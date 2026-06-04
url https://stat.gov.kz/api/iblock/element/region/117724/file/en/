--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-5295" yWindow="240" windowWidth="26625" windowHeight="12345" tabRatio="754"/>
+    <workbookView xWindow="-5295" yWindow="240" windowWidth="26625" windowHeight="12345" tabRatio="754" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="The number of registered marria" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
@@ -379,51 +379,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -580,124 +580,115 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -977,181 +968,181 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K49" sqref="K49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="81"/>
-[...22 lines deleted...]
-      <c r="Y1" s="81"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="67"/>
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="76"/>
-      <c r="B4" s="78">
+      <c r="A4" s="77"/>
+      <c r="B4" s="79">
         <v>2024</v>
       </c>
-      <c r="C4" s="79"/>
-[...10 lines deleted...]
-      <c r="N4" s="78">
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="79">
         <v>2025</v>
       </c>
-      <c r="O4" s="79"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="79">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...9 lines deleted...]
-      <c r="AK4" s="79"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="80"/>
+      <c r="AI4" s="80"/>
+      <c r="AJ4" s="80"/>
+      <c r="AK4" s="80"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="77"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1218,77 +1209,77 @@
         <v>22</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="80" t="s">
+      <c r="A6" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="80"/>
-[...22 lines deleted...]
-      <c r="Y6" s="80"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>211</v>
       </c>
       <c r="C7" s="14">
         <v>210</v>
       </c>
       <c r="D7" s="14">
         <v>218</v>
       </c>
       <c r="E7" s="14">
         <v>246</v>
       </c>
       <c r="F7" s="14">
         <v>153</v>
       </c>
       <c r="G7" s="61">
         <v>341</v>
       </c>
       <c r="H7" s="61">
         <v>399</v>
@@ -1325,52 +1316,55 @@
       </c>
       <c r="S7" s="56">
         <v>339</v>
       </c>
       <c r="T7" s="56">
         <v>356</v>
       </c>
       <c r="U7" s="56">
         <v>310</v>
       </c>
       <c r="V7" s="56">
         <v>213</v>
       </c>
       <c r="W7" s="56">
         <v>207</v>
       </c>
       <c r="X7" s="56">
         <v>230</v>
       </c>
       <c r="Y7" s="56">
         <v>255</v>
       </c>
       <c r="Z7" s="71">
         <v>180</v>
       </c>
-      <c r="AA7" s="95">
+      <c r="AA7" s="71">
         <v>162</v>
+      </c>
+      <c r="AB7" s="71">
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>104</v>
       </c>
       <c r="C8" s="14">
         <v>106</v>
       </c>
       <c r="D8" s="14">
         <v>104</v>
       </c>
       <c r="E8" s="14">
         <v>125</v>
       </c>
       <c r="F8" s="14">
         <v>66</v>
       </c>
       <c r="G8" s="61">
         <v>188</v>
       </c>
       <c r="H8" s="61">
@@ -1408,52 +1402,55 @@
       </c>
       <c r="S8" s="56">
         <v>192</v>
       </c>
       <c r="T8" s="56">
         <v>181</v>
       </c>
       <c r="U8" s="56">
         <v>175</v>
       </c>
       <c r="V8" s="56">
         <v>106</v>
       </c>
       <c r="W8" s="56">
         <v>105</v>
       </c>
       <c r="X8" s="56">
         <v>103</v>
       </c>
       <c r="Y8" s="56">
         <v>125</v>
       </c>
       <c r="Z8" s="71">
         <v>84</v>
       </c>
-      <c r="AA8" s="95">
+      <c r="AA8" s="71">
         <v>83</v>
+      </c>
+      <c r="AB8" s="71">
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>9</v>
       </c>
       <c r="C9" s="14">
         <v>6</v>
       </c>
       <c r="D9" s="14">
         <v>9</v>
       </c>
       <c r="E9" s="14">
         <v>15</v>
       </c>
       <c r="F9" s="14">
         <v>17</v>
       </c>
       <c r="G9" s="61">
         <v>17</v>
       </c>
       <c r="H9" s="61">
@@ -1491,52 +1488,55 @@
       </c>
       <c r="S9" s="56">
         <v>11</v>
       </c>
       <c r="T9" s="56">
         <v>18</v>
       </c>
       <c r="U9" s="56">
         <v>21</v>
       </c>
       <c r="V9" s="56">
         <v>14</v>
       </c>
       <c r="W9" s="56">
         <v>9</v>
       </c>
       <c r="X9" s="56">
         <v>14</v>
       </c>
       <c r="Y9" s="56">
         <v>10</v>
       </c>
       <c r="Z9" s="71">
         <v>10</v>
       </c>
-      <c r="AA9" s="95">
+      <c r="AA9" s="71">
         <v>8</v>
+      </c>
+      <c r="AB9" s="71">
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>5</v>
       </c>
       <c r="C10" s="14">
         <v>3</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="14">
         <v>8</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
       <c r="G10" s="61">
         <v>5</v>
       </c>
       <c r="H10" s="61">
@@ -1574,52 +1574,55 @@
       </c>
       <c r="S10" s="56">
         <v>10</v>
       </c>
       <c r="T10" s="56">
         <v>3</v>
       </c>
       <c r="U10" s="56">
         <v>6</v>
       </c>
       <c r="V10" s="56">
         <v>4</v>
       </c>
       <c r="W10" s="56">
         <v>4</v>
       </c>
       <c r="X10" s="56">
         <v>3</v>
       </c>
       <c r="Y10" s="56">
         <v>3</v>
       </c>
       <c r="Z10" s="71">
         <v>4</v>
       </c>
-      <c r="AA10" s="52" t="s">
+      <c r="AA10" s="14" t="s">
         <v>0</v>
+      </c>
+      <c r="AB10" s="71">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>11</v>
       </c>
       <c r="C11" s="14">
         <v>11</v>
       </c>
       <c r="D11" s="14">
         <v>9</v>
       </c>
       <c r="E11" s="14">
         <v>7</v>
       </c>
       <c r="F11" s="14">
         <v>6</v>
       </c>
       <c r="G11" s="61">
         <v>10</v>
       </c>
       <c r="H11" s="61">
@@ -1657,52 +1660,55 @@
       </c>
       <c r="S11" s="56">
         <v>10</v>
       </c>
       <c r="T11" s="56">
         <v>17</v>
       </c>
       <c r="U11" s="56">
         <v>10</v>
       </c>
       <c r="V11" s="56">
         <v>8</v>
       </c>
       <c r="W11" s="56">
         <v>9</v>
       </c>
       <c r="X11" s="56">
         <v>10</v>
       </c>
       <c r="Y11" s="56">
         <v>11</v>
       </c>
       <c r="Z11" s="71">
         <v>7</v>
       </c>
-      <c r="AA11" s="95">
+      <c r="AA11" s="71">
         <v>8</v>
+      </c>
+      <c r="AB11" s="71">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>4</v>
       </c>
       <c r="C12" s="14">
         <v>5</v>
       </c>
       <c r="D12" s="14">
         <v>7</v>
       </c>
       <c r="E12" s="14">
         <v>11</v>
       </c>
       <c r="F12" s="14">
         <v>8</v>
       </c>
       <c r="G12" s="61">
         <v>12</v>
       </c>
       <c r="H12" s="61">
@@ -1740,52 +1746,55 @@
       </c>
       <c r="S12" s="56">
         <v>15</v>
       </c>
       <c r="T12" s="56">
         <v>9</v>
       </c>
       <c r="U12" s="56">
         <v>11</v>
       </c>
       <c r="V12" s="56">
         <v>9</v>
       </c>
       <c r="W12" s="56">
         <v>6</v>
       </c>
       <c r="X12" s="56">
         <v>12</v>
       </c>
       <c r="Y12" s="56">
         <v>10</v>
       </c>
       <c r="Z12" s="71">
         <v>10</v>
       </c>
-      <c r="AA12" s="95">
+      <c r="AA12" s="71">
         <v>8</v>
+      </c>
+      <c r="AB12" s="71">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>9</v>
       </c>
       <c r="C13" s="14">
         <v>6</v>
       </c>
       <c r="D13" s="14">
         <v>6</v>
       </c>
       <c r="E13" s="14">
         <v>5</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
       <c r="G13" s="61">
         <v>10</v>
       </c>
       <c r="H13" s="61">
@@ -1823,52 +1832,55 @@
       </c>
       <c r="S13" s="56">
         <v>4</v>
       </c>
       <c r="T13" s="56">
         <v>13</v>
       </c>
       <c r="U13" s="56">
         <v>8</v>
       </c>
       <c r="V13" s="56">
         <v>6</v>
       </c>
       <c r="W13" s="56">
         <v>8</v>
       </c>
       <c r="X13" s="56">
         <v>7</v>
       </c>
       <c r="Y13" s="56">
         <v>4</v>
       </c>
       <c r="Z13" s="71">
         <v>5</v>
       </c>
-      <c r="AA13" s="95">
+      <c r="AA13" s="71">
         <v>5</v>
+      </c>
+      <c r="AB13" s="71">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>16</v>
       </c>
       <c r="C14" s="14">
         <v>11</v>
       </c>
       <c r="D14" s="14">
         <v>22</v>
       </c>
       <c r="E14" s="14">
         <v>15</v>
       </c>
       <c r="F14" s="14">
         <v>11</v>
       </c>
       <c r="G14" s="61">
         <v>26</v>
       </c>
       <c r="H14" s="61">
@@ -1906,52 +1918,55 @@
       </c>
       <c r="S14" s="56">
         <v>20</v>
       </c>
       <c r="T14" s="56">
         <v>18</v>
       </c>
       <c r="U14" s="56">
         <v>22</v>
       </c>
       <c r="V14" s="56">
         <v>18</v>
       </c>
       <c r="W14" s="56">
         <v>15</v>
       </c>
       <c r="X14" s="56">
         <v>18</v>
       </c>
       <c r="Y14" s="56">
         <v>22</v>
       </c>
       <c r="Z14" s="71">
         <v>18</v>
       </c>
-      <c r="AA14" s="95">
+      <c r="AA14" s="71">
         <v>16</v>
+      </c>
+      <c r="AB14" s="71">
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>6</v>
       </c>
       <c r="C15" s="14">
         <v>11</v>
       </c>
       <c r="D15" s="14">
         <v>5</v>
       </c>
       <c r="E15" s="14">
         <v>6</v>
       </c>
       <c r="F15" s="14">
         <v>2</v>
       </c>
       <c r="G15" s="61">
         <v>8</v>
       </c>
       <c r="H15" s="61">
@@ -1989,52 +2004,55 @@
       </c>
       <c r="S15" s="56">
         <v>13</v>
       </c>
       <c r="T15" s="56">
         <v>11</v>
       </c>
       <c r="U15" s="56">
         <v>2</v>
       </c>
       <c r="V15" s="56">
         <v>4</v>
       </c>
       <c r="W15" s="56">
         <v>7</v>
       </c>
       <c r="X15" s="56">
         <v>6</v>
       </c>
       <c r="Y15" s="56">
         <v>7</v>
       </c>
       <c r="Z15" s="71">
         <v>6</v>
       </c>
-      <c r="AA15" s="95">
-        <v>2</v>
+      <c r="AA15" s="71">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="71">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>8</v>
       </c>
       <c r="C16" s="14">
         <v>8</v>
       </c>
       <c r="D16" s="14">
         <v>12</v>
       </c>
       <c r="E16" s="14">
         <v>4</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
       <c r="G16" s="61">
         <v>6</v>
       </c>
       <c r="H16" s="61">
@@ -2072,55 +2090,58 @@
       </c>
       <c r="S16" s="56">
         <v>7</v>
       </c>
       <c r="T16" s="56">
         <v>13</v>
       </c>
       <c r="U16" s="56">
         <v>7</v>
       </c>
       <c r="V16" s="56">
         <v>4</v>
       </c>
       <c r="W16" s="56">
         <v>5</v>
       </c>
       <c r="X16" s="56">
         <v>8</v>
       </c>
       <c r="Y16" s="56">
         <v>12</v>
       </c>
       <c r="Z16" s="71">
         <v>3</v>
       </c>
-      <c r="AA16" s="95">
-[...3 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AA16" s="71">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>8</v>
       </c>
       <c r="C17" s="14">
         <v>4</v>
       </c>
       <c r="D17" s="14">
         <v>4</v>
       </c>
       <c r="E17" s="14">
         <v>6</v>
       </c>
       <c r="F17" s="14">
         <v>4</v>
       </c>
       <c r="G17" s="61">
         <v>10</v>
       </c>
       <c r="H17" s="61">
         <v>6</v>
       </c>
       <c r="I17" s="61">
@@ -2155,55 +2176,58 @@
       </c>
       <c r="S17" s="56">
         <v>9</v>
       </c>
       <c r="T17" s="56">
         <v>7</v>
       </c>
       <c r="U17" s="56">
         <v>9</v>
       </c>
       <c r="V17" s="56">
         <v>4</v>
       </c>
       <c r="W17" s="56">
         <v>9</v>
       </c>
       <c r="X17" s="56">
         <v>12</v>
       </c>
       <c r="Y17" s="56">
         <v>11</v>
       </c>
       <c r="Z17" s="71">
         <v>4</v>
       </c>
-      <c r="AA17" s="95">
-[...3 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="AA17" s="71">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="71">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>13</v>
       </c>
       <c r="C18" s="14">
         <v>16</v>
       </c>
       <c r="D18" s="14">
         <v>15</v>
       </c>
       <c r="E18" s="14">
         <v>22</v>
       </c>
       <c r="F18" s="14">
         <v>10</v>
       </c>
       <c r="G18" s="61">
         <v>17</v>
       </c>
       <c r="H18" s="61">
         <v>26</v>
       </c>
       <c r="I18" s="61">
@@ -2238,55 +2262,58 @@
       </c>
       <c r="S18" s="56">
         <v>24</v>
       </c>
       <c r="T18" s="56">
         <v>30</v>
       </c>
       <c r="U18" s="56">
         <v>14</v>
       </c>
       <c r="V18" s="56">
         <v>13</v>
       </c>
       <c r="W18" s="56">
         <v>15</v>
       </c>
       <c r="X18" s="56">
         <v>18</v>
       </c>
       <c r="Y18" s="56">
         <v>16</v>
       </c>
       <c r="Z18" s="71">
         <v>17</v>
       </c>
-      <c r="AA18" s="95">
+      <c r="AA18" s="71">
         <v>7</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="71">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>5</v>
       </c>
       <c r="C19" s="14">
         <v>5</v>
       </c>
       <c r="D19" s="14">
         <v>4</v>
       </c>
       <c r="E19" s="14"/>
       <c r="F19" s="14">
         <v>1</v>
       </c>
       <c r="G19" s="61">
         <v>5</v>
       </c>
       <c r="H19" s="61">
         <v>3</v>
       </c>
       <c r="I19" s="61">
         <v>6</v>
       </c>
@@ -2319,55 +2346,58 @@
       </c>
       <c r="S19" s="56">
         <v>2</v>
       </c>
       <c r="T19" s="56">
         <v>6</v>
       </c>
       <c r="U19" s="56">
         <v>5</v>
       </c>
       <c r="V19" s="56">
         <v>2</v>
       </c>
       <c r="W19" s="56">
         <v>1</v>
       </c>
       <c r="X19" s="56">
         <v>5</v>
       </c>
       <c r="Y19" s="56">
         <v>4</v>
       </c>
       <c r="Z19" s="71">
         <v>1</v>
       </c>
-      <c r="AA19" s="95">
+      <c r="AA19" s="71">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>7</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>1</v>
       </c>
       <c r="E20" s="14">
         <v>6</v>
       </c>
       <c r="F20" s="14">
         <v>5</v>
       </c>
       <c r="G20" s="61">
         <v>2</v>
       </c>
       <c r="H20" s="61">
         <v>10</v>
       </c>
       <c r="I20" s="61">
@@ -2402,55 +2432,58 @@
       </c>
       <c r="S20" s="56">
         <v>2</v>
       </c>
       <c r="T20" s="56">
         <v>8</v>
       </c>
       <c r="U20" s="56">
         <v>7</v>
       </c>
       <c r="V20" s="56">
         <v>5</v>
       </c>
       <c r="W20" s="56">
         <v>3</v>
       </c>
       <c r="X20" s="56">
         <v>4</v>
       </c>
       <c r="Y20" s="56">
         <v>1</v>
       </c>
       <c r="Z20" s="71">
         <v>4</v>
       </c>
-      <c r="AA20" s="95">
-[...3 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="AA20" s="71">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
         <v>6</v>
       </c>
       <c r="C21" s="14">
         <v>14</v>
       </c>
       <c r="D21" s="14">
         <v>18</v>
       </c>
       <c r="E21" s="14">
         <v>16</v>
       </c>
       <c r="F21" s="14">
         <v>14</v>
       </c>
       <c r="G21" s="61">
         <v>25</v>
       </c>
       <c r="H21" s="61">
         <v>22</v>
       </c>
       <c r="I21" s="61">
@@ -2485,84 +2518,89 @@
       </c>
       <c r="S21" s="56">
         <v>20</v>
       </c>
       <c r="T21" s="56">
         <v>22</v>
       </c>
       <c r="U21" s="56">
         <v>13</v>
       </c>
       <c r="V21" s="56">
         <v>16</v>
       </c>
       <c r="W21" s="56">
         <v>11</v>
       </c>
       <c r="X21" s="56">
         <v>10</v>
       </c>
       <c r="Y21" s="56">
         <v>19</v>
       </c>
       <c r="Z21" s="71">
         <v>7</v>
       </c>
-      <c r="AA21" s="95">
+      <c r="AA21" s="71">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="82" t="s">
+      <c r="AB21" s="71">
         <v>15</v>
       </c>
-      <c r="B22" s="82"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
+      <c r="Y22" s="75"/>
+      <c r="AA22" s="71"/>
+      <c r="AB22" s="71"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>118</v>
       </c>
       <c r="C23" s="14">
         <v>119</v>
       </c>
       <c r="D23" s="14">
         <v>122</v>
       </c>
       <c r="E23" s="14">
         <v>141</v>
       </c>
       <c r="F23" s="14">
         <v>75</v>
       </c>
       <c r="G23" s="16">
         <v>204</v>
       </c>
       <c r="H23" s="61">
         <v>230</v>
       </c>
       <c r="I23" s="61">
@@ -2597,55 +2635,58 @@
       </c>
       <c r="S23" s="60">
         <v>214</v>
       </c>
       <c r="T23" s="60">
         <v>202</v>
       </c>
       <c r="U23" s="60">
         <v>192</v>
       </c>
       <c r="V23" s="60">
         <v>114</v>
       </c>
       <c r="W23" s="56">
         <v>121</v>
       </c>
       <c r="X23" s="56">
         <v>119</v>
       </c>
       <c r="Y23" s="56">
         <v>143</v>
       </c>
       <c r="Z23" s="71">
         <v>98</v>
       </c>
-      <c r="AA23" s="95">
+      <c r="AA23" s="71">
         <v>92</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="71">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>104</v>
       </c>
       <c r="C24" s="14">
         <v>106</v>
       </c>
       <c r="D24" s="14">
         <v>104</v>
       </c>
       <c r="E24" s="14">
         <v>125</v>
       </c>
       <c r="F24" s="14">
         <v>66</v>
       </c>
       <c r="G24" s="16">
         <v>188</v>
       </c>
       <c r="H24" s="61">
         <v>204</v>
       </c>
       <c r="I24" s="61">
@@ -2680,55 +2721,58 @@
       </c>
       <c r="S24" s="60">
         <v>192</v>
       </c>
       <c r="T24" s="60">
         <v>181</v>
       </c>
       <c r="U24" s="60">
         <v>175</v>
       </c>
       <c r="V24" s="60">
         <v>106</v>
       </c>
       <c r="W24" s="56">
         <v>105</v>
       </c>
       <c r="X24" s="56">
         <v>103</v>
       </c>
       <c r="Y24" s="56">
         <v>125</v>
       </c>
       <c r="Z24" s="71">
         <v>84</v>
       </c>
-      <c r="AA24" s="95">
+      <c r="AA24" s="71">
         <v>83</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="71">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>4</v>
       </c>
       <c r="C25" s="14">
         <v>4</v>
       </c>
       <c r="D25" s="14">
         <v>5</v>
       </c>
       <c r="E25" s="14">
         <v>4</v>
       </c>
       <c r="F25" s="14">
         <v>1</v>
       </c>
       <c r="G25" s="16">
         <v>4</v>
       </c>
       <c r="H25" s="61">
         <v>2</v>
       </c>
       <c r="I25" s="61">
@@ -2763,55 +2807,58 @@
       </c>
       <c r="S25" s="60">
         <v>1</v>
       </c>
       <c r="T25" s="60">
         <v>6</v>
       </c>
       <c r="U25" s="60">
         <v>5</v>
       </c>
       <c r="V25" s="60">
         <v>1</v>
       </c>
       <c r="W25" s="56">
         <v>2</v>
       </c>
       <c r="X25" s="56">
         <v>4</v>
       </c>
       <c r="Y25" s="56">
         <v>6</v>
       </c>
       <c r="Z25" s="71">
         <v>2</v>
       </c>
-      <c r="AA25" s="95">
+      <c r="AA25" s="71">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>5</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
       <c r="E26" s="14">
         <v>4</v>
       </c>
       <c r="F26" s="14">
         <v>2</v>
       </c>
       <c r="G26" s="16">
         <v>4</v>
       </c>
       <c r="H26" s="61">
         <v>5</v>
       </c>
       <c r="I26" s="61">
@@ -2846,55 +2893,58 @@
       </c>
       <c r="S26" s="60">
         <v>5</v>
       </c>
       <c r="T26" s="60">
         <v>4</v>
       </c>
       <c r="U26" s="60">
         <v>1</v>
       </c>
       <c r="V26" s="60">
         <v>2</v>
       </c>
       <c r="W26" s="56">
         <v>3</v>
       </c>
       <c r="X26" s="56">
         <v>2</v>
       </c>
       <c r="Y26" s="56">
         <v>2</v>
       </c>
       <c r="Z26" s="71">
         <v>3</v>
       </c>
-      <c r="AA26" s="52" t="s">
+      <c r="AA26" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="71">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>5</v>
       </c>
       <c r="C27" s="14">
         <v>1</v>
       </c>
       <c r="D27" s="14">
         <v>5</v>
       </c>
       <c r="E27" s="14">
         <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
       <c r="H27" s="61">
         <v>3</v>
       </c>
       <c r="I27" s="61">
@@ -2929,55 +2979,58 @@
       </c>
       <c r="S27" s="60">
         <v>5</v>
       </c>
       <c r="T27" s="60">
         <v>3</v>
       </c>
       <c r="U27" s="60">
         <v>4</v>
       </c>
       <c r="V27" s="60">
         <v>1</v>
       </c>
       <c r="W27" s="56">
         <v>3</v>
       </c>
       <c r="X27" s="56">
         <v>6</v>
       </c>
       <c r="Y27" s="56">
         <v>4</v>
       </c>
       <c r="Z27" s="71">
         <v>3</v>
       </c>
-      <c r="AA27" s="95">
-[...3 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="AA27" s="71">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="71">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>7</v>
       </c>
       <c r="E28" s="14">
         <v>7</v>
       </c>
       <c r="F28" s="14">
         <v>3</v>
       </c>
       <c r="G28" s="16">
         <v>7</v>
       </c>
       <c r="H28" s="61">
         <v>16</v>
       </c>
       <c r="I28" s="61">
@@ -3012,84 +3065,89 @@
       </c>
       <c r="S28" s="60">
         <v>11</v>
       </c>
       <c r="T28" s="60">
         <v>8</v>
       </c>
       <c r="U28" s="60">
         <v>7</v>
       </c>
       <c r="V28" s="60">
         <v>4</v>
       </c>
       <c r="W28" s="56">
         <v>8</v>
       </c>
       <c r="X28" s="56">
         <v>4</v>
       </c>
       <c r="Y28" s="56">
         <v>6</v>
       </c>
       <c r="Z28" s="71">
         <v>6</v>
       </c>
-      <c r="AA28" s="95">
-[...4 lines deleted...]
-      <c r="A29" s="75" t="s">
+      <c r="AA28" s="71">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="71">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="75"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="76"/>
+      <c r="C29" s="76"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="76"/>
+      <c r="L29" s="76"/>
+      <c r="M29" s="76"/>
+      <c r="N29" s="76"/>
+      <c r="O29" s="76"/>
+      <c r="P29" s="76"/>
+      <c r="Q29" s="76"/>
+      <c r="R29" s="76"/>
+      <c r="S29" s="76"/>
+      <c r="T29" s="76"/>
+      <c r="U29" s="76"/>
+      <c r="V29" s="76"/>
+      <c r="W29" s="76"/>
+      <c r="X29" s="76"/>
+      <c r="Y29" s="76"/>
+      <c r="AA29" s="71"/>
+      <c r="AB29" s="71"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>93</v>
       </c>
       <c r="C30" s="14">
         <v>91</v>
       </c>
       <c r="D30" s="14">
         <v>96</v>
       </c>
       <c r="E30" s="14">
         <v>105</v>
       </c>
       <c r="F30" s="14">
         <v>78</v>
       </c>
       <c r="G30" s="16">
         <v>137</v>
       </c>
       <c r="H30" s="61">
         <v>169</v>
       </c>
       <c r="I30" s="61">
@@ -3124,55 +3182,58 @@
       </c>
       <c r="S30" s="57">
         <v>125</v>
       </c>
       <c r="T30" s="57">
         <v>154</v>
       </c>
       <c r="U30" s="57">
         <v>118</v>
       </c>
       <c r="V30" s="57">
         <v>99</v>
       </c>
       <c r="W30" s="56">
         <v>86</v>
       </c>
       <c r="X30" s="56">
         <v>111</v>
       </c>
       <c r="Y30" s="56">
         <v>112</v>
       </c>
       <c r="Z30" s="72">
         <v>82</v>
       </c>
-      <c r="AA30" s="95">
+      <c r="AA30" s="71">
         <v>70</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="71">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>9</v>
       </c>
       <c r="C31" s="14">
         <v>6</v>
       </c>
       <c r="D31" s="14">
         <v>9</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>17</v>
       </c>
       <c r="G31" s="16">
         <v>17</v>
       </c>
       <c r="H31" s="61">
         <v>23</v>
       </c>
       <c r="I31" s="61">
@@ -3207,55 +3268,58 @@
       </c>
       <c r="S31" s="57">
         <v>11</v>
       </c>
       <c r="T31" s="57">
         <v>18</v>
       </c>
       <c r="U31" s="57">
         <v>21</v>
       </c>
       <c r="V31" s="57">
         <v>14</v>
       </c>
       <c r="W31" s="56">
         <v>9</v>
       </c>
       <c r="X31" s="56">
         <v>14</v>
       </c>
       <c r="Y31" s="56">
         <v>10</v>
       </c>
       <c r="Z31" s="72">
         <v>10</v>
       </c>
-      <c r="AA31" s="95">
+      <c r="AA31" s="71">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="71">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>5</v>
       </c>
       <c r="C32" s="14">
         <v>3</v>
       </c>
       <c r="D32" s="14">
         <v>2</v>
       </c>
       <c r="E32" s="14">
         <v>8</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
       <c r="G32" s="16">
         <v>5</v>
       </c>
       <c r="H32" s="61">
         <v>8</v>
       </c>
       <c r="I32" s="61">
@@ -3290,55 +3354,58 @@
       </c>
       <c r="S32" s="57">
         <v>10</v>
       </c>
       <c r="T32" s="57">
         <v>3</v>
       </c>
       <c r="U32" s="57">
         <v>6</v>
       </c>
       <c r="V32" s="57">
         <v>4</v>
       </c>
       <c r="W32" s="56">
         <v>4</v>
       </c>
       <c r="X32" s="56">
         <v>3</v>
       </c>
       <c r="Y32" s="56">
         <v>3</v>
       </c>
       <c r="Z32" s="72">
         <v>4</v>
       </c>
-      <c r="AA32" s="52" t="s">
+      <c r="AA32" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="71">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14">
         <v>7</v>
       </c>
       <c r="C33" s="14">
         <v>7</v>
       </c>
       <c r="D33" s="14">
         <v>4</v>
       </c>
       <c r="E33" s="14">
         <v>3</v>
       </c>
       <c r="F33" s="14">
         <v>5</v>
       </c>
       <c r="G33" s="16">
         <v>6</v>
       </c>
       <c r="H33" s="61">
         <v>15</v>
       </c>
       <c r="I33" s="61">
@@ -3373,55 +3440,58 @@
       </c>
       <c r="S33" s="57">
         <v>9</v>
       </c>
       <c r="T33" s="57">
         <v>11</v>
       </c>
       <c r="U33" s="57">
         <v>5</v>
       </c>
       <c r="V33" s="57">
         <v>7</v>
       </c>
       <c r="W33" s="56">
         <v>7</v>
       </c>
       <c r="X33" s="56">
         <v>6</v>
       </c>
       <c r="Y33" s="56">
         <v>5</v>
       </c>
       <c r="Z33" s="72">
         <v>5</v>
       </c>
-      <c r="AA33" s="95">
-[...3 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="AA33" s="71">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="71">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>4</v>
       </c>
       <c r="C34" s="14">
         <v>5</v>
       </c>
       <c r="D34" s="14">
         <v>7</v>
       </c>
       <c r="E34" s="14">
         <v>11</v>
       </c>
       <c r="F34" s="14">
         <v>8</v>
       </c>
       <c r="G34" s="16">
         <v>12</v>
       </c>
       <c r="H34" s="61">
         <v>14</v>
       </c>
       <c r="I34" s="61">
@@ -3456,55 +3526,58 @@
       </c>
       <c r="S34" s="57">
         <v>15</v>
       </c>
       <c r="T34" s="57">
         <v>9</v>
       </c>
       <c r="U34" s="57">
         <v>11</v>
       </c>
       <c r="V34" s="57">
         <v>9</v>
       </c>
       <c r="W34" s="56">
         <v>6</v>
       </c>
       <c r="X34" s="56">
         <v>12</v>
       </c>
       <c r="Y34" s="56">
         <v>10</v>
       </c>
       <c r="Z34" s="72">
         <v>10</v>
       </c>
-      <c r="AA34" s="95">
+      <c r="AA34" s="71">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="71">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>9</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>6</v>
       </c>
       <c r="E35" s="14">
         <v>5</v>
       </c>
       <c r="F35" s="14">
         <v>3</v>
       </c>
       <c r="G35" s="16">
         <v>10</v>
       </c>
       <c r="H35" s="61">
         <v>6</v>
       </c>
       <c r="I35" s="61">
@@ -3539,55 +3612,58 @@
       </c>
       <c r="S35" s="57">
         <v>4</v>
       </c>
       <c r="T35" s="57">
         <v>13</v>
       </c>
       <c r="U35" s="57">
         <v>8</v>
       </c>
       <c r="V35" s="57">
         <v>6</v>
       </c>
       <c r="W35" s="56">
         <v>8</v>
       </c>
       <c r="X35" s="56">
         <v>7</v>
       </c>
       <c r="Y35" s="56">
         <v>4</v>
       </c>
       <c r="Z35" s="72">
         <v>5</v>
       </c>
-      <c r="AA35" s="95">
+      <c r="AA35" s="71">
         <v>5</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>16</v>
       </c>
       <c r="C36" s="14">
         <v>11</v>
       </c>
       <c r="D36" s="14">
         <v>22</v>
       </c>
       <c r="E36" s="14">
         <v>15</v>
       </c>
       <c r="F36" s="14">
         <v>11</v>
       </c>
       <c r="G36" s="16">
         <v>26</v>
       </c>
       <c r="H36" s="61">
         <v>35</v>
       </c>
       <c r="I36" s="61">
@@ -3622,55 +3698,58 @@
       </c>
       <c r="S36" s="57">
         <v>20</v>
       </c>
       <c r="T36" s="57">
         <v>18</v>
       </c>
       <c r="U36" s="57">
         <v>22</v>
       </c>
       <c r="V36" s="57">
         <v>18</v>
       </c>
       <c r="W36" s="56">
         <v>15</v>
       </c>
       <c r="X36" s="56">
         <v>18</v>
       </c>
       <c r="Y36" s="56">
         <v>22</v>
       </c>
       <c r="Z36" s="72">
         <v>18</v>
       </c>
-      <c r="AA36" s="95">
+      <c r="AA36" s="71">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="71">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>5</v>
       </c>
       <c r="C37" s="14">
         <v>6</v>
       </c>
       <c r="D37" s="14">
         <v>4</v>
       </c>
       <c r="E37" s="14">
         <v>2</v>
       </c>
       <c r="F37" s="14"/>
       <c r="G37" s="16">
         <v>4</v>
       </c>
       <c r="H37" s="61">
         <v>4</v>
       </c>
       <c r="I37" s="61">
         <v>5</v>
       </c>
@@ -3703,55 +3782,58 @@
       </c>
       <c r="S37" s="57">
         <v>8</v>
       </c>
       <c r="T37" s="57">
         <v>7</v>
       </c>
       <c r="U37" s="57">
         <v>1</v>
       </c>
       <c r="V37" s="57">
         <v>2</v>
       </c>
       <c r="W37" s="56">
         <v>4</v>
       </c>
       <c r="X37" s="56">
         <v>4</v>
       </c>
       <c r="Y37" s="56">
         <v>5</v>
       </c>
       <c r="Z37" s="72">
         <v>3</v>
       </c>
-      <c r="AA37" s="95">
-[...3 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="AA37" s="71">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="71">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>3</v>
       </c>
       <c r="C38" s="14">
         <v>7</v>
       </c>
       <c r="D38" s="14">
         <v>7</v>
       </c>
       <c r="E38" s="14">
         <v>3</v>
       </c>
       <c r="F38" s="14">
         <v>2</v>
       </c>
       <c r="G38" s="16">
         <v>5</v>
       </c>
       <c r="H38" s="61">
         <v>13</v>
       </c>
       <c r="I38" s="61">
@@ -3786,55 +3868,58 @@
       </c>
       <c r="S38" s="57">
         <v>2</v>
       </c>
       <c r="T38" s="57">
         <v>10</v>
       </c>
       <c r="U38" s="57">
         <v>3</v>
       </c>
       <c r="V38" s="57">
         <v>3</v>
       </c>
       <c r="W38" s="56">
         <v>2</v>
       </c>
       <c r="X38" s="56">
         <v>2</v>
       </c>
       <c r="Y38" s="56">
         <v>8</v>
       </c>
       <c r="Z38" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="95">
-[...3 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="AA38" s="71">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>8</v>
       </c>
       <c r="C39" s="14">
         <v>4</v>
       </c>
       <c r="D39" s="14">
         <v>4</v>
       </c>
       <c r="E39" s="14">
         <v>6</v>
       </c>
       <c r="F39" s="14">
         <v>4</v>
       </c>
       <c r="G39" s="16">
         <v>10</v>
       </c>
       <c r="H39" s="61">
         <v>6</v>
       </c>
       <c r="I39" s="61">
@@ -3869,55 +3954,58 @@
       </c>
       <c r="S39" s="57">
         <v>9</v>
       </c>
       <c r="T39" s="57">
         <v>7</v>
       </c>
       <c r="U39" s="57">
         <v>9</v>
       </c>
       <c r="V39" s="57">
         <v>4</v>
       </c>
       <c r="W39" s="56">
         <v>9</v>
       </c>
       <c r="X39" s="56">
         <v>12</v>
       </c>
       <c r="Y39" s="56">
         <v>11</v>
       </c>
       <c r="Z39" s="72">
         <v>4</v>
       </c>
-      <c r="AA39" s="95">
-[...3 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="AA39" s="71">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="71">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>9</v>
       </c>
       <c r="C40" s="14">
         <v>13</v>
       </c>
       <c r="D40" s="14">
         <v>8</v>
       </c>
       <c r="E40" s="14">
         <v>15</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="16">
         <v>10</v>
       </c>
       <c r="H40" s="61">
         <v>10</v>
       </c>
       <c r="I40" s="61">
@@ -3952,55 +4040,58 @@
       </c>
       <c r="S40" s="57">
         <v>13</v>
       </c>
       <c r="T40" s="57">
         <v>22</v>
       </c>
       <c r="U40" s="57">
         <v>7</v>
       </c>
       <c r="V40" s="57">
         <v>9</v>
       </c>
       <c r="W40" s="56">
         <v>7</v>
       </c>
       <c r="X40" s="56">
         <v>14</v>
       </c>
       <c r="Y40" s="56">
         <v>10</v>
       </c>
       <c r="Z40" s="72">
         <v>11</v>
       </c>
-      <c r="AA40" s="95">
+      <c r="AA40" s="71">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="71">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>5</v>
       </c>
       <c r="C41" s="14">
         <v>5</v>
       </c>
       <c r="D41" s="14">
         <v>4</v>
       </c>
       <c r="E41" s="14"/>
       <c r="F41" s="14">
         <v>1</v>
       </c>
       <c r="G41" s="16">
         <v>5</v>
       </c>
       <c r="H41" s="61">
         <v>3</v>
       </c>
       <c r="I41" s="61">
         <v>6</v>
       </c>
@@ -4033,55 +4124,58 @@
       </c>
       <c r="S41" s="57">
         <v>2</v>
       </c>
       <c r="T41" s="57">
         <v>6</v>
       </c>
       <c r="U41" s="57">
         <v>5</v>
       </c>
       <c r="V41" s="57">
         <v>2</v>
       </c>
       <c r="W41" s="56">
         <v>1</v>
       </c>
       <c r="X41" s="56">
         <v>5</v>
       </c>
       <c r="Y41" s="56">
         <v>4</v>
       </c>
       <c r="Z41" s="72">
         <v>1</v>
       </c>
-      <c r="AA41" s="95">
+      <c r="AA41" s="71">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>7</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>1</v>
       </c>
       <c r="E42" s="14">
         <v>6</v>
       </c>
       <c r="F42" s="14">
         <v>5</v>
       </c>
       <c r="G42" s="16">
         <v>2</v>
       </c>
       <c r="H42" s="61">
         <v>10</v>
       </c>
       <c r="I42" s="61">
@@ -4116,55 +4210,58 @@
       </c>
       <c r="S42" s="57">
         <v>2</v>
       </c>
       <c r="T42" s="57">
         <v>8</v>
       </c>
       <c r="U42" s="57">
         <v>7</v>
       </c>
       <c r="V42" s="57">
         <v>5</v>
       </c>
       <c r="W42" s="56">
         <v>3</v>
       </c>
       <c r="X42" s="56">
         <v>4</v>
       </c>
       <c r="Y42" s="56">
         <v>1</v>
       </c>
       <c r="Z42" s="72">
         <v>4</v>
       </c>
-      <c r="AA42" s="95">
-[...3 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="AA42" s="71">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="23">
         <v>6</v>
       </c>
       <c r="C43" s="23">
         <v>14</v>
       </c>
       <c r="D43" s="23">
         <v>18</v>
       </c>
       <c r="E43" s="23">
         <v>16</v>
       </c>
       <c r="F43" s="23">
         <v>14</v>
       </c>
       <c r="G43" s="22">
         <v>25</v>
       </c>
       <c r="H43" s="22">
         <v>22</v>
       </c>
       <c r="I43" s="22">
@@ -4199,199 +4296,202 @@
       </c>
       <c r="S43" s="58">
         <v>20</v>
       </c>
       <c r="T43" s="58">
         <v>22</v>
       </c>
       <c r="U43" s="58">
         <v>13</v>
       </c>
       <c r="V43" s="58">
         <v>16</v>
       </c>
       <c r="W43" s="70">
         <v>11</v>
       </c>
       <c r="X43" s="70">
         <v>10</v>
       </c>
       <c r="Y43" s="70">
         <v>19</v>
       </c>
       <c r="Z43" s="73">
         <v>7</v>
       </c>
-      <c r="AA43" s="96">
+      <c r="AA43" s="73">
         <v>11</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="73">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="T50" sqref="T50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="81"/>
-[...22 lines deleted...]
-      <c r="Y1" s="81"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="67"/>
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="85"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="85" t="s">
+      <c r="X3" s="82"/>
+      <c r="Y3" s="82"/>
+      <c r="AJ3" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="AK3" s="85"/>
+      <c r="AK3" s="82"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="76"/>
-      <c r="B4" s="86">
+      <c r="A4" s="77"/>
+      <c r="B4" s="83">
         <v>2024</v>
       </c>
-      <c r="C4" s="87"/>
-[...10 lines deleted...]
-      <c r="N4" s="86">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
         <v>2025</v>
       </c>
-      <c r="O4" s="87"/>
-[...10 lines deleted...]
-      <c r="Z4" s="86">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="83">
         <v>2026</v>
       </c>
-      <c r="AA4" s="87"/>
-[...9 lines deleted...]
-      <c r="AK4" s="87"/>
+      <c r="AA4" s="84"/>
+      <c r="AB4" s="84"/>
+      <c r="AC4" s="84"/>
+      <c r="AD4" s="84"/>
+      <c r="AE4" s="84"/>
+      <c r="AF4" s="84"/>
+      <c r="AG4" s="84"/>
+      <c r="AH4" s="84"/>
+      <c r="AI4" s="84"/>
+      <c r="AJ4" s="84"/>
+      <c r="AK4" s="84"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="77"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -4458,77 +4558,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="80" t="s">
+      <c r="A6" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="80"/>
-[...22 lines deleted...]
-      <c r="Y6" s="80"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="30">
         <v>4.74</v>
       </c>
       <c r="C7" s="30">
         <v>4.91</v>
       </c>
       <c r="D7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="43">
         <v>5.09</v>
       </c>
       <c r="F7" s="43">
         <v>4.75</v>
       </c>
       <c r="G7" s="46">
         <v>5.27</v>
       </c>
       <c r="H7" s="48">
         <v>5.81</v>
@@ -4565,52 +4665,55 @@
       </c>
       <c r="S7" s="59">
         <v>5.0999999999999996</v>
       </c>
       <c r="T7" s="59">
         <v>5.53</v>
       </c>
       <c r="U7" s="59">
         <v>5.73</v>
       </c>
       <c r="V7" s="59">
         <v>5.65</v>
       </c>
       <c r="W7" s="59">
         <v>5.55</v>
       </c>
       <c r="X7" s="59">
         <v>5.54</v>
       </c>
       <c r="Y7" s="59">
         <v>5.56</v>
       </c>
       <c r="Z7" s="30">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AA7" s="97">
+      <c r="AA7" s="30">
         <v>4.13</v>
+      </c>
+      <c r="AB7" s="30">
+        <v>4.21</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="30">
         <v>5.52</v>
       </c>
       <c r="C8" s="30">
         <v>5.81</v>
       </c>
       <c r="D8" s="30">
         <v>5.71</v>
       </c>
       <c r="E8" s="43">
         <v>6</v>
       </c>
       <c r="F8" s="43">
         <v>5.49</v>
       </c>
       <c r="G8" s="47">
         <v>6.29</v>
       </c>
       <c r="H8" s="48">
@@ -4648,52 +4751,55 @@
       </c>
       <c r="S8" s="59">
         <v>6.27</v>
       </c>
       <c r="T8" s="59">
         <v>6.76</v>
       </c>
       <c r="U8" s="59">
         <v>7.08</v>
       </c>
       <c r="V8" s="59">
         <v>6.94</v>
       </c>
       <c r="W8" s="59">
         <v>6.8</v>
       </c>
       <c r="X8" s="59">
         <v>6.69</v>
       </c>
       <c r="Y8" s="59">
         <v>6.69</v>
       </c>
       <c r="Z8" s="30">
         <v>4.46</v>
       </c>
-      <c r="AA8" s="97">
+      <c r="AA8" s="30">
         <v>4.6500000000000004</v>
+      </c>
+      <c r="AB8" s="30">
+        <v>4.93</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="30">
         <v>3.39</v>
       </c>
       <c r="C9" s="30">
         <v>2.92</v>
       </c>
       <c r="D9" s="30">
         <v>3.07</v>
       </c>
       <c r="E9" s="43">
         <v>3.76</v>
       </c>
       <c r="F9" s="43">
         <v>4.29</v>
       </c>
       <c r="G9" s="47">
         <v>4.67</v>
       </c>
       <c r="H9" s="48">
@@ -4731,52 +4837,55 @@
       </c>
       <c r="S9" s="59">
         <v>3.86</v>
       </c>
       <c r="T9" s="59">
         <v>4.32</v>
       </c>
       <c r="U9" s="59">
         <v>4.8099999999999996</v>
       </c>
       <c r="V9" s="59">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="59">
         <v>4.76</v>
       </c>
       <c r="X9" s="59">
         <v>4.83</v>
       </c>
       <c r="Y9" s="59">
         <v>4.75</v>
       </c>
       <c r="Z9" s="30">
         <v>4.01</v>
       </c>
-      <c r="AA9" s="97">
+      <c r="AA9" s="30">
         <v>3.81</v>
+      </c>
+      <c r="AB9" s="30">
+        <v>4.3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="30">
         <v>4.57</v>
       </c>
       <c r="C10" s="30">
         <v>3.76</v>
       </c>
       <c r="D10" s="30">
         <v>3.09</v>
       </c>
       <c r="E10" s="43">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="43">
         <v>3.51</v>
       </c>
       <c r="G10" s="47">
         <v>3.71</v>
       </c>
       <c r="H10" s="48">
@@ -4814,52 +4923,55 @@
       </c>
       <c r="S10" s="59">
         <v>4.7</v>
       </c>
       <c r="T10" s="59">
         <v>4.43</v>
       </c>
       <c r="U10" s="59">
         <v>4.5999999999999996</v>
       </c>
       <c r="V10" s="59">
         <v>4.51</v>
       </c>
       <c r="W10" s="59">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="59">
         <v>4.3</v>
       </c>
       <c r="Y10" s="59">
         <v>4.18</v>
       </c>
       <c r="Z10" s="30">
         <v>3.91</v>
       </c>
-      <c r="AA10" s="97">
+      <c r="AA10" s="30">
         <v>2.0699999999999998</v>
+      </c>
+      <c r="AB10" s="30">
+        <v>2.04</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="30">
         <v>4.71</v>
       </c>
       <c r="E11" s="43">
         <v>4.34</v>
       </c>
       <c r="F11" s="43">
         <v>3.99</v>
       </c>
       <c r="G11" s="47">
         <v>4.08</v>
       </c>
       <c r="H11" s="48">
@@ -4897,52 +5009,55 @@
       </c>
       <c r="S11" s="59">
         <v>3.87</v>
       </c>
       <c r="T11" s="59">
         <v>4.43</v>
       </c>
       <c r="U11" s="59">
         <v>4.4400000000000004</v>
       </c>
       <c r="V11" s="59">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="59">
         <v>4.33</v>
       </c>
       <c r="X11" s="59">
         <v>4.37</v>
       </c>
       <c r="Y11" s="59">
         <v>4.42</v>
       </c>
       <c r="Z11" s="30">
         <v>3.22</v>
       </c>
-      <c r="AA11" s="97">
+      <c r="AA11" s="30">
         <v>3.62</v>
+      </c>
+      <c r="AB11" s="30">
+        <v>3.49</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="30">
         <v>2.65</v>
       </c>
       <c r="D12" s="30">
         <v>3.11</v>
       </c>
       <c r="E12" s="43">
         <v>3.95</v>
       </c>
       <c r="F12" s="43">
         <v>4.07</v>
       </c>
       <c r="G12" s="47">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="48">
@@ -4980,52 +5095,55 @@
       </c>
       <c r="S12" s="59">
         <v>4.49</v>
       </c>
       <c r="T12" s="59">
         <v>4.59</v>
       </c>
       <c r="U12" s="59">
         <v>4.82</v>
       </c>
       <c r="V12" s="59">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="59">
         <v>4.74</v>
       </c>
       <c r="X12" s="59">
         <v>4.96</v>
       </c>
       <c r="Y12" s="59">
         <v>5.03</v>
       </c>
       <c r="Z12" s="30">
         <v>6.02</v>
       </c>
-      <c r="AA12" s="97">
+      <c r="AA12" s="30">
         <v>5.65</v>
+      </c>
+      <c r="AB12" s="30">
+        <v>5.13</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="30">
         <v>6.07</v>
       </c>
       <c r="C13" s="30">
         <v>5.24</v>
       </c>
       <c r="D13" s="30">
         <v>4.82</v>
       </c>
       <c r="E13" s="43">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="43">
         <v>3.98</v>
       </c>
       <c r="G13" s="47">
         <v>4.46</v>
       </c>
       <c r="H13" s="48">
@@ -5063,52 +5181,55 @@
       </c>
       <c r="S13" s="59">
         <v>3.1</v>
       </c>
       <c r="T13" s="59">
         <v>3.98</v>
       </c>
       <c r="U13" s="59">
         <v>4.18</v>
       </c>
       <c r="V13" s="59">
         <v>4.2</v>
       </c>
       <c r="W13" s="59">
         <v>4.34</v>
       </c>
       <c r="X13" s="59">
         <v>4.41</v>
       </c>
       <c r="Y13" s="59">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="30">
         <v>3.63</v>
       </c>
-      <c r="AA13" s="97">
+      <c r="AA13" s="30">
         <v>3.79</v>
+      </c>
+      <c r="AB13" s="30">
+        <v>3.23</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="30">
         <v>4.08</v>
       </c>
       <c r="C14" s="30">
         <v>3.56</v>
       </c>
       <c r="D14" s="30">
         <v>4.25</v>
       </c>
       <c r="E14" s="43">
         <v>4.13</v>
       </c>
       <c r="F14" s="43">
         <v>3.85</v>
       </c>
       <c r="G14" s="47">
         <v>4.34</v>
       </c>
       <c r="H14" s="49">
@@ -5146,52 +5267,55 @@
       </c>
       <c r="S14" s="59">
         <v>3.94</v>
       </c>
       <c r="T14" s="59">
         <v>4.04</v>
       </c>
       <c r="U14" s="59">
         <v>4.24</v>
       </c>
       <c r="V14" s="59">
         <v>4.29</v>
       </c>
       <c r="W14" s="59">
         <v>4.24</v>
       </c>
       <c r="X14" s="59">
         <v>4.29</v>
       </c>
       <c r="Y14" s="59">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="30">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="97">
+      <c r="AA14" s="30">
         <v>4.59</v>
+      </c>
+      <c r="AB14" s="30">
+        <v>4.26</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="30">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="30">
         <v>6.07</v>
       </c>
       <c r="D15" s="30">
         <v>5.17</v>
       </c>
       <c r="E15" s="43">
         <v>4.95</v>
       </c>
       <c r="F15" s="43">
         <v>4.22</v>
       </c>
       <c r="G15" s="47">
         <v>4.46</v>
       </c>
       <c r="H15" s="48">
@@ -5229,52 +5353,55 @@
       </c>
       <c r="S15" s="59">
         <v>4.6100000000000003</v>
       </c>
       <c r="T15" s="59">
         <v>5.07</v>
       </c>
       <c r="U15" s="59">
         <v>4.5999999999999996</v>
       </c>
       <c r="V15" s="59">
         <v>4.42</v>
       </c>
       <c r="W15" s="59">
         <v>4.47</v>
       </c>
       <c r="X15" s="59">
         <v>4.47</v>
       </c>
       <c r="Y15" s="59">
         <v>4.51</v>
       </c>
       <c r="Z15" s="30">
         <v>4.34</v>
       </c>
-      <c r="AA15" s="97">
+      <c r="AA15" s="30">
         <v>3.03</v>
+      </c>
+      <c r="AB15" s="30">
+        <v>3.47</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="30">
         <v>5.36</v>
       </c>
       <c r="C16" s="30">
         <v>5.62</v>
       </c>
       <c r="D16" s="30">
         <v>6.46</v>
       </c>
       <c r="E16" s="43">
         <v>5.55</v>
       </c>
       <c r="F16" s="43">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="47">
         <v>4.95</v>
       </c>
       <c r="H16" s="48">
@@ -5312,55 +5439,58 @@
       </c>
       <c r="S16" s="59">
         <v>4.2699999999999996</v>
       </c>
       <c r="T16" s="59">
         <v>4.96</v>
       </c>
       <c r="U16" s="59">
         <v>4.93</v>
       </c>
       <c r="V16" s="59">
         <v>4.71</v>
       </c>
       <c r="W16" s="59">
         <v>4.58</v>
       </c>
       <c r="X16" s="59">
         <v>4.68</v>
       </c>
       <c r="Y16" s="59">
         <v>4.99</v>
       </c>
       <c r="Z16" s="30">
         <v>2.11</v>
       </c>
-      <c r="AA16" s="97">
+      <c r="AA16" s="30">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="30">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="30">
         <v>5.39</v>
       </c>
       <c r="C17" s="30">
         <v>4.2</v>
       </c>
       <c r="D17" s="30">
         <v>3.68</v>
       </c>
       <c r="E17" s="43">
         <v>3.78</v>
       </c>
       <c r="F17" s="43">
         <v>3.55</v>
       </c>
       <c r="G17" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="48">
         <v>4.09</v>
       </c>
       <c r="I17" s="46">
@@ -5395,55 +5525,58 @@
       </c>
       <c r="S17" s="59">
         <v>3.86</v>
       </c>
       <c r="T17" s="59">
         <v>3.99</v>
       </c>
       <c r="U17" s="59">
         <v>4.2699999999999996</v>
       </c>
       <c r="V17" s="59">
         <v>4.12</v>
       </c>
       <c r="W17" s="59">
         <v>4.32</v>
       </c>
       <c r="X17" s="59">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="59">
         <v>4.93</v>
       </c>
       <c r="Z17" s="30">
         <v>2.72</v>
       </c>
-      <c r="AA17" s="97">
+      <c r="AA17" s="30">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="30">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="30">
         <v>3.91</v>
       </c>
       <c r="C18" s="30">
         <v>4.59</v>
       </c>
       <c r="D18" s="30">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="43">
         <v>5.13</v>
       </c>
       <c r="F18" s="43">
         <v>4.7</v>
       </c>
       <c r="G18" s="47">
         <v>4.8</v>
       </c>
       <c r="H18" s="48">
         <v>5.24</v>
       </c>
       <c r="I18" s="46">
@@ -5478,55 +5611,58 @@
       </c>
       <c r="S18" s="59">
         <v>5.42</v>
       </c>
       <c r="T18" s="59">
         <v>5.99</v>
       </c>
       <c r="U18" s="59">
         <v>5.78</v>
       </c>
       <c r="V18" s="59">
         <v>5.61</v>
       </c>
       <c r="W18" s="59">
         <v>5.51</v>
       </c>
       <c r="X18" s="59">
         <v>5.53</v>
       </c>
       <c r="Y18" s="59">
         <v>5.48</v>
       </c>
       <c r="Z18" s="30">
         <v>5.43</v>
       </c>
-      <c r="AA18" s="97">
+      <c r="AA18" s="30">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="30">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30">
         <v>6.27</v>
       </c>
       <c r="C19" s="30">
         <v>6.45</v>
       </c>
       <c r="D19" s="30">
         <v>5.9</v>
       </c>
       <c r="E19" s="43">
         <v>4.43</v>
       </c>
       <c r="F19" s="43">
         <v>3.77</v>
       </c>
       <c r="G19" s="47">
         <v>4.2</v>
       </c>
       <c r="H19" s="48">
         <v>4.13</v>
       </c>
       <c r="I19" s="46">
@@ -5561,55 +5697,58 @@
       </c>
       <c r="S19" s="59">
         <v>5.23</v>
       </c>
       <c r="T19" s="59">
         <v>5.59</v>
       </c>
       <c r="U19" s="59">
         <v>5.69</v>
       </c>
       <c r="V19" s="59">
         <v>5.35</v>
       </c>
       <c r="W19" s="59">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="59">
         <v>5.09</v>
       </c>
       <c r="Y19" s="59">
         <v>5.09</v>
       </c>
       <c r="Z19" s="30">
         <v>1.32</v>
       </c>
-      <c r="AA19" s="97">
+      <c r="AA19" s="30">
         <v>4.1500000000000004</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="30">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="30">
         <v>6.6</v>
       </c>
       <c r="C20" s="30">
         <v>5.35</v>
       </c>
       <c r="D20" s="30">
         <v>3.83</v>
       </c>
       <c r="E20" s="43">
         <v>4.3</v>
       </c>
       <c r="F20" s="43">
         <v>4.37</v>
       </c>
       <c r="G20" s="47">
         <v>3.96</v>
       </c>
       <c r="H20" s="48">
         <v>4.75</v>
       </c>
       <c r="I20" s="46">
@@ -5644,55 +5783,58 @@
       </c>
       <c r="S20" s="59">
         <v>3.7</v>
       </c>
       <c r="T20" s="59">
         <v>4.32</v>
       </c>
       <c r="U20" s="59">
         <v>4.67</v>
       </c>
       <c r="V20" s="59">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="59">
         <v>4.55</v>
       </c>
       <c r="X20" s="59">
         <v>4.51</v>
       </c>
       <c r="Y20" s="59">
         <v>4.21</v>
       </c>
       <c r="Z20" s="30">
         <v>4.13</v>
       </c>
-      <c r="AA20" s="97">
+      <c r="AA20" s="30">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="30">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="30">
         <v>3.5</v>
       </c>
       <c r="D21" s="30">
         <v>4.37</v>
       </c>
       <c r="E21" s="43">
         <v>4.67</v>
       </c>
       <c r="F21" s="43">
         <v>4.68</v>
       </c>
       <c r="G21" s="47">
         <v>5.36</v>
       </c>
       <c r="H21" s="48">
         <v>5.67</v>
       </c>
       <c r="I21" s="46">
@@ -5727,85 +5869,89 @@
       </c>
       <c r="S21" s="59">
         <v>3.91</v>
       </c>
       <c r="T21" s="59">
         <v>4.45</v>
       </c>
       <c r="U21" s="59">
         <v>4.45</v>
       </c>
       <c r="V21" s="59">
         <v>4.59</v>
       </c>
       <c r="W21" s="59">
         <v>4.51</v>
       </c>
       <c r="X21" s="59">
         <v>4.42</v>
       </c>
       <c r="Y21" s="59">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="30">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA21" s="97">
+      <c r="AA21" s="30">
         <v>3.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="83" t="s">
+      <c r="AB21" s="30">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="83"/>
-[...25 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="85"/>
+      <c r="Q22" s="85"/>
+      <c r="R22" s="85"/>
+      <c r="S22" s="85"/>
+      <c r="T22" s="85"/>
+      <c r="U22" s="85"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="85"/>
+      <c r="AA22" s="30"/>
+      <c r="AB22" s="30"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="30">
         <v>5.38</v>
       </c>
       <c r="C23" s="30">
         <v>5.63</v>
       </c>
       <c r="D23" s="30">
         <v>5.6</v>
       </c>
       <c r="E23" s="43">
         <v>5.87</v>
       </c>
       <c r="F23" s="43">
         <v>5.37</v>
       </c>
       <c r="G23" s="46">
         <v>6.07</v>
       </c>
       <c r="H23" s="46">
         <v>6.71</v>
       </c>
       <c r="I23" s="46">
@@ -5840,55 +5986,58 @@
       </c>
       <c r="S23" s="59">
         <v>6.16</v>
       </c>
       <c r="T23" s="59">
         <v>6.61</v>
       </c>
       <c r="U23" s="59">
         <v>6.88</v>
       </c>
       <c r="V23" s="59">
         <v>6.71</v>
       </c>
       <c r="W23" s="59">
         <v>6.59</v>
       </c>
       <c r="X23" s="59">
         <v>6.5</v>
       </c>
       <c r="Y23" s="59">
         <v>6.5</v>
       </c>
       <c r="Z23" s="30">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AA23" s="97">
+      <c r="AA23" s="30">
         <v>4.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="30">
+        <v>4.7699999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="30">
         <v>5.52</v>
       </c>
       <c r="C24" s="30">
         <v>5.81</v>
       </c>
       <c r="D24" s="30">
         <v>5.71</v>
       </c>
       <c r="E24" s="43">
         <v>6</v>
       </c>
       <c r="F24" s="43">
         <v>5.49</v>
       </c>
       <c r="G24" s="47">
         <v>6.29</v>
       </c>
       <c r="H24" s="46">
         <v>6.95</v>
       </c>
       <c r="I24" s="46">
@@ -5923,55 +6072,58 @@
       </c>
       <c r="S24" s="59">
         <v>6.27</v>
       </c>
       <c r="T24" s="59">
         <v>6.76</v>
       </c>
       <c r="U24" s="59">
         <v>7.08</v>
       </c>
       <c r="V24" s="59">
         <v>6.94</v>
       </c>
       <c r="W24" s="59">
         <v>6.8</v>
       </c>
       <c r="X24" s="59">
         <v>6.69</v>
       </c>
       <c r="Y24" s="59">
         <v>6.69</v>
       </c>
       <c r="Z24" s="30">
         <v>4.46</v>
       </c>
-      <c r="AA24" s="97">
+      <c r="AA24" s="30">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="30">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="30">
         <v>5.57</v>
       </c>
       <c r="C25" s="30">
         <v>5.77</v>
       </c>
       <c r="D25" s="30">
         <v>6.15</v>
       </c>
       <c r="E25" s="43">
         <v>6.05</v>
       </c>
       <c r="F25" s="43">
         <v>5.07</v>
       </c>
       <c r="G25" s="47">
         <v>5.17</v>
       </c>
       <c r="H25" s="46">
         <v>4.83</v>
       </c>
       <c r="I25" s="46">
@@ -6006,55 +6158,58 @@
       </c>
       <c r="S25" s="59">
         <v>4.49</v>
       </c>
       <c r="T25" s="59">
         <v>5.05</v>
       </c>
       <c r="U25" s="59">
         <v>5.29</v>
       </c>
       <c r="V25" s="59">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="59">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="59">
         <v>4.75</v>
       </c>
       <c r="Y25" s="59">
         <v>5.05</v>
       </c>
       <c r="Z25" s="30">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="97">
+      <c r="AA25" s="30">
         <v>5.08</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="30">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="30">
         <v>1.74</v>
       </c>
       <c r="C26" s="30">
         <v>5.39</v>
       </c>
       <c r="D26" s="30">
         <v>4.12</v>
       </c>
       <c r="E26" s="43">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="43">
         <v>4.55</v>
       </c>
       <c r="G26" s="47">
         <v>4.96</v>
       </c>
       <c r="H26" s="46">
         <v>5.49</v>
       </c>
       <c r="I26" s="46">
@@ -6089,55 +6244,58 @@
       </c>
       <c r="S26" s="59">
         <v>6.02</v>
       </c>
       <c r="T26" s="59">
         <v>6.18</v>
       </c>
       <c r="U26" s="59">
         <v>5.61</v>
       </c>
       <c r="V26" s="59">
         <v>5.39</v>
       </c>
       <c r="W26" s="59">
         <v>5.38</v>
       </c>
       <c r="X26" s="59">
         <v>5.22</v>
       </c>
       <c r="Y26" s="59">
         <v>5.07</v>
       </c>
       <c r="Z26" s="30">
         <v>5.35</v>
       </c>
-      <c r="AA26" s="97">
+      <c r="AA26" s="30">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="30">
+        <v>4.32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="30">
         <v>7.26</v>
       </c>
       <c r="C27" s="30">
         <v>4.55</v>
       </c>
       <c r="D27" s="30">
         <v>5.47</v>
       </c>
       <c r="E27" s="43">
         <v>4.5</v>
       </c>
       <c r="F27" s="43">
         <v>4.46</v>
       </c>
       <c r="G27" s="47">
         <v>3.96</v>
       </c>
       <c r="H27" s="46">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="46">
@@ -6172,55 +6330,58 @@
       </c>
       <c r="S27" s="59">
         <v>5.54</v>
       </c>
       <c r="T27" s="59">
         <v>5.35</v>
       </c>
       <c r="U27" s="59">
         <v>5.41</v>
       </c>
       <c r="V27" s="59">
         <v>4.97</v>
       </c>
       <c r="W27" s="59">
         <v>4.92</v>
       </c>
       <c r="X27" s="59">
         <v>5.3</v>
       </c>
       <c r="Y27" s="59">
         <v>5.35</v>
       </c>
       <c r="Z27" s="30">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AA27" s="97">
+      <c r="AA27" s="30">
         <v>3.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="30">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="30">
         <v>3.62</v>
       </c>
       <c r="C28" s="30">
         <v>3.3</v>
       </c>
       <c r="D28" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="43">
         <v>4.46</v>
       </c>
       <c r="G28" s="47">
         <v>4.8</v>
       </c>
       <c r="H28" s="46">
         <v>6.22</v>
       </c>
       <c r="I28" s="46">
@@ -6255,85 +6416,89 @@
       </c>
       <c r="S28" s="59">
         <v>5.79</v>
       </c>
       <c r="T28" s="59">
         <v>6.02</v>
       </c>
       <c r="U28" s="59">
         <v>6.06</v>
       </c>
       <c r="V28" s="59">
         <v>5.81</v>
       </c>
       <c r="W28" s="59">
         <v>5.96</v>
       </c>
       <c r="X28" s="59">
         <v>5.76</v>
       </c>
       <c r="Y28" s="59">
         <v>5.74</v>
       </c>
       <c r="Z28" s="30">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="97">
+      <c r="AA28" s="30">
         <v>3.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="84" t="s">
+      <c r="AB28" s="30">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="84"/>
-[...25 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="86"/>
+      <c r="C29" s="86"/>
+      <c r="D29" s="86"/>
+      <c r="E29" s="86"/>
+      <c r="F29" s="86"/>
+      <c r="G29" s="86"/>
+      <c r="H29" s="86"/>
+      <c r="I29" s="86"/>
+      <c r="J29" s="86"/>
+      <c r="K29" s="86"/>
+      <c r="L29" s="86"/>
+      <c r="M29" s="86"/>
+      <c r="N29" s="86"/>
+      <c r="O29" s="86"/>
+      <c r="P29" s="86"/>
+      <c r="Q29" s="86"/>
+      <c r="R29" s="86"/>
+      <c r="S29" s="86"/>
+      <c r="T29" s="86"/>
+      <c r="U29" s="86"/>
+      <c r="V29" s="86"/>
+      <c r="W29" s="86"/>
+      <c r="X29" s="86"/>
+      <c r="Y29" s="86"/>
+      <c r="AA29" s="30"/>
+      <c r="AB29" s="30"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="30">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="30">
         <v>4.21</v>
       </c>
       <c r="D30" s="30">
         <v>4.21</v>
       </c>
       <c r="E30" s="43">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="43">
         <v>4.16</v>
       </c>
       <c r="G30" s="48">
         <v>4.5</v>
       </c>
       <c r="H30" s="48">
         <v>4.93</v>
       </c>
       <c r="I30" s="46">
@@ -6368,55 +6533,58 @@
       </c>
       <c r="S30" s="65">
         <v>4.04</v>
       </c>
       <c r="T30" s="59">
         <v>4.47</v>
       </c>
       <c r="U30" s="65">
         <v>4.58</v>
       </c>
       <c r="V30" s="65">
         <v>4.59</v>
       </c>
       <c r="W30" s="59">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="59">
         <v>4.58</v>
       </c>
       <c r="Y30" s="59">
         <v>4.62</v>
       </c>
       <c r="Z30" s="43">
         <v>3.81</v>
       </c>
-      <c r="AA30" s="97">
+      <c r="AA30" s="30">
         <v>3.71</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="30">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30">
         <v>3.39</v>
       </c>
       <c r="C31" s="30">
         <v>2.92</v>
       </c>
       <c r="D31" s="30">
         <v>3.07</v>
       </c>
       <c r="E31" s="43">
         <v>3.76</v>
       </c>
       <c r="F31" s="43">
         <v>4.29</v>
       </c>
       <c r="G31" s="49">
         <v>4.67</v>
       </c>
       <c r="H31" s="48">
         <v>5.24</v>
       </c>
       <c r="I31" s="46">
@@ -6451,55 +6619,58 @@
       </c>
       <c r="S31" s="65">
         <v>3.86</v>
       </c>
       <c r="T31" s="59">
         <v>4.32</v>
       </c>
       <c r="U31" s="65">
         <v>4.8099999999999996</v>
       </c>
       <c r="V31" s="65">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="59">
         <v>4.76</v>
       </c>
       <c r="X31" s="59">
         <v>4.83</v>
       </c>
       <c r="Y31" s="59">
         <v>4.75</v>
       </c>
       <c r="Z31" s="43">
         <v>4.01</v>
       </c>
-      <c r="AA31" s="97">
+      <c r="AA31" s="30">
         <v>3.81</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="30">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30">
         <v>4.57</v>
       </c>
       <c r="C32" s="30">
         <v>3.76</v>
       </c>
       <c r="D32" s="30">
         <v>3.09</v>
       </c>
       <c r="E32" s="43">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="43">
         <v>3.51</v>
       </c>
       <c r="G32" s="49">
         <v>3.71</v>
       </c>
       <c r="H32" s="48">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="46">
@@ -6534,55 +6705,58 @@
       </c>
       <c r="S32" s="65">
         <v>4.7</v>
       </c>
       <c r="T32" s="59">
         <v>4.43</v>
       </c>
       <c r="U32" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="V32" s="65">
         <v>4.51</v>
       </c>
       <c r="W32" s="59">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="59">
         <v>4.3</v>
       </c>
       <c r="Y32" s="59">
         <v>4.18</v>
       </c>
       <c r="Z32" s="43">
         <v>3.91</v>
       </c>
-      <c r="AA32" s="97">
+      <c r="AA32" s="30">
         <v>2.0699999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="30">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="30">
         <v>4.58</v>
       </c>
       <c r="C33" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="43">
         <v>3.53</v>
       </c>
       <c r="F33" s="43">
         <v>3.47</v>
       </c>
       <c r="G33" s="49">
         <v>3.57</v>
       </c>
       <c r="H33" s="48">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="46">
@@ -6617,55 +6791,58 @@
       </c>
       <c r="S33" s="65">
         <v>3.57</v>
       </c>
       <c r="T33" s="59">
         <v>4.13</v>
       </c>
       <c r="U33" s="65">
         <v>4.03</v>
       </c>
       <c r="V33" s="65">
         <v>4.12</v>
       </c>
       <c r="W33" s="59">
         <v>4.18</v>
       </c>
       <c r="X33" s="59">
         <v>4.18</v>
       </c>
       <c r="Y33" s="59">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="43">
         <v>3.45</v>
       </c>
-      <c r="AA33" s="97">
+      <c r="AA33" s="30">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="30">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="30">
         <v>2.65</v>
       </c>
       <c r="D34" s="30">
         <v>3.11</v>
       </c>
       <c r="E34" s="43">
         <v>3.95</v>
       </c>
       <c r="F34" s="43">
         <v>4.07</v>
       </c>
       <c r="G34" s="49">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="48">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="46">
@@ -6700,55 +6877,58 @@
       </c>
       <c r="S34" s="65">
         <v>4.49</v>
       </c>
       <c r="T34" s="59">
         <v>4.59</v>
       </c>
       <c r="U34" s="65">
         <v>4.82</v>
       </c>
       <c r="V34" s="65">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="59">
         <v>4.74</v>
       </c>
       <c r="X34" s="59">
         <v>4.96</v>
       </c>
       <c r="Y34" s="59">
         <v>5.03</v>
       </c>
       <c r="Z34" s="43">
         <v>6.02</v>
       </c>
-      <c r="AA34" s="97">
+      <c r="AA34" s="30">
         <v>5.65</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="30">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30">
         <v>6.07</v>
       </c>
       <c r="C35" s="30">
         <v>5.24</v>
       </c>
       <c r="D35" s="30">
         <v>4.82</v>
       </c>
       <c r="E35" s="43">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="43">
         <v>3.98</v>
       </c>
       <c r="G35" s="49">
         <v>4.46</v>
       </c>
       <c r="H35" s="48">
         <v>4.41</v>
       </c>
       <c r="I35" s="46">
@@ -6783,55 +6963,58 @@
       </c>
       <c r="S35" s="65">
         <v>3.1</v>
       </c>
       <c r="T35" s="59">
         <v>3.98</v>
       </c>
       <c r="U35" s="65">
         <v>4.18</v>
       </c>
       <c r="V35" s="65">
         <v>4.2</v>
       </c>
       <c r="W35" s="59">
         <v>4.34</v>
       </c>
       <c r="X35" s="59">
         <v>4.41</v>
       </c>
       <c r="Y35" s="59">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="43">
         <v>3.63</v>
       </c>
-      <c r="AA35" s="97">
+      <c r="AA35" s="30">
         <v>3.79</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="30">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="30">
         <v>4.08</v>
       </c>
       <c r="C36" s="30">
         <v>3.56</v>
       </c>
       <c r="D36" s="30">
         <v>4.25</v>
       </c>
       <c r="E36" s="43">
         <v>4.13</v>
       </c>
       <c r="F36" s="43">
         <v>3.85</v>
       </c>
       <c r="G36" s="49">
         <v>4.34</v>
       </c>
       <c r="H36" s="49">
         <v>5</v>
       </c>
       <c r="I36" s="46">
@@ -6866,55 +7049,58 @@
       </c>
       <c r="S36" s="65">
         <v>3.94</v>
       </c>
       <c r="T36" s="59">
         <v>4.04</v>
       </c>
       <c r="U36" s="65">
         <v>4.24</v>
       </c>
       <c r="V36" s="65">
         <v>4.29</v>
       </c>
       <c r="W36" s="59">
         <v>4.24</v>
       </c>
       <c r="X36" s="59">
         <v>4.29</v>
       </c>
       <c r="Y36" s="59">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="43">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="97">
+      <c r="AA36" s="30">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="30">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="30">
         <v>5.74</v>
       </c>
       <c r="C37" s="30">
         <v>6.53</v>
       </c>
       <c r="D37" s="30">
         <v>5.87</v>
       </c>
       <c r="E37" s="43">
         <v>5.01</v>
       </c>
       <c r="F37" s="43">
         <v>4</v>
       </c>
       <c r="G37" s="49">
         <v>4.13</v>
       </c>
       <c r="H37" s="48">
         <v>4.21</v>
       </c>
       <c r="I37" s="46">
@@ -6949,55 +7135,58 @@
       </c>
       <c r="S37" s="65">
         <v>3.65</v>
       </c>
       <c r="T37" s="59">
         <v>4.33</v>
       </c>
       <c r="U37" s="65">
         <v>3.93</v>
       </c>
       <c r="V37" s="65">
         <v>3.77</v>
       </c>
       <c r="W37" s="59">
         <v>3.87</v>
       </c>
       <c r="X37" s="59">
         <v>3.96</v>
       </c>
       <c r="Y37" s="59">
         <v>4.13</v>
       </c>
       <c r="Z37" s="43">
         <v>3.66</v>
       </c>
-      <c r="AA37" s="97">
+      <c r="AA37" s="30">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="30">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="30">
         <v>3.73</v>
       </c>
       <c r="C38" s="30">
         <v>6.56</v>
       </c>
       <c r="D38" s="30">
         <v>7.31</v>
       </c>
       <c r="E38" s="43">
         <v>6.46</v>
       </c>
       <c r="F38" s="43">
         <v>5.65</v>
       </c>
       <c r="G38" s="49">
         <v>5.81</v>
       </c>
       <c r="H38" s="48">
         <v>7.34</v>
       </c>
       <c r="I38" s="46">
@@ -7032,55 +7221,58 @@
       </c>
       <c r="S38" s="65">
         <v>3.14</v>
       </c>
       <c r="T38" s="59">
         <v>4.5999999999999996</v>
       </c>
       <c r="U38" s="65">
         <v>4.51</v>
       </c>
       <c r="V38" s="65">
         <v>4.47</v>
       </c>
       <c r="W38" s="59">
         <v>4.28</v>
       </c>
       <c r="X38" s="59">
         <v>4.13</v>
       </c>
       <c r="Y38" s="59">
         <v>4.68</v>
       </c>
       <c r="Z38" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="97">
+      <c r="AA38" s="30">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="30">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="30">
         <v>5.39</v>
       </c>
       <c r="C39" s="30">
         <v>4.2</v>
       </c>
       <c r="D39" s="30">
         <v>3.68</v>
       </c>
       <c r="E39" s="43">
         <v>3.78</v>
       </c>
       <c r="F39" s="43">
         <v>3.55</v>
       </c>
       <c r="G39" s="49">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="48">
         <v>4.09</v>
       </c>
       <c r="I39" s="46">
@@ -7115,55 +7307,58 @@
       </c>
       <c r="S39" s="65">
         <v>3.86</v>
       </c>
       <c r="T39" s="59">
         <v>3.99</v>
       </c>
       <c r="U39" s="65">
         <v>4.2699999999999996</v>
       </c>
       <c r="V39" s="65">
         <v>4.12</v>
       </c>
       <c r="W39" s="59">
         <v>4.32</v>
       </c>
       <c r="X39" s="59">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="59">
         <v>4.93</v>
       </c>
       <c r="Z39" s="43">
         <v>2.72</v>
       </c>
-      <c r="AA39" s="97">
+      <c r="AA39" s="30">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="30">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="30">
         <v>5.23</v>
       </c>
       <c r="D40" s="30">
         <v>4.67</v>
       </c>
       <c r="E40" s="43">
         <v>5.25</v>
       </c>
       <c r="F40" s="43">
         <v>4.82</v>
       </c>
       <c r="G40" s="49">
         <v>4.79</v>
       </c>
       <c r="H40" s="48">
         <v>4.75</v>
       </c>
       <c r="I40" s="46">
@@ -7198,55 +7393,58 @@
       </c>
       <c r="S40" s="65">
         <v>5.23</v>
       </c>
       <c r="T40" s="59">
         <v>5.98</v>
       </c>
       <c r="U40" s="65">
         <v>5.64</v>
       </c>
       <c r="V40" s="65">
         <v>5.5</v>
       </c>
       <c r="W40" s="59">
         <v>5.27</v>
       </c>
       <c r="X40" s="59">
         <v>5.41</v>
       </c>
       <c r="Y40" s="59">
         <v>5.35</v>
       </c>
       <c r="Z40" s="43">
         <v>5.38</v>
       </c>
-      <c r="AA40" s="97">
+      <c r="AA40" s="30">
         <v>4.09</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="30">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="30">
         <v>6.27</v>
       </c>
       <c r="C41" s="30">
         <v>6.45</v>
       </c>
       <c r="D41" s="30">
         <v>5.9</v>
       </c>
       <c r="E41" s="43">
         <v>4.43</v>
       </c>
       <c r="F41" s="43">
         <v>3.77</v>
       </c>
       <c r="G41" s="49">
         <v>4.2</v>
       </c>
       <c r="H41" s="48">
         <v>4.13</v>
       </c>
       <c r="I41" s="46">
@@ -7281,55 +7479,58 @@
       </c>
       <c r="S41" s="65">
         <v>5.23</v>
       </c>
       <c r="T41" s="59">
         <v>5.59</v>
       </c>
       <c r="U41" s="65">
         <v>5.69</v>
       </c>
       <c r="V41" s="65">
         <v>5.35</v>
       </c>
       <c r="W41" s="59">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="59">
         <v>5.09</v>
       </c>
       <c r="Y41" s="59">
         <v>5.09</v>
       </c>
       <c r="Z41" s="43">
         <v>1.32</v>
       </c>
-      <c r="AA41" s="97">
+      <c r="AA41" s="30">
         <v>4.1500000000000004</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="30">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="30">
         <v>6.6</v>
       </c>
       <c r="C42" s="30">
         <v>5.35</v>
       </c>
       <c r="D42" s="30">
         <v>3.83</v>
       </c>
       <c r="E42" s="43">
         <v>4.3</v>
       </c>
       <c r="F42" s="43">
         <v>4.37</v>
       </c>
       <c r="G42" s="49">
         <v>3.96</v>
       </c>
       <c r="H42" s="48">
         <v>4.75</v>
       </c>
       <c r="I42" s="46">
@@ -7364,55 +7565,58 @@
       </c>
       <c r="S42" s="65">
         <v>3.7</v>
       </c>
       <c r="T42" s="59">
         <v>4.32</v>
       </c>
       <c r="U42" s="65">
         <v>4.67</v>
       </c>
       <c r="V42" s="65">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="59">
         <v>4.55</v>
       </c>
       <c r="X42" s="59">
         <v>4.51</v>
       </c>
       <c r="Y42" s="59">
         <v>4.21</v>
       </c>
       <c r="Z42" s="43">
         <v>4.13</v>
       </c>
-      <c r="AA42" s="97">
+      <c r="AA42" s="30">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="30">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="36">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="36">
         <v>3.5</v>
       </c>
       <c r="D43" s="36">
         <v>4.37</v>
       </c>
       <c r="E43" s="36">
         <v>4.67</v>
       </c>
       <c r="F43" s="36">
         <v>4.68</v>
       </c>
       <c r="G43" s="50">
         <v>5.36</v>
       </c>
       <c r="H43" s="50">
         <v>5.67</v>
       </c>
       <c r="I43" s="50">
@@ -7447,208 +7651,211 @@
       </c>
       <c r="S43" s="66">
         <v>3.91</v>
       </c>
       <c r="T43" s="66">
         <v>4.45</v>
       </c>
       <c r="U43" s="66">
         <v>4.45</v>
       </c>
       <c r="V43" s="66">
         <v>4.59</v>
       </c>
       <c r="W43" s="66">
         <v>4.51</v>
       </c>
       <c r="X43" s="66">
         <v>4.42</v>
       </c>
       <c r="Y43" s="66">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="36">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="98">
+      <c r="AA43" s="36">
         <v>3.34</v>
+      </c>
+      <c r="AB43" s="36">
+        <v>4.0199999999999996</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X36" sqref="X36"/>
+      <selection activeCell="N50" sqref="N50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="74" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="81"/>
-[...22 lines deleted...]
-      <c r="Y1" s="81"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:48">
       <c r="A2" s="67"/>
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:48">
       <c r="A3" s="38"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="Y3" s="39"/>
       <c r="AK3" s="39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="76"/>
-      <c r="B4" s="78">
+      <c r="A4" s="77"/>
+      <c r="B4" s="79">
         <v>2024</v>
       </c>
-      <c r="C4" s="79"/>
-[...10 lines deleted...]
-      <c r="N4" s="78">
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="79">
         <v>2025</v>
       </c>
-      <c r="O4" s="79"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="79">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...9 lines deleted...]
-      <c r="AK4" s="79"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="80"/>
+      <c r="AI4" s="80"/>
+      <c r="AJ4" s="80"/>
+      <c r="AK4" s="80"/>
     </row>
     <row r="5" spans="1:48">
-      <c r="A5" s="77"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -7715,77 +7922,77 @@
         <v>22</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="89"/>
-[...22 lines deleted...]
-      <c r="Y6" s="89"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="87"/>
+      <c r="W6" s="87"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>109</v>
       </c>
       <c r="C7" s="14">
         <v>103</v>
       </c>
       <c r="D7" s="14">
         <v>135</v>
       </c>
       <c r="E7" s="14">
         <v>113</v>
       </c>
       <c r="F7" s="14">
         <v>133</v>
       </c>
       <c r="G7" s="14">
         <v>116</v>
       </c>
       <c r="H7" s="14">
         <v>138</v>
@@ -7819,57 +8026,59 @@
       </c>
       <c r="R7" s="60">
         <v>139</v>
       </c>
       <c r="S7" s="60">
         <v>128</v>
       </c>
       <c r="T7" s="60">
         <v>171</v>
       </c>
       <c r="U7" s="60">
         <v>174</v>
       </c>
       <c r="V7" s="60">
         <v>160</v>
       </c>
       <c r="W7" s="60">
         <v>146</v>
       </c>
       <c r="X7" s="60">
         <v>120</v>
       </c>
       <c r="Y7" s="60">
         <v>180</v>
       </c>
-      <c r="Z7" s="71">
+      <c r="Z7" s="60">
         <v>145</v>
       </c>
-      <c r="AA7" s="95">
+      <c r="AA7" s="60">
         <v>105</v>
       </c>
-      <c r="AB7" s="18"/>
+      <c r="AB7" s="60">
+        <v>111</v>
+      </c>
       <c r="AC7" s="18"/>
       <c r="AD7" s="18"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="11"/>
       <c r="AG7" s="11"/>
       <c r="AH7" s="11"/>
       <c r="AI7" s="11"/>
       <c r="AJ7" s="11"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="14"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="14"/>
       <c r="AO7" s="14"/>
       <c r="AP7" s="14"/>
       <c r="AQ7" s="14"/>
       <c r="AR7" s="14"/>
       <c r="AS7" s="14"/>
       <c r="AT7" s="14"/>
       <c r="AU7" s="14"/>
       <c r="AV7" s="14"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
@@ -7923,57 +8132,59 @@
       </c>
       <c r="R8" s="60">
         <v>70</v>
       </c>
       <c r="S8" s="60">
         <v>61</v>
       </c>
       <c r="T8" s="60">
         <v>88</v>
       </c>
       <c r="U8" s="60">
         <v>94</v>
       </c>
       <c r="V8" s="60">
         <v>89</v>
       </c>
       <c r="W8" s="60">
         <v>89</v>
       </c>
       <c r="X8" s="60">
         <v>69</v>
       </c>
       <c r="Y8" s="60">
         <v>94</v>
       </c>
-      <c r="Z8" s="71">
+      <c r="Z8" s="60">
         <v>72</v>
       </c>
-      <c r="AA8" s="95">
+      <c r="AA8" s="60">
         <v>62</v>
       </c>
-      <c r="AB8" s="18"/>
+      <c r="AB8" s="60">
+        <v>60</v>
+      </c>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="14"/>
       <c r="AL8" s="14"/>
       <c r="AM8" s="14"/>
       <c r="AN8" s="14"/>
       <c r="AO8" s="14"/>
       <c r="AP8" s="14"/>
       <c r="AQ8" s="14"/>
       <c r="AR8" s="14"/>
       <c r="AS8" s="14"/>
       <c r="AT8" s="14"/>
       <c r="AU8" s="14"/>
       <c r="AV8" s="14"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
@@ -8027,57 +8238,59 @@
       </c>
       <c r="R9" s="60">
         <v>13</v>
       </c>
       <c r="S9" s="60">
         <v>9</v>
       </c>
       <c r="T9" s="60">
         <v>7</v>
       </c>
       <c r="U9" s="60">
         <v>4</v>
       </c>
       <c r="V9" s="60">
         <v>10</v>
       </c>
       <c r="W9" s="60">
         <v>6</v>
       </c>
       <c r="X9" s="60">
         <v>5</v>
       </c>
       <c r="Y9" s="60">
         <v>6</v>
       </c>
-      <c r="Z9" s="71">
+      <c r="Z9" s="60">
         <v>6</v>
       </c>
-      <c r="AA9" s="95">
-[...2 lines deleted...]
-      <c r="AB9" s="18"/>
+      <c r="AA9" s="60">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="60">
+        <v>7</v>
+      </c>
       <c r="AC9" s="18"/>
       <c r="AD9" s="18"/>
       <c r="AE9" s="11"/>
       <c r="AF9" s="11"/>
       <c r="AG9" s="11"/>
       <c r="AH9" s="11"/>
       <c r="AI9" s="11"/>
       <c r="AJ9" s="11"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="14"/>
       <c r="AM9" s="14"/>
       <c r="AN9" s="14"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="11"/>
       <c r="AQ9" s="14"/>
       <c r="AR9" s="14"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="14"/>
       <c r="AU9" s="14"/>
       <c r="AV9" s="14"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
@@ -8131,57 +8344,59 @@
       </c>
       <c r="R10" s="60">
         <v>2</v>
       </c>
       <c r="S10" s="60">
         <v>1</v>
       </c>
       <c r="T10" s="60">
         <v>2</v>
       </c>
       <c r="U10" s="60">
         <v>3</v>
       </c>
       <c r="V10" s="60">
         <v>2</v>
       </c>
       <c r="W10" s="60">
         <v>4</v>
       </c>
       <c r="X10" s="60">
         <v>1</v>
       </c>
       <c r="Y10" s="60">
         <v>3</v>
       </c>
-      <c r="Z10" s="71">
-[...5 lines deleted...]
-      <c r="AB10" s="18"/>
+      <c r="Z10" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="60">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="60">
+        <v>1</v>
+      </c>
       <c r="AC10" s="18"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="11"/>
       <c r="AF10" s="11"/>
       <c r="AG10" s="11"/>
       <c r="AH10" s="11"/>
       <c r="AI10" s="11"/>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="11"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="14"/>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
       <c r="AP10" s="11"/>
       <c r="AQ10" s="14"/>
       <c r="AR10" s="14"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="11"/>
       <c r="AU10" s="14"/>
       <c r="AV10" s="14"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
@@ -8235,57 +8450,59 @@
       </c>
       <c r="R11" s="60">
         <v>2</v>
       </c>
       <c r="S11" s="60">
         <v>12</v>
       </c>
       <c r="T11" s="60">
         <v>7</v>
       </c>
       <c r="U11" s="60">
         <v>3</v>
       </c>
       <c r="V11" s="60">
         <v>5</v>
       </c>
       <c r="W11" s="60">
         <v>8</v>
       </c>
       <c r="X11" s="60">
         <v>3</v>
       </c>
       <c r="Y11" s="60">
         <v>4</v>
       </c>
-      <c r="Z11" s="71">
+      <c r="Z11" s="60">
         <v>8</v>
       </c>
-      <c r="AA11" s="95">
+      <c r="AA11" s="60">
         <v>5</v>
       </c>
-      <c r="AB11" s="18"/>
+      <c r="AB11" s="60">
+        <v>2</v>
+      </c>
       <c r="AC11" s="18"/>
       <c r="AD11" s="18"/>
       <c r="AE11" s="11"/>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="11"/>
       <c r="AI11" s="11"/>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="11"/>
       <c r="AL11" s="14"/>
       <c r="AM11" s="14"/>
       <c r="AN11" s="14"/>
       <c r="AO11" s="11"/>
       <c r="AP11" s="14"/>
       <c r="AQ11" s="14"/>
       <c r="AR11" s="14"/>
       <c r="AS11" s="14"/>
       <c r="AT11" s="14"/>
       <c r="AU11" s="14"/>
       <c r="AV11" s="14"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
@@ -8339,57 +8556,59 @@
       </c>
       <c r="R12" s="60">
         <v>6</v>
       </c>
       <c r="S12" s="60" t="s">
         <v>0</v>
       </c>
       <c r="T12" s="60">
         <v>4</v>
       </c>
       <c r="U12" s="60">
         <v>10</v>
       </c>
       <c r="V12" s="60">
         <v>6</v>
       </c>
       <c r="W12" s="60">
         <v>4</v>
       </c>
       <c r="X12" s="60">
         <v>2</v>
       </c>
       <c r="Y12" s="60">
         <v>6</v>
       </c>
-      <c r="Z12" s="71">
+      <c r="Z12" s="60">
         <v>7</v>
       </c>
-      <c r="AA12" s="95">
-[...2 lines deleted...]
-      <c r="AB12" s="18"/>
+      <c r="AA12" s="60">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="60">
+        <v>6</v>
+      </c>
       <c r="AC12" s="18"/>
       <c r="AD12" s="18"/>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="11"/>
       <c r="AH12" s="11"/>
       <c r="AI12" s="11"/>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="14"/>
       <c r="AL12" s="14"/>
       <c r="AM12" s="14"/>
       <c r="AN12" s="14"/>
       <c r="AO12" s="14"/>
       <c r="AP12" s="14"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="14"/>
       <c r="AS12" s="14"/>
       <c r="AT12" s="14"/>
       <c r="AU12" s="14"/>
       <c r="AV12" s="14"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
@@ -8443,57 +8662,59 @@
       </c>
       <c r="R13" s="60">
         <v>3</v>
       </c>
       <c r="S13" s="60">
         <v>5</v>
       </c>
       <c r="T13" s="60">
         <v>4</v>
       </c>
       <c r="U13" s="60">
         <v>7</v>
       </c>
       <c r="V13" s="60" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="60">
         <v>3</v>
       </c>
       <c r="X13" s="60">
         <v>3</v>
       </c>
       <c r="Y13" s="60">
         <v>2</v>
       </c>
-      <c r="Z13" s="71">
-[...5 lines deleted...]
-      <c r="AB13" s="18"/>
+      <c r="Z13" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="60">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="60">
+        <v>2</v>
+      </c>
       <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="14"/>
       <c r="AM13" s="14"/>
       <c r="AN13" s="14"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="14"/>
       <c r="AQ13" s="14"/>
       <c r="AR13" s="14"/>
       <c r="AS13" s="14"/>
       <c r="AT13" s="14"/>
       <c r="AU13" s="14"/>
       <c r="AV13" s="14"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
@@ -8547,57 +8768,59 @@
       </c>
       <c r="R14" s="60">
         <v>14</v>
       </c>
       <c r="S14" s="60">
         <v>9</v>
       </c>
       <c r="T14" s="60">
         <v>17</v>
       </c>
       <c r="U14" s="60">
         <v>12</v>
       </c>
       <c r="V14" s="60">
         <v>13</v>
       </c>
       <c r="W14" s="60">
         <v>12</v>
       </c>
       <c r="X14" s="60">
         <v>9</v>
       </c>
       <c r="Y14" s="60">
         <v>16</v>
       </c>
-      <c r="Z14" s="71">
+      <c r="Z14" s="60">
         <v>18</v>
       </c>
-      <c r="AA14" s="95">
+      <c r="AA14" s="60">
         <v>10</v>
       </c>
-      <c r="AB14" s="18"/>
+      <c r="AB14" s="60">
+        <v>6</v>
+      </c>
       <c r="AC14" s="18"/>
       <c r="AD14" s="18"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="14"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="14"/>
       <c r="AN14" s="14"/>
       <c r="AO14" s="14"/>
       <c r="AP14" s="14"/>
       <c r="AQ14" s="14"/>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
@@ -8651,57 +8874,59 @@
       </c>
       <c r="R15" s="60">
         <v>2</v>
       </c>
       <c r="S15" s="60">
         <v>6</v>
       </c>
       <c r="T15" s="60">
         <v>8</v>
       </c>
       <c r="U15" s="60">
         <v>3</v>
       </c>
       <c r="V15" s="60">
         <v>1</v>
       </c>
       <c r="W15" s="60">
         <v>5</v>
       </c>
       <c r="X15" s="60">
         <v>5</v>
       </c>
       <c r="Y15" s="60">
         <v>4</v>
       </c>
-      <c r="Z15" s="71">
-[...5 lines deleted...]
-      <c r="AB15" s="18"/>
+      <c r="Z15" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="60">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="60">
+        <v>4</v>
+      </c>
       <c r="AC15" s="18"/>
       <c r="AD15" s="18"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
       <c r="AG15" s="11"/>
       <c r="AH15" s="11"/>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="14"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="14"/>
       <c r="AN15" s="14"/>
       <c r="AO15" s="14"/>
       <c r="AP15" s="14"/>
       <c r="AQ15" s="14"/>
       <c r="AR15" s="14"/>
       <c r="AS15" s="14"/>
       <c r="AT15" s="14"/>
       <c r="AU15" s="14"/>
       <c r="AV15" s="14"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
@@ -8755,57 +8980,59 @@
       </c>
       <c r="R16" s="60">
         <v>6</v>
       </c>
       <c r="S16" s="60">
         <v>6</v>
       </c>
       <c r="T16" s="60">
         <v>4</v>
       </c>
       <c r="U16" s="60">
         <v>3</v>
       </c>
       <c r="V16" s="60">
         <v>5</v>
       </c>
       <c r="W16" s="60">
         <v>3</v>
       </c>
       <c r="X16" s="60">
         <v>3</v>
       </c>
       <c r="Y16" s="60">
         <v>7</v>
       </c>
-      <c r="Z16" s="71">
+      <c r="Z16" s="60">
         <v>5</v>
       </c>
-      <c r="AA16" s="95">
-[...2 lines deleted...]
-      <c r="AB16" s="18"/>
+      <c r="AA16" s="60">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="60">
+        <v>3</v>
+      </c>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="11"/>
       <c r="AF16" s="11"/>
       <c r="AG16" s="11"/>
       <c r="AH16" s="11"/>
       <c r="AI16" s="11"/>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="11"/>
       <c r="AL16" s="14"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="11"/>
       <c r="AO16" s="14"/>
       <c r="AP16" s="14"/>
       <c r="AQ16" s="14"/>
       <c r="AR16" s="14"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="14"/>
       <c r="AU16" s="14"/>
       <c r="AV16" s="14"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
@@ -8859,57 +9086,59 @@
       </c>
       <c r="R17" s="60">
         <v>3</v>
       </c>
       <c r="S17" s="60">
         <v>2</v>
       </c>
       <c r="T17" s="60">
         <v>8</v>
       </c>
       <c r="U17" s="60">
         <v>6</v>
       </c>
       <c r="V17" s="60">
         <v>6</v>
       </c>
       <c r="W17" s="60">
         <v>3</v>
       </c>
       <c r="X17" s="60">
         <v>2</v>
       </c>
       <c r="Y17" s="60">
         <v>4</v>
       </c>
-      <c r="Z17" s="71">
-[...5 lines deleted...]
-      <c r="AB17" s="18"/>
+      <c r="Z17" s="60">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="60">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="60">
+        <v>1</v>
+      </c>
       <c r="AC17" s="18"/>
       <c r="AD17" s="18"/>
       <c r="AE17" s="11"/>
       <c r="AF17" s="11"/>
       <c r="AG17" s="11"/>
       <c r="AH17" s="11"/>
       <c r="AI17" s="11"/>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="14"/>
       <c r="AL17" s="14"/>
       <c r="AM17" s="14"/>
       <c r="AN17" s="14"/>
       <c r="AO17" s="11"/>
       <c r="AP17" s="14"/>
       <c r="AQ17" s="14"/>
       <c r="AR17" s="14"/>
       <c r="AS17" s="14"/>
       <c r="AT17" s="14"/>
       <c r="AU17" s="14"/>
       <c r="AV17" s="14"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
@@ -8963,57 +9192,59 @@
       </c>
       <c r="R18" s="60">
         <v>5</v>
       </c>
       <c r="S18" s="60">
         <v>8</v>
       </c>
       <c r="T18" s="60">
         <v>6</v>
       </c>
       <c r="U18" s="60">
         <v>8</v>
       </c>
       <c r="V18" s="60">
         <v>14</v>
       </c>
       <c r="W18" s="60">
         <v>5</v>
       </c>
       <c r="X18" s="60">
         <v>6</v>
       </c>
       <c r="Y18" s="60">
         <v>11</v>
       </c>
-      <c r="Z18" s="71">
+      <c r="Z18" s="60">
         <v>12</v>
       </c>
-      <c r="AA18" s="95">
-[...2 lines deleted...]
-      <c r="AB18" s="18"/>
+      <c r="AA18" s="60">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="60">
+        <v>9</v>
+      </c>
       <c r="AC18" s="18"/>
       <c r="AD18" s="18"/>
       <c r="AE18" s="11"/>
       <c r="AF18" s="11"/>
       <c r="AG18" s="11"/>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
       <c r="AS18" s="14"/>
       <c r="AT18" s="14"/>
       <c r="AU18" s="14"/>
       <c r="AV18" s="14"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
@@ -9067,57 +9298,59 @@
       </c>
       <c r="R19" s="60">
         <v>2</v>
       </c>
       <c r="S19" s="60">
         <v>1</v>
       </c>
       <c r="T19" s="60">
         <v>1</v>
       </c>
       <c r="U19" s="60">
         <v>4</v>
       </c>
       <c r="V19" s="60">
         <v>3</v>
       </c>
       <c r="W19" s="60" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="60">
         <v>2</v>
       </c>
       <c r="Y19" s="60">
         <v>4</v>
       </c>
-      <c r="Z19" s="71">
-[...2 lines deleted...]
-      <c r="AA19" s="61" t="s">
+      <c r="Z19" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB19" s="18"/>
+      <c r="AB19" s="60">
+        <v>1</v>
+      </c>
       <c r="AC19" s="18"/>
       <c r="AD19" s="18"/>
       <c r="AE19" s="11"/>
       <c r="AF19" s="11"/>
       <c r="AG19" s="11"/>
       <c r="AH19" s="11"/>
       <c r="AI19" s="11"/>
       <c r="AJ19" s="11"/>
       <c r="AK19" s="14"/>
       <c r="AL19" s="14"/>
       <c r="AM19" s="11"/>
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="14"/>
       <c r="AR19" s="14"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="14"/>
       <c r="AU19" s="14"/>
       <c r="AV19" s="14"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
@@ -9174,54 +9407,56 @@
       </c>
       <c r="S20" s="60">
         <v>4</v>
       </c>
       <c r="T20" s="60">
         <v>1</v>
       </c>
       <c r="U20" s="60">
         <v>3</v>
       </c>
       <c r="V20" s="60">
         <v>1</v>
       </c>
       <c r="W20" s="60">
         <v>1</v>
       </c>
       <c r="X20" s="60">
         <v>1</v>
       </c>
       <c r="Y20" s="60">
         <v>6</v>
       </c>
       <c r="Z20" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="61" t="s">
+      <c r="AA20" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="18"/>
+      <c r="AB20" s="60" t="s">
+        <v>0</v>
+      </c>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="11"/>
       <c r="AF20" s="11"/>
       <c r="AG20" s="11"/>
       <c r="AH20" s="11"/>
       <c r="AI20" s="14"/>
       <c r="AJ20" s="11"/>
       <c r="AK20" s="14"/>
       <c r="AL20" s="11"/>
       <c r="AM20" s="14"/>
       <c r="AN20" s="11"/>
       <c r="AO20" s="11"/>
       <c r="AP20" s="14"/>
       <c r="AQ20" s="11"/>
       <c r="AR20" s="14"/>
       <c r="AS20" s="14"/>
       <c r="AT20" s="14"/>
       <c r="AU20" s="14"/>
       <c r="AV20" s="14"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
@@ -9275,108 +9510,111 @@
       </c>
       <c r="R21" s="51">
         <v>9</v>
       </c>
       <c r="S21" s="60">
         <v>4</v>
       </c>
       <c r="T21" s="60">
         <v>14</v>
       </c>
       <c r="U21" s="60">
         <v>14</v>
       </c>
       <c r="V21" s="60">
         <v>5</v>
       </c>
       <c r="W21" s="60">
         <v>3</v>
       </c>
       <c r="X21" s="60">
         <v>9</v>
       </c>
       <c r="Y21" s="60">
         <v>13</v>
       </c>
-      <c r="Z21" s="71">
+      <c r="Z21" s="60">
         <v>6</v>
       </c>
-      <c r="AA21" s="95">
+      <c r="AA21" s="60">
         <v>6</v>
       </c>
-      <c r="AB21" s="18"/>
+      <c r="AB21" s="60">
+        <v>9</v>
+      </c>
       <c r="AC21" s="18"/>
       <c r="AD21" s="20"/>
       <c r="AE21" s="11"/>
       <c r="AF21" s="11"/>
       <c r="AG21" s="11"/>
       <c r="AH21" s="11"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="14"/>
       <c r="AL21" s="14"/>
       <c r="AM21" s="14"/>
       <c r="AN21" s="14"/>
       <c r="AO21" s="14"/>
       <c r="AP21" s="14"/>
       <c r="AQ21" s="14"/>
       <c r="AR21" s="14"/>
       <c r="AS21" s="14"/>
       <c r="AT21" s="14"/>
       <c r="AU21" s="14"/>
       <c r="AV21" s="14"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="83" t="s">
+      <c r="A22" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="83"/>
-[...24 lines deleted...]
-      <c r="AB22" s="44"/>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="85"/>
+      <c r="Q22" s="85"/>
+      <c r="R22" s="85"/>
+      <c r="S22" s="85"/>
+      <c r="T22" s="85"/>
+      <c r="U22" s="85"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="85"/>
+      <c r="Z22" s="60"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="60"/>
       <c r="AC22" s="44"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="44"/>
       <c r="AF22" s="44"/>
       <c r="AG22" s="44"/>
       <c r="AH22" s="44"/>
       <c r="AI22" s="44"/>
       <c r="AJ22" s="44"/>
       <c r="AK22" s="44"/>
       <c r="AL22" s="44"/>
       <c r="AM22" s="44"/>
       <c r="AN22" s="44"/>
       <c r="AO22" s="44"/>
       <c r="AP22" s="44"/>
       <c r="AQ22" s="44"/>
       <c r="AR22" s="44"/>
       <c r="AS22" s="44"/>
       <c r="AT22" s="44"/>
       <c r="AU22" s="44"/>
       <c r="AV22" s="44"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
@@ -9430,57 +9668,59 @@
       </c>
       <c r="R23" s="60">
         <v>78</v>
       </c>
       <c r="S23" s="60">
         <v>75</v>
       </c>
       <c r="T23" s="60">
         <v>101</v>
       </c>
       <c r="U23" s="60">
         <v>99</v>
       </c>
       <c r="V23" s="60">
         <v>99</v>
       </c>
       <c r="W23" s="60">
         <v>98</v>
       </c>
       <c r="X23" s="60">
         <v>76</v>
       </c>
       <c r="Y23" s="60">
         <v>105</v>
       </c>
-      <c r="Z23" s="71">
+      <c r="Z23" s="60">
         <v>81</v>
       </c>
-      <c r="AA23" s="95">
+      <c r="AA23" s="60">
         <v>72</v>
       </c>
-      <c r="AB23" s="18"/>
+      <c r="AB23" s="60">
+        <v>66</v>
+      </c>
       <c r="AC23" s="18"/>
       <c r="AD23" s="18"/>
       <c r="AE23" s="11"/>
       <c r="AF23" s="11"/>
       <c r="AG23" s="11"/>
       <c r="AH23" s="11"/>
       <c r="AI23" s="11"/>
       <c r="AJ23" s="11"/>
       <c r="AK23" s="14"/>
       <c r="AL23" s="14"/>
       <c r="AM23" s="14"/>
       <c r="AN23" s="14"/>
       <c r="AO23" s="14"/>
       <c r="AP23" s="14"/>
       <c r="AQ23" s="14"/>
       <c r="AR23" s="14"/>
       <c r="AS23" s="14"/>
       <c r="AT23" s="14"/>
       <c r="AU23" s="14"/>
       <c r="AV23" s="14"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
@@ -9534,57 +9774,59 @@
       </c>
       <c r="R24" s="60">
         <v>70</v>
       </c>
       <c r="S24" s="60">
         <v>61</v>
       </c>
       <c r="T24" s="60">
         <v>88</v>
       </c>
       <c r="U24" s="60">
         <v>94</v>
       </c>
       <c r="V24" s="60">
         <v>89</v>
       </c>
       <c r="W24" s="60">
         <v>89</v>
       </c>
       <c r="X24" s="60">
         <v>69</v>
       </c>
       <c r="Y24" s="60">
         <v>94</v>
       </c>
-      <c r="Z24" s="71">
+      <c r="Z24" s="60">
         <v>72</v>
       </c>
-      <c r="AA24" s="95">
+      <c r="AA24" s="60">
         <v>62</v>
       </c>
-      <c r="AB24" s="18"/>
+      <c r="AB24" s="60">
+        <v>60</v>
+      </c>
       <c r="AC24" s="18"/>
       <c r="AD24" s="18"/>
       <c r="AE24" s="11"/>
       <c r="AF24" s="11"/>
       <c r="AG24" s="11"/>
       <c r="AH24" s="11"/>
       <c r="AI24" s="11"/>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="14"/>
       <c r="AL24" s="14"/>
       <c r="AM24" s="14"/>
       <c r="AN24" s="14"/>
       <c r="AO24" s="14"/>
       <c r="AP24" s="14"/>
       <c r="AQ24" s="14"/>
       <c r="AR24" s="14"/>
       <c r="AS24" s="14"/>
       <c r="AT24" s="14"/>
       <c r="AU24" s="14"/>
       <c r="AV24" s="14"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
@@ -9636,57 +9878,59 @@
       </c>
       <c r="R25" s="60">
         <v>1</v>
       </c>
       <c r="S25" s="60">
         <v>2</v>
       </c>
       <c r="T25" s="60">
         <v>2</v>
       </c>
       <c r="U25" s="60" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="60">
         <v>2</v>
       </c>
       <c r="W25" s="60">
         <v>4</v>
       </c>
       <c r="X25" s="60">
         <v>1</v>
       </c>
       <c r="Y25" s="60">
         <v>3</v>
       </c>
-      <c r="Z25" s="71">
-[...2 lines deleted...]
-      <c r="AA25" s="95">
+      <c r="Z25" s="60">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="60">
         <v>5</v>
       </c>
-      <c r="AB25" s="18"/>
+      <c r="AB25" s="60">
+        <v>2</v>
+      </c>
       <c r="AC25" s="18"/>
       <c r="AD25" s="18"/>
       <c r="AE25" s="11"/>
       <c r="AF25" s="11"/>
       <c r="AG25" s="11"/>
       <c r="AH25" s="11"/>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
       <c r="AL25" s="14"/>
       <c r="AM25" s="14"/>
       <c r="AN25" s="14"/>
       <c r="AO25" s="11"/>
       <c r="AP25" s="14"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="14"/>
       <c r="AS25" s="14"/>
       <c r="AT25" s="14"/>
       <c r="AU25" s="14"/>
       <c r="AV25" s="14"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
@@ -9743,54 +9987,56 @@
       </c>
       <c r="S26" s="60">
         <v>4</v>
       </c>
       <c r="T26" s="60">
         <v>5</v>
       </c>
       <c r="U26" s="60">
         <v>2</v>
       </c>
       <c r="V26" s="60" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="60">
         <v>3</v>
       </c>
       <c r="X26" s="60">
         <v>1</v>
       </c>
       <c r="Y26" s="60" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="95">
-[...2 lines deleted...]
-      <c r="AB26" s="18"/>
+      <c r="AA26" s="60">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="60" t="s">
+        <v>0</v>
+      </c>
       <c r="AC26" s="18"/>
       <c r="AD26" s="20"/>
       <c r="AE26" s="11"/>
       <c r="AF26" s="11"/>
       <c r="AG26" s="11"/>
       <c r="AH26" s="11"/>
       <c r="AI26" s="11"/>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="14"/>
       <c r="AL26" s="14"/>
       <c r="AM26" s="14"/>
       <c r="AN26" s="14"/>
       <c r="AO26" s="14"/>
       <c r="AP26" s="14"/>
       <c r="AQ26" s="14"/>
       <c r="AR26" s="14"/>
       <c r="AS26" s="14"/>
       <c r="AT26" s="14"/>
       <c r="AU26" s="14"/>
       <c r="AV26" s="14"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
@@ -9844,57 +10090,59 @@
       </c>
       <c r="R27" s="60">
         <v>4</v>
       </c>
       <c r="S27" s="60">
         <v>4</v>
       </c>
       <c r="T27" s="60">
         <v>2</v>
       </c>
       <c r="U27" s="60">
         <v>2</v>
       </c>
       <c r="V27" s="60">
         <v>3</v>
       </c>
       <c r="W27" s="60">
         <v>2</v>
       </c>
       <c r="X27" s="60">
         <v>3</v>
       </c>
       <c r="Y27" s="60">
         <v>4</v>
       </c>
-      <c r="Z27" s="71">
-[...5 lines deleted...]
-      <c r="AB27" s="18"/>
+      <c r="Z27" s="60">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>1</v>
+      </c>
       <c r="AC27" s="18"/>
       <c r="AD27" s="20"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="14"/>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="14"/>
       <c r="AM27" s="14"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
       <c r="AP27" s="11"/>
       <c r="AQ27" s="11"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="11"/>
       <c r="AT27" s="14"/>
       <c r="AU27" s="14"/>
       <c r="AV27" s="14"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
@@ -9948,108 +10196,111 @@
       </c>
       <c r="R28" s="60">
         <v>1</v>
       </c>
       <c r="S28" s="60">
         <v>4</v>
       </c>
       <c r="T28" s="60">
         <v>4</v>
       </c>
       <c r="U28" s="60">
         <v>1</v>
       </c>
       <c r="V28" s="60">
         <v>5</v>
       </c>
       <c r="W28" s="60" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="60">
         <v>2</v>
       </c>
       <c r="Y28" s="60">
         <v>4</v>
       </c>
-      <c r="Z28" s="71">
-[...5 lines deleted...]
-      <c r="AB28" s="18"/>
+      <c r="Z28" s="60">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>3</v>
+      </c>
       <c r="AC28" s="20"/>
       <c r="AD28" s="20"/>
       <c r="AE28" s="11"/>
       <c r="AF28" s="11"/>
       <c r="AG28" s="11"/>
       <c r="AH28" s="11"/>
       <c r="AI28" s="11"/>
       <c r="AJ28" s="11"/>
       <c r="AK28" s="11"/>
       <c r="AL28" s="14"/>
       <c r="AM28" s="14"/>
       <c r="AN28" s="14"/>
       <c r="AO28" s="14"/>
       <c r="AP28" s="14"/>
       <c r="AQ28" s="14"/>
       <c r="AR28" s="14"/>
       <c r="AS28" s="14"/>
       <c r="AT28" s="14"/>
       <c r="AU28" s="14"/>
       <c r="AV28" s="14"/>
     </row>
     <row r="29" spans="1:48">
       <c r="A29" s="88" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="88"/>
       <c r="C29" s="88"/>
       <c r="D29" s="88"/>
       <c r="E29" s="88"/>
       <c r="F29" s="88"/>
       <c r="G29" s="88"/>
       <c r="H29" s="88"/>
       <c r="I29" s="88"/>
       <c r="J29" s="88"/>
       <c r="K29" s="88"/>
       <c r="L29" s="88"/>
       <c r="M29" s="88"/>
       <c r="N29" s="88"/>
       <c r="O29" s="88"/>
       <c r="P29" s="88"/>
       <c r="Q29" s="88"/>
       <c r="R29" s="88"/>
       <c r="S29" s="88"/>
       <c r="T29" s="88"/>
       <c r="U29" s="88"/>
       <c r="V29" s="88"/>
       <c r="W29" s="88"/>
       <c r="X29" s="88"/>
       <c r="Y29" s="88"/>
-      <c r="Z29" s="45"/>
-      <c r="AB29" s="45"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
       <c r="AC29" s="45"/>
       <c r="AD29" s="45"/>
       <c r="AE29" s="45"/>
       <c r="AF29" s="45"/>
       <c r="AG29" s="45"/>
       <c r="AH29" s="45"/>
       <c r="AI29" s="45"/>
       <c r="AJ29" s="45"/>
       <c r="AK29" s="45"/>
       <c r="AL29" s="45"/>
       <c r="AM29" s="45"/>
       <c r="AN29" s="45"/>
       <c r="AO29" s="45"/>
       <c r="AP29" s="45"/>
       <c r="AQ29" s="45"/>
       <c r="AR29" s="45"/>
       <c r="AS29" s="45"/>
       <c r="AT29" s="45"/>
       <c r="AU29" s="45"/>
       <c r="AV29" s="45"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
@@ -10103,57 +10354,59 @@
       </c>
       <c r="R30" s="61">
         <v>61</v>
       </c>
       <c r="S30" s="61">
         <v>53</v>
       </c>
       <c r="T30" s="61">
         <v>70</v>
       </c>
       <c r="U30" s="61">
         <v>75</v>
       </c>
       <c r="V30" s="61">
         <v>61</v>
       </c>
       <c r="W30" s="61">
         <v>48</v>
       </c>
       <c r="X30" s="61">
         <v>44</v>
       </c>
       <c r="Y30" s="60">
         <v>75</v>
       </c>
-      <c r="Z30" s="71">
+      <c r="Z30" s="60">
         <v>64</v>
       </c>
-      <c r="AA30" s="95">
+      <c r="AA30" s="60">
         <v>33</v>
       </c>
-      <c r="AB30" s="56"/>
+      <c r="AB30" s="60">
+        <v>45</v>
+      </c>
       <c r="AC30" s="15"/>
       <c r="AD30" s="41"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="14"/>
       <c r="AG30" s="14"/>
       <c r="AH30" s="14"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="14"/>
       <c r="AL30" s="14"/>
       <c r="AM30" s="14"/>
       <c r="AN30" s="14"/>
       <c r="AO30" s="14"/>
       <c r="AP30" s="14"/>
       <c r="AQ30" s="14"/>
       <c r="AR30" s="14"/>
       <c r="AS30" s="14"/>
       <c r="AT30" s="14"/>
       <c r="AU30" s="14"/>
       <c r="AV30" s="14"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
@@ -10207,57 +10460,59 @@
       </c>
       <c r="R31" s="61">
         <v>13</v>
       </c>
       <c r="S31" s="61">
         <v>9</v>
       </c>
       <c r="T31" s="61">
         <v>7</v>
       </c>
       <c r="U31" s="61">
         <v>4</v>
       </c>
       <c r="V31" s="61">
         <v>10</v>
       </c>
       <c r="W31" s="61">
         <v>6</v>
       </c>
       <c r="X31" s="61">
         <v>5</v>
       </c>
       <c r="Y31" s="60">
         <v>6</v>
       </c>
-      <c r="Z31" s="71">
+      <c r="Z31" s="60">
         <v>6</v>
       </c>
-      <c r="AA31" s="95">
-[...2 lines deleted...]
-      <c r="AB31" s="56"/>
+      <c r="AA31" s="60">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="60">
+        <v>7</v>
+      </c>
       <c r="AC31" s="15"/>
       <c r="AD31" s="41"/>
       <c r="AE31" s="14"/>
       <c r="AF31" s="14"/>
       <c r="AG31" s="14"/>
       <c r="AH31" s="14"/>
       <c r="AI31" s="11"/>
       <c r="AJ31" s="11"/>
       <c r="AK31" s="14"/>
       <c r="AL31" s="14"/>
       <c r="AM31" s="14"/>
       <c r="AN31" s="14"/>
       <c r="AO31" s="11"/>
       <c r="AP31" s="11"/>
       <c r="AQ31" s="14"/>
       <c r="AR31" s="14"/>
       <c r="AS31" s="14"/>
       <c r="AT31" s="14"/>
       <c r="AU31" s="14"/>
       <c r="AV31" s="14"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
@@ -10311,57 +10566,59 @@
       </c>
       <c r="R32" s="61">
         <v>2</v>
       </c>
       <c r="S32" s="61">
         <v>1</v>
       </c>
       <c r="T32" s="61">
         <v>2</v>
       </c>
       <c r="U32" s="61">
         <v>3</v>
       </c>
       <c r="V32" s="61">
         <v>2</v>
       </c>
       <c r="W32" s="61">
         <v>4</v>
       </c>
       <c r="X32" s="61">
         <v>1</v>
       </c>
       <c r="Y32" s="60">
         <v>3</v>
       </c>
-      <c r="Z32" s="71">
-[...5 lines deleted...]
-      <c r="AB32" s="56"/>
+      <c r="Z32" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="60">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="60">
+        <v>1</v>
+      </c>
       <c r="AC32" s="15"/>
       <c r="AD32" s="41"/>
       <c r="AE32" s="14"/>
       <c r="AF32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AH32" s="14"/>
       <c r="AI32" s="11"/>
       <c r="AJ32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="14"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
       <c r="AP32" s="11"/>
       <c r="AQ32" s="14"/>
       <c r="AR32" s="14"/>
       <c r="AS32" s="14"/>
       <c r="AT32" s="11"/>
       <c r="AU32" s="14"/>
       <c r="AV32" s="14"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
@@ -10413,57 +10670,59 @@
       </c>
       <c r="R33" s="61">
         <v>1</v>
       </c>
       <c r="S33" s="61">
         <v>10</v>
       </c>
       <c r="T33" s="61">
         <v>5</v>
       </c>
       <c r="U33" s="61">
         <v>3</v>
       </c>
       <c r="V33" s="61">
         <v>3</v>
       </c>
       <c r="W33" s="61">
         <v>4</v>
       </c>
       <c r="X33" s="61">
         <v>2</v>
       </c>
       <c r="Y33" s="60">
         <v>1</v>
       </c>
-      <c r="Z33" s="71">
+      <c r="Z33" s="60">
         <v>7</v>
       </c>
-      <c r="AA33" s="61" t="s">
+      <c r="AA33" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB33" s="56"/>
+      <c r="AB33" s="60" t="s">
+        <v>0</v>
+      </c>
       <c r="AC33" s="15"/>
       <c r="AD33" s="41"/>
       <c r="AE33" s="14"/>
       <c r="AF33" s="14"/>
       <c r="AG33" s="14"/>
       <c r="AH33" s="14"/>
       <c r="AI33" s="11"/>
       <c r="AJ33" s="11"/>
       <c r="AK33" s="11"/>
       <c r="AL33" s="14"/>
       <c r="AM33" s="14"/>
       <c r="AN33" s="11"/>
       <c r="AO33" s="11"/>
       <c r="AP33" s="11"/>
       <c r="AQ33" s="14"/>
       <c r="AR33" s="14"/>
       <c r="AS33" s="14"/>
       <c r="AT33" s="14"/>
       <c r="AU33" s="14"/>
       <c r="AV33" s="14"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
@@ -10517,57 +10776,59 @@
       </c>
       <c r="R34" s="61">
         <v>6</v>
       </c>
       <c r="S34" s="61" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="61">
         <v>4</v>
       </c>
       <c r="U34" s="61">
         <v>10</v>
       </c>
       <c r="V34" s="61">
         <v>6</v>
       </c>
       <c r="W34" s="61">
         <v>4</v>
       </c>
       <c r="X34" s="61">
         <v>2</v>
       </c>
       <c r="Y34" s="60">
         <v>6</v>
       </c>
-      <c r="Z34" s="71">
+      <c r="Z34" s="60">
         <v>7</v>
       </c>
-      <c r="AA34" s="95">
-[...2 lines deleted...]
-      <c r="AB34" s="56"/>
+      <c r="AA34" s="60">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="60">
+        <v>6</v>
+      </c>
       <c r="AC34" s="15"/>
       <c r="AD34" s="41"/>
       <c r="AE34" s="14"/>
       <c r="AF34" s="14"/>
       <c r="AG34" s="14"/>
       <c r="AH34" s="14"/>
       <c r="AI34" s="14"/>
       <c r="AJ34" s="11"/>
       <c r="AK34" s="14"/>
       <c r="AL34" s="14"/>
       <c r="AM34" s="14"/>
       <c r="AN34" s="14"/>
       <c r="AO34" s="14"/>
       <c r="AP34" s="14"/>
       <c r="AQ34" s="11"/>
       <c r="AR34" s="14"/>
       <c r="AS34" s="14"/>
       <c r="AT34" s="14"/>
       <c r="AU34" s="14"/>
       <c r="AV34" s="14"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
@@ -10621,57 +10882,59 @@
       </c>
       <c r="R35" s="61">
         <v>3</v>
       </c>
       <c r="S35" s="61">
         <v>5</v>
       </c>
       <c r="T35" s="61">
         <v>4</v>
       </c>
       <c r="U35" s="61">
         <v>7</v>
       </c>
       <c r="V35" s="61" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="61">
         <v>3</v>
       </c>
       <c r="X35" s="61">
         <v>3</v>
       </c>
       <c r="Y35" s="60">
         <v>2</v>
       </c>
-      <c r="Z35" s="71">
-[...5 lines deleted...]
-      <c r="AB35" s="56"/>
+      <c r="Z35" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="60">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="60">
+        <v>2</v>
+      </c>
       <c r="AC35" s="15"/>
       <c r="AD35" s="41"/>
       <c r="AE35" s="14"/>
       <c r="AF35" s="14"/>
       <c r="AG35" s="14"/>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="11"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="11"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
       <c r="AS35" s="14"/>
       <c r="AT35" s="14"/>
       <c r="AU35" s="14"/>
       <c r="AV35" s="14"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
@@ -10725,57 +10988,59 @@
       </c>
       <c r="R36" s="61">
         <v>14</v>
       </c>
       <c r="S36" s="61">
         <v>9</v>
       </c>
       <c r="T36" s="61">
         <v>17</v>
       </c>
       <c r="U36" s="61">
         <v>12</v>
       </c>
       <c r="V36" s="61">
         <v>13</v>
       </c>
       <c r="W36" s="61">
         <v>12</v>
       </c>
       <c r="X36" s="61">
         <v>9</v>
       </c>
       <c r="Y36" s="60">
         <v>16</v>
       </c>
-      <c r="Z36" s="71">
+      <c r="Z36" s="60">
         <v>18</v>
       </c>
-      <c r="AA36" s="95">
+      <c r="AA36" s="60">
         <v>10</v>
       </c>
-      <c r="AB36" s="56"/>
+      <c r="AB36" s="60">
+        <v>6</v>
+      </c>
       <c r="AC36" s="15"/>
       <c r="AD36" s="41"/>
       <c r="AE36" s="14"/>
       <c r="AF36" s="14"/>
       <c r="AG36" s="14"/>
       <c r="AH36" s="14"/>
       <c r="AI36" s="11"/>
       <c r="AJ36" s="11"/>
       <c r="AK36" s="14"/>
       <c r="AL36" s="14"/>
       <c r="AM36" s="14"/>
       <c r="AN36" s="14"/>
       <c r="AO36" s="14"/>
       <c r="AP36" s="14"/>
       <c r="AQ36" s="14"/>
       <c r="AR36" s="14"/>
       <c r="AS36" s="14"/>
       <c r="AT36" s="14"/>
       <c r="AU36" s="14"/>
       <c r="AV36" s="14"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
@@ -10829,57 +11094,59 @@
       </c>
       <c r="R37" s="61" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="61">
         <v>2</v>
       </c>
       <c r="T37" s="61">
         <v>3</v>
       </c>
       <c r="U37" s="61">
         <v>1</v>
       </c>
       <c r="V37" s="61">
         <v>1</v>
       </c>
       <c r="W37" s="61">
         <v>2</v>
       </c>
       <c r="X37" s="61">
         <v>4</v>
       </c>
       <c r="Y37" s="60">
         <v>4</v>
       </c>
-      <c r="Z37" s="71">
-[...5 lines deleted...]
-      <c r="AB37" s="56"/>
+      <c r="Z37" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="60">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="60">
+        <v>4</v>
+      </c>
       <c r="AC37" s="15"/>
       <c r="AD37" s="41"/>
       <c r="AE37" s="14"/>
       <c r="AF37" s="14"/>
       <c r="AG37" s="14"/>
       <c r="AH37" s="14"/>
       <c r="AI37" s="14"/>
       <c r="AJ37" s="11"/>
       <c r="AK37" s="14"/>
       <c r="AL37" s="11"/>
       <c r="AM37" s="14"/>
       <c r="AN37" s="14"/>
       <c r="AO37" s="14"/>
       <c r="AP37" s="11"/>
       <c r="AQ37" s="14"/>
       <c r="AR37" s="14"/>
       <c r="AS37" s="14"/>
       <c r="AT37" s="14"/>
       <c r="AU37" s="14"/>
       <c r="AV37" s="14"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
@@ -10933,57 +11200,59 @@
       </c>
       <c r="R38" s="61">
         <v>2</v>
       </c>
       <c r="S38" s="61">
         <v>2</v>
       </c>
       <c r="T38" s="61">
         <v>2</v>
       </c>
       <c r="U38" s="61">
         <v>1</v>
       </c>
       <c r="V38" s="61">
         <v>2</v>
       </c>
       <c r="W38" s="61">
         <v>1</v>
       </c>
       <c r="X38" s="61" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="60">
         <v>3</v>
       </c>
-      <c r="Z38" s="71">
-[...2 lines deleted...]
-      <c r="AA38" s="61" t="s">
+      <c r="Z38" s="60">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB38" s="56"/>
+      <c r="AB38" s="60">
+        <v>2</v>
+      </c>
       <c r="AC38" s="15"/>
       <c r="AD38" s="41"/>
       <c r="AE38" s="14"/>
       <c r="AF38" s="14"/>
       <c r="AG38" s="14"/>
       <c r="AH38" s="14"/>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="11"/>
       <c r="AO38" s="14"/>
       <c r="AP38" s="14"/>
       <c r="AQ38" s="14"/>
       <c r="AR38" s="14"/>
       <c r="AS38" s="11"/>
       <c r="AT38" s="14"/>
       <c r="AU38" s="14"/>
       <c r="AV38" s="14"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
@@ -11037,57 +11306,59 @@
       </c>
       <c r="R39" s="61">
         <v>3</v>
       </c>
       <c r="S39" s="61">
         <v>2</v>
       </c>
       <c r="T39" s="61">
         <v>8</v>
       </c>
       <c r="U39" s="61">
         <v>6</v>
       </c>
       <c r="V39" s="61">
         <v>6</v>
       </c>
       <c r="W39" s="61">
         <v>3</v>
       </c>
       <c r="X39" s="61">
         <v>2</v>
       </c>
       <c r="Y39" s="60">
         <v>4</v>
       </c>
-      <c r="Z39" s="71">
-[...5 lines deleted...]
-      <c r="AB39" s="56"/>
+      <c r="Z39" s="60">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="60">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="60">
+        <v>1</v>
+      </c>
       <c r="AC39" s="15"/>
       <c r="AD39" s="41"/>
       <c r="AE39" s="14"/>
       <c r="AF39" s="14"/>
       <c r="AG39" s="14"/>
       <c r="AH39" s="14"/>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="14"/>
       <c r="AL39" s="14"/>
       <c r="AM39" s="14"/>
       <c r="AN39" s="14"/>
       <c r="AO39" s="11"/>
       <c r="AP39" s="14"/>
       <c r="AQ39" s="14"/>
       <c r="AR39" s="14"/>
       <c r="AS39" s="14"/>
       <c r="AT39" s="14"/>
       <c r="AU39" s="14"/>
       <c r="AV39" s="14"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
@@ -11141,57 +11412,59 @@
       </c>
       <c r="R40" s="61">
         <v>4</v>
       </c>
       <c r="S40" s="61">
         <v>4</v>
       </c>
       <c r="T40" s="61">
         <v>2</v>
       </c>
       <c r="U40" s="61">
         <v>7</v>
       </c>
       <c r="V40" s="61">
         <v>9</v>
       </c>
       <c r="W40" s="61">
         <v>5</v>
       </c>
       <c r="X40" s="61">
         <v>4</v>
       </c>
       <c r="Y40" s="60">
         <v>7</v>
       </c>
-      <c r="Z40" s="71">
+      <c r="Z40" s="60">
         <v>8</v>
       </c>
-      <c r="AA40" s="95">
-[...2 lines deleted...]
-      <c r="AB40" s="56"/>
+      <c r="AA40" s="60">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="60">
+        <v>6</v>
+      </c>
       <c r="AC40" s="15"/>
       <c r="AD40" s="41"/>
       <c r="AE40" s="14"/>
       <c r="AF40" s="14"/>
       <c r="AG40" s="14"/>
       <c r="AH40" s="14"/>
       <c r="AI40" s="11"/>
       <c r="AJ40" s="11"/>
       <c r="AK40" s="14"/>
       <c r="AL40" s="14"/>
       <c r="AM40" s="11"/>
       <c r="AN40" s="14"/>
       <c r="AO40" s="14"/>
       <c r="AP40" s="14"/>
       <c r="AQ40" s="14"/>
       <c r="AR40" s="14"/>
       <c r="AS40" s="14"/>
       <c r="AT40" s="14"/>
       <c r="AU40" s="14"/>
       <c r="AV40" s="14"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
@@ -11245,57 +11518,59 @@
       </c>
       <c r="R41" s="61">
         <v>2</v>
       </c>
       <c r="S41" s="61">
         <v>1</v>
       </c>
       <c r="T41" s="61">
         <v>1</v>
       </c>
       <c r="U41" s="61">
         <v>4</v>
       </c>
       <c r="V41" s="61">
         <v>3</v>
       </c>
       <c r="W41" s="61" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="61">
         <v>2</v>
       </c>
       <c r="Y41" s="60">
         <v>4</v>
       </c>
-      <c r="Z41" s="71">
-[...2 lines deleted...]
-      <c r="AA41" s="61" t="s">
+      <c r="Z41" s="60">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB41" s="56"/>
+      <c r="AB41" s="60">
+        <v>1</v>
+      </c>
       <c r="AC41" s="15"/>
       <c r="AD41" s="41"/>
       <c r="AE41" s="14"/>
       <c r="AF41" s="14"/>
       <c r="AG41" s="14"/>
       <c r="AH41" s="14"/>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="14"/>
       <c r="AL41" s="14"/>
       <c r="AM41" s="11"/>
       <c r="AN41" s="11"/>
       <c r="AO41" s="11"/>
       <c r="AP41" s="11"/>
       <c r="AQ41" s="14"/>
       <c r="AR41" s="14"/>
       <c r="AS41" s="11"/>
       <c r="AT41" s="14"/>
       <c r="AU41" s="14"/>
       <c r="AV41" s="14"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
@@ -11349,57 +11624,59 @@
       </c>
       <c r="R42" s="61">
         <v>2</v>
       </c>
       <c r="S42" s="61">
         <v>4</v>
       </c>
       <c r="T42" s="61">
         <v>1</v>
       </c>
       <c r="U42" s="61">
         <v>3</v>
       </c>
       <c r="V42" s="61">
         <v>1</v>
       </c>
       <c r="W42" s="61">
         <v>1</v>
       </c>
       <c r="X42" s="61">
         <v>1</v>
       </c>
       <c r="Y42" s="60">
         <v>6</v>
       </c>
-      <c r="Z42" s="74" t="s">
+      <c r="Z42" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="61" t="s">
+      <c r="AA42" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="56"/>
+      <c r="AB42" s="60" t="s">
+        <v>0</v>
+      </c>
       <c r="AC42" s="15"/>
       <c r="AD42" s="41"/>
       <c r="AE42" s="14"/>
       <c r="AF42" s="14"/>
       <c r="AG42" s="14"/>
       <c r="AH42" s="14"/>
       <c r="AI42" s="14"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="14"/>
       <c r="AL42" s="11"/>
       <c r="AM42" s="14"/>
       <c r="AN42" s="11"/>
       <c r="AO42" s="11"/>
       <c r="AP42" s="14"/>
       <c r="AQ42" s="11"/>
       <c r="AR42" s="14"/>
       <c r="AS42" s="14"/>
       <c r="AT42" s="14"/>
       <c r="AU42" s="14"/>
       <c r="AV42" s="14"/>
     </row>
     <row r="43" spans="1:48" s="38" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
@@ -11453,57 +11730,59 @@
       </c>
       <c r="R43" s="62">
         <v>9</v>
       </c>
       <c r="S43" s="62">
         <v>4</v>
       </c>
       <c r="T43" s="62">
         <v>14</v>
       </c>
       <c r="U43" s="62">
         <v>14</v>
       </c>
       <c r="V43" s="62">
         <v>5</v>
       </c>
       <c r="W43" s="62">
         <v>3</v>
       </c>
       <c r="X43" s="62">
         <v>9</v>
       </c>
       <c r="Y43" s="62">
         <v>13</v>
       </c>
-      <c r="Z43" s="73">
+      <c r="Z43" s="94">
         <v>6</v>
       </c>
-      <c r="AA43" s="96">
+      <c r="AA43" s="94">
         <v>6</v>
       </c>
-      <c r="AB43" s="41"/>
+      <c r="AB43" s="94">
+        <v>9</v>
+      </c>
       <c r="AC43" s="54"/>
       <c r="AD43" s="41"/>
       <c r="AE43" s="42"/>
       <c r="AF43" s="42"/>
       <c r="AG43" s="42"/>
       <c r="AH43" s="42"/>
       <c r="AI43" s="55"/>
       <c r="AJ43" s="55"/>
       <c r="AK43" s="42"/>
       <c r="AL43" s="42"/>
       <c r="AM43" s="42"/>
       <c r="AN43" s="42"/>
       <c r="AO43" s="42"/>
       <c r="AP43" s="42"/>
       <c r="AQ43" s="42"/>
       <c r="AR43" s="42"/>
       <c r="AS43" s="42"/>
       <c r="AT43" s="42"/>
       <c r="AU43" s="42"/>
       <c r="AV43" s="42"/>
     </row>
     <row r="44" spans="1:48">
       <c r="A44" s="24"/>
       <c r="G44" s="3"/>
       <c r="I44" s="61"/>
@@ -11615,189 +11894,189 @@
       <c r="AA46" s="10"/>
       <c r="AB46" s="56"/>
       <c r="AC46" s="15"/>
       <c r="AD46" s="41"/>
       <c r="AE46" s="14"/>
       <c r="AF46" s="14"/>
       <c r="AG46" s="14"/>
       <c r="AH46" s="14"/>
       <c r="AI46" s="11"/>
       <c r="AJ46" s="11"/>
       <c r="AK46" s="14"/>
       <c r="AL46" s="14"/>
       <c r="AM46" s="11"/>
       <c r="AN46" s="11"/>
       <c r="AO46" s="11"/>
       <c r="AP46" s="11"/>
       <c r="AQ46" s="14"/>
       <c r="AR46" s="14"/>
       <c r="AS46" s="11"/>
       <c r="AT46" s="14"/>
       <c r="AU46" s="14"/>
       <c r="AV46" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z48" sqref="Z48"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J49" sqref="J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="81"/>
-[...22 lines deleted...]
-      <c r="Y1" s="81"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:48">
       <c r="A2" s="67"/>
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="X3" s="90"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="90" t="s">
+      <c r="X3" s="89"/>
+      <c r="Y3" s="89"/>
+      <c r="AJ3" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="AK3" s="90"/>
+      <c r="AK3" s="89"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="76"/>
-      <c r="B4" s="91">
+      <c r="A4" s="77"/>
+      <c r="B4" s="90">
         <v>2024</v>
       </c>
-      <c r="C4" s="92"/>
-[...8 lines deleted...]
-      <c r="L4" s="92"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="91">
+      <c r="N4" s="90">
         <v>2025</v>
       </c>
-      <c r="O4" s="92"/>
-[...10 lines deleted...]
-      <c r="Z4" s="91">
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="90">
         <v>2026</v>
       </c>
-      <c r="AA4" s="92"/>
-[...9 lines deleted...]
-      <c r="AK4" s="94"/>
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="91"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="91"/>
+      <c r="AG4" s="91"/>
+      <c r="AH4" s="91"/>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="92"/>
+      <c r="AK4" s="92"/>
     </row>
     <row r="5" spans="1:48" ht="22.5">
-      <c r="A5" s="77"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -11864,77 +12143,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="89"/>
-[...22 lines deleted...]
-      <c r="Y6" s="89"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="87"/>
+      <c r="W6" s="87"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="30">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="30">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="30">
         <v>2.66</v>
       </c>
       <c r="E7" s="30">
         <v>2.65</v>
       </c>
       <c r="F7" s="30">
         <v>2.71</v>
       </c>
       <c r="G7" s="46">
         <v>2.71</v>
       </c>
       <c r="H7" s="46">
         <v>2.77</v>
@@ -11968,57 +12247,59 @@
       </c>
       <c r="R7" s="63">
         <v>2.85</v>
       </c>
       <c r="S7" s="63">
         <v>2.87</v>
       </c>
       <c r="T7" s="63">
         <v>3.02</v>
       </c>
       <c r="U7" s="63">
         <v>3.14</v>
       </c>
       <c r="V7" s="63">
         <v>3.21</v>
       </c>
       <c r="W7" s="63">
         <v>3.22</v>
       </c>
       <c r="X7" s="63">
         <v>3.18</v>
       </c>
       <c r="Y7" s="63">
         <v>3.26</v>
       </c>
-      <c r="Z7" s="30">
+      <c r="Z7" s="63">
         <v>3.34</v>
       </c>
-      <c r="AA7" s="97">
+      <c r="AA7" s="63">
         <v>3.02</v>
       </c>
-      <c r="AB7" s="28"/>
+      <c r="AB7" s="63">
+        <v>2.86</v>
+      </c>
       <c r="AC7" s="28"/>
       <c r="AD7" s="28"/>
       <c r="AE7" s="29"/>
       <c r="AF7" s="29"/>
       <c r="AG7" s="29"/>
       <c r="AH7" s="29"/>
       <c r="AI7" s="29"/>
       <c r="AJ7" s="29"/>
       <c r="AK7" s="30"/>
       <c r="AL7" s="30"/>
       <c r="AM7" s="30"/>
       <c r="AN7" s="30"/>
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
@@ -12072,57 +12353,59 @@
       </c>
       <c r="R8" s="63">
         <v>3.55</v>
       </c>
       <c r="S8" s="63">
         <v>3.52</v>
       </c>
       <c r="T8" s="63">
         <v>3.68</v>
       </c>
       <c r="U8" s="63">
         <v>3.85</v>
       </c>
       <c r="V8" s="63">
         <v>3.96</v>
       </c>
       <c r="W8" s="63">
         <v>4.04</v>
       </c>
       <c r="X8" s="63">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z8" s="30">
+      <c r="Z8" s="63">
         <v>3.82</v>
       </c>
-      <c r="AA8" s="97">
+      <c r="AA8" s="63">
         <v>3.73</v>
       </c>
-      <c r="AB8" s="28"/>
+      <c r="AB8" s="63">
+        <v>3.54</v>
+      </c>
       <c r="AC8" s="28"/>
       <c r="AD8" s="28"/>
       <c r="AE8" s="29"/>
       <c r="AF8" s="29"/>
       <c r="AG8" s="29"/>
       <c r="AH8" s="29"/>
       <c r="AI8" s="29"/>
       <c r="AJ8" s="29"/>
       <c r="AK8" s="30"/>
       <c r="AL8" s="30"/>
       <c r="AM8" s="30"/>
       <c r="AN8" s="30"/>
       <c r="AO8" s="30"/>
       <c r="AP8" s="30"/>
       <c r="AQ8" s="30"/>
       <c r="AR8" s="30"/>
       <c r="AS8" s="30"/>
       <c r="AT8" s="30"/>
       <c r="AU8" s="30"/>
       <c r="AV8" s="30"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
@@ -12176,57 +12459,59 @@
       </c>
       <c r="R9" s="63">
         <v>3.27</v>
       </c>
       <c r="S9" s="63">
         <v>3.33</v>
       </c>
       <c r="T9" s="63">
         <v>3.24</v>
       </c>
       <c r="U9" s="63">
         <v>3.02</v>
       </c>
       <c r="V9" s="63">
         <v>3.13</v>
       </c>
       <c r="W9" s="63">
         <v>3.05</v>
       </c>
       <c r="X9" s="63">
         <v>2.96</v>
       </c>
       <c r="Y9" s="63">
         <v>2.91</v>
       </c>
-      <c r="Z9" s="30">
+      <c r="Z9" s="63">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="97">
+      <c r="AA9" s="63">
         <v>2.12</v>
       </c>
-      <c r="AB9" s="28"/>
+      <c r="AB9" s="63">
+        <v>2.36</v>
+      </c>
       <c r="AC9" s="28"/>
       <c r="AD9" s="28"/>
       <c r="AE9" s="29"/>
       <c r="AF9" s="29"/>
       <c r="AG9" s="29"/>
       <c r="AH9" s="29"/>
       <c r="AI9" s="29"/>
       <c r="AJ9" s="29"/>
       <c r="AK9" s="30"/>
       <c r="AL9" s="30"/>
       <c r="AM9" s="30"/>
       <c r="AN9" s="30"/>
       <c r="AO9" s="30"/>
       <c r="AP9" s="30"/>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="30"/>
       <c r="AT9" s="30"/>
       <c r="AU9" s="30"/>
       <c r="AV9" s="30"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
@@ -12280,57 +12565,59 @@
       </c>
       <c r="R10" s="63">
         <v>1.1599999999999999</v>
       </c>
       <c r="S10" s="63">
         <v>1.1399999999999999</v>
       </c>
       <c r="T10" s="63">
         <v>1.25</v>
       </c>
       <c r="U10" s="63">
         <v>1.45</v>
       </c>
       <c r="V10" s="63">
         <v>1.5</v>
       </c>
       <c r="W10" s="63">
         <v>1.74</v>
       </c>
       <c r="X10" s="63">
         <v>1.67</v>
       </c>
       <c r="Y10" s="63">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="30">
+      <c r="Z10" s="63">
         <v>1.96</v>
       </c>
-      <c r="AA10" s="97">
+      <c r="AA10" s="63">
         <v>1.55</v>
       </c>
-      <c r="AB10" s="28"/>
+      <c r="AB10" s="63">
+        <v>1.36</v>
+      </c>
       <c r="AC10" s="28"/>
       <c r="AD10" s="28"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="29"/>
       <c r="AG10" s="29"/>
       <c r="AH10" s="29"/>
       <c r="AI10" s="29"/>
       <c r="AJ10" s="29"/>
       <c r="AK10" s="30"/>
       <c r="AL10" s="30"/>
       <c r="AM10" s="30"/>
       <c r="AN10" s="30"/>
       <c r="AO10" s="30"/>
       <c r="AP10" s="30"/>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="30"/>
       <c r="AT10" s="30"/>
       <c r="AU10" s="30"/>
       <c r="AV10" s="30"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
@@ -12384,57 +12671,59 @@
       </c>
       <c r="R11" s="63">
         <v>2.23</v>
       </c>
       <c r="S11" s="63">
         <v>2.79</v>
       </c>
       <c r="T11" s="63">
         <v>2.84</v>
       </c>
       <c r="U11" s="63">
         <v>2.65</v>
       </c>
       <c r="V11" s="63">
         <v>2.62</v>
       </c>
       <c r="W11" s="63">
         <v>2.72</v>
       </c>
       <c r="X11" s="63">
         <v>2.6</v>
       </c>
       <c r="Y11" s="63">
         <v>2.54</v>
       </c>
-      <c r="Z11" s="30">
+      <c r="Z11" s="63">
         <v>3.68</v>
       </c>
-      <c r="AA11" s="97">
+      <c r="AA11" s="63">
         <v>3.14</v>
       </c>
-      <c r="AB11" s="28"/>
+      <c r="AB11" s="63">
+        <v>2.38</v>
+      </c>
       <c r="AC11" s="28"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="29"/>
       <c r="AF11" s="29"/>
       <c r="AG11" s="29"/>
       <c r="AH11" s="29"/>
       <c r="AI11" s="29"/>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="30"/>
       <c r="AL11" s="30"/>
       <c r="AM11" s="30"/>
       <c r="AN11" s="30"/>
       <c r="AO11" s="30"/>
       <c r="AP11" s="30"/>
       <c r="AQ11" s="30"/>
       <c r="AR11" s="30"/>
       <c r="AS11" s="30"/>
       <c r="AT11" s="30"/>
       <c r="AU11" s="30"/>
       <c r="AV11" s="30"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
@@ -12488,57 +12777,59 @@
       </c>
       <c r="R12" s="63">
         <v>1.79</v>
       </c>
       <c r="S12" s="63">
         <v>1.5</v>
       </c>
       <c r="T12" s="63">
         <v>1.62</v>
       </c>
       <c r="U12" s="63">
         <v>2.15</v>
       </c>
       <c r="V12" s="63">
         <v>2.31</v>
       </c>
       <c r="W12" s="63">
         <v>2.31</v>
       </c>
       <c r="X12" s="63">
         <v>2.21</v>
       </c>
       <c r="Y12" s="63">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z12" s="30">
+      <c r="Z12" s="63">
         <v>4.21</v>
       </c>
-      <c r="AA12" s="97">
+      <c r="AA12" s="63">
         <v>2.83</v>
       </c>
-      <c r="AB12" s="28"/>
+      <c r="AB12" s="63">
+        <v>3.08</v>
+      </c>
       <c r="AC12" s="28"/>
       <c r="AD12" s="28"/>
       <c r="AE12" s="29"/>
       <c r="AF12" s="29"/>
       <c r="AG12" s="29"/>
       <c r="AH12" s="29"/>
       <c r="AI12" s="29"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
@@ -12592,57 +12883,59 @@
       </c>
       <c r="R13" s="63">
         <v>1.72</v>
       </c>
       <c r="S13" s="63">
         <v>2.0299999999999998</v>
       </c>
       <c r="T13" s="63">
         <v>2.14</v>
       </c>
       <c r="U13" s="63">
         <v>2.4900000000000002</v>
       </c>
       <c r="V13" s="63">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="63">
         <v>2.21</v>
       </c>
       <c r="X13" s="63">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="63">
         <v>2.13</v>
       </c>
-      <c r="Z13" s="30">
+      <c r="Z13" s="63">
         <v>1.45</v>
       </c>
-      <c r="AA13" s="97">
+      <c r="AA13" s="63">
         <v>1.89</v>
       </c>
-      <c r="AB13" s="28"/>
+      <c r="AB13" s="63">
+        <v>1.74</v>
+      </c>
       <c r="AC13" s="28"/>
       <c r="AD13" s="28"/>
       <c r="AE13" s="29"/>
       <c r="AF13" s="29"/>
       <c r="AG13" s="29"/>
       <c r="AH13" s="29"/>
       <c r="AI13" s="29"/>
       <c r="AJ13" s="29"/>
       <c r="AK13" s="30"/>
       <c r="AL13" s="30"/>
       <c r="AM13" s="30"/>
       <c r="AN13" s="30"/>
       <c r="AO13" s="30"/>
       <c r="AP13" s="30"/>
       <c r="AQ13" s="30"/>
       <c r="AR13" s="30"/>
       <c r="AS13" s="30"/>
       <c r="AT13" s="30"/>
       <c r="AU13" s="30"/>
       <c r="AV13" s="30"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
@@ -12696,57 +12989,59 @@
       </c>
       <c r="R14" s="63">
         <v>2.4700000000000002</v>
       </c>
       <c r="S14" s="63">
         <v>2.4500000000000002</v>
       </c>
       <c r="T14" s="63">
         <v>2.73</v>
       </c>
       <c r="U14" s="63">
         <v>2.77</v>
       </c>
       <c r="V14" s="63">
         <v>2.84</v>
       </c>
       <c r="W14" s="63">
         <v>2.86</v>
       </c>
       <c r="X14" s="63">
         <v>2.82</v>
       </c>
       <c r="Y14" s="63">
         <v>2.92</v>
       </c>
-      <c r="Z14" s="30">
+      <c r="Z14" s="63">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="97">
+      <c r="AA14" s="63">
         <v>3.78</v>
       </c>
-      <c r="AB14" s="28"/>
+      <c r="AB14" s="63">
+        <v>3.01</v>
+      </c>
       <c r="AC14" s="28"/>
       <c r="AD14" s="28"/>
       <c r="AE14" s="29"/>
       <c r="AF14" s="29"/>
       <c r="AG14" s="29"/>
       <c r="AH14" s="29"/>
       <c r="AI14" s="29"/>
       <c r="AJ14" s="29"/>
       <c r="AK14" s="30"/>
       <c r="AL14" s="30"/>
       <c r="AM14" s="30"/>
       <c r="AN14" s="30"/>
       <c r="AO14" s="30"/>
       <c r="AP14" s="30"/>
       <c r="AQ14" s="30"/>
       <c r="AR14" s="30"/>
       <c r="AS14" s="30"/>
       <c r="AT14" s="30"/>
       <c r="AU14" s="30"/>
       <c r="AV14" s="30"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
@@ -12800,57 +13095,59 @@
       </c>
       <c r="R15" s="63">
         <v>2.0299999999999998</v>
       </c>
       <c r="S15" s="63">
         <v>2.42</v>
       </c>
       <c r="T15" s="63">
         <v>2.9</v>
       </c>
       <c r="U15" s="63">
         <v>2.8</v>
       </c>
       <c r="V15" s="63">
         <v>2.57</v>
       </c>
       <c r="W15" s="63">
         <v>2.67</v>
       </c>
       <c r="X15" s="63">
         <v>2.76</v>
       </c>
       <c r="Y15" s="63">
         <v>2.76</v>
       </c>
-      <c r="Z15" s="30">
+      <c r="Z15" s="63">
         <v>1.45</v>
       </c>
-      <c r="AA15" s="97">
+      <c r="AA15" s="63">
         <v>1.89</v>
       </c>
-      <c r="AB15" s="28"/>
+      <c r="AB15" s="63">
+        <v>2.23</v>
+      </c>
       <c r="AC15" s="28"/>
       <c r="AD15" s="28"/>
       <c r="AE15" s="29"/>
       <c r="AF15" s="29"/>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29"/>
       <c r="AI15" s="29"/>
       <c r="AJ15" s="29"/>
       <c r="AK15" s="30"/>
       <c r="AL15" s="30"/>
       <c r="AM15" s="30"/>
       <c r="AN15" s="30"/>
       <c r="AO15" s="30"/>
       <c r="AP15" s="30"/>
       <c r="AQ15" s="30"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="30"/>
       <c r="AT15" s="30"/>
       <c r="AU15" s="30"/>
       <c r="AV15" s="30"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
@@ -12904,57 +13201,59 @@
       </c>
       <c r="R16" s="63">
         <v>2.13</v>
       </c>
       <c r="S16" s="63">
         <v>2.4900000000000002</v>
       </c>
       <c r="T16" s="63">
         <v>2.5299999999999998</v>
       </c>
       <c r="U16" s="63">
         <v>2.4700000000000002</v>
       </c>
       <c r="V16" s="63">
         <v>2.59</v>
       </c>
       <c r="W16" s="63">
         <v>2.54</v>
       </c>
       <c r="X16" s="63">
         <v>2.5</v>
       </c>
       <c r="Y16" s="63">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="30">
+      <c r="Z16" s="63">
         <v>3.52</v>
       </c>
-      <c r="AA16" s="97">
+      <c r="AA16" s="63">
         <v>2.59</v>
       </c>
-      <c r="AB16" s="28"/>
+      <c r="AB16" s="63">
+        <v>2.42</v>
+      </c>
       <c r="AC16" s="28"/>
       <c r="AD16" s="28"/>
       <c r="AE16" s="29"/>
       <c r="AF16" s="29"/>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29"/>
       <c r="AI16" s="29"/>
       <c r="AJ16" s="29"/>
       <c r="AK16" s="30"/>
       <c r="AL16" s="30"/>
       <c r="AM16" s="30"/>
       <c r="AN16" s="30"/>
       <c r="AO16" s="30"/>
       <c r="AP16" s="30"/>
       <c r="AQ16" s="30"/>
       <c r="AR16" s="30"/>
       <c r="AS16" s="30"/>
       <c r="AT16" s="30"/>
       <c r="AU16" s="30"/>
       <c r="AV16" s="30"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
@@ -13008,57 +13307,59 @@
       </c>
       <c r="R17" s="63">
         <v>3.37</v>
       </c>
       <c r="S17" s="63">
         <v>3.04</v>
       </c>
       <c r="T17" s="63">
         <v>3.4</v>
       </c>
       <c r="U17" s="63">
         <v>3.49</v>
       </c>
       <c r="V17" s="63">
         <v>3.57</v>
       </c>
       <c r="W17" s="63">
         <v>3.41</v>
       </c>
       <c r="X17" s="63">
         <v>3.23</v>
       </c>
       <c r="Y17" s="63">
         <v>3.19</v>
       </c>
-      <c r="Z17" s="30">
+      <c r="Z17" s="63">
         <v>2.04</v>
       </c>
-      <c r="AA17" s="97">
+      <c r="AA17" s="63">
         <v>2.14</v>
       </c>
-      <c r="AB17" s="28"/>
+      <c r="AB17" s="63">
+        <v>1.65</v>
+      </c>
       <c r="AC17" s="28"/>
       <c r="AD17" s="28"/>
       <c r="AE17" s="29"/>
       <c r="AF17" s="29"/>
       <c r="AG17" s="29"/>
       <c r="AH17" s="29"/>
       <c r="AI17" s="29"/>
       <c r="AJ17" s="29"/>
       <c r="AK17" s="30"/>
       <c r="AL17" s="30"/>
       <c r="AM17" s="30"/>
       <c r="AN17" s="30"/>
       <c r="AO17" s="30"/>
       <c r="AP17" s="30"/>
       <c r="AQ17" s="30"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="30"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="30"/>
       <c r="AV17" s="30"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
@@ -13112,57 +13413,59 @@
       </c>
       <c r="R18" s="63">
         <v>2.29</v>
       </c>
       <c r="S18" s="63">
         <v>2.34</v>
       </c>
       <c r="T18" s="63">
         <v>2.27</v>
       </c>
       <c r="U18" s="63">
         <v>2.2999999999999998</v>
       </c>
       <c r="V18" s="63">
         <v>2.54</v>
       </c>
       <c r="W18" s="63">
         <v>2.44</v>
       </c>
       <c r="X18" s="63">
         <v>2.39</v>
       </c>
       <c r="Y18" s="63">
         <v>2.48</v>
       </c>
-      <c r="Z18" s="30">
+      <c r="Z18" s="63">
         <v>3.83</v>
       </c>
-      <c r="AA18" s="97">
+      <c r="AA18" s="63">
         <v>2.67</v>
       </c>
-      <c r="AB18" s="28"/>
+      <c r="AB18" s="63">
+        <v>2.74</v>
+      </c>
       <c r="AC18" s="28"/>
       <c r="AD18" s="28"/>
       <c r="AE18" s="29"/>
       <c r="AF18" s="29"/>
       <c r="AG18" s="29"/>
       <c r="AH18" s="29"/>
       <c r="AI18" s="29"/>
       <c r="AJ18" s="29"/>
       <c r="AK18" s="30"/>
       <c r="AL18" s="30"/>
       <c r="AM18" s="30"/>
       <c r="AN18" s="30"/>
       <c r="AO18" s="30"/>
       <c r="AP18" s="30"/>
       <c r="AQ18" s="30"/>
       <c r="AR18" s="30"/>
       <c r="AS18" s="30"/>
       <c r="AT18" s="30"/>
       <c r="AU18" s="30"/>
       <c r="AV18" s="30"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
@@ -13216,57 +13519,59 @@
       </c>
       <c r="R19" s="63">
         <v>3.41</v>
       </c>
       <c r="S19" s="63">
         <v>3.05</v>
       </c>
       <c r="T19" s="63">
         <v>2.79</v>
       </c>
       <c r="U19" s="63">
         <v>3.09</v>
       </c>
       <c r="V19" s="63">
         <v>3.18</v>
       </c>
       <c r="W19" s="63">
         <v>2.86</v>
       </c>
       <c r="X19" s="63">
         <v>2.84</v>
       </c>
       <c r="Y19" s="63">
         <v>3.03</v>
       </c>
-      <c r="Z19" s="30">
+      <c r="Z19" s="63">
         <v>2.64</v>
       </c>
-      <c r="AA19" s="97">
+      <c r="AA19" s="63">
         <v>1.38</v>
       </c>
-      <c r="AB19" s="28"/>
+      <c r="AB19" s="63">
+        <v>1.37</v>
+      </c>
       <c r="AC19" s="28"/>
       <c r="AD19" s="28"/>
       <c r="AE19" s="29"/>
       <c r="AF19" s="29"/>
       <c r="AG19" s="29"/>
       <c r="AH19" s="29"/>
       <c r="AI19" s="29"/>
       <c r="AJ19" s="29"/>
       <c r="AK19" s="30"/>
       <c r="AL19" s="30"/>
       <c r="AM19" s="30"/>
       <c r="AN19" s="30"/>
       <c r="AO19" s="30"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="30"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="30"/>
       <c r="AV19" s="30"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
@@ -13320,57 +13625,59 @@
       </c>
       <c r="R20" s="63">
         <v>1.21</v>
       </c>
       <c r="S20" s="63">
         <v>1.68</v>
       </c>
       <c r="T20" s="63">
         <v>1.58</v>
       </c>
       <c r="U20" s="63">
         <v>1.77</v>
       </c>
       <c r="V20" s="63">
         <v>1.69</v>
       </c>
       <c r="W20" s="63">
         <v>1.62</v>
       </c>
       <c r="X20" s="63">
         <v>1.57</v>
       </c>
       <c r="Y20" s="63">
         <v>1.94</v>
       </c>
-      <c r="Z20" s="30" t="s">
+      <c r="Z20" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="97" t="s">
+      <c r="AA20" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="28"/>
+      <c r="AB20" s="63" t="s">
+        <v>0</v>
+      </c>
       <c r="AC20" s="28"/>
       <c r="AD20" s="28"/>
       <c r="AE20" s="29"/>
       <c r="AF20" s="29"/>
       <c r="AG20" s="29"/>
       <c r="AH20" s="29"/>
       <c r="AI20" s="29"/>
       <c r="AJ20" s="29"/>
       <c r="AK20" s="30"/>
       <c r="AL20" s="30"/>
       <c r="AM20" s="30"/>
       <c r="AN20" s="30"/>
       <c r="AO20" s="30"/>
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
@@ -13424,108 +13731,111 @@
       </c>
       <c r="R21" s="63">
         <v>2.2000000000000002</v>
       </c>
       <c r="S21" s="63">
         <v>2.0699999999999998</v>
       </c>
       <c r="T21" s="63">
         <v>2.48</v>
       </c>
       <c r="U21" s="63">
         <v>2.78</v>
       </c>
       <c r="V21" s="63">
         <v>2.67</v>
       </c>
       <c r="W21" s="63">
         <v>2.5</v>
       </c>
       <c r="X21" s="63">
         <v>2.56</v>
       </c>
       <c r="Y21" s="63">
         <v>2.73</v>
       </c>
-      <c r="Z21" s="30">
+      <c r="Z21" s="63">
         <v>2.11</v>
       </c>
-      <c r="AA21" s="97">
+      <c r="AA21" s="63">
         <v>2.23</v>
       </c>
-      <c r="AB21" s="28"/>
+      <c r="AB21" s="63">
+        <v>2.56</v>
+      </c>
       <c r="AC21" s="28"/>
       <c r="AD21" s="28"/>
       <c r="AE21" s="29"/>
       <c r="AF21" s="29"/>
       <c r="AG21" s="29"/>
       <c r="AH21" s="29"/>
       <c r="AI21" s="29"/>
       <c r="AJ21" s="29"/>
       <c r="AK21" s="30"/>
       <c r="AL21" s="30"/>
       <c r="AM21" s="30"/>
       <c r="AN21" s="30"/>
       <c r="AO21" s="30"/>
       <c r="AP21" s="30"/>
       <c r="AQ21" s="30"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="30"/>
       <c r="AT21" s="30"/>
       <c r="AU21" s="30"/>
       <c r="AV21" s="30"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="83" t="s">
+      <c r="A22" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="83"/>
-[...24 lines deleted...]
-      <c r="AB22" s="44"/>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="85"/>
+      <c r="Q22" s="85"/>
+      <c r="R22" s="85"/>
+      <c r="S22" s="85"/>
+      <c r="T22" s="85"/>
+      <c r="U22" s="85"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="85"/>
+      <c r="Z22" s="63"/>
+      <c r="AA22" s="63"/>
+      <c r="AB22" s="63"/>
       <c r="AC22" s="44"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="44"/>
       <c r="AF22" s="44"/>
       <c r="AG22" s="44"/>
       <c r="AH22" s="44"/>
       <c r="AI22" s="44"/>
       <c r="AJ22" s="44"/>
       <c r="AK22" s="44"/>
       <c r="AL22" s="44"/>
       <c r="AM22" s="44"/>
       <c r="AN22" s="44"/>
       <c r="AO22" s="44"/>
       <c r="AP22" s="44"/>
       <c r="AQ22" s="44"/>
       <c r="AR22" s="44"/>
       <c r="AS22" s="44"/>
       <c r="AT22" s="44"/>
       <c r="AU22" s="44"/>
       <c r="AV22" s="44"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
@@ -13579,57 +13889,59 @@
       </c>
       <c r="R23" s="64">
         <v>3.43</v>
       </c>
       <c r="S23" s="64">
         <v>3.45</v>
       </c>
       <c r="T23" s="64">
         <v>3.62</v>
       </c>
       <c r="U23" s="64">
         <v>3.73</v>
       </c>
       <c r="V23" s="64">
         <v>3.83</v>
       </c>
       <c r="W23" s="64">
         <v>3.9</v>
       </c>
       <c r="X23" s="64">
         <v>3.87</v>
       </c>
       <c r="Y23" s="64">
         <v>3.95</v>
       </c>
-      <c r="Z23" s="30">
+      <c r="Z23" s="63">
         <v>3.7</v>
       </c>
-      <c r="AA23" s="97">
+      <c r="AA23" s="63">
         <v>3.67</v>
       </c>
-      <c r="AB23" s="28"/>
+      <c r="AB23" s="63">
+        <v>3.44</v>
+      </c>
       <c r="AC23" s="32"/>
       <c r="AD23" s="32"/>
       <c r="AE23" s="29"/>
       <c r="AF23" s="29"/>
       <c r="AG23" s="29"/>
       <c r="AH23" s="29"/>
       <c r="AI23" s="29"/>
       <c r="AJ23" s="29"/>
       <c r="AK23" s="30"/>
       <c r="AL23" s="30"/>
       <c r="AM23" s="30"/>
       <c r="AN23" s="30"/>
       <c r="AO23" s="30"/>
       <c r="AP23" s="30"/>
       <c r="AQ23" s="30"/>
       <c r="AR23" s="30"/>
       <c r="AS23" s="30"/>
       <c r="AT23" s="30"/>
       <c r="AU23" s="30"/>
       <c r="AV23" s="30"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
@@ -13683,57 +13995,59 @@
       </c>
       <c r="R24" s="64">
         <v>3.55</v>
       </c>
       <c r="S24" s="64">
         <v>3.52</v>
       </c>
       <c r="T24" s="64">
         <v>3.68</v>
       </c>
       <c r="U24" s="64">
         <v>3.85</v>
       </c>
       <c r="V24" s="64">
         <v>3.96</v>
       </c>
       <c r="W24" s="64">
         <v>4.04</v>
       </c>
       <c r="X24" s="64">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="64">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z24" s="30">
+      <c r="Z24" s="63">
         <v>3.82</v>
       </c>
-      <c r="AA24" s="97">
+      <c r="AA24" s="63">
         <v>3.73</v>
       </c>
-      <c r="AB24" s="28"/>
+      <c r="AB24" s="63">
+        <v>3.54</v>
+      </c>
       <c r="AC24" s="32"/>
       <c r="AD24" s="32"/>
       <c r="AE24" s="29"/>
       <c r="AF24" s="29"/>
       <c r="AG24" s="29"/>
       <c r="AH24" s="29"/>
       <c r="AI24" s="29"/>
       <c r="AJ24" s="29"/>
       <c r="AK24" s="30"/>
       <c r="AL24" s="30"/>
       <c r="AM24" s="30"/>
       <c r="AN24" s="30"/>
       <c r="AO24" s="30"/>
       <c r="AP24" s="30"/>
       <c r="AQ24" s="30"/>
       <c r="AR24" s="30"/>
       <c r="AS24" s="30"/>
       <c r="AT24" s="30"/>
       <c r="AU24" s="30"/>
       <c r="AV24" s="30"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
@@ -13787,57 +14101,59 @@
       </c>
       <c r="R25" s="64">
         <v>2.82</v>
       </c>
       <c r="S25" s="64">
         <v>2.84</v>
       </c>
       <c r="T25" s="64">
         <v>2.83</v>
       </c>
       <c r="U25" s="64">
         <v>2.4700000000000002</v>
       </c>
       <c r="V25" s="64">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="64">
         <v>2.82</v>
       </c>
       <c r="X25" s="64">
         <v>2.69</v>
       </c>
       <c r="Y25" s="64">
         <v>2.82</v>
       </c>
-      <c r="Z25" s="30">
+      <c r="Z25" s="63">
         <v>1.38</v>
       </c>
-      <c r="AA25" s="97">
+      <c r="AA25" s="63">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AB25" s="28"/>
+      <c r="AB25" s="63">
+        <v>3.82</v>
+      </c>
       <c r="AC25" s="32"/>
       <c r="AD25" s="32"/>
       <c r="AE25" s="30"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="29"/>
       <c r="AI25" s="29"/>
       <c r="AJ25" s="29"/>
       <c r="AK25" s="30"/>
       <c r="AL25" s="30"/>
       <c r="AM25" s="30"/>
       <c r="AN25" s="30"/>
       <c r="AO25" s="30"/>
       <c r="AP25" s="30"/>
       <c r="AQ25" s="30"/>
       <c r="AR25" s="30"/>
       <c r="AS25" s="30"/>
       <c r="AT25" s="30"/>
       <c r="AU25" s="30"/>
       <c r="AV25" s="30"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
@@ -13891,57 +14207,59 @@
       </c>
       <c r="R26" s="64">
         <v>2.89</v>
       </c>
       <c r="S26" s="64">
         <v>3.61</v>
       </c>
       <c r="T26" s="64">
         <v>4.37</v>
       </c>
       <c r="U26" s="64">
         <v>4.26</v>
       </c>
       <c r="V26" s="64">
         <v>3.8</v>
       </c>
       <c r="W26" s="64">
         <v>3.94</v>
       </c>
       <c r="X26" s="64">
         <v>3.75</v>
       </c>
       <c r="Y26" s="64">
         <v>3.43</v>
       </c>
-      <c r="Z26" s="30" t="s">
+      <c r="Z26" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="97">
+      <c r="AA26" s="63">
         <v>1.89</v>
       </c>
-      <c r="AB26" s="28"/>
+      <c r="AB26" s="63">
+        <v>1.23</v>
+      </c>
       <c r="AC26" s="32"/>
       <c r="AD26" s="32"/>
       <c r="AE26" s="29"/>
       <c r="AF26" s="29"/>
       <c r="AG26" s="29"/>
       <c r="AH26" s="29"/>
       <c r="AI26" s="29"/>
       <c r="AJ26" s="29"/>
       <c r="AK26" s="30"/>
       <c r="AL26" s="30"/>
       <c r="AM26" s="30"/>
       <c r="AN26" s="30"/>
       <c r="AO26" s="30"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="30"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="30"/>
       <c r="AV26" s="30"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
@@ -13995,57 +14313,59 @@
       </c>
       <c r="R27" s="64">
         <v>2.41</v>
       </c>
       <c r="S27" s="64">
         <v>3.02</v>
       </c>
       <c r="T27" s="64">
         <v>3</v>
       </c>
       <c r="U27" s="64">
         <v>2.98</v>
       </c>
       <c r="V27" s="64">
         <v>3.15</v>
       </c>
       <c r="W27" s="64">
         <v>3.13</v>
       </c>
       <c r="X27" s="64">
         <v>3.26</v>
       </c>
       <c r="Y27" s="64">
         <v>3.48</v>
       </c>
-      <c r="Z27" s="30">
+      <c r="Z27" s="63">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="97">
+      <c r="AA27" s="63">
         <v>4.57</v>
       </c>
-      <c r="AB27" s="28"/>
+      <c r="AB27" s="63">
+        <v>3.51</v>
+      </c>
       <c r="AC27" s="32"/>
       <c r="AD27" s="32"/>
       <c r="AE27" s="29"/>
       <c r="AF27" s="29"/>
       <c r="AG27" s="29"/>
       <c r="AH27" s="29"/>
       <c r="AI27" s="29"/>
       <c r="AJ27" s="29"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="30"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
@@ -14099,108 +14419,111 @@
       </c>
       <c r="R28" s="64">
         <v>2.63</v>
       </c>
       <c r="S28" s="64">
         <v>2.82</v>
       </c>
       <c r="T28" s="64">
         <v>2.94</v>
       </c>
       <c r="U28" s="64">
         <v>2.68</v>
       </c>
       <c r="V28" s="64">
         <v>2.91</v>
       </c>
       <c r="W28" s="64">
         <v>2.61</v>
       </c>
       <c r="X28" s="64">
         <v>2.54</v>
       </c>
       <c r="Y28" s="64">
         <v>2.64</v>
       </c>
-      <c r="Z28" s="30">
+      <c r="Z28" s="63">
         <v>3.68</v>
       </c>
-      <c r="AA28" s="97">
+      <c r="AA28" s="63">
         <v>2.41</v>
       </c>
-      <c r="AB28" s="28"/>
+      <c r="AB28" s="63">
+        <v>2.54</v>
+      </c>
       <c r="AC28" s="32"/>
       <c r="AD28" s="32"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="29"/>
       <c r="AG28" s="29"/>
       <c r="AH28" s="29"/>
       <c r="AI28" s="29"/>
       <c r="AJ28" s="29"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="84" t="s">
+      <c r="A29" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="84"/>
-[...24 lines deleted...]
-      <c r="AB29" s="25"/>
+      <c r="B29" s="86"/>
+      <c r="C29" s="86"/>
+      <c r="D29" s="86"/>
+      <c r="E29" s="86"/>
+      <c r="F29" s="86"/>
+      <c r="G29" s="86"/>
+      <c r="H29" s="86"/>
+      <c r="I29" s="86"/>
+      <c r="J29" s="86"/>
+      <c r="K29" s="86"/>
+      <c r="L29" s="86"/>
+      <c r="M29" s="86"/>
+      <c r="N29" s="86"/>
+      <c r="O29" s="86"/>
+      <c r="P29" s="86"/>
+      <c r="Q29" s="86"/>
+      <c r="R29" s="86"/>
+      <c r="S29" s="86"/>
+      <c r="T29" s="86"/>
+      <c r="U29" s="86"/>
+      <c r="V29" s="86"/>
+      <c r="W29" s="86"/>
+      <c r="X29" s="86"/>
+      <c r="Y29" s="86"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
       <c r="AC29" s="25"/>
       <c r="AD29" s="25"/>
       <c r="AE29" s="25"/>
       <c r="AF29" s="25"/>
       <c r="AG29" s="25"/>
       <c r="AH29" s="25"/>
       <c r="AI29" s="25"/>
       <c r="AJ29" s="25"/>
       <c r="AK29" s="25"/>
       <c r="AL29" s="25"/>
       <c r="AM29" s="25"/>
       <c r="AN29" s="25"/>
       <c r="AO29" s="25"/>
       <c r="AP29" s="25"/>
       <c r="AQ29" s="25"/>
       <c r="AR29" s="25"/>
       <c r="AS29" s="25"/>
       <c r="AT29" s="25"/>
       <c r="AU29" s="25"/>
       <c r="AV29" s="25"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
@@ -14254,57 +14577,59 @@
       </c>
       <c r="R30" s="65">
         <v>2.27</v>
       </c>
       <c r="S30" s="65">
         <v>2.2999999999999998</v>
       </c>
       <c r="T30" s="65">
         <v>2.4300000000000002</v>
       </c>
       <c r="U30" s="65">
         <v>2.5499999999999998</v>
       </c>
       <c r="V30" s="65">
         <v>2.59</v>
       </c>
       <c r="W30" s="65">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="65">
         <v>2.5</v>
       </c>
       <c r="Y30" s="65">
         <v>2.58</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="63">
         <v>2.97</v>
       </c>
-      <c r="AA30" s="97">
+      <c r="AA30" s="63">
         <v>2.37</v>
       </c>
-      <c r="AB30" s="33"/>
+      <c r="AB30" s="63">
+        <v>2.27</v>
+      </c>
       <c r="AC30" s="34"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="35"/>
       <c r="AF30" s="29"/>
       <c r="AG30" s="29"/>
       <c r="AH30" s="29"/>
       <c r="AI30" s="29"/>
       <c r="AJ30" s="29"/>
       <c r="AK30" s="30"/>
       <c r="AL30" s="30"/>
       <c r="AM30" s="30"/>
       <c r="AN30" s="30"/>
       <c r="AO30" s="30"/>
       <c r="AP30" s="30"/>
       <c r="AQ30" s="30"/>
       <c r="AR30" s="30"/>
       <c r="AS30" s="30"/>
       <c r="AT30" s="30"/>
       <c r="AU30" s="30"/>
       <c r="AV30" s="30"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
@@ -14358,57 +14683,59 @@
       </c>
       <c r="R31" s="65">
         <v>3.27</v>
       </c>
       <c r="S31" s="65">
         <v>3.33</v>
       </c>
       <c r="T31" s="65">
         <v>3.24</v>
       </c>
       <c r="U31" s="65">
         <v>3.02</v>
       </c>
       <c r="V31" s="65">
         <v>3.13</v>
       </c>
       <c r="W31" s="65">
         <v>3.05</v>
       </c>
       <c r="X31" s="65">
         <v>2.96</v>
       </c>
       <c r="Y31" s="65">
         <v>2.91</v>
       </c>
-      <c r="Z31" s="43">
+      <c r="Z31" s="63">
         <v>2.41</v>
       </c>
-      <c r="AA31" s="97">
+      <c r="AA31" s="63">
         <v>2.12</v>
       </c>
-      <c r="AB31" s="33"/>
+      <c r="AB31" s="63">
+        <v>2.36</v>
+      </c>
       <c r="AC31" s="34"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="34"/>
       <c r="AF31" s="29"/>
       <c r="AG31" s="29"/>
       <c r="AH31" s="29"/>
       <c r="AI31" s="29"/>
       <c r="AJ31" s="29"/>
       <c r="AK31" s="30"/>
       <c r="AL31" s="30"/>
       <c r="AM31" s="30"/>
       <c r="AN31" s="30"/>
       <c r="AO31" s="30"/>
       <c r="AP31" s="30"/>
       <c r="AQ31" s="30"/>
       <c r="AR31" s="30"/>
       <c r="AS31" s="30"/>
       <c r="AT31" s="30"/>
       <c r="AU31" s="30"/>
       <c r="AV31" s="30"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
@@ -14462,57 +14789,59 @@
       </c>
       <c r="R32" s="65">
         <v>1.1599999999999999</v>
       </c>
       <c r="S32" s="65">
         <v>1.1399999999999999</v>
       </c>
       <c r="T32" s="65">
         <v>1.25</v>
       </c>
       <c r="U32" s="65">
         <v>1.45</v>
       </c>
       <c r="V32" s="65">
         <v>1.5</v>
       </c>
       <c r="W32" s="65">
         <v>1.74</v>
       </c>
       <c r="X32" s="65">
         <v>1.67</v>
       </c>
       <c r="Y32" s="65">
         <v>1.77</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="63">
         <v>1.96</v>
       </c>
-      <c r="AA32" s="97">
+      <c r="AA32" s="63">
         <v>1.55</v>
       </c>
-      <c r="AB32" s="33"/>
+      <c r="AB32" s="63">
+        <v>1.36</v>
+      </c>
       <c r="AC32" s="34"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="34"/>
       <c r="AF32" s="29"/>
       <c r="AG32" s="29"/>
       <c r="AH32" s="29"/>
       <c r="AI32" s="29"/>
       <c r="AJ32" s="29"/>
       <c r="AK32" s="30"/>
       <c r="AL32" s="30"/>
       <c r="AM32" s="30"/>
       <c r="AN32" s="30"/>
       <c r="AO32" s="30"/>
       <c r="AP32" s="30"/>
       <c r="AQ32" s="30"/>
       <c r="AR32" s="30"/>
       <c r="AS32" s="30"/>
       <c r="AT32" s="30"/>
       <c r="AU32" s="30"/>
       <c r="AV32" s="30"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
@@ -14566,57 +14895,59 @@
       </c>
       <c r="R33" s="65">
         <v>1.94</v>
       </c>
       <c r="S33" s="65">
         <v>2.77</v>
       </c>
       <c r="T33" s="65">
         <v>2.85</v>
       </c>
       <c r="U33" s="65">
         <v>2.74</v>
       </c>
       <c r="V33" s="65">
         <v>2.67</v>
       </c>
       <c r="W33" s="65">
         <v>2.67</v>
       </c>
       <c r="X33" s="65">
         <v>2.56</v>
       </c>
       <c r="Y33" s="65">
         <v>2.4</v>
       </c>
-      <c r="Z33" s="43">
+      <c r="Z33" s="63">
         <v>4.83</v>
       </c>
-      <c r="AA33" s="97">
+      <c r="AA33" s="63">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AB33" s="33"/>
+      <c r="AB33" s="63">
+        <v>1.66</v>
+      </c>
       <c r="AC33" s="34"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="34"/>
       <c r="AF33" s="29"/>
       <c r="AG33" s="29"/>
       <c r="AH33" s="29"/>
       <c r="AI33" s="29"/>
       <c r="AJ33" s="29"/>
       <c r="AK33" s="30"/>
       <c r="AL33" s="30"/>
       <c r="AM33" s="30"/>
       <c r="AN33" s="30"/>
       <c r="AO33" s="30"/>
       <c r="AP33" s="30"/>
       <c r="AQ33" s="30"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="30"/>
       <c r="AT33" s="30"/>
       <c r="AU33" s="30"/>
       <c r="AV33" s="30"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
@@ -14670,57 +15001,59 @@
       </c>
       <c r="R34" s="65">
         <v>1.79</v>
       </c>
       <c r="S34" s="65">
         <v>1.5</v>
       </c>
       <c r="T34" s="65">
         <v>1.62</v>
       </c>
       <c r="U34" s="65">
         <v>2.15</v>
       </c>
       <c r="V34" s="65">
         <v>2.31</v>
       </c>
       <c r="W34" s="65">
         <v>2.31</v>
       </c>
       <c r="X34" s="65">
         <v>2.21</v>
       </c>
       <c r="Y34" s="65">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z34" s="43">
+      <c r="Z34" s="63">
         <v>4.21</v>
       </c>
-      <c r="AA34" s="97">
+      <c r="AA34" s="63">
         <v>2.83</v>
       </c>
-      <c r="AB34" s="33"/>
+      <c r="AB34" s="63">
+        <v>3.08</v>
+      </c>
       <c r="AC34" s="34"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="35"/>
       <c r="AF34" s="29"/>
       <c r="AG34" s="29"/>
       <c r="AH34" s="29"/>
       <c r="AI34" s="29"/>
       <c r="AJ34" s="29"/>
       <c r="AK34" s="30"/>
       <c r="AL34" s="30"/>
       <c r="AM34" s="30"/>
       <c r="AN34" s="30"/>
       <c r="AO34" s="30"/>
       <c r="AP34" s="30"/>
       <c r="AQ34" s="30"/>
       <c r="AR34" s="30"/>
       <c r="AS34" s="30"/>
       <c r="AT34" s="30"/>
       <c r="AU34" s="30"/>
       <c r="AV34" s="30"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
@@ -14774,57 +15107,59 @@
       </c>
       <c r="R35" s="65">
         <v>1.72</v>
       </c>
       <c r="S35" s="65">
         <v>2.0299999999999998</v>
       </c>
       <c r="T35" s="65">
         <v>2.14</v>
       </c>
       <c r="U35" s="65">
         <v>2.4900000000000002</v>
       </c>
       <c r="V35" s="65">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="65">
         <v>2.21</v>
       </c>
       <c r="X35" s="65">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="65">
         <v>2.13</v>
       </c>
-      <c r="Z35" s="43">
+      <c r="Z35" s="63">
         <v>1.45</v>
       </c>
-      <c r="AA35" s="97">
+      <c r="AA35" s="63">
         <v>1.89</v>
       </c>
-      <c r="AB35" s="33"/>
+      <c r="AB35" s="63">
+        <v>1.74</v>
+      </c>
       <c r="AC35" s="34"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="34"/>
       <c r="AF35" s="29"/>
       <c r="AG35" s="29"/>
       <c r="AH35" s="29"/>
       <c r="AI35" s="29"/>
       <c r="AJ35" s="29"/>
       <c r="AK35" s="30"/>
       <c r="AL35" s="30"/>
       <c r="AM35" s="30"/>
       <c r="AN35" s="30"/>
       <c r="AO35" s="30"/>
       <c r="AP35" s="30"/>
       <c r="AQ35" s="30"/>
       <c r="AR35" s="30"/>
       <c r="AS35" s="30"/>
       <c r="AT35" s="30"/>
       <c r="AU35" s="30"/>
       <c r="AV35" s="30"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
@@ -14878,57 +15213,59 @@
       </c>
       <c r="R36" s="65">
         <v>2.4700000000000002</v>
       </c>
       <c r="S36" s="65">
         <v>2.4500000000000002</v>
       </c>
       <c r="T36" s="65">
         <v>2.73</v>
       </c>
       <c r="U36" s="65">
         <v>2.77</v>
       </c>
       <c r="V36" s="65">
         <v>2.84</v>
       </c>
       <c r="W36" s="65">
         <v>2.86</v>
       </c>
       <c r="X36" s="65">
         <v>2.82</v>
       </c>
       <c r="Y36" s="65">
         <v>2.92</v>
       </c>
-      <c r="Z36" s="43">
+      <c r="Z36" s="63">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="97">
+      <c r="AA36" s="63">
         <v>3.78</v>
       </c>
-      <c r="AB36" s="33"/>
+      <c r="AB36" s="63">
+        <v>3.01</v>
+      </c>
       <c r="AC36" s="34"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="34"/>
       <c r="AF36" s="29"/>
       <c r="AG36" s="29"/>
       <c r="AH36" s="29"/>
       <c r="AI36" s="29"/>
       <c r="AJ36" s="29"/>
       <c r="AK36" s="30"/>
       <c r="AL36" s="30"/>
       <c r="AM36" s="30"/>
       <c r="AN36" s="30"/>
       <c r="AO36" s="30"/>
       <c r="AP36" s="30"/>
       <c r="AQ36" s="30"/>
       <c r="AR36" s="30"/>
       <c r="AS36" s="30"/>
       <c r="AT36" s="30"/>
       <c r="AU36" s="30"/>
       <c r="AV36" s="30"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
@@ -14982,57 +15319,59 @@
       </c>
       <c r="R37" s="65">
         <v>1.46</v>
       </c>
       <c r="S37" s="65">
         <v>1.62</v>
       </c>
       <c r="T37" s="65">
         <v>1.91</v>
       </c>
       <c r="U37" s="65">
         <v>1.81</v>
       </c>
       <c r="V37" s="65">
         <v>1.75</v>
       </c>
       <c r="W37" s="65">
         <v>1.81</v>
       </c>
       <c r="X37" s="65">
         <v>2.09</v>
       </c>
       <c r="Y37" s="65">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z37" s="43">
+      <c r="Z37" s="63">
         <v>2.44</v>
       </c>
-      <c r="AA37" s="97">
+      <c r="AA37" s="63">
         <v>1.89</v>
       </c>
-      <c r="AB37" s="33"/>
+      <c r="AB37" s="63">
+        <v>2.9</v>
+      </c>
       <c r="AC37" s="34"/>
       <c r="AD37" s="34"/>
       <c r="AE37" s="34"/>
       <c r="AF37" s="29"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="29"/>
       <c r="AI37" s="29"/>
       <c r="AJ37" s="29"/>
       <c r="AK37" s="30"/>
       <c r="AL37" s="30"/>
       <c r="AM37" s="30"/>
       <c r="AN37" s="30"/>
       <c r="AO37" s="30"/>
       <c r="AP37" s="30"/>
       <c r="AQ37" s="30"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="30"/>
       <c r="AT37" s="30"/>
       <c r="AU37" s="30"/>
       <c r="AV37" s="30"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
@@ -15086,57 +15425,59 @@
       </c>
       <c r="R38" s="65">
         <v>1.88</v>
       </c>
       <c r="S38" s="65">
         <v>2.02</v>
       </c>
       <c r="T38" s="65">
         <v>2.11</v>
       </c>
       <c r="U38" s="65">
         <v>2</v>
       </c>
       <c r="V38" s="65">
         <v>2.08</v>
       </c>
       <c r="W38" s="65">
         <v>2</v>
       </c>
       <c r="X38" s="65">
         <v>1.82</v>
       </c>
       <c r="Y38" s="65">
         <v>2</v>
       </c>
-      <c r="Z38" s="43">
+      <c r="Z38" s="63">
         <v>1.37</v>
       </c>
-      <c r="AA38" s="97">
+      <c r="AA38" s="63">
         <v>0.72</v>
       </c>
-      <c r="AB38" s="33"/>
+      <c r="AB38" s="63">
+        <v>1.41</v>
+      </c>
       <c r="AC38" s="34"/>
       <c r="AD38" s="34"/>
       <c r="AE38" s="34"/>
       <c r="AF38" s="29"/>
       <c r="AG38" s="29"/>
       <c r="AH38" s="29"/>
       <c r="AI38" s="29"/>
       <c r="AJ38" s="29"/>
       <c r="AK38" s="30"/>
       <c r="AL38" s="30"/>
       <c r="AM38" s="30"/>
       <c r="AN38" s="30"/>
       <c r="AO38" s="30"/>
       <c r="AP38" s="30"/>
       <c r="AQ38" s="30"/>
       <c r="AR38" s="30"/>
       <c r="AS38" s="30"/>
       <c r="AT38" s="30"/>
       <c r="AU38" s="30"/>
       <c r="AV38" s="30"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
@@ -15190,57 +15531,59 @@
       </c>
       <c r="R39" s="65">
         <v>3.37</v>
       </c>
       <c r="S39" s="65">
         <v>3.04</v>
       </c>
       <c r="T39" s="65">
         <v>3.4</v>
       </c>
       <c r="U39" s="65">
         <v>3.49</v>
       </c>
       <c r="V39" s="65">
         <v>3.57</v>
       </c>
       <c r="W39" s="65">
         <v>3.41</v>
       </c>
       <c r="X39" s="65">
         <v>3.23</v>
       </c>
       <c r="Y39" s="65">
         <v>3.19</v>
       </c>
-      <c r="Z39" s="43">
+      <c r="Z39" s="63">
         <v>2.04</v>
       </c>
-      <c r="AA39" s="97">
+      <c r="AA39" s="63">
         <v>2.14</v>
       </c>
-      <c r="AB39" s="33"/>
+      <c r="AB39" s="63">
+        <v>1.65</v>
+      </c>
       <c r="AC39" s="34"/>
       <c r="AD39" s="34"/>
       <c r="AE39" s="34"/>
       <c r="AF39" s="29"/>
       <c r="AG39" s="29"/>
       <c r="AH39" s="29"/>
       <c r="AI39" s="29"/>
       <c r="AJ39" s="29"/>
       <c r="AK39" s="30"/>
       <c r="AL39" s="30"/>
       <c r="AM39" s="30"/>
       <c r="AN39" s="30"/>
       <c r="AO39" s="30"/>
       <c r="AP39" s="30"/>
       <c r="AQ39" s="30"/>
       <c r="AR39" s="30"/>
       <c r="AS39" s="30"/>
       <c r="AT39" s="30"/>
       <c r="AU39" s="30"/>
       <c r="AV39" s="30"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
@@ -15294,57 +15637,59 @@
       </c>
       <c r="R40" s="65">
         <v>2.12</v>
       </c>
       <c r="S40" s="65">
         <v>2.09</v>
       </c>
       <c r="T40" s="65">
         <v>1.92</v>
       </c>
       <c r="U40" s="65">
         <v>2.1</v>
       </c>
       <c r="V40" s="65">
         <v>2.35</v>
       </c>
       <c r="W40" s="65">
         <v>2.35</v>
       </c>
       <c r="X40" s="65">
         <v>2.31</v>
       </c>
       <c r="Y40" s="65">
         <v>2.4</v>
       </c>
-      <c r="Z40" s="43">
+      <c r="Z40" s="63">
         <v>3.91</v>
       </c>
-      <c r="AA40" s="97">
+      <c r="AA40" s="63">
         <v>2.81</v>
       </c>
-      <c r="AB40" s="33"/>
+      <c r="AB40" s="63">
+        <v>2.84</v>
+      </c>
       <c r="AC40" s="34"/>
       <c r="AD40" s="34"/>
       <c r="AE40" s="34"/>
       <c r="AF40" s="29"/>
       <c r="AG40" s="29"/>
       <c r="AH40" s="29"/>
       <c r="AI40" s="29"/>
       <c r="AJ40" s="29"/>
       <c r="AK40" s="30"/>
       <c r="AL40" s="30"/>
       <c r="AM40" s="30"/>
       <c r="AN40" s="30"/>
       <c r="AO40" s="30"/>
       <c r="AP40" s="30"/>
       <c r="AQ40" s="30"/>
       <c r="AR40" s="30"/>
       <c r="AS40" s="30"/>
       <c r="AT40" s="30"/>
       <c r="AU40" s="30"/>
       <c r="AV40" s="30"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
@@ -15398,57 +15743,59 @@
       </c>
       <c r="R41" s="65">
         <v>3.41</v>
       </c>
       <c r="S41" s="65">
         <v>3.05</v>
       </c>
       <c r="T41" s="65">
         <v>2.79</v>
       </c>
       <c r="U41" s="65">
         <v>3.09</v>
       </c>
       <c r="V41" s="65">
         <v>3.18</v>
       </c>
       <c r="W41" s="65">
         <v>2.86</v>
       </c>
       <c r="X41" s="65">
         <v>2.84</v>
       </c>
       <c r="Y41" s="65">
         <v>3.03</v>
       </c>
-      <c r="Z41" s="43">
+      <c r="Z41" s="63">
         <v>2.64</v>
       </c>
-      <c r="AA41" s="97">
+      <c r="AA41" s="63">
         <v>1.38</v>
       </c>
-      <c r="AB41" s="33"/>
+      <c r="AB41" s="63">
+        <v>1.37</v>
+      </c>
       <c r="AC41" s="34"/>
       <c r="AD41" s="34"/>
       <c r="AE41" s="34"/>
       <c r="AF41" s="29"/>
       <c r="AG41" s="29"/>
       <c r="AH41" s="29"/>
       <c r="AI41" s="29"/>
       <c r="AJ41" s="29"/>
       <c r="AK41" s="30"/>
       <c r="AL41" s="30"/>
       <c r="AM41" s="30"/>
       <c r="AN41" s="30"/>
       <c r="AO41" s="30"/>
       <c r="AP41" s="30"/>
       <c r="AQ41" s="30"/>
       <c r="AR41" s="30"/>
       <c r="AS41" s="30"/>
       <c r="AT41" s="30"/>
       <c r="AU41" s="30"/>
       <c r="AV41" s="30"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
@@ -15502,57 +15849,59 @@
       </c>
       <c r="R42" s="65">
         <v>1.21</v>
       </c>
       <c r="S42" s="65">
         <v>1.68</v>
       </c>
       <c r="T42" s="65">
         <v>1.58</v>
       </c>
       <c r="U42" s="65">
         <v>1.77</v>
       </c>
       <c r="V42" s="65">
         <v>1.69</v>
       </c>
       <c r="W42" s="65">
         <v>1.62</v>
       </c>
       <c r="X42" s="65">
         <v>1.57</v>
       </c>
       <c r="Y42" s="65">
         <v>1.94</v>
       </c>
-      <c r="Z42" s="43" t="s">
+      <c r="Z42" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="97" t="s">
+      <c r="AA42" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="33"/>
+      <c r="AB42" s="63" t="s">
+        <v>0</v>
+      </c>
       <c r="AC42" s="34"/>
       <c r="AD42" s="34"/>
       <c r="AE42" s="34"/>
       <c r="AF42" s="29"/>
       <c r="AG42" s="29"/>
       <c r="AH42" s="29"/>
       <c r="AI42" s="29"/>
       <c r="AJ42" s="29"/>
       <c r="AK42" s="30"/>
       <c r="AL42" s="30"/>
       <c r="AM42" s="30"/>
       <c r="AN42" s="30"/>
       <c r="AO42" s="30"/>
       <c r="AP42" s="30"/>
       <c r="AQ42" s="30"/>
       <c r="AR42" s="30"/>
       <c r="AS42" s="30"/>
       <c r="AT42" s="30"/>
       <c r="AU42" s="30"/>
       <c r="AV42" s="30"/>
     </row>
     <row r="43" spans="1:48">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
@@ -15606,57 +15955,59 @@
       </c>
       <c r="R43" s="50">
         <v>2.2000000000000002</v>
       </c>
       <c r="S43" s="66">
         <v>2.0699999999999998</v>
       </c>
       <c r="T43" s="66">
         <v>2.48</v>
       </c>
       <c r="U43" s="66">
         <v>2.78</v>
       </c>
       <c r="V43" s="66">
         <v>2.67</v>
       </c>
       <c r="W43" s="66">
         <v>2.5</v>
       </c>
       <c r="X43" s="66">
         <v>2.56</v>
       </c>
       <c r="Y43" s="66">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="95">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="98">
+      <c r="AA43" s="95">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="33"/>
+      <c r="AB43" s="95">
+        <v>2.56</v>
+      </c>
       <c r="AC43" s="34"/>
       <c r="AD43" s="34"/>
       <c r="AE43" s="34"/>
       <c r="AF43" s="29"/>
       <c r="AG43" s="29"/>
       <c r="AH43" s="29"/>
       <c r="AI43" s="29"/>
       <c r="AJ43" s="29"/>
       <c r="AK43" s="30"/>
       <c r="AL43" s="30"/>
       <c r="AM43" s="30"/>
       <c r="AN43" s="30"/>
       <c r="AO43" s="30"/>
       <c r="AP43" s="30"/>
       <c r="AQ43" s="30"/>
       <c r="AR43" s="30"/>
       <c r="AS43" s="30"/>
       <c r="AT43" s="30"/>
       <c r="AU43" s="30"/>
       <c r="AV43" s="30"/>
     </row>
     <row r="44" spans="1:48">
       <c r="A44" s="37"/>
       <c r="G44" s="3"/>
       <c r="H44" s="59"/>
@@ -15813,60 +16164,60 @@
       <c r="AA47" s="43"/>
       <c r="AB47" s="43"/>
       <c r="AC47" s="43"/>
       <c r="AD47" s="43"/>
       <c r="AE47" s="43"/>
       <c r="AF47" s="35"/>
       <c r="AG47" s="35"/>
       <c r="AH47" s="35"/>
       <c r="AI47" s="35"/>
       <c r="AJ47" s="35"/>
       <c r="AK47" s="43"/>
       <c r="AL47" s="43"/>
       <c r="AM47" s="43"/>
       <c r="AN47" s="43"/>
       <c r="AO47" s="43"/>
       <c r="AP47" s="43"/>
       <c r="AQ47" s="43"/>
       <c r="AR47" s="43"/>
       <c r="AS47" s="43"/>
       <c r="AT47" s="43"/>
       <c r="AU47" s="43"/>
       <c r="AV47" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of registered marria</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>