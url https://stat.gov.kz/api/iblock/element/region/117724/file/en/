--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-5295" yWindow="240" windowWidth="26625" windowHeight="12345" tabRatio="754" activeTab="3"/>
+    <workbookView xWindow="-5292" yWindow="240" windowWidth="23256" windowHeight="12348" tabRatio="754" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="The number of registered marria" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
@@ -379,51 +379,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -525,53 +525,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -579,50 +576,53 @@
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -642,53 +642,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -968,125 +965,125 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K49" sqref="K49"/>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="Z24" sqref="Z24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="74" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="67"/>
-[...11 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="77"/>
       <c r="B4" s="79">
         <v>2024</v>
       </c>
       <c r="C4" s="80"/>
       <c r="D4" s="80"/>
       <c r="E4" s="80"/>
       <c r="F4" s="80"/>
       <c r="G4" s="80"/>
       <c r="H4" s="80"/>
       <c r="I4" s="80"/>
       <c r="J4" s="80"/>
       <c r="K4" s="80"/>
       <c r="L4" s="80"/>
       <c r="M4" s="80"/>
@@ -1256,3186 +1253,3287 @@
       <c r="U6" s="81"/>
       <c r="V6" s="81"/>
       <c r="W6" s="81"/>
       <c r="X6" s="81"/>
       <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>211</v>
       </c>
       <c r="C7" s="14">
         <v>210</v>
       </c>
       <c r="D7" s="14">
         <v>218</v>
       </c>
       <c r="E7" s="14">
         <v>246</v>
       </c>
       <c r="F7" s="14">
         <v>153</v>
       </c>
-      <c r="G7" s="61">
+      <c r="G7" s="60">
         <v>341</v>
       </c>
-      <c r="H7" s="61">
+      <c r="H7" s="60">
         <v>399</v>
       </c>
-      <c r="I7" s="61">
+      <c r="I7" s="60">
         <v>345</v>
       </c>
       <c r="J7" s="10">
         <v>265</v>
       </c>
       <c r="K7" s="10">
         <v>219</v>
       </c>
       <c r="L7" s="10">
         <v>217</v>
       </c>
-      <c r="M7" s="56">
+      <c r="M7" s="55">
         <v>203</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="55">
         <v>176</v>
       </c>
-      <c r="O7" s="56">
+      <c r="O7" s="55">
         <v>231</v>
       </c>
-      <c r="P7" s="56">
+      <c r="P7" s="55">
         <v>184</v>
       </c>
-      <c r="Q7" s="56">
+      <c r="Q7" s="55">
         <v>235</v>
       </c>
-      <c r="R7" s="56">
+      <c r="R7" s="55">
         <v>144</v>
       </c>
-      <c r="S7" s="56">
+      <c r="S7" s="55">
         <v>339</v>
       </c>
-      <c r="T7" s="56">
+      <c r="T7" s="55">
         <v>356</v>
       </c>
-      <c r="U7" s="56">
+      <c r="U7" s="55">
         <v>310</v>
       </c>
-      <c r="V7" s="56">
+      <c r="V7" s="55">
         <v>213</v>
       </c>
-      <c r="W7" s="56">
+      <c r="W7" s="55">
         <v>207</v>
       </c>
-      <c r="X7" s="56">
+      <c r="X7" s="55">
         <v>230</v>
       </c>
-      <c r="Y7" s="56">
+      <c r="Y7" s="55">
         <v>255</v>
       </c>
-      <c r="Z7" s="71">
+      <c r="Z7" s="70">
         <v>180</v>
       </c>
-      <c r="AA7" s="71">
+      <c r="AA7" s="70">
         <v>162</v>
       </c>
-      <c r="AB7" s="71">
+      <c r="AB7" s="55">
         <v>189</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>104</v>
       </c>
       <c r="C8" s="14">
         <v>106</v>
       </c>
       <c r="D8" s="14">
         <v>104</v>
       </c>
       <c r="E8" s="14">
         <v>125</v>
       </c>
       <c r="F8" s="14">
         <v>66</v>
       </c>
-      <c r="G8" s="61">
+      <c r="G8" s="60">
         <v>188</v>
       </c>
-      <c r="H8" s="61">
+      <c r="H8" s="60">
         <v>204</v>
       </c>
-      <c r="I8" s="61">
+      <c r="I8" s="60">
         <v>178</v>
       </c>
       <c r="J8" s="10">
         <v>129</v>
       </c>
       <c r="K8" s="10">
         <v>104</v>
       </c>
       <c r="L8" s="10">
         <v>108</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="55">
         <v>103</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="55">
         <v>83</v>
       </c>
-      <c r="O8" s="56">
+      <c r="O8" s="55">
         <v>111</v>
       </c>
-      <c r="P8" s="56">
+      <c r="P8" s="55">
         <v>96</v>
       </c>
-      <c r="Q8" s="56">
+      <c r="Q8" s="55">
         <v>128</v>
       </c>
-      <c r="R8" s="56">
+      <c r="R8" s="55">
         <v>80</v>
       </c>
-      <c r="S8" s="56">
+      <c r="S8" s="55">
         <v>192</v>
       </c>
-      <c r="T8" s="56">
+      <c r="T8" s="55">
         <v>181</v>
       </c>
-      <c r="U8" s="56">
+      <c r="U8" s="55">
         <v>175</v>
       </c>
-      <c r="V8" s="56">
+      <c r="V8" s="55">
         <v>106</v>
       </c>
-      <c r="W8" s="56">
+      <c r="W8" s="55">
         <v>105</v>
       </c>
-      <c r="X8" s="56">
+      <c r="X8" s="55">
         <v>103</v>
       </c>
-      <c r="Y8" s="56">
+      <c r="Y8" s="55">
         <v>125</v>
       </c>
-      <c r="Z8" s="71">
+      <c r="Z8" s="70">
         <v>84</v>
       </c>
-      <c r="AA8" s="71">
+      <c r="AA8" s="70">
         <v>83</v>
       </c>
-      <c r="AB8" s="71">
+      <c r="AB8" s="55">
         <v>103</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>112</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>9</v>
       </c>
       <c r="C9" s="14">
         <v>6</v>
       </c>
       <c r="D9" s="14">
         <v>9</v>
       </c>
       <c r="E9" s="14">
         <v>15</v>
       </c>
       <c r="F9" s="14">
         <v>17</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="60">
         <v>17</v>
       </c>
-      <c r="H9" s="61">
+      <c r="H9" s="60">
         <v>23</v>
       </c>
-      <c r="I9" s="61">
+      <c r="I9" s="60">
         <v>14</v>
       </c>
       <c r="J9" s="10">
         <v>18</v>
       </c>
       <c r="K9" s="10">
         <v>7</v>
       </c>
       <c r="L9" s="10">
         <v>17</v>
       </c>
-      <c r="M9" s="56">
+      <c r="M9" s="55">
         <v>9</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="55">
         <v>10</v>
       </c>
-      <c r="O9" s="56">
+      <c r="O9" s="55">
         <v>14</v>
       </c>
-      <c r="P9" s="56">
-[...2 lines deleted...]
-      <c r="Q9" s="56">
+      <c r="P9" s="55">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="55">
         <v>13</v>
       </c>
-      <c r="R9" s="56">
+      <c r="R9" s="55">
         <v>7</v>
       </c>
-      <c r="S9" s="56">
+      <c r="S9" s="55">
         <v>11</v>
       </c>
-      <c r="T9" s="56">
+      <c r="T9" s="55">
         <v>18</v>
       </c>
-      <c r="U9" s="56">
+      <c r="U9" s="55">
         <v>21</v>
       </c>
-      <c r="V9" s="56">
+      <c r="V9" s="55">
         <v>14</v>
       </c>
-      <c r="W9" s="56">
+      <c r="W9" s="55">
         <v>9</v>
       </c>
-      <c r="X9" s="56">
+      <c r="X9" s="55">
         <v>14</v>
       </c>
-      <c r="Y9" s="56">
+      <c r="Y9" s="55">
         <v>10</v>
       </c>
-      <c r="Z9" s="71">
+      <c r="Z9" s="70">
         <v>10</v>
       </c>
-      <c r="AA9" s="71">
+      <c r="AA9" s="70">
         <v>8</v>
       </c>
-      <c r="AB9" s="71">
+      <c r="AB9" s="55">
         <v>13</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>5</v>
       </c>
       <c r="C10" s="14">
         <v>3</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="14">
         <v>8</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G10" s="60">
         <v>5</v>
       </c>
-      <c r="H10" s="61">
+      <c r="H10" s="60">
         <v>8</v>
       </c>
-      <c r="I10" s="61">
+      <c r="I10" s="60">
         <v>12</v>
       </c>
       <c r="J10" s="10">
         <v>8</v>
       </c>
       <c r="K10" s="10">
         <v>6</v>
       </c>
       <c r="L10" s="10">
         <v>4</v>
       </c>
-      <c r="M10" s="56">
+      <c r="M10" s="55">
         <v>5</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="55">
         <v>6</v>
       </c>
-      <c r="O10" s="56">
+      <c r="O10" s="55">
         <v>7</v>
       </c>
-      <c r="P10" s="56">
-[...2 lines deleted...]
-      <c r="Q10" s="56" t="s">
+      <c r="P10" s="55">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="R10" s="56">
-[...2 lines deleted...]
-      <c r="S10" s="56">
+      <c r="R10" s="55">
+        <v>4</v>
+      </c>
+      <c r="S10" s="55">
         <v>10</v>
       </c>
-      <c r="T10" s="56">
-[...2 lines deleted...]
-      <c r="U10" s="56">
+      <c r="T10" s="55">
+        <v>3</v>
+      </c>
+      <c r="U10" s="55">
         <v>6</v>
       </c>
-      <c r="V10" s="56">
-[...14 lines deleted...]
-      <c r="AA10" s="14" t="s">
+      <c r="V10" s="55">
+        <v>4</v>
+      </c>
+      <c r="W10" s="55">
+        <v>4</v>
+      </c>
+      <c r="X10" s="55">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="55">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="70">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AB10" s="71">
+      <c r="AB10" s="55">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>11</v>
       </c>
       <c r="C11" s="14">
         <v>11</v>
       </c>
       <c r="D11" s="14">
         <v>9</v>
       </c>
       <c r="E11" s="14">
         <v>7</v>
       </c>
       <c r="F11" s="14">
         <v>6</v>
       </c>
-      <c r="G11" s="61">
+      <c r="G11" s="60">
         <v>10</v>
       </c>
-      <c r="H11" s="61">
+      <c r="H11" s="60">
         <v>17</v>
       </c>
-      <c r="I11" s="61">
+      <c r="I11" s="60">
         <v>11</v>
       </c>
       <c r="J11" s="10">
         <v>11</v>
       </c>
       <c r="K11" s="10">
         <v>9</v>
       </c>
       <c r="L11" s="10">
         <v>10</v>
       </c>
-      <c r="M11" s="56">
+      <c r="M11" s="55">
         <v>11</v>
       </c>
-      <c r="N11" s="56">
-[...2 lines deleted...]
-      <c r="O11" s="56">
+      <c r="N11" s="55">
+        <v>4</v>
+      </c>
+      <c r="O11" s="55">
         <v>9</v>
       </c>
-      <c r="P11" s="56">
+      <c r="P11" s="55">
         <v>10</v>
       </c>
-      <c r="Q11" s="56">
+      <c r="Q11" s="55">
         <v>12</v>
       </c>
-      <c r="R11" s="56">
+      <c r="R11" s="55">
         <v>5</v>
       </c>
-      <c r="S11" s="56">
+      <c r="S11" s="55">
         <v>10</v>
       </c>
-      <c r="T11" s="56">
+      <c r="T11" s="55">
         <v>17</v>
       </c>
-      <c r="U11" s="56">
+      <c r="U11" s="55">
         <v>10</v>
       </c>
-      <c r="V11" s="56">
+      <c r="V11" s="55">
         <v>8</v>
       </c>
-      <c r="W11" s="56">
+      <c r="W11" s="55">
         <v>9</v>
       </c>
-      <c r="X11" s="56">
+      <c r="X11" s="55">
         <v>10</v>
       </c>
-      <c r="Y11" s="56">
+      <c r="Y11" s="55">
         <v>11</v>
       </c>
-      <c r="Z11" s="71">
+      <c r="Z11" s="70">
         <v>7</v>
       </c>
-      <c r="AA11" s="71">
+      <c r="AA11" s="70">
         <v>8</v>
       </c>
-      <c r="AB11" s="71">
+      <c r="AB11" s="55">
         <v>7</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>4</v>
       </c>
       <c r="C12" s="14">
         <v>5</v>
       </c>
       <c r="D12" s="14">
         <v>7</v>
       </c>
       <c r="E12" s="14">
         <v>11</v>
       </c>
       <c r="F12" s="14">
         <v>8</v>
       </c>
-      <c r="G12" s="61">
+      <c r="G12" s="60">
         <v>12</v>
       </c>
-      <c r="H12" s="61">
+      <c r="H12" s="60">
         <v>14</v>
       </c>
-      <c r="I12" s="61">
+      <c r="I12" s="60">
         <v>12</v>
       </c>
       <c r="J12" s="10">
         <v>12</v>
       </c>
       <c r="K12" s="10">
         <v>10</v>
       </c>
       <c r="L12" s="10">
         <v>7</v>
       </c>
-      <c r="M12" s="56">
+      <c r="M12" s="55">
         <v>5</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="55">
         <v>7</v>
       </c>
-      <c r="O12" s="56">
-[...2 lines deleted...]
-      <c r="P12" s="56">
+      <c r="O12" s="55">
+        <v>3</v>
+      </c>
+      <c r="P12" s="55">
         <v>7</v>
       </c>
-      <c r="Q12" s="56">
+      <c r="Q12" s="55">
         <v>7</v>
       </c>
-      <c r="R12" s="56">
+      <c r="R12" s="55">
         <v>6</v>
       </c>
-      <c r="S12" s="56">
+      <c r="S12" s="55">
         <v>15</v>
       </c>
-      <c r="T12" s="56">
+      <c r="T12" s="55">
         <v>9</v>
       </c>
-      <c r="U12" s="56">
+      <c r="U12" s="55">
         <v>11</v>
       </c>
-      <c r="V12" s="56">
+      <c r="V12" s="55">
         <v>9</v>
       </c>
-      <c r="W12" s="56">
+      <c r="W12" s="55">
         <v>6</v>
       </c>
-      <c r="X12" s="56">
+      <c r="X12" s="55">
         <v>12</v>
       </c>
-      <c r="Y12" s="56">
+      <c r="Y12" s="55">
         <v>10</v>
       </c>
-      <c r="Z12" s="71">
+      <c r="Z12" s="70">
         <v>10</v>
       </c>
-      <c r="AA12" s="71">
+      <c r="AA12" s="70">
         <v>8</v>
       </c>
-      <c r="AB12" s="71">
+      <c r="AB12" s="55">
         <v>7</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>9</v>
       </c>
       <c r="C13" s="14">
         <v>6</v>
       </c>
       <c r="D13" s="14">
         <v>6</v>
       </c>
       <c r="E13" s="14">
         <v>5</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
-      <c r="G13" s="61">
+      <c r="G13" s="60">
         <v>10</v>
       </c>
-      <c r="H13" s="61">
+      <c r="H13" s="60">
         <v>6</v>
       </c>
-      <c r="I13" s="61">
+      <c r="I13" s="60">
         <v>10</v>
       </c>
       <c r="J13" s="10">
         <v>6</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>4</v>
       </c>
-      <c r="M13" s="56">
-[...2 lines deleted...]
-      <c r="N13" s="56">
+      <c r="M13" s="55">
+        <v>2</v>
+      </c>
+      <c r="N13" s="55">
         <v>6</v>
       </c>
-      <c r="O13" s="56">
+      <c r="O13" s="55">
         <v>7</v>
       </c>
-      <c r="P13" s="56">
-[...11 lines deleted...]
-      <c r="T13" s="56">
+      <c r="P13" s="55">
+        <v>4</v>
+      </c>
+      <c r="Q13" s="55">
+        <v>2</v>
+      </c>
+      <c r="R13" s="55">
+        <v>3</v>
+      </c>
+      <c r="S13" s="55">
+        <v>4</v>
+      </c>
+      <c r="T13" s="55">
         <v>13</v>
       </c>
-      <c r="U13" s="56">
+      <c r="U13" s="55">
         <v>8</v>
       </c>
-      <c r="V13" s="56">
+      <c r="V13" s="55">
         <v>6</v>
       </c>
-      <c r="W13" s="56">
+      <c r="W13" s="55">
         <v>8</v>
       </c>
-      <c r="X13" s="56">
+      <c r="X13" s="55">
         <v>7</v>
       </c>
-      <c r="Y13" s="56">
-[...2 lines deleted...]
-      <c r="Z13" s="71">
+      <c r="Y13" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="70">
         <v>5</v>
       </c>
-      <c r="AA13" s="71">
+      <c r="AA13" s="70">
         <v>5</v>
       </c>
-      <c r="AB13" s="71">
-        <v>3</v>
+      <c r="AB13" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>16</v>
       </c>
       <c r="C14" s="14">
         <v>11</v>
       </c>
       <c r="D14" s="14">
         <v>22</v>
       </c>
       <c r="E14" s="14">
         <v>15</v>
       </c>
       <c r="F14" s="14">
         <v>11</v>
       </c>
-      <c r="G14" s="61">
+      <c r="G14" s="60">
         <v>26</v>
       </c>
-      <c r="H14" s="61">
+      <c r="H14" s="60">
         <v>35</v>
       </c>
-      <c r="I14" s="61">
+      <c r="I14" s="60">
         <v>25</v>
       </c>
       <c r="J14" s="10">
         <v>21</v>
       </c>
       <c r="K14" s="10">
         <v>15</v>
       </c>
       <c r="L14" s="10">
         <v>12</v>
       </c>
-      <c r="M14" s="56">
+      <c r="M14" s="55">
         <v>14</v>
       </c>
-      <c r="N14" s="56">
+      <c r="N14" s="55">
         <v>13</v>
       </c>
-      <c r="O14" s="56">
+      <c r="O14" s="55">
         <v>18</v>
       </c>
-      <c r="P14" s="56">
+      <c r="P14" s="55">
         <v>15</v>
       </c>
-      <c r="Q14" s="56">
+      <c r="Q14" s="55">
         <v>16</v>
       </c>
-      <c r="R14" s="56">
+      <c r="R14" s="55">
         <v>8</v>
       </c>
-      <c r="S14" s="56">
+      <c r="S14" s="55">
         <v>20</v>
       </c>
-      <c r="T14" s="56">
+      <c r="T14" s="55">
         <v>18</v>
       </c>
-      <c r="U14" s="56">
+      <c r="U14" s="55">
         <v>22</v>
       </c>
-      <c r="V14" s="56">
+      <c r="V14" s="55">
         <v>18</v>
       </c>
-      <c r="W14" s="56">
+      <c r="W14" s="55">
         <v>15</v>
       </c>
-      <c r="X14" s="56">
+      <c r="X14" s="55">
         <v>18</v>
       </c>
-      <c r="Y14" s="56">
+      <c r="Y14" s="55">
         <v>22</v>
       </c>
-      <c r="Z14" s="71">
+      <c r="Z14" s="70">
         <v>18</v>
       </c>
-      <c r="AA14" s="71">
+      <c r="AA14" s="70">
         <v>16</v>
       </c>
-      <c r="AB14" s="71">
+      <c r="AB14" s="55">
         <v>14</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>6</v>
       </c>
       <c r="C15" s="14">
         <v>11</v>
       </c>
       <c r="D15" s="14">
         <v>5</v>
       </c>
       <c r="E15" s="14">
         <v>6</v>
       </c>
       <c r="F15" s="14">
         <v>2</v>
       </c>
-      <c r="G15" s="61">
+      <c r="G15" s="60">
         <v>8</v>
       </c>
-      <c r="H15" s="61">
+      <c r="H15" s="60">
         <v>9</v>
       </c>
-      <c r="I15" s="61">
+      <c r="I15" s="60">
         <v>9</v>
       </c>
       <c r="J15" s="10">
         <v>9</v>
       </c>
       <c r="K15" s="10">
         <v>6</v>
       </c>
       <c r="L15" s="10">
         <v>11</v>
       </c>
-      <c r="M15" s="56">
+      <c r="M15" s="55">
         <v>6</v>
       </c>
-      <c r="N15" s="56">
-[...2 lines deleted...]
-      <c r="O15" s="56">
+      <c r="N15" s="55">
+        <v>4</v>
+      </c>
+      <c r="O15" s="55">
         <v>7</v>
       </c>
-      <c r="P15" s="56">
+      <c r="P15" s="55">
         <v>6</v>
       </c>
-      <c r="Q15" s="56">
+      <c r="Q15" s="55">
         <v>5</v>
       </c>
-      <c r="R15" s="56">
-[...2 lines deleted...]
-      <c r="S15" s="56">
+      <c r="R15" s="55">
+        <v>3</v>
+      </c>
+      <c r="S15" s="55">
         <v>13</v>
       </c>
-      <c r="T15" s="56">
+      <c r="T15" s="55">
         <v>11</v>
       </c>
-      <c r="U15" s="56">
-[...5 lines deleted...]
-      <c r="W15" s="56">
+      <c r="U15" s="55">
+        <v>2</v>
+      </c>
+      <c r="V15" s="55">
+        <v>4</v>
+      </c>
+      <c r="W15" s="55">
         <v>7</v>
       </c>
-      <c r="X15" s="56">
+      <c r="X15" s="55">
         <v>6</v>
       </c>
-      <c r="Y15" s="56">
+      <c r="Y15" s="55">
         <v>7</v>
       </c>
-      <c r="Z15" s="71">
+      <c r="Z15" s="70">
         <v>6</v>
       </c>
-      <c r="AA15" s="71">
-[...2 lines deleted...]
-      <c r="AB15" s="71">
+      <c r="AA15" s="70">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="55">
         <v>6</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>8</v>
       </c>
       <c r="C16" s="14">
         <v>8</v>
       </c>
       <c r="D16" s="14">
         <v>12</v>
       </c>
       <c r="E16" s="14">
         <v>4</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
-      <c r="G16" s="61">
+      <c r="G16" s="60">
         <v>6</v>
       </c>
-      <c r="H16" s="61">
+      <c r="H16" s="60">
         <v>16</v>
       </c>
-      <c r="I16" s="61">
+      <c r="I16" s="60">
         <v>12</v>
       </c>
       <c r="J16" s="10">
         <v>3</v>
       </c>
       <c r="K16" s="10">
         <v>6</v>
       </c>
       <c r="L16" s="10">
         <v>5</v>
       </c>
-      <c r="M16" s="56">
+      <c r="M16" s="55">
         <v>9</v>
       </c>
-      <c r="N16" s="56">
-[...2 lines deleted...]
-      <c r="O16" s="56">
+      <c r="N16" s="55">
+        <v>4</v>
+      </c>
+      <c r="O16" s="55">
         <v>10</v>
       </c>
-      <c r="P16" s="56">
-[...2 lines deleted...]
-      <c r="Q16" s="56">
+      <c r="P16" s="55">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="55">
         <v>6</v>
       </c>
-      <c r="R16" s="56">
+      <c r="R16" s="55">
         <v>5</v>
       </c>
-      <c r="S16" s="56">
+      <c r="S16" s="55">
         <v>7</v>
       </c>
-      <c r="T16" s="56">
+      <c r="T16" s="55">
         <v>13</v>
       </c>
-      <c r="U16" s="56">
+      <c r="U16" s="55">
         <v>7</v>
       </c>
-      <c r="V16" s="56">
-[...2 lines deleted...]
-      <c r="W16" s="56">
+      <c r="V16" s="55">
+        <v>4</v>
+      </c>
+      <c r="W16" s="55">
         <v>5</v>
       </c>
-      <c r="X16" s="56">
+      <c r="X16" s="55">
         <v>8</v>
       </c>
-      <c r="Y16" s="56">
+      <c r="Y16" s="55">
         <v>12</v>
       </c>
-      <c r="Z16" s="71">
-[...9 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="Z16" s="70">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="70">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>8</v>
       </c>
       <c r="C17" s="14">
         <v>4</v>
       </c>
       <c r="D17" s="14">
         <v>4</v>
       </c>
       <c r="E17" s="14">
         <v>6</v>
       </c>
       <c r="F17" s="14">
         <v>4</v>
       </c>
-      <c r="G17" s="61">
+      <c r="G17" s="60">
         <v>10</v>
       </c>
-      <c r="H17" s="61">
+      <c r="H17" s="60">
         <v>6</v>
       </c>
-      <c r="I17" s="61">
+      <c r="I17" s="60">
         <v>12</v>
       </c>
       <c r="J17" s="10">
         <v>11</v>
       </c>
       <c r="K17" s="10">
         <v>5</v>
       </c>
       <c r="L17" s="10">
         <v>4</v>
       </c>
-      <c r="M17" s="56">
-[...2 lines deleted...]
-      <c r="N17" s="56">
+      <c r="M17" s="55">
+        <v>4</v>
+      </c>
+      <c r="N17" s="55">
         <v>5</v>
       </c>
-      <c r="O17" s="56">
-[...2 lines deleted...]
-      <c r="P17" s="56">
+      <c r="O17" s="55">
+        <v>4</v>
+      </c>
+      <c r="P17" s="55">
         <v>6</v>
       </c>
-      <c r="Q17" s="56">
+      <c r="Q17" s="55">
         <v>6</v>
       </c>
-      <c r="R17" s="56">
-[...2 lines deleted...]
-      <c r="S17" s="56">
+      <c r="R17" s="55">
+        <v>3</v>
+      </c>
+      <c r="S17" s="55">
         <v>9</v>
       </c>
-      <c r="T17" s="56">
+      <c r="T17" s="55">
         <v>7</v>
       </c>
-      <c r="U17" s="56">
+      <c r="U17" s="55">
         <v>9</v>
       </c>
-      <c r="V17" s="56">
-[...2 lines deleted...]
-      <c r="W17" s="56">
+      <c r="V17" s="55">
+        <v>4</v>
+      </c>
+      <c r="W17" s="55">
         <v>9</v>
       </c>
-      <c r="X17" s="56">
+      <c r="X17" s="55">
         <v>12</v>
       </c>
-      <c r="Y17" s="56">
+      <c r="Y17" s="55">
         <v>11</v>
       </c>
-      <c r="Z17" s="71">
-[...5 lines deleted...]
-      <c r="AB17" s="71">
+      <c r="Z17" s="70">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="70">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="55">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>13</v>
       </c>
       <c r="C18" s="14">
         <v>16</v>
       </c>
       <c r="D18" s="14">
         <v>15</v>
       </c>
       <c r="E18" s="14">
         <v>22</v>
       </c>
       <c r="F18" s="14">
         <v>10</v>
       </c>
-      <c r="G18" s="61">
+      <c r="G18" s="60">
         <v>17</v>
       </c>
-      <c r="H18" s="61">
+      <c r="H18" s="60">
         <v>26</v>
       </c>
-      <c r="I18" s="61">
+      <c r="I18" s="60">
         <v>24</v>
       </c>
       <c r="J18" s="10">
         <v>18</v>
       </c>
       <c r="K18" s="10">
         <v>16</v>
       </c>
       <c r="L18" s="10">
         <v>17</v>
       </c>
-      <c r="M18" s="56">
+      <c r="M18" s="55">
         <v>18</v>
       </c>
-      <c r="N18" s="56">
+      <c r="N18" s="55">
         <v>18</v>
       </c>
-      <c r="O18" s="56">
+      <c r="O18" s="55">
         <v>22</v>
       </c>
-      <c r="P18" s="56">
+      <c r="P18" s="55">
         <v>11</v>
       </c>
-      <c r="Q18" s="56">
+      <c r="Q18" s="55">
         <v>17</v>
       </c>
-      <c r="R18" s="56">
+      <c r="R18" s="55">
         <v>10</v>
       </c>
-      <c r="S18" s="56">
+      <c r="S18" s="55">
         <v>24</v>
       </c>
-      <c r="T18" s="56">
+      <c r="T18" s="55">
         <v>30</v>
       </c>
-      <c r="U18" s="56">
+      <c r="U18" s="55">
         <v>14</v>
       </c>
-      <c r="V18" s="56">
+      <c r="V18" s="55">
         <v>13</v>
       </c>
-      <c r="W18" s="56">
+      <c r="W18" s="55">
         <v>15</v>
       </c>
-      <c r="X18" s="56">
+      <c r="X18" s="55">
         <v>18</v>
       </c>
-      <c r="Y18" s="56">
+      <c r="Y18" s="55">
         <v>16</v>
       </c>
-      <c r="Z18" s="71">
+      <c r="Z18" s="70">
         <v>17</v>
       </c>
-      <c r="AA18" s="71">
+      <c r="AA18" s="70">
         <v>7</v>
       </c>
-      <c r="AB18" s="71">
+      <c r="AB18" s="55">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>5</v>
       </c>
       <c r="C19" s="14">
         <v>5</v>
       </c>
       <c r="D19" s="14">
         <v>4</v>
       </c>
       <c r="E19" s="14"/>
       <c r="F19" s="14">
         <v>1</v>
       </c>
-      <c r="G19" s="61">
+      <c r="G19" s="60">
         <v>5</v>
       </c>
-      <c r="H19" s="61">
-[...2 lines deleted...]
-      <c r="I19" s="61">
+      <c r="H19" s="60">
+        <v>3</v>
+      </c>
+      <c r="I19" s="60">
         <v>6</v>
       </c>
       <c r="J19" s="10">
         <v>3</v>
       </c>
       <c r="K19" s="10">
         <v>3</v>
       </c>
       <c r="L19" s="10">
         <v>2</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="55">
         <v>6</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="55">
         <v>5</v>
       </c>
-      <c r="O19" s="56">
+      <c r="O19" s="55">
         <v>5</v>
       </c>
-      <c r="P19" s="56">
-[...2 lines deleted...]
-      <c r="Q19" s="56">
+      <c r="P19" s="55">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="55">
         <v>6</v>
       </c>
-      <c r="R19" s="56">
-[...5 lines deleted...]
-      <c r="T19" s="56">
+      <c r="R19" s="55">
+        <v>3</v>
+      </c>
+      <c r="S19" s="55">
+        <v>2</v>
+      </c>
+      <c r="T19" s="55">
         <v>6</v>
       </c>
-      <c r="U19" s="56">
+      <c r="U19" s="55">
         <v>5</v>
       </c>
-      <c r="V19" s="56">
-[...5 lines deleted...]
-      <c r="X19" s="56">
+      <c r="V19" s="55">
+        <v>2</v>
+      </c>
+      <c r="W19" s="55">
+        <v>1</v>
+      </c>
+      <c r="X19" s="55">
         <v>5</v>
       </c>
-      <c r="Y19" s="56">
-[...5 lines deleted...]
-      <c r="AA19" s="71">
+      <c r="Y19" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="70">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="70">
         <v>5</v>
       </c>
-      <c r="AB19" s="71">
-[...3 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AB19" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>7</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>1</v>
       </c>
       <c r="E20" s="14">
         <v>6</v>
       </c>
       <c r="F20" s="14">
         <v>5</v>
       </c>
-      <c r="G20" s="61">
-[...2 lines deleted...]
-      <c r="H20" s="61">
+      <c r="G20" s="60">
+        <v>2</v>
+      </c>
+      <c r="H20" s="60">
         <v>10</v>
       </c>
-      <c r="I20" s="61">
+      <c r="I20" s="60">
         <v>5</v>
       </c>
       <c r="J20" s="10">
         <v>2</v>
       </c>
       <c r="K20" s="10">
         <v>8</v>
       </c>
       <c r="L20" s="10">
         <v>3</v>
       </c>
-      <c r="M20" s="56">
-[...5 lines deleted...]
-      <c r="O20" s="56">
+      <c r="M20" s="55">
+        <v>1</v>
+      </c>
+      <c r="N20" s="55">
+        <v>2</v>
+      </c>
+      <c r="O20" s="55">
         <v>5</v>
       </c>
-      <c r="P20" s="56">
+      <c r="P20" s="55">
         <v>5</v>
       </c>
-      <c r="Q20" s="56">
+      <c r="Q20" s="55">
         <v>7</v>
       </c>
-      <c r="R20" s="56">
-[...5 lines deleted...]
-      <c r="T20" s="56">
+      <c r="R20" s="55">
+        <v>1</v>
+      </c>
+      <c r="S20" s="55">
+        <v>2</v>
+      </c>
+      <c r="T20" s="55">
         <v>8</v>
       </c>
-      <c r="U20" s="56">
+      <c r="U20" s="55">
         <v>7</v>
       </c>
-      <c r="V20" s="56">
+      <c r="V20" s="55">
         <v>5</v>
       </c>
-      <c r="W20" s="56">
-[...18 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="W20" s="55">
+        <v>3</v>
+      </c>
+      <c r="X20" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="70">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="70">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
         <v>6</v>
       </c>
       <c r="C21" s="14">
         <v>14</v>
       </c>
       <c r="D21" s="14">
         <v>18</v>
       </c>
       <c r="E21" s="14">
         <v>16</v>
       </c>
       <c r="F21" s="14">
         <v>14</v>
       </c>
-      <c r="G21" s="61">
+      <c r="G21" s="60">
         <v>25</v>
       </c>
-      <c r="H21" s="61">
+      <c r="H21" s="60">
         <v>22</v>
       </c>
-      <c r="I21" s="61">
+      <c r="I21" s="60">
         <v>15</v>
       </c>
       <c r="J21" s="10">
         <v>14</v>
       </c>
       <c r="K21" s="10">
         <v>13</v>
       </c>
       <c r="L21" s="10">
         <v>13</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="55">
         <v>10</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="55">
         <v>9</v>
       </c>
-      <c r="O21" s="56">
+      <c r="O21" s="55">
         <v>9</v>
       </c>
-      <c r="P21" s="56">
+      <c r="P21" s="55">
         <v>12</v>
       </c>
-      <c r="Q21" s="56">
+      <c r="Q21" s="55">
         <v>10</v>
       </c>
-      <c r="R21" s="56">
+      <c r="R21" s="55">
         <v>6</v>
       </c>
-      <c r="S21" s="56">
+      <c r="S21" s="55">
         <v>20</v>
       </c>
-      <c r="T21" s="56">
+      <c r="T21" s="55">
         <v>22</v>
       </c>
-      <c r="U21" s="56">
+      <c r="U21" s="55">
         <v>13</v>
       </c>
-      <c r="V21" s="56">
+      <c r="V21" s="55">
         <v>16</v>
       </c>
-      <c r="W21" s="56">
+      <c r="W21" s="55">
         <v>11</v>
       </c>
-      <c r="X21" s="56">
+      <c r="X21" s="55">
         <v>10</v>
       </c>
-      <c r="Y21" s="56">
+      <c r="Y21" s="55">
         <v>19</v>
       </c>
-      <c r="Z21" s="71">
+      <c r="Z21" s="70">
         <v>7</v>
       </c>
-      <c r="AA21" s="71">
+      <c r="AA21" s="70">
         <v>11</v>
       </c>
-      <c r="AB21" s="71">
+      <c r="AB21" s="55">
         <v>15</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="75"/>
       <c r="C22" s="75"/>
       <c r="D22" s="75"/>
       <c r="E22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
       <c r="L22" s="75"/>
       <c r="M22" s="75"/>
       <c r="N22" s="75"/>
       <c r="O22" s="75"/>
       <c r="P22" s="75"/>
       <c r="Q22" s="75"/>
       <c r="R22" s="75"/>
       <c r="S22" s="75"/>
       <c r="T22" s="75"/>
       <c r="U22" s="75"/>
       <c r="V22" s="75"/>
       <c r="W22" s="75"/>
       <c r="X22" s="75"/>
       <c r="Y22" s="75"/>
-      <c r="AA22" s="71"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:28">
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>118</v>
       </c>
       <c r="C23" s="14">
         <v>119</v>
       </c>
       <c r="D23" s="14">
         <v>122</v>
       </c>
       <c r="E23" s="14">
         <v>141</v>
       </c>
       <c r="F23" s="14">
         <v>75</v>
       </c>
       <c r="G23" s="16">
         <v>204</v>
       </c>
-      <c r="H23" s="61">
+      <c r="H23" s="60">
         <v>230</v>
       </c>
-      <c r="I23" s="61">
+      <c r="I23" s="60">
         <v>205</v>
       </c>
       <c r="J23" s="17">
         <v>145</v>
       </c>
       <c r="K23" s="10">
         <v>115</v>
       </c>
       <c r="L23" s="17">
         <v>126</v>
       </c>
-      <c r="M23" s="60">
+      <c r="M23" s="59">
         <v>115</v>
       </c>
-      <c r="N23" s="60">
+      <c r="N23" s="59">
         <v>95</v>
       </c>
-      <c r="O23" s="60">
+      <c r="O23" s="59">
         <v>131</v>
       </c>
-      <c r="P23" s="60">
+      <c r="P23" s="59">
         <v>109</v>
       </c>
-      <c r="Q23" s="60">
+      <c r="Q23" s="59">
         <v>144</v>
       </c>
-      <c r="R23" s="60">
+      <c r="R23" s="59">
         <v>95</v>
       </c>
-      <c r="S23" s="60">
+      <c r="S23" s="59">
         <v>214</v>
       </c>
-      <c r="T23" s="60">
+      <c r="T23" s="59">
         <v>202</v>
       </c>
-      <c r="U23" s="60">
+      <c r="U23" s="59">
         <v>192</v>
       </c>
-      <c r="V23" s="60">
+      <c r="V23" s="59">
         <v>114</v>
       </c>
-      <c r="W23" s="56">
+      <c r="W23" s="55">
         <v>121</v>
       </c>
-      <c r="X23" s="56">
+      <c r="X23" s="55">
         <v>119</v>
       </c>
-      <c r="Y23" s="56">
+      <c r="Y23" s="55">
         <v>143</v>
       </c>
-      <c r="Z23" s="71">
+      <c r="Z23" s="70">
         <v>98</v>
       </c>
-      <c r="AA23" s="71">
+      <c r="AA23" s="70">
         <v>92</v>
       </c>
-      <c r="AB23" s="71">
+      <c r="AB23" s="55">
         <v>114</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="14">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>104</v>
       </c>
       <c r="C24" s="14">
         <v>106</v>
       </c>
       <c r="D24" s="14">
         <v>104</v>
       </c>
       <c r="E24" s="14">
         <v>125</v>
       </c>
       <c r="F24" s="14">
         <v>66</v>
       </c>
       <c r="G24" s="16">
         <v>188</v>
       </c>
-      <c r="H24" s="61">
+      <c r="H24" s="60">
         <v>204</v>
       </c>
-      <c r="I24" s="61">
+      <c r="I24" s="60">
         <v>178</v>
       </c>
       <c r="J24" s="17">
         <v>129</v>
       </c>
       <c r="K24" s="10">
         <v>104</v>
       </c>
       <c r="L24" s="17">
         <v>108</v>
       </c>
-      <c r="M24" s="60">
+      <c r="M24" s="59">
         <v>103</v>
       </c>
-      <c r="N24" s="60">
+      <c r="N24" s="59">
         <v>83</v>
       </c>
-      <c r="O24" s="60">
+      <c r="O24" s="59">
         <v>111</v>
       </c>
-      <c r="P24" s="60">
+      <c r="P24" s="59">
         <v>96</v>
       </c>
-      <c r="Q24" s="60">
+      <c r="Q24" s="59">
         <v>128</v>
       </c>
-      <c r="R24" s="60">
+      <c r="R24" s="59">
         <v>80</v>
       </c>
-      <c r="S24" s="60">
+      <c r="S24" s="59">
         <v>192</v>
       </c>
-      <c r="T24" s="60">
+      <c r="T24" s="59">
         <v>181</v>
       </c>
-      <c r="U24" s="60">
+      <c r="U24" s="59">
         <v>175</v>
       </c>
-      <c r="V24" s="60">
+      <c r="V24" s="59">
         <v>106</v>
       </c>
-      <c r="W24" s="56">
+      <c r="W24" s="55">
         <v>105</v>
       </c>
-      <c r="X24" s="56">
+      <c r="X24" s="55">
         <v>103</v>
       </c>
-      <c r="Y24" s="56">
+      <c r="Y24" s="55">
         <v>125</v>
       </c>
-      <c r="Z24" s="71">
+      <c r="Z24" s="70">
         <v>84</v>
       </c>
-      <c r="AA24" s="71">
+      <c r="AA24" s="70">
         <v>83</v>
       </c>
-      <c r="AB24" s="71">
+      <c r="AB24" s="55">
         <v>103</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="14">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>4</v>
       </c>
       <c r="C25" s="14">
         <v>4</v>
       </c>
       <c r="D25" s="14">
         <v>5</v>
       </c>
       <c r="E25" s="14">
         <v>4</v>
       </c>
       <c r="F25" s="14">
         <v>1</v>
       </c>
       <c r="G25" s="16">
         <v>4</v>
       </c>
-      <c r="H25" s="61">
-[...2 lines deleted...]
-      <c r="I25" s="61">
+      <c r="H25" s="60">
+        <v>2</v>
+      </c>
+      <c r="I25" s="60">
         <v>7</v>
       </c>
       <c r="J25" s="17">
         <v>4</v>
       </c>
       <c r="K25" s="10">
         <v>2</v>
       </c>
       <c r="L25" s="17">
         <v>5</v>
       </c>
-      <c r="M25" s="60">
-[...8 lines deleted...]
-      <c r="P25" s="60">
+      <c r="M25" s="59">
+        <v>1</v>
+      </c>
+      <c r="N25" s="59">
+        <v>2</v>
+      </c>
+      <c r="O25" s="59">
+        <v>3</v>
+      </c>
+      <c r="P25" s="59">
         <v>5</v>
       </c>
-      <c r="Q25" s="60">
-[...8 lines deleted...]
-      <c r="T25" s="60">
+      <c r="Q25" s="59">
+        <v>4</v>
+      </c>
+      <c r="R25" s="59">
+        <v>4</v>
+      </c>
+      <c r="S25" s="59">
+        <v>1</v>
+      </c>
+      <c r="T25" s="59">
         <v>6</v>
       </c>
-      <c r="U25" s="60">
+      <c r="U25" s="59">
         <v>5</v>
       </c>
-      <c r="V25" s="60">
-[...8 lines deleted...]
-      <c r="Y25" s="56">
+      <c r="V25" s="59">
+        <v>1</v>
+      </c>
+      <c r="W25" s="55">
+        <v>2</v>
+      </c>
+      <c r="X25" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y25" s="55">
         <v>6</v>
       </c>
-      <c r="Z25" s="71">
-[...2 lines deleted...]
-      <c r="AA25" s="71">
+      <c r="Z25" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="70">
         <v>5</v>
       </c>
-      <c r="AB25" s="71">
-[...3 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AB25" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>5</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
       <c r="E26" s="14">
         <v>4</v>
       </c>
       <c r="F26" s="14">
         <v>2</v>
       </c>
       <c r="G26" s="16">
         <v>4</v>
       </c>
-      <c r="H26" s="61">
+      <c r="H26" s="60">
         <v>5</v>
       </c>
-      <c r="I26" s="61">
+      <c r="I26" s="60">
         <v>4</v>
       </c>
       <c r="J26" s="17">
         <v>5</v>
       </c>
       <c r="K26" s="10">
         <v>3</v>
       </c>
       <c r="L26" s="17">
         <v>3</v>
       </c>
-      <c r="M26" s="60">
-[...17 lines deleted...]
-      <c r="S26" s="60">
+      <c r="M26" s="59">
+        <v>1</v>
+      </c>
+      <c r="N26" s="59">
+        <v>2</v>
+      </c>
+      <c r="O26" s="59">
+        <v>3</v>
+      </c>
+      <c r="P26" s="59">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="59">
+        <v>3</v>
+      </c>
+      <c r="R26" s="59">
+        <v>3</v>
+      </c>
+      <c r="S26" s="59">
         <v>5</v>
       </c>
-      <c r="T26" s="60">
-[...20 lines deleted...]
-      <c r="AA26" s="14" t="s">
+      <c r="T26" s="59">
+        <v>4</v>
+      </c>
+      <c r="U26" s="59">
+        <v>1</v>
+      </c>
+      <c r="V26" s="59">
+        <v>2</v>
+      </c>
+      <c r="W26" s="55">
+        <v>3</v>
+      </c>
+      <c r="X26" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="55">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AB26" s="71">
-[...3 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="55">
+        <v>4</v>
+      </c>
+      <c r="AC26" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>5</v>
       </c>
       <c r="C27" s="14">
         <v>1</v>
       </c>
       <c r="D27" s="14">
         <v>5</v>
       </c>
       <c r="E27" s="14">
         <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
-      <c r="H27" s="61">
-[...2 lines deleted...]
-      <c r="I27" s="61">
+      <c r="H27" s="60">
+        <v>3</v>
+      </c>
+      <c r="I27" s="60">
         <v>6</v>
       </c>
       <c r="J27" s="17">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>3</v>
       </c>
       <c r="L27" s="17">
         <v>2</v>
       </c>
-      <c r="M27" s="60">
-[...5 lines deleted...]
-      <c r="O27" s="60">
+      <c r="M27" s="59">
+        <v>3</v>
+      </c>
+      <c r="N27" s="59">
+        <v>1</v>
+      </c>
+      <c r="O27" s="59">
         <v>7</v>
       </c>
-      <c r="P27" s="60">
-[...2 lines deleted...]
-      <c r="Q27" s="60">
+      <c r="P27" s="59">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="59">
         <v>5</v>
       </c>
-      <c r="R27" s="60">
-[...2 lines deleted...]
-      <c r="S27" s="60">
+      <c r="R27" s="59">
+        <v>3</v>
+      </c>
+      <c r="S27" s="59">
         <v>5</v>
       </c>
-      <c r="T27" s="60">
-[...11 lines deleted...]
-      <c r="X27" s="56">
+      <c r="T27" s="59">
+        <v>3</v>
+      </c>
+      <c r="U27" s="59">
+        <v>4</v>
+      </c>
+      <c r="V27" s="59">
+        <v>1</v>
+      </c>
+      <c r="W27" s="55">
+        <v>3</v>
+      </c>
+      <c r="X27" s="55">
         <v>6</v>
       </c>
-      <c r="Y27" s="56">
-[...12 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="Y27" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="70">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="70">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="55">
+        <v>2</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>7</v>
       </c>
       <c r="E28" s="14">
         <v>7</v>
       </c>
       <c r="F28" s="14">
         <v>3</v>
       </c>
       <c r="G28" s="16">
         <v>7</v>
       </c>
-      <c r="H28" s="61">
+      <c r="H28" s="60">
         <v>16</v>
       </c>
-      <c r="I28" s="61">
+      <c r="I28" s="60">
         <v>10</v>
       </c>
       <c r="J28" s="17">
         <v>6</v>
       </c>
       <c r="K28" s="10">
         <v>3</v>
       </c>
       <c r="L28" s="17">
         <v>8</v>
       </c>
-      <c r="M28" s="60">
+      <c r="M28" s="59">
         <v>7</v>
       </c>
-      <c r="N28" s="60">
+      <c r="N28" s="59">
         <v>7</v>
       </c>
-      <c r="O28" s="60">
+      <c r="O28" s="59">
         <v>7</v>
       </c>
-      <c r="P28" s="60">
-[...5 lines deleted...]
-      <c r="R28" s="60">
+      <c r="P28" s="59">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="59">
+        <v>4</v>
+      </c>
+      <c r="R28" s="59">
         <v>5</v>
       </c>
-      <c r="S28" s="60">
+      <c r="S28" s="59">
         <v>11</v>
       </c>
-      <c r="T28" s="60">
+      <c r="T28" s="59">
         <v>8</v>
       </c>
-      <c r="U28" s="60">
+      <c r="U28" s="59">
         <v>7</v>
       </c>
-      <c r="V28" s="60">
-[...2 lines deleted...]
-      <c r="W28" s="56">
+      <c r="V28" s="59">
+        <v>4</v>
+      </c>
+      <c r="W28" s="55">
         <v>8</v>
       </c>
-      <c r="X28" s="56">
-[...2 lines deleted...]
-      <c r="Y28" s="56">
+      <c r="X28" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="55">
         <v>6</v>
       </c>
-      <c r="Z28" s="71">
+      <c r="Z28" s="70">
         <v>6</v>
       </c>
-      <c r="AA28" s="71">
-[...6 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AA28" s="70">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="55">
+        <v>2</v>
+      </c>
+      <c r="AC28" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="76" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="76"/>
       <c r="C29" s="76"/>
       <c r="D29" s="76"/>
       <c r="E29" s="76"/>
       <c r="F29" s="76"/>
       <c r="G29" s="76"/>
       <c r="H29" s="76"/>
       <c r="I29" s="76"/>
       <c r="J29" s="76"/>
       <c r="K29" s="76"/>
       <c r="L29" s="76"/>
       <c r="M29" s="76"/>
       <c r="N29" s="76"/>
       <c r="O29" s="76"/>
       <c r="P29" s="76"/>
       <c r="Q29" s="76"/>
       <c r="R29" s="76"/>
       <c r="S29" s="76"/>
       <c r="T29" s="76"/>
       <c r="U29" s="76"/>
       <c r="V29" s="76"/>
       <c r="W29" s="76"/>
       <c r="X29" s="76"/>
       <c r="Y29" s="76"/>
-      <c r="AA29" s="71"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:28">
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>93</v>
       </c>
       <c r="C30" s="14">
         <v>91</v>
       </c>
       <c r="D30" s="14">
         <v>96</v>
       </c>
       <c r="E30" s="14">
         <v>105</v>
       </c>
       <c r="F30" s="14">
         <v>78</v>
       </c>
       <c r="G30" s="16">
         <v>137</v>
       </c>
-      <c r="H30" s="61">
+      <c r="H30" s="60">
         <v>169</v>
       </c>
-      <c r="I30" s="61">
+      <c r="I30" s="60">
         <v>140</v>
       </c>
       <c r="J30" s="17">
         <v>120</v>
       </c>
       <c r="K30" s="16">
         <v>104</v>
       </c>
       <c r="L30" s="17">
         <v>91</v>
       </c>
       <c r="M30" s="19">
         <v>88</v>
       </c>
-      <c r="N30" s="57">
+      <c r="N30" s="56">
         <v>81</v>
       </c>
-      <c r="O30" s="57">
+      <c r="O30" s="56">
         <v>100</v>
       </c>
-      <c r="P30" s="57">
+      <c r="P30" s="56">
         <v>75</v>
       </c>
-      <c r="Q30" s="57">
+      <c r="Q30" s="56">
         <v>91</v>
       </c>
-      <c r="R30" s="57">
+      <c r="R30" s="56">
         <v>49</v>
       </c>
-      <c r="S30" s="57">
+      <c r="S30" s="56">
         <v>125</v>
       </c>
-      <c r="T30" s="57">
+      <c r="T30" s="56">
         <v>154</v>
       </c>
-      <c r="U30" s="57">
+      <c r="U30" s="56">
         <v>118</v>
       </c>
-      <c r="V30" s="57">
+      <c r="V30" s="56">
         <v>99</v>
       </c>
-      <c r="W30" s="56">
+      <c r="W30" s="55">
         <v>86</v>
       </c>
-      <c r="X30" s="56">
+      <c r="X30" s="55">
         <v>111</v>
       </c>
-      <c r="Y30" s="56">
+      <c r="Y30" s="55">
         <v>112</v>
       </c>
-      <c r="Z30" s="72">
+      <c r="Z30" s="71">
         <v>82</v>
       </c>
-      <c r="AA30" s="71">
+      <c r="AA30" s="70">
         <v>70</v>
       </c>
-      <c r="AB30" s="71">
+      <c r="AB30" s="55">
         <v>75</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="14">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>9</v>
       </c>
       <c r="C31" s="14">
         <v>6</v>
       </c>
       <c r="D31" s="14">
         <v>9</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>17</v>
       </c>
       <c r="G31" s="16">
         <v>17</v>
       </c>
-      <c r="H31" s="61">
+      <c r="H31" s="60">
         <v>23</v>
       </c>
-      <c r="I31" s="61">
+      <c r="I31" s="60">
         <v>14</v>
       </c>
       <c r="J31" s="17">
         <v>18</v>
       </c>
       <c r="K31" s="16">
         <v>7</v>
       </c>
       <c r="L31" s="17">
         <v>17</v>
       </c>
       <c r="M31" s="19">
         <v>9</v>
       </c>
-      <c r="N31" s="57">
+      <c r="N31" s="56">
         <v>10</v>
       </c>
-      <c r="O31" s="57">
+      <c r="O31" s="56">
         <v>14</v>
       </c>
-      <c r="P31" s="57">
-[...2 lines deleted...]
-      <c r="Q31" s="57">
+      <c r="P31" s="56">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="56">
         <v>13</v>
       </c>
-      <c r="R31" s="57">
+      <c r="R31" s="56">
         <v>7</v>
       </c>
-      <c r="S31" s="57">
+      <c r="S31" s="56">
         <v>11</v>
       </c>
-      <c r="T31" s="57">
+      <c r="T31" s="56">
         <v>18</v>
       </c>
-      <c r="U31" s="57">
+      <c r="U31" s="56">
         <v>21</v>
       </c>
-      <c r="V31" s="57">
+      <c r="V31" s="56">
         <v>14</v>
       </c>
-      <c r="W31" s="56">
+      <c r="W31" s="55">
         <v>9</v>
       </c>
-      <c r="X31" s="56">
+      <c r="X31" s="55">
         <v>14</v>
       </c>
-      <c r="Y31" s="56">
+      <c r="Y31" s="55">
         <v>10</v>
       </c>
-      <c r="Z31" s="72">
+      <c r="Z31" s="71">
         <v>10</v>
       </c>
-      <c r="AA31" s="71">
+      <c r="AA31" s="70">
         <v>8</v>
       </c>
-      <c r="AB31" s="71">
+      <c r="AB31" s="55">
         <v>13</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>5</v>
       </c>
       <c r="C32" s="14">
         <v>3</v>
       </c>
       <c r="D32" s="14">
         <v>2</v>
       </c>
       <c r="E32" s="14">
         <v>8</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
       <c r="G32" s="16">
         <v>5</v>
       </c>
-      <c r="H32" s="61">
+      <c r="H32" s="60">
         <v>8</v>
       </c>
-      <c r="I32" s="61">
+      <c r="I32" s="60">
         <v>12</v>
       </c>
       <c r="J32" s="17">
         <v>8</v>
       </c>
       <c r="K32" s="16">
         <v>6</v>
       </c>
       <c r="L32" s="17">
         <v>4</v>
       </c>
       <c r="M32" s="19">
         <v>5</v>
       </c>
-      <c r="N32" s="57">
+      <c r="N32" s="56">
         <v>6</v>
       </c>
-      <c r="O32" s="57">
+      <c r="O32" s="56">
         <v>7</v>
       </c>
-      <c r="P32" s="57">
-[...2 lines deleted...]
-      <c r="Q32" s="57" t="s">
+      <c r="P32" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="R32" s="57">
-[...2 lines deleted...]
-      <c r="S32" s="57">
+      <c r="R32" s="56">
+        <v>4</v>
+      </c>
+      <c r="S32" s="56">
         <v>10</v>
       </c>
-      <c r="T32" s="57">
-[...2 lines deleted...]
-      <c r="U32" s="57">
+      <c r="T32" s="56">
+        <v>3</v>
+      </c>
+      <c r="U32" s="56">
         <v>6</v>
       </c>
-      <c r="V32" s="57">
-[...14 lines deleted...]
-      <c r="AA32" s="14" t="s">
+      <c r="V32" s="56">
+        <v>4</v>
+      </c>
+      <c r="W32" s="55">
+        <v>4</v>
+      </c>
+      <c r="X32" s="55">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="55">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="71">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AB32" s="71">
-[...3 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="AB32" s="55">
+        <v>2</v>
+      </c>
+      <c r="AC32" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14">
         <v>7</v>
       </c>
       <c r="C33" s="14">
         <v>7</v>
       </c>
       <c r="D33" s="14">
         <v>4</v>
       </c>
       <c r="E33" s="14">
         <v>3</v>
       </c>
       <c r="F33" s="14">
         <v>5</v>
       </c>
       <c r="G33" s="16">
         <v>6</v>
       </c>
-      <c r="H33" s="61">
+      <c r="H33" s="60">
         <v>15</v>
       </c>
-      <c r="I33" s="61">
+      <c r="I33" s="60">
         <v>4</v>
       </c>
       <c r="J33" s="17">
         <v>7</v>
       </c>
       <c r="K33" s="16">
         <v>7</v>
       </c>
       <c r="L33" s="17">
         <v>5</v>
       </c>
       <c r="M33" s="19">
         <v>10</v>
       </c>
-      <c r="N33" s="57">
-[...2 lines deleted...]
-      <c r="O33" s="57">
+      <c r="N33" s="56">
+        <v>2</v>
+      </c>
+      <c r="O33" s="56">
         <v>6</v>
       </c>
-      <c r="P33" s="57">
+      <c r="P33" s="56">
         <v>5</v>
       </c>
-      <c r="Q33" s="57">
+      <c r="Q33" s="56">
         <v>8</v>
       </c>
-      <c r="R33" s="57">
-[...2 lines deleted...]
-      <c r="S33" s="57">
+      <c r="R33" s="56">
+        <v>1</v>
+      </c>
+      <c r="S33" s="56">
         <v>9</v>
       </c>
-      <c r="T33" s="57">
+      <c r="T33" s="56">
         <v>11</v>
       </c>
-      <c r="U33" s="57">
+      <c r="U33" s="56">
         <v>5</v>
       </c>
-      <c r="V33" s="57">
+      <c r="V33" s="56">
         <v>7</v>
       </c>
-      <c r="W33" s="56">
+      <c r="W33" s="55">
         <v>7</v>
       </c>
-      <c r="X33" s="56">
+      <c r="X33" s="55">
         <v>6</v>
       </c>
-      <c r="Y33" s="56">
+      <c r="Y33" s="55">
         <v>5</v>
       </c>
-      <c r="Z33" s="72">
+      <c r="Z33" s="71">
         <v>5</v>
       </c>
-      <c r="AA33" s="71">
-[...6 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="AA33" s="70">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="55">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>4</v>
       </c>
       <c r="C34" s="14">
         <v>5</v>
       </c>
       <c r="D34" s="14">
         <v>7</v>
       </c>
       <c r="E34" s="14">
         <v>11</v>
       </c>
       <c r="F34" s="14">
         <v>8</v>
       </c>
       <c r="G34" s="16">
         <v>12</v>
       </c>
-      <c r="H34" s="61">
+      <c r="H34" s="60">
         <v>14</v>
       </c>
-      <c r="I34" s="61">
+      <c r="I34" s="60">
         <v>12</v>
       </c>
       <c r="J34" s="17">
         <v>12</v>
       </c>
       <c r="K34" s="16">
         <v>10</v>
       </c>
       <c r="L34" s="17">
         <v>7</v>
       </c>
       <c r="M34" s="19">
         <v>5</v>
       </c>
-      <c r="N34" s="57">
+      <c r="N34" s="56">
         <v>7</v>
       </c>
-      <c r="O34" s="57">
-[...2 lines deleted...]
-      <c r="P34" s="57">
+      <c r="O34" s="56">
+        <v>3</v>
+      </c>
+      <c r="P34" s="56">
         <v>7</v>
       </c>
-      <c r="Q34" s="57">
+      <c r="Q34" s="56">
         <v>7</v>
       </c>
-      <c r="R34" s="57">
+      <c r="R34" s="56">
         <v>6</v>
       </c>
-      <c r="S34" s="57">
+      <c r="S34" s="56">
         <v>15</v>
       </c>
-      <c r="T34" s="57">
+      <c r="T34" s="56">
         <v>9</v>
       </c>
-      <c r="U34" s="57">
+      <c r="U34" s="56">
         <v>11</v>
       </c>
-      <c r="V34" s="57">
+      <c r="V34" s="56">
         <v>9</v>
       </c>
-      <c r="W34" s="56">
+      <c r="W34" s="55">
         <v>6</v>
       </c>
-      <c r="X34" s="56">
+      <c r="X34" s="55">
         <v>12</v>
       </c>
-      <c r="Y34" s="56">
+      <c r="Y34" s="55">
         <v>10</v>
       </c>
-      <c r="Z34" s="72">
+      <c r="Z34" s="71">
         <v>10</v>
       </c>
-      <c r="AA34" s="71">
+      <c r="AA34" s="70">
         <v>8</v>
       </c>
-      <c r="AB34" s="71">
+      <c r="AB34" s="55">
         <v>7</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>9</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>6</v>
       </c>
       <c r="E35" s="14">
         <v>5</v>
       </c>
       <c r="F35" s="14">
         <v>3</v>
       </c>
       <c r="G35" s="16">
         <v>10</v>
       </c>
-      <c r="H35" s="61">
+      <c r="H35" s="60">
         <v>6</v>
       </c>
-      <c r="I35" s="61">
+      <c r="I35" s="60">
         <v>10</v>
       </c>
       <c r="J35" s="17">
         <v>6</v>
       </c>
       <c r="K35" s="16">
         <v>11</v>
       </c>
       <c r="L35" s="17">
         <v>4</v>
       </c>
       <c r="M35" s="19">
         <v>2</v>
       </c>
-      <c r="N35" s="57">
+      <c r="N35" s="56">
         <v>6</v>
       </c>
-      <c r="O35" s="57">
+      <c r="O35" s="56">
         <v>7</v>
       </c>
-      <c r="P35" s="57">
-[...11 lines deleted...]
-      <c r="T35" s="57">
+      <c r="P35" s="56">
+        <v>4</v>
+      </c>
+      <c r="Q35" s="56">
+        <v>2</v>
+      </c>
+      <c r="R35" s="56">
+        <v>3</v>
+      </c>
+      <c r="S35" s="56">
+        <v>4</v>
+      </c>
+      <c r="T35" s="56">
         <v>13</v>
       </c>
-      <c r="U35" s="57">
+      <c r="U35" s="56">
         <v>8</v>
       </c>
-      <c r="V35" s="57">
+      <c r="V35" s="56">
         <v>6</v>
       </c>
-      <c r="W35" s="56">
+      <c r="W35" s="55">
         <v>8</v>
       </c>
-      <c r="X35" s="56">
+      <c r="X35" s="55">
         <v>7</v>
       </c>
-      <c r="Y35" s="56">
-[...2 lines deleted...]
-      <c r="Z35" s="72">
+      <c r="Y35" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z35" s="71">
         <v>5</v>
       </c>
-      <c r="AA35" s="71">
+      <c r="AA35" s="70">
         <v>5</v>
       </c>
-      <c r="AB35" s="71">
-[...3 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="AB35" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>16</v>
       </c>
       <c r="C36" s="14">
         <v>11</v>
       </c>
       <c r="D36" s="14">
         <v>22</v>
       </c>
       <c r="E36" s="14">
         <v>15</v>
       </c>
       <c r="F36" s="14">
         <v>11</v>
       </c>
       <c r="G36" s="16">
         <v>26</v>
       </c>
-      <c r="H36" s="61">
+      <c r="H36" s="60">
         <v>35</v>
       </c>
-      <c r="I36" s="61">
+      <c r="I36" s="60">
         <v>25</v>
       </c>
       <c r="J36" s="17">
         <v>21</v>
       </c>
       <c r="K36" s="16">
         <v>15</v>
       </c>
       <c r="L36" s="17">
         <v>12</v>
       </c>
       <c r="M36" s="19">
         <v>14</v>
       </c>
-      <c r="N36" s="57">
+      <c r="N36" s="56">
         <v>13</v>
       </c>
-      <c r="O36" s="57">
+      <c r="O36" s="56">
         <v>18</v>
       </c>
-      <c r="P36" s="57">
+      <c r="P36" s="56">
         <v>15</v>
       </c>
-      <c r="Q36" s="57">
+      <c r="Q36" s="56">
         <v>16</v>
       </c>
-      <c r="R36" s="57">
+      <c r="R36" s="56">
         <v>8</v>
       </c>
-      <c r="S36" s="57">
+      <c r="S36" s="56">
         <v>20</v>
       </c>
-      <c r="T36" s="57">
+      <c r="T36" s="56">
         <v>18</v>
       </c>
-      <c r="U36" s="57">
+      <c r="U36" s="56">
         <v>22</v>
       </c>
-      <c r="V36" s="57">
+      <c r="V36" s="56">
         <v>18</v>
       </c>
-      <c r="W36" s="56">
+      <c r="W36" s="55">
         <v>15</v>
       </c>
-      <c r="X36" s="56">
+      <c r="X36" s="55">
         <v>18</v>
       </c>
-      <c r="Y36" s="56">
+      <c r="Y36" s="55">
         <v>22</v>
       </c>
-      <c r="Z36" s="72">
+      <c r="Z36" s="71">
         <v>18</v>
       </c>
-      <c r="AA36" s="71">
+      <c r="AA36" s="70">
         <v>16</v>
       </c>
-      <c r="AB36" s="71">
+      <c r="AB36" s="55">
         <v>14</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="14">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>5</v>
       </c>
       <c r="C37" s="14">
         <v>6</v>
       </c>
       <c r="D37" s="14">
         <v>4</v>
       </c>
       <c r="E37" s="14">
         <v>2</v>
       </c>
       <c r="F37" s="14"/>
       <c r="G37" s="16">
         <v>4</v>
       </c>
-      <c r="H37" s="61">
-[...2 lines deleted...]
-      <c r="I37" s="61">
+      <c r="H37" s="60">
+        <v>4</v>
+      </c>
+      <c r="I37" s="60">
         <v>5</v>
       </c>
       <c r="J37" s="17">
         <v>4</v>
       </c>
       <c r="K37" s="16">
         <v>3</v>
       </c>
       <c r="L37" s="17">
         <v>8</v>
       </c>
       <c r="M37" s="19">
         <v>5</v>
       </c>
-      <c r="N37" s="57">
-[...11 lines deleted...]
-      <c r="R37" s="57" t="s">
+      <c r="N37" s="56">
+        <v>2</v>
+      </c>
+      <c r="O37" s="56">
+        <v>4</v>
+      </c>
+      <c r="P37" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="56">
+        <v>2</v>
+      </c>
+      <c r="R37" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S37" s="57">
+      <c r="S37" s="56">
         <v>8</v>
       </c>
-      <c r="T37" s="57">
+      <c r="T37" s="56">
         <v>7</v>
       </c>
-      <c r="U37" s="57">
-[...11 lines deleted...]
-      <c r="Y37" s="56">
+      <c r="U37" s="56">
+        <v>1</v>
+      </c>
+      <c r="V37" s="56">
+        <v>2</v>
+      </c>
+      <c r="W37" s="55">
+        <v>4</v>
+      </c>
+      <c r="X37" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="55">
         <v>5</v>
       </c>
-      <c r="Z37" s="72">
-[...9 lines deleted...]
-    <row r="38" spans="1:28">
+      <c r="Z37" s="71">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="70">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="55">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>3</v>
       </c>
       <c r="C38" s="14">
         <v>7</v>
       </c>
       <c r="D38" s="14">
         <v>7</v>
       </c>
       <c r="E38" s="14">
         <v>3</v>
       </c>
       <c r="F38" s="14">
         <v>2</v>
       </c>
       <c r="G38" s="16">
         <v>5</v>
       </c>
-      <c r="H38" s="61">
+      <c r="H38" s="60">
         <v>13</v>
       </c>
-      <c r="I38" s="61">
+      <c r="I38" s="60">
         <v>6</v>
       </c>
       <c r="J38" s="17">
         <v>2</v>
       </c>
       <c r="K38" s="16">
         <v>3</v>
       </c>
       <c r="L38" s="17">
         <v>3</v>
       </c>
       <c r="M38" s="19">
         <v>6</v>
       </c>
-      <c r="N38" s="57">
-[...17 lines deleted...]
-      <c r="T38" s="57">
+      <c r="N38" s="56">
+        <v>3</v>
+      </c>
+      <c r="O38" s="56">
+        <v>3</v>
+      </c>
+      <c r="P38" s="56">
+        <v>3</v>
+      </c>
+      <c r="Q38" s="56">
+        <v>1</v>
+      </c>
+      <c r="R38" s="56">
+        <v>2</v>
+      </c>
+      <c r="S38" s="56">
+        <v>2</v>
+      </c>
+      <c r="T38" s="56">
         <v>10</v>
       </c>
-      <c r="U38" s="57">
-[...11 lines deleted...]
-      <c r="Y38" s="56">
+      <c r="U38" s="56">
+        <v>3</v>
+      </c>
+      <c r="V38" s="56">
+        <v>3</v>
+      </c>
+      <c r="W38" s="55">
+        <v>2</v>
+      </c>
+      <c r="X38" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="55">
         <v>8</v>
       </c>
       <c r="Z38" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="71">
-[...6 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="AA38" s="70">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>8</v>
       </c>
       <c r="C39" s="14">
         <v>4</v>
       </c>
       <c r="D39" s="14">
         <v>4</v>
       </c>
       <c r="E39" s="14">
         <v>6</v>
       </c>
       <c r="F39" s="14">
         <v>4</v>
       </c>
       <c r="G39" s="16">
         <v>10</v>
       </c>
-      <c r="H39" s="61">
+      <c r="H39" s="60">
         <v>6</v>
       </c>
-      <c r="I39" s="61">
+      <c r="I39" s="60">
         <v>12</v>
       </c>
       <c r="J39" s="17">
         <v>11</v>
       </c>
       <c r="K39" s="16">
         <v>5</v>
       </c>
       <c r="L39" s="17">
         <v>4</v>
       </c>
       <c r="M39" s="19">
         <v>4</v>
       </c>
-      <c r="N39" s="57">
+      <c r="N39" s="56">
         <v>5</v>
       </c>
-      <c r="O39" s="57">
-[...2 lines deleted...]
-      <c r="P39" s="57">
+      <c r="O39" s="56">
+        <v>4</v>
+      </c>
+      <c r="P39" s="56">
         <v>6</v>
       </c>
-      <c r="Q39" s="57">
+      <c r="Q39" s="56">
         <v>6</v>
       </c>
-      <c r="R39" s="57">
-[...2 lines deleted...]
-      <c r="S39" s="57">
+      <c r="R39" s="56">
+        <v>3</v>
+      </c>
+      <c r="S39" s="56">
         <v>9</v>
       </c>
-      <c r="T39" s="57">
+      <c r="T39" s="56">
         <v>7</v>
       </c>
-      <c r="U39" s="57">
+      <c r="U39" s="56">
         <v>9</v>
       </c>
-      <c r="V39" s="57">
-[...2 lines deleted...]
-      <c r="W39" s="56">
+      <c r="V39" s="56">
+        <v>4</v>
+      </c>
+      <c r="W39" s="55">
         <v>9</v>
       </c>
-      <c r="X39" s="56">
+      <c r="X39" s="55">
         <v>12</v>
       </c>
-      <c r="Y39" s="56">
+      <c r="Y39" s="55">
         <v>11</v>
       </c>
-      <c r="Z39" s="72">
-[...5 lines deleted...]
-      <c r="AB39" s="71">
+      <c r="Z39" s="71">
+        <v>4</v>
+      </c>
+      <c r="AA39" s="70">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="55">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>9</v>
       </c>
       <c r="C40" s="14">
         <v>13</v>
       </c>
       <c r="D40" s="14">
         <v>8</v>
       </c>
       <c r="E40" s="14">
         <v>15</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="16">
         <v>10</v>
       </c>
-      <c r="H40" s="61">
+      <c r="H40" s="60">
         <v>10</v>
       </c>
-      <c r="I40" s="61">
+      <c r="I40" s="60">
         <v>14</v>
       </c>
       <c r="J40" s="17">
         <v>12</v>
       </c>
       <c r="K40" s="16">
         <v>13</v>
       </c>
       <c r="L40" s="17">
         <v>9</v>
       </c>
       <c r="M40" s="19">
         <v>11</v>
       </c>
-      <c r="N40" s="57">
+      <c r="N40" s="56">
         <v>11</v>
       </c>
-      <c r="O40" s="57">
+      <c r="O40" s="56">
         <v>15</v>
       </c>
-      <c r="P40" s="57">
+      <c r="P40" s="56">
         <v>8</v>
       </c>
-      <c r="Q40" s="57">
+      <c r="Q40" s="56">
         <v>13</v>
       </c>
-      <c r="R40" s="57">
+      <c r="R40" s="56">
         <v>5</v>
       </c>
-      <c r="S40" s="57">
+      <c r="S40" s="56">
         <v>13</v>
       </c>
-      <c r="T40" s="57">
+      <c r="T40" s="56">
         <v>22</v>
       </c>
-      <c r="U40" s="57">
+      <c r="U40" s="56">
         <v>7</v>
       </c>
-      <c r="V40" s="57">
+      <c r="V40" s="56">
         <v>9</v>
       </c>
-      <c r="W40" s="56">
+      <c r="W40" s="55">
         <v>7</v>
       </c>
-      <c r="X40" s="56">
+      <c r="X40" s="55">
         <v>14</v>
       </c>
-      <c r="Y40" s="56">
+      <c r="Y40" s="55">
         <v>10</v>
       </c>
-      <c r="Z40" s="72">
+      <c r="Z40" s="71">
         <v>11</v>
       </c>
-      <c r="AA40" s="71">
+      <c r="AA40" s="70">
         <v>5</v>
       </c>
-      <c r="AB40" s="71">
-[...3 lines deleted...]
-    <row r="41" spans="1:28">
+      <c r="AB40" s="55">
+        <v>4</v>
+      </c>
+      <c r="AC40" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>5</v>
       </c>
       <c r="C41" s="14">
         <v>5</v>
       </c>
       <c r="D41" s="14">
         <v>4</v>
       </c>
       <c r="E41" s="14"/>
       <c r="F41" s="14">
         <v>1</v>
       </c>
       <c r="G41" s="16">
         <v>5</v>
       </c>
-      <c r="H41" s="61">
-[...2 lines deleted...]
-      <c r="I41" s="61">
+      <c r="H41" s="60">
+        <v>3</v>
+      </c>
+      <c r="I41" s="60">
         <v>6</v>
       </c>
       <c r="J41" s="17">
         <v>3</v>
       </c>
       <c r="K41" s="16">
         <v>3</v>
       </c>
       <c r="L41" s="17">
         <v>2</v>
       </c>
       <c r="M41" s="19">
         <v>6</v>
       </c>
-      <c r="N41" s="57">
+      <c r="N41" s="56">
         <v>5</v>
       </c>
-      <c r="O41" s="57">
+      <c r="O41" s="56">
         <v>5</v>
       </c>
-      <c r="P41" s="57">
-[...2 lines deleted...]
-      <c r="Q41" s="57">
+      <c r="P41" s="56">
+        <v>3</v>
+      </c>
+      <c r="Q41" s="56">
         <v>6</v>
       </c>
-      <c r="R41" s="57">
-[...5 lines deleted...]
-      <c r="T41" s="57">
+      <c r="R41" s="56">
+        <v>3</v>
+      </c>
+      <c r="S41" s="56">
+        <v>2</v>
+      </c>
+      <c r="T41" s="56">
         <v>6</v>
       </c>
-      <c r="U41" s="57">
+      <c r="U41" s="56">
         <v>5</v>
       </c>
-      <c r="V41" s="57">
-[...5 lines deleted...]
-      <c r="X41" s="56">
+      <c r="V41" s="56">
+        <v>2</v>
+      </c>
+      <c r="W41" s="55">
+        <v>1</v>
+      </c>
+      <c r="X41" s="55">
         <v>5</v>
       </c>
-      <c r="Y41" s="56">
-[...5 lines deleted...]
-      <c r="AA41" s="71">
+      <c r="Y41" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="71">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="70">
         <v>5</v>
       </c>
-      <c r="AB41" s="71">
-[...3 lines deleted...]
-    <row r="42" spans="1:28">
+      <c r="AB41" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>7</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>1</v>
       </c>
       <c r="E42" s="14">
         <v>6</v>
       </c>
       <c r="F42" s="14">
         <v>5</v>
       </c>
       <c r="G42" s="16">
         <v>2</v>
       </c>
-      <c r="H42" s="61">
+      <c r="H42" s="60">
         <v>10</v>
       </c>
-      <c r="I42" s="61">
+      <c r="I42" s="60">
         <v>5</v>
       </c>
       <c r="J42" s="17">
         <v>2</v>
       </c>
       <c r="K42" s="16">
         <v>8</v>
       </c>
       <c r="L42" s="17">
         <v>3</v>
       </c>
       <c r="M42" s="19">
         <v>1</v>
       </c>
-      <c r="N42" s="57">
-[...2 lines deleted...]
-      <c r="O42" s="57">
+      <c r="N42" s="56">
+        <v>2</v>
+      </c>
+      <c r="O42" s="56">
         <v>5</v>
       </c>
-      <c r="P42" s="57">
+      <c r="P42" s="56">
         <v>5</v>
       </c>
-      <c r="Q42" s="57">
+      <c r="Q42" s="56">
         <v>7</v>
       </c>
-      <c r="R42" s="57">
-[...5 lines deleted...]
-      <c r="T42" s="57">
+      <c r="R42" s="56">
+        <v>1</v>
+      </c>
+      <c r="S42" s="56">
+        <v>2</v>
+      </c>
+      <c r="T42" s="56">
         <v>8</v>
       </c>
-      <c r="U42" s="57">
+      <c r="U42" s="56">
         <v>7</v>
       </c>
-      <c r="V42" s="57">
+      <c r="V42" s="56">
         <v>5</v>
       </c>
-      <c r="W42" s="56">
-[...18 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="W42" s="55">
+        <v>3</v>
+      </c>
+      <c r="X42" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y42" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="71">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="70">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="23">
         <v>6</v>
       </c>
       <c r="C43" s="23">
         <v>14</v>
       </c>
       <c r="D43" s="23">
         <v>18</v>
       </c>
       <c r="E43" s="23">
         <v>16</v>
       </c>
       <c r="F43" s="23">
         <v>14</v>
       </c>
       <c r="G43" s="22">
         <v>25</v>
       </c>
       <c r="H43" s="22">
         <v>22</v>
       </c>
       <c r="I43" s="22">
         <v>15</v>
       </c>
       <c r="J43" s="22">
         <v>14</v>
       </c>
       <c r="K43" s="22">
         <v>13</v>
       </c>
       <c r="L43" s="22">
         <v>13</v>
       </c>
-      <c r="M43" s="58">
+      <c r="M43" s="57">
         <v>10</v>
       </c>
-      <c r="N43" s="58">
+      <c r="N43" s="57">
         <v>9</v>
       </c>
-      <c r="O43" s="58">
+      <c r="O43" s="57">
         <v>9</v>
       </c>
-      <c r="P43" s="58">
+      <c r="P43" s="57">
         <v>12</v>
       </c>
-      <c r="Q43" s="58">
+      <c r="Q43" s="57">
         <v>10</v>
       </c>
-      <c r="R43" s="58">
+      <c r="R43" s="57">
         <v>6</v>
       </c>
-      <c r="S43" s="58">
+      <c r="S43" s="57">
         <v>20</v>
       </c>
-      <c r="T43" s="58">
+      <c r="T43" s="57">
         <v>22</v>
       </c>
-      <c r="U43" s="58">
+      <c r="U43" s="57">
         <v>13</v>
       </c>
-      <c r="V43" s="58">
+      <c r="V43" s="57">
         <v>16</v>
       </c>
-      <c r="W43" s="70">
+      <c r="W43" s="69">
         <v>11</v>
       </c>
-      <c r="X43" s="70">
+      <c r="X43" s="69">
         <v>10</v>
       </c>
-      <c r="Y43" s="70">
+      <c r="Y43" s="69">
         <v>19</v>
       </c>
-      <c r="Z43" s="73">
+      <c r="Z43" s="72">
         <v>7</v>
       </c>
-      <c r="AA43" s="73">
+      <c r="AA43" s="72">
         <v>11</v>
       </c>
-      <c r="AB43" s="73">
+      <c r="AB43" s="69">
         <v>15</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T50" sqref="T50"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="67"/>
-[...11 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:37">
       <c r="X3" s="82"/>
       <c r="Y3" s="82"/>
       <c r="AJ3" s="82" t="s">
         <v>18</v>
       </c>
       <c r="AK3" s="82"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="77"/>
       <c r="B4" s="83">
         <v>2024</v>
       </c>
       <c r="C4" s="84"/>
       <c r="D4" s="84"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84"/>
       <c r="H4" s="84"/>
       <c r="I4" s="84"/>
       <c r="J4" s="84"/>
       <c r="K4" s="84"/>
       <c r="L4" s="84"/>
       <c r="M4" s="84"/>
@@ -4446,51 +4544,51 @@
       <c r="P4" s="84"/>
       <c r="Q4" s="84"/>
       <c r="R4" s="84"/>
       <c r="S4" s="84"/>
       <c r="T4" s="84"/>
       <c r="U4" s="84"/>
       <c r="V4" s="84"/>
       <c r="W4" s="84"/>
       <c r="X4" s="84"/>
       <c r="Y4" s="84"/>
       <c r="Z4" s="83">
         <v>2026</v>
       </c>
       <c r="AA4" s="84"/>
       <c r="AB4" s="84"/>
       <c r="AC4" s="84"/>
       <c r="AD4" s="84"/>
       <c r="AE4" s="84"/>
       <c r="AF4" s="84"/>
       <c r="AG4" s="84"/>
       <c r="AH4" s="84"/>
       <c r="AI4" s="84"/>
       <c r="AJ4" s="84"/>
       <c r="AK4" s="84"/>
     </row>
-    <row r="5" spans="1:37" ht="22.5">
+    <row r="5" spans="1:37" ht="20.399999999999999">
       <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
@@ -4614,3191 +4712,3298 @@
       </c>
       <c r="B7" s="30">
         <v>4.74</v>
       </c>
       <c r="C7" s="30">
         <v>4.91</v>
       </c>
       <c r="D7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="43">
         <v>5.09</v>
       </c>
       <c r="F7" s="43">
         <v>4.75</v>
       </c>
       <c r="G7" s="46">
         <v>5.27</v>
       </c>
       <c r="H7" s="48">
         <v>5.81</v>
       </c>
       <c r="I7" s="46">
         <v>6.05</v>
       </c>
-      <c r="J7" s="65">
+      <c r="J7" s="64">
         <v>6.06</v>
       </c>
-      <c r="K7" s="65">
+      <c r="K7" s="64">
         <v>5.95</v>
       </c>
-      <c r="L7" s="59">
+      <c r="L7" s="58">
         <v>5.87</v>
       </c>
-      <c r="M7" s="59">
+      <c r="M7" s="58">
         <v>5.75</v>
       </c>
-      <c r="N7" s="59">
+      <c r="N7" s="58">
         <v>4.01</v>
       </c>
-      <c r="O7" s="59">
+      <c r="O7" s="58">
         <v>4.87</v>
       </c>
-      <c r="P7" s="59">
+      <c r="P7" s="58">
         <v>4.63</v>
       </c>
-      <c r="Q7" s="59">
+      <c r="Q7" s="58">
         <v>4.8499999999999996</v>
       </c>
       <c r="R7" s="5">
         <v>4.5199999999999996</v>
       </c>
-      <c r="S7" s="59">
+      <c r="S7" s="58">
         <v>5.0999999999999996</v>
       </c>
-      <c r="T7" s="59">
+      <c r="T7" s="58">
         <v>5.53</v>
       </c>
-      <c r="U7" s="59">
+      <c r="U7" s="58">
         <v>5.73</v>
       </c>
-      <c r="V7" s="59">
+      <c r="V7" s="58">
         <v>5.65</v>
       </c>
-      <c r="W7" s="59">
+      <c r="W7" s="58">
         <v>5.55</v>
       </c>
-      <c r="X7" s="59">
+      <c r="X7" s="58">
         <v>5.54</v>
       </c>
-      <c r="Y7" s="59">
+      <c r="Y7" s="58">
         <v>5.56</v>
       </c>
       <c r="Z7" s="30">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AA7" s="30">
+      <c r="AA7" s="58">
         <v>4.13</v>
       </c>
-      <c r="AB7" s="30">
+      <c r="AB7" s="58">
         <v>4.21</v>
+      </c>
+      <c r="AC7" s="30">
+        <v>4.3899999999999997</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="30">
         <v>5.52</v>
       </c>
       <c r="C8" s="30">
         <v>5.81</v>
       </c>
       <c r="D8" s="30">
         <v>5.71</v>
       </c>
       <c r="E8" s="43">
         <v>6</v>
       </c>
       <c r="F8" s="43">
         <v>5.49</v>
       </c>
       <c r="G8" s="47">
         <v>6.29</v>
       </c>
       <c r="H8" s="48">
         <v>6.95</v>
       </c>
       <c r="I8" s="46">
         <v>7.27</v>
       </c>
-      <c r="J8" s="65">
+      <c r="J8" s="64">
         <v>7.25</v>
       </c>
-      <c r="K8" s="65">
+      <c r="K8" s="64">
         <v>7.07</v>
       </c>
-      <c r="L8" s="59">
+      <c r="L8" s="58">
         <v>6.96</v>
       </c>
-      <c r="M8" s="59">
+      <c r="M8" s="58">
         <v>6.83</v>
       </c>
-      <c r="N8" s="59">
+      <c r="N8" s="58">
         <v>4.4000000000000004</v>
       </c>
-      <c r="O8" s="59">
+      <c r="O8" s="58">
         <v>5.41</v>
       </c>
-      <c r="P8" s="59">
+      <c r="P8" s="58">
         <v>5.3</v>
       </c>
-      <c r="Q8" s="59">
+      <c r="Q8" s="58">
         <v>5.73</v>
       </c>
       <c r="R8" s="5">
         <v>5.42</v>
       </c>
-      <c r="S8" s="59">
+      <c r="S8" s="58">
         <v>6.27</v>
       </c>
-      <c r="T8" s="59">
+      <c r="T8" s="58">
         <v>6.76</v>
       </c>
-      <c r="U8" s="59">
+      <c r="U8" s="58">
         <v>7.08</v>
       </c>
-      <c r="V8" s="59">
+      <c r="V8" s="58">
         <v>6.94</v>
       </c>
-      <c r="W8" s="59">
+      <c r="W8" s="58">
         <v>6.8</v>
       </c>
-      <c r="X8" s="59">
+      <c r="X8" s="58">
         <v>6.69</v>
       </c>
-      <c r="Y8" s="59">
+      <c r="Y8" s="58">
         <v>6.69</v>
       </c>
       <c r="Z8" s="30">
         <v>4.46</v>
       </c>
-      <c r="AA8" s="30">
+      <c r="AA8" s="58">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AB8" s="30">
+      <c r="AB8" s="58">
         <v>4.93</v>
+      </c>
+      <c r="AC8" s="30">
+        <v>5.23</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="30">
         <v>3.39</v>
       </c>
       <c r="C9" s="30">
         <v>2.92</v>
       </c>
       <c r="D9" s="30">
         <v>3.07</v>
       </c>
       <c r="E9" s="43">
         <v>3.76</v>
       </c>
       <c r="F9" s="43">
         <v>4.29</v>
       </c>
       <c r="G9" s="47">
         <v>4.67</v>
       </c>
       <c r="H9" s="48">
         <v>5.24</v>
       </c>
       <c r="I9" s="46">
         <v>5.25</v>
       </c>
-      <c r="J9" s="65">
+      <c r="J9" s="64">
         <v>5.44</v>
       </c>
-      <c r="K9" s="65">
+      <c r="K9" s="64">
         <v>5.16</v>
       </c>
-      <c r="L9" s="59">
+      <c r="L9" s="58">
         <v>5.29</v>
       </c>
-      <c r="M9" s="59">
+      <c r="M9" s="58">
         <v>5.13</v>
       </c>
-      <c r="N9" s="59">
+      <c r="N9" s="58">
         <v>3.92</v>
       </c>
-      <c r="O9" s="59">
+      <c r="O9" s="58">
         <v>4.92</v>
       </c>
-      <c r="P9" s="59">
+      <c r="P9" s="58">
         <v>3.62</v>
       </c>
-      <c r="Q9" s="59">
+      <c r="Q9" s="58">
         <v>4.0199999999999996</v>
       </c>
       <c r="R9" s="5">
         <v>3.75</v>
       </c>
-      <c r="S9" s="59">
+      <c r="S9" s="58">
         <v>3.86</v>
       </c>
-      <c r="T9" s="59">
+      <c r="T9" s="58">
         <v>4.32</v>
       </c>
-      <c r="U9" s="59">
+      <c r="U9" s="58">
         <v>4.8099999999999996</v>
       </c>
-      <c r="V9" s="59">
+      <c r="V9" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="W9" s="59">
+      <c r="W9" s="58">
         <v>4.76</v>
       </c>
-      <c r="X9" s="59">
+      <c r="X9" s="58">
         <v>4.83</v>
       </c>
-      <c r="Y9" s="59">
+      <c r="Y9" s="58">
         <v>4.75</v>
       </c>
       <c r="Z9" s="30">
         <v>4.01</v>
       </c>
-      <c r="AA9" s="30">
+      <c r="AA9" s="58">
         <v>3.81</v>
       </c>
-      <c r="AB9" s="30">
+      <c r="AB9" s="58">
         <v>4.3</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>4.1399999999999997</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="30">
         <v>4.57</v>
       </c>
       <c r="C10" s="30">
         <v>3.76</v>
       </c>
       <c r="D10" s="30">
         <v>3.09</v>
       </c>
       <c r="E10" s="43">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="43">
         <v>3.51</v>
       </c>
       <c r="G10" s="47">
         <v>3.71</v>
       </c>
       <c r="H10" s="48">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="46">
         <v>5.09</v>
       </c>
-      <c r="J10" s="65">
+      <c r="J10" s="64">
         <v>5.36</v>
       </c>
-      <c r="K10" s="65">
+      <c r="K10" s="64">
         <v>5.37</v>
       </c>
-      <c r="L10" s="59">
+      <c r="L10" s="58">
         <v>5.23</v>
       </c>
-      <c r="M10" s="59">
+      <c r="M10" s="58">
         <v>5.17</v>
       </c>
-      <c r="N10" s="59">
+      <c r="N10" s="58">
         <v>5.78</v>
       </c>
-      <c r="O10" s="59">
+      <c r="O10" s="58">
         <v>6.49</v>
       </c>
-      <c r="P10" s="59">
+      <c r="P10" s="58">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q10" s="59">
+      <c r="Q10" s="58">
         <v>3.65</v>
       </c>
       <c r="R10" s="5">
         <v>3.68</v>
       </c>
-      <c r="S10" s="59">
+      <c r="S10" s="58">
         <v>4.7</v>
       </c>
-      <c r="T10" s="59">
+      <c r="T10" s="58">
         <v>4.43</v>
       </c>
-      <c r="U10" s="59">
+      <c r="U10" s="58">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V10" s="59">
+      <c r="V10" s="58">
         <v>4.51</v>
       </c>
-      <c r="W10" s="59">
+      <c r="W10" s="58">
         <v>4.4400000000000004</v>
       </c>
-      <c r="X10" s="59">
+      <c r="X10" s="58">
         <v>4.3</v>
       </c>
-      <c r="Y10" s="59">
+      <c r="Y10" s="58">
         <v>4.18</v>
       </c>
       <c r="Z10" s="30">
         <v>3.91</v>
       </c>
-      <c r="AA10" s="30">
+      <c r="AA10" s="58">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB10" s="30">
+      <c r="AB10" s="58">
         <v>2.04</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>2.0299999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="30">
         <v>4.71</v>
       </c>
       <c r="E11" s="43">
         <v>4.34</v>
       </c>
       <c r="F11" s="43">
         <v>3.99</v>
       </c>
       <c r="G11" s="47">
         <v>4.08</v>
       </c>
       <c r="H11" s="48">
         <v>4.59</v>
       </c>
       <c r="I11" s="46">
         <v>4.63</v>
       </c>
-      <c r="J11" s="65">
+      <c r="J11" s="64">
         <v>4.68</v>
       </c>
-      <c r="K11" s="65">
+      <c r="K11" s="64">
         <v>4.6100000000000003</v>
       </c>
-      <c r="L11" s="59">
+      <c r="L11" s="58">
         <v>4.6100000000000003</v>
       </c>
-      <c r="M11" s="59">
+      <c r="M11" s="58">
         <v>4.63</v>
       </c>
-      <c r="N11" s="59">
+      <c r="N11" s="58">
         <v>1.8</v>
       </c>
-      <c r="O11" s="59">
+      <c r="O11" s="58">
         <v>3.08</v>
       </c>
-      <c r="P11" s="59">
+      <c r="P11" s="58">
         <v>3.58</v>
       </c>
-      <c r="Q11" s="59">
+      <c r="Q11" s="58">
         <v>4.08</v>
       </c>
       <c r="R11" s="5">
         <v>3.71</v>
       </c>
-      <c r="S11" s="59">
+      <c r="S11" s="58">
         <v>3.87</v>
       </c>
-      <c r="T11" s="59">
+      <c r="T11" s="58">
         <v>4.43</v>
       </c>
-      <c r="U11" s="59">
+      <c r="U11" s="58">
         <v>4.4400000000000004</v>
       </c>
-      <c r="V11" s="59">
+      <c r="V11" s="58">
         <v>4.3600000000000003</v>
       </c>
-      <c r="W11" s="59">
+      <c r="W11" s="58">
         <v>4.33</v>
       </c>
-      <c r="X11" s="59">
+      <c r="X11" s="58">
         <v>4.37</v>
       </c>
-      <c r="Y11" s="59">
+      <c r="Y11" s="58">
         <v>4.42</v>
       </c>
       <c r="Z11" s="30">
         <v>3.22</v>
       </c>
-      <c r="AA11" s="30">
+      <c r="AA11" s="58">
         <v>3.62</v>
       </c>
-      <c r="AB11" s="30">
+      <c r="AB11" s="58">
         <v>3.49</v>
+      </c>
+      <c r="AC11" s="30">
+        <v>3.33</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="30">
         <v>2.65</v>
       </c>
       <c r="D12" s="30">
         <v>3.11</v>
       </c>
       <c r="E12" s="43">
         <v>3.95</v>
       </c>
       <c r="F12" s="43">
         <v>4.07</v>
       </c>
       <c r="G12" s="47">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="48">
         <v>5.0599999999999996</v>
       </c>
       <c r="I12" s="46">
         <v>5.28</v>
       </c>
-      <c r="J12" s="65">
+      <c r="J12" s="64">
         <v>5.47</v>
       </c>
-      <c r="K12" s="65">
+      <c r="K12" s="64">
         <v>5.5</v>
       </c>
-      <c r="L12" s="59">
+      <c r="L12" s="58">
         <v>5.37</v>
       </c>
-      <c r="M12" s="59">
+      <c r="M12" s="58">
         <v>5.16</v>
       </c>
-      <c r="N12" s="59">
+      <c r="N12" s="58">
         <v>4.12</v>
       </c>
-      <c r="O12" s="59">
+      <c r="O12" s="58">
         <v>3.09</v>
       </c>
-      <c r="P12" s="59">
+      <c r="P12" s="58">
         <v>3.43</v>
       </c>
-      <c r="Q12" s="59">
+      <c r="Q12" s="58">
         <v>3.62</v>
       </c>
       <c r="R12" s="5">
         <v>3.59</v>
       </c>
-      <c r="S12" s="59">
+      <c r="S12" s="58">
         <v>4.49</v>
       </c>
-      <c r="T12" s="59">
+      <c r="T12" s="58">
         <v>4.59</v>
       </c>
-      <c r="U12" s="59">
+      <c r="U12" s="58">
         <v>4.82</v>
       </c>
-      <c r="V12" s="59">
+      <c r="V12" s="58">
         <v>4.8899999999999997</v>
       </c>
-      <c r="W12" s="59">
+      <c r="W12" s="58">
         <v>4.74</v>
       </c>
-      <c r="X12" s="59">
+      <c r="X12" s="58">
         <v>4.96</v>
       </c>
-      <c r="Y12" s="59">
+      <c r="Y12" s="58">
         <v>5.03</v>
       </c>
       <c r="Z12" s="30">
         <v>6.02</v>
       </c>
-      <c r="AA12" s="30">
+      <c r="AA12" s="58">
         <v>5.65</v>
       </c>
-      <c r="AB12" s="30">
+      <c r="AB12" s="58">
         <v>5.13</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>4.3099999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="30">
         <v>6.07</v>
       </c>
       <c r="C13" s="30">
         <v>5.24</v>
       </c>
       <c r="D13" s="30">
         <v>4.82</v>
       </c>
       <c r="E13" s="43">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="43">
         <v>3.98</v>
       </c>
       <c r="G13" s="47">
         <v>4.46</v>
       </c>
       <c r="H13" s="48">
         <v>4.41</v>
       </c>
       <c r="I13" s="46">
         <v>4.7</v>
       </c>
-      <c r="J13" s="65">
+      <c r="J13" s="64">
         <v>4.6500000000000004</v>
       </c>
-      <c r="K13" s="65">
+      <c r="K13" s="64">
         <v>4.9400000000000004</v>
       </c>
-      <c r="L13" s="59">
+      <c r="L13" s="58">
         <v>4.75</v>
       </c>
-      <c r="M13" s="59">
+      <c r="M13" s="58">
         <v>4.46</v>
       </c>
-      <c r="N13" s="59">
+      <c r="N13" s="58">
         <v>4.28</v>
       </c>
-      <c r="O13" s="59">
+      <c r="O13" s="58">
         <v>4.8099999999999996</v>
       </c>
-      <c r="P13" s="59">
+      <c r="P13" s="58">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Q13" s="59">
+      <c r="Q13" s="58">
         <v>3.43</v>
       </c>
       <c r="R13" s="5">
         <v>3.15</v>
       </c>
-      <c r="S13" s="59">
+      <c r="S13" s="58">
         <v>3.1</v>
       </c>
-      <c r="T13" s="59">
+      <c r="T13" s="58">
         <v>3.98</v>
       </c>
-      <c r="U13" s="59">
+      <c r="U13" s="58">
         <v>4.18</v>
       </c>
-      <c r="V13" s="59">
+      <c r="V13" s="58">
         <v>4.2</v>
       </c>
-      <c r="W13" s="59">
+      <c r="W13" s="58">
         <v>4.34</v>
       </c>
-      <c r="X13" s="59">
+      <c r="X13" s="58">
         <v>4.41</v>
       </c>
-      <c r="Y13" s="59">
+      <c r="Y13" s="58">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="30">
         <v>3.63</v>
       </c>
-      <c r="AA13" s="30">
+      <c r="AA13" s="58">
         <v>3.79</v>
       </c>
-      <c r="AB13" s="30">
+      <c r="AB13" s="58">
         <v>3.23</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>3.35</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="30">
         <v>4.08</v>
       </c>
       <c r="C14" s="30">
         <v>3.56</v>
       </c>
       <c r="D14" s="30">
         <v>4.25</v>
       </c>
       <c r="E14" s="43">
         <v>4.13</v>
       </c>
       <c r="F14" s="43">
         <v>3.85</v>
       </c>
       <c r="G14" s="47">
         <v>4.34</v>
       </c>
       <c r="H14" s="49">
         <v>5</v>
       </c>
       <c r="I14" s="46">
         <v>5.18</v>
       </c>
-      <c r="J14" s="65">
+      <c r="J14" s="64">
         <v>5.22</v>
       </c>
-      <c r="K14" s="65">
+      <c r="K14" s="64">
         <v>5.08</v>
       </c>
-      <c r="L14" s="59">
+      <c r="L14" s="58">
         <v>4.91</v>
       </c>
-      <c r="M14" s="59">
+      <c r="M14" s="58">
         <v>4.79</v>
       </c>
-      <c r="N14" s="59">
+      <c r="N14" s="58">
         <v>3.33</v>
       </c>
-      <c r="O14" s="59">
+      <c r="O14" s="58">
         <v>4.1500000000000004</v>
       </c>
-      <c r="P14" s="59">
+      <c r="P14" s="58">
         <v>4.05</v>
       </c>
-      <c r="Q14" s="59">
+      <c r="Q14" s="58">
         <v>4.0999999999999996</v>
       </c>
       <c r="R14" s="5">
         <v>3.67</v>
       </c>
-      <c r="S14" s="59">
+      <c r="S14" s="58">
         <v>3.94</v>
       </c>
-      <c r="T14" s="59">
+      <c r="T14" s="58">
         <v>4.04</v>
       </c>
-      <c r="U14" s="59">
+      <c r="U14" s="58">
         <v>4.24</v>
       </c>
-      <c r="V14" s="59">
+      <c r="V14" s="58">
         <v>4.29</v>
       </c>
-      <c r="W14" s="59">
+      <c r="W14" s="58">
         <v>4.24</v>
       </c>
-      <c r="X14" s="59">
+      <c r="X14" s="58">
         <v>4.29</v>
       </c>
-      <c r="Y14" s="59">
+      <c r="Y14" s="58">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="30">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="30">
+      <c r="AA14" s="58">
         <v>4.59</v>
       </c>
-      <c r="AB14" s="30">
+      <c r="AB14" s="58">
         <v>4.26</v>
+      </c>
+      <c r="AC14" s="30">
+        <v>4.5199999999999996</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="30">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="30">
         <v>6.07</v>
       </c>
       <c r="D15" s="30">
         <v>5.17</v>
       </c>
       <c r="E15" s="43">
         <v>4.95</v>
       </c>
       <c r="F15" s="43">
         <v>4.22</v>
       </c>
       <c r="G15" s="47">
         <v>4.46</v>
       </c>
       <c r="H15" s="48">
         <v>4.72</v>
       </c>
       <c r="I15" s="46">
         <v>4.91</v>
       </c>
-      <c r="J15" s="65">
+      <c r="J15" s="64">
         <v>5.08</v>
       </c>
-      <c r="K15" s="65">
+      <c r="K15" s="64">
         <v>4.99</v>
       </c>
-      <c r="L15" s="59">
+      <c r="L15" s="58">
         <v>5.25</v>
       </c>
-      <c r="M15" s="59">
+      <c r="M15" s="58">
         <v>5.16</v>
       </c>
-      <c r="N15" s="59">
+      <c r="N15" s="58">
         <v>2.84</v>
       </c>
-      <c r="O15" s="59">
+      <c r="O15" s="58">
         <v>4.1100000000000003</v>
       </c>
-      <c r="P15" s="59">
+      <c r="P15" s="58">
         <v>4.16</v>
       </c>
-      <c r="Q15" s="59">
+      <c r="Q15" s="58">
         <v>4.0199999999999996</v>
       </c>
       <c r="R15" s="5">
         <v>3.63</v>
       </c>
-      <c r="S15" s="59">
+      <c r="S15" s="58">
         <v>4.6100000000000003</v>
       </c>
-      <c r="T15" s="59">
+      <c r="T15" s="58">
         <v>5.07</v>
       </c>
-      <c r="U15" s="59">
+      <c r="U15" s="58">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V15" s="59">
+      <c r="V15" s="58">
         <v>4.42</v>
       </c>
-      <c r="W15" s="59">
+      <c r="W15" s="58">
         <v>4.47</v>
       </c>
-      <c r="X15" s="59">
+      <c r="X15" s="58">
         <v>4.47</v>
       </c>
-      <c r="Y15" s="59">
+      <c r="Y15" s="58">
         <v>4.51</v>
       </c>
       <c r="Z15" s="30">
         <v>4.34</v>
       </c>
-      <c r="AA15" s="30">
+      <c r="AA15" s="58">
         <v>3.03</v>
       </c>
-      <c r="AB15" s="30">
+      <c r="AB15" s="58">
         <v>3.47</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>4.47</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="30">
         <v>5.36</v>
       </c>
       <c r="C16" s="30">
         <v>5.62</v>
       </c>
       <c r="D16" s="30">
         <v>6.46</v>
       </c>
       <c r="E16" s="43">
         <v>5.55</v>
       </c>
       <c r="F16" s="43">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="47">
         <v>4.95</v>
       </c>
       <c r="H16" s="48">
         <v>5.8</v>
       </c>
       <c r="I16" s="46">
         <v>6.08</v>
       </c>
-      <c r="J16" s="65">
+      <c r="J16" s="64">
         <v>5.65</v>
       </c>
-      <c r="K16" s="65">
+      <c r="K16" s="64">
         <v>5.48</v>
       </c>
-      <c r="L16" s="59">
+      <c r="L16" s="58">
         <v>5.31</v>
       </c>
-      <c r="M16" s="59">
+      <c r="M16" s="58">
         <v>5.38</v>
       </c>
-      <c r="N16" s="59">
+      <c r="N16" s="58">
         <v>2.8</v>
       </c>
-      <c r="O16" s="59">
+      <c r="O16" s="58">
         <v>5.12</v>
       </c>
-      <c r="P16" s="59">
+      <c r="P16" s="58">
         <v>4.29</v>
       </c>
-      <c r="Q16" s="59">
+      <c r="Q16" s="58">
         <v>4.28</v>
       </c>
       <c r="R16" s="5">
         <v>4.12</v>
       </c>
-      <c r="S16" s="59">
+      <c r="S16" s="58">
         <v>4.2699999999999996</v>
       </c>
-      <c r="T16" s="59">
+      <c r="T16" s="58">
         <v>4.96</v>
       </c>
-      <c r="U16" s="59">
+      <c r="U16" s="58">
         <v>4.93</v>
       </c>
-      <c r="V16" s="59">
+      <c r="V16" s="58">
         <v>4.71</v>
       </c>
-      <c r="W16" s="59">
+      <c r="W16" s="58">
         <v>4.58</v>
       </c>
-      <c r="X16" s="59">
+      <c r="X16" s="58">
         <v>4.68</v>
       </c>
-      <c r="Y16" s="59">
+      <c r="Y16" s="58">
         <v>4.99</v>
       </c>
       <c r="Z16" s="30">
         <v>2.11</v>
       </c>
-      <c r="AA16" s="30">
+      <c r="AA16" s="58">
         <v>2.59</v>
       </c>
-      <c r="AB16" s="30">
+      <c r="AB16" s="58">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="30">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="30">
         <v>5.39</v>
       </c>
       <c r="C17" s="30">
         <v>4.2</v>
       </c>
       <c r="D17" s="30">
         <v>3.68</v>
       </c>
       <c r="E17" s="43">
         <v>3.78</v>
       </c>
       <c r="F17" s="43">
         <v>3.55</v>
       </c>
       <c r="G17" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="48">
         <v>4.09</v>
       </c>
       <c r="I17" s="46">
         <v>4.59</v>
       </c>
-      <c r="J17" s="65">
+      <c r="J17" s="64">
         <v>4.92</v>
       </c>
-      <c r="K17" s="65">
+      <c r="K17" s="64">
         <v>4.76</v>
       </c>
-      <c r="L17" s="59">
+      <c r="L17" s="58">
         <v>4.58</v>
       </c>
-      <c r="M17" s="59">
+      <c r="M17" s="58">
         <v>4.42</v>
       </c>
-      <c r="N17" s="59">
+      <c r="N17" s="58">
         <v>3.44</v>
       </c>
-      <c r="O17" s="59">
+      <c r="O17" s="58">
         <v>3.25</v>
       </c>
-      <c r="P17" s="59">
+      <c r="P17" s="58">
         <v>3.54</v>
       </c>
-      <c r="Q17" s="59">
+      <c r="Q17" s="58">
         <v>3.72</v>
       </c>
       <c r="R17" s="5">
         <v>3.37</v>
       </c>
-      <c r="S17" s="59">
+      <c r="S17" s="58">
         <v>3.86</v>
       </c>
-      <c r="T17" s="59">
+      <c r="T17" s="58">
         <v>3.99</v>
       </c>
-      <c r="U17" s="59">
+      <c r="U17" s="58">
         <v>4.2699999999999996</v>
       </c>
-      <c r="V17" s="59">
+      <c r="V17" s="58">
         <v>4.12</v>
       </c>
-      <c r="W17" s="59">
+      <c r="W17" s="58">
         <v>4.32</v>
       </c>
-      <c r="X17" s="59">
+      <c r="X17" s="58">
         <v>4.6900000000000004</v>
       </c>
-      <c r="Y17" s="59">
+      <c r="Y17" s="58">
         <v>4.93</v>
       </c>
       <c r="Z17" s="30">
         <v>2.72</v>
       </c>
-      <c r="AA17" s="30">
+      <c r="AA17" s="58">
         <v>2.86</v>
       </c>
-      <c r="AB17" s="30">
+      <c r="AB17" s="58">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="30">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="30">
         <v>3.91</v>
       </c>
       <c r="C18" s="30">
         <v>4.59</v>
       </c>
       <c r="D18" s="30">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="43">
         <v>5.13</v>
       </c>
       <c r="F18" s="43">
         <v>4.7</v>
       </c>
       <c r="G18" s="47">
         <v>4.8</v>
       </c>
       <c r="H18" s="48">
         <v>5.24</v>
       </c>
       <c r="I18" s="46">
         <v>5.5</v>
       </c>
-      <c r="J18" s="65">
+      <c r="J18" s="64">
         <v>5.51</v>
       </c>
-      <c r="K18" s="65">
+      <c r="K18" s="64">
         <v>5.44</v>
       </c>
-      <c r="L18" s="59">
+      <c r="L18" s="58">
         <v>5.43</v>
       </c>
-      <c r="M18" s="59">
+      <c r="M18" s="58">
         <v>5.43</v>
       </c>
-      <c r="N18" s="59">
+      <c r="N18" s="58">
         <v>5.59</v>
       </c>
-      <c r="O18" s="59">
+      <c r="O18" s="58">
         <v>6.54</v>
       </c>
-      <c r="P18" s="59">
+      <c r="P18" s="58">
         <v>5.45</v>
       </c>
-      <c r="Q18" s="59">
+      <c r="Q18" s="58">
         <v>5.45</v>
       </c>
       <c r="R18" s="5">
         <v>4.96</v>
       </c>
-      <c r="S18" s="59">
+      <c r="S18" s="58">
         <v>5.42</v>
       </c>
-      <c r="T18" s="59">
+      <c r="T18" s="58">
         <v>5.99</v>
       </c>
-      <c r="U18" s="59">
+      <c r="U18" s="58">
         <v>5.78</v>
       </c>
-      <c r="V18" s="59">
+      <c r="V18" s="58">
         <v>5.61</v>
       </c>
-      <c r="W18" s="59">
+      <c r="W18" s="58">
         <v>5.51</v>
       </c>
-      <c r="X18" s="59">
+      <c r="X18" s="58">
         <v>5.53</v>
       </c>
-      <c r="Y18" s="59">
+      <c r="Y18" s="58">
         <v>5.48</v>
       </c>
       <c r="Z18" s="30">
         <v>5.43</v>
       </c>
-      <c r="AA18" s="30">
+      <c r="AA18" s="58">
         <v>4.01</v>
       </c>
-      <c r="AB18" s="30">
+      <c r="AB18" s="58">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="30">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30">
         <v>6.27</v>
       </c>
       <c r="C19" s="30">
         <v>6.45</v>
       </c>
       <c r="D19" s="30">
         <v>5.9</v>
       </c>
       <c r="E19" s="43">
         <v>4.43</v>
       </c>
       <c r="F19" s="43">
         <v>3.77</v>
       </c>
       <c r="G19" s="47">
         <v>4.2</v>
       </c>
       <c r="H19" s="48">
         <v>4.13</v>
       </c>
       <c r="I19" s="46">
         <v>4.55</v>
       </c>
-      <c r="J19" s="65">
+      <c r="J19" s="64">
         <v>4.47</v>
       </c>
-      <c r="K19" s="65">
+      <c r="K19" s="64">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L19" s="59">
+      <c r="L19" s="58">
         <v>4.24</v>
       </c>
-      <c r="M19" s="59">
+      <c r="M19" s="58">
         <v>4.51</v>
       </c>
-      <c r="N19" s="59">
+      <c r="N19" s="58">
         <v>6.31</v>
       </c>
-      <c r="O19" s="59">
+      <c r="O19" s="58">
         <v>6.69</v>
       </c>
-      <c r="P19" s="59">
+      <c r="P19" s="58">
         <v>5.73</v>
       </c>
-      <c r="Q19" s="59">
+      <c r="Q19" s="58">
         <v>6.29</v>
       </c>
       <c r="R19" s="5">
         <v>5.76</v>
       </c>
-      <c r="S19" s="59">
+      <c r="S19" s="58">
         <v>5.23</v>
       </c>
-      <c r="T19" s="59">
+      <c r="T19" s="58">
         <v>5.59</v>
       </c>
-      <c r="U19" s="59">
+      <c r="U19" s="58">
         <v>5.69</v>
       </c>
-      <c r="V19" s="59">
+      <c r="V19" s="58">
         <v>5.35</v>
       </c>
-      <c r="W19" s="59">
+      <c r="W19" s="58">
         <v>4.9400000000000004</v>
       </c>
-      <c r="X19" s="59">
+      <c r="X19" s="58">
         <v>5.09</v>
       </c>
-      <c r="Y19" s="59">
+      <c r="Y19" s="58">
         <v>5.09</v>
       </c>
       <c r="Z19" s="30">
         <v>1.32</v>
       </c>
-      <c r="AA19" s="30">
+      <c r="AA19" s="58">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AB19" s="30">
+      <c r="AB19" s="58">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="30">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="30">
         <v>6.6</v>
       </c>
       <c r="C20" s="30">
         <v>5.35</v>
       </c>
       <c r="D20" s="30">
         <v>3.83</v>
       </c>
       <c r="E20" s="43">
         <v>4.3</v>
       </c>
       <c r="F20" s="43">
         <v>4.37</v>
       </c>
       <c r="G20" s="47">
         <v>3.96</v>
       </c>
       <c r="H20" s="48">
         <v>4.75</v>
       </c>
       <c r="I20" s="46">
         <v>4.76</v>
       </c>
-      <c r="J20" s="65">
+      <c r="J20" s="64">
         <v>4.45</v>
       </c>
-      <c r="K20" s="65">
+      <c r="K20" s="64">
         <v>4.7699999999999996</v>
       </c>
-      <c r="L20" s="59">
+      <c r="L20" s="58">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M20" s="59">
+      <c r="M20" s="58">
         <v>4.29</v>
       </c>
-      <c r="N20" s="59">
+      <c r="N20" s="58">
         <v>1.98</v>
       </c>
-      <c r="O20" s="59">
+      <c r="O20" s="58">
         <v>3.64</v>
       </c>
-      <c r="P20" s="59">
+      <c r="P20" s="58">
         <v>4.08</v>
       </c>
-      <c r="Q20" s="59">
+      <c r="Q20" s="58">
         <v>4.83</v>
       </c>
       <c r="R20" s="5">
         <v>4.03</v>
       </c>
-      <c r="S20" s="59">
+      <c r="S20" s="58">
         <v>3.7</v>
       </c>
-      <c r="T20" s="59">
+      <c r="T20" s="58">
         <v>4.32</v>
       </c>
-      <c r="U20" s="59">
+      <c r="U20" s="58">
         <v>4.67</v>
       </c>
-      <c r="V20" s="59">
+      <c r="V20" s="58">
         <v>4.7300000000000004</v>
       </c>
-      <c r="W20" s="59">
+      <c r="W20" s="58">
         <v>4.55</v>
       </c>
-      <c r="X20" s="59">
+      <c r="X20" s="58">
         <v>4.51</v>
       </c>
-      <c r="Y20" s="59">
+      <c r="Y20" s="58">
         <v>4.21</v>
       </c>
       <c r="Z20" s="30">
         <v>4.13</v>
       </c>
-      <c r="AA20" s="30">
+      <c r="AA20" s="58">
         <v>2.72</v>
       </c>
-      <c r="AB20" s="30">
+      <c r="AB20" s="58">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="30">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="30">
         <v>3.5</v>
       </c>
       <c r="D21" s="30">
         <v>4.37</v>
       </c>
       <c r="E21" s="43">
         <v>4.67</v>
       </c>
       <c r="F21" s="43">
         <v>4.68</v>
       </c>
       <c r="G21" s="47">
         <v>5.36</v>
       </c>
       <c r="H21" s="48">
         <v>5.67</v>
       </c>
       <c r="I21" s="46">
         <v>5.59</v>
       </c>
-      <c r="J21" s="65">
+      <c r="J21" s="64">
         <v>5.52</v>
       </c>
-      <c r="K21" s="65">
+      <c r="K21" s="64">
         <v>5.41</v>
       </c>
-      <c r="L21" s="59">
+      <c r="L21" s="58">
         <v>5.33</v>
       </c>
-      <c r="M21" s="59">
+      <c r="M21" s="58">
         <v>5.17</v>
       </c>
-      <c r="N21" s="59">
+      <c r="N21" s="58">
         <v>3.14</v>
       </c>
-      <c r="O21" s="59">
+      <c r="O21" s="58">
         <v>3.28</v>
       </c>
-      <c r="P21" s="59">
+      <c r="P21" s="58">
         <v>3.57</v>
       </c>
-      <c r="Q21" s="59">
+      <c r="Q21" s="58">
         <v>3.57</v>
       </c>
       <c r="R21" s="5">
         <v>3.26</v>
       </c>
-      <c r="S21" s="59">
+      <c r="S21" s="58">
         <v>3.91</v>
       </c>
-      <c r="T21" s="59">
+      <c r="T21" s="58">
         <v>4.45</v>
       </c>
-      <c r="U21" s="59">
+      <c r="U21" s="58">
         <v>4.45</v>
       </c>
-      <c r="V21" s="59">
+      <c r="V21" s="58">
         <v>4.59</v>
       </c>
-      <c r="W21" s="59">
+      <c r="W21" s="58">
         <v>4.51</v>
       </c>
-      <c r="X21" s="59">
+      <c r="X21" s="58">
         <v>4.42</v>
       </c>
-      <c r="Y21" s="59">
+      <c r="Y21" s="58">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="30">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA21" s="30">
+      <c r="AA21" s="58">
         <v>3.34</v>
       </c>
-      <c r="AB21" s="30">
+      <c r="AB21" s="58">
         <v>4.0199999999999996</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="30">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="85" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="85"/>
       <c r="C22" s="85"/>
       <c r="D22" s="85"/>
       <c r="E22" s="85"/>
       <c r="F22" s="85"/>
       <c r="G22" s="85"/>
       <c r="H22" s="85"/>
       <c r="I22" s="85"/>
       <c r="J22" s="85"/>
       <c r="K22" s="85"/>
       <c r="L22" s="85"/>
       <c r="M22" s="85"/>
       <c r="N22" s="85"/>
       <c r="O22" s="85"/>
       <c r="P22" s="85"/>
       <c r="Q22" s="85"/>
       <c r="R22" s="85"/>
       <c r="S22" s="85"/>
       <c r="T22" s="85"/>
       <c r="U22" s="85"/>
       <c r="V22" s="85"/>
       <c r="W22" s="85"/>
       <c r="X22" s="85"/>
       <c r="Y22" s="85"/>
-      <c r="AA22" s="30"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="AA22" s="44"/>
+      <c r="AB22" s="44"/>
+      <c r="AC22" s="44"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="30">
         <v>5.38</v>
       </c>
       <c r="C23" s="30">
         <v>5.63</v>
       </c>
       <c r="D23" s="30">
         <v>5.6</v>
       </c>
       <c r="E23" s="43">
         <v>5.87</v>
       </c>
       <c r="F23" s="43">
         <v>5.37</v>
       </c>
       <c r="G23" s="46">
         <v>6.07</v>
       </c>
       <c r="H23" s="46">
         <v>6.71</v>
       </c>
       <c r="I23" s="46">
         <v>7.05</v>
       </c>
-      <c r="J23" s="59">
+      <c r="J23" s="58">
         <v>7.02</v>
       </c>
-      <c r="K23" s="59">
+      <c r="K23" s="58">
         <v>6.84</v>
       </c>
-      <c r="L23" s="59">
+      <c r="L23" s="58">
         <v>6.76</v>
       </c>
-      <c r="M23" s="59">
+      <c r="M23" s="58">
         <v>6.63</v>
       </c>
-      <c r="N23" s="59">
+      <c r="N23" s="58">
         <v>4.34</v>
       </c>
-      <c r="O23" s="59">
+      <c r="O23" s="58">
         <v>5.42</v>
       </c>
-      <c r="P23" s="59">
+      <c r="P23" s="58">
         <v>5.26</v>
       </c>
-      <c r="Q23" s="59">
+      <c r="Q23" s="58">
         <v>5.64</v>
       </c>
       <c r="R23" s="5">
         <v>5.37</v>
       </c>
-      <c r="S23" s="59">
+      <c r="S23" s="58">
         <v>6.16</v>
       </c>
-      <c r="T23" s="59">
+      <c r="T23" s="58">
         <v>6.61</v>
       </c>
-      <c r="U23" s="59">
+      <c r="U23" s="58">
         <v>6.88</v>
       </c>
-      <c r="V23" s="59">
+      <c r="V23" s="58">
         <v>6.71</v>
       </c>
-      <c r="W23" s="59">
+      <c r="W23" s="58">
         <v>6.59</v>
       </c>
-      <c r="X23" s="59">
+      <c r="X23" s="58">
         <v>6.5</v>
       </c>
-      <c r="Y23" s="59">
+      <c r="Y23" s="58">
         <v>6.5</v>
       </c>
       <c r="Z23" s="30">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AA23" s="30">
+      <c r="AA23" s="58">
         <v>4.55</v>
       </c>
-      <c r="AB23" s="30">
+      <c r="AB23" s="58">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="30">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="30">
         <v>5.52</v>
       </c>
       <c r="C24" s="30">
         <v>5.81</v>
       </c>
       <c r="D24" s="30">
         <v>5.71</v>
       </c>
       <c r="E24" s="43">
         <v>6</v>
       </c>
       <c r="F24" s="43">
         <v>5.49</v>
       </c>
       <c r="G24" s="47">
         <v>6.29</v>
       </c>
       <c r="H24" s="46">
         <v>6.95</v>
       </c>
       <c r="I24" s="46">
         <v>7.27</v>
       </c>
-      <c r="J24" s="59">
+      <c r="J24" s="58">
         <v>7.25</v>
       </c>
-      <c r="K24" s="59">
+      <c r="K24" s="58">
         <v>7.07</v>
       </c>
-      <c r="L24" s="59">
+      <c r="L24" s="58">
         <v>6.96</v>
       </c>
-      <c r="M24" s="59">
+      <c r="M24" s="58">
         <v>6.83</v>
       </c>
-      <c r="N24" s="59">
+      <c r="N24" s="58">
         <v>4.4000000000000004</v>
       </c>
-      <c r="O24" s="59">
+      <c r="O24" s="58">
         <v>5.41</v>
       </c>
-      <c r="P24" s="59">
+      <c r="P24" s="58">
         <v>5.3</v>
       </c>
-      <c r="Q24" s="59">
+      <c r="Q24" s="58">
         <v>5.73</v>
       </c>
       <c r="R24" s="5">
         <v>5.42</v>
       </c>
-      <c r="S24" s="59">
+      <c r="S24" s="58">
         <v>6.27</v>
       </c>
-      <c r="T24" s="59">
+      <c r="T24" s="58">
         <v>6.76</v>
       </c>
-      <c r="U24" s="59">
+      <c r="U24" s="58">
         <v>7.08</v>
       </c>
-      <c r="V24" s="59">
+      <c r="V24" s="58">
         <v>6.94</v>
       </c>
-      <c r="W24" s="59">
+      <c r="W24" s="58">
         <v>6.8</v>
       </c>
-      <c r="X24" s="59">
+      <c r="X24" s="58">
         <v>6.69</v>
       </c>
-      <c r="Y24" s="59">
+      <c r="Y24" s="58">
         <v>6.69</v>
       </c>
       <c r="Z24" s="30">
         <v>4.46</v>
       </c>
-      <c r="AA24" s="30">
+      <c r="AA24" s="58">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AB24" s="30">
+      <c r="AB24" s="58">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="30">
+        <v>5.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="30">
         <v>5.57</v>
       </c>
       <c r="C25" s="30">
         <v>5.77</v>
       </c>
       <c r="D25" s="30">
         <v>6.15</v>
       </c>
       <c r="E25" s="43">
         <v>6.05</v>
       </c>
       <c r="F25" s="43">
         <v>5.07</v>
       </c>
       <c r="G25" s="47">
         <v>5.17</v>
       </c>
       <c r="H25" s="46">
         <v>4.83</v>
       </c>
       <c r="I25" s="46">
         <v>5.44</v>
       </c>
-      <c r="J25" s="59">
+      <c r="J25" s="58">
         <v>5.47</v>
       </c>
-      <c r="K25" s="59">
+      <c r="K25" s="58">
         <v>5.19</v>
       </c>
-      <c r="L25" s="59">
+      <c r="L25" s="58">
         <v>5.36</v>
       </c>
-      <c r="M25" s="59">
+      <c r="M25" s="58">
         <v>5.03</v>
       </c>
-      <c r="N25" s="59">
+      <c r="N25" s="58">
         <v>2.74</v>
       </c>
-      <c r="O25" s="59">
+      <c r="O25" s="58">
         <v>3.61</v>
       </c>
-      <c r="P25" s="59">
+      <c r="P25" s="58">
         <v>4.72</v>
       </c>
-      <c r="Q25" s="59">
+      <c r="Q25" s="58">
         <v>4.97</v>
       </c>
       <c r="R25" s="5">
         <v>5.08</v>
       </c>
-      <c r="S25" s="59">
+      <c r="S25" s="58">
         <v>4.49</v>
       </c>
-      <c r="T25" s="59">
+      <c r="T25" s="58">
         <v>5.05</v>
       </c>
-      <c r="U25" s="59">
+      <c r="U25" s="58">
         <v>5.29</v>
       </c>
-      <c r="V25" s="59">
+      <c r="V25" s="58">
         <v>4.8600000000000003</v>
       </c>
-      <c r="W25" s="59">
+      <c r="W25" s="58">
         <v>4.6500000000000004</v>
       </c>
-      <c r="X25" s="59">
+      <c r="X25" s="58">
         <v>4.75</v>
       </c>
-      <c r="Y25" s="59">
+      <c r="Y25" s="58">
         <v>5.05</v>
       </c>
       <c r="Z25" s="30">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="30">
+      <c r="AA25" s="58">
         <v>5.08</v>
       </c>
-      <c r="AB25" s="30">
+      <c r="AB25" s="58">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="30">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="30">
         <v>1.74</v>
       </c>
       <c r="C26" s="30">
         <v>5.39</v>
       </c>
       <c r="D26" s="30">
         <v>4.12</v>
       </c>
       <c r="E26" s="43">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="43">
         <v>4.55</v>
       </c>
       <c r="G26" s="47">
         <v>4.96</v>
       </c>
       <c r="H26" s="46">
         <v>5.49</v>
       </c>
       <c r="I26" s="46">
         <v>5.67</v>
       </c>
-      <c r="J26" s="59">
+      <c r="J26" s="58">
         <v>6.02</v>
       </c>
-      <c r="K26" s="59">
+      <c r="K26" s="58">
         <v>5.93</v>
       </c>
-      <c r="L26" s="59">
+      <c r="L26" s="58">
         <v>5.89</v>
       </c>
-      <c r="M26" s="59">
+      <c r="M26" s="58">
         <v>5.54</v>
       </c>
-      <c r="N26" s="59">
+      <c r="N26" s="58">
         <v>3.57</v>
       </c>
-      <c r="O26" s="59">
+      <c r="O26" s="58">
         <v>4.68</v>
       </c>
-      <c r="P26" s="59">
+      <c r="P26" s="58">
         <v>5.48</v>
       </c>
-      <c r="Q26" s="59">
+      <c r="Q26" s="58">
         <v>5.46</v>
       </c>
       <c r="R26" s="5">
         <v>5.41</v>
       </c>
-      <c r="S26" s="59">
+      <c r="S26" s="58">
         <v>6.02</v>
       </c>
-      <c r="T26" s="59">
+      <c r="T26" s="58">
         <v>6.18</v>
       </c>
-      <c r="U26" s="59">
+      <c r="U26" s="58">
         <v>5.61</v>
       </c>
-      <c r="V26" s="59">
+      <c r="V26" s="58">
         <v>5.39</v>
       </c>
-      <c r="W26" s="59">
+      <c r="W26" s="58">
         <v>5.38</v>
       </c>
-      <c r="X26" s="59">
+      <c r="X26" s="58">
         <v>5.22</v>
       </c>
-      <c r="Y26" s="59">
+      <c r="Y26" s="58">
         <v>5.07</v>
       </c>
       <c r="Z26" s="30">
         <v>5.35</v>
       </c>
-      <c r="AA26" s="30">
+      <c r="AA26" s="58">
         <v>2.84</v>
       </c>
-      <c r="AB26" s="30">
+      <c r="AB26" s="58">
         <v>4.32</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="30">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="30">
         <v>7.26</v>
       </c>
       <c r="C27" s="30">
         <v>4.55</v>
       </c>
       <c r="D27" s="30">
         <v>5.47</v>
       </c>
       <c r="E27" s="43">
         <v>4.5</v>
       </c>
       <c r="F27" s="43">
         <v>4.46</v>
       </c>
       <c r="G27" s="47">
         <v>3.96</v>
       </c>
       <c r="H27" s="46">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="46">
         <v>4.62</v>
       </c>
-      <c r="J27" s="59">
+      <c r="J27" s="58">
         <v>4.28</v>
       </c>
-      <c r="K27" s="59">
+      <c r="K27" s="58">
         <v>4.29</v>
       </c>
-      <c r="L27" s="59">
+      <c r="L27" s="58">
         <v>4.1900000000000004</v>
       </c>
-      <c r="M27" s="59">
+      <c r="M27" s="58">
         <v>4.21</v>
       </c>
-      <c r="N27" s="59">
+      <c r="N27" s="58">
         <v>1.49</v>
       </c>
-      <c r="O27" s="59">
+      <c r="O27" s="58">
         <v>6.2</v>
       </c>
-      <c r="P27" s="59">
+      <c r="P27" s="58">
         <v>4.54</v>
       </c>
-      <c r="Q27" s="59">
+      <c r="Q27" s="58">
         <v>5.29</v>
       </c>
       <c r="R27" s="5">
         <v>5.12</v>
       </c>
-      <c r="S27" s="59">
+      <c r="S27" s="58">
         <v>5.54</v>
       </c>
-      <c r="T27" s="59">
+      <c r="T27" s="58">
         <v>5.35</v>
       </c>
-      <c r="U27" s="59">
+      <c r="U27" s="58">
         <v>5.41</v>
       </c>
-      <c r="V27" s="59">
+      <c r="V27" s="58">
         <v>4.97</v>
       </c>
-      <c r="W27" s="59">
+      <c r="W27" s="58">
         <v>4.92</v>
       </c>
-      <c r="X27" s="59">
+      <c r="X27" s="58">
         <v>5.3</v>
       </c>
-      <c r="Y27" s="59">
+      <c r="Y27" s="58">
         <v>5.35</v>
       </c>
       <c r="Z27" s="30">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AA27" s="30">
+      <c r="AA27" s="58">
         <v>3.81</v>
       </c>
-      <c r="AB27" s="30">
+      <c r="AB27" s="58">
         <v>3.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="30">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="30">
         <v>3.62</v>
       </c>
       <c r="C28" s="30">
         <v>3.3</v>
       </c>
       <c r="D28" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="43">
         <v>4.46</v>
       </c>
       <c r="G28" s="47">
         <v>4.8</v>
       </c>
       <c r="H28" s="46">
         <v>6.22</v>
       </c>
       <c r="I28" s="46">
         <v>6.58</v>
       </c>
-      <c r="J28" s="59">
+      <c r="J28" s="58">
         <v>6.48</v>
       </c>
-      <c r="K28" s="59">
+      <c r="K28" s="58">
         <v>6.1</v>
       </c>
-      <c r="L28" s="59">
+      <c r="L28" s="58">
         <v>6.22</v>
       </c>
-      <c r="M28" s="59">
+      <c r="M28" s="58">
         <v>6.23</v>
       </c>
-      <c r="N28" s="59">
+      <c r="N28" s="58">
         <v>6.41</v>
       </c>
-      <c r="O28" s="59">
+      <c r="O28" s="58">
         <v>6.75</v>
       </c>
-      <c r="P28" s="59">
+      <c r="P28" s="58">
         <v>5.37</v>
       </c>
-      <c r="Q28" s="59">
+      <c r="Q28" s="58">
         <v>4.9800000000000004</v>
       </c>
       <c r="R28" s="5">
         <v>4.88</v>
       </c>
-      <c r="S28" s="59">
+      <c r="S28" s="58">
         <v>5.79</v>
       </c>
-      <c r="T28" s="59">
+      <c r="T28" s="58">
         <v>6.02</v>
       </c>
-      <c r="U28" s="59">
+      <c r="U28" s="58">
         <v>6.06</v>
       </c>
-      <c r="V28" s="59">
+      <c r="V28" s="58">
         <v>5.81</v>
       </c>
-      <c r="W28" s="59">
+      <c r="W28" s="58">
         <v>5.96</v>
       </c>
-      <c r="X28" s="59">
+      <c r="X28" s="58">
         <v>5.76</v>
       </c>
-      <c r="Y28" s="59">
+      <c r="Y28" s="58">
         <v>5.74</v>
       </c>
       <c r="Z28" s="30">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="30">
+      <c r="AA28" s="58">
         <v>3.86</v>
       </c>
-      <c r="AB28" s="30">
+      <c r="AB28" s="58">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="30">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="86" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="86"/>
       <c r="C29" s="86"/>
       <c r="D29" s="86"/>
       <c r="E29" s="86"/>
       <c r="F29" s="86"/>
       <c r="G29" s="86"/>
       <c r="H29" s="86"/>
       <c r="I29" s="86"/>
       <c r="J29" s="86"/>
       <c r="K29" s="86"/>
       <c r="L29" s="86"/>
       <c r="M29" s="86"/>
       <c r="N29" s="86"/>
       <c r="O29" s="86"/>
       <c r="P29" s="86"/>
       <c r="Q29" s="86"/>
       <c r="R29" s="86"/>
       <c r="S29" s="86"/>
       <c r="T29" s="86"/>
       <c r="U29" s="86"/>
       <c r="V29" s="86"/>
       <c r="W29" s="86"/>
       <c r="X29" s="86"/>
       <c r="Y29" s="86"/>
-      <c r="AA29" s="30"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AA29" s="25"/>
+      <c r="AB29" s="25"/>
+      <c r="AC29" s="25"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="30">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="30">
         <v>4.21</v>
       </c>
       <c r="D30" s="30">
         <v>4.21</v>
       </c>
       <c r="E30" s="43">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="43">
         <v>4.16</v>
       </c>
       <c r="G30" s="48">
         <v>4.5</v>
       </c>
       <c r="H30" s="48">
         <v>4.93</v>
       </c>
       <c r="I30" s="46">
         <v>5.09</v>
       </c>
-      <c r="J30" s="65">
+      <c r="J30" s="64">
         <v>5.14</v>
       </c>
-      <c r="K30" s="65">
+      <c r="K30" s="64">
         <v>5.08</v>
       </c>
-      <c r="L30" s="59">
+      <c r="L30" s="58">
         <v>5</v>
       </c>
-      <c r="M30" s="59">
+      <c r="M30" s="58">
         <v>4.91</v>
       </c>
-      <c r="N30" s="65">
+      <c r="N30" s="64">
         <v>3.69</v>
       </c>
-      <c r="O30" s="65">
+      <c r="O30" s="64">
         <v>4.32</v>
       </c>
-      <c r="P30" s="65">
-[...2 lines deleted...]
-      <c r="Q30" s="65">
+      <c r="P30" s="64">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="64">
         <v>4.0599999999999996</v>
       </c>
       <c r="R30" s="5">
         <v>3.68</v>
       </c>
-      <c r="S30" s="65">
+      <c r="S30" s="64">
         <v>4.04</v>
       </c>
-      <c r="T30" s="59">
+      <c r="T30" s="58">
         <v>4.47</v>
       </c>
-      <c r="U30" s="65">
+      <c r="U30" s="64">
         <v>4.58</v>
       </c>
-      <c r="V30" s="65">
+      <c r="V30" s="64">
         <v>4.59</v>
       </c>
-      <c r="W30" s="59">
+      <c r="W30" s="58">
         <v>4.5199999999999996</v>
       </c>
-      <c r="X30" s="59">
+      <c r="X30" s="58">
         <v>4.58</v>
       </c>
-      <c r="Y30" s="59">
+      <c r="Y30" s="58">
         <v>4.62</v>
       </c>
       <c r="Z30" s="43">
         <v>3.81</v>
       </c>
-      <c r="AA30" s="30">
+      <c r="AA30" s="58">
         <v>3.71</v>
       </c>
-      <c r="AB30" s="30">
+      <c r="AB30" s="58">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="30">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30">
         <v>3.39</v>
       </c>
       <c r="C31" s="30">
         <v>2.92</v>
       </c>
       <c r="D31" s="30">
         <v>3.07</v>
       </c>
       <c r="E31" s="43">
         <v>3.76</v>
       </c>
       <c r="F31" s="43">
         <v>4.29</v>
       </c>
       <c r="G31" s="49">
         <v>4.67</v>
       </c>
       <c r="H31" s="48">
         <v>5.24</v>
       </c>
       <c r="I31" s="46">
         <v>5.25</v>
       </c>
-      <c r="J31" s="65">
+      <c r="J31" s="64">
         <v>5.44</v>
       </c>
-      <c r="K31" s="65">
+      <c r="K31" s="64">
         <v>5.16</v>
       </c>
-      <c r="L31" s="59">
+      <c r="L31" s="58">
         <v>5.29</v>
       </c>
-      <c r="M31" s="59">
+      <c r="M31" s="58">
         <v>5.13</v>
       </c>
-      <c r="N31" s="65">
+      <c r="N31" s="64">
         <v>3.92</v>
       </c>
-      <c r="O31" s="65">
+      <c r="O31" s="64">
         <v>4.92</v>
       </c>
-      <c r="P31" s="65">
+      <c r="P31" s="64">
         <v>3.62</v>
       </c>
-      <c r="Q31" s="65">
+      <c r="Q31" s="64">
         <v>4.0199999999999996</v>
       </c>
       <c r="R31" s="5">
         <v>3.75</v>
       </c>
-      <c r="S31" s="65">
+      <c r="S31" s="64">
         <v>3.86</v>
       </c>
-      <c r="T31" s="59">
+      <c r="T31" s="58">
         <v>4.32</v>
       </c>
-      <c r="U31" s="65">
+      <c r="U31" s="64">
         <v>4.8099999999999996</v>
       </c>
-      <c r="V31" s="65">
+      <c r="V31" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="W31" s="59">
+      <c r="W31" s="58">
         <v>4.76</v>
       </c>
-      <c r="X31" s="59">
+      <c r="X31" s="58">
         <v>4.83</v>
       </c>
-      <c r="Y31" s="59">
+      <c r="Y31" s="58">
         <v>4.75</v>
       </c>
       <c r="Z31" s="43">
         <v>4.01</v>
       </c>
-      <c r="AA31" s="30">
+      <c r="AA31" s="58">
         <v>3.81</v>
       </c>
-      <c r="AB31" s="30">
+      <c r="AB31" s="58">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="30">
+        <v>4.1399999999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30">
         <v>4.57</v>
       </c>
       <c r="C32" s="30">
         <v>3.76</v>
       </c>
       <c r="D32" s="30">
         <v>3.09</v>
       </c>
       <c r="E32" s="43">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="43">
         <v>3.51</v>
       </c>
       <c r="G32" s="49">
         <v>3.71</v>
       </c>
       <c r="H32" s="48">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="46">
         <v>5.09</v>
       </c>
-      <c r="J32" s="65">
+      <c r="J32" s="64">
         <v>5.36</v>
       </c>
-      <c r="K32" s="65">
+      <c r="K32" s="64">
         <v>5.37</v>
       </c>
-      <c r="L32" s="59">
+      <c r="L32" s="58">
         <v>5.23</v>
       </c>
-      <c r="M32" s="59">
+      <c r="M32" s="58">
         <v>5.17</v>
       </c>
-      <c r="N32" s="65">
+      <c r="N32" s="64">
         <v>5.78</v>
       </c>
-      <c r="O32" s="65">
+      <c r="O32" s="64">
         <v>6.49</v>
       </c>
-      <c r="P32" s="65">
+      <c r="P32" s="64">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q32" s="65">
+      <c r="Q32" s="64">
         <v>3.65</v>
       </c>
       <c r="R32" s="5">
         <v>3.68</v>
       </c>
-      <c r="S32" s="65">
+      <c r="S32" s="64">
         <v>4.7</v>
       </c>
-      <c r="T32" s="59">
+      <c r="T32" s="58">
         <v>4.43</v>
       </c>
-      <c r="U32" s="65">
+      <c r="U32" s="64">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V32" s="65">
+      <c r="V32" s="64">
         <v>4.51</v>
       </c>
-      <c r="W32" s="59">
+      <c r="W32" s="58">
         <v>4.4400000000000004</v>
       </c>
-      <c r="X32" s="59">
+      <c r="X32" s="58">
         <v>4.3</v>
       </c>
-      <c r="Y32" s="59">
+      <c r="Y32" s="58">
         <v>4.18</v>
       </c>
       <c r="Z32" s="43">
         <v>3.91</v>
       </c>
-      <c r="AA32" s="30">
+      <c r="AA32" s="58">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB32" s="30">
+      <c r="AB32" s="58">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="30">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="30">
         <v>4.58</v>
       </c>
       <c r="C33" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="43">
         <v>3.53</v>
       </c>
       <c r="F33" s="43">
         <v>3.47</v>
       </c>
       <c r="G33" s="49">
         <v>3.57</v>
       </c>
       <c r="H33" s="48">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="46">
         <v>4.25</v>
       </c>
-      <c r="J33" s="65">
+      <c r="J33" s="64">
         <v>4.3</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K33" s="64">
         <v>4.33</v>
       </c>
-      <c r="L33" s="59">
+      <c r="L33" s="58">
         <v>4.25</v>
       </c>
-      <c r="M33" s="59">
+      <c r="M33" s="58">
         <v>4.4400000000000004</v>
       </c>
-      <c r="N33" s="65">
+      <c r="N33" s="64">
         <v>1.34</v>
       </c>
-      <c r="O33" s="65">
+      <c r="O33" s="64">
         <v>2.82</v>
       </c>
-      <c r="P33" s="65">
+      <c r="P33" s="64">
         <v>3.02</v>
       </c>
-      <c r="Q33" s="65">
+      <c r="Q33" s="64">
         <v>3.65</v>
       </c>
       <c r="R33" s="5">
         <v>3.04</v>
       </c>
-      <c r="S33" s="65">
+      <c r="S33" s="64">
         <v>3.57</v>
       </c>
-      <c r="T33" s="59">
+      <c r="T33" s="58">
         <v>4.13</v>
       </c>
-      <c r="U33" s="65">
+      <c r="U33" s="64">
         <v>4.03</v>
       </c>
-      <c r="V33" s="65">
+      <c r="V33" s="64">
         <v>4.12</v>
       </c>
-      <c r="W33" s="59">
+      <c r="W33" s="58">
         <v>4.18</v>
       </c>
-      <c r="X33" s="59">
+      <c r="X33" s="58">
         <v>4.18</v>
       </c>
-      <c r="Y33" s="59">
+      <c r="Y33" s="58">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="43">
         <v>3.45</v>
       </c>
-      <c r="AA33" s="30">
+      <c r="AA33" s="58">
         <v>2.9</v>
       </c>
-      <c r="AB33" s="30">
+      <c r="AB33" s="58">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="30">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="30">
         <v>2.65</v>
       </c>
       <c r="D34" s="30">
         <v>3.11</v>
       </c>
       <c r="E34" s="43">
         <v>3.95</v>
       </c>
       <c r="F34" s="43">
         <v>4.07</v>
       </c>
       <c r="G34" s="49">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="48">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="46">
         <v>5.28</v>
       </c>
-      <c r="J34" s="65">
+      <c r="J34" s="64">
         <v>5.47</v>
       </c>
-      <c r="K34" s="65">
+      <c r="K34" s="64">
         <v>5.5</v>
       </c>
-      <c r="L34" s="59">
+      <c r="L34" s="58">
         <v>5.37</v>
       </c>
-      <c r="M34" s="59">
+      <c r="M34" s="58">
         <v>5.16</v>
       </c>
-      <c r="N34" s="65">
+      <c r="N34" s="64">
         <v>4.12</v>
       </c>
-      <c r="O34" s="65">
+      <c r="O34" s="64">
         <v>3.09</v>
       </c>
-      <c r="P34" s="65">
+      <c r="P34" s="64">
         <v>3.43</v>
       </c>
-      <c r="Q34" s="65">
+      <c r="Q34" s="64">
         <v>3.62</v>
       </c>
       <c r="R34" s="5">
         <v>3.59</v>
       </c>
-      <c r="S34" s="65">
+      <c r="S34" s="64">
         <v>4.49</v>
       </c>
-      <c r="T34" s="59">
+      <c r="T34" s="58">
         <v>4.59</v>
       </c>
-      <c r="U34" s="65">
+      <c r="U34" s="64">
         <v>4.82</v>
       </c>
-      <c r="V34" s="65">
+      <c r="V34" s="64">
         <v>4.8899999999999997</v>
       </c>
-      <c r="W34" s="59">
+      <c r="W34" s="58">
         <v>4.74</v>
       </c>
-      <c r="X34" s="59">
+      <c r="X34" s="58">
         <v>4.96</v>
       </c>
-      <c r="Y34" s="59">
+      <c r="Y34" s="58">
         <v>5.03</v>
       </c>
       <c r="Z34" s="43">
         <v>6.02</v>
       </c>
-      <c r="AA34" s="30">
+      <c r="AA34" s="58">
         <v>5.65</v>
       </c>
-      <c r="AB34" s="30">
+      <c r="AB34" s="58">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="30">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30">
         <v>6.07</v>
       </c>
       <c r="C35" s="30">
         <v>5.24</v>
       </c>
       <c r="D35" s="30">
         <v>4.82</v>
       </c>
       <c r="E35" s="43">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="43">
         <v>3.98</v>
       </c>
       <c r="G35" s="49">
         <v>4.46</v>
       </c>
       <c r="H35" s="48">
         <v>4.41</v>
       </c>
       <c r="I35" s="46">
         <v>4.7</v>
       </c>
-      <c r="J35" s="65">
+      <c r="J35" s="64">
         <v>4.6500000000000004</v>
       </c>
-      <c r="K35" s="65">
+      <c r="K35" s="64">
         <v>4.9400000000000004</v>
       </c>
-      <c r="L35" s="59">
+      <c r="L35" s="58">
         <v>4.75</v>
       </c>
-      <c r="M35" s="59">
+      <c r="M35" s="58">
         <v>4.46</v>
       </c>
-      <c r="N35" s="65">
+      <c r="N35" s="64">
         <v>4.28</v>
       </c>
-      <c r="O35" s="65">
+      <c r="O35" s="64">
         <v>4.8099999999999996</v>
       </c>
-      <c r="P35" s="65">
+      <c r="P35" s="64">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Q35" s="65">
+      <c r="Q35" s="64">
         <v>3.43</v>
       </c>
       <c r="R35" s="5">
         <v>3.15</v>
       </c>
-      <c r="S35" s="65">
+      <c r="S35" s="64">
         <v>3.1</v>
       </c>
-      <c r="T35" s="59">
+      <c r="T35" s="58">
         <v>3.98</v>
       </c>
-      <c r="U35" s="65">
+      <c r="U35" s="64">
         <v>4.18</v>
       </c>
-      <c r="V35" s="65">
+      <c r="V35" s="64">
         <v>4.2</v>
       </c>
-      <c r="W35" s="59">
+      <c r="W35" s="58">
         <v>4.34</v>
       </c>
-      <c r="X35" s="59">
+      <c r="X35" s="58">
         <v>4.41</v>
       </c>
-      <c r="Y35" s="59">
+      <c r="Y35" s="58">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="43">
         <v>3.63</v>
       </c>
-      <c r="AA35" s="30">
+      <c r="AA35" s="58">
         <v>3.79</v>
       </c>
-      <c r="AB35" s="30">
+      <c r="AB35" s="58">
         <v>3.23</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="30">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="30">
         <v>4.08</v>
       </c>
       <c r="C36" s="30">
         <v>3.56</v>
       </c>
       <c r="D36" s="30">
         <v>4.25</v>
       </c>
       <c r="E36" s="43">
         <v>4.13</v>
       </c>
       <c r="F36" s="43">
         <v>3.85</v>
       </c>
       <c r="G36" s="49">
         <v>4.34</v>
       </c>
       <c r="H36" s="49">
         <v>5</v>
       </c>
       <c r="I36" s="46">
         <v>5.18</v>
       </c>
-      <c r="J36" s="65">
+      <c r="J36" s="64">
         <v>5.22</v>
       </c>
-      <c r="K36" s="65">
+      <c r="K36" s="64">
         <v>5.08</v>
       </c>
-      <c r="L36" s="59">
+      <c r="L36" s="58">
         <v>4.91</v>
       </c>
-      <c r="M36" s="59">
+      <c r="M36" s="58">
         <v>4.79</v>
       </c>
-      <c r="N36" s="65">
+      <c r="N36" s="64">
         <v>3.33</v>
       </c>
-      <c r="O36" s="65">
+      <c r="O36" s="64">
         <v>4.1500000000000004</v>
       </c>
-      <c r="P36" s="65">
+      <c r="P36" s="64">
         <v>4.05</v>
       </c>
-      <c r="Q36" s="65">
+      <c r="Q36" s="64">
         <v>4.0999999999999996</v>
       </c>
       <c r="R36" s="5">
         <v>3.67</v>
       </c>
-      <c r="S36" s="65">
+      <c r="S36" s="64">
         <v>3.94</v>
       </c>
-      <c r="T36" s="59">
+      <c r="T36" s="58">
         <v>4.04</v>
       </c>
-      <c r="U36" s="65">
+      <c r="U36" s="64">
         <v>4.24</v>
       </c>
-      <c r="V36" s="65">
+      <c r="V36" s="64">
         <v>4.29</v>
       </c>
-      <c r="W36" s="59">
+      <c r="W36" s="58">
         <v>4.24</v>
       </c>
-      <c r="X36" s="59">
+      <c r="X36" s="58">
         <v>4.29</v>
       </c>
-      <c r="Y36" s="59">
+      <c r="Y36" s="58">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="43">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="30">
+      <c r="AA36" s="58">
         <v>4.59</v>
       </c>
-      <c r="AB36" s="30">
+      <c r="AB36" s="58">
         <v>4.26</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="30">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="30">
         <v>5.74</v>
       </c>
       <c r="C37" s="30">
         <v>6.53</v>
       </c>
       <c r="D37" s="30">
         <v>5.87</v>
       </c>
       <c r="E37" s="43">
         <v>5.01</v>
       </c>
       <c r="F37" s="43">
         <v>4</v>
       </c>
       <c r="G37" s="49">
         <v>4.13</v>
       </c>
       <c r="H37" s="48">
         <v>4.21</v>
       </c>
       <c r="I37" s="46">
         <v>4.41</v>
       </c>
-      <c r="J37" s="65">
+      <c r="J37" s="64">
         <v>4.45</v>
       </c>
-      <c r="K37" s="65">
+      <c r="K37" s="64">
         <v>4.3499999999999996</v>
       </c>
-      <c r="L37" s="59">
+      <c r="L37" s="58">
         <v>4.82</v>
       </c>
-      <c r="M37" s="59">
+      <c r="M37" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="N37" s="65">
+      <c r="N37" s="64">
         <v>2.36</v>
       </c>
-      <c r="O37" s="65">
+      <c r="O37" s="64">
         <v>3.73</v>
       </c>
-      <c r="P37" s="65">
+      <c r="P37" s="64">
         <v>3.27</v>
       </c>
-      <c r="Q37" s="65">
+      <c r="Q37" s="64">
         <v>3.06</v>
       </c>
       <c r="R37" s="5">
         <v>2.4300000000000002</v>
       </c>
-      <c r="S37" s="65">
+      <c r="S37" s="64">
         <v>3.65</v>
       </c>
-      <c r="T37" s="59">
+      <c r="T37" s="58">
         <v>4.33</v>
       </c>
-      <c r="U37" s="65">
+      <c r="U37" s="64">
         <v>3.93</v>
       </c>
-      <c r="V37" s="65">
+      <c r="V37" s="64">
         <v>3.77</v>
       </c>
-      <c r="W37" s="59">
+      <c r="W37" s="58">
         <v>3.87</v>
       </c>
-      <c r="X37" s="59">
+      <c r="X37" s="58">
         <v>3.96</v>
       </c>
-      <c r="Y37" s="59">
+      <c r="Y37" s="58">
         <v>4.13</v>
       </c>
       <c r="Z37" s="43">
         <v>3.66</v>
       </c>
-      <c r="AA37" s="30">
+      <c r="AA37" s="58">
         <v>3.15</v>
       </c>
-      <c r="AB37" s="30">
+      <c r="AB37" s="58">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="30">
+        <v>3.74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="30">
         <v>3.73</v>
       </c>
       <c r="C38" s="30">
         <v>6.56</v>
       </c>
       <c r="D38" s="30">
         <v>7.31</v>
       </c>
       <c r="E38" s="43">
         <v>6.46</v>
       </c>
       <c r="F38" s="43">
         <v>5.65</v>
       </c>
       <c r="G38" s="49">
         <v>5.81</v>
       </c>
       <c r="H38" s="48">
         <v>7.34</v>
       </c>
       <c r="I38" s="46">
         <v>7.35</v>
       </c>
-      <c r="J38" s="65">
+      <c r="J38" s="64">
         <v>6.83</v>
       </c>
-      <c r="K38" s="65">
+      <c r="K38" s="64">
         <v>6.52</v>
       </c>
-      <c r="L38" s="59">
+      <c r="L38" s="58">
         <v>6.28</v>
       </c>
-      <c r="M38" s="59">
+      <c r="M38" s="58">
         <v>6.4</v>
       </c>
-      <c r="N38" s="65">
+      <c r="N38" s="64">
         <v>3.97</v>
       </c>
-      <c r="O38" s="65">
+      <c r="O38" s="64">
         <v>4.16</v>
       </c>
-      <c r="P38" s="65">
+      <c r="P38" s="64">
         <v>4.07</v>
       </c>
-      <c r="Q38" s="65">
+      <c r="Q38" s="64">
         <v>3.38</v>
       </c>
       <c r="R38" s="5">
         <v>3.23</v>
       </c>
-      <c r="S38" s="65">
+      <c r="S38" s="64">
         <v>3.14</v>
       </c>
-      <c r="T38" s="59">
+      <c r="T38" s="58">
         <v>4.5999999999999996</v>
       </c>
-      <c r="U38" s="65">
+      <c r="U38" s="64">
         <v>4.51</v>
       </c>
-      <c r="V38" s="65">
+      <c r="V38" s="64">
         <v>4.47</v>
       </c>
-      <c r="W38" s="59">
+      <c r="W38" s="58">
         <v>4.28</v>
       </c>
-      <c r="X38" s="59">
+      <c r="X38" s="58">
         <v>4.13</v>
       </c>
-      <c r="Y38" s="59">
+      <c r="Y38" s="58">
         <v>4.68</v>
       </c>
       <c r="Z38" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="30">
+      <c r="AA38" s="58">
         <v>1.44</v>
       </c>
-      <c r="AB38" s="30">
+      <c r="AB38" s="58">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="30">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="30">
         <v>5.39</v>
       </c>
       <c r="C39" s="30">
         <v>4.2</v>
       </c>
       <c r="D39" s="30">
         <v>3.68</v>
       </c>
       <c r="E39" s="43">
         <v>3.78</v>
       </c>
       <c r="F39" s="43">
         <v>3.55</v>
       </c>
       <c r="G39" s="49">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="48">
         <v>4.09</v>
       </c>
       <c r="I39" s="46">
         <v>4.59</v>
       </c>
-      <c r="J39" s="65">
+      <c r="J39" s="64">
         <v>4.92</v>
       </c>
-      <c r="K39" s="65">
+      <c r="K39" s="64">
         <v>4.76</v>
       </c>
-      <c r="L39" s="59">
+      <c r="L39" s="58">
         <v>4.58</v>
       </c>
-      <c r="M39" s="59">
+      <c r="M39" s="58">
         <v>4.42</v>
       </c>
-      <c r="N39" s="65">
+      <c r="N39" s="64">
         <v>3.44</v>
       </c>
-      <c r="O39" s="65">
+      <c r="O39" s="64">
         <v>3.25</v>
       </c>
-      <c r="P39" s="65">
+      <c r="P39" s="64">
         <v>3.54</v>
       </c>
-      <c r="Q39" s="65">
+      <c r="Q39" s="64">
         <v>3.72</v>
       </c>
       <c r="R39" s="5">
         <v>3.37</v>
       </c>
-      <c r="S39" s="65">
+      <c r="S39" s="64">
         <v>3.86</v>
       </c>
-      <c r="T39" s="59">
+      <c r="T39" s="58">
         <v>3.99</v>
       </c>
-      <c r="U39" s="65">
+      <c r="U39" s="64">
         <v>4.2699999999999996</v>
       </c>
-      <c r="V39" s="65">
+      <c r="V39" s="64">
         <v>4.12</v>
       </c>
-      <c r="W39" s="59">
+      <c r="W39" s="58">
         <v>4.32</v>
       </c>
-      <c r="X39" s="59">
+      <c r="X39" s="58">
         <v>4.6900000000000004</v>
       </c>
-      <c r="Y39" s="59">
+      <c r="Y39" s="58">
         <v>4.93</v>
       </c>
       <c r="Z39" s="43">
         <v>2.72</v>
       </c>
-      <c r="AA39" s="30">
+      <c r="AA39" s="58">
         <v>2.86</v>
       </c>
-      <c r="AB39" s="30">
+      <c r="AB39" s="58">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="30">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="30">
         <v>5.23</v>
       </c>
       <c r="D40" s="30">
         <v>4.67</v>
       </c>
       <c r="E40" s="43">
         <v>5.25</v>
       </c>
       <c r="F40" s="43">
         <v>4.82</v>
       </c>
       <c r="G40" s="49">
         <v>4.79</v>
       </c>
       <c r="H40" s="48">
         <v>4.75</v>
       </c>
       <c r="I40" s="46">
         <v>4.96</v>
       </c>
-      <c r="J40" s="65">
+      <c r="J40" s="64">
         <v>5.03</v>
       </c>
-      <c r="K40" s="65">
+      <c r="K40" s="64">
         <v>5.1100000000000003</v>
       </c>
-      <c r="L40" s="59">
+      <c r="L40" s="58">
         <v>5.03</v>
       </c>
-      <c r="M40" s="59">
+      <c r="M40" s="58">
         <v>5.0199999999999996</v>
       </c>
-      <c r="N40" s="65">
+      <c r="N40" s="64">
         <v>5.16</v>
       </c>
-      <c r="O40" s="65">
+      <c r="O40" s="64">
         <v>6.42</v>
       </c>
-      <c r="P40" s="65">
+      <c r="P40" s="64">
         <v>5.49</v>
       </c>
-      <c r="Q40" s="65">
+      <c r="Q40" s="64">
         <v>5.69</v>
       </c>
-      <c r="R40" s="68">
+      <c r="R40" s="67">
         <v>5</v>
       </c>
-      <c r="S40" s="65">
+      <c r="S40" s="64">
         <v>5.23</v>
       </c>
-      <c r="T40" s="59">
+      <c r="T40" s="58">
         <v>5.98</v>
       </c>
-      <c r="U40" s="65">
+      <c r="U40" s="64">
         <v>5.64</v>
       </c>
-      <c r="V40" s="65">
+      <c r="V40" s="64">
         <v>5.5</v>
       </c>
-      <c r="W40" s="59">
+      <c r="W40" s="58">
         <v>5.27</v>
       </c>
-      <c r="X40" s="59">
+      <c r="X40" s="58">
         <v>5.41</v>
       </c>
-      <c r="Y40" s="59">
+      <c r="Y40" s="58">
         <v>5.35</v>
       </c>
       <c r="Z40" s="43">
         <v>5.38</v>
       </c>
-      <c r="AA40" s="30">
+      <c r="AA40" s="58">
         <v>4.09</v>
       </c>
-      <c r="AB40" s="30">
+      <c r="AB40" s="58">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="30">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="30">
         <v>6.27</v>
       </c>
       <c r="C41" s="30">
         <v>6.45</v>
       </c>
       <c r="D41" s="30">
         <v>5.9</v>
       </c>
       <c r="E41" s="43">
         <v>4.43</v>
       </c>
       <c r="F41" s="43">
         <v>3.77</v>
       </c>
       <c r="G41" s="49">
         <v>4.2</v>
       </c>
       <c r="H41" s="48">
         <v>4.13</v>
       </c>
       <c r="I41" s="46">
         <v>4.55</v>
       </c>
-      <c r="J41" s="65">
+      <c r="J41" s="64">
         <v>4.47</v>
       </c>
-      <c r="K41" s="65">
+      <c r="K41" s="64">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L41" s="59">
+      <c r="L41" s="58">
         <v>4.24</v>
       </c>
-      <c r="M41" s="59">
+      <c r="M41" s="58">
         <v>4.51</v>
       </c>
-      <c r="N41" s="65">
+      <c r="N41" s="64">
         <v>6.31</v>
       </c>
-      <c r="O41" s="65">
+      <c r="O41" s="64">
         <v>6.69</v>
       </c>
-      <c r="P41" s="65">
+      <c r="P41" s="64">
         <v>5.73</v>
       </c>
-      <c r="Q41" s="65">
+      <c r="Q41" s="64">
         <v>6.29</v>
       </c>
       <c r="R41" s="5">
         <v>5.76</v>
       </c>
-      <c r="S41" s="65">
+      <c r="S41" s="64">
         <v>5.23</v>
       </c>
-      <c r="T41" s="59">
+      <c r="T41" s="58">
         <v>5.59</v>
       </c>
-      <c r="U41" s="65">
+      <c r="U41" s="64">
         <v>5.69</v>
       </c>
-      <c r="V41" s="65">
+      <c r="V41" s="64">
         <v>5.35</v>
       </c>
-      <c r="W41" s="59">
+      <c r="W41" s="58">
         <v>4.9400000000000004</v>
       </c>
-      <c r="X41" s="59">
+      <c r="X41" s="58">
         <v>5.09</v>
       </c>
-      <c r="Y41" s="59">
+      <c r="Y41" s="58">
         <v>5.09</v>
       </c>
       <c r="Z41" s="43">
         <v>1.32</v>
       </c>
-      <c r="AA41" s="30">
+      <c r="AA41" s="58">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AB41" s="30">
+      <c r="AB41" s="58">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="30">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="30">
         <v>6.6</v>
       </c>
       <c r="C42" s="30">
         <v>5.35</v>
       </c>
       <c r="D42" s="30">
         <v>3.83</v>
       </c>
       <c r="E42" s="43">
         <v>4.3</v>
       </c>
       <c r="F42" s="43">
         <v>4.37</v>
       </c>
       <c r="G42" s="49">
         <v>3.96</v>
       </c>
       <c r="H42" s="48">
         <v>4.75</v>
       </c>
       <c r="I42" s="46">
         <v>4.76</v>
       </c>
-      <c r="J42" s="65">
+      <c r="J42" s="64">
         <v>4.45</v>
       </c>
-      <c r="K42" s="65">
+      <c r="K42" s="64">
         <v>4.7699999999999996</v>
       </c>
-      <c r="L42" s="59">
+      <c r="L42" s="58">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M42" s="59">
+      <c r="M42" s="58">
         <v>4.29</v>
       </c>
-      <c r="N42" s="65">
+      <c r="N42" s="64">
         <v>1.98</v>
       </c>
-      <c r="O42" s="65">
+      <c r="O42" s="64">
         <v>3.64</v>
       </c>
-      <c r="P42" s="65">
+      <c r="P42" s="64">
         <v>4.08</v>
       </c>
-      <c r="Q42" s="65">
+      <c r="Q42" s="64">
         <v>4.83</v>
       </c>
       <c r="R42" s="5">
         <v>4.03</v>
       </c>
-      <c r="S42" s="65">
+      <c r="S42" s="64">
         <v>3.7</v>
       </c>
-      <c r="T42" s="59">
+      <c r="T42" s="58">
         <v>4.32</v>
       </c>
-      <c r="U42" s="65">
+      <c r="U42" s="64">
         <v>4.67</v>
       </c>
-      <c r="V42" s="65">
+      <c r="V42" s="64">
         <v>4.7300000000000004</v>
       </c>
-      <c r="W42" s="59">
+      <c r="W42" s="58">
         <v>4.55</v>
       </c>
-      <c r="X42" s="59">
+      <c r="X42" s="58">
         <v>4.51</v>
       </c>
-      <c r="Y42" s="59">
+      <c r="Y42" s="58">
         <v>4.21</v>
       </c>
       <c r="Z42" s="43">
         <v>4.13</v>
       </c>
-      <c r="AA42" s="30">
+      <c r="AA42" s="58">
         <v>2.72</v>
       </c>
-      <c r="AB42" s="30">
+      <c r="AB42" s="58">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="30">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="36">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="36">
         <v>3.5</v>
       </c>
       <c r="D43" s="36">
         <v>4.37</v>
       </c>
       <c r="E43" s="36">
         <v>4.67</v>
       </c>
       <c r="F43" s="36">
         <v>4.68</v>
       </c>
       <c r="G43" s="50">
         <v>5.36</v>
       </c>
       <c r="H43" s="50">
         <v>5.67</v>
       </c>
       <c r="I43" s="50">
         <v>5.59</v>
       </c>
-      <c r="J43" s="66">
+      <c r="J43" s="65">
         <v>5.52</v>
       </c>
-      <c r="K43" s="66">
+      <c r="K43" s="65">
         <v>5.41</v>
       </c>
-      <c r="L43" s="66">
+      <c r="L43" s="65">
         <v>5.33</v>
       </c>
-      <c r="M43" s="66">
+      <c r="M43" s="65">
         <v>5.17</v>
       </c>
-      <c r="N43" s="66">
+      <c r="N43" s="65">
         <v>3.14</v>
       </c>
-      <c r="O43" s="66">
+      <c r="O43" s="65">
         <v>3.28</v>
       </c>
-      <c r="P43" s="66">
+      <c r="P43" s="65">
         <v>3.57</v>
       </c>
-      <c r="Q43" s="66">
+      <c r="Q43" s="65">
         <v>3.57</v>
       </c>
-      <c r="R43" s="69">
+      <c r="R43" s="68">
         <v>3.26</v>
       </c>
-      <c r="S43" s="66">
+      <c r="S43" s="65">
         <v>3.91</v>
       </c>
-      <c r="T43" s="66">
+      <c r="T43" s="65">
         <v>4.45</v>
       </c>
-      <c r="U43" s="66">
+      <c r="U43" s="65">
         <v>4.45</v>
       </c>
-      <c r="V43" s="66">
+      <c r="V43" s="65">
         <v>4.59</v>
       </c>
-      <c r="W43" s="66">
+      <c r="W43" s="65">
         <v>4.51</v>
       </c>
-      <c r="X43" s="66">
+      <c r="X43" s="65">
         <v>4.42</v>
       </c>
-      <c r="Y43" s="66">
+      <c r="Y43" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="36">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="65">
         <v>3.34</v>
       </c>
-      <c r="AB43" s="36">
+      <c r="AB43" s="65">
         <v>4.0199999999999996</v>
+      </c>
+      <c r="AC43" s="36">
+        <v>3.56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N50" sqref="N50"/>
+    <sheetView topLeftCell="M1" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="12.75">
+    <row r="1" spans="1:48" ht="13.2">
       <c r="A1" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:48">
-      <c r="A2" s="67"/>
-[...11 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:48">
       <c r="A3" s="38"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="Y3" s="39"/>
       <c r="AK3" s="39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:48">
       <c r="A4" s="77"/>
       <c r="B4" s="79">
         <v>2024</v>
       </c>
       <c r="C4" s="80"/>
       <c r="D4" s="80"/>
       <c r="E4" s="80"/>
       <c r="F4" s="80"/>
       <c r="G4" s="80"/>
       <c r="H4" s="80"/>
       <c r="I4" s="80"/>
       <c r="J4" s="80"/>
       <c r="K4" s="80"/>
       <c r="L4" s="80"/>
@@ -7978,1486 +8183,1514 @@
       </c>
       <c r="B7" s="14">
         <v>109</v>
       </c>
       <c r="C7" s="14">
         <v>103</v>
       </c>
       <c r="D7" s="14">
         <v>135</v>
       </c>
       <c r="E7" s="14">
         <v>113</v>
       </c>
       <c r="F7" s="14">
         <v>133</v>
       </c>
       <c r="G7" s="14">
         <v>116</v>
       </c>
       <c r="H7" s="14">
         <v>138</v>
       </c>
       <c r="I7" s="21">
         <v>137</v>
       </c>
-      <c r="J7" s="60">
+      <c r="J7" s="59">
         <v>134</v>
       </c>
       <c r="K7" s="51">
         <v>141</v>
       </c>
-      <c r="L7" s="60">
+      <c r="L7" s="59">
         <v>120</v>
       </c>
-      <c r="M7" s="60">
+      <c r="M7" s="59">
         <v>117</v>
       </c>
-      <c r="N7" s="60">
+      <c r="N7" s="59">
         <v>115</v>
       </c>
-      <c r="O7" s="60">
+      <c r="O7" s="59">
         <v>112</v>
       </c>
-      <c r="P7" s="60">
+      <c r="P7" s="59">
         <v>122</v>
       </c>
-      <c r="Q7" s="60">
+      <c r="Q7" s="59">
         <v>122</v>
       </c>
-      <c r="R7" s="60">
+      <c r="R7" s="59">
         <v>139</v>
       </c>
-      <c r="S7" s="60">
+      <c r="S7" s="59">
         <v>128</v>
       </c>
-      <c r="T7" s="60">
+      <c r="T7" s="59">
         <v>171</v>
       </c>
-      <c r="U7" s="60">
+      <c r="U7" s="59">
         <v>174</v>
       </c>
-      <c r="V7" s="60">
+      <c r="V7" s="59">
         <v>160</v>
       </c>
-      <c r="W7" s="60">
+      <c r="W7" s="59">
         <v>146</v>
       </c>
-      <c r="X7" s="60">
+      <c r="X7" s="59">
         <v>120</v>
       </c>
-      <c r="Y7" s="60">
+      <c r="Y7" s="59">
         <v>180</v>
       </c>
-      <c r="Z7" s="60">
+      <c r="Z7" s="70">
         <v>145</v>
       </c>
-      <c r="AA7" s="60">
+      <c r="AA7" s="59">
         <v>105</v>
       </c>
-      <c r="AB7" s="60">
+      <c r="AB7" s="59">
         <v>111</v>
       </c>
-      <c r="AC7" s="18"/>
+      <c r="AC7" s="14">
+        <v>132</v>
+      </c>
       <c r="AD7" s="18"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="11"/>
       <c r="AG7" s="11"/>
       <c r="AH7" s="11"/>
       <c r="AI7" s="11"/>
       <c r="AJ7" s="11"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="14"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="14"/>
       <c r="AO7" s="14"/>
       <c r="AP7" s="14"/>
       <c r="AQ7" s="14"/>
       <c r="AR7" s="14"/>
       <c r="AS7" s="14"/>
       <c r="AT7" s="14"/>
       <c r="AU7" s="14"/>
       <c r="AV7" s="14"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>53</v>
       </c>
       <c r="C8" s="14">
         <v>54</v>
       </c>
       <c r="D8" s="14">
         <v>74</v>
       </c>
       <c r="E8" s="14">
         <v>60</v>
       </c>
       <c r="F8" s="14">
         <v>56</v>
       </c>
       <c r="G8" s="14">
         <v>66</v>
       </c>
       <c r="H8" s="14">
         <v>71</v>
       </c>
       <c r="I8" s="21">
         <v>64</v>
       </c>
-      <c r="J8" s="60">
+      <c r="J8" s="59">
         <v>68</v>
       </c>
       <c r="K8" s="51">
         <v>77</v>
       </c>
-      <c r="L8" s="60">
+      <c r="L8" s="59">
         <v>72</v>
       </c>
-      <c r="M8" s="60">
+      <c r="M8" s="59">
         <v>57</v>
       </c>
-      <c r="N8" s="60">
+      <c r="N8" s="59">
         <v>56</v>
       </c>
-      <c r="O8" s="60">
+      <c r="O8" s="59">
         <v>57</v>
       </c>
-      <c r="P8" s="60">
+      <c r="P8" s="59">
         <v>71</v>
       </c>
-      <c r="Q8" s="60">
+      <c r="Q8" s="59">
         <v>72</v>
       </c>
-      <c r="R8" s="60">
+      <c r="R8" s="59">
         <v>70</v>
       </c>
-      <c r="S8" s="60">
+      <c r="S8" s="59">
         <v>61</v>
       </c>
-      <c r="T8" s="60">
+      <c r="T8" s="59">
         <v>88</v>
       </c>
-      <c r="U8" s="60">
+      <c r="U8" s="59">
         <v>94</v>
       </c>
-      <c r="V8" s="60">
+      <c r="V8" s="59">
         <v>89</v>
       </c>
-      <c r="W8" s="60">
+      <c r="W8" s="59">
         <v>89</v>
       </c>
-      <c r="X8" s="60">
+      <c r="X8" s="59">
         <v>69</v>
       </c>
-      <c r="Y8" s="60">
+      <c r="Y8" s="59">
         <v>94</v>
       </c>
-      <c r="Z8" s="60">
+      <c r="Z8" s="70">
         <v>72</v>
       </c>
-      <c r="AA8" s="60">
+      <c r="AA8" s="59">
         <v>62</v>
       </c>
-      <c r="AB8" s="60">
+      <c r="AB8" s="59">
         <v>60</v>
       </c>
-      <c r="AC8" s="18"/>
+      <c r="AC8" s="14">
+        <v>68</v>
+      </c>
       <c r="AD8" s="18"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="14"/>
       <c r="AL8" s="14"/>
       <c r="AM8" s="14"/>
       <c r="AN8" s="14"/>
       <c r="AO8" s="14"/>
       <c r="AP8" s="14"/>
       <c r="AQ8" s="14"/>
       <c r="AR8" s="14"/>
       <c r="AS8" s="14"/>
       <c r="AT8" s="14"/>
       <c r="AU8" s="14"/>
       <c r="AV8" s="14"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>7</v>
       </c>
       <c r="C9" s="14">
         <v>8</v>
       </c>
       <c r="D9" s="14">
         <v>11</v>
       </c>
       <c r="E9" s="14">
         <v>7</v>
       </c>
       <c r="F9" s="14">
         <v>9</v>
       </c>
       <c r="G9" s="14">
         <v>7</v>
       </c>
       <c r="H9" s="14">
         <v>3</v>
       </c>
       <c r="I9" s="21">
         <v>7</v>
       </c>
-      <c r="J9" s="60">
+      <c r="J9" s="59">
         <v>8</v>
       </c>
       <c r="K9" s="51">
         <v>6</v>
       </c>
-      <c r="L9" s="60">
-[...2 lines deleted...]
-      <c r="M9" s="60">
+      <c r="L9" s="59">
+        <v>3</v>
+      </c>
+      <c r="M9" s="59">
         <v>5</v>
       </c>
-      <c r="N9" s="60">
+      <c r="N9" s="59">
         <v>9</v>
       </c>
-      <c r="O9" s="60">
+      <c r="O9" s="59">
         <v>8</v>
       </c>
-      <c r="P9" s="60">
+      <c r="P9" s="59">
         <v>8</v>
       </c>
-      <c r="Q9" s="60">
-[...2 lines deleted...]
-      <c r="R9" s="60">
+      <c r="Q9" s="59">
+        <v>3</v>
+      </c>
+      <c r="R9" s="59">
         <v>13</v>
       </c>
-      <c r="S9" s="60">
+      <c r="S9" s="59">
         <v>9</v>
       </c>
-      <c r="T9" s="60">
+      <c r="T9" s="59">
         <v>7</v>
       </c>
-      <c r="U9" s="60">
-[...2 lines deleted...]
-      <c r="V9" s="60">
+      <c r="U9" s="59">
+        <v>4</v>
+      </c>
+      <c r="V9" s="59">
         <v>10</v>
       </c>
-      <c r="W9" s="60">
+      <c r="W9" s="59">
         <v>6</v>
       </c>
-      <c r="X9" s="60">
+      <c r="X9" s="59">
         <v>5</v>
       </c>
-      <c r="Y9" s="60">
+      <c r="Y9" s="59">
         <v>6</v>
       </c>
-      <c r="Z9" s="60">
+      <c r="Z9" s="70">
         <v>6</v>
       </c>
-      <c r="AA9" s="60">
-[...2 lines deleted...]
-      <c r="AB9" s="60">
+      <c r="AA9" s="59">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="59">
         <v>7</v>
       </c>
-      <c r="AC9" s="18"/>
+      <c r="AC9" s="14">
+        <v>8</v>
+      </c>
       <c r="AD9" s="18"/>
       <c r="AE9" s="11"/>
       <c r="AF9" s="11"/>
       <c r="AG9" s="11"/>
       <c r="AH9" s="11"/>
       <c r="AI9" s="11"/>
       <c r="AJ9" s="11"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="14"/>
       <c r="AM9" s="14"/>
       <c r="AN9" s="14"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="11"/>
       <c r="AQ9" s="14"/>
       <c r="AR9" s="14"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="14"/>
       <c r="AU9" s="14"/>
       <c r="AV9" s="14"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>1</v>
       </c>
       <c r="C10" s="14">
         <v>1</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>1</v>
       </c>
       <c r="F10" s="14">
         <v>2</v>
       </c>
       <c r="G10" s="14">
         <v>1</v>
       </c>
       <c r="H10" s="14">
         <v>1</v>
       </c>
       <c r="I10" s="21">
         <v>1</v>
       </c>
-      <c r="J10" s="60">
+      <c r="J10" s="59">
         <v>1</v>
       </c>
       <c r="K10" s="51">
         <v>2</v>
       </c>
-      <c r="L10" s="60">
-[...5 lines deleted...]
-      <c r="N10" s="60" t="s">
+      <c r="L10" s="59">
+        <v>1</v>
+      </c>
+      <c r="M10" s="59">
+        <v>2</v>
+      </c>
+      <c r="N10" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="O10" s="60">
-[...5 lines deleted...]
-      <c r="Q10" s="60" t="s">
+      <c r="O10" s="59">
+        <v>2</v>
+      </c>
+      <c r="P10" s="59">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="R10" s="60">
-[...32 lines deleted...]
-      <c r="AC10" s="18"/>
+      <c r="R10" s="59">
+        <v>2</v>
+      </c>
+      <c r="S10" s="59">
+        <v>1</v>
+      </c>
+      <c r="T10" s="59">
+        <v>2</v>
+      </c>
+      <c r="U10" s="59">
+        <v>3</v>
+      </c>
+      <c r="V10" s="59">
+        <v>2</v>
+      </c>
+      <c r="W10" s="59">
+        <v>4</v>
+      </c>
+      <c r="X10" s="59">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="59">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>2</v>
+      </c>
       <c r="AD10" s="18"/>
       <c r="AE10" s="11"/>
       <c r="AF10" s="11"/>
       <c r="AG10" s="11"/>
       <c r="AH10" s="11"/>
       <c r="AI10" s="11"/>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="11"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="14"/>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
       <c r="AP10" s="11"/>
       <c r="AQ10" s="14"/>
       <c r="AR10" s="14"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="11"/>
       <c r="AU10" s="14"/>
       <c r="AV10" s="14"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>1</v>
       </c>
       <c r="C11" s="14">
         <v>4</v>
       </c>
       <c r="D11" s="14">
         <v>5</v>
       </c>
       <c r="E11" s="14">
         <v>2</v>
       </c>
       <c r="F11" s="14">
         <v>3</v>
       </c>
       <c r="G11" s="14">
         <v>5</v>
       </c>
       <c r="H11" s="14">
         <v>3</v>
       </c>
       <c r="I11" s="21">
         <v>11</v>
       </c>
-      <c r="J11" s="60">
+      <c r="J11" s="59">
         <v>9</v>
       </c>
       <c r="K11" s="51">
         <v>2</v>
       </c>
-      <c r="L11" s="60">
+      <c r="L11" s="59">
         <v>7</v>
       </c>
-      <c r="M11" s="60">
-[...2 lines deleted...]
-      <c r="N11" s="60">
+      <c r="M11" s="59">
+        <v>4</v>
+      </c>
+      <c r="N11" s="59">
         <v>11</v>
       </c>
-      <c r="O11" s="60">
+      <c r="O11" s="59">
         <v>5</v>
       </c>
-      <c r="P11" s="60">
+      <c r="P11" s="59">
         <v>5</v>
       </c>
-      <c r="Q11" s="60">
-[...5 lines deleted...]
-      <c r="S11" s="60">
+      <c r="Q11" s="59">
+        <v>1</v>
+      </c>
+      <c r="R11" s="59">
+        <v>2</v>
+      </c>
+      <c r="S11" s="59">
         <v>12</v>
       </c>
-      <c r="T11" s="60">
+      <c r="T11" s="59">
         <v>7</v>
       </c>
-      <c r="U11" s="60">
-[...2 lines deleted...]
-      <c r="V11" s="60">
+      <c r="U11" s="59">
+        <v>3</v>
+      </c>
+      <c r="V11" s="59">
         <v>5</v>
       </c>
-      <c r="W11" s="60">
+      <c r="W11" s="59">
         <v>8</v>
       </c>
-      <c r="X11" s="60">
-[...5 lines deleted...]
-      <c r="Z11" s="60">
+      <c r="X11" s="59">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="70">
         <v>8</v>
       </c>
-      <c r="AA11" s="60">
+      <c r="AA11" s="59">
         <v>5</v>
       </c>
-      <c r="AB11" s="60">
-[...2 lines deleted...]
-      <c r="AC11" s="18"/>
+      <c r="AB11" s="59">
+        <v>2</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>7</v>
+      </c>
       <c r="AD11" s="18"/>
       <c r="AE11" s="11"/>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="11"/>
       <c r="AI11" s="11"/>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="11"/>
       <c r="AL11" s="14"/>
       <c r="AM11" s="14"/>
       <c r="AN11" s="14"/>
       <c r="AO11" s="11"/>
       <c r="AP11" s="14"/>
       <c r="AQ11" s="14"/>
       <c r="AR11" s="14"/>
       <c r="AS11" s="14"/>
       <c r="AT11" s="14"/>
       <c r="AU11" s="14"/>
       <c r="AV11" s="14"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>5</v>
       </c>
       <c r="C12" s="14">
         <v>1</v>
       </c>
       <c r="D12" s="14">
         <v>5</v>
       </c>
       <c r="E12" s="14">
         <v>4</v>
       </c>
       <c r="F12" s="14">
         <v>2</v>
       </c>
       <c r="G12" s="14">
         <v>2</v>
       </c>
       <c r="H12" s="14">
         <v>6</v>
       </c>
       <c r="I12" s="21">
         <v>7</v>
       </c>
-      <c r="J12" s="60">
+      <c r="J12" s="59">
         <v>2</v>
       </c>
       <c r="K12" s="51">
         <v>1</v>
       </c>
-      <c r="L12" s="60">
-[...2 lines deleted...]
-      <c r="M12" s="60">
+      <c r="L12" s="59">
+        <v>1</v>
+      </c>
+      <c r="M12" s="59">
         <v>6</v>
       </c>
-      <c r="N12" s="60">
-[...2 lines deleted...]
-      <c r="O12" s="60" t="s">
+      <c r="N12" s="59">
+        <v>3</v>
+      </c>
+      <c r="O12" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="P12" s="60">
-[...5 lines deleted...]
-      <c r="R12" s="60">
+      <c r="P12" s="59">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="59">
+        <v>2</v>
+      </c>
+      <c r="R12" s="59">
         <v>6</v>
       </c>
-      <c r="S12" s="60" t="s">
+      <c r="S12" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="T12" s="60">
-[...2 lines deleted...]
-      <c r="U12" s="60">
+      <c r="T12" s="59">
+        <v>4</v>
+      </c>
+      <c r="U12" s="59">
         <v>10</v>
       </c>
-      <c r="V12" s="60">
+      <c r="V12" s="59">
         <v>6</v>
       </c>
-      <c r="W12" s="60">
-[...5 lines deleted...]
-      <c r="Y12" s="60">
+      <c r="W12" s="59">
+        <v>4</v>
+      </c>
+      <c r="X12" s="59">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="59">
         <v>6</v>
       </c>
-      <c r="Z12" s="60">
+      <c r="Z12" s="70">
         <v>7</v>
       </c>
-      <c r="AA12" s="60">
-[...2 lines deleted...]
-      <c r="AB12" s="60">
+      <c r="AA12" s="59">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="59">
         <v>6</v>
       </c>
-      <c r="AC12" s="18"/>
+      <c r="AC12" s="14">
+        <v>5</v>
+      </c>
       <c r="AD12" s="18"/>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="11"/>
       <c r="AH12" s="11"/>
       <c r="AI12" s="11"/>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="14"/>
       <c r="AL12" s="14"/>
       <c r="AM12" s="14"/>
       <c r="AN12" s="14"/>
       <c r="AO12" s="14"/>
       <c r="AP12" s="14"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="14"/>
       <c r="AS12" s="14"/>
       <c r="AT12" s="14"/>
       <c r="AU12" s="14"/>
       <c r="AV12" s="14"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>4</v>
       </c>
       <c r="C13" s="14">
         <v>3</v>
       </c>
       <c r="D13" s="14">
         <v>5</v>
       </c>
       <c r="E13" s="14">
         <v>2</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>4</v>
       </c>
       <c r="I13" s="21">
         <v>2</v>
       </c>
-      <c r="J13" s="60">
+      <c r="J13" s="59">
         <v>7</v>
       </c>
       <c r="K13" s="51">
         <v>3</v>
       </c>
-      <c r="L13" s="60">
-[...20 lines deleted...]
-      <c r="S13" s="60">
+      <c r="L13" s="59">
+        <v>3</v>
+      </c>
+      <c r="M13" s="59">
+        <v>3</v>
+      </c>
+      <c r="N13" s="59">
+        <v>1</v>
+      </c>
+      <c r="O13" s="59">
+        <v>2</v>
+      </c>
+      <c r="P13" s="59">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="59">
+        <v>3</v>
+      </c>
+      <c r="R13" s="59">
+        <v>3</v>
+      </c>
+      <c r="S13" s="59">
         <v>5</v>
       </c>
-      <c r="T13" s="60">
-[...2 lines deleted...]
-      <c r="U13" s="60">
+      <c r="T13" s="59">
+        <v>4</v>
+      </c>
+      <c r="U13" s="59">
         <v>7</v>
       </c>
-      <c r="V13" s="60" t="s">
+      <c r="V13" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="W13" s="60">
-[...17 lines deleted...]
-      <c r="AC13" s="18"/>
+      <c r="W13" s="59">
+        <v>3</v>
+      </c>
+      <c r="X13" s="59">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="59">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="59">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="59">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>3</v>
+      </c>
       <c r="AD13" s="18"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="14"/>
       <c r="AM13" s="14"/>
       <c r="AN13" s="14"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="14"/>
       <c r="AQ13" s="14"/>
       <c r="AR13" s="14"/>
       <c r="AS13" s="14"/>
       <c r="AT13" s="14"/>
       <c r="AU13" s="14"/>
       <c r="AV13" s="14"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>7</v>
       </c>
       <c r="D14" s="14">
         <v>6</v>
       </c>
       <c r="E14" s="14">
         <v>9</v>
       </c>
       <c r="F14" s="14">
         <v>9</v>
       </c>
       <c r="G14" s="14">
         <v>10</v>
       </c>
       <c r="H14" s="14">
         <v>15</v>
       </c>
       <c r="I14" s="21">
         <v>11</v>
       </c>
-      <c r="J14" s="60">
+      <c r="J14" s="59">
         <v>15</v>
       </c>
       <c r="K14" s="51">
         <v>10</v>
       </c>
-      <c r="L14" s="60">
+      <c r="L14" s="59">
         <v>8</v>
       </c>
-      <c r="M14" s="60">
+      <c r="M14" s="59">
         <v>11</v>
       </c>
-      <c r="N14" s="60">
+      <c r="N14" s="59">
         <v>7</v>
       </c>
-      <c r="O14" s="60">
+      <c r="O14" s="59">
         <v>11</v>
       </c>
-      <c r="P14" s="60">
+      <c r="P14" s="59">
         <v>7</v>
       </c>
-      <c r="Q14" s="60">
+      <c r="Q14" s="59">
         <v>8</v>
       </c>
-      <c r="R14" s="60">
+      <c r="R14" s="59">
         <v>14</v>
       </c>
-      <c r="S14" s="60">
+      <c r="S14" s="59">
         <v>9</v>
       </c>
-      <c r="T14" s="60">
+      <c r="T14" s="59">
         <v>17</v>
       </c>
-      <c r="U14" s="60">
+      <c r="U14" s="59">
         <v>12</v>
       </c>
-      <c r="V14" s="60">
+      <c r="V14" s="59">
         <v>13</v>
       </c>
-      <c r="W14" s="60">
+      <c r="W14" s="59">
         <v>12</v>
       </c>
-      <c r="X14" s="60">
+      <c r="X14" s="59">
         <v>9</v>
       </c>
-      <c r="Y14" s="60">
+      <c r="Y14" s="59">
         <v>16</v>
       </c>
-      <c r="Z14" s="60">
+      <c r="Z14" s="70">
         <v>18</v>
       </c>
-      <c r="AA14" s="60">
+      <c r="AA14" s="59">
         <v>10</v>
       </c>
-      <c r="AB14" s="60">
+      <c r="AB14" s="59">
         <v>6</v>
       </c>
-      <c r="AC14" s="18"/>
+      <c r="AC14" s="14">
+        <v>12</v>
+      </c>
       <c r="AD14" s="18"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="14"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="14"/>
       <c r="AN14" s="14"/>
       <c r="AO14" s="14"/>
       <c r="AP14" s="14"/>
       <c r="AQ14" s="14"/>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>2</v>
       </c>
       <c r="C15" s="14">
         <v>4</v>
       </c>
       <c r="D15" s="14">
         <v>2</v>
       </c>
       <c r="E15" s="14">
         <v>2</v>
       </c>
       <c r="F15" s="14">
         <v>5</v>
       </c>
       <c r="G15" s="14">
         <v>4</v>
       </c>
       <c r="H15" s="14">
         <v>3</v>
       </c>
       <c r="I15" s="21">
         <v>4</v>
       </c>
-      <c r="J15" s="60">
+      <c r="J15" s="59">
         <v>4</v>
       </c>
       <c r="K15" s="51">
         <v>3</v>
       </c>
-      <c r="L15" s="60">
-[...8 lines deleted...]
-      <c r="O15" s="60">
+      <c r="L15" s="59">
+        <v>2</v>
+      </c>
+      <c r="M15" s="59">
+        <v>2</v>
+      </c>
+      <c r="N15" s="59">
+        <v>2</v>
+      </c>
+      <c r="O15" s="59">
         <v>5</v>
       </c>
-      <c r="P15" s="60">
-[...8 lines deleted...]
-      <c r="S15" s="60">
+      <c r="P15" s="59">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="59">
+        <v>3</v>
+      </c>
+      <c r="R15" s="59">
+        <v>2</v>
+      </c>
+      <c r="S15" s="59">
         <v>6</v>
       </c>
-      <c r="T15" s="60">
+      <c r="T15" s="59">
         <v>8</v>
       </c>
-      <c r="U15" s="60">
-[...5 lines deleted...]
-      <c r="W15" s="60">
+      <c r="U15" s="59">
+        <v>3</v>
+      </c>
+      <c r="V15" s="59">
+        <v>1</v>
+      </c>
+      <c r="W15" s="59">
         <v>5</v>
       </c>
-      <c r="X15" s="60">
+      <c r="X15" s="59">
         <v>5</v>
       </c>
-      <c r="Y15" s="60">
-[...11 lines deleted...]
-      <c r="AC15" s="18"/>
+      <c r="Y15" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="59">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="59">
+        <v>4</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>3</v>
+      </c>
       <c r="AD15" s="18"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
       <c r="AG15" s="11"/>
       <c r="AH15" s="11"/>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="14"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="14"/>
       <c r="AN15" s="14"/>
       <c r="AO15" s="14"/>
       <c r="AP15" s="14"/>
       <c r="AQ15" s="14"/>
       <c r="AR15" s="14"/>
       <c r="AS15" s="14"/>
       <c r="AT15" s="14"/>
       <c r="AU15" s="14"/>
       <c r="AV15" s="14"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>5</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>4</v>
       </c>
       <c r="E16" s="14">
         <v>2</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
       <c r="G16" s="14">
         <v>4</v>
       </c>
       <c r="H16" s="14">
         <v>2</v>
       </c>
       <c r="I16" s="21">
         <v>6</v>
       </c>
-      <c r="J16" s="60">
+      <c r="J16" s="59">
         <v>3</v>
       </c>
       <c r="K16" s="51">
         <v>4</v>
       </c>
-      <c r="L16" s="60">
-[...17 lines deleted...]
-      <c r="R16" s="60">
+      <c r="L16" s="59">
+        <v>1</v>
+      </c>
+      <c r="M16" s="59">
+        <v>3</v>
+      </c>
+      <c r="N16" s="59">
+        <v>1</v>
+      </c>
+      <c r="O16" s="59">
+        <v>2</v>
+      </c>
+      <c r="P16" s="59">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="59">
+        <v>4</v>
+      </c>
+      <c r="R16" s="59">
         <v>6</v>
       </c>
-      <c r="S16" s="60">
+      <c r="S16" s="59">
         <v>6</v>
       </c>
-      <c r="T16" s="60">
-[...5 lines deleted...]
-      <c r="V16" s="60">
+      <c r="T16" s="59">
+        <v>4</v>
+      </c>
+      <c r="U16" s="59">
+        <v>3</v>
+      </c>
+      <c r="V16" s="59">
         <v>5</v>
       </c>
-      <c r="W16" s="60">
-[...5 lines deleted...]
-      <c r="Y16" s="60">
+      <c r="W16" s="59">
+        <v>3</v>
+      </c>
+      <c r="X16" s="59">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="59">
         <v>7</v>
       </c>
-      <c r="Z16" s="60">
+      <c r="Z16" s="70">
         <v>5</v>
       </c>
-      <c r="AA16" s="60">
-[...5 lines deleted...]
-      <c r="AC16" s="18"/>
+      <c r="AA16" s="59">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="59">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>2</v>
+      </c>
       <c r="AD16" s="18"/>
       <c r="AE16" s="11"/>
       <c r="AF16" s="11"/>
       <c r="AG16" s="11"/>
       <c r="AH16" s="11"/>
       <c r="AI16" s="11"/>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="11"/>
       <c r="AL16" s="14"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="11"/>
       <c r="AO16" s="14"/>
       <c r="AP16" s="14"/>
       <c r="AQ16" s="14"/>
       <c r="AR16" s="14"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="14"/>
       <c r="AU16" s="14"/>
       <c r="AV16" s="14"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>2</v>
       </c>
       <c r="C17" s="14">
         <v>5</v>
       </c>
       <c r="D17" s="14">
         <v>5</v>
       </c>
       <c r="E17" s="14">
         <v>2</v>
       </c>
       <c r="F17" s="14">
         <v>9</v>
       </c>
       <c r="G17" s="14">
         <v>2</v>
       </c>
       <c r="H17" s="14">
         <v>2</v>
       </c>
       <c r="I17" s="21">
         <v>4</v>
       </c>
-      <c r="J17" s="60">
+      <c r="J17" s="59">
         <v>6</v>
       </c>
       <c r="K17" s="51">
         <v>5</v>
       </c>
-      <c r="L17" s="60">
+      <c r="L17" s="59">
         <v>5</v>
       </c>
-      <c r="M17" s="60">
-[...2 lines deleted...]
-      <c r="N17" s="60">
+      <c r="M17" s="59">
+        <v>4</v>
+      </c>
+      <c r="N17" s="59">
         <v>6</v>
       </c>
-      <c r="O17" s="60">
+      <c r="O17" s="59">
         <v>5</v>
       </c>
-      <c r="P17" s="60">
-[...2 lines deleted...]
-      <c r="Q17" s="60">
+      <c r="P17" s="59">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="59">
         <v>8</v>
       </c>
-      <c r="R17" s="60">
-[...5 lines deleted...]
-      <c r="T17" s="60">
+      <c r="R17" s="59">
+        <v>3</v>
+      </c>
+      <c r="S17" s="59">
+        <v>2</v>
+      </c>
+      <c r="T17" s="59">
         <v>8</v>
       </c>
-      <c r="U17" s="60">
+      <c r="U17" s="59">
         <v>6</v>
       </c>
-      <c r="V17" s="60">
+      <c r="V17" s="59">
         <v>6</v>
       </c>
-      <c r="W17" s="60">
-[...17 lines deleted...]
-      <c r="AC17" s="18"/>
+      <c r="W17" s="59">
+        <v>3</v>
+      </c>
+      <c r="X17" s="59">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="70">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="59">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>11</v>
+      </c>
       <c r="AD17" s="18"/>
       <c r="AE17" s="11"/>
       <c r="AF17" s="11"/>
       <c r="AG17" s="11"/>
       <c r="AH17" s="11"/>
       <c r="AI17" s="11"/>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="14"/>
       <c r="AL17" s="14"/>
       <c r="AM17" s="14"/>
       <c r="AN17" s="14"/>
       <c r="AO17" s="11"/>
       <c r="AP17" s="14"/>
       <c r="AQ17" s="14"/>
       <c r="AR17" s="14"/>
       <c r="AS17" s="14"/>
       <c r="AT17" s="14"/>
       <c r="AU17" s="14"/>
       <c r="AV17" s="14"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>8</v>
       </c>
       <c r="C18" s="14">
         <v>7</v>
       </c>
       <c r="D18" s="14">
         <v>5</v>
       </c>
       <c r="E18" s="14">
         <v>11</v>
       </c>
       <c r="F18" s="14">
         <v>13</v>
       </c>
       <c r="G18" s="14">
         <v>8</v>
       </c>
       <c r="H18" s="14">
         <v>9</v>
       </c>
       <c r="I18" s="21">
         <v>12</v>
       </c>
-      <c r="J18" s="60">
+      <c r="J18" s="59">
         <v>6</v>
       </c>
       <c r="K18" s="51">
         <v>17</v>
       </c>
-      <c r="L18" s="60">
+      <c r="L18" s="59">
         <v>8</v>
       </c>
-      <c r="M18" s="60">
+      <c r="M18" s="59">
         <v>11</v>
       </c>
-      <c r="N18" s="60">
+      <c r="N18" s="59">
         <v>7</v>
       </c>
-      <c r="O18" s="60">
+      <c r="O18" s="59">
         <v>5</v>
       </c>
-      <c r="P18" s="60">
+      <c r="P18" s="59">
         <v>7</v>
       </c>
-      <c r="Q18" s="60">
+      <c r="Q18" s="59">
         <v>12</v>
       </c>
-      <c r="R18" s="60">
+      <c r="R18" s="59">
         <v>5</v>
       </c>
-      <c r="S18" s="60">
+      <c r="S18" s="59">
         <v>8</v>
       </c>
-      <c r="T18" s="60">
+      <c r="T18" s="59">
         <v>6</v>
       </c>
-      <c r="U18" s="60">
+      <c r="U18" s="59">
         <v>8</v>
       </c>
-      <c r="V18" s="60">
+      <c r="V18" s="59">
         <v>14</v>
       </c>
-      <c r="W18" s="60">
+      <c r="W18" s="59">
         <v>5</v>
       </c>
-      <c r="X18" s="60">
+      <c r="X18" s="59">
         <v>6</v>
       </c>
-      <c r="Y18" s="60">
+      <c r="Y18" s="59">
         <v>11</v>
       </c>
-      <c r="Z18" s="60">
+      <c r="Z18" s="70">
         <v>12</v>
       </c>
-      <c r="AA18" s="60">
-[...2 lines deleted...]
-      <c r="AB18" s="60">
+      <c r="AA18" s="59">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="59">
         <v>9</v>
       </c>
-      <c r="AC18" s="18"/>
+      <c r="AC18" s="14">
+        <v>6</v>
+      </c>
       <c r="AD18" s="18"/>
       <c r="AE18" s="11"/>
       <c r="AF18" s="11"/>
       <c r="AG18" s="11"/>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
       <c r="AS18" s="14"/>
       <c r="AT18" s="14"/>
       <c r="AU18" s="14"/>
       <c r="AV18" s="14"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>1</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="14">
         <v>3</v>
       </c>
       <c r="E19" s="14">
         <v>2</v>
       </c>
       <c r="F19" s="14">
         <v>7</v>
       </c>
       <c r="G19" s="14">
         <v>2</v>
       </c>
       <c r="H19" s="14">
         <v>5</v>
       </c>
       <c r="I19" s="21">
         <v>3</v>
       </c>
-      <c r="J19" s="60" t="s">
+      <c r="J19" s="59" t="s">
         <v>0</v>
       </c>
       <c r="K19" s="51">
         <v>3</v>
       </c>
-      <c r="L19" s="60">
-[...5 lines deleted...]
-      <c r="N19" s="60">
+      <c r="L19" s="59">
+        <v>1</v>
+      </c>
+      <c r="M19" s="59">
+        <v>1</v>
+      </c>
+      <c r="N19" s="59">
         <v>6</v>
       </c>
-      <c r="O19" s="60" t="s">
+      <c r="O19" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="P19" s="60">
-[...20 lines deleted...]
-      <c r="W19" s="60" t="s">
+      <c r="P19" s="59">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="59">
+        <v>1</v>
+      </c>
+      <c r="R19" s="59">
+        <v>2</v>
+      </c>
+      <c r="S19" s="59">
+        <v>1</v>
+      </c>
+      <c r="T19" s="59">
+        <v>1</v>
+      </c>
+      <c r="U19" s="59">
+        <v>4</v>
+      </c>
+      <c r="V19" s="59">
+        <v>3</v>
+      </c>
+      <c r="W19" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="X19" s="60">
-[...8 lines deleted...]
-      <c r="AA19" s="60" t="s">
+      <c r="X19" s="59">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB19" s="60">
-[...2 lines deleted...]
-      <c r="AC19" s="18"/>
+      <c r="AB19" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AD19" s="18"/>
       <c r="AE19" s="11"/>
       <c r="AF19" s="11"/>
       <c r="AG19" s="11"/>
       <c r="AH19" s="11"/>
       <c r="AI19" s="11"/>
       <c r="AJ19" s="11"/>
       <c r="AK19" s="14"/>
       <c r="AL19" s="14"/>
       <c r="AM19" s="11"/>
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="14"/>
       <c r="AR19" s="14"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="14"/>
       <c r="AU19" s="14"/>
       <c r="AV19" s="14"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>1</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>2</v>
       </c>
       <c r="E20" s="14">
         <v>1</v>
       </c>
       <c r="F20" s="14">
         <v>3</v>
       </c>
       <c r="G20" s="14">
         <v>1</v>
       </c>
       <c r="H20" s="14">
         <v>4</v>
       </c>
       <c r="I20" s="21">
         <v>3</v>
       </c>
-      <c r="J20" s="60">
+      <c r="J20" s="59">
         <v>2</v>
       </c>
       <c r="K20" s="51">
         <v>2</v>
       </c>
-      <c r="L20" s="60">
-[...11 lines deleted...]
-      <c r="P20" s="60" t="s">
+      <c r="L20" s="59">
+        <v>3</v>
+      </c>
+      <c r="M20" s="59">
+        <v>2</v>
+      </c>
+      <c r="N20" s="59">
+        <v>2</v>
+      </c>
+      <c r="O20" s="59">
+        <v>1</v>
+      </c>
+      <c r="P20" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="Q20" s="60">
-[...23 lines deleted...]
-      <c r="Y20" s="60">
+      <c r="Q20" s="59">
+        <v>1</v>
+      </c>
+      <c r="R20" s="59">
+        <v>2</v>
+      </c>
+      <c r="S20" s="59">
+        <v>4</v>
+      </c>
+      <c r="T20" s="59">
+        <v>1</v>
+      </c>
+      <c r="U20" s="59">
+        <v>3</v>
+      </c>
+      <c r="V20" s="59">
+        <v>1</v>
+      </c>
+      <c r="W20" s="59">
+        <v>1</v>
+      </c>
+      <c r="X20" s="59">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="59">
         <v>6</v>
       </c>
-      <c r="Z20" s="60" t="s">
+      <c r="Z20" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="60" t="s">
+      <c r="AA20" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="60" t="s">
+      <c r="AB20" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AC20" s="18"/>
+      <c r="AC20" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AD20" s="18"/>
       <c r="AE20" s="11"/>
       <c r="AF20" s="11"/>
       <c r="AG20" s="11"/>
       <c r="AH20" s="11"/>
       <c r="AI20" s="14"/>
       <c r="AJ20" s="11"/>
       <c r="AK20" s="14"/>
       <c r="AL20" s="11"/>
       <c r="AM20" s="14"/>
       <c r="AN20" s="11"/>
       <c r="AO20" s="11"/>
       <c r="AP20" s="14"/>
       <c r="AQ20" s="11"/>
       <c r="AR20" s="14"/>
       <c r="AS20" s="14"/>
       <c r="AT20" s="14"/>
       <c r="AU20" s="14"/>
       <c r="AV20" s="14"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
@@ -9489,345 +9722,348 @@
       </c>
       <c r="K21" s="51">
         <v>6</v>
       </c>
       <c r="L21" s="51">
         <v>5</v>
       </c>
       <c r="M21" s="51">
         <v>6</v>
       </c>
       <c r="N21" s="51">
         <v>4</v>
       </c>
       <c r="O21" s="51">
         <v>9</v>
       </c>
       <c r="P21" s="51">
         <v>5</v>
       </c>
       <c r="Q21" s="51">
         <v>4</v>
       </c>
       <c r="R21" s="51">
         <v>9</v>
       </c>
-      <c r="S21" s="60">
-[...2 lines deleted...]
-      <c r="T21" s="60">
+      <c r="S21" s="59">
+        <v>4</v>
+      </c>
+      <c r="T21" s="59">
         <v>14</v>
       </c>
-      <c r="U21" s="60">
+      <c r="U21" s="59">
         <v>14</v>
       </c>
-      <c r="V21" s="60">
+      <c r="V21" s="59">
         <v>5</v>
       </c>
-      <c r="W21" s="60">
-[...2 lines deleted...]
-      <c r="X21" s="60">
+      <c r="W21" s="59">
+        <v>3</v>
+      </c>
+      <c r="X21" s="59">
         <v>9</v>
       </c>
-      <c r="Y21" s="60">
+      <c r="Y21" s="59">
         <v>13</v>
       </c>
-      <c r="Z21" s="60">
+      <c r="Z21" s="70">
         <v>6</v>
       </c>
-      <c r="AA21" s="60">
+      <c r="AA21" s="59">
         <v>6</v>
       </c>
-      <c r="AB21" s="60">
+      <c r="AB21" s="59">
         <v>9</v>
       </c>
-      <c r="AC21" s="18"/>
+      <c r="AC21" s="14">
+        <v>5</v>
+      </c>
       <c r="AD21" s="20"/>
       <c r="AE21" s="11"/>
       <c r="AF21" s="11"/>
       <c r="AG21" s="11"/>
       <c r="AH21" s="11"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="14"/>
       <c r="AL21" s="14"/>
       <c r="AM21" s="14"/>
       <c r="AN21" s="14"/>
       <c r="AO21" s="14"/>
       <c r="AP21" s="14"/>
       <c r="AQ21" s="14"/>
       <c r="AR21" s="14"/>
       <c r="AS21" s="14"/>
       <c r="AT21" s="14"/>
       <c r="AU21" s="14"/>
       <c r="AV21" s="14"/>
     </row>
     <row r="22" spans="1:48">
       <c r="A22" s="85" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="85"/>
       <c r="C22" s="85"/>
       <c r="D22" s="85"/>
       <c r="E22" s="85"/>
       <c r="F22" s="85"/>
       <c r="G22" s="85"/>
       <c r="H22" s="85"/>
       <c r="I22" s="85"/>
       <c r="J22" s="85"/>
       <c r="K22" s="85"/>
       <c r="L22" s="85"/>
       <c r="M22" s="85"/>
       <c r="N22" s="85"/>
       <c r="O22" s="85"/>
       <c r="P22" s="85"/>
       <c r="Q22" s="85"/>
       <c r="R22" s="85"/>
       <c r="S22" s="85"/>
       <c r="T22" s="85"/>
       <c r="U22" s="85"/>
       <c r="V22" s="85"/>
       <c r="W22" s="85"/>
       <c r="X22" s="85"/>
       <c r="Y22" s="85"/>
-      <c r="Z22" s="60"/>
-[...2 lines deleted...]
-      <c r="AC22" s="44"/>
+      <c r="Z22" s="44"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="44"/>
       <c r="AF22" s="44"/>
       <c r="AG22" s="44"/>
       <c r="AH22" s="44"/>
       <c r="AI22" s="44"/>
       <c r="AJ22" s="44"/>
       <c r="AK22" s="44"/>
       <c r="AL22" s="44"/>
       <c r="AM22" s="44"/>
       <c r="AN22" s="44"/>
       <c r="AO22" s="44"/>
       <c r="AP22" s="44"/>
       <c r="AQ22" s="44"/>
       <c r="AR22" s="44"/>
       <c r="AS22" s="44"/>
       <c r="AT22" s="44"/>
       <c r="AU22" s="44"/>
       <c r="AV22" s="44"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>62</v>
       </c>
       <c r="C23" s="14">
         <v>63</v>
       </c>
       <c r="D23" s="14">
         <v>84</v>
       </c>
       <c r="E23" s="14">
         <v>65</v>
       </c>
       <c r="F23" s="14">
         <v>71</v>
       </c>
       <c r="G23" s="14">
         <v>75</v>
       </c>
       <c r="H23" s="14">
         <v>77</v>
       </c>
       <c r="I23" s="21">
         <v>81</v>
       </c>
-      <c r="J23" s="60">
+      <c r="J23" s="59">
         <v>75</v>
       </c>
       <c r="K23" s="51">
         <v>86</v>
       </c>
-      <c r="L23" s="60">
+      <c r="L23" s="59">
         <v>82</v>
       </c>
-      <c r="M23" s="60">
+      <c r="M23" s="59">
         <v>64</v>
       </c>
-      <c r="N23" s="60">
+      <c r="N23" s="59">
         <v>64</v>
       </c>
-      <c r="O23" s="60">
+      <c r="O23" s="59">
         <v>66</v>
       </c>
-      <c r="P23" s="60">
+      <c r="P23" s="59">
         <v>75</v>
       </c>
-      <c r="Q23" s="60">
+      <c r="Q23" s="59">
         <v>83</v>
       </c>
-      <c r="R23" s="60">
+      <c r="R23" s="59">
         <v>78</v>
       </c>
-      <c r="S23" s="60">
+      <c r="S23" s="59">
         <v>75</v>
       </c>
-      <c r="T23" s="60">
+      <c r="T23" s="59">
         <v>101</v>
       </c>
-      <c r="U23" s="60">
+      <c r="U23" s="59">
         <v>99</v>
       </c>
-      <c r="V23" s="60">
+      <c r="V23" s="59">
         <v>99</v>
       </c>
-      <c r="W23" s="60">
+      <c r="W23" s="59">
         <v>98</v>
       </c>
-      <c r="X23" s="60">
+      <c r="X23" s="59">
         <v>76</v>
       </c>
-      <c r="Y23" s="60">
+      <c r="Y23" s="59">
         <v>105</v>
       </c>
-      <c r="Z23" s="60">
+      <c r="Z23" s="70">
         <v>81</v>
       </c>
-      <c r="AA23" s="60">
+      <c r="AA23" s="59">
         <v>72</v>
       </c>
-      <c r="AB23" s="60">
+      <c r="AB23" s="59">
         <v>66</v>
       </c>
-      <c r="AC23" s="18"/>
+      <c r="AC23" s="14">
+        <v>76</v>
+      </c>
       <c r="AD23" s="18"/>
       <c r="AE23" s="11"/>
       <c r="AF23" s="11"/>
       <c r="AG23" s="11"/>
       <c r="AH23" s="11"/>
       <c r="AI23" s="11"/>
       <c r="AJ23" s="11"/>
       <c r="AK23" s="14"/>
       <c r="AL23" s="14"/>
       <c r="AM23" s="14"/>
       <c r="AN23" s="14"/>
       <c r="AO23" s="14"/>
       <c r="AP23" s="14"/>
       <c r="AQ23" s="14"/>
       <c r="AR23" s="14"/>
       <c r="AS23" s="14"/>
       <c r="AT23" s="14"/>
       <c r="AU23" s="14"/>
       <c r="AV23" s="14"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>53</v>
       </c>
       <c r="C24" s="14">
         <v>54</v>
       </c>
       <c r="D24" s="14">
         <v>74</v>
       </c>
       <c r="E24" s="14">
         <v>60</v>
       </c>
       <c r="F24" s="14">
         <v>56</v>
       </c>
       <c r="G24" s="14">
         <v>66</v>
       </c>
       <c r="H24" s="14">
         <v>71</v>
       </c>
       <c r="I24" s="21">
         <v>64</v>
       </c>
-      <c r="J24" s="60">
+      <c r="J24" s="59">
         <v>68</v>
       </c>
       <c r="K24" s="51">
         <v>77</v>
       </c>
-      <c r="L24" s="60">
+      <c r="L24" s="59">
         <v>72</v>
       </c>
-      <c r="M24" s="60">
+      <c r="M24" s="59">
         <v>57</v>
       </c>
-      <c r="N24" s="60">
+      <c r="N24" s="59">
         <v>56</v>
       </c>
-      <c r="O24" s="60">
+      <c r="O24" s="59">
         <v>57</v>
       </c>
-      <c r="P24" s="60">
+      <c r="P24" s="59">
         <v>71</v>
       </c>
-      <c r="Q24" s="60">
+      <c r="Q24" s="59">
         <v>72</v>
       </c>
-      <c r="R24" s="60">
+      <c r="R24" s="59">
         <v>70</v>
       </c>
-      <c r="S24" s="60">
+      <c r="S24" s="59">
         <v>61</v>
       </c>
-      <c r="T24" s="60">
+      <c r="T24" s="59">
         <v>88</v>
       </c>
-      <c r="U24" s="60">
+      <c r="U24" s="59">
         <v>94</v>
       </c>
-      <c r="V24" s="60">
+      <c r="V24" s="59">
         <v>89</v>
       </c>
-      <c r="W24" s="60">
+      <c r="W24" s="59">
         <v>89</v>
       </c>
-      <c r="X24" s="60">
+      <c r="X24" s="59">
         <v>69</v>
       </c>
-      <c r="Y24" s="60">
+      <c r="Y24" s="59">
         <v>94</v>
       </c>
-      <c r="Z24" s="60">
+      <c r="Z24" s="70">
         <v>72</v>
       </c>
-      <c r="AA24" s="60">
+      <c r="AA24" s="59">
         <v>62</v>
       </c>
-      <c r="AB24" s="60">
+      <c r="AB24" s="59">
         <v>60</v>
       </c>
-      <c r="AC24" s="18"/>
+      <c r="AC24" s="14">
+        <v>68</v>
+      </c>
       <c r="AD24" s="18"/>
       <c r="AE24" s="11"/>
       <c r="AF24" s="11"/>
       <c r="AG24" s="11"/>
       <c r="AH24" s="11"/>
       <c r="AI24" s="11"/>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="14"/>
       <c r="AL24" s="14"/>
       <c r="AM24" s="14"/>
       <c r="AN24" s="14"/>
       <c r="AO24" s="14"/>
       <c r="AP24" s="14"/>
       <c r="AQ24" s="14"/>
       <c r="AR24" s="14"/>
       <c r="AS24" s="14"/>
       <c r="AT24" s="14"/>
       <c r="AU24" s="14"/>
       <c r="AV24" s="14"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
@@ -9836,2191 +10072,2224 @@
       <c r="C25" s="14">
         <v>2</v>
       </c>
       <c r="D25" s="14">
         <v>4</v>
       </c>
       <c r="E25" s="14"/>
       <c r="F25" s="14">
         <v>3</v>
       </c>
       <c r="G25" s="14">
         <v>1</v>
       </c>
       <c r="H25" s="14">
         <v>1</v>
       </c>
       <c r="I25" s="40">
         <v>7</v>
       </c>
       <c r="J25" s="40">
         <v>3</v>
       </c>
       <c r="K25" s="51">
         <v>1</v>
       </c>
-      <c r="L25" s="60">
+      <c r="L25" s="59">
         <v>5</v>
       </c>
-      <c r="M25" s="60">
-[...23 lines deleted...]
-      <c r="U25" s="60" t="s">
+      <c r="M25" s="59">
+        <v>1</v>
+      </c>
+      <c r="N25" s="59">
+        <v>3</v>
+      </c>
+      <c r="O25" s="59">
+        <v>3</v>
+      </c>
+      <c r="P25" s="59">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="59">
+        <v>1</v>
+      </c>
+      <c r="R25" s="59">
+        <v>1</v>
+      </c>
+      <c r="S25" s="59">
+        <v>2</v>
+      </c>
+      <c r="T25" s="59">
+        <v>2</v>
+      </c>
+      <c r="U25" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="V25" s="60">
-[...14 lines deleted...]
-      <c r="AA25" s="60">
+      <c r="V25" s="59">
+        <v>2</v>
+      </c>
+      <c r="W25" s="59">
+        <v>4</v>
+      </c>
+      <c r="X25" s="59">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="59">
+        <v>3</v>
+      </c>
+      <c r="Z25" s="70">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="59">
         <v>5</v>
       </c>
-      <c r="AB25" s="60">
-[...2 lines deleted...]
-      <c r="AC25" s="18"/>
+      <c r="AB25" s="59">
+        <v>2</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>3</v>
+      </c>
       <c r="AD25" s="18"/>
       <c r="AE25" s="11"/>
       <c r="AF25" s="11"/>
       <c r="AG25" s="11"/>
       <c r="AH25" s="11"/>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
       <c r="AL25" s="14"/>
       <c r="AM25" s="14"/>
       <c r="AN25" s="14"/>
       <c r="AO25" s="11"/>
       <c r="AP25" s="14"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="14"/>
       <c r="AS25" s="14"/>
       <c r="AT25" s="14"/>
       <c r="AU25" s="14"/>
       <c r="AV25" s="14"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>2</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
       <c r="E26" s="14">
         <v>1</v>
       </c>
       <c r="F26" s="14">
         <v>3</v>
       </c>
       <c r="G26" s="14">
         <v>2</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="21">
         <v>2</v>
       </c>
-      <c r="J26" s="60">
+      <c r="J26" s="59">
         <v>2</v>
       </c>
       <c r="K26" s="51">
         <v>1</v>
       </c>
-      <c r="L26" s="60" t="s">
+      <c r="L26" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="M26" s="60">
-[...8 lines deleted...]
-      <c r="P26" s="60" t="s">
+      <c r="M26" s="59">
+        <v>1</v>
+      </c>
+      <c r="N26" s="59">
+        <v>1</v>
+      </c>
+      <c r="O26" s="59">
+        <v>4</v>
+      </c>
+      <c r="P26" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="Q26" s="60">
-[...8 lines deleted...]
-      <c r="T26" s="60">
+      <c r="Q26" s="59">
+        <v>1</v>
+      </c>
+      <c r="R26" s="59">
+        <v>2</v>
+      </c>
+      <c r="S26" s="59">
+        <v>4</v>
+      </c>
+      <c r="T26" s="59">
         <v>5</v>
       </c>
-      <c r="U26" s="60">
-[...2 lines deleted...]
-      <c r="V26" s="60" t="s">
+      <c r="U26" s="59">
+        <v>2</v>
+      </c>
+      <c r="V26" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="W26" s="60">
-[...5 lines deleted...]
-      <c r="Y26" s="60" t="s">
+      <c r="W26" s="59">
+        <v>3</v>
+      </c>
+      <c r="X26" s="59">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="Z26" s="60" t="s">
+      <c r="Z26" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="60">
-[...2 lines deleted...]
-      <c r="AB26" s="60" t="s">
+      <c r="AA26" s="59">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AC26" s="18"/>
+      <c r="AC26" s="14">
+        <v>3</v>
+      </c>
       <c r="AD26" s="20"/>
       <c r="AE26" s="11"/>
       <c r="AF26" s="11"/>
       <c r="AG26" s="11"/>
       <c r="AH26" s="11"/>
       <c r="AI26" s="11"/>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="14"/>
       <c r="AL26" s="14"/>
       <c r="AM26" s="14"/>
       <c r="AN26" s="14"/>
       <c r="AO26" s="14"/>
       <c r="AP26" s="14"/>
       <c r="AQ26" s="14"/>
       <c r="AR26" s="14"/>
       <c r="AS26" s="14"/>
       <c r="AT26" s="14"/>
       <c r="AU26" s="14"/>
       <c r="AV26" s="14"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="14">
         <v>2</v>
       </c>
       <c r="E27" s="14">
         <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="14">
         <v>3</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="21">
         <v>3</v>
       </c>
-      <c r="J27" s="60" t="s">
+      <c r="J27" s="59" t="s">
         <v>0</v>
       </c>
       <c r="K27" s="51">
         <v>1</v>
       </c>
-      <c r="L27" s="60">
-[...8 lines deleted...]
-      <c r="O27" s="60" t="s">
+      <c r="L27" s="59">
+        <v>1</v>
+      </c>
+      <c r="M27" s="59">
+        <v>1</v>
+      </c>
+      <c r="N27" s="59">
+        <v>1</v>
+      </c>
+      <c r="O27" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="P27" s="60">
-[...38 lines deleted...]
-      <c r="AC27" s="18"/>
+      <c r="P27" s="59">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="59">
+        <v>2</v>
+      </c>
+      <c r="R27" s="59">
+        <v>4</v>
+      </c>
+      <c r="S27" s="59">
+        <v>4</v>
+      </c>
+      <c r="T27" s="59">
+        <v>2</v>
+      </c>
+      <c r="U27" s="59">
+        <v>2</v>
+      </c>
+      <c r="V27" s="59">
+        <v>3</v>
+      </c>
+      <c r="W27" s="59">
+        <v>2</v>
+      </c>
+      <c r="X27" s="59">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="70">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="59">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>1</v>
+      </c>
       <c r="AD27" s="20"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="14"/>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="14"/>
       <c r="AM27" s="14"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
       <c r="AP27" s="11"/>
       <c r="AQ27" s="11"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="11"/>
       <c r="AT27" s="14"/>
       <c r="AU27" s="14"/>
       <c r="AV27" s="14"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>5</v>
       </c>
       <c r="D28" s="14">
         <v>3</v>
       </c>
       <c r="E28" s="14">
         <v>3</v>
       </c>
       <c r="F28" s="14">
         <v>6</v>
       </c>
       <c r="G28" s="14">
         <v>3</v>
       </c>
       <c r="H28" s="14">
         <v>5</v>
       </c>
       <c r="I28" s="21">
         <v>5</v>
       </c>
-      <c r="J28" s="60">
+      <c r="J28" s="59">
         <v>2</v>
       </c>
       <c r="K28" s="51">
         <v>6</v>
       </c>
-      <c r="L28" s="60">
-[...14 lines deleted...]
-      <c r="Q28" s="60">
+      <c r="L28" s="59">
+        <v>4</v>
+      </c>
+      <c r="M28" s="59">
+        <v>4</v>
+      </c>
+      <c r="N28" s="59">
+        <v>3</v>
+      </c>
+      <c r="O28" s="59">
+        <v>2</v>
+      </c>
+      <c r="P28" s="59">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="59">
         <v>7</v>
       </c>
-      <c r="R28" s="60">
-[...11 lines deleted...]
-      <c r="V28" s="60">
+      <c r="R28" s="59">
+        <v>1</v>
+      </c>
+      <c r="S28" s="59">
+        <v>4</v>
+      </c>
+      <c r="T28" s="59">
+        <v>4</v>
+      </c>
+      <c r="U28" s="59">
+        <v>1</v>
+      </c>
+      <c r="V28" s="59">
         <v>5</v>
       </c>
-      <c r="W28" s="60" t="s">
+      <c r="W28" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="X28" s="60">
-[...14 lines deleted...]
-      <c r="AC28" s="20"/>
+      <c r="X28" s="59">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="59">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="59">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="14">
+        <v>1</v>
+      </c>
       <c r="AD28" s="20"/>
       <c r="AE28" s="11"/>
       <c r="AF28" s="11"/>
       <c r="AG28" s="11"/>
       <c r="AH28" s="11"/>
       <c r="AI28" s="11"/>
       <c r="AJ28" s="11"/>
       <c r="AK28" s="11"/>
       <c r="AL28" s="14"/>
       <c r="AM28" s="14"/>
       <c r="AN28" s="14"/>
       <c r="AO28" s="14"/>
       <c r="AP28" s="14"/>
       <c r="AQ28" s="14"/>
       <c r="AR28" s="14"/>
       <c r="AS28" s="14"/>
       <c r="AT28" s="14"/>
       <c r="AU28" s="14"/>
       <c r="AV28" s="14"/>
     </row>
     <row r="29" spans="1:48">
       <c r="A29" s="88" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="88"/>
       <c r="C29" s="88"/>
       <c r="D29" s="88"/>
       <c r="E29" s="88"/>
       <c r="F29" s="88"/>
       <c r="G29" s="88"/>
       <c r="H29" s="88"/>
       <c r="I29" s="88"/>
       <c r="J29" s="88"/>
       <c r="K29" s="88"/>
       <c r="L29" s="88"/>
       <c r="M29" s="88"/>
       <c r="N29" s="88"/>
       <c r="O29" s="88"/>
       <c r="P29" s="88"/>
       <c r="Q29" s="88"/>
       <c r="R29" s="88"/>
       <c r="S29" s="88"/>
       <c r="T29" s="88"/>
       <c r="U29" s="88"/>
       <c r="V29" s="88"/>
       <c r="W29" s="88"/>
       <c r="X29" s="88"/>
       <c r="Y29" s="88"/>
-      <c r="Z29" s="60"/>
-[...2 lines deleted...]
-      <c r="AC29" s="45"/>
+      <c r="Z29" s="45"/>
       <c r="AD29" s="45"/>
       <c r="AE29" s="45"/>
       <c r="AF29" s="45"/>
       <c r="AG29" s="45"/>
       <c r="AH29" s="45"/>
       <c r="AI29" s="45"/>
       <c r="AJ29" s="45"/>
       <c r="AK29" s="45"/>
       <c r="AL29" s="45"/>
       <c r="AM29" s="45"/>
       <c r="AN29" s="45"/>
       <c r="AO29" s="45"/>
       <c r="AP29" s="45"/>
       <c r="AQ29" s="45"/>
       <c r="AR29" s="45"/>
       <c r="AS29" s="45"/>
       <c r="AT29" s="45"/>
       <c r="AU29" s="45"/>
       <c r="AV29" s="45"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>47</v>
       </c>
       <c r="C30" s="14">
         <v>40</v>
       </c>
       <c r="D30" s="14">
         <v>51</v>
       </c>
       <c r="E30" s="14">
         <v>48</v>
       </c>
       <c r="F30" s="14">
         <v>62</v>
       </c>
       <c r="G30" s="42">
         <v>41</v>
       </c>
       <c r="H30" s="14">
         <v>61</v>
       </c>
-      <c r="I30" s="61">
+      <c r="I30" s="60">
         <v>56</v>
       </c>
       <c r="J30" s="10">
         <v>59</v>
       </c>
       <c r="K30" s="52">
         <v>55</v>
       </c>
       <c r="L30" s="10">
         <v>38</v>
       </c>
       <c r="M30" s="10">
         <v>53</v>
       </c>
-      <c r="N30" s="61">
+      <c r="N30" s="60">
         <v>51</v>
       </c>
-      <c r="O30" s="61">
+      <c r="O30" s="60">
         <v>46</v>
       </c>
-      <c r="P30" s="61">
+      <c r="P30" s="60">
         <v>47</v>
       </c>
-      <c r="Q30" s="61">
+      <c r="Q30" s="60">
         <v>39</v>
       </c>
-      <c r="R30" s="61">
+      <c r="R30" s="60">
         <v>61</v>
       </c>
-      <c r="S30" s="61">
+      <c r="S30" s="60">
         <v>53</v>
       </c>
-      <c r="T30" s="61">
+      <c r="T30" s="60">
         <v>70</v>
       </c>
-      <c r="U30" s="61">
+      <c r="U30" s="60">
         <v>75</v>
       </c>
-      <c r="V30" s="61">
+      <c r="V30" s="60">
         <v>61</v>
       </c>
-      <c r="W30" s="61">
+      <c r="W30" s="60">
         <v>48</v>
       </c>
-      <c r="X30" s="61">
+      <c r="X30" s="60">
         <v>44</v>
       </c>
-      <c r="Y30" s="60">
+      <c r="Y30" s="59">
         <v>75</v>
       </c>
-      <c r="Z30" s="60">
+      <c r="Z30" s="70">
         <v>64</v>
       </c>
-      <c r="AA30" s="60">
+      <c r="AA30" s="59">
         <v>33</v>
       </c>
-      <c r="AB30" s="60">
+      <c r="AB30" s="59">
         <v>45</v>
       </c>
-      <c r="AC30" s="15"/>
+      <c r="AC30" s="14">
+        <v>56</v>
+      </c>
       <c r="AD30" s="41"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="14"/>
       <c r="AG30" s="14"/>
       <c r="AH30" s="14"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="14"/>
       <c r="AL30" s="14"/>
       <c r="AM30" s="14"/>
       <c r="AN30" s="14"/>
       <c r="AO30" s="14"/>
       <c r="AP30" s="14"/>
       <c r="AQ30" s="14"/>
       <c r="AR30" s="14"/>
       <c r="AS30" s="14"/>
       <c r="AT30" s="14"/>
       <c r="AU30" s="14"/>
       <c r="AV30" s="14"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>7</v>
       </c>
       <c r="C31" s="14">
         <v>8</v>
       </c>
       <c r="D31" s="14">
         <v>11</v>
       </c>
       <c r="E31" s="14">
         <v>7</v>
       </c>
       <c r="F31" s="14">
         <v>9</v>
       </c>
       <c r="G31" s="42">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>3</v>
       </c>
-      <c r="I31" s="61">
+      <c r="I31" s="60">
         <v>7</v>
       </c>
       <c r="J31" s="10">
         <v>8</v>
       </c>
       <c r="K31" s="52">
         <v>6</v>
       </c>
       <c r="L31" s="10">
         <v>3</v>
       </c>
       <c r="M31" s="10">
         <v>5</v>
       </c>
-      <c r="N31" s="61">
+      <c r="N31" s="60">
         <v>9</v>
       </c>
-      <c r="O31" s="61">
+      <c r="O31" s="60">
         <v>8</v>
       </c>
-      <c r="P31" s="61">
+      <c r="P31" s="60">
         <v>8</v>
       </c>
-      <c r="Q31" s="61">
-[...2 lines deleted...]
-      <c r="R31" s="61">
+      <c r="Q31" s="60">
+        <v>3</v>
+      </c>
+      <c r="R31" s="60">
         <v>13</v>
       </c>
-      <c r="S31" s="61">
+      <c r="S31" s="60">
         <v>9</v>
       </c>
-      <c r="T31" s="61">
+      <c r="T31" s="60">
         <v>7</v>
       </c>
-      <c r="U31" s="61">
-[...2 lines deleted...]
-      <c r="V31" s="61">
+      <c r="U31" s="60">
+        <v>4</v>
+      </c>
+      <c r="V31" s="60">
         <v>10</v>
       </c>
-      <c r="W31" s="61">
+      <c r="W31" s="60">
         <v>6</v>
       </c>
-      <c r="X31" s="61">
+      <c r="X31" s="60">
         <v>5</v>
       </c>
-      <c r="Y31" s="60">
+      <c r="Y31" s="59">
         <v>6</v>
       </c>
-      <c r="Z31" s="60">
+      <c r="Z31" s="70">
         <v>6</v>
       </c>
-      <c r="AA31" s="60">
-[...2 lines deleted...]
-      <c r="AB31" s="60">
+      <c r="AA31" s="59">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="59">
         <v>7</v>
       </c>
-      <c r="AC31" s="15"/>
+      <c r="AC31" s="14">
+        <v>8</v>
+      </c>
       <c r="AD31" s="41"/>
       <c r="AE31" s="14"/>
       <c r="AF31" s="14"/>
       <c r="AG31" s="14"/>
       <c r="AH31" s="14"/>
       <c r="AI31" s="11"/>
       <c r="AJ31" s="11"/>
       <c r="AK31" s="14"/>
       <c r="AL31" s="14"/>
       <c r="AM31" s="14"/>
       <c r="AN31" s="14"/>
       <c r="AO31" s="11"/>
       <c r="AP31" s="11"/>
       <c r="AQ31" s="14"/>
       <c r="AR31" s="14"/>
       <c r="AS31" s="14"/>
       <c r="AT31" s="14"/>
       <c r="AU31" s="14"/>
       <c r="AV31" s="14"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>1</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>1</v>
       </c>
       <c r="F32" s="14">
         <v>2</v>
       </c>
       <c r="G32" s="42">
         <v>1</v>
       </c>
       <c r="H32" s="14">
         <v>1</v>
       </c>
-      <c r="I32" s="61">
+      <c r="I32" s="60">
         <v>1</v>
       </c>
       <c r="J32" s="10">
         <v>1</v>
       </c>
       <c r="K32" s="52">
         <v>2</v>
       </c>
       <c r="L32" s="10">
         <v>1</v>
       </c>
       <c r="M32" s="10">
         <v>2</v>
       </c>
-      <c r="N32" s="61" t="s">
+      <c r="N32" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="O32" s="61">
-[...5 lines deleted...]
-      <c r="Q32" s="61" t="s">
+      <c r="O32" s="60">
+        <v>2</v>
+      </c>
+      <c r="P32" s="60">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="R32" s="61">
-[...32 lines deleted...]
-      <c r="AC32" s="15"/>
+      <c r="R32" s="60">
+        <v>2</v>
+      </c>
+      <c r="S32" s="60">
+        <v>1</v>
+      </c>
+      <c r="T32" s="60">
+        <v>2</v>
+      </c>
+      <c r="U32" s="60">
+        <v>3</v>
+      </c>
+      <c r="V32" s="60">
+        <v>2</v>
+      </c>
+      <c r="W32" s="60">
+        <v>4</v>
+      </c>
+      <c r="X32" s="60">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="59">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="59">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="14">
+        <v>2</v>
+      </c>
       <c r="AD32" s="41"/>
       <c r="AE32" s="14"/>
       <c r="AF32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AH32" s="14"/>
       <c r="AI32" s="11"/>
       <c r="AJ32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="14"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
       <c r="AP32" s="11"/>
       <c r="AQ32" s="14"/>
       <c r="AR32" s="14"/>
       <c r="AS32" s="14"/>
       <c r="AT32" s="11"/>
       <c r="AU32" s="14"/>
       <c r="AV32" s="14"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14">
         <v>2</v>
       </c>
       <c r="D33" s="14">
         <v>1</v>
       </c>
       <c r="E33" s="14">
         <v>2</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="42">
         <v>4</v>
       </c>
       <c r="H33" s="14">
         <v>2</v>
       </c>
-      <c r="I33" s="61">
+      <c r="I33" s="60">
         <v>4</v>
       </c>
       <c r="J33" s="10">
         <v>6</v>
       </c>
       <c r="K33" s="52">
         <v>1</v>
       </c>
       <c r="L33" s="10">
         <v>2</v>
       </c>
       <c r="M33" s="10">
         <v>3</v>
       </c>
-      <c r="N33" s="61">
+      <c r="N33" s="60">
         <v>8</v>
       </c>
-      <c r="O33" s="61">
-[...5 lines deleted...]
-      <c r="Q33" s="61" t="s">
+      <c r="O33" s="60">
+        <v>2</v>
+      </c>
+      <c r="P33" s="60">
+        <v>3</v>
+      </c>
+      <c r="Q33" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="R33" s="61">
-[...2 lines deleted...]
-      <c r="S33" s="61">
+      <c r="R33" s="60">
+        <v>1</v>
+      </c>
+      <c r="S33" s="60">
         <v>10</v>
       </c>
-      <c r="T33" s="61">
+      <c r="T33" s="60">
         <v>5</v>
       </c>
-      <c r="U33" s="61">
-[...14 lines deleted...]
-      <c r="Z33" s="60">
+      <c r="U33" s="60">
+        <v>3</v>
+      </c>
+      <c r="V33" s="60">
+        <v>3</v>
+      </c>
+      <c r="W33" s="60">
+        <v>4</v>
+      </c>
+      <c r="X33" s="60">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="59">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="70">
         <v>7</v>
       </c>
-      <c r="AA33" s="60" t="s">
+      <c r="AA33" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB33" s="60" t="s">
+      <c r="AB33" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AC33" s="15"/>
+      <c r="AC33" s="14">
+        <v>4</v>
+      </c>
       <c r="AD33" s="41"/>
       <c r="AE33" s="14"/>
       <c r="AF33" s="14"/>
       <c r="AG33" s="14"/>
       <c r="AH33" s="14"/>
       <c r="AI33" s="11"/>
       <c r="AJ33" s="11"/>
       <c r="AK33" s="11"/>
       <c r="AL33" s="14"/>
       <c r="AM33" s="14"/>
       <c r="AN33" s="11"/>
       <c r="AO33" s="11"/>
       <c r="AP33" s="11"/>
       <c r="AQ33" s="14"/>
       <c r="AR33" s="14"/>
       <c r="AS33" s="14"/>
       <c r="AT33" s="14"/>
       <c r="AU33" s="14"/>
       <c r="AV33" s="14"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>5</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>2</v>
       </c>
       <c r="G34" s="42">
         <v>2</v>
       </c>
       <c r="H34" s="14">
         <v>6</v>
       </c>
-      <c r="I34" s="61">
+      <c r="I34" s="60">
         <v>7</v>
       </c>
       <c r="J34" s="10">
         <v>2</v>
       </c>
       <c r="K34" s="52">
         <v>1</v>
       </c>
       <c r="L34" s="10">
         <v>1</v>
       </c>
       <c r="M34" s="10">
         <v>6</v>
       </c>
-      <c r="N34" s="61">
-[...2 lines deleted...]
-      <c r="O34" s="61" t="s">
+      <c r="N34" s="60">
+        <v>3</v>
+      </c>
+      <c r="O34" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="P34" s="61">
-[...5 lines deleted...]
-      <c r="R34" s="61">
+      <c r="P34" s="60">
+        <v>4</v>
+      </c>
+      <c r="Q34" s="60">
+        <v>2</v>
+      </c>
+      <c r="R34" s="60">
         <v>6</v>
       </c>
-      <c r="S34" s="61" t="s">
+      <c r="S34" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="T34" s="61">
-[...2 lines deleted...]
-      <c r="U34" s="61">
+      <c r="T34" s="60">
+        <v>4</v>
+      </c>
+      <c r="U34" s="60">
         <v>10</v>
       </c>
-      <c r="V34" s="61">
+      <c r="V34" s="60">
         <v>6</v>
       </c>
-      <c r="W34" s="61">
-[...5 lines deleted...]
-      <c r="Y34" s="60">
+      <c r="W34" s="60">
+        <v>4</v>
+      </c>
+      <c r="X34" s="60">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="59">
         <v>6</v>
       </c>
-      <c r="Z34" s="60">
+      <c r="Z34" s="70">
         <v>7</v>
       </c>
-      <c r="AA34" s="60">
-[...2 lines deleted...]
-      <c r="AB34" s="60">
+      <c r="AA34" s="59">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="59">
         <v>6</v>
       </c>
-      <c r="AC34" s="15"/>
+      <c r="AC34" s="14">
+        <v>5</v>
+      </c>
       <c r="AD34" s="41"/>
       <c r="AE34" s="14"/>
       <c r="AF34" s="14"/>
       <c r="AG34" s="14"/>
       <c r="AH34" s="14"/>
       <c r="AI34" s="14"/>
       <c r="AJ34" s="11"/>
       <c r="AK34" s="14"/>
       <c r="AL34" s="14"/>
       <c r="AM34" s="14"/>
       <c r="AN34" s="14"/>
       <c r="AO34" s="14"/>
       <c r="AP34" s="14"/>
       <c r="AQ34" s="11"/>
       <c r="AR34" s="14"/>
       <c r="AS34" s="14"/>
       <c r="AT34" s="14"/>
       <c r="AU34" s="14"/>
       <c r="AV34" s="14"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>4</v>
       </c>
       <c r="C35" s="14">
         <v>3</v>
       </c>
       <c r="D35" s="14">
         <v>5</v>
       </c>
       <c r="E35" s="14">
         <v>2</v>
       </c>
       <c r="F35" s="14">
         <v>3</v>
       </c>
       <c r="G35" s="42" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="14">
         <v>4</v>
       </c>
-      <c r="I35" s="61">
+      <c r="I35" s="60">
         <v>2</v>
       </c>
       <c r="J35" s="10">
         <v>7</v>
       </c>
       <c r="K35" s="52">
         <v>3</v>
       </c>
       <c r="L35" s="10">
         <v>3</v>
       </c>
       <c r="M35" s="10">
         <v>3</v>
       </c>
-      <c r="N35" s="61">
-[...14 lines deleted...]
-      <c r="S35" s="61">
+      <c r="N35" s="60">
+        <v>1</v>
+      </c>
+      <c r="O35" s="60">
+        <v>2</v>
+      </c>
+      <c r="P35" s="60">
+        <v>3</v>
+      </c>
+      <c r="Q35" s="60">
+        <v>3</v>
+      </c>
+      <c r="R35" s="60">
+        <v>3</v>
+      </c>
+      <c r="S35" s="60">
         <v>5</v>
       </c>
-      <c r="T35" s="61">
-[...2 lines deleted...]
-      <c r="U35" s="61">
+      <c r="T35" s="60">
+        <v>4</v>
+      </c>
+      <c r="U35" s="60">
         <v>7</v>
       </c>
-      <c r="V35" s="61" t="s">
+      <c r="V35" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="W35" s="61">
-[...17 lines deleted...]
-      <c r="AC35" s="15"/>
+      <c r="W35" s="60">
+        <v>3</v>
+      </c>
+      <c r="X35" s="60">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="59">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="59">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="59">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>3</v>
+      </c>
       <c r="AD35" s="41"/>
       <c r="AE35" s="14"/>
       <c r="AF35" s="14"/>
       <c r="AG35" s="14"/>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="11"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="11"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
       <c r="AS35" s="14"/>
       <c r="AT35" s="14"/>
       <c r="AU35" s="14"/>
       <c r="AV35" s="14"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>15</v>
       </c>
       <c r="C36" s="14">
         <v>7</v>
       </c>
       <c r="D36" s="14">
         <v>6</v>
       </c>
       <c r="E36" s="14">
         <v>9</v>
       </c>
       <c r="F36" s="14">
         <v>9</v>
       </c>
       <c r="G36" s="42">
         <v>10</v>
       </c>
       <c r="H36" s="14">
         <v>15</v>
       </c>
-      <c r="I36" s="61">
+      <c r="I36" s="60">
         <v>11</v>
       </c>
       <c r="J36" s="10">
         <v>15</v>
       </c>
       <c r="K36" s="52">
         <v>10</v>
       </c>
       <c r="L36" s="10">
         <v>8</v>
       </c>
       <c r="M36" s="10">
         <v>11</v>
       </c>
-      <c r="N36" s="61">
+      <c r="N36" s="60">
         <v>7</v>
       </c>
-      <c r="O36" s="61">
+      <c r="O36" s="60">
         <v>11</v>
       </c>
-      <c r="P36" s="61">
+      <c r="P36" s="60">
         <v>7</v>
       </c>
-      <c r="Q36" s="61">
+      <c r="Q36" s="60">
         <v>8</v>
       </c>
-      <c r="R36" s="61">
+      <c r="R36" s="60">
         <v>14</v>
       </c>
-      <c r="S36" s="61">
+      <c r="S36" s="60">
         <v>9</v>
       </c>
-      <c r="T36" s="61">
+      <c r="T36" s="60">
         <v>17</v>
       </c>
-      <c r="U36" s="61">
+      <c r="U36" s="60">
         <v>12</v>
       </c>
-      <c r="V36" s="61">
+      <c r="V36" s="60">
         <v>13</v>
       </c>
-      <c r="W36" s="61">
+      <c r="W36" s="60">
         <v>12</v>
       </c>
-      <c r="X36" s="61">
+      <c r="X36" s="60">
         <v>9</v>
       </c>
-      <c r="Y36" s="60">
+      <c r="Y36" s="59">
         <v>16</v>
       </c>
-      <c r="Z36" s="60">
+      <c r="Z36" s="70">
         <v>18</v>
       </c>
-      <c r="AA36" s="60">
+      <c r="AA36" s="59">
         <v>10</v>
       </c>
-      <c r="AB36" s="60">
+      <c r="AB36" s="59">
         <v>6</v>
       </c>
-      <c r="AC36" s="15"/>
+      <c r="AC36" s="14">
+        <v>12</v>
+      </c>
       <c r="AD36" s="41"/>
       <c r="AE36" s="14"/>
       <c r="AF36" s="14"/>
       <c r="AG36" s="14"/>
       <c r="AH36" s="14"/>
       <c r="AI36" s="11"/>
       <c r="AJ36" s="11"/>
       <c r="AK36" s="14"/>
       <c r="AL36" s="14"/>
       <c r="AM36" s="14"/>
       <c r="AN36" s="14"/>
       <c r="AO36" s="14"/>
       <c r="AP36" s="14"/>
       <c r="AQ36" s="14"/>
       <c r="AR36" s="14"/>
       <c r="AS36" s="14"/>
       <c r="AT36" s="14"/>
       <c r="AU36" s="14"/>
       <c r="AV36" s="14"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>1</v>
       </c>
       <c r="C37" s="14">
         <v>2</v>
       </c>
       <c r="D37" s="14">
         <v>1</v>
       </c>
       <c r="E37" s="14">
         <v>1</v>
       </c>
       <c r="F37" s="14">
         <v>2</v>
       </c>
       <c r="G37" s="42">
         <v>2</v>
       </c>
       <c r="H37" s="14">
         <v>3</v>
       </c>
-      <c r="I37" s="61">
+      <c r="I37" s="60">
         <v>2</v>
       </c>
       <c r="J37" s="10">
         <v>2</v>
       </c>
       <c r="K37" s="52">
         <v>2</v>
       </c>
       <c r="L37" s="10">
         <v>2</v>
       </c>
       <c r="M37" s="10">
         <v>1</v>
       </c>
-      <c r="N37" s="61">
-[...11 lines deleted...]
-      <c r="R37" s="61" t="s">
+      <c r="N37" s="60">
+        <v>1</v>
+      </c>
+      <c r="O37" s="60">
+        <v>1</v>
+      </c>
+      <c r="P37" s="60">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="60">
+        <v>2</v>
+      </c>
+      <c r="R37" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="S37" s="61">
-[...29 lines deleted...]
-      <c r="AC37" s="15"/>
+      <c r="S37" s="60">
+        <v>2</v>
+      </c>
+      <c r="T37" s="60">
+        <v>3</v>
+      </c>
+      <c r="U37" s="60">
+        <v>1</v>
+      </c>
+      <c r="V37" s="60">
+        <v>1</v>
+      </c>
+      <c r="W37" s="60">
+        <v>2</v>
+      </c>
+      <c r="X37" s="60">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z37" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="59">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="59">
+        <v>4</v>
+      </c>
+      <c r="AC37" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AD37" s="41"/>
       <c r="AE37" s="14"/>
       <c r="AF37" s="14"/>
       <c r="AG37" s="14"/>
       <c r="AH37" s="14"/>
       <c r="AI37" s="14"/>
       <c r="AJ37" s="11"/>
       <c r="AK37" s="14"/>
       <c r="AL37" s="11"/>
       <c r="AM37" s="14"/>
       <c r="AN37" s="14"/>
       <c r="AO37" s="14"/>
       <c r="AP37" s="11"/>
       <c r="AQ37" s="14"/>
       <c r="AR37" s="14"/>
       <c r="AS37" s="14"/>
       <c r="AT37" s="14"/>
       <c r="AU37" s="14"/>
       <c r="AV37" s="14"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>2</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
       <c r="E38" s="14">
         <v>1</v>
       </c>
       <c r="F38" s="14">
         <v>2</v>
       </c>
       <c r="G38" s="42">
         <v>1</v>
       </c>
       <c r="H38" s="14">
         <v>2</v>
       </c>
-      <c r="I38" s="61">
+      <c r="I38" s="60">
         <v>3</v>
       </c>
       <c r="J38" s="10">
         <v>3</v>
       </c>
       <c r="K38" s="52">
         <v>3</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M38" s="10">
         <v>2</v>
       </c>
-      <c r="N38" s="61" t="s">
+      <c r="N38" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="O38" s="61">
-[...26 lines deleted...]
-      <c r="X38" s="61" t="s">
+      <c r="O38" s="60">
+        <v>2</v>
+      </c>
+      <c r="P38" s="60">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="60">
+        <v>2</v>
+      </c>
+      <c r="R38" s="60">
+        <v>2</v>
+      </c>
+      <c r="S38" s="60">
+        <v>2</v>
+      </c>
+      <c r="T38" s="60">
+        <v>2</v>
+      </c>
+      <c r="U38" s="60">
+        <v>1</v>
+      </c>
+      <c r="V38" s="60">
+        <v>2</v>
+      </c>
+      <c r="W38" s="60">
+        <v>1</v>
+      </c>
+      <c r="X38" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="Y38" s="60">
-[...5 lines deleted...]
-      <c r="AA38" s="60" t="s">
+      <c r="Y38" s="59">
+        <v>3</v>
+      </c>
+      <c r="Z38" s="70">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB38" s="60">
-[...2 lines deleted...]
-      <c r="AC38" s="15"/>
+      <c r="AB38" s="59">
+        <v>2</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>1</v>
+      </c>
       <c r="AD38" s="41"/>
       <c r="AE38" s="14"/>
       <c r="AF38" s="14"/>
       <c r="AG38" s="14"/>
       <c r="AH38" s="14"/>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="11"/>
       <c r="AO38" s="14"/>
       <c r="AP38" s="14"/>
       <c r="AQ38" s="14"/>
       <c r="AR38" s="14"/>
       <c r="AS38" s="11"/>
       <c r="AT38" s="14"/>
       <c r="AU38" s="14"/>
       <c r="AV38" s="14"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>2</v>
       </c>
       <c r="C39" s="14">
         <v>5</v>
       </c>
       <c r="D39" s="14">
         <v>5</v>
       </c>
       <c r="E39" s="14">
         <v>2</v>
       </c>
       <c r="F39" s="14">
         <v>9</v>
       </c>
       <c r="G39" s="42">
         <v>2</v>
       </c>
       <c r="H39" s="14">
         <v>2</v>
       </c>
-      <c r="I39" s="61">
+      <c r="I39" s="60">
         <v>4</v>
       </c>
       <c r="J39" s="10">
         <v>6</v>
       </c>
       <c r="K39" s="52">
         <v>5</v>
       </c>
       <c r="L39" s="10">
         <v>5</v>
       </c>
       <c r="M39" s="10">
         <v>4</v>
       </c>
-      <c r="N39" s="61">
+      <c r="N39" s="60">
         <v>6</v>
       </c>
-      <c r="O39" s="61">
+      <c r="O39" s="60">
         <v>5</v>
       </c>
-      <c r="P39" s="61">
-[...2 lines deleted...]
-      <c r="Q39" s="61">
+      <c r="P39" s="60">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="60">
         <v>8</v>
       </c>
-      <c r="R39" s="61">
-[...5 lines deleted...]
-      <c r="T39" s="61">
+      <c r="R39" s="60">
+        <v>3</v>
+      </c>
+      <c r="S39" s="60">
+        <v>2</v>
+      </c>
+      <c r="T39" s="60">
         <v>8</v>
       </c>
-      <c r="U39" s="61">
+      <c r="U39" s="60">
         <v>6</v>
       </c>
-      <c r="V39" s="61">
+      <c r="V39" s="60">
         <v>6</v>
       </c>
-      <c r="W39" s="61">
-[...17 lines deleted...]
-      <c r="AC39" s="15"/>
+      <c r="W39" s="60">
+        <v>3</v>
+      </c>
+      <c r="X39" s="60">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="70">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="59">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="14">
+        <v>11</v>
+      </c>
       <c r="AD39" s="41"/>
       <c r="AE39" s="14"/>
       <c r="AF39" s="14"/>
       <c r="AG39" s="14"/>
       <c r="AH39" s="14"/>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="14"/>
       <c r="AL39" s="14"/>
       <c r="AM39" s="14"/>
       <c r="AN39" s="14"/>
       <c r="AO39" s="11"/>
       <c r="AP39" s="14"/>
       <c r="AQ39" s="14"/>
       <c r="AR39" s="14"/>
       <c r="AS39" s="14"/>
       <c r="AT39" s="14"/>
       <c r="AU39" s="14"/>
       <c r="AV39" s="14"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>4</v>
       </c>
       <c r="C40" s="14">
         <v>2</v>
       </c>
       <c r="D40" s="14">
         <v>2</v>
       </c>
       <c r="E40" s="14">
         <v>8</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="42">
         <v>5</v>
       </c>
       <c r="H40" s="14">
         <v>4</v>
       </c>
-      <c r="I40" s="61">
+      <c r="I40" s="60">
         <v>7</v>
       </c>
       <c r="J40" s="10">
         <v>4</v>
       </c>
       <c r="K40" s="52">
         <v>11</v>
       </c>
       <c r="L40" s="10">
         <v>4</v>
       </c>
       <c r="M40" s="10">
         <v>7</v>
       </c>
-      <c r="N40" s="61">
-[...5 lines deleted...]
-      <c r="P40" s="61">
+      <c r="N40" s="60">
+        <v>4</v>
+      </c>
+      <c r="O40" s="60">
+        <v>3</v>
+      </c>
+      <c r="P40" s="60">
         <v>6</v>
       </c>
-      <c r="Q40" s="61">
+      <c r="Q40" s="60">
         <v>5</v>
       </c>
-      <c r="R40" s="61">
-[...8 lines deleted...]
-      <c r="U40" s="61">
+      <c r="R40" s="60">
+        <v>4</v>
+      </c>
+      <c r="S40" s="60">
+        <v>4</v>
+      </c>
+      <c r="T40" s="60">
+        <v>2</v>
+      </c>
+      <c r="U40" s="60">
         <v>7</v>
       </c>
-      <c r="V40" s="61">
+      <c r="V40" s="60">
         <v>9</v>
       </c>
-      <c r="W40" s="61">
+      <c r="W40" s="60">
         <v>5</v>
       </c>
-      <c r="X40" s="61">
-[...2 lines deleted...]
-      <c r="Y40" s="60">
+      <c r="X40" s="60">
+        <v>4</v>
+      </c>
+      <c r="Y40" s="59">
         <v>7</v>
       </c>
-      <c r="Z40" s="60">
+      <c r="Z40" s="70">
         <v>8</v>
       </c>
-      <c r="AA40" s="60">
-[...2 lines deleted...]
-      <c r="AB40" s="60">
+      <c r="AA40" s="59">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="59">
         <v>6</v>
       </c>
-      <c r="AC40" s="15"/>
+      <c r="AC40" s="14">
+        <v>5</v>
+      </c>
       <c r="AD40" s="41"/>
       <c r="AE40" s="14"/>
       <c r="AF40" s="14"/>
       <c r="AG40" s="14"/>
       <c r="AH40" s="14"/>
       <c r="AI40" s="11"/>
       <c r="AJ40" s="11"/>
       <c r="AK40" s="14"/>
       <c r="AL40" s="14"/>
       <c r="AM40" s="11"/>
       <c r="AN40" s="14"/>
       <c r="AO40" s="14"/>
       <c r="AP40" s="14"/>
       <c r="AQ40" s="14"/>
       <c r="AR40" s="14"/>
       <c r="AS40" s="14"/>
       <c r="AT40" s="14"/>
       <c r="AU40" s="14"/>
       <c r="AV40" s="14"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>1</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="14">
         <v>3</v>
       </c>
       <c r="E41" s="14">
         <v>2</v>
       </c>
       <c r="F41" s="14">
         <v>7</v>
       </c>
       <c r="G41" s="42">
         <v>2</v>
       </c>
       <c r="H41" s="14">
         <v>5</v>
       </c>
-      <c r="I41" s="61">
+      <c r="I41" s="60">
         <v>3</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K41" s="52">
         <v>3</v>
       </c>
       <c r="L41" s="10">
         <v>1</v>
       </c>
       <c r="M41" s="10">
         <v>1</v>
       </c>
-      <c r="N41" s="61">
+      <c r="N41" s="60">
         <v>6</v>
       </c>
-      <c r="O41" s="61" t="s">
+      <c r="O41" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="P41" s="61">
-[...20 lines deleted...]
-      <c r="W41" s="61" t="s">
+      <c r="P41" s="60">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="60">
+        <v>1</v>
+      </c>
+      <c r="R41" s="60">
+        <v>2</v>
+      </c>
+      <c r="S41" s="60">
+        <v>1</v>
+      </c>
+      <c r="T41" s="60">
+        <v>1</v>
+      </c>
+      <c r="U41" s="60">
+        <v>4</v>
+      </c>
+      <c r="V41" s="60">
+        <v>3</v>
+      </c>
+      <c r="W41" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="61">
-[...8 lines deleted...]
-      <c r="AA41" s="60" t="s">
+      <c r="X41" s="60">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="59">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB41" s="60">
-[...2 lines deleted...]
-      <c r="AC41" s="15"/>
+      <c r="AB41" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AD41" s="41"/>
       <c r="AE41" s="14"/>
       <c r="AF41" s="14"/>
       <c r="AG41" s="14"/>
       <c r="AH41" s="14"/>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="14"/>
       <c r="AL41" s="14"/>
       <c r="AM41" s="11"/>
       <c r="AN41" s="11"/>
       <c r="AO41" s="11"/>
       <c r="AP41" s="11"/>
       <c r="AQ41" s="14"/>
       <c r="AR41" s="14"/>
       <c r="AS41" s="11"/>
       <c r="AT41" s="14"/>
       <c r="AU41" s="14"/>
       <c r="AV41" s="14"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>1</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>2</v>
       </c>
       <c r="E42" s="14">
         <v>1</v>
       </c>
       <c r="F42" s="14">
         <v>3</v>
       </c>
       <c r="G42" s="42">
         <v>1</v>
       </c>
       <c r="H42" s="14">
         <v>4</v>
       </c>
-      <c r="I42" s="61">
+      <c r="I42" s="60">
         <v>3</v>
       </c>
       <c r="J42" s="10">
         <v>2</v>
       </c>
       <c r="K42" s="52">
         <v>2</v>
       </c>
       <c r="L42" s="10">
         <v>3</v>
       </c>
       <c r="M42" s="10">
         <v>2</v>
       </c>
-      <c r="N42" s="61">
-[...5 lines deleted...]
-      <c r="P42" s="61" t="s">
+      <c r="N42" s="60">
+        <v>2</v>
+      </c>
+      <c r="O42" s="60">
+        <v>1</v>
+      </c>
+      <c r="P42" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="Q42" s="61">
-[...23 lines deleted...]
-      <c r="Y42" s="60">
+      <c r="Q42" s="60">
+        <v>1</v>
+      </c>
+      <c r="R42" s="60">
+        <v>2</v>
+      </c>
+      <c r="S42" s="60">
+        <v>4</v>
+      </c>
+      <c r="T42" s="60">
+        <v>1</v>
+      </c>
+      <c r="U42" s="60">
+        <v>3</v>
+      </c>
+      <c r="V42" s="60">
+        <v>1</v>
+      </c>
+      <c r="W42" s="60">
+        <v>1</v>
+      </c>
+      <c r="X42" s="60">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="59">
         <v>6</v>
       </c>
-      <c r="Z42" s="60" t="s">
+      <c r="Z42" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="60" t="s">
+      <c r="AA42" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="60" t="s">
+      <c r="AB42" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AC42" s="15"/>
+      <c r="AC42" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AD42" s="41"/>
       <c r="AE42" s="14"/>
       <c r="AF42" s="14"/>
       <c r="AG42" s="14"/>
       <c r="AH42" s="14"/>
       <c r="AI42" s="14"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="14"/>
       <c r="AL42" s="11"/>
       <c r="AM42" s="14"/>
       <c r="AN42" s="11"/>
       <c r="AO42" s="11"/>
       <c r="AP42" s="14"/>
       <c r="AQ42" s="11"/>
       <c r="AR42" s="14"/>
       <c r="AS42" s="14"/>
       <c r="AT42" s="14"/>
       <c r="AU42" s="14"/>
       <c r="AV42" s="14"/>
     </row>
     <row r="43" spans="1:48" s="38" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="23">
         <v>4</v>
       </c>
       <c r="C43" s="23">
         <v>5</v>
       </c>
       <c r="D43" s="23">
         <v>8</v>
       </c>
       <c r="E43" s="23">
         <v>8</v>
       </c>
       <c r="F43" s="23">
         <v>7</v>
       </c>
       <c r="G43" s="23">
         <v>4</v>
       </c>
       <c r="H43" s="23">
         <v>10</v>
       </c>
-      <c r="I43" s="62">
-[...2 lines deleted...]
-      <c r="J43" s="62">
+      <c r="I43" s="61">
+        <v>2</v>
+      </c>
+      <c r="J43" s="61">
         <v>3</v>
       </c>
       <c r="K43" s="53">
         <v>6</v>
       </c>
-      <c r="L43" s="62">
+      <c r="L43" s="61">
         <v>5</v>
       </c>
-      <c r="M43" s="62">
+      <c r="M43" s="61">
         <v>6</v>
       </c>
-      <c r="N43" s="62">
-[...2 lines deleted...]
-      <c r="O43" s="62">
+      <c r="N43" s="61">
+        <v>4</v>
+      </c>
+      <c r="O43" s="61">
         <v>9</v>
       </c>
-      <c r="P43" s="62">
+      <c r="P43" s="61">
         <v>5</v>
       </c>
-      <c r="Q43" s="62">
-[...2 lines deleted...]
-      <c r="R43" s="62">
+      <c r="Q43" s="61">
+        <v>4</v>
+      </c>
+      <c r="R43" s="61">
         <v>9</v>
       </c>
-      <c r="S43" s="62">
-[...2 lines deleted...]
-      <c r="T43" s="62">
+      <c r="S43" s="61">
+        <v>4</v>
+      </c>
+      <c r="T43" s="61">
         <v>14</v>
       </c>
-      <c r="U43" s="62">
+      <c r="U43" s="61">
         <v>14</v>
       </c>
-      <c r="V43" s="62">
+      <c r="V43" s="61">
         <v>5</v>
       </c>
-      <c r="W43" s="62">
-[...2 lines deleted...]
-      <c r="X43" s="62">
+      <c r="W43" s="61">
+        <v>3</v>
+      </c>
+      <c r="X43" s="61">
         <v>9</v>
       </c>
-      <c r="Y43" s="62">
+      <c r="Y43" s="61">
         <v>13</v>
       </c>
-      <c r="Z43" s="94">
+      <c r="Z43" s="72">
         <v>6</v>
       </c>
       <c r="AA43" s="94">
         <v>6</v>
       </c>
       <c r="AB43" s="94">
         <v>9</v>
       </c>
-      <c r="AC43" s="54"/>
+      <c r="AC43" s="23">
+        <v>5</v>
+      </c>
       <c r="AD43" s="41"/>
       <c r="AE43" s="42"/>
       <c r="AF43" s="42"/>
       <c r="AG43" s="42"/>
       <c r="AH43" s="42"/>
-      <c r="AI43" s="55"/>
-      <c r="AJ43" s="55"/>
+      <c r="AI43" s="54"/>
+      <c r="AJ43" s="54"/>
       <c r="AK43" s="42"/>
       <c r="AL43" s="42"/>
       <c r="AM43" s="42"/>
       <c r="AN43" s="42"/>
       <c r="AO43" s="42"/>
       <c r="AP43" s="42"/>
       <c r="AQ43" s="42"/>
       <c r="AR43" s="42"/>
       <c r="AS43" s="42"/>
       <c r="AT43" s="42"/>
       <c r="AU43" s="42"/>
       <c r="AV43" s="42"/>
     </row>
     <row r="44" spans="1:48">
       <c r="A44" s="24"/>
       <c r="G44" s="3"/>
-      <c r="I44" s="61"/>
+      <c r="I44" s="60"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
-      <c r="N44" s="56"/>
+      <c r="N44" s="55"/>
       <c r="O44" s="10"/>
-      <c r="P44" s="56"/>
-      <c r="Q44" s="56"/>
+      <c r="P44" s="55"/>
+      <c r="Q44" s="55"/>
       <c r="R44" s="41"/>
       <c r="S44" s="14"/>
       <c r="T44" s="12"/>
       <c r="U44" s="12"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="10"/>
       <c r="Y44" s="10"/>
-      <c r="Z44" s="56"/>
+      <c r="Z44" s="55"/>
       <c r="AA44" s="10"/>
-      <c r="AB44" s="56"/>
+      <c r="AB44" s="55"/>
       <c r="AC44" s="15"/>
       <c r="AD44" s="41"/>
       <c r="AE44" s="14"/>
       <c r="AF44" s="14"/>
       <c r="AG44" s="14"/>
       <c r="AH44" s="14"/>
       <c r="AI44" s="11"/>
       <c r="AJ44" s="11"/>
       <c r="AK44" s="14"/>
       <c r="AL44" s="14"/>
       <c r="AM44" s="14"/>
       <c r="AN44" s="14"/>
       <c r="AO44" s="11"/>
       <c r="AP44" s="14"/>
       <c r="AQ44" s="14"/>
       <c r="AR44" s="14"/>
       <c r="AS44" s="14"/>
       <c r="AT44" s="14"/>
       <c r="AU44" s="14"/>
       <c r="AV44" s="14"/>
     </row>
     <row r="45" spans="1:48">
       <c r="G45" s="3"/>
-      <c r="H45" s="61"/>
-      <c r="I45" s="61"/>
+      <c r="H45" s="60"/>
+      <c r="I45" s="60"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
-      <c r="N45" s="56"/>
+      <c r="N45" s="55"/>
       <c r="O45" s="10"/>
-      <c r="P45" s="56"/>
-      <c r="Q45" s="56"/>
+      <c r="P45" s="55"/>
+      <c r="Q45" s="55"/>
       <c r="R45" s="41"/>
       <c r="S45" s="14"/>
       <c r="T45" s="12"/>
       <c r="U45" s="12"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="10"/>
       <c r="Y45" s="10"/>
-      <c r="Z45" s="56"/>
+      <c r="Z45" s="55"/>
       <c r="AA45" s="10"/>
-      <c r="AB45" s="56"/>
+      <c r="AB45" s="55"/>
       <c r="AC45" s="15"/>
       <c r="AD45" s="41"/>
       <c r="AE45" s="14"/>
       <c r="AF45" s="14"/>
       <c r="AG45" s="14"/>
       <c r="AH45" s="14"/>
       <c r="AI45" s="11"/>
       <c r="AJ45" s="11"/>
       <c r="AK45" s="14"/>
       <c r="AL45" s="14"/>
       <c r="AM45" s="11"/>
       <c r="AN45" s="14"/>
       <c r="AO45" s="14"/>
       <c r="AP45" s="14"/>
       <c r="AQ45" s="14"/>
       <c r="AR45" s="14"/>
       <c r="AS45" s="14"/>
       <c r="AT45" s="14"/>
       <c r="AU45" s="14"/>
       <c r="AV45" s="14"/>
     </row>
     <row r="46" spans="1:48">
       <c r="G46" s="3"/>
-      <c r="H46" s="61"/>
-      <c r="I46" s="61"/>
+      <c r="H46" s="60"/>
+      <c r="I46" s="60"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
       <c r="M46" s="10"/>
-      <c r="N46" s="56"/>
+      <c r="N46" s="55"/>
       <c r="O46" s="10"/>
-      <c r="P46" s="56"/>
-      <c r="Q46" s="56"/>
+      <c r="P46" s="55"/>
+      <c r="Q46" s="55"/>
       <c r="R46" s="41"/>
       <c r="S46" s="14"/>
       <c r="T46" s="12"/>
       <c r="U46" s="12"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="10"/>
       <c r="Y46" s="10"/>
-      <c r="Z46" s="56"/>
+      <c r="Z46" s="55"/>
       <c r="AA46" s="10"/>
-      <c r="AB46" s="56"/>
+      <c r="AB46" s="55"/>
       <c r="AC46" s="15"/>
       <c r="AD46" s="41"/>
       <c r="AE46" s="14"/>
       <c r="AF46" s="14"/>
       <c r="AG46" s="14"/>
       <c r="AH46" s="14"/>
       <c r="AI46" s="11"/>
       <c r="AJ46" s="11"/>
       <c r="AK46" s="14"/>
       <c r="AL46" s="14"/>
       <c r="AM46" s="11"/>
       <c r="AN46" s="11"/>
       <c r="AO46" s="11"/>
       <c r="AP46" s="11"/>
       <c r="AQ46" s="14"/>
       <c r="AR46" s="14"/>
       <c r="AS46" s="11"/>
       <c r="AT46" s="14"/>
       <c r="AU46" s="14"/>
       <c r="AV46" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J49" sqref="J49"/>
+    <sheetView tabSelected="1" topLeftCell="P22" workbookViewId="0">
+      <selection activeCell="AD39" sqref="AD39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="12.75">
+    <row r="1" spans="1:48" ht="13.2">
       <c r="A1" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:48">
-      <c r="A2" s="67"/>
-[...11 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:48">
       <c r="X3" s="89"/>
       <c r="Y3" s="89"/>
       <c r="AJ3" s="89" t="s">
         <v>18</v>
       </c>
       <c r="AK3" s="89"/>
     </row>
     <row r="4" spans="1:48">
       <c r="A4" s="77"/>
       <c r="B4" s="90">
         <v>2024</v>
       </c>
       <c r="C4" s="91"/>
       <c r="D4" s="91"/>
       <c r="E4" s="91"/>
       <c r="F4" s="91"/>
       <c r="G4" s="91"/>
       <c r="H4" s="91"/>
       <c r="I4" s="91"/>
       <c r="J4" s="91"/>
       <c r="K4" s="91"/>
       <c r="L4" s="91"/>
       <c r="M4" s="93"/>
@@ -12031,51 +12300,51 @@
       <c r="P4" s="91"/>
       <c r="Q4" s="91"/>
       <c r="R4" s="91"/>
       <c r="S4" s="91"/>
       <c r="T4" s="91"/>
       <c r="U4" s="91"/>
       <c r="V4" s="91"/>
       <c r="W4" s="91"/>
       <c r="X4" s="92"/>
       <c r="Y4" s="92"/>
       <c r="Z4" s="90">
         <v>2026</v>
       </c>
       <c r="AA4" s="91"/>
       <c r="AB4" s="91"/>
       <c r="AC4" s="91"/>
       <c r="AD4" s="91"/>
       <c r="AE4" s="91"/>
       <c r="AF4" s="91"/>
       <c r="AG4" s="91"/>
       <c r="AH4" s="91"/>
       <c r="AI4" s="91"/>
       <c r="AJ4" s="92"/>
       <c r="AK4" s="92"/>
     </row>
-    <row r="5" spans="1:48" ht="22.5">
+    <row r="5" spans="1:48" ht="20.399999999999999">
       <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
@@ -12199,3710 +12468,3770 @@
       </c>
       <c r="B7" s="30">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="30">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="30">
         <v>2.66</v>
       </c>
       <c r="E7" s="30">
         <v>2.65</v>
       </c>
       <c r="F7" s="30">
         <v>2.71</v>
       </c>
       <c r="G7" s="46">
         <v>2.71</v>
       </c>
       <c r="H7" s="46">
         <v>2.77</v>
       </c>
       <c r="I7" s="27">
         <v>2.81</v>
       </c>
-      <c r="J7" s="63">
+      <c r="J7" s="62">
         <v>2.84</v>
       </c>
-      <c r="K7" s="63">
+      <c r="K7" s="62">
         <v>2.87</v>
       </c>
-      <c r="L7" s="63">
+      <c r="L7" s="62">
         <v>2.86</v>
       </c>
-      <c r="M7" s="63">
+      <c r="M7" s="62">
         <v>2.84</v>
       </c>
-      <c r="N7" s="63">
+      <c r="N7" s="62">
         <v>2.62</v>
       </c>
-      <c r="O7" s="63">
+      <c r="O7" s="62">
         <v>2.72</v>
       </c>
-      <c r="P7" s="63">
+      <c r="P7" s="62">
         <v>2.73</v>
       </c>
-      <c r="Q7" s="63">
+      <c r="Q7" s="62">
         <v>2.77</v>
       </c>
-      <c r="R7" s="63">
+      <c r="R7" s="62">
         <v>2.85</v>
       </c>
-      <c r="S7" s="63">
+      <c r="S7" s="62">
         <v>2.87</v>
       </c>
-      <c r="T7" s="63">
+      <c r="T7" s="62">
         <v>3.02</v>
       </c>
-      <c r="U7" s="63">
+      <c r="U7" s="62">
         <v>3.14</v>
       </c>
-      <c r="V7" s="63">
+      <c r="V7" s="62">
         <v>3.21</v>
       </c>
-      <c r="W7" s="63">
+      <c r="W7" s="62">
         <v>3.22</v>
       </c>
-      <c r="X7" s="63">
+      <c r="X7" s="62">
         <v>3.18</v>
       </c>
-      <c r="Y7" s="63">
+      <c r="Y7" s="62">
         <v>3.26</v>
       </c>
-      <c r="Z7" s="63">
+      <c r="Z7" s="30">
         <v>3.34</v>
       </c>
-      <c r="AA7" s="63">
+      <c r="AA7" s="62">
         <v>3.02</v>
       </c>
-      <c r="AB7" s="63">
+      <c r="AB7" s="62">
         <v>2.86</v>
       </c>
-      <c r="AC7" s="28"/>
+      <c r="AC7" s="30">
+        <v>2.93</v>
+      </c>
       <c r="AD7" s="28"/>
       <c r="AE7" s="29"/>
       <c r="AF7" s="29"/>
       <c r="AG7" s="29"/>
       <c r="AH7" s="29"/>
       <c r="AI7" s="29"/>
       <c r="AJ7" s="29"/>
       <c r="AK7" s="30"/>
       <c r="AL7" s="30"/>
       <c r="AM7" s="30"/>
       <c r="AN7" s="30"/>
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="30">
         <v>2.81</v>
       </c>
       <c r="C8" s="30">
         <v>2.96</v>
       </c>
       <c r="D8" s="30">
         <v>3.29</v>
       </c>
       <c r="E8" s="30">
         <v>3.29</v>
       </c>
       <c r="F8" s="30">
         <v>3.23</v>
       </c>
       <c r="G8" s="47">
         <v>3.29</v>
       </c>
       <c r="H8" s="46">
         <v>3.36</v>
       </c>
       <c r="I8" s="27">
         <v>3.37</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="62">
         <v>3.41</v>
       </c>
-      <c r="K8" s="63">
+      <c r="K8" s="62">
         <v>3.47</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="62">
         <v>3.52</v>
       </c>
-      <c r="M8" s="63">
+      <c r="M8" s="62">
         <v>3.47</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="62">
         <v>2.97</v>
       </c>
-      <c r="O8" s="63">
+      <c r="O8" s="62">
         <v>3.15</v>
       </c>
-      <c r="P8" s="63">
+      <c r="P8" s="62">
         <v>3.36</v>
       </c>
-      <c r="Q8" s="63">
+      <c r="Q8" s="62">
         <v>3.51</v>
       </c>
-      <c r="R8" s="63">
+      <c r="R8" s="62">
         <v>3.55</v>
       </c>
-      <c r="S8" s="63">
+      <c r="S8" s="62">
         <v>3.52</v>
       </c>
-      <c r="T8" s="63">
+      <c r="T8" s="62">
         <v>3.68</v>
       </c>
-      <c r="U8" s="63">
+      <c r="U8" s="62">
         <v>3.85</v>
       </c>
-      <c r="V8" s="63">
+      <c r="V8" s="62">
         <v>3.96</v>
       </c>
-      <c r="W8" s="63">
+      <c r="W8" s="62">
         <v>4.04</v>
       </c>
-      <c r="X8" s="63">
+      <c r="X8" s="62">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Y8" s="63">
+      <c r="Y8" s="62">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z8" s="30">
         <v>3.82</v>
       </c>
-      <c r="AA8" s="63">
+      <c r="AA8" s="62">
         <v>3.73</v>
       </c>
-      <c r="AB8" s="63">
+      <c r="AB8" s="62">
         <v>3.54</v>
       </c>
-      <c r="AC8" s="28"/>
+      <c r="AC8" s="30">
+        <v>3.59</v>
+      </c>
       <c r="AD8" s="28"/>
       <c r="AE8" s="29"/>
       <c r="AF8" s="29"/>
       <c r="AG8" s="29"/>
       <c r="AH8" s="29"/>
       <c r="AI8" s="29"/>
       <c r="AJ8" s="29"/>
       <c r="AK8" s="30"/>
       <c r="AL8" s="30"/>
       <c r="AM8" s="30"/>
       <c r="AN8" s="30"/>
       <c r="AO8" s="30"/>
       <c r="AP8" s="30"/>
       <c r="AQ8" s="30"/>
       <c r="AR8" s="30"/>
       <c r="AS8" s="30"/>
       <c r="AT8" s="30"/>
       <c r="AU8" s="30"/>
       <c r="AV8" s="30"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="30">
         <v>2.64</v>
       </c>
       <c r="C9" s="30">
         <v>2.92</v>
       </c>
       <c r="D9" s="30">
         <v>3.32</v>
       </c>
       <c r="E9" s="30">
         <v>3.18</v>
       </c>
       <c r="F9" s="30">
         <v>3.22</v>
       </c>
       <c r="G9" s="47">
         <v>3.13</v>
       </c>
       <c r="H9" s="46">
         <v>2.84</v>
       </c>
       <c r="I9" s="27">
         <v>2.81</v>
       </c>
-      <c r="J9" s="63">
+      <c r="J9" s="62">
         <v>2.85</v>
       </c>
-      <c r="K9" s="63">
+      <c r="K9" s="62">
         <v>2.79</v>
       </c>
-      <c r="L9" s="63">
+      <c r="L9" s="62">
         <v>2.64</v>
       </c>
-      <c r="M9" s="63">
+      <c r="M9" s="62">
         <v>2.58</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="62">
         <v>3.53</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="62">
         <v>3.49</v>
       </c>
-      <c r="P9" s="63">
+      <c r="P9" s="62">
         <v>3.35</v>
       </c>
-      <c r="Q9" s="63">
+      <c r="Q9" s="62">
         <v>2.81</v>
       </c>
-      <c r="R9" s="63">
+      <c r="R9" s="62">
         <v>3.27</v>
       </c>
-      <c r="S9" s="63">
+      <c r="S9" s="62">
         <v>3.33</v>
       </c>
-      <c r="T9" s="63">
+      <c r="T9" s="62">
         <v>3.24</v>
       </c>
-      <c r="U9" s="63">
+      <c r="U9" s="62">
         <v>3.02</v>
       </c>
-      <c r="V9" s="63">
+      <c r="V9" s="62">
         <v>3.13</v>
       </c>
-      <c r="W9" s="63">
+      <c r="W9" s="62">
         <v>3.05</v>
       </c>
-      <c r="X9" s="63">
+      <c r="X9" s="62">
         <v>2.96</v>
       </c>
-      <c r="Y9" s="63">
+      <c r="Y9" s="62">
         <v>2.91</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="30">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="63">
+      <c r="AA9" s="62">
         <v>2.12</v>
       </c>
-      <c r="AB9" s="63">
+      <c r="AB9" s="62">
         <v>2.36</v>
       </c>
-      <c r="AC9" s="28"/>
+      <c r="AC9" s="30">
+        <v>2.59</v>
+      </c>
       <c r="AD9" s="28"/>
       <c r="AE9" s="29"/>
       <c r="AF9" s="29"/>
       <c r="AG9" s="29"/>
       <c r="AH9" s="29"/>
       <c r="AI9" s="29"/>
       <c r="AJ9" s="29"/>
       <c r="AK9" s="30"/>
       <c r="AL9" s="30"/>
       <c r="AM9" s="30"/>
       <c r="AN9" s="30"/>
       <c r="AO9" s="30"/>
       <c r="AP9" s="30"/>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="30"/>
       <c r="AT9" s="30"/>
       <c r="AU9" s="30"/>
       <c r="AV9" s="30"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="30">
         <v>0.91</v>
       </c>
       <c r="C10" s="30">
         <v>0.94</v>
       </c>
       <c r="D10" s="30">
         <v>0.62</v>
       </c>
       <c r="E10" s="30">
         <v>0.7</v>
       </c>
       <c r="F10" s="30">
         <v>0.92</v>
       </c>
       <c r="G10" s="47">
         <v>0.93</v>
       </c>
       <c r="H10" s="46">
         <v>0.93</v>
       </c>
       <c r="I10" s="27">
         <v>0.92</v>
       </c>
-      <c r="J10" s="63">
+      <c r="J10" s="62">
         <v>0.93</v>
       </c>
-      <c r="K10" s="63">
+      <c r="K10" s="62">
         <v>1.02</v>
       </c>
-      <c r="L10" s="63">
+      <c r="L10" s="62">
         <v>1.01</v>
       </c>
-      <c r="M10" s="63">
+      <c r="M10" s="62">
         <v>1.08</v>
       </c>
-      <c r="N10" s="63" t="s">
+      <c r="N10" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="O10" s="63">
-[...2 lines deleted...]
-      <c r="P10" s="63">
+      <c r="O10" s="62">
+        <v>1</v>
+      </c>
+      <c r="P10" s="62">
         <v>1.3</v>
       </c>
-      <c r="Q10" s="63">
+      <c r="Q10" s="62">
         <v>0.97</v>
       </c>
-      <c r="R10" s="63">
+      <c r="R10" s="62">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S10" s="63">
+      <c r="S10" s="62">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T10" s="63">
+      <c r="T10" s="62">
         <v>1.25</v>
       </c>
-      <c r="U10" s="63">
+      <c r="U10" s="62">
         <v>1.45</v>
       </c>
-      <c r="V10" s="63">
+      <c r="V10" s="62">
         <v>1.5</v>
       </c>
-      <c r="W10" s="63">
+      <c r="W10" s="62">
         <v>1.74</v>
       </c>
-      <c r="X10" s="63">
+      <c r="X10" s="62">
         <v>1.67</v>
       </c>
-      <c r="Y10" s="63">
+      <c r="Y10" s="62">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="63">
+      <c r="Z10" s="30">
         <v>1.96</v>
       </c>
-      <c r="AA10" s="63">
+      <c r="AA10" s="62">
         <v>1.55</v>
       </c>
-      <c r="AB10" s="63">
+      <c r="AB10" s="62">
         <v>1.36</v>
       </c>
-      <c r="AC10" s="28"/>
+      <c r="AC10" s="30">
+        <v>1.52</v>
+      </c>
       <c r="AD10" s="28"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="29"/>
       <c r="AG10" s="29"/>
       <c r="AH10" s="29"/>
       <c r="AI10" s="29"/>
       <c r="AJ10" s="29"/>
       <c r="AK10" s="30"/>
       <c r="AL10" s="30"/>
       <c r="AM10" s="30"/>
       <c r="AN10" s="30"/>
       <c r="AO10" s="30"/>
       <c r="AP10" s="30"/>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="30"/>
       <c r="AT10" s="30"/>
       <c r="AU10" s="30"/>
       <c r="AV10" s="30"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="30">
         <v>0.44</v>
       </c>
       <c r="C11" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="30">
         <v>1.52</v>
       </c>
       <c r="E11" s="30">
         <v>1.37</v>
       </c>
       <c r="F11" s="30">
         <v>1.36</v>
       </c>
       <c r="G11" s="47">
         <v>1.51</v>
       </c>
       <c r="H11" s="46">
         <v>1.49</v>
       </c>
       <c r="I11" s="27">
         <v>1.92</v>
       </c>
-      <c r="J11" s="63">
+      <c r="J11" s="62">
         <v>2.16</v>
       </c>
-      <c r="K11" s="63">
+      <c r="K11" s="62">
         <v>2.0299999999999998</v>
       </c>
-      <c r="L11" s="63">
+      <c r="L11" s="62">
         <v>2.14</v>
       </c>
-      <c r="M11" s="63">
+      <c r="M11" s="62">
         <v>2.11</v>
       </c>
-      <c r="N11" s="63">
+      <c r="N11" s="62">
         <v>4.95</v>
       </c>
-      <c r="O11" s="63">
+      <c r="O11" s="62">
         <v>3.8</v>
       </c>
-      <c r="P11" s="63">
+      <c r="P11" s="62">
         <v>3.27</v>
       </c>
-      <c r="Q11" s="63">
+      <c r="Q11" s="62">
         <v>2.57</v>
       </c>
-      <c r="R11" s="63">
+      <c r="R11" s="62">
         <v>2.23</v>
       </c>
-      <c r="S11" s="63">
+      <c r="S11" s="62">
         <v>2.79</v>
       </c>
-      <c r="T11" s="63">
+      <c r="T11" s="62">
         <v>2.84</v>
       </c>
-      <c r="U11" s="63">
+      <c r="U11" s="62">
         <v>2.65</v>
       </c>
-      <c r="V11" s="63">
+      <c r="V11" s="62">
         <v>2.62</v>
       </c>
-      <c r="W11" s="63">
+      <c r="W11" s="62">
         <v>2.72</v>
       </c>
-      <c r="X11" s="63">
+      <c r="X11" s="62">
         <v>2.6</v>
       </c>
-      <c r="Y11" s="63">
+      <c r="Y11" s="62">
         <v>2.54</v>
       </c>
-      <c r="Z11" s="63">
+      <c r="Z11" s="30">
         <v>3.68</v>
       </c>
-      <c r="AA11" s="63">
+      <c r="AA11" s="62">
         <v>3.14</v>
       </c>
-      <c r="AB11" s="63">
+      <c r="AB11" s="62">
         <v>2.38</v>
       </c>
-      <c r="AC11" s="28"/>
+      <c r="AC11" s="30">
+        <v>2.62</v>
+      </c>
       <c r="AD11" s="28"/>
       <c r="AE11" s="29"/>
       <c r="AF11" s="29"/>
       <c r="AG11" s="29"/>
       <c r="AH11" s="29"/>
       <c r="AI11" s="29"/>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="30"/>
       <c r="AL11" s="30"/>
       <c r="AM11" s="30"/>
       <c r="AN11" s="30"/>
       <c r="AO11" s="30"/>
       <c r="AP11" s="30"/>
       <c r="AQ11" s="30"/>
       <c r="AR11" s="30"/>
       <c r="AS11" s="30"/>
       <c r="AT11" s="30"/>
       <c r="AU11" s="30"/>
       <c r="AV11" s="30"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="30">
         <v>2.86</v>
       </c>
       <c r="C12" s="30">
         <v>1.77</v>
       </c>
       <c r="D12" s="30">
         <v>2.14</v>
       </c>
       <c r="E12" s="30">
         <v>2.19</v>
       </c>
       <c r="F12" s="30">
         <v>1.98</v>
       </c>
       <c r="G12" s="47">
         <v>1.84</v>
       </c>
       <c r="H12" s="46">
         <v>2.0699999999999998</v>
       </c>
       <c r="I12" s="27">
         <v>2.3199999999999998</v>
       </c>
-      <c r="J12" s="63">
+      <c r="J12" s="62">
         <v>2.19</v>
       </c>
-      <c r="K12" s="63">
+      <c r="K12" s="62">
         <v>2.02</v>
       </c>
-      <c r="L12" s="63">
+      <c r="L12" s="62">
         <v>1.9</v>
       </c>
-      <c r="M12" s="63">
+      <c r="M12" s="62">
         <v>2.02</v>
       </c>
-      <c r="N12" s="63">
+      <c r="N12" s="62">
         <v>1.77</v>
       </c>
-      <c r="O12" s="63">
+      <c r="O12" s="62">
         <v>0.93</v>
       </c>
-      <c r="P12" s="63">
+      <c r="P12" s="62">
         <v>1.41</v>
       </c>
-      <c r="Q12" s="63">
+      <c r="Q12" s="62">
         <v>1.36</v>
       </c>
-      <c r="R12" s="63">
+      <c r="R12" s="62">
         <v>1.79</v>
       </c>
-      <c r="S12" s="63">
+      <c r="S12" s="62">
         <v>1.5</v>
       </c>
-      <c r="T12" s="63">
+      <c r="T12" s="62">
         <v>1.62</v>
       </c>
-      <c r="U12" s="63">
+      <c r="U12" s="62">
         <v>2.15</v>
       </c>
-      <c r="V12" s="63">
+      <c r="V12" s="62">
         <v>2.31</v>
       </c>
-      <c r="W12" s="63">
+      <c r="W12" s="62">
         <v>2.31</v>
       </c>
-      <c r="X12" s="63">
+      <c r="X12" s="62">
         <v>2.21</v>
       </c>
-      <c r="Y12" s="63">
+      <c r="Y12" s="62">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z12" s="63">
+      <c r="Z12" s="30">
         <v>4.21</v>
       </c>
-      <c r="AA12" s="63">
+      <c r="AA12" s="62">
         <v>2.83</v>
       </c>
-      <c r="AB12" s="63">
+      <c r="AB12" s="62">
         <v>3.08</v>
       </c>
-      <c r="AC12" s="28"/>
+      <c r="AC12" s="30">
+        <v>3.08</v>
+      </c>
       <c r="AD12" s="28"/>
       <c r="AE12" s="29"/>
       <c r="AF12" s="29"/>
       <c r="AG12" s="29"/>
       <c r="AH12" s="29"/>
       <c r="AI12" s="29"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="30">
         <v>2.7</v>
       </c>
       <c r="C13" s="30">
         <v>2.44</v>
       </c>
       <c r="D13" s="30">
         <v>2.75</v>
       </c>
       <c r="E13" s="30">
         <v>2.41</v>
       </c>
       <c r="F13" s="30">
         <v>2.33</v>
       </c>
       <c r="G13" s="47">
         <v>1.95</v>
       </c>
       <c r="H13" s="46">
         <v>2.06</v>
       </c>
       <c r="I13" s="27">
         <v>1.97</v>
       </c>
-      <c r="J13" s="63">
+      <c r="J13" s="62">
         <v>2.29</v>
       </c>
-      <c r="K13" s="63">
+      <c r="K13" s="62">
         <v>2.2599999999999998</v>
       </c>
-      <c r="L13" s="63">
+      <c r="L13" s="62">
         <v>2.25</v>
       </c>
-      <c r="M13" s="63">
+      <c r="M13" s="62">
         <v>2.23</v>
       </c>
-      <c r="N13" s="63">
+      <c r="N13" s="62">
         <v>0.71</v>
       </c>
-      <c r="O13" s="63">
+      <c r="O13" s="62">
         <v>1.1100000000000001</v>
       </c>
-      <c r="P13" s="63">
+      <c r="P13" s="62">
         <v>1.45</v>
       </c>
-      <c r="Q13" s="63">
+      <c r="Q13" s="62">
         <v>1.63</v>
       </c>
-      <c r="R13" s="63">
+      <c r="R13" s="62">
         <v>1.72</v>
       </c>
-      <c r="S13" s="63">
+      <c r="S13" s="62">
         <v>2.0299999999999998</v>
       </c>
-      <c r="T13" s="63">
+      <c r="T13" s="62">
         <v>2.14</v>
       </c>
-      <c r="U13" s="63">
+      <c r="U13" s="62">
         <v>2.4900000000000002</v>
       </c>
-      <c r="V13" s="63">
+      <c r="V13" s="62">
         <v>2.2200000000000002</v>
       </c>
-      <c r="W13" s="63">
+      <c r="W13" s="62">
         <v>2.21</v>
       </c>
-      <c r="X13" s="63">
+      <c r="X13" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Y13" s="63">
+      <c r="Y13" s="62">
         <v>2.13</v>
       </c>
-      <c r="Z13" s="63">
+      <c r="Z13" s="30">
         <v>1.45</v>
       </c>
-      <c r="AA13" s="63">
+      <c r="AA13" s="62">
         <v>1.89</v>
       </c>
-      <c r="AB13" s="63">
+      <c r="AB13" s="62">
         <v>1.74</v>
       </c>
-      <c r="AC13" s="28"/>
+      <c r="AC13" s="30">
+        <v>1.86</v>
+      </c>
       <c r="AD13" s="28"/>
       <c r="AE13" s="29"/>
       <c r="AF13" s="29"/>
       <c r="AG13" s="29"/>
       <c r="AH13" s="29"/>
       <c r="AI13" s="29"/>
       <c r="AJ13" s="29"/>
       <c r="AK13" s="30"/>
       <c r="AL13" s="30"/>
       <c r="AM13" s="30"/>
       <c r="AN13" s="30"/>
       <c r="AO13" s="30"/>
       <c r="AP13" s="30"/>
       <c r="AQ13" s="30"/>
       <c r="AR13" s="30"/>
       <c r="AS13" s="30"/>
       <c r="AT13" s="30"/>
       <c r="AU13" s="30"/>
       <c r="AV13" s="30"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="30">
         <v>3.83</v>
       </c>
       <c r="C14" s="30">
         <v>2.9</v>
       </c>
       <c r="D14" s="30">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="30">
         <v>2.39</v>
       </c>
       <c r="F14" s="30">
         <v>2.36</v>
       </c>
       <c r="G14" s="47">
         <v>2.41</v>
       </c>
       <c r="H14" s="46">
         <v>2.61</v>
       </c>
       <c r="I14" s="27">
         <v>2.64</v>
       </c>
-      <c r="J14" s="63">
+      <c r="J14" s="62">
         <v>2.78</v>
       </c>
-      <c r="K14" s="63">
+      <c r="K14" s="62">
         <v>2.76</v>
       </c>
-      <c r="L14" s="63">
+      <c r="L14" s="62">
         <v>2.7</v>
       </c>
-      <c r="M14" s="63">
+      <c r="M14" s="62">
         <v>2.71</v>
       </c>
-      <c r="N14" s="63">
+      <c r="N14" s="62">
         <v>1.79</v>
       </c>
-      <c r="O14" s="63">
+      <c r="O14" s="62">
         <v>2.41</v>
       </c>
-      <c r="P14" s="63">
+      <c r="P14" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q14" s="63">
+      <c r="Q14" s="62">
         <v>2.1800000000000002</v>
       </c>
-      <c r="R14" s="63">
+      <c r="R14" s="62">
         <v>2.4700000000000002</v>
       </c>
-      <c r="S14" s="63">
+      <c r="S14" s="62">
         <v>2.4500000000000002</v>
       </c>
-      <c r="T14" s="63">
+      <c r="T14" s="62">
         <v>2.73</v>
       </c>
-      <c r="U14" s="63">
+      <c r="U14" s="62">
         <v>2.77</v>
       </c>
-      <c r="V14" s="63">
+      <c r="V14" s="62">
         <v>2.84</v>
       </c>
-      <c r="W14" s="63">
+      <c r="W14" s="62">
         <v>2.86</v>
       </c>
-      <c r="X14" s="63">
+      <c r="X14" s="62">
         <v>2.82</v>
       </c>
-      <c r="Y14" s="63">
+      <c r="Y14" s="62">
         <v>2.92</v>
       </c>
-      <c r="Z14" s="63">
+      <c r="Z14" s="30">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="63">
+      <c r="AA14" s="62">
         <v>3.78</v>
       </c>
-      <c r="AB14" s="63">
+      <c r="AB14" s="62">
         <v>3.01</v>
       </c>
-      <c r="AC14" s="28"/>
+      <c r="AC14" s="30">
+        <v>3.06</v>
+      </c>
       <c r="AD14" s="28"/>
       <c r="AE14" s="29"/>
       <c r="AF14" s="29"/>
       <c r="AG14" s="29"/>
       <c r="AH14" s="29"/>
       <c r="AI14" s="29"/>
       <c r="AJ14" s="29"/>
       <c r="AK14" s="30"/>
       <c r="AL14" s="30"/>
       <c r="AM14" s="30"/>
       <c r="AN14" s="30"/>
       <c r="AO14" s="30"/>
       <c r="AP14" s="30"/>
       <c r="AQ14" s="30"/>
       <c r="AR14" s="30"/>
       <c r="AS14" s="30"/>
       <c r="AT14" s="30"/>
       <c r="AU14" s="30"/>
       <c r="AV14" s="30"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="30">
         <v>1.38</v>
       </c>
       <c r="C15" s="30">
         <v>2.14</v>
       </c>
       <c r="D15" s="30">
         <v>1.88</v>
       </c>
       <c r="E15" s="30">
         <v>1.77</v>
       </c>
       <c r="F15" s="30">
         <v>2.11</v>
       </c>
       <c r="G15" s="47">
         <v>2.23</v>
       </c>
       <c r="H15" s="46">
         <v>2.21</v>
       </c>
       <c r="I15" s="27">
         <v>2.2799999999999998</v>
       </c>
-      <c r="J15" s="63">
+      <c r="J15" s="62">
         <v>2.34</v>
       </c>
-      <c r="K15" s="63">
+      <c r="K15" s="62">
         <v>2.3199999999999998</v>
       </c>
-      <c r="L15" s="63">
+      <c r="L15" s="62">
         <v>2.2400000000000002</v>
       </c>
-      <c r="M15" s="63">
+      <c r="M15" s="62">
         <v>2.17</v>
       </c>
-      <c r="N15" s="63">
+      <c r="N15" s="62">
         <v>1.42</v>
       </c>
-      <c r="O15" s="63">
+      <c r="O15" s="62">
         <v>2.61</v>
       </c>
-      <c r="P15" s="63">
+      <c r="P15" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q15" s="63">
+      <c r="Q15" s="62">
         <v>2.19</v>
       </c>
-      <c r="R15" s="63">
+      <c r="R15" s="62">
         <v>2.0299999999999998</v>
       </c>
-      <c r="S15" s="63">
+      <c r="S15" s="62">
         <v>2.42</v>
       </c>
-      <c r="T15" s="63">
+      <c r="T15" s="62">
         <v>2.9</v>
       </c>
-      <c r="U15" s="63">
+      <c r="U15" s="62">
         <v>2.8</v>
       </c>
-      <c r="V15" s="63">
+      <c r="V15" s="62">
         <v>2.57</v>
       </c>
-      <c r="W15" s="63">
+      <c r="W15" s="62">
         <v>2.67</v>
       </c>
-      <c r="X15" s="63">
+      <c r="X15" s="62">
         <v>2.76</v>
       </c>
-      <c r="Y15" s="63">
+      <c r="Y15" s="62">
         <v>2.76</v>
       </c>
-      <c r="Z15" s="63">
+      <c r="Z15" s="30">
         <v>1.45</v>
       </c>
-      <c r="AA15" s="63">
+      <c r="AA15" s="62">
         <v>1.89</v>
       </c>
-      <c r="AB15" s="63">
+      <c r="AB15" s="62">
         <v>2.23</v>
       </c>
-      <c r="AC15" s="28"/>
+      <c r="AC15" s="30">
+        <v>2.2400000000000002</v>
+      </c>
       <c r="AD15" s="28"/>
       <c r="AE15" s="29"/>
       <c r="AF15" s="29"/>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29"/>
       <c r="AI15" s="29"/>
       <c r="AJ15" s="29"/>
       <c r="AK15" s="30"/>
       <c r="AL15" s="30"/>
       <c r="AM15" s="30"/>
       <c r="AN15" s="30"/>
       <c r="AO15" s="30"/>
       <c r="AP15" s="30"/>
       <c r="AQ15" s="30"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="30"/>
       <c r="AT15" s="30"/>
       <c r="AU15" s="30"/>
       <c r="AV15" s="30"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="30">
         <v>3.35</v>
       </c>
       <c r="C16" s="30">
         <v>1.76</v>
       </c>
       <c r="D16" s="30">
         <v>2.08</v>
       </c>
       <c r="E16" s="30">
         <v>1.91</v>
       </c>
       <c r="F16" s="30">
         <v>2.21</v>
       </c>
       <c r="G16" s="47">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="46">
         <v>2.16</v>
       </c>
       <c r="I16" s="27">
         <v>2.4</v>
       </c>
-      <c r="J16" s="63">
+      <c r="J16" s="62">
         <v>2.37</v>
       </c>
-      <c r="K16" s="63">
+      <c r="K16" s="62">
         <v>2.4</v>
       </c>
-      <c r="L16" s="63">
+      <c r="L16" s="62">
         <v>2.25</v>
       </c>
-      <c r="M16" s="63">
+      <c r="M16" s="62">
         <v>2.23</v>
       </c>
-      <c r="N16" s="63">
+      <c r="N16" s="62">
         <v>0.7</v>
       </c>
-      <c r="O16" s="63">
+      <c r="O16" s="62">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P16" s="63">
+      <c r="P16" s="62">
         <v>1.19</v>
       </c>
-      <c r="Q16" s="63">
+      <c r="Q16" s="62">
         <v>1.61</v>
       </c>
-      <c r="R16" s="63">
+      <c r="R16" s="62">
         <v>2.13</v>
       </c>
-      <c r="S16" s="63">
+      <c r="S16" s="62">
         <v>2.4900000000000002</v>
       </c>
-      <c r="T16" s="63">
+      <c r="T16" s="62">
         <v>2.5299999999999998</v>
       </c>
-      <c r="U16" s="63">
+      <c r="U16" s="62">
         <v>2.4700000000000002</v>
       </c>
-      <c r="V16" s="63">
+      <c r="V16" s="62">
         <v>2.59</v>
       </c>
-      <c r="W16" s="63">
+      <c r="W16" s="62">
         <v>2.54</v>
       </c>
-      <c r="X16" s="63">
+      <c r="X16" s="62">
         <v>2.5</v>
       </c>
-      <c r="Y16" s="63">
+      <c r="Y16" s="62">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="63">
+      <c r="Z16" s="30">
         <v>3.52</v>
       </c>
-      <c r="AA16" s="63">
+      <c r="AA16" s="62">
         <v>2.59</v>
       </c>
-      <c r="AB16" s="63">
+      <c r="AB16" s="62">
         <v>2.42</v>
       </c>
-      <c r="AC16" s="28"/>
+      <c r="AC16" s="30">
+        <v>2.1800000000000002</v>
+      </c>
       <c r="AD16" s="28"/>
       <c r="AE16" s="29"/>
       <c r="AF16" s="29"/>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29"/>
       <c r="AI16" s="29"/>
       <c r="AJ16" s="29"/>
       <c r="AK16" s="30"/>
       <c r="AL16" s="30"/>
       <c r="AM16" s="30"/>
       <c r="AN16" s="30"/>
       <c r="AO16" s="30"/>
       <c r="AP16" s="30"/>
       <c r="AQ16" s="30"/>
       <c r="AR16" s="30"/>
       <c r="AS16" s="30"/>
       <c r="AT16" s="30"/>
       <c r="AU16" s="30"/>
       <c r="AV16" s="30"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="30">
         <v>1.35</v>
       </c>
       <c r="C17" s="30">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="30">
         <v>2.76</v>
       </c>
       <c r="E17" s="30">
         <v>2.4</v>
       </c>
       <c r="F17" s="30">
         <v>3.14</v>
       </c>
       <c r="G17" s="47">
         <v>2.85</v>
       </c>
       <c r="H17" s="46">
         <v>2.63</v>
       </c>
       <c r="I17" s="27">
         <v>2.63</v>
       </c>
-      <c r="J17" s="63">
+      <c r="J17" s="62">
         <v>2.8</v>
       </c>
-      <c r="K17" s="63">
+      <c r="K17" s="62">
         <v>2.86</v>
       </c>
-      <c r="L17" s="63">
+      <c r="L17" s="62">
         <v>2.91</v>
       </c>
-      <c r="M17" s="63">
+      <c r="M17" s="62">
         <v>2.89</v>
       </c>
-      <c r="N17" s="63">
+      <c r="N17" s="62">
         <v>4.13</v>
       </c>
-      <c r="O17" s="63">
+      <c r="O17" s="62">
         <v>3.98</v>
       </c>
-      <c r="P17" s="63">
+      <c r="P17" s="62">
         <v>3.07</v>
       </c>
-      <c r="Q17" s="63">
+      <c r="Q17" s="62">
         <v>3.72</v>
       </c>
-      <c r="R17" s="63">
+      <c r="R17" s="62">
         <v>3.37</v>
       </c>
-      <c r="S17" s="63">
+      <c r="S17" s="62">
         <v>3.04</v>
       </c>
-      <c r="T17" s="63">
+      <c r="T17" s="62">
         <v>3.4</v>
       </c>
-      <c r="U17" s="63">
+      <c r="U17" s="62">
         <v>3.49</v>
       </c>
-      <c r="V17" s="63">
+      <c r="V17" s="62">
         <v>3.57</v>
       </c>
-      <c r="W17" s="63">
+      <c r="W17" s="62">
         <v>3.41</v>
       </c>
-      <c r="X17" s="63">
+      <c r="X17" s="62">
         <v>3.23</v>
       </c>
-      <c r="Y17" s="63">
+      <c r="Y17" s="62">
         <v>3.19</v>
       </c>
-      <c r="Z17" s="63">
+      <c r="Z17" s="30">
         <v>2.04</v>
       </c>
-      <c r="AA17" s="63">
+      <c r="AA17" s="62">
         <v>2.14</v>
       </c>
-      <c r="AB17" s="63">
+      <c r="AB17" s="62">
         <v>1.65</v>
       </c>
-      <c r="AC17" s="28"/>
+      <c r="AC17" s="30">
+        <v>3.2</v>
+      </c>
       <c r="AD17" s="28"/>
       <c r="AE17" s="29"/>
       <c r="AF17" s="29"/>
       <c r="AG17" s="29"/>
       <c r="AH17" s="29"/>
       <c r="AI17" s="29"/>
       <c r="AJ17" s="29"/>
       <c r="AK17" s="30"/>
       <c r="AL17" s="30"/>
       <c r="AM17" s="30"/>
       <c r="AN17" s="30"/>
       <c r="AO17" s="30"/>
       <c r="AP17" s="30"/>
       <c r="AQ17" s="30"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="30"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="30"/>
       <c r="AV17" s="30"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="30">
         <v>2.41</v>
       </c>
       <c r="C18" s="30">
         <v>2.37</v>
       </c>
       <c r="D18" s="30">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="30">
         <v>2.41</v>
       </c>
       <c r="F18" s="30">
         <v>2.72</v>
       </c>
       <c r="G18" s="47">
         <v>2.68</v>
       </c>
       <c r="H18" s="46">
         <v>2.69</v>
       </c>
       <c r="I18" s="27">
         <v>2.81</v>
       </c>
-      <c r="J18" s="63">
+      <c r="J18" s="62">
         <v>2.7</v>
       </c>
-      <c r="K18" s="63">
+      <c r="K18" s="62">
         <v>2.95</v>
       </c>
-      <c r="L18" s="63">
+      <c r="L18" s="62">
         <v>2.91</v>
       </c>
-      <c r="M18" s="63">
+      <c r="M18" s="62">
         <v>2.94</v>
       </c>
-      <c r="N18" s="63">
+      <c r="N18" s="62">
         <v>2.17</v>
       </c>
-      <c r="O18" s="63">
+      <c r="O18" s="62">
         <v>1.96</v>
       </c>
-      <c r="P18" s="63">
+      <c r="P18" s="62">
         <v>2.0299999999999998</v>
       </c>
-      <c r="Q18" s="63">
+      <c r="Q18" s="62">
         <v>2.48</v>
       </c>
-      <c r="R18" s="63">
+      <c r="R18" s="62">
         <v>2.29</v>
       </c>
-      <c r="S18" s="63">
+      <c r="S18" s="62">
         <v>2.34</v>
       </c>
-      <c r="T18" s="63">
+      <c r="T18" s="62">
         <v>2.27</v>
       </c>
-      <c r="U18" s="63">
+      <c r="U18" s="62">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V18" s="63">
+      <c r="V18" s="62">
         <v>2.54</v>
       </c>
-      <c r="W18" s="63">
+      <c r="W18" s="62">
         <v>2.44</v>
       </c>
-      <c r="X18" s="63">
+      <c r="X18" s="62">
         <v>2.39</v>
       </c>
-      <c r="Y18" s="63">
+      <c r="Y18" s="62">
         <v>2.48</v>
       </c>
-      <c r="Z18" s="63">
+      <c r="Z18" s="30">
         <v>3.83</v>
       </c>
-      <c r="AA18" s="63">
+      <c r="AA18" s="62">
         <v>2.67</v>
       </c>
-      <c r="AB18" s="63">
+      <c r="AB18" s="62">
         <v>2.74</v>
       </c>
-      <c r="AC18" s="28"/>
+      <c r="AC18" s="30">
+        <v>2.54</v>
+      </c>
       <c r="AD18" s="28"/>
       <c r="AE18" s="29"/>
       <c r="AF18" s="29"/>
       <c r="AG18" s="29"/>
       <c r="AH18" s="29"/>
       <c r="AI18" s="29"/>
       <c r="AJ18" s="29"/>
       <c r="AK18" s="30"/>
       <c r="AL18" s="30"/>
       <c r="AM18" s="30"/>
       <c r="AN18" s="30"/>
       <c r="AO18" s="30"/>
       <c r="AP18" s="30"/>
       <c r="AQ18" s="30"/>
       <c r="AR18" s="30"/>
       <c r="AS18" s="30"/>
       <c r="AT18" s="30"/>
       <c r="AU18" s="30"/>
       <c r="AV18" s="30"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30">
         <v>1.25</v>
       </c>
       <c r="C19" s="30">
         <v>0.64</v>
       </c>
       <c r="D19" s="30">
         <v>1.69</v>
       </c>
       <c r="E19" s="30">
         <v>1.9</v>
       </c>
       <c r="F19" s="30">
         <v>3.27</v>
       </c>
       <c r="G19" s="47">
         <v>3.15</v>
       </c>
       <c r="H19" s="46">
         <v>3.59</v>
       </c>
       <c r="I19" s="27">
         <v>3.61</v>
       </c>
-      <c r="J19" s="63">
+      <c r="J19" s="62">
         <v>3.21</v>
       </c>
-      <c r="K19" s="63">
+      <c r="K19" s="62">
         <v>3.27</v>
       </c>
-      <c r="L19" s="63">
+      <c r="L19" s="62">
         <v>3.09</v>
       </c>
-      <c r="M19" s="63">
+      <c r="M19" s="62">
         <v>2.93</v>
       </c>
-      <c r="N19" s="63">
+      <c r="N19" s="62">
         <v>7.57</v>
       </c>
-      <c r="O19" s="63">
+      <c r="O19" s="62">
         <v>4.0199999999999996</v>
       </c>
-      <c r="P19" s="63">
+      <c r="P19" s="62">
         <v>4.41</v>
       </c>
-      <c r="Q19" s="63">
+      <c r="Q19" s="62">
         <v>3.64</v>
       </c>
-      <c r="R19" s="63">
+      <c r="R19" s="62">
         <v>3.41</v>
       </c>
-      <c r="S19" s="63">
+      <c r="S19" s="62">
         <v>3.05</v>
       </c>
-      <c r="T19" s="63">
+      <c r="T19" s="62">
         <v>2.79</v>
       </c>
-      <c r="U19" s="63">
+      <c r="U19" s="62">
         <v>3.09</v>
       </c>
-      <c r="V19" s="63">
+      <c r="V19" s="62">
         <v>3.18</v>
       </c>
-      <c r="W19" s="63">
+      <c r="W19" s="62">
         <v>2.86</v>
       </c>
-      <c r="X19" s="63">
+      <c r="X19" s="62">
         <v>2.84</v>
       </c>
-      <c r="Y19" s="63">
+      <c r="Y19" s="62">
         <v>3.03</v>
       </c>
-      <c r="Z19" s="63">
+      <c r="Z19" s="30">
         <v>2.64</v>
       </c>
-      <c r="AA19" s="63">
+      <c r="AA19" s="62">
         <v>1.38</v>
       </c>
-      <c r="AB19" s="63">
+      <c r="AB19" s="62">
         <v>1.37</v>
       </c>
-      <c r="AC19" s="28"/>
+      <c r="AC19" s="30">
+        <v>1.02</v>
+      </c>
       <c r="AD19" s="28"/>
       <c r="AE19" s="29"/>
       <c r="AF19" s="29"/>
       <c r="AG19" s="29"/>
       <c r="AH19" s="29"/>
       <c r="AI19" s="29"/>
       <c r="AJ19" s="29"/>
       <c r="AK19" s="30"/>
       <c r="AL19" s="30"/>
       <c r="AM19" s="30"/>
       <c r="AN19" s="30"/>
       <c r="AO19" s="30"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="30"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="30"/>
       <c r="AV19" s="30"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="30">
         <v>0.94</v>
       </c>
       <c r="C20" s="30">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="30">
         <v>2.23</v>
       </c>
       <c r="E20" s="30">
         <v>1.91</v>
       </c>
       <c r="F20" s="30">
         <v>2.09</v>
       </c>
       <c r="G20" s="47">
         <v>1.9</v>
       </c>
       <c r="H20" s="46">
         <v>2.17</v>
       </c>
       <c r="I20" s="27">
         <v>2.2599999999999998</v>
       </c>
-      <c r="J20" s="63">
+      <c r="J20" s="62">
         <v>2.2200000000000002</v>
       </c>
-      <c r="K20" s="63">
+      <c r="K20" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L20" s="63">
+      <c r="L20" s="62">
         <v>2.2599999999999998</v>
       </c>
-      <c r="M20" s="63">
+      <c r="M20" s="62">
         <v>2.23</v>
       </c>
-      <c r="N20" s="63">
+      <c r="N20" s="62">
         <v>1.98</v>
       </c>
-      <c r="O20" s="63">
+      <c r="O20" s="62">
         <v>1.56</v>
       </c>
-      <c r="P20" s="63">
+      <c r="P20" s="62">
         <v>1.02</v>
       </c>
-      <c r="Q20" s="63">
+      <c r="Q20" s="62">
         <v>1.02</v>
       </c>
-      <c r="R20" s="63">
+      <c r="R20" s="62">
         <v>1.21</v>
       </c>
-      <c r="S20" s="63">
+      <c r="S20" s="62">
         <v>1.68</v>
       </c>
-      <c r="T20" s="63">
+      <c r="T20" s="62">
         <v>1.58</v>
       </c>
-      <c r="U20" s="63">
+      <c r="U20" s="62">
         <v>1.77</v>
       </c>
-      <c r="V20" s="63">
+      <c r="V20" s="62">
         <v>1.69</v>
       </c>
-      <c r="W20" s="63">
+      <c r="W20" s="62">
         <v>1.62</v>
       </c>
-      <c r="X20" s="63">
+      <c r="X20" s="62">
         <v>1.57</v>
       </c>
-      <c r="Y20" s="63">
+      <c r="Y20" s="62">
         <v>1.94</v>
       </c>
-      <c r="Z20" s="63" t="s">
+      <c r="Z20" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="63" t="s">
+      <c r="AA20" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="63" t="s">
+      <c r="AB20" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AC20" s="28"/>
+      <c r="AC20" s="30"/>
       <c r="AD20" s="28"/>
       <c r="AE20" s="29"/>
       <c r="AF20" s="29"/>
       <c r="AG20" s="29"/>
       <c r="AH20" s="29"/>
       <c r="AI20" s="29"/>
       <c r="AJ20" s="29"/>
       <c r="AK20" s="30"/>
       <c r="AL20" s="30"/>
       <c r="AM20" s="30"/>
       <c r="AN20" s="30"/>
       <c r="AO20" s="30"/>
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="30">
         <v>1.35</v>
       </c>
       <c r="C21" s="30">
         <v>1.57</v>
       </c>
       <c r="D21" s="30">
         <v>1.96</v>
       </c>
       <c r="E21" s="30">
         <v>2.16</v>
       </c>
       <c r="F21" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="47">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="46">
         <v>2.27</v>
       </c>
       <c r="I21" s="27">
         <v>2.0699999999999998</v>
       </c>
-      <c r="J21" s="63">
+      <c r="J21" s="62">
         <v>1.96</v>
       </c>
-      <c r="K21" s="63">
+      <c r="K21" s="62">
         <v>1.96</v>
       </c>
-      <c r="L21" s="63">
+      <c r="L21" s="62">
         <v>1.95</v>
       </c>
-      <c r="M21" s="63">
+      <c r="M21" s="62">
         <v>1.95</v>
       </c>
-      <c r="N21" s="63">
+      <c r="N21" s="62">
         <v>1.4</v>
       </c>
-      <c r="O21" s="63">
+      <c r="O21" s="62">
         <v>2.37</v>
       </c>
-      <c r="P21" s="63">
+      <c r="P21" s="62">
         <v>2.14</v>
       </c>
-      <c r="Q21" s="63">
+      <c r="Q21" s="62">
         <v>1.96</v>
       </c>
-      <c r="R21" s="63">
+      <c r="R21" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S21" s="63">
+      <c r="S21" s="62">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T21" s="63">
+      <c r="T21" s="62">
         <v>2.48</v>
       </c>
-      <c r="U21" s="63">
+      <c r="U21" s="62">
         <v>2.78</v>
       </c>
-      <c r="V21" s="63">
+      <c r="V21" s="62">
         <v>2.67</v>
       </c>
-      <c r="W21" s="63">
+      <c r="W21" s="62">
         <v>2.5</v>
       </c>
-      <c r="X21" s="63">
+      <c r="X21" s="62">
         <v>2.56</v>
       </c>
-      <c r="Y21" s="63">
+      <c r="Y21" s="62">
         <v>2.73</v>
       </c>
-      <c r="Z21" s="63">
+      <c r="Z21" s="30">
         <v>2.11</v>
       </c>
-      <c r="AA21" s="63">
+      <c r="AA21" s="62">
         <v>2.23</v>
       </c>
-      <c r="AB21" s="63">
+      <c r="AB21" s="62">
         <v>2.56</v>
       </c>
-      <c r="AC21" s="28"/>
+      <c r="AC21" s="30">
+        <v>2.37</v>
+      </c>
       <c r="AD21" s="28"/>
       <c r="AE21" s="29"/>
       <c r="AF21" s="29"/>
       <c r="AG21" s="29"/>
       <c r="AH21" s="29"/>
       <c r="AI21" s="29"/>
       <c r="AJ21" s="29"/>
       <c r="AK21" s="30"/>
       <c r="AL21" s="30"/>
       <c r="AM21" s="30"/>
       <c r="AN21" s="30"/>
       <c r="AO21" s="30"/>
       <c r="AP21" s="30"/>
       <c r="AQ21" s="30"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="30"/>
       <c r="AT21" s="30"/>
       <c r="AU21" s="30"/>
       <c r="AV21" s="30"/>
     </row>
     <row r="22" spans="1:48">
       <c r="A22" s="85" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="85"/>
       <c r="C22" s="85"/>
       <c r="D22" s="85"/>
       <c r="E22" s="85"/>
       <c r="F22" s="85"/>
       <c r="G22" s="85"/>
       <c r="H22" s="85"/>
       <c r="I22" s="85"/>
       <c r="J22" s="85"/>
       <c r="K22" s="85"/>
       <c r="L22" s="85"/>
       <c r="M22" s="85"/>
       <c r="N22" s="85"/>
       <c r="O22" s="85"/>
       <c r="P22" s="85"/>
       <c r="Q22" s="85"/>
       <c r="R22" s="85"/>
       <c r="S22" s="85"/>
       <c r="T22" s="85"/>
       <c r="U22" s="85"/>
       <c r="V22" s="85"/>
       <c r="W22" s="85"/>
       <c r="X22" s="85"/>
       <c r="Y22" s="85"/>
-      <c r="Z22" s="63"/>
-[...2 lines deleted...]
-      <c r="AC22" s="44"/>
+      <c r="Z22" s="44"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="44"/>
       <c r="AF22" s="44"/>
       <c r="AG22" s="44"/>
       <c r="AH22" s="44"/>
       <c r="AI22" s="44"/>
       <c r="AJ22" s="44"/>
       <c r="AK22" s="44"/>
       <c r="AL22" s="44"/>
       <c r="AM22" s="44"/>
       <c r="AN22" s="44"/>
       <c r="AO22" s="44"/>
       <c r="AP22" s="44"/>
       <c r="AQ22" s="44"/>
       <c r="AR22" s="44"/>
       <c r="AS22" s="44"/>
       <c r="AT22" s="44"/>
       <c r="AU22" s="44"/>
       <c r="AV22" s="44"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="30">
         <v>2.83</v>
       </c>
       <c r="C23" s="30">
         <v>2.97</v>
       </c>
       <c r="D23" s="30">
         <v>3.26</v>
       </c>
       <c r="E23" s="30">
         <v>3.22</v>
       </c>
       <c r="F23" s="30">
         <v>3.22</v>
       </c>
       <c r="G23" s="46">
         <v>3.27</v>
       </c>
       <c r="H23" s="46">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
         <v>3.36</v>
       </c>
-      <c r="J23" s="64">
+      <c r="J23" s="63">
         <v>3.37</v>
       </c>
-      <c r="K23" s="64">
+      <c r="K23" s="63">
         <v>3.43</v>
       </c>
-      <c r="L23" s="64">
+      <c r="L23" s="63">
         <v>3.47</v>
       </c>
-      <c r="M23" s="64">
+      <c r="M23" s="63">
         <v>3.42</v>
       </c>
-      <c r="N23" s="64">
+      <c r="N23" s="63">
         <v>2.92</v>
       </c>
-      <c r="O23" s="64">
+      <c r="O23" s="63">
         <v>3.12</v>
       </c>
-      <c r="P23" s="64">
+      <c r="P23" s="63">
         <v>3.22</v>
       </c>
-      <c r="Q23" s="64">
+      <c r="Q23" s="63">
         <v>3.39</v>
       </c>
-      <c r="R23" s="64">
+      <c r="R23" s="63">
         <v>3.43</v>
       </c>
-      <c r="S23" s="64">
+      <c r="S23" s="63">
         <v>3.45</v>
       </c>
-      <c r="T23" s="64">
+      <c r="T23" s="63">
         <v>3.62</v>
       </c>
-      <c r="U23" s="64">
+      <c r="U23" s="63">
         <v>3.73</v>
       </c>
-      <c r="V23" s="64">
+      <c r="V23" s="63">
         <v>3.83</v>
       </c>
-      <c r="W23" s="64">
+      <c r="W23" s="63">
         <v>3.9</v>
       </c>
-      <c r="X23" s="64">
+      <c r="X23" s="63">
         <v>3.87</v>
       </c>
-      <c r="Y23" s="64">
+      <c r="Y23" s="63">
         <v>3.95</v>
       </c>
-      <c r="Z23" s="63">
+      <c r="Z23" s="30">
         <v>3.7</v>
       </c>
       <c r="AA23" s="63">
         <v>3.67</v>
       </c>
       <c r="AB23" s="63">
         <v>3.44</v>
       </c>
-      <c r="AC23" s="32"/>
+      <c r="AC23" s="30">
+        <v>3.48</v>
+      </c>
       <c r="AD23" s="32"/>
       <c r="AE23" s="29"/>
       <c r="AF23" s="29"/>
       <c r="AG23" s="29"/>
       <c r="AH23" s="29"/>
       <c r="AI23" s="29"/>
       <c r="AJ23" s="29"/>
       <c r="AK23" s="30"/>
       <c r="AL23" s="30"/>
       <c r="AM23" s="30"/>
       <c r="AN23" s="30"/>
       <c r="AO23" s="30"/>
       <c r="AP23" s="30"/>
       <c r="AQ23" s="30"/>
       <c r="AR23" s="30"/>
       <c r="AS23" s="30"/>
       <c r="AT23" s="30"/>
       <c r="AU23" s="30"/>
       <c r="AV23" s="30"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="30">
         <v>2.81</v>
       </c>
       <c r="C24" s="30">
         <v>2.96</v>
       </c>
       <c r="D24" s="30">
         <v>3.29</v>
       </c>
       <c r="E24" s="30">
         <v>3.29</v>
       </c>
       <c r="F24" s="30">
         <v>3.23</v>
       </c>
       <c r="G24" s="47">
         <v>3.29</v>
       </c>
       <c r="H24" s="46">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
         <v>3.37</v>
       </c>
-      <c r="J24" s="64">
+      <c r="J24" s="63">
         <v>3.41</v>
       </c>
-      <c r="K24" s="64">
+      <c r="K24" s="63">
         <v>3.47</v>
       </c>
-      <c r="L24" s="64">
+      <c r="L24" s="63">
         <v>3.52</v>
       </c>
-      <c r="M24" s="64">
+      <c r="M24" s="63">
         <v>3.47</v>
       </c>
-      <c r="N24" s="64">
+      <c r="N24" s="63">
         <v>2.97</v>
       </c>
-      <c r="O24" s="64">
+      <c r="O24" s="63">
         <v>3.15</v>
       </c>
-      <c r="P24" s="64">
+      <c r="P24" s="63">
         <v>3.36</v>
       </c>
-      <c r="Q24" s="64">
+      <c r="Q24" s="63">
         <v>3.51</v>
       </c>
-      <c r="R24" s="64">
+      <c r="R24" s="63">
         <v>3.55</v>
       </c>
-      <c r="S24" s="64">
+      <c r="S24" s="63">
         <v>3.52</v>
       </c>
-      <c r="T24" s="64">
+      <c r="T24" s="63">
         <v>3.68</v>
       </c>
-      <c r="U24" s="64">
+      <c r="U24" s="63">
         <v>3.85</v>
       </c>
-      <c r="V24" s="64">
+      <c r="V24" s="63">
         <v>3.96</v>
       </c>
-      <c r="W24" s="64">
+      <c r="W24" s="63">
         <v>4.04</v>
       </c>
-      <c r="X24" s="64">
+      <c r="X24" s="63">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Y24" s="64">
+      <c r="Y24" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z24" s="63">
+      <c r="Z24" s="30">
         <v>3.82</v>
       </c>
       <c r="AA24" s="63">
         <v>3.73</v>
       </c>
       <c r="AB24" s="63">
         <v>3.54</v>
       </c>
-      <c r="AC24" s="32"/>
+      <c r="AC24" s="30">
+        <v>3.59</v>
+      </c>
       <c r="AD24" s="32"/>
       <c r="AE24" s="29"/>
       <c r="AF24" s="29"/>
       <c r="AG24" s="29"/>
       <c r="AH24" s="29"/>
       <c r="AI24" s="29"/>
       <c r="AJ24" s="29"/>
       <c r="AK24" s="30"/>
       <c r="AL24" s="30"/>
       <c r="AM24" s="30"/>
       <c r="AN24" s="30"/>
       <c r="AO24" s="30"/>
       <c r="AP24" s="30"/>
       <c r="AQ24" s="30"/>
       <c r="AR24" s="30"/>
       <c r="AS24" s="30"/>
       <c r="AT24" s="30"/>
       <c r="AU24" s="30"/>
       <c r="AV24" s="30"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="30">
         <v>1.39</v>
       </c>
       <c r="C25" s="30">
         <v>2.16</v>
       </c>
       <c r="D25" s="30">
         <v>3.31</v>
       </c>
       <c r="E25" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="30">
         <v>2.82</v>
       </c>
       <c r="G25" s="47">
         <v>2.59</v>
       </c>
       <c r="H25" s="46">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
         <v>3.34</v>
       </c>
-      <c r="J25" s="64">
+      <c r="J25" s="63">
         <v>3.44</v>
       </c>
-      <c r="K25" s="64">
+      <c r="K25" s="63">
         <v>3.23</v>
       </c>
-      <c r="L25" s="64">
+      <c r="L25" s="63">
         <v>3.57</v>
       </c>
-      <c r="M25" s="64">
+      <c r="M25" s="63">
         <v>3.39</v>
       </c>
-      <c r="N25" s="64">
+      <c r="N25" s="63">
         <v>4.12</v>
       </c>
-      <c r="O25" s="64">
+      <c r="O25" s="63">
         <v>4.34</v>
       </c>
-      <c r="P25" s="64">
+      <c r="P25" s="63">
         <v>3.78</v>
       </c>
-      <c r="Q25" s="64">
+      <c r="Q25" s="63">
         <v>3.19</v>
       </c>
-      <c r="R25" s="64">
+      <c r="R25" s="63">
         <v>2.82</v>
       </c>
-      <c r="S25" s="64">
+      <c r="S25" s="63">
         <v>2.84</v>
       </c>
-      <c r="T25" s="64">
+      <c r="T25" s="63">
         <v>2.83</v>
       </c>
-      <c r="U25" s="64">
+      <c r="U25" s="63">
         <v>2.4700000000000002</v>
       </c>
-      <c r="V25" s="64">
+      <c r="V25" s="63">
         <v>2.5099999999999998</v>
       </c>
-      <c r="W25" s="64">
+      <c r="W25" s="63">
         <v>2.82</v>
       </c>
-      <c r="X25" s="64">
+      <c r="X25" s="63">
         <v>2.69</v>
       </c>
-      <c r="Y25" s="64">
+      <c r="Y25" s="63">
         <v>2.82</v>
       </c>
-      <c r="Z25" s="63">
+      <c r="Z25" s="30">
         <v>1.38</v>
       </c>
       <c r="AA25" s="63">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="63">
         <v>3.82</v>
       </c>
-      <c r="AC25" s="32"/>
+      <c r="AC25" s="30">
+        <v>3.94</v>
+      </c>
       <c r="AD25" s="32"/>
       <c r="AE25" s="30"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="29"/>
       <c r="AI25" s="29"/>
       <c r="AJ25" s="29"/>
       <c r="AK25" s="30"/>
       <c r="AL25" s="30"/>
       <c r="AM25" s="30"/>
       <c r="AN25" s="30"/>
       <c r="AO25" s="30"/>
       <c r="AP25" s="30"/>
       <c r="AQ25" s="30"/>
       <c r="AR25" s="30"/>
       <c r="AS25" s="30"/>
       <c r="AT25" s="30"/>
       <c r="AU25" s="30"/>
       <c r="AV25" s="30"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="30">
         <v>1.74</v>
       </c>
       <c r="C26" s="30">
         <v>2.69</v>
       </c>
       <c r="D26" s="30">
         <v>2.36</v>
       </c>
       <c r="E26" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="30">
         <v>2.8</v>
       </c>
       <c r="G26" s="47">
         <v>2.92</v>
       </c>
       <c r="H26" s="46">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
         <v>2.61</v>
       </c>
-      <c r="J26" s="64">
+      <c r="J26" s="63">
         <v>2.72</v>
       </c>
-      <c r="K26" s="64">
+      <c r="K26" s="63">
         <v>2.62</v>
       </c>
-      <c r="L26" s="64">
+      <c r="L26" s="63">
         <v>2.39</v>
       </c>
-      <c r="M26" s="64">
+      <c r="M26" s="63">
         <v>2.33</v>
       </c>
-      <c r="N26" s="64">
+      <c r="N26" s="63">
         <v>1.78</v>
       </c>
-      <c r="O26" s="64">
+      <c r="O26" s="63">
         <v>4.68</v>
       </c>
-      <c r="P26" s="64">
+      <c r="P26" s="63">
         <v>3.04</v>
       </c>
-      <c r="Q26" s="64">
+      <c r="Q26" s="63">
         <v>2.73</v>
       </c>
-      <c r="R26" s="64">
+      <c r="R26" s="63">
         <v>2.89</v>
       </c>
-      <c r="S26" s="64">
+      <c r="S26" s="63">
         <v>3.61</v>
       </c>
-      <c r="T26" s="64">
+      <c r="T26" s="63">
         <v>4.37</v>
       </c>
-      <c r="U26" s="64">
+      <c r="U26" s="63">
         <v>4.26</v>
       </c>
-      <c r="V26" s="64">
+      <c r="V26" s="63">
         <v>3.8</v>
       </c>
-      <c r="W26" s="64">
+      <c r="W26" s="63">
         <v>3.94</v>
       </c>
-      <c r="X26" s="64">
+      <c r="X26" s="63">
         <v>3.75</v>
       </c>
-      <c r="Y26" s="64">
+      <c r="Y26" s="63">
         <v>3.43</v>
       </c>
-      <c r="Z26" s="63" t="s">
+      <c r="Z26" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="63">
         <v>1.89</v>
       </c>
       <c r="AB26" s="63">
         <v>1.23</v>
       </c>
-      <c r="AC26" s="32"/>
+      <c r="AC26" s="30">
+        <v>2.31</v>
+      </c>
       <c r="AD26" s="32"/>
       <c r="AE26" s="29"/>
       <c r="AF26" s="29"/>
       <c r="AG26" s="29"/>
       <c r="AH26" s="29"/>
       <c r="AI26" s="29"/>
       <c r="AJ26" s="29"/>
       <c r="AK26" s="30"/>
       <c r="AL26" s="30"/>
       <c r="AM26" s="30"/>
       <c r="AN26" s="30"/>
       <c r="AO26" s="30"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="30"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="30"/>
       <c r="AV26" s="30"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="30">
         <v>2.27</v>
       </c>
       <c r="D27" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="30">
         <v>2.25</v>
       </c>
       <c r="F27" s="30">
         <v>2.68</v>
       </c>
       <c r="G27" s="47">
         <v>2.97</v>
       </c>
       <c r="H27" s="46">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
         <v>2.77</v>
       </c>
-      <c r="J27" s="64">
+      <c r="J27" s="63">
         <v>2.4700000000000002</v>
       </c>
-      <c r="K27" s="64">
+      <c r="K27" s="63">
         <v>2.36</v>
       </c>
-      <c r="L27" s="64">
+      <c r="L27" s="63">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M27" s="64">
+      <c r="M27" s="63">
         <v>2.23</v>
       </c>
-      <c r="N27" s="64">
+      <c r="N27" s="63">
         <v>1.49</v>
       </c>
-      <c r="O27" s="64">
+      <c r="O27" s="63">
         <v>0.77</v>
       </c>
-      <c r="P27" s="64">
+      <c r="P27" s="63">
         <v>1.01</v>
       </c>
-      <c r="Q27" s="64">
+      <c r="Q27" s="63">
         <v>1.51</v>
       </c>
-      <c r="R27" s="64">
+      <c r="R27" s="63">
         <v>2.41</v>
       </c>
-      <c r="S27" s="64">
+      <c r="S27" s="63">
         <v>3.02</v>
       </c>
-      <c r="T27" s="64">
-[...2 lines deleted...]
-      <c r="U27" s="64">
+      <c r="T27" s="63">
+        <v>3</v>
+      </c>
+      <c r="U27" s="63">
         <v>2.98</v>
       </c>
-      <c r="V27" s="64">
+      <c r="V27" s="63">
         <v>3.15</v>
       </c>
-      <c r="W27" s="64">
+      <c r="W27" s="63">
         <v>3.13</v>
       </c>
-      <c r="X27" s="64">
+      <c r="X27" s="63">
         <v>3.26</v>
       </c>
-      <c r="Y27" s="64">
+      <c r="Y27" s="63">
         <v>3.48</v>
       </c>
-      <c r="Z27" s="63">
+      <c r="Z27" s="30">
         <v>5.8</v>
       </c>
       <c r="AA27" s="63">
         <v>4.57</v>
       </c>
       <c r="AB27" s="63">
         <v>3.51</v>
       </c>
-      <c r="AC27" s="32"/>
+      <c r="AC27" s="30">
+        <v>3</v>
+      </c>
       <c r="AD27" s="32"/>
       <c r="AE27" s="29"/>
       <c r="AF27" s="29"/>
       <c r="AG27" s="29"/>
       <c r="AH27" s="29"/>
       <c r="AI27" s="29"/>
       <c r="AJ27" s="29"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="30"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="30">
         <v>3.62</v>
       </c>
       <c r="C28" s="30">
         <v>4.25</v>
       </c>
       <c r="D28" s="30">
         <v>3.73</v>
       </c>
       <c r="E28" s="30">
         <v>3.5</v>
       </c>
       <c r="F28" s="30">
         <v>3.9</v>
       </c>
       <c r="G28" s="47">
         <v>3.72</v>
       </c>
       <c r="H28" s="46">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
         <v>3.93</v>
       </c>
-      <c r="J28" s="64">
+      <c r="J28" s="63">
         <v>3.7</v>
       </c>
-      <c r="K28" s="64">
+      <c r="K28" s="63">
         <v>3.88</v>
       </c>
-      <c r="L28" s="64">
+      <c r="L28" s="63">
         <v>3.87</v>
       </c>
-      <c r="M28" s="64">
+      <c r="M28" s="63">
         <v>3.85</v>
       </c>
-      <c r="N28" s="64">
+      <c r="N28" s="63">
         <v>2.75</v>
       </c>
-      <c r="O28" s="64">
+      <c r="O28" s="63">
         <v>2.41</v>
       </c>
-      <c r="P28" s="64">
+      <c r="P28" s="63">
         <v>1.9</v>
       </c>
-      <c r="Q28" s="64">
+      <c r="Q28" s="63">
         <v>3.08</v>
       </c>
-      <c r="R28" s="64">
+      <c r="R28" s="63">
         <v>2.63</v>
       </c>
-      <c r="S28" s="64">
+      <c r="S28" s="63">
         <v>2.82</v>
       </c>
-      <c r="T28" s="64">
+      <c r="T28" s="63">
         <v>2.94</v>
       </c>
-      <c r="U28" s="64">
+      <c r="U28" s="63">
         <v>2.68</v>
       </c>
-      <c r="V28" s="64">
+      <c r="V28" s="63">
         <v>2.91</v>
       </c>
-      <c r="W28" s="64">
+      <c r="W28" s="63">
         <v>2.61</v>
       </c>
-      <c r="X28" s="64">
+      <c r="X28" s="63">
         <v>2.54</v>
       </c>
-      <c r="Y28" s="64">
+      <c r="Y28" s="63">
         <v>2.64</v>
       </c>
-      <c r="Z28" s="63">
+      <c r="Z28" s="30">
         <v>3.68</v>
       </c>
       <c r="AA28" s="63">
         <v>2.41</v>
       </c>
       <c r="AB28" s="63">
         <v>2.54</v>
       </c>
-      <c r="AC28" s="32"/>
+      <c r="AC28" s="30">
+        <v>2.13</v>
+      </c>
       <c r="AD28" s="32"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="29"/>
       <c r="AG28" s="29"/>
       <c r="AH28" s="29"/>
       <c r="AI28" s="29"/>
       <c r="AJ28" s="29"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
     </row>
     <row r="29" spans="1:48">
       <c r="A29" s="86" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="86"/>
       <c r="C29" s="86"/>
       <c r="D29" s="86"/>
       <c r="E29" s="86"/>
       <c r="F29" s="86"/>
       <c r="G29" s="86"/>
       <c r="H29" s="86"/>
       <c r="I29" s="86"/>
       <c r="J29" s="86"/>
       <c r="K29" s="86"/>
       <c r="L29" s="86"/>
       <c r="M29" s="86"/>
       <c r="N29" s="86"/>
       <c r="O29" s="86"/>
       <c r="P29" s="86"/>
       <c r="Q29" s="86"/>
       <c r="R29" s="86"/>
       <c r="S29" s="86"/>
       <c r="T29" s="86"/>
       <c r="U29" s="86"/>
       <c r="V29" s="86"/>
       <c r="W29" s="86"/>
       <c r="X29" s="86"/>
       <c r="Y29" s="86"/>
-      <c r="Z29" s="63"/>
-[...2 lines deleted...]
-      <c r="AC29" s="25"/>
+      <c r="Z29" s="25"/>
       <c r="AD29" s="25"/>
       <c r="AE29" s="25"/>
       <c r="AF29" s="25"/>
       <c r="AG29" s="25"/>
       <c r="AH29" s="25"/>
       <c r="AI29" s="25"/>
       <c r="AJ29" s="25"/>
       <c r="AK29" s="25"/>
       <c r="AL29" s="25"/>
       <c r="AM29" s="25"/>
       <c r="AN29" s="25"/>
       <c r="AO29" s="25"/>
       <c r="AP29" s="25"/>
       <c r="AQ29" s="25"/>
       <c r="AR29" s="25"/>
       <c r="AS29" s="25"/>
       <c r="AT29" s="25"/>
       <c r="AU29" s="25"/>
       <c r="AV29" s="25"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="30">
         <v>2.08</v>
       </c>
       <c r="C30" s="30">
         <v>1.99</v>
       </c>
       <c r="D30" s="30">
         <v>2.08</v>
       </c>
       <c r="E30" s="30">
         <v>2.1</v>
       </c>
       <c r="F30" s="30">
         <v>2.23</v>
       </c>
       <c r="G30" s="48">
         <v>2.17</v>
       </c>
       <c r="H30" s="46">
         <v>2.25</v>
       </c>
-      <c r="I30" s="65">
+      <c r="I30" s="64">
         <v>2.2799999999999998</v>
       </c>
-      <c r="J30" s="59">
+      <c r="J30" s="58">
         <v>2.3199999999999998</v>
       </c>
-      <c r="K30" s="65">
+      <c r="K30" s="64">
         <v>2.33</v>
       </c>
-      <c r="L30" s="59">
+      <c r="L30" s="58">
         <v>2.2799999999999998</v>
       </c>
-      <c r="M30" s="59">
+      <c r="M30" s="58">
         <v>2.29</v>
       </c>
-      <c r="N30" s="65">
+      <c r="N30" s="64">
         <v>2.3199999999999998</v>
       </c>
-      <c r="O30" s="65">
+      <c r="O30" s="64">
         <v>2.3199999999999998</v>
       </c>
-      <c r="P30" s="65">
+      <c r="P30" s="64">
         <v>2.25</v>
       </c>
-      <c r="Q30" s="65">
+      <c r="Q30" s="64">
         <v>2.14</v>
       </c>
-      <c r="R30" s="65">
+      <c r="R30" s="64">
         <v>2.27</v>
       </c>
-      <c r="S30" s="65">
+      <c r="S30" s="64">
         <v>2.2999999999999998</v>
       </c>
-      <c r="T30" s="65">
+      <c r="T30" s="64">
         <v>2.4300000000000002</v>
       </c>
-      <c r="U30" s="65">
+      <c r="U30" s="64">
         <v>2.5499999999999998</v>
       </c>
-      <c r="V30" s="65">
+      <c r="V30" s="64">
         <v>2.59</v>
       </c>
-      <c r="W30" s="65">
+      <c r="W30" s="64">
         <v>2.5499999999999998</v>
       </c>
-      <c r="X30" s="65">
+      <c r="X30" s="64">
         <v>2.5</v>
       </c>
-      <c r="Y30" s="65">
+      <c r="Y30" s="64">
         <v>2.58</v>
       </c>
-      <c r="Z30" s="63">
+      <c r="Z30" s="43">
         <v>2.97</v>
       </c>
-      <c r="AA30" s="63">
+      <c r="AA30" s="64">
         <v>2.37</v>
       </c>
-      <c r="AB30" s="63">
+      <c r="AB30" s="64">
         <v>2.27</v>
       </c>
-      <c r="AC30" s="34"/>
+      <c r="AC30" s="30">
+        <v>2.37</v>
+      </c>
       <c r="AD30" s="34"/>
       <c r="AE30" s="35"/>
       <c r="AF30" s="29"/>
       <c r="AG30" s="29"/>
       <c r="AH30" s="29"/>
       <c r="AI30" s="29"/>
       <c r="AJ30" s="29"/>
       <c r="AK30" s="30"/>
       <c r="AL30" s="30"/>
       <c r="AM30" s="30"/>
       <c r="AN30" s="30"/>
       <c r="AO30" s="30"/>
       <c r="AP30" s="30"/>
       <c r="AQ30" s="30"/>
       <c r="AR30" s="30"/>
       <c r="AS30" s="30"/>
       <c r="AT30" s="30"/>
       <c r="AU30" s="30"/>
       <c r="AV30" s="30"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30">
         <v>2.64</v>
       </c>
       <c r="C31" s="30">
         <v>2.92</v>
       </c>
       <c r="D31" s="30">
         <v>3.32</v>
       </c>
       <c r="E31" s="30">
         <v>3.18</v>
       </c>
       <c r="F31" s="30">
         <v>3.22</v>
       </c>
       <c r="G31" s="49">
         <v>3.13</v>
       </c>
       <c r="H31" s="46">
         <v>2.84</v>
       </c>
-      <c r="I31" s="65">
+      <c r="I31" s="64">
         <v>2.81</v>
       </c>
-      <c r="J31" s="59">
+      <c r="J31" s="58">
         <v>2.85</v>
       </c>
-      <c r="K31" s="65">
+      <c r="K31" s="64">
         <v>2.79</v>
       </c>
-      <c r="L31" s="59">
+      <c r="L31" s="58">
         <v>2.64</v>
       </c>
-      <c r="M31" s="59">
+      <c r="M31" s="58">
         <v>2.58</v>
       </c>
-      <c r="N31" s="65">
+      <c r="N31" s="64">
         <v>3.53</v>
       </c>
-      <c r="O31" s="65">
+      <c r="O31" s="64">
         <v>3.49</v>
       </c>
-      <c r="P31" s="65">
+      <c r="P31" s="64">
         <v>3.35</v>
       </c>
-      <c r="Q31" s="65">
+      <c r="Q31" s="64">
         <v>2.81</v>
       </c>
-      <c r="R31" s="65">
+      <c r="R31" s="64">
         <v>3.27</v>
       </c>
-      <c r="S31" s="65">
+      <c r="S31" s="64">
         <v>3.33</v>
       </c>
-      <c r="T31" s="65">
+      <c r="T31" s="64">
         <v>3.24</v>
       </c>
-      <c r="U31" s="65">
+      <c r="U31" s="64">
         <v>3.02</v>
       </c>
-      <c r="V31" s="65">
+      <c r="V31" s="64">
         <v>3.13</v>
       </c>
-      <c r="W31" s="65">
+      <c r="W31" s="64">
         <v>3.05</v>
       </c>
-      <c r="X31" s="65">
+      <c r="X31" s="64">
         <v>2.96</v>
       </c>
-      <c r="Y31" s="65">
+      <c r="Y31" s="64">
         <v>2.91</v>
       </c>
-      <c r="Z31" s="63">
+      <c r="Z31" s="43">
         <v>2.41</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="64">
         <v>2.12</v>
       </c>
-      <c r="AB31" s="63">
+      <c r="AB31" s="64">
         <v>2.36</v>
       </c>
-      <c r="AC31" s="34"/>
+      <c r="AC31" s="30">
+        <v>2.59</v>
+      </c>
       <c r="AD31" s="34"/>
       <c r="AE31" s="34"/>
       <c r="AF31" s="29"/>
       <c r="AG31" s="29"/>
       <c r="AH31" s="29"/>
       <c r="AI31" s="29"/>
       <c r="AJ31" s="29"/>
       <c r="AK31" s="30"/>
       <c r="AL31" s="30"/>
       <c r="AM31" s="30"/>
       <c r="AN31" s="30"/>
       <c r="AO31" s="30"/>
       <c r="AP31" s="30"/>
       <c r="AQ31" s="30"/>
       <c r="AR31" s="30"/>
       <c r="AS31" s="30"/>
       <c r="AT31" s="30"/>
       <c r="AU31" s="30"/>
       <c r="AV31" s="30"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30">
         <v>0.91</v>
       </c>
       <c r="C32" s="30">
         <v>0.94</v>
       </c>
       <c r="D32" s="30">
         <v>0.62</v>
       </c>
       <c r="E32" s="30">
         <v>0.7</v>
       </c>
       <c r="F32" s="30">
         <v>0.92</v>
       </c>
       <c r="G32" s="49">
         <v>0.93</v>
       </c>
       <c r="H32" s="46">
         <v>0.93</v>
       </c>
-      <c r="I32" s="65">
+      <c r="I32" s="64">
         <v>0.92</v>
       </c>
-      <c r="J32" s="59">
+      <c r="J32" s="58">
         <v>0.93</v>
       </c>
-      <c r="K32" s="65">
+      <c r="K32" s="64">
         <v>1.02</v>
       </c>
-      <c r="L32" s="59">
+      <c r="L32" s="58">
         <v>1.01</v>
       </c>
-      <c r="M32" s="59">
+      <c r="M32" s="58">
         <v>1.08</v>
       </c>
-      <c r="N32" s="65" t="s">
+      <c r="N32" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="O32" s="65">
-[...2 lines deleted...]
-      <c r="P32" s="65">
+      <c r="O32" s="64">
+        <v>1</v>
+      </c>
+      <c r="P32" s="64">
         <v>1.3</v>
       </c>
-      <c r="Q32" s="65">
+      <c r="Q32" s="64">
         <v>0.97</v>
       </c>
-      <c r="R32" s="65">
+      <c r="R32" s="64">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S32" s="65">
+      <c r="S32" s="64">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T32" s="65">
+      <c r="T32" s="64">
         <v>1.25</v>
       </c>
-      <c r="U32" s="65">
+      <c r="U32" s="64">
         <v>1.45</v>
       </c>
-      <c r="V32" s="65">
+      <c r="V32" s="64">
         <v>1.5</v>
       </c>
-      <c r="W32" s="65">
+      <c r="W32" s="64">
         <v>1.74</v>
       </c>
-      <c r="X32" s="65">
+      <c r="X32" s="64">
         <v>1.67</v>
       </c>
-      <c r="Y32" s="65">
+      <c r="Y32" s="64">
         <v>1.77</v>
       </c>
-      <c r="Z32" s="63">
+      <c r="Z32" s="43">
         <v>1.96</v>
       </c>
-      <c r="AA32" s="63">
+      <c r="AA32" s="64">
         <v>1.55</v>
       </c>
-      <c r="AB32" s="63">
+      <c r="AB32" s="64">
         <v>1.36</v>
       </c>
-      <c r="AC32" s="34"/>
+      <c r="AC32" s="30">
+        <v>1.52</v>
+      </c>
       <c r="AD32" s="34"/>
       <c r="AE32" s="34"/>
       <c r="AF32" s="29"/>
       <c r="AG32" s="29"/>
       <c r="AH32" s="29"/>
       <c r="AI32" s="29"/>
       <c r="AJ32" s="29"/>
       <c r="AK32" s="30"/>
       <c r="AL32" s="30"/>
       <c r="AM32" s="30"/>
       <c r="AN32" s="30"/>
       <c r="AO32" s="30"/>
       <c r="AP32" s="30"/>
       <c r="AQ32" s="30"/>
       <c r="AR32" s="30"/>
       <c r="AS32" s="30"/>
       <c r="AT32" s="30"/>
       <c r="AU32" s="30"/>
       <c r="AV32" s="30"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="30">
         <v>0.68</v>
       </c>
       <c r="D33" s="30">
         <v>0.67</v>
       </c>
       <c r="E33" s="30">
         <v>0.84</v>
       </c>
       <c r="F33" s="30">
         <v>0.67</v>
       </c>
       <c r="G33" s="49">
         <v>1</v>
       </c>
       <c r="H33" s="46">
         <v>1.05</v>
       </c>
-      <c r="I33" s="65">
+      <c r="I33" s="64">
         <v>1.25</v>
       </c>
-      <c r="J33" s="59">
+      <c r="J33" s="58">
         <v>1.56</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K33" s="64">
         <v>1.47</v>
       </c>
-      <c r="L33" s="59">
+      <c r="L33" s="58">
         <v>1.46</v>
       </c>
-      <c r="M33" s="59">
+      <c r="M33" s="58">
         <v>1.5</v>
       </c>
-      <c r="N33" s="65">
+      <c r="N33" s="64">
         <v>5.36</v>
       </c>
-      <c r="O33" s="65">
+      <c r="O33" s="64">
         <v>3.53</v>
       </c>
-      <c r="P33" s="65">
+      <c r="P33" s="64">
         <v>3.02</v>
       </c>
-      <c r="Q33" s="65">
+      <c r="Q33" s="64">
         <v>2.2599999999999998</v>
       </c>
-      <c r="R33" s="65">
+      <c r="R33" s="64">
         <v>1.94</v>
       </c>
-      <c r="S33" s="65">
+      <c r="S33" s="64">
         <v>2.77</v>
       </c>
-      <c r="T33" s="65">
+      <c r="T33" s="64">
         <v>2.85</v>
       </c>
-      <c r="U33" s="65">
+      <c r="U33" s="64">
         <v>2.74</v>
       </c>
-      <c r="V33" s="65">
+      <c r="V33" s="64">
         <v>2.67</v>
       </c>
-      <c r="W33" s="65">
+      <c r="W33" s="64">
         <v>2.67</v>
       </c>
-      <c r="X33" s="65">
+      <c r="X33" s="64">
         <v>2.56</v>
       </c>
-      <c r="Y33" s="65">
+      <c r="Y33" s="64">
         <v>2.4</v>
       </c>
-      <c r="Z33" s="63">
+      <c r="Z33" s="43">
         <v>4.83</v>
       </c>
-      <c r="AA33" s="63">
+      <c r="AA33" s="64">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AB33" s="63">
+      <c r="AB33" s="64">
         <v>1.66</v>
       </c>
-      <c r="AC33" s="34"/>
+      <c r="AC33" s="30">
+        <v>1.96</v>
+      </c>
       <c r="AD33" s="34"/>
       <c r="AE33" s="34"/>
       <c r="AF33" s="29"/>
       <c r="AG33" s="29"/>
       <c r="AH33" s="29"/>
       <c r="AI33" s="29"/>
       <c r="AJ33" s="29"/>
       <c r="AK33" s="30"/>
       <c r="AL33" s="30"/>
       <c r="AM33" s="30"/>
       <c r="AN33" s="30"/>
       <c r="AO33" s="30"/>
       <c r="AP33" s="30"/>
       <c r="AQ33" s="30"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="30"/>
       <c r="AT33" s="30"/>
       <c r="AU33" s="30"/>
       <c r="AV33" s="30"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30">
         <v>2.86</v>
       </c>
       <c r="C34" s="30">
         <v>1.77</v>
       </c>
       <c r="D34" s="30">
         <v>2.14</v>
       </c>
       <c r="E34" s="30">
         <v>2.19</v>
       </c>
       <c r="F34" s="30">
         <v>1.98</v>
       </c>
       <c r="G34" s="49">
         <v>1.84</v>
       </c>
       <c r="H34" s="46">
         <v>2.0699999999999998</v>
       </c>
-      <c r="I34" s="65">
+      <c r="I34" s="64">
         <v>2.3199999999999998</v>
       </c>
-      <c r="J34" s="59">
+      <c r="J34" s="58">
         <v>2.19</v>
       </c>
-      <c r="K34" s="65">
+      <c r="K34" s="64">
         <v>2.02</v>
       </c>
-      <c r="L34" s="59">
+      <c r="L34" s="58">
         <v>1.9</v>
       </c>
-      <c r="M34" s="59">
+      <c r="M34" s="58">
         <v>2.02</v>
       </c>
-      <c r="N34" s="65">
+      <c r="N34" s="64">
         <v>1.77</v>
       </c>
-      <c r="O34" s="65">
+      <c r="O34" s="64">
         <v>0.93</v>
       </c>
-      <c r="P34" s="65">
+      <c r="P34" s="64">
         <v>1.41</v>
       </c>
-      <c r="Q34" s="65">
+      <c r="Q34" s="64">
         <v>1.36</v>
       </c>
-      <c r="R34" s="65">
+      <c r="R34" s="64">
         <v>1.79</v>
       </c>
-      <c r="S34" s="65">
+      <c r="S34" s="64">
         <v>1.5</v>
       </c>
-      <c r="T34" s="65">
+      <c r="T34" s="64">
         <v>1.62</v>
       </c>
-      <c r="U34" s="65">
+      <c r="U34" s="64">
         <v>2.15</v>
       </c>
-      <c r="V34" s="65">
+      <c r="V34" s="64">
         <v>2.31</v>
       </c>
-      <c r="W34" s="65">
+      <c r="W34" s="64">
         <v>2.31</v>
       </c>
-      <c r="X34" s="65">
+      <c r="X34" s="64">
         <v>2.21</v>
       </c>
-      <c r="Y34" s="65">
+      <c r="Y34" s="64">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z34" s="63">
+      <c r="Z34" s="43">
         <v>4.21</v>
       </c>
-      <c r="AA34" s="63">
+      <c r="AA34" s="64">
         <v>2.83</v>
       </c>
-      <c r="AB34" s="63">
+      <c r="AB34" s="64">
         <v>3.08</v>
       </c>
-      <c r="AC34" s="34"/>
+      <c r="AC34" s="30">
+        <v>3.08</v>
+      </c>
       <c r="AD34" s="34"/>
       <c r="AE34" s="35"/>
       <c r="AF34" s="29"/>
       <c r="AG34" s="29"/>
       <c r="AH34" s="29"/>
       <c r="AI34" s="29"/>
       <c r="AJ34" s="29"/>
       <c r="AK34" s="30"/>
       <c r="AL34" s="30"/>
       <c r="AM34" s="30"/>
       <c r="AN34" s="30"/>
       <c r="AO34" s="30"/>
       <c r="AP34" s="30"/>
       <c r="AQ34" s="30"/>
       <c r="AR34" s="30"/>
       <c r="AS34" s="30"/>
       <c r="AT34" s="30"/>
       <c r="AU34" s="30"/>
       <c r="AV34" s="30"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30">
         <v>2.7</v>
       </c>
       <c r="C35" s="30">
         <v>2.44</v>
       </c>
       <c r="D35" s="30">
         <v>2.75</v>
       </c>
       <c r="E35" s="30">
         <v>2.41</v>
       </c>
       <c r="F35" s="30">
         <v>2.33</v>
       </c>
       <c r="G35" s="49">
         <v>1.95</v>
       </c>
       <c r="H35" s="46">
         <v>2.06</v>
       </c>
-      <c r="I35" s="65">
+      <c r="I35" s="64">
         <v>1.97</v>
       </c>
-      <c r="J35" s="59">
+      <c r="J35" s="58">
         <v>2.29</v>
       </c>
-      <c r="K35" s="65">
+      <c r="K35" s="64">
         <v>2.2599999999999998</v>
       </c>
-      <c r="L35" s="59">
+      <c r="L35" s="58">
         <v>2.25</v>
       </c>
-      <c r="M35" s="59">
+      <c r="M35" s="58">
         <v>2.23</v>
       </c>
-      <c r="N35" s="65">
+      <c r="N35" s="64">
         <v>0.71</v>
       </c>
-      <c r="O35" s="65">
+      <c r="O35" s="64">
         <v>1.1100000000000001</v>
       </c>
-      <c r="P35" s="65">
+      <c r="P35" s="64">
         <v>1.45</v>
       </c>
-      <c r="Q35" s="65">
+      <c r="Q35" s="64">
         <v>1.63</v>
       </c>
-      <c r="R35" s="65">
+      <c r="R35" s="64">
         <v>1.72</v>
       </c>
-      <c r="S35" s="65">
+      <c r="S35" s="64">
         <v>2.0299999999999998</v>
       </c>
-      <c r="T35" s="65">
+      <c r="T35" s="64">
         <v>2.14</v>
       </c>
-      <c r="U35" s="65">
+      <c r="U35" s="64">
         <v>2.4900000000000002</v>
       </c>
-      <c r="V35" s="65">
+      <c r="V35" s="64">
         <v>2.2200000000000002</v>
       </c>
-      <c r="W35" s="65">
+      <c r="W35" s="64">
         <v>2.21</v>
       </c>
-      <c r="X35" s="65">
+      <c r="X35" s="64">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Y35" s="65">
+      <c r="Y35" s="64">
         <v>2.13</v>
       </c>
-      <c r="Z35" s="63">
+      <c r="Z35" s="43">
         <v>1.45</v>
       </c>
-      <c r="AA35" s="63">
+      <c r="AA35" s="64">
         <v>1.89</v>
       </c>
-      <c r="AB35" s="63">
+      <c r="AB35" s="64">
         <v>1.74</v>
       </c>
-      <c r="AC35" s="34"/>
+      <c r="AC35" s="30">
+        <v>1.86</v>
+      </c>
       <c r="AD35" s="34"/>
       <c r="AE35" s="34"/>
       <c r="AF35" s="29"/>
       <c r="AG35" s="29"/>
       <c r="AH35" s="29"/>
       <c r="AI35" s="29"/>
       <c r="AJ35" s="29"/>
       <c r="AK35" s="30"/>
       <c r="AL35" s="30"/>
       <c r="AM35" s="30"/>
       <c r="AN35" s="30"/>
       <c r="AO35" s="30"/>
       <c r="AP35" s="30"/>
       <c r="AQ35" s="30"/>
       <c r="AR35" s="30"/>
       <c r="AS35" s="30"/>
       <c r="AT35" s="30"/>
       <c r="AU35" s="30"/>
       <c r="AV35" s="30"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="30">
         <v>3.83</v>
       </c>
       <c r="C36" s="30">
         <v>2.9</v>
       </c>
       <c r="D36" s="30">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="30">
         <v>2.39</v>
       </c>
       <c r="F36" s="30">
         <v>2.36</v>
       </c>
       <c r="G36" s="49">
         <v>2.41</v>
       </c>
       <c r="H36" s="46">
         <v>2.61</v>
       </c>
-      <c r="I36" s="65">
+      <c r="I36" s="64">
         <v>2.64</v>
       </c>
-      <c r="J36" s="59">
+      <c r="J36" s="58">
         <v>2.78</v>
       </c>
-      <c r="K36" s="65">
+      <c r="K36" s="64">
         <v>2.76</v>
       </c>
-      <c r="L36" s="59">
+      <c r="L36" s="58">
         <v>2.7</v>
       </c>
-      <c r="M36" s="59">
+      <c r="M36" s="58">
         <v>2.71</v>
       </c>
-      <c r="N36" s="65">
+      <c r="N36" s="64">
         <v>1.79</v>
       </c>
-      <c r="O36" s="65">
+      <c r="O36" s="64">
         <v>2.41</v>
       </c>
-      <c r="P36" s="65">
+      <c r="P36" s="64">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q36" s="65">
+      <c r="Q36" s="64">
         <v>2.1800000000000002</v>
       </c>
-      <c r="R36" s="65">
+      <c r="R36" s="64">
         <v>2.4700000000000002</v>
       </c>
-      <c r="S36" s="65">
+      <c r="S36" s="64">
         <v>2.4500000000000002</v>
       </c>
-      <c r="T36" s="65">
+      <c r="T36" s="64">
         <v>2.73</v>
       </c>
-      <c r="U36" s="65">
+      <c r="U36" s="64">
         <v>2.77</v>
       </c>
-      <c r="V36" s="65">
+      <c r="V36" s="64">
         <v>2.84</v>
       </c>
-      <c r="W36" s="65">
+      <c r="W36" s="64">
         <v>2.86</v>
       </c>
-      <c r="X36" s="65">
+      <c r="X36" s="64">
         <v>2.82</v>
       </c>
-      <c r="Y36" s="65">
+      <c r="Y36" s="64">
         <v>2.92</v>
       </c>
-      <c r="Z36" s="63">
+      <c r="Z36" s="43">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="63">
+      <c r="AA36" s="64">
         <v>3.78</v>
       </c>
-      <c r="AB36" s="63">
+      <c r="AB36" s="64">
         <v>3.01</v>
       </c>
-      <c r="AC36" s="34"/>
+      <c r="AC36" s="30">
+        <v>3.06</v>
+      </c>
       <c r="AD36" s="34"/>
       <c r="AE36" s="34"/>
       <c r="AF36" s="29"/>
       <c r="AG36" s="29"/>
       <c r="AH36" s="29"/>
       <c r="AI36" s="29"/>
       <c r="AJ36" s="29"/>
       <c r="AK36" s="30"/>
       <c r="AL36" s="30"/>
       <c r="AM36" s="30"/>
       <c r="AN36" s="30"/>
       <c r="AO36" s="30"/>
       <c r="AP36" s="30"/>
       <c r="AQ36" s="30"/>
       <c r="AR36" s="30"/>
       <c r="AS36" s="30"/>
       <c r="AT36" s="30"/>
       <c r="AU36" s="30"/>
       <c r="AV36" s="30"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="30">
         <v>1.78</v>
       </c>
       <c r="D37" s="30">
         <v>1.56</v>
       </c>
       <c r="E37" s="30">
         <v>1.47</v>
       </c>
       <c r="F37" s="30">
         <v>1.65</v>
       </c>
       <c r="G37" s="49">
         <v>1.77</v>
       </c>
       <c r="H37" s="46">
         <v>2.02</v>
       </c>
-      <c r="I37" s="65">
+      <c r="I37" s="64">
         <v>2.06</v>
       </c>
-      <c r="J37" s="59">
+      <c r="J37" s="58">
         <v>2.09</v>
       </c>
-      <c r="K37" s="65">
+      <c r="K37" s="64">
         <v>2.12</v>
       </c>
-      <c r="L37" s="59">
+      <c r="L37" s="58">
         <v>2.14</v>
       </c>
-      <c r="M37" s="59">
+      <c r="M37" s="58">
         <v>2.06</v>
       </c>
-      <c r="N37" s="65">
+      <c r="N37" s="64">
         <v>1.18</v>
       </c>
-      <c r="O37" s="65">
+      <c r="O37" s="64">
         <v>1.24</v>
       </c>
-      <c r="P37" s="65">
+      <c r="P37" s="64">
         <v>1.64</v>
       </c>
-      <c r="Q37" s="65">
+      <c r="Q37" s="64">
         <v>1.83</v>
       </c>
-      <c r="R37" s="65">
+      <c r="R37" s="64">
         <v>1.46</v>
       </c>
-      <c r="S37" s="65">
+      <c r="S37" s="64">
         <v>1.62</v>
       </c>
-      <c r="T37" s="65">
+      <c r="T37" s="64">
         <v>1.91</v>
       </c>
-      <c r="U37" s="65">
+      <c r="U37" s="64">
         <v>1.81</v>
       </c>
-      <c r="V37" s="65">
+      <c r="V37" s="64">
         <v>1.75</v>
       </c>
-      <c r="W37" s="65">
+      <c r="W37" s="64">
         <v>1.81</v>
       </c>
-      <c r="X37" s="65">
+      <c r="X37" s="64">
         <v>2.09</v>
       </c>
-      <c r="Y37" s="65">
+      <c r="Y37" s="64">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z37" s="63">
+      <c r="Z37" s="43">
         <v>2.44</v>
       </c>
-      <c r="AA37" s="63">
+      <c r="AA37" s="64">
         <v>1.89</v>
       </c>
-      <c r="AB37" s="63">
+      <c r="AB37" s="64">
         <v>2.9</v>
       </c>
-      <c r="AC37" s="34"/>
+      <c r="AC37" s="30">
+        <v>2.1800000000000002</v>
+      </c>
       <c r="AD37" s="34"/>
       <c r="AE37" s="34"/>
       <c r="AF37" s="29"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="29"/>
       <c r="AI37" s="29"/>
       <c r="AJ37" s="29"/>
       <c r="AK37" s="30"/>
       <c r="AL37" s="30"/>
       <c r="AM37" s="30"/>
       <c r="AN37" s="30"/>
       <c r="AO37" s="30"/>
       <c r="AP37" s="30"/>
       <c r="AQ37" s="30"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="30"/>
       <c r="AT37" s="30"/>
       <c r="AU37" s="30"/>
       <c r="AV37" s="30"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="30">
         <v>1.31</v>
       </c>
       <c r="D38" s="30">
         <v>1.72</v>
       </c>
       <c r="E38" s="30">
         <v>1.61</v>
       </c>
       <c r="F38" s="30">
         <v>1.8</v>
       </c>
       <c r="G38" s="49">
         <v>1.72</v>
       </c>
       <c r="H38" s="46">
         <v>1.83</v>
       </c>
-      <c r="I38" s="65">
+      <c r="I38" s="64">
         <v>2.08</v>
       </c>
-      <c r="J38" s="59">
+      <c r="J38" s="58">
         <v>2.2799999999999998</v>
       </c>
-      <c r="K38" s="65">
+      <c r="K38" s="64">
         <v>2.4300000000000002</v>
       </c>
-      <c r="L38" s="59">
+      <c r="L38" s="58">
         <v>2.21</v>
       </c>
-      <c r="M38" s="59">
+      <c r="M38" s="58">
         <v>2.2400000000000002</v>
       </c>
-      <c r="N38" s="65" t="s">
+      <c r="N38" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="O38" s="65">
+      <c r="O38" s="64">
         <v>1.39</v>
       </c>
-      <c r="P38" s="65">
+      <c r="P38" s="64">
         <v>1.36</v>
       </c>
-      <c r="Q38" s="65">
+      <c r="Q38" s="64">
         <v>1.69</v>
       </c>
-      <c r="R38" s="65">
+      <c r="R38" s="64">
         <v>1.88</v>
       </c>
-      <c r="S38" s="65">
+      <c r="S38" s="64">
         <v>2.02</v>
       </c>
-      <c r="T38" s="65">
+      <c r="T38" s="64">
         <v>2.11</v>
       </c>
-      <c r="U38" s="65">
-[...2 lines deleted...]
-      <c r="V38" s="65">
+      <c r="U38" s="64">
+        <v>2</v>
+      </c>
+      <c r="V38" s="64">
         <v>2.08</v>
       </c>
-      <c r="W38" s="65">
-[...2 lines deleted...]
-      <c r="X38" s="65">
+      <c r="W38" s="64">
+        <v>2</v>
+      </c>
+      <c r="X38" s="64">
         <v>1.82</v>
       </c>
-      <c r="Y38" s="65">
-[...2 lines deleted...]
-      <c r="Z38" s="63">
+      <c r="Y38" s="64">
+        <v>2</v>
+      </c>
+      <c r="Z38" s="43">
         <v>1.37</v>
       </c>
-      <c r="AA38" s="63">
+      <c r="AA38" s="64">
         <v>0.72</v>
       </c>
-      <c r="AB38" s="63">
+      <c r="AB38" s="64">
         <v>1.41</v>
       </c>
-      <c r="AC38" s="34"/>
+      <c r="AC38" s="30">
+        <v>1.41</v>
+      </c>
       <c r="AD38" s="34"/>
       <c r="AE38" s="34"/>
       <c r="AF38" s="29"/>
       <c r="AG38" s="29"/>
       <c r="AH38" s="29"/>
       <c r="AI38" s="29"/>
       <c r="AJ38" s="29"/>
       <c r="AK38" s="30"/>
       <c r="AL38" s="30"/>
       <c r="AM38" s="30"/>
       <c r="AN38" s="30"/>
       <c r="AO38" s="30"/>
       <c r="AP38" s="30"/>
       <c r="AQ38" s="30"/>
       <c r="AR38" s="30"/>
       <c r="AS38" s="30"/>
       <c r="AT38" s="30"/>
       <c r="AU38" s="30"/>
       <c r="AV38" s="30"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="30">
         <v>1.35</v>
       </c>
       <c r="C39" s="30">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="30">
         <v>2.76</v>
       </c>
       <c r="E39" s="30">
         <v>2.4</v>
       </c>
       <c r="F39" s="30">
         <v>3.14</v>
       </c>
       <c r="G39" s="49">
         <v>2.85</v>
       </c>
       <c r="H39" s="46">
         <v>2.63</v>
       </c>
-      <c r="I39" s="65">
+      <c r="I39" s="64">
         <v>2.63</v>
       </c>
-      <c r="J39" s="59">
+      <c r="J39" s="58">
         <v>2.8</v>
       </c>
-      <c r="K39" s="65">
+      <c r="K39" s="64">
         <v>2.86</v>
       </c>
-      <c r="L39" s="59">
+      <c r="L39" s="58">
         <v>2.91</v>
       </c>
-      <c r="M39" s="59">
+      <c r="M39" s="58">
         <v>2.89</v>
       </c>
-      <c r="N39" s="65">
+      <c r="N39" s="64">
         <v>4.13</v>
       </c>
-      <c r="O39" s="65">
+      <c r="O39" s="64">
         <v>3.98</v>
       </c>
-      <c r="P39" s="65">
+      <c r="P39" s="64">
         <v>3.07</v>
       </c>
-      <c r="Q39" s="65">
+      <c r="Q39" s="64">
         <v>3.72</v>
       </c>
-      <c r="R39" s="65">
+      <c r="R39" s="64">
         <v>3.37</v>
       </c>
-      <c r="S39" s="65">
+      <c r="S39" s="64">
         <v>3.04</v>
       </c>
-      <c r="T39" s="65">
+      <c r="T39" s="64">
         <v>3.4</v>
       </c>
-      <c r="U39" s="65">
+      <c r="U39" s="64">
         <v>3.49</v>
       </c>
-      <c r="V39" s="65">
+      <c r="V39" s="64">
         <v>3.57</v>
       </c>
-      <c r="W39" s="65">
+      <c r="W39" s="64">
         <v>3.41</v>
       </c>
-      <c r="X39" s="65">
+      <c r="X39" s="64">
         <v>3.23</v>
       </c>
-      <c r="Y39" s="65">
+      <c r="Y39" s="64">
         <v>3.19</v>
       </c>
-      <c r="Z39" s="63">
+      <c r="Z39" s="43">
         <v>2.04</v>
       </c>
-      <c r="AA39" s="63">
+      <c r="AA39" s="64">
         <v>2.14</v>
       </c>
-      <c r="AB39" s="63">
+      <c r="AB39" s="64">
         <v>1.65</v>
       </c>
-      <c r="AC39" s="34"/>
+      <c r="AC39" s="30">
+        <v>3.2</v>
+      </c>
       <c r="AD39" s="34"/>
       <c r="AE39" s="34"/>
       <c r="AF39" s="29"/>
       <c r="AG39" s="29"/>
       <c r="AH39" s="29"/>
       <c r="AI39" s="29"/>
       <c r="AJ39" s="29"/>
       <c r="AK39" s="30"/>
       <c r="AL39" s="30"/>
       <c r="AM39" s="30"/>
       <c r="AN39" s="30"/>
       <c r="AO39" s="30"/>
       <c r="AP39" s="30"/>
       <c r="AQ39" s="30"/>
       <c r="AR39" s="30"/>
       <c r="AS39" s="30"/>
       <c r="AT39" s="30"/>
       <c r="AU39" s="30"/>
       <c r="AV39" s="30"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="30">
         <v>1.8</v>
       </c>
       <c r="C40" s="30">
         <v>1.43</v>
       </c>
       <c r="D40" s="30">
         <v>1.25</v>
       </c>
       <c r="E40" s="30">
         <v>1.87</v>
       </c>
       <c r="F40" s="30">
         <v>2.13</v>
       </c>
       <c r="G40" s="49">
         <v>2.16</v>
       </c>
       <c r="H40" s="46">
         <v>2.11</v>
       </c>
-      <c r="I40" s="65">
+      <c r="I40" s="64">
         <v>2.25</v>
       </c>
-      <c r="J40" s="59">
+      <c r="J40" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K40" s="65">
+      <c r="K40" s="64">
         <v>2.4900000000000002</v>
       </c>
-      <c r="L40" s="59">
+      <c r="L40" s="58">
         <v>2.4300000000000002</v>
       </c>
-      <c r="M40" s="59">
+      <c r="M40" s="58">
         <v>2.4900000000000002</v>
       </c>
-      <c r="N40" s="65">
+      <c r="N40" s="64">
         <v>1.88</v>
       </c>
-      <c r="O40" s="65">
+      <c r="O40" s="64">
         <v>1.73</v>
       </c>
-      <c r="P40" s="65">
+      <c r="P40" s="64">
         <v>2.1</v>
       </c>
-      <c r="Q40" s="65">
+      <c r="Q40" s="64">
         <v>2.1800000000000002</v>
       </c>
-      <c r="R40" s="65">
+      <c r="R40" s="64">
         <v>2.12</v>
       </c>
-      <c r="S40" s="65">
+      <c r="S40" s="64">
         <v>2.09</v>
       </c>
-      <c r="T40" s="65">
+      <c r="T40" s="64">
         <v>1.92</v>
       </c>
-      <c r="U40" s="65">
+      <c r="U40" s="64">
         <v>2.1</v>
       </c>
-      <c r="V40" s="65">
+      <c r="V40" s="64">
         <v>2.35</v>
       </c>
-      <c r="W40" s="65">
+      <c r="W40" s="64">
         <v>2.35</v>
       </c>
-      <c r="X40" s="65">
+      <c r="X40" s="64">
         <v>2.31</v>
       </c>
-      <c r="Y40" s="65">
+      <c r="Y40" s="64">
         <v>2.4</v>
       </c>
-      <c r="Z40" s="63">
+      <c r="Z40" s="43">
         <v>3.91</v>
       </c>
-      <c r="AA40" s="63">
+      <c r="AA40" s="64">
         <v>2.81</v>
       </c>
-      <c r="AB40" s="63">
+      <c r="AB40" s="64">
         <v>2.84</v>
       </c>
-      <c r="AC40" s="34"/>
+      <c r="AC40" s="30">
+        <v>2.76</v>
+      </c>
       <c r="AD40" s="34"/>
       <c r="AE40" s="34"/>
       <c r="AF40" s="29"/>
       <c r="AG40" s="29"/>
       <c r="AH40" s="29"/>
       <c r="AI40" s="29"/>
       <c r="AJ40" s="29"/>
       <c r="AK40" s="30"/>
       <c r="AL40" s="30"/>
       <c r="AM40" s="30"/>
       <c r="AN40" s="30"/>
       <c r="AO40" s="30"/>
       <c r="AP40" s="30"/>
       <c r="AQ40" s="30"/>
       <c r="AR40" s="30"/>
       <c r="AS40" s="30"/>
       <c r="AT40" s="30"/>
       <c r="AU40" s="30"/>
       <c r="AV40" s="30"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="30">
         <v>1.25</v>
       </c>
       <c r="C41" s="30">
         <v>0.64</v>
       </c>
       <c r="D41" s="30">
         <v>1.69</v>
       </c>
       <c r="E41" s="30">
         <v>1.9</v>
       </c>
       <c r="F41" s="30">
         <v>3.27</v>
       </c>
       <c r="G41" s="49">
         <v>3.15</v>
       </c>
       <c r="H41" s="46">
         <v>3.59</v>
       </c>
-      <c r="I41" s="65">
+      <c r="I41" s="64">
         <v>3.61</v>
       </c>
-      <c r="J41" s="59">
+      <c r="J41" s="58">
         <v>3.21</v>
       </c>
-      <c r="K41" s="65">
+      <c r="K41" s="64">
         <v>3.27</v>
       </c>
-      <c r="L41" s="59">
+      <c r="L41" s="58">
         <v>3.09</v>
       </c>
-      <c r="M41" s="59">
+      <c r="M41" s="58">
         <v>2.93</v>
       </c>
-      <c r="N41" s="65">
+      <c r="N41" s="64">
         <v>7.57</v>
       </c>
-      <c r="O41" s="65">
+      <c r="O41" s="64">
         <v>4.0199999999999996</v>
       </c>
-      <c r="P41" s="65">
+      <c r="P41" s="64">
         <v>4.41</v>
       </c>
-      <c r="Q41" s="65">
+      <c r="Q41" s="64">
         <v>3.64</v>
       </c>
-      <c r="R41" s="65">
+      <c r="R41" s="64">
         <v>3.41</v>
       </c>
-      <c r="S41" s="65">
+      <c r="S41" s="64">
         <v>3.05</v>
       </c>
-      <c r="T41" s="65">
+      <c r="T41" s="64">
         <v>2.79</v>
       </c>
-      <c r="U41" s="65">
+      <c r="U41" s="64">
         <v>3.09</v>
       </c>
-      <c r="V41" s="65">
+      <c r="V41" s="64">
         <v>3.18</v>
       </c>
-      <c r="W41" s="65">
+      <c r="W41" s="64">
         <v>2.86</v>
       </c>
-      <c r="X41" s="65">
+      <c r="X41" s="64">
         <v>2.84</v>
       </c>
-      <c r="Y41" s="65">
+      <c r="Y41" s="64">
         <v>3.03</v>
       </c>
-      <c r="Z41" s="63">
+      <c r="Z41" s="43">
         <v>2.64</v>
       </c>
-      <c r="AA41" s="63">
+      <c r="AA41" s="64">
         <v>1.38</v>
       </c>
-      <c r="AB41" s="63">
+      <c r="AB41" s="64">
         <v>1.37</v>
       </c>
-      <c r="AC41" s="34"/>
+      <c r="AC41" s="30">
+        <v>1.02</v>
+      </c>
       <c r="AD41" s="34"/>
       <c r="AE41" s="34"/>
       <c r="AF41" s="29"/>
       <c r="AG41" s="29"/>
       <c r="AH41" s="29"/>
       <c r="AI41" s="29"/>
       <c r="AJ41" s="29"/>
       <c r="AK41" s="30"/>
       <c r="AL41" s="30"/>
       <c r="AM41" s="30"/>
       <c r="AN41" s="30"/>
       <c r="AO41" s="30"/>
       <c r="AP41" s="30"/>
       <c r="AQ41" s="30"/>
       <c r="AR41" s="30"/>
       <c r="AS41" s="30"/>
       <c r="AT41" s="30"/>
       <c r="AU41" s="30"/>
       <c r="AV41" s="30"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="30">
         <v>0.94</v>
       </c>
       <c r="C42" s="30">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="30">
         <v>2.23</v>
       </c>
       <c r="E42" s="30">
         <v>1.91</v>
       </c>
       <c r="F42" s="30">
         <v>2.09</v>
       </c>
       <c r="G42" s="49">
         <v>1.9</v>
       </c>
       <c r="H42" s="46">
         <v>2.17</v>
       </c>
-      <c r="I42" s="65">
+      <c r="I42" s="64">
         <v>2.2599999999999998</v>
       </c>
-      <c r="J42" s="59">
+      <c r="J42" s="58">
         <v>2.2200000000000002</v>
       </c>
-      <c r="K42" s="65">
+      <c r="K42" s="64">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L42" s="59">
+      <c r="L42" s="58">
         <v>2.2599999999999998</v>
       </c>
-      <c r="M42" s="59">
+      <c r="M42" s="58">
         <v>2.23</v>
       </c>
-      <c r="N42" s="65">
+      <c r="N42" s="64">
         <v>1.98</v>
       </c>
-      <c r="O42" s="65">
+      <c r="O42" s="64">
         <v>1.56</v>
       </c>
-      <c r="P42" s="65">
+      <c r="P42" s="64">
         <v>1.02</v>
       </c>
-      <c r="Q42" s="65">
+      <c r="Q42" s="64">
         <v>1.02</v>
       </c>
-      <c r="R42" s="65">
+      <c r="R42" s="64">
         <v>1.21</v>
       </c>
-      <c r="S42" s="65">
+      <c r="S42" s="64">
         <v>1.68</v>
       </c>
-      <c r="T42" s="65">
+      <c r="T42" s="64">
         <v>1.58</v>
       </c>
-      <c r="U42" s="65">
+      <c r="U42" s="64">
         <v>1.77</v>
       </c>
-      <c r="V42" s="65">
+      <c r="V42" s="64">
         <v>1.69</v>
       </c>
-      <c r="W42" s="65">
+      <c r="W42" s="64">
         <v>1.62</v>
       </c>
-      <c r="X42" s="65">
+      <c r="X42" s="64">
         <v>1.57</v>
       </c>
-      <c r="Y42" s="65">
+      <c r="Y42" s="64">
         <v>1.94</v>
       </c>
-      <c r="Z42" s="63" t="s">
+      <c r="Z42" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="63" t="s">
+      <c r="AA42" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="63" t="s">
+      <c r="AB42" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="AC42" s="34"/>
+      <c r="AC42" s="64" t="s">
+        <v>0</v>
+      </c>
       <c r="AD42" s="34"/>
       <c r="AE42" s="34"/>
       <c r="AF42" s="29"/>
       <c r="AG42" s="29"/>
       <c r="AH42" s="29"/>
       <c r="AI42" s="29"/>
       <c r="AJ42" s="29"/>
       <c r="AK42" s="30"/>
       <c r="AL42" s="30"/>
       <c r="AM42" s="30"/>
       <c r="AN42" s="30"/>
       <c r="AO42" s="30"/>
       <c r="AP42" s="30"/>
       <c r="AQ42" s="30"/>
       <c r="AR42" s="30"/>
       <c r="AS42" s="30"/>
       <c r="AT42" s="30"/>
       <c r="AU42" s="30"/>
       <c r="AV42" s="30"/>
     </row>
     <row r="43" spans="1:48">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="36">
@@ -15934,251 +16263,253 @@
       </c>
       <c r="K43" s="50">
         <v>1.96</v>
       </c>
       <c r="L43" s="50">
         <v>1.95</v>
       </c>
       <c r="M43" s="50">
         <v>1.95</v>
       </c>
       <c r="N43" s="50">
         <v>1.4</v>
       </c>
       <c r="O43" s="50">
         <v>2.37</v>
       </c>
       <c r="P43" s="50">
         <v>2.14</v>
       </c>
       <c r="Q43" s="50">
         <v>1.96</v>
       </c>
       <c r="R43" s="50">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S43" s="66">
+      <c r="S43" s="65">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T43" s="66">
+      <c r="T43" s="65">
         <v>2.48</v>
       </c>
-      <c r="U43" s="66">
+      <c r="U43" s="65">
         <v>2.78</v>
       </c>
-      <c r="V43" s="66">
+      <c r="V43" s="65">
         <v>2.67</v>
       </c>
-      <c r="W43" s="66">
+      <c r="W43" s="65">
         <v>2.5</v>
       </c>
-      <c r="X43" s="66">
+      <c r="X43" s="65">
         <v>2.56</v>
       </c>
-      <c r="Y43" s="66">
+      <c r="Y43" s="65">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="95">
+      <c r="Z43" s="36">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="95">
+      <c r="AA43" s="65">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="95">
+      <c r="AB43" s="65">
         <v>2.56</v>
       </c>
-      <c r="AC43" s="34"/>
+      <c r="AC43" s="36">
+        <v>2.37</v>
+      </c>
       <c r="AD43" s="34"/>
       <c r="AE43" s="34"/>
       <c r="AF43" s="29"/>
       <c r="AG43" s="29"/>
       <c r="AH43" s="29"/>
       <c r="AI43" s="29"/>
       <c r="AJ43" s="29"/>
       <c r="AK43" s="30"/>
       <c r="AL43" s="30"/>
       <c r="AM43" s="30"/>
       <c r="AN43" s="30"/>
       <c r="AO43" s="30"/>
       <c r="AP43" s="30"/>
       <c r="AQ43" s="30"/>
       <c r="AR43" s="30"/>
       <c r="AS43" s="30"/>
       <c r="AT43" s="30"/>
       <c r="AU43" s="30"/>
       <c r="AV43" s="30"/>
     </row>
     <row r="44" spans="1:48">
       <c r="A44" s="37"/>
       <c r="G44" s="3"/>
-      <c r="H44" s="59"/>
-[...4 lines deleted...]
-      <c r="M44" s="59"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="64"/>
+      <c r="J44" s="58"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="58"/>
+      <c r="M44" s="58"/>
       <c r="N44" s="33"/>
-      <c r="O44" s="59"/>
+      <c r="O44" s="58"/>
       <c r="P44" s="33"/>
       <c r="Q44" s="34"/>
       <c r="R44" s="34"/>
       <c r="S44" s="34"/>
-      <c r="T44" s="59"/>
-[...3 lines deleted...]
-      <c r="X44" s="63"/>
+      <c r="T44" s="58"/>
+      <c r="U44" s="64"/>
+      <c r="V44" s="58"/>
+      <c r="W44" s="62"/>
+      <c r="X44" s="62"/>
       <c r="Y44" s="30"/>
       <c r="Z44" s="33"/>
-      <c r="AA44" s="59"/>
+      <c r="AA44" s="58"/>
       <c r="AB44" s="33"/>
       <c r="AC44" s="34"/>
       <c r="AD44" s="34"/>
       <c r="AE44" s="34"/>
       <c r="AF44" s="29"/>
       <c r="AG44" s="29"/>
       <c r="AH44" s="29"/>
       <c r="AI44" s="29"/>
       <c r="AJ44" s="29"/>
       <c r="AK44" s="30"/>
       <c r="AL44" s="30"/>
       <c r="AM44" s="30"/>
       <c r="AN44" s="30"/>
       <c r="AO44" s="30"/>
       <c r="AP44" s="30"/>
       <c r="AQ44" s="30"/>
       <c r="AR44" s="30"/>
       <c r="AS44" s="30"/>
       <c r="AT44" s="30"/>
       <c r="AU44" s="30"/>
       <c r="AV44" s="30"/>
     </row>
     <row r="45" spans="1:48">
       <c r="G45" s="3"/>
-      <c r="H45" s="59"/>
-[...4 lines deleted...]
-      <c r="M45" s="59"/>
+      <c r="H45" s="58"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="58"/>
+      <c r="K45" s="58"/>
+      <c r="L45" s="58"/>
+      <c r="M45" s="58"/>
       <c r="N45" s="33"/>
-      <c r="O45" s="59"/>
+      <c r="O45" s="58"/>
       <c r="P45" s="33"/>
       <c r="Q45" s="34"/>
       <c r="R45" s="34"/>
       <c r="S45" s="34"/>
-      <c r="T45" s="59"/>
-[...3 lines deleted...]
-      <c r="X45" s="63"/>
+      <c r="T45" s="58"/>
+      <c r="U45" s="64"/>
+      <c r="V45" s="58"/>
+      <c r="W45" s="62"/>
+      <c r="X45" s="62"/>
       <c r="Y45" s="30"/>
       <c r="Z45" s="33"/>
-      <c r="AA45" s="59"/>
+      <c r="AA45" s="58"/>
       <c r="AB45" s="33"/>
       <c r="AC45" s="34"/>
       <c r="AD45" s="34"/>
       <c r="AE45" s="34"/>
       <c r="AF45" s="29"/>
       <c r="AG45" s="29"/>
       <c r="AH45" s="29"/>
       <c r="AI45" s="29"/>
       <c r="AJ45" s="29"/>
       <c r="AK45" s="30"/>
       <c r="AL45" s="30"/>
       <c r="AM45" s="30"/>
       <c r="AN45" s="30"/>
       <c r="AO45" s="30"/>
       <c r="AP45" s="30"/>
       <c r="AQ45" s="30"/>
       <c r="AR45" s="30"/>
       <c r="AS45" s="30"/>
       <c r="AT45" s="30"/>
       <c r="AU45" s="30"/>
       <c r="AV45" s="30"/>
     </row>
     <row r="46" spans="1:48">
       <c r="G46" s="3"/>
-      <c r="H46" s="59"/>
-[...4 lines deleted...]
-      <c r="M46" s="59"/>
+      <c r="H46" s="58"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="58"/>
+      <c r="M46" s="58"/>
       <c r="N46" s="33"/>
-      <c r="O46" s="59"/>
+      <c r="O46" s="58"/>
       <c r="P46" s="33"/>
       <c r="Q46" s="34"/>
       <c r="R46" s="34"/>
       <c r="S46" s="34"/>
-      <c r="T46" s="59"/>
-[...3 lines deleted...]
-      <c r="X46" s="63"/>
+      <c r="T46" s="58"/>
+      <c r="U46" s="64"/>
+      <c r="V46" s="58"/>
+      <c r="W46" s="62"/>
+      <c r="X46" s="62"/>
       <c r="Y46" s="30"/>
       <c r="Z46" s="33"/>
-      <c r="AA46" s="59"/>
+      <c r="AA46" s="58"/>
       <c r="AB46" s="33"/>
       <c r="AC46" s="34"/>
       <c r="AD46" s="34"/>
       <c r="AE46" s="34"/>
       <c r="AF46" s="29"/>
       <c r="AG46" s="29"/>
       <c r="AH46" s="29"/>
       <c r="AI46" s="29"/>
       <c r="AJ46" s="29"/>
       <c r="AK46" s="30"/>
       <c r="AL46" s="30"/>
       <c r="AM46" s="30"/>
       <c r="AN46" s="30"/>
       <c r="AO46" s="30"/>
       <c r="AP46" s="30"/>
       <c r="AQ46" s="30"/>
       <c r="AR46" s="30"/>
       <c r="AS46" s="30"/>
       <c r="AT46" s="30"/>
       <c r="AU46" s="30"/>
       <c r="AV46" s="30"/>
     </row>
     <row r="47" spans="1:48" s="38" customFormat="1">
       <c r="G47" s="3"/>
-      <c r="H47" s="65"/>
-[...4 lines deleted...]
-      <c r="M47" s="65"/>
+      <c r="H47" s="64"/>
+      <c r="I47" s="64"/>
+      <c r="J47" s="64"/>
+      <c r="K47" s="64"/>
+      <c r="L47" s="64"/>
+      <c r="M47" s="64"/>
       <c r="N47" s="34"/>
-      <c r="O47" s="65"/>
+      <c r="O47" s="64"/>
       <c r="P47" s="34"/>
       <c r="Q47" s="34"/>
       <c r="R47" s="34"/>
       <c r="S47" s="34"/>
-      <c r="T47" s="65"/>
-[...1 lines deleted...]
-      <c r="V47" s="65"/>
+      <c r="T47" s="64"/>
+      <c r="U47" s="64"/>
+      <c r="V47" s="64"/>
       <c r="W47" s="27"/>
       <c r="X47" s="27"/>
       <c r="Y47" s="43"/>
       <c r="Z47" s="43"/>
       <c r="AA47" s="43"/>
       <c r="AB47" s="43"/>
       <c r="AC47" s="43"/>
       <c r="AD47" s="43"/>
       <c r="AE47" s="43"/>
       <c r="AF47" s="35"/>
       <c r="AG47" s="35"/>
       <c r="AH47" s="35"/>
       <c r="AI47" s="35"/>
       <c r="AJ47" s="35"/>
       <c r="AK47" s="43"/>
       <c r="AL47" s="43"/>
       <c r="AM47" s="43"/>
       <c r="AN47" s="43"/>
       <c r="AO47" s="43"/>
       <c r="AP47" s="43"/>
       <c r="AQ47" s="43"/>
       <c r="AR47" s="43"/>
       <c r="AS47" s="43"/>
       <c r="AT47" s="43"/>
       <c r="AU47" s="43"/>