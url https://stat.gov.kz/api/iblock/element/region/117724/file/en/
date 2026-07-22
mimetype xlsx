--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-5292" yWindow="240" windowWidth="23256" windowHeight="12348" tabRatio="754" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="The number of registered marria" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
@@ -379,138 +379,126 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -580,112 +568,112 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -965,52 +953,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="Z24" sqref="Z24"/>
+    <sheetView topLeftCell="H13" workbookViewId="0">
+      <selection activeCell="AB44" sqref="AB44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
@@ -1027,116 +1015,116 @@
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="66"/>
-[...11 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="77"/>
-      <c r="B4" s="79">
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="80"/>
-[...10 lines deleted...]
-      <c r="N4" s="79">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="80"/>
-[...10 lines deleted...]
-      <c r="Z4" s="79">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="80"/>
-[...9 lines deleted...]
-      <c r="AK4" s="80"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
@@ -1206,6731 +1194,6945 @@
         <v>22</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="81" t="s">
+      <c r="A6" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="81"/>
-[...22 lines deleted...]
-      <c r="Y6" s="81"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>211</v>
       </c>
       <c r="C7" s="14">
         <v>210</v>
       </c>
       <c r="D7" s="14">
         <v>218</v>
       </c>
       <c r="E7" s="14">
         <v>246</v>
       </c>
       <c r="F7" s="14">
         <v>153</v>
       </c>
-      <c r="G7" s="60">
+      <c r="G7" s="56">
         <v>341</v>
       </c>
-      <c r="H7" s="60">
+      <c r="H7" s="56">
         <v>399</v>
       </c>
-      <c r="I7" s="60">
+      <c r="I7" s="56">
         <v>345</v>
       </c>
       <c r="J7" s="10">
         <v>265</v>
       </c>
       <c r="K7" s="10">
         <v>219</v>
       </c>
       <c r="L7" s="10">
         <v>217</v>
       </c>
-      <c r="M7" s="55">
+      <c r="M7" s="51">
         <v>203</v>
       </c>
-      <c r="N7" s="55">
+      <c r="N7" s="51">
         <v>176</v>
       </c>
-      <c r="O7" s="55">
+      <c r="O7" s="51">
         <v>231</v>
       </c>
-      <c r="P7" s="55">
+      <c r="P7" s="51">
         <v>184</v>
       </c>
-      <c r="Q7" s="55">
+      <c r="Q7" s="51">
         <v>235</v>
       </c>
-      <c r="R7" s="55">
+      <c r="R7" s="51">
         <v>144</v>
       </c>
-      <c r="S7" s="55">
+      <c r="S7" s="51">
         <v>339</v>
       </c>
-      <c r="T7" s="55">
+      <c r="T7" s="51">
         <v>356</v>
       </c>
-      <c r="U7" s="55">
+      <c r="U7" s="51">
         <v>310</v>
       </c>
-      <c r="V7" s="55">
+      <c r="V7" s="51">
         <v>213</v>
       </c>
-      <c r="W7" s="55">
+      <c r="W7" s="51">
         <v>207</v>
       </c>
-      <c r="X7" s="55">
+      <c r="X7" s="51">
         <v>230</v>
       </c>
-      <c r="Y7" s="55">
+      <c r="Y7" s="51">
         <v>255</v>
       </c>
-      <c r="Z7" s="70">
+      <c r="Z7" s="66">
         <v>180</v>
       </c>
-      <c r="AA7" s="70">
+      <c r="AA7" s="66">
         <v>162</v>
       </c>
-      <c r="AB7" s="55">
+      <c r="AB7" s="51">
         <v>189</v>
       </c>
       <c r="AC7" s="14">
         <v>208</v>
+      </c>
+      <c r="AD7" s="37">
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>104</v>
       </c>
       <c r="C8" s="14">
         <v>106</v>
       </c>
       <c r="D8" s="14">
         <v>104</v>
       </c>
       <c r="E8" s="14">
         <v>125</v>
       </c>
       <c r="F8" s="14">
         <v>66</v>
       </c>
-      <c r="G8" s="60">
+      <c r="G8" s="56">
         <v>188</v>
       </c>
-      <c r="H8" s="60">
+      <c r="H8" s="56">
         <v>204</v>
       </c>
-      <c r="I8" s="60">
+      <c r="I8" s="56">
         <v>178</v>
       </c>
       <c r="J8" s="10">
         <v>129</v>
       </c>
       <c r="K8" s="10">
         <v>104</v>
       </c>
       <c r="L8" s="10">
         <v>108</v>
       </c>
-      <c r="M8" s="55">
+      <c r="M8" s="51">
         <v>103</v>
       </c>
-      <c r="N8" s="55">
+      <c r="N8" s="51">
         <v>83</v>
       </c>
-      <c r="O8" s="55">
+      <c r="O8" s="51">
         <v>111</v>
       </c>
-      <c r="P8" s="55">
+      <c r="P8" s="51">
         <v>96</v>
       </c>
-      <c r="Q8" s="55">
+      <c r="Q8" s="51">
         <v>128</v>
       </c>
-      <c r="R8" s="55">
+      <c r="R8" s="51">
         <v>80</v>
       </c>
-      <c r="S8" s="55">
+      <c r="S8" s="51">
         <v>192</v>
       </c>
-      <c r="T8" s="55">
+      <c r="T8" s="51">
         <v>181</v>
       </c>
-      <c r="U8" s="55">
+      <c r="U8" s="51">
         <v>175</v>
       </c>
-      <c r="V8" s="55">
+      <c r="V8" s="51">
         <v>106</v>
       </c>
-      <c r="W8" s="55">
+      <c r="W8" s="51">
         <v>105</v>
       </c>
-      <c r="X8" s="55">
+      <c r="X8" s="51">
         <v>103</v>
       </c>
-      <c r="Y8" s="55">
+      <c r="Y8" s="51">
         <v>125</v>
       </c>
-      <c r="Z8" s="70">
+      <c r="Z8" s="66">
         <v>84</v>
       </c>
-      <c r="AA8" s="70">
+      <c r="AA8" s="66">
         <v>83</v>
       </c>
-      <c r="AB8" s="55">
+      <c r="AB8" s="51">
         <v>103</v>
       </c>
       <c r="AC8" s="14">
         <v>112</v>
+      </c>
+      <c r="AD8" s="37">
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>9</v>
       </c>
       <c r="C9" s="14">
         <v>6</v>
       </c>
       <c r="D9" s="14">
         <v>9</v>
       </c>
       <c r="E9" s="14">
         <v>15</v>
       </c>
       <c r="F9" s="14">
         <v>17</v>
       </c>
-      <c r="G9" s="60">
+      <c r="G9" s="56">
         <v>17</v>
       </c>
-      <c r="H9" s="60">
+      <c r="H9" s="56">
         <v>23</v>
       </c>
-      <c r="I9" s="60">
+      <c r="I9" s="56">
         <v>14</v>
       </c>
       <c r="J9" s="10">
         <v>18</v>
       </c>
       <c r="K9" s="10">
         <v>7</v>
       </c>
       <c r="L9" s="10">
         <v>17</v>
       </c>
-      <c r="M9" s="55">
+      <c r="M9" s="51">
         <v>9</v>
       </c>
-      <c r="N9" s="55">
+      <c r="N9" s="51">
         <v>10</v>
       </c>
-      <c r="O9" s="55">
+      <c r="O9" s="51">
         <v>14</v>
       </c>
-      <c r="P9" s="55">
-[...2 lines deleted...]
-      <c r="Q9" s="55">
+      <c r="P9" s="51">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="51">
         <v>13</v>
       </c>
-      <c r="R9" s="55">
+      <c r="R9" s="51">
         <v>7</v>
       </c>
-      <c r="S9" s="55">
+      <c r="S9" s="51">
         <v>11</v>
       </c>
-      <c r="T9" s="55">
+      <c r="T9" s="51">
         <v>18</v>
       </c>
-      <c r="U9" s="55">
+      <c r="U9" s="51">
         <v>21</v>
       </c>
-      <c r="V9" s="55">
+      <c r="V9" s="51">
         <v>14</v>
       </c>
-      <c r="W9" s="55">
+      <c r="W9" s="51">
         <v>9</v>
       </c>
-      <c r="X9" s="55">
+      <c r="X9" s="51">
         <v>14</v>
       </c>
-      <c r="Y9" s="55">
+      <c r="Y9" s="51">
         <v>10</v>
       </c>
-      <c r="Z9" s="70">
+      <c r="Z9" s="66">
         <v>10</v>
       </c>
-      <c r="AA9" s="70">
+      <c r="AA9" s="66">
         <v>8</v>
       </c>
-      <c r="AB9" s="55">
+      <c r="AB9" s="51">
         <v>13</v>
       </c>
       <c r="AC9" s="14">
         <v>9</v>
+      </c>
+      <c r="AD9" s="37">
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>5</v>
       </c>
       <c r="C10" s="14">
         <v>3</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="14">
         <v>8</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
-      <c r="G10" s="60">
+      <c r="G10" s="56">
         <v>5</v>
       </c>
-      <c r="H10" s="60">
+      <c r="H10" s="56">
         <v>8</v>
       </c>
-      <c r="I10" s="60">
+      <c r="I10" s="56">
         <v>12</v>
       </c>
       <c r="J10" s="10">
         <v>8</v>
       </c>
       <c r="K10" s="10">
         <v>6</v>
       </c>
       <c r="L10" s="10">
         <v>4</v>
       </c>
-      <c r="M10" s="55">
+      <c r="M10" s="51">
         <v>5</v>
       </c>
-      <c r="N10" s="55">
+      <c r="N10" s="51">
         <v>6</v>
       </c>
-      <c r="O10" s="55">
+      <c r="O10" s="51">
         <v>7</v>
       </c>
-      <c r="P10" s="55">
-[...2 lines deleted...]
-      <c r="Q10" s="55" t="s">
+      <c r="P10" s="51">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="R10" s="55">
-[...2 lines deleted...]
-      <c r="S10" s="55">
+      <c r="R10" s="51">
+        <v>4</v>
+      </c>
+      <c r="S10" s="51">
         <v>10</v>
       </c>
-      <c r="T10" s="55">
-[...2 lines deleted...]
-      <c r="U10" s="55">
+      <c r="T10" s="51">
+        <v>3</v>
+      </c>
+      <c r="U10" s="51">
         <v>6</v>
       </c>
-      <c r="V10" s="55">
-[...14 lines deleted...]
-      <c r="AA10" s="42" t="s">
+      <c r="V10" s="51">
+        <v>4</v>
+      </c>
+      <c r="W10" s="51">
+        <v>4</v>
+      </c>
+      <c r="X10" s="51">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="51">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="66">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AB10" s="55">
+      <c r="AB10" s="51">
         <v>2</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
+      </c>
+      <c r="AD10" s="51" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>11</v>
       </c>
       <c r="C11" s="14">
         <v>11</v>
       </c>
       <c r="D11" s="14">
         <v>9</v>
       </c>
       <c r="E11" s="14">
         <v>7</v>
       </c>
       <c r="F11" s="14">
         <v>6</v>
       </c>
-      <c r="G11" s="60">
+      <c r="G11" s="56">
         <v>10</v>
       </c>
-      <c r="H11" s="60">
+      <c r="H11" s="56">
         <v>17</v>
       </c>
-      <c r="I11" s="60">
+      <c r="I11" s="56">
         <v>11</v>
       </c>
       <c r="J11" s="10">
         <v>11</v>
       </c>
       <c r="K11" s="10">
         <v>9</v>
       </c>
       <c r="L11" s="10">
         <v>10</v>
       </c>
-      <c r="M11" s="55">
+      <c r="M11" s="51">
         <v>11</v>
       </c>
-      <c r="N11" s="55">
-[...2 lines deleted...]
-      <c r="O11" s="55">
+      <c r="N11" s="51">
+        <v>4</v>
+      </c>
+      <c r="O11" s="51">
         <v>9</v>
       </c>
-      <c r="P11" s="55">
+      <c r="P11" s="51">
         <v>10</v>
       </c>
-      <c r="Q11" s="55">
+      <c r="Q11" s="51">
         <v>12</v>
       </c>
-      <c r="R11" s="55">
+      <c r="R11" s="51">
         <v>5</v>
       </c>
-      <c r="S11" s="55">
+      <c r="S11" s="51">
         <v>10</v>
       </c>
-      <c r="T11" s="55">
+      <c r="T11" s="51">
         <v>17</v>
       </c>
-      <c r="U11" s="55">
+      <c r="U11" s="51">
         <v>10</v>
       </c>
-      <c r="V11" s="55">
+      <c r="V11" s="51">
         <v>8</v>
       </c>
-      <c r="W11" s="55">
+      <c r="W11" s="51">
         <v>9</v>
       </c>
-      <c r="X11" s="55">
+      <c r="X11" s="51">
         <v>10</v>
       </c>
-      <c r="Y11" s="55">
+      <c r="Y11" s="51">
         <v>11</v>
       </c>
-      <c r="Z11" s="70">
+      <c r="Z11" s="66">
         <v>7</v>
       </c>
-      <c r="AA11" s="70">
+      <c r="AA11" s="66">
         <v>8</v>
       </c>
-      <c r="AB11" s="55">
+      <c r="AB11" s="51">
         <v>7</v>
       </c>
       <c r="AC11" s="14">
         <v>6</v>
+      </c>
+      <c r="AD11" s="37">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>4</v>
       </c>
       <c r="C12" s="14">
         <v>5</v>
       </c>
       <c r="D12" s="14">
         <v>7</v>
       </c>
       <c r="E12" s="14">
         <v>11</v>
       </c>
       <c r="F12" s="14">
         <v>8</v>
       </c>
-      <c r="G12" s="60">
+      <c r="G12" s="56">
         <v>12</v>
       </c>
-      <c r="H12" s="60">
+      <c r="H12" s="56">
         <v>14</v>
       </c>
-      <c r="I12" s="60">
+      <c r="I12" s="56">
         <v>12</v>
       </c>
       <c r="J12" s="10">
         <v>12</v>
       </c>
       <c r="K12" s="10">
         <v>10</v>
       </c>
       <c r="L12" s="10">
         <v>7</v>
       </c>
-      <c r="M12" s="55">
+      <c r="M12" s="51">
         <v>5</v>
       </c>
-      <c r="N12" s="55">
+      <c r="N12" s="51">
         <v>7</v>
       </c>
-      <c r="O12" s="55">
-[...2 lines deleted...]
-      <c r="P12" s="55">
+      <c r="O12" s="51">
+        <v>3</v>
+      </c>
+      <c r="P12" s="51">
         <v>7</v>
       </c>
-      <c r="Q12" s="55">
+      <c r="Q12" s="51">
         <v>7</v>
       </c>
-      <c r="R12" s="55">
+      <c r="R12" s="51">
         <v>6</v>
       </c>
-      <c r="S12" s="55">
+      <c r="S12" s="51">
         <v>15</v>
       </c>
-      <c r="T12" s="55">
+      <c r="T12" s="51">
         <v>9</v>
       </c>
-      <c r="U12" s="55">
+      <c r="U12" s="51">
         <v>11</v>
       </c>
-      <c r="V12" s="55">
+      <c r="V12" s="51">
         <v>9</v>
       </c>
-      <c r="W12" s="55">
+      <c r="W12" s="51">
         <v>6</v>
       </c>
-      <c r="X12" s="55">
+      <c r="X12" s="51">
         <v>12</v>
       </c>
-      <c r="Y12" s="55">
+      <c r="Y12" s="51">
         <v>10</v>
       </c>
-      <c r="Z12" s="70">
+      <c r="Z12" s="66">
         <v>10</v>
       </c>
-      <c r="AA12" s="70">
+      <c r="AA12" s="66">
         <v>8</v>
       </c>
-      <c r="AB12" s="55">
+      <c r="AB12" s="51">
         <v>7</v>
       </c>
       <c r="AC12" s="14">
         <v>3</v>
+      </c>
+      <c r="AD12" s="37">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>9</v>
       </c>
       <c r="C13" s="14">
         <v>6</v>
       </c>
       <c r="D13" s="14">
         <v>6</v>
       </c>
       <c r="E13" s="14">
         <v>5</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
-      <c r="G13" s="60">
+      <c r="G13" s="56">
         <v>10</v>
       </c>
-      <c r="H13" s="60">
+      <c r="H13" s="56">
         <v>6</v>
       </c>
-      <c r="I13" s="60">
+      <c r="I13" s="56">
         <v>10</v>
       </c>
       <c r="J13" s="10">
         <v>6</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>4</v>
       </c>
-      <c r="M13" s="55">
-[...2 lines deleted...]
-      <c r="N13" s="55">
+      <c r="M13" s="51">
+        <v>2</v>
+      </c>
+      <c r="N13" s="51">
         <v>6</v>
       </c>
-      <c r="O13" s="55">
+      <c r="O13" s="51">
         <v>7</v>
       </c>
-      <c r="P13" s="55">
-[...11 lines deleted...]
-      <c r="T13" s="55">
+      <c r="P13" s="51">
+        <v>4</v>
+      </c>
+      <c r="Q13" s="51">
+        <v>2</v>
+      </c>
+      <c r="R13" s="51">
+        <v>3</v>
+      </c>
+      <c r="S13" s="51">
+        <v>4</v>
+      </c>
+      <c r="T13" s="51">
         <v>13</v>
       </c>
-      <c r="U13" s="55">
+      <c r="U13" s="51">
         <v>8</v>
       </c>
-      <c r="V13" s="55">
+      <c r="V13" s="51">
         <v>6</v>
       </c>
-      <c r="W13" s="55">
+      <c r="W13" s="51">
         <v>8</v>
       </c>
-      <c r="X13" s="55">
+      <c r="X13" s="51">
         <v>7</v>
       </c>
-      <c r="Y13" s="55">
-[...2 lines deleted...]
-      <c r="Z13" s="70">
+      <c r="Y13" s="51">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="66">
         <v>5</v>
       </c>
-      <c r="AA13" s="70">
+      <c r="AA13" s="66">
         <v>5</v>
       </c>
-      <c r="AB13" s="55">
+      <c r="AB13" s="51">
         <v>3</v>
       </c>
       <c r="AC13" s="14">
         <v>5</v>
+      </c>
+      <c r="AD13" s="37">
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>16</v>
       </c>
       <c r="C14" s="14">
         <v>11</v>
       </c>
       <c r="D14" s="14">
         <v>22</v>
       </c>
       <c r="E14" s="14">
         <v>15</v>
       </c>
       <c r="F14" s="14">
         <v>11</v>
       </c>
-      <c r="G14" s="60">
+      <c r="G14" s="56">
         <v>26</v>
       </c>
-      <c r="H14" s="60">
+      <c r="H14" s="56">
         <v>35</v>
       </c>
-      <c r="I14" s="60">
+      <c r="I14" s="56">
         <v>25</v>
       </c>
       <c r="J14" s="10">
         <v>21</v>
       </c>
       <c r="K14" s="10">
         <v>15</v>
       </c>
       <c r="L14" s="10">
         <v>12</v>
       </c>
-      <c r="M14" s="55">
+      <c r="M14" s="51">
         <v>14</v>
       </c>
-      <c r="N14" s="55">
+      <c r="N14" s="51">
         <v>13</v>
       </c>
-      <c r="O14" s="55">
+      <c r="O14" s="51">
         <v>18</v>
       </c>
-      <c r="P14" s="55">
+      <c r="P14" s="51">
         <v>15</v>
       </c>
-      <c r="Q14" s="55">
+      <c r="Q14" s="51">
         <v>16</v>
       </c>
-      <c r="R14" s="55">
+      <c r="R14" s="51">
         <v>8</v>
       </c>
-      <c r="S14" s="55">
+      <c r="S14" s="51">
         <v>20</v>
       </c>
-      <c r="T14" s="55">
+      <c r="T14" s="51">
         <v>18</v>
       </c>
-      <c r="U14" s="55">
+      <c r="U14" s="51">
         <v>22</v>
       </c>
-      <c r="V14" s="55">
+      <c r="V14" s="51">
         <v>18</v>
       </c>
-      <c r="W14" s="55">
+      <c r="W14" s="51">
         <v>15</v>
       </c>
-      <c r="X14" s="55">
+      <c r="X14" s="51">
         <v>18</v>
       </c>
-      <c r="Y14" s="55">
+      <c r="Y14" s="51">
         <v>22</v>
       </c>
-      <c r="Z14" s="70">
+      <c r="Z14" s="66">
         <v>18</v>
       </c>
-      <c r="AA14" s="70">
+      <c r="AA14" s="66">
         <v>16</v>
       </c>
-      <c r="AB14" s="55">
+      <c r="AB14" s="51">
         <v>14</v>
       </c>
       <c r="AC14" s="14">
         <v>20</v>
+      </c>
+      <c r="AD14" s="37">
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>6</v>
       </c>
       <c r="C15" s="14">
         <v>11</v>
       </c>
       <c r="D15" s="14">
         <v>5</v>
       </c>
       <c r="E15" s="14">
         <v>6</v>
       </c>
       <c r="F15" s="14">
         <v>2</v>
       </c>
-      <c r="G15" s="60">
+      <c r="G15" s="56">
         <v>8</v>
       </c>
-      <c r="H15" s="60">
+      <c r="H15" s="56">
         <v>9</v>
       </c>
-      <c r="I15" s="60">
+      <c r="I15" s="56">
         <v>9</v>
       </c>
       <c r="J15" s="10">
         <v>9</v>
       </c>
       <c r="K15" s="10">
         <v>6</v>
       </c>
       <c r="L15" s="10">
         <v>11</v>
       </c>
-      <c r="M15" s="55">
+      <c r="M15" s="51">
         <v>6</v>
       </c>
-      <c r="N15" s="55">
-[...2 lines deleted...]
-      <c r="O15" s="55">
+      <c r="N15" s="51">
+        <v>4</v>
+      </c>
+      <c r="O15" s="51">
         <v>7</v>
       </c>
-      <c r="P15" s="55">
+      <c r="P15" s="51">
         <v>6</v>
       </c>
-      <c r="Q15" s="55">
+      <c r="Q15" s="51">
         <v>5</v>
       </c>
-      <c r="R15" s="55">
-[...2 lines deleted...]
-      <c r="S15" s="55">
+      <c r="R15" s="51">
+        <v>3</v>
+      </c>
+      <c r="S15" s="51">
         <v>13</v>
       </c>
-      <c r="T15" s="55">
+      <c r="T15" s="51">
         <v>11</v>
       </c>
-      <c r="U15" s="55">
-[...5 lines deleted...]
-      <c r="W15" s="55">
+      <c r="U15" s="51">
+        <v>2</v>
+      </c>
+      <c r="V15" s="51">
+        <v>4</v>
+      </c>
+      <c r="W15" s="51">
         <v>7</v>
       </c>
-      <c r="X15" s="55">
+      <c r="X15" s="51">
         <v>6</v>
       </c>
-      <c r="Y15" s="55">
+      <c r="Y15" s="51">
         <v>7</v>
       </c>
-      <c r="Z15" s="70">
+      <c r="Z15" s="66">
         <v>6</v>
       </c>
-      <c r="AA15" s="70">
-[...2 lines deleted...]
-      <c r="AB15" s="55">
+      <c r="AA15" s="66">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="51">
         <v>6</v>
       </c>
       <c r="AC15" s="14">
         <v>10</v>
+      </c>
+      <c r="AD15" s="37">
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>8</v>
       </c>
       <c r="C16" s="14">
         <v>8</v>
       </c>
       <c r="D16" s="14">
         <v>12</v>
       </c>
       <c r="E16" s="14">
         <v>4</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
-      <c r="G16" s="60">
+      <c r="G16" s="56">
         <v>6</v>
       </c>
-      <c r="H16" s="60">
+      <c r="H16" s="56">
         <v>16</v>
       </c>
-      <c r="I16" s="60">
+      <c r="I16" s="56">
         <v>12</v>
       </c>
       <c r="J16" s="10">
         <v>3</v>
       </c>
       <c r="K16" s="10">
         <v>6</v>
       </c>
       <c r="L16" s="10">
         <v>5</v>
       </c>
-      <c r="M16" s="55">
+      <c r="M16" s="51">
         <v>9</v>
       </c>
-      <c r="N16" s="55">
-[...2 lines deleted...]
-      <c r="O16" s="55">
+      <c r="N16" s="51">
+        <v>4</v>
+      </c>
+      <c r="O16" s="51">
         <v>10</v>
       </c>
-      <c r="P16" s="55">
-[...2 lines deleted...]
-      <c r="Q16" s="55">
+      <c r="P16" s="51">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="51">
         <v>6</v>
       </c>
-      <c r="R16" s="55">
+      <c r="R16" s="51">
         <v>5</v>
       </c>
-      <c r="S16" s="55">
+      <c r="S16" s="51">
         <v>7</v>
       </c>
-      <c r="T16" s="55">
+      <c r="T16" s="51">
         <v>13</v>
       </c>
-      <c r="U16" s="55">
+      <c r="U16" s="51">
         <v>7</v>
       </c>
-      <c r="V16" s="55">
-[...2 lines deleted...]
-      <c r="W16" s="55">
+      <c r="V16" s="51">
+        <v>4</v>
+      </c>
+      <c r="W16" s="51">
         <v>5</v>
       </c>
-      <c r="X16" s="55">
+      <c r="X16" s="51">
         <v>8</v>
       </c>
-      <c r="Y16" s="55">
+      <c r="Y16" s="51">
         <v>12</v>
       </c>
-      <c r="Z16" s="70">
-[...5 lines deleted...]
-      <c r="AB16" s="55">
+      <c r="Z16" s="66">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="66">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="51">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>8</v>
       </c>
       <c r="C17" s="14">
         <v>4</v>
       </c>
       <c r="D17" s="14">
         <v>4</v>
       </c>
       <c r="E17" s="14">
         <v>6</v>
       </c>
       <c r="F17" s="14">
         <v>4</v>
       </c>
-      <c r="G17" s="60">
+      <c r="G17" s="56">
         <v>10</v>
       </c>
-      <c r="H17" s="60">
+      <c r="H17" s="56">
         <v>6</v>
       </c>
-      <c r="I17" s="60">
+      <c r="I17" s="56">
         <v>12</v>
       </c>
       <c r="J17" s="10">
         <v>11</v>
       </c>
       <c r="K17" s="10">
         <v>5</v>
       </c>
       <c r="L17" s="10">
         <v>4</v>
       </c>
-      <c r="M17" s="55">
-[...2 lines deleted...]
-      <c r="N17" s="55">
+      <c r="M17" s="51">
+        <v>4</v>
+      </c>
+      <c r="N17" s="51">
         <v>5</v>
       </c>
-      <c r="O17" s="55">
-[...2 lines deleted...]
-      <c r="P17" s="55">
+      <c r="O17" s="51">
+        <v>4</v>
+      </c>
+      <c r="P17" s="51">
         <v>6</v>
       </c>
-      <c r="Q17" s="55">
+      <c r="Q17" s="51">
         <v>6</v>
       </c>
-      <c r="R17" s="55">
-[...2 lines deleted...]
-      <c r="S17" s="55">
+      <c r="R17" s="51">
+        <v>3</v>
+      </c>
+      <c r="S17" s="51">
         <v>9</v>
       </c>
-      <c r="T17" s="55">
+      <c r="T17" s="51">
         <v>7</v>
       </c>
-      <c r="U17" s="55">
+      <c r="U17" s="51">
         <v>9</v>
       </c>
-      <c r="V17" s="55">
-[...2 lines deleted...]
-      <c r="W17" s="55">
+      <c r="V17" s="51">
+        <v>4</v>
+      </c>
+      <c r="W17" s="51">
         <v>9</v>
       </c>
-      <c r="X17" s="55">
+      <c r="X17" s="51">
         <v>12</v>
       </c>
-      <c r="Y17" s="55">
+      <c r="Y17" s="51">
         <v>11</v>
       </c>
-      <c r="Z17" s="70">
-[...5 lines deleted...]
-      <c r="AB17" s="55">
+      <c r="Z17" s="66">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="66">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="51">
         <v>6</v>
       </c>
       <c r="AC17" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>13</v>
       </c>
       <c r="C18" s="14">
         <v>16</v>
       </c>
       <c r="D18" s="14">
         <v>15</v>
       </c>
       <c r="E18" s="14">
         <v>22</v>
       </c>
       <c r="F18" s="14">
         <v>10</v>
       </c>
-      <c r="G18" s="60">
+      <c r="G18" s="56">
         <v>17</v>
       </c>
-      <c r="H18" s="60">
+      <c r="H18" s="56">
         <v>26</v>
       </c>
-      <c r="I18" s="60">
+      <c r="I18" s="56">
         <v>24</v>
       </c>
       <c r="J18" s="10">
         <v>18</v>
       </c>
       <c r="K18" s="10">
         <v>16</v>
       </c>
       <c r="L18" s="10">
         <v>17</v>
       </c>
-      <c r="M18" s="55">
+      <c r="M18" s="51">
         <v>18</v>
       </c>
-      <c r="N18" s="55">
+      <c r="N18" s="51">
         <v>18</v>
       </c>
-      <c r="O18" s="55">
+      <c r="O18" s="51">
         <v>22</v>
       </c>
-      <c r="P18" s="55">
+      <c r="P18" s="51">
         <v>11</v>
       </c>
-      <c r="Q18" s="55">
+      <c r="Q18" s="51">
         <v>17</v>
       </c>
-      <c r="R18" s="55">
+      <c r="R18" s="51">
         <v>10</v>
       </c>
-      <c r="S18" s="55">
+      <c r="S18" s="51">
         <v>24</v>
       </c>
-      <c r="T18" s="55">
+      <c r="T18" s="51">
         <v>30</v>
       </c>
-      <c r="U18" s="55">
+      <c r="U18" s="51">
         <v>14</v>
       </c>
-      <c r="V18" s="55">
+      <c r="V18" s="51">
         <v>13</v>
       </c>
-      <c r="W18" s="55">
+      <c r="W18" s="51">
         <v>15</v>
       </c>
-      <c r="X18" s="55">
+      <c r="X18" s="51">
         <v>18</v>
       </c>
-      <c r="Y18" s="55">
+      <c r="Y18" s="51">
         <v>16</v>
       </c>
-      <c r="Z18" s="70">
+      <c r="Z18" s="66">
         <v>17</v>
       </c>
-      <c r="AA18" s="70">
+      <c r="AA18" s="66">
         <v>7</v>
       </c>
-      <c r="AB18" s="55">
+      <c r="AB18" s="51">
         <v>6</v>
       </c>
       <c r="AC18" s="14">
         <v>14</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>5</v>
       </c>
       <c r="C19" s="14">
         <v>5</v>
       </c>
       <c r="D19" s="14">
         <v>4</v>
       </c>
       <c r="E19" s="14"/>
       <c r="F19" s="14">
         <v>1</v>
       </c>
-      <c r="G19" s="60">
+      <c r="G19" s="56">
         <v>5</v>
       </c>
-      <c r="H19" s="60">
-[...2 lines deleted...]
-      <c r="I19" s="60">
+      <c r="H19" s="56">
+        <v>3</v>
+      </c>
+      <c r="I19" s="56">
         <v>6</v>
       </c>
       <c r="J19" s="10">
         <v>3</v>
       </c>
       <c r="K19" s="10">
         <v>3</v>
       </c>
       <c r="L19" s="10">
         <v>2</v>
       </c>
-      <c r="M19" s="55">
+      <c r="M19" s="51">
         <v>6</v>
       </c>
-      <c r="N19" s="55">
+      <c r="N19" s="51">
         <v>5</v>
       </c>
-      <c r="O19" s="55">
+      <c r="O19" s="51">
         <v>5</v>
       </c>
-      <c r="P19" s="55">
-[...2 lines deleted...]
-      <c r="Q19" s="55">
+      <c r="P19" s="51">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="51">
         <v>6</v>
       </c>
-      <c r="R19" s="55">
-[...5 lines deleted...]
-      <c r="T19" s="55">
+      <c r="R19" s="51">
+        <v>3</v>
+      </c>
+      <c r="S19" s="51">
+        <v>2</v>
+      </c>
+      <c r="T19" s="51">
         <v>6</v>
       </c>
-      <c r="U19" s="55">
+      <c r="U19" s="51">
         <v>5</v>
       </c>
-      <c r="V19" s="55">
-[...5 lines deleted...]
-      <c r="X19" s="55">
+      <c r="V19" s="51">
+        <v>2</v>
+      </c>
+      <c r="W19" s="51">
+        <v>1</v>
+      </c>
+      <c r="X19" s="51">
         <v>5</v>
       </c>
-      <c r="Y19" s="55">
-[...5 lines deleted...]
-      <c r="AA19" s="70">
+      <c r="Y19" s="51">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="66">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="66">
         <v>5</v>
       </c>
-      <c r="AB19" s="55">
+      <c r="AB19" s="51">
         <v>1</v>
       </c>
       <c r="AC19" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>7</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>1</v>
       </c>
       <c r="E20" s="14">
         <v>6</v>
       </c>
       <c r="F20" s="14">
         <v>5</v>
       </c>
-      <c r="G20" s="60">
-[...2 lines deleted...]
-      <c r="H20" s="60">
+      <c r="G20" s="56">
+        <v>2</v>
+      </c>
+      <c r="H20" s="56">
         <v>10</v>
       </c>
-      <c r="I20" s="60">
+      <c r="I20" s="56">
         <v>5</v>
       </c>
       <c r="J20" s="10">
         <v>2</v>
       </c>
       <c r="K20" s="10">
         <v>8</v>
       </c>
       <c r="L20" s="10">
         <v>3</v>
       </c>
-      <c r="M20" s="55">
-[...5 lines deleted...]
-      <c r="O20" s="55">
+      <c r="M20" s="51">
+        <v>1</v>
+      </c>
+      <c r="N20" s="51">
+        <v>2</v>
+      </c>
+      <c r="O20" s="51">
         <v>5</v>
       </c>
-      <c r="P20" s="55">
+      <c r="P20" s="51">
         <v>5</v>
       </c>
-      <c r="Q20" s="55">
+      <c r="Q20" s="51">
         <v>7</v>
       </c>
-      <c r="R20" s="55">
-[...5 lines deleted...]
-      <c r="T20" s="55">
+      <c r="R20" s="51">
+        <v>1</v>
+      </c>
+      <c r="S20" s="51">
+        <v>2</v>
+      </c>
+      <c r="T20" s="51">
         <v>8</v>
       </c>
-      <c r="U20" s="55">
+      <c r="U20" s="51">
         <v>7</v>
       </c>
-      <c r="V20" s="55">
+      <c r="V20" s="51">
         <v>5</v>
       </c>
-      <c r="W20" s="55">
-[...14 lines deleted...]
-      <c r="AB20" s="55">
+      <c r="W20" s="51">
+        <v>3</v>
+      </c>
+      <c r="X20" s="51">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="51">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="66">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="66">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="51">
         <v>3</v>
       </c>
       <c r="AC20" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
         <v>6</v>
       </c>
       <c r="C21" s="14">
         <v>14</v>
       </c>
       <c r="D21" s="14">
         <v>18</v>
       </c>
       <c r="E21" s="14">
         <v>16</v>
       </c>
       <c r="F21" s="14">
         <v>14</v>
       </c>
-      <c r="G21" s="60">
+      <c r="G21" s="56">
         <v>25</v>
       </c>
-      <c r="H21" s="60">
+      <c r="H21" s="56">
         <v>22</v>
       </c>
-      <c r="I21" s="60">
+      <c r="I21" s="56">
         <v>15</v>
       </c>
       <c r="J21" s="10">
         <v>14</v>
       </c>
       <c r="K21" s="10">
         <v>13</v>
       </c>
       <c r="L21" s="10">
         <v>13</v>
       </c>
-      <c r="M21" s="55">
+      <c r="M21" s="51">
         <v>10</v>
       </c>
-      <c r="N21" s="55">
+      <c r="N21" s="51">
         <v>9</v>
       </c>
-      <c r="O21" s="55">
+      <c r="O21" s="51">
         <v>9</v>
       </c>
-      <c r="P21" s="55">
+      <c r="P21" s="51">
         <v>12</v>
       </c>
-      <c r="Q21" s="55">
+      <c r="Q21" s="51">
         <v>10</v>
       </c>
-      <c r="R21" s="55">
+      <c r="R21" s="51">
         <v>6</v>
       </c>
-      <c r="S21" s="55">
+      <c r="S21" s="51">
         <v>20</v>
       </c>
-      <c r="T21" s="55">
+      <c r="T21" s="51">
         <v>22</v>
       </c>
-      <c r="U21" s="55">
+      <c r="U21" s="51">
         <v>13</v>
       </c>
-      <c r="V21" s="55">
+      <c r="V21" s="51">
         <v>16</v>
       </c>
-      <c r="W21" s="55">
+      <c r="W21" s="51">
         <v>11</v>
       </c>
-      <c r="X21" s="55">
+      <c r="X21" s="51">
         <v>10</v>
       </c>
-      <c r="Y21" s="55">
+      <c r="Y21" s="51">
         <v>19</v>
       </c>
-      <c r="Z21" s="70">
+      <c r="Z21" s="66">
         <v>7</v>
       </c>
-      <c r="AA21" s="70">
+      <c r="AA21" s="66">
         <v>11</v>
       </c>
-      <c r="AB21" s="55">
+      <c r="AB21" s="51">
         <v>15</v>
       </c>
       <c r="AC21" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="37">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="75"/>
       <c r="C22" s="75"/>
       <c r="D22" s="75"/>
       <c r="E22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
       <c r="L22" s="75"/>
       <c r="M22" s="75"/>
       <c r="N22" s="75"/>
       <c r="O22" s="75"/>
       <c r="P22" s="75"/>
       <c r="Q22" s="75"/>
       <c r="R22" s="75"/>
       <c r="S22" s="75"/>
       <c r="T22" s="75"/>
       <c r="U22" s="75"/>
       <c r="V22" s="75"/>
       <c r="W22" s="75"/>
       <c r="X22" s="75"/>
       <c r="Y22" s="75"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="37"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>118</v>
       </c>
       <c r="C23" s="14">
         <v>119</v>
       </c>
       <c r="D23" s="14">
         <v>122</v>
       </c>
       <c r="E23" s="14">
         <v>141</v>
       </c>
       <c r="F23" s="14">
         <v>75</v>
       </c>
       <c r="G23" s="16">
         <v>204</v>
       </c>
-      <c r="H23" s="60">
+      <c r="H23" s="56">
         <v>230</v>
       </c>
-      <c r="I23" s="60">
+      <c r="I23" s="56">
         <v>205</v>
       </c>
       <c r="J23" s="17">
         <v>145</v>
       </c>
       <c r="K23" s="10">
         <v>115</v>
       </c>
       <c r="L23" s="17">
         <v>126</v>
       </c>
-      <c r="M23" s="59">
+      <c r="M23" s="55">
         <v>115</v>
       </c>
-      <c r="N23" s="59">
+      <c r="N23" s="55">
         <v>95</v>
       </c>
-      <c r="O23" s="59">
+      <c r="O23" s="55">
         <v>131</v>
       </c>
-      <c r="P23" s="59">
+      <c r="P23" s="55">
         <v>109</v>
       </c>
-      <c r="Q23" s="59">
+      <c r="Q23" s="55">
         <v>144</v>
       </c>
-      <c r="R23" s="59">
+      <c r="R23" s="55">
         <v>95</v>
       </c>
-      <c r="S23" s="59">
+      <c r="S23" s="55">
         <v>214</v>
       </c>
-      <c r="T23" s="59">
+      <c r="T23" s="55">
         <v>202</v>
       </c>
-      <c r="U23" s="59">
+      <c r="U23" s="55">
         <v>192</v>
       </c>
-      <c r="V23" s="59">
+      <c r="V23" s="55">
         <v>114</v>
       </c>
-      <c r="W23" s="55">
+      <c r="W23" s="51">
         <v>121</v>
       </c>
-      <c r="X23" s="55">
+      <c r="X23" s="51">
         <v>119</v>
       </c>
-      <c r="Y23" s="55">
+      <c r="Y23" s="51">
         <v>143</v>
       </c>
-      <c r="Z23" s="70">
+      <c r="Z23" s="66">
         <v>98</v>
       </c>
-      <c r="AA23" s="70">
+      <c r="AA23" s="66">
         <v>92</v>
       </c>
-      <c r="AB23" s="55">
+      <c r="AB23" s="51">
         <v>114</v>
       </c>
       <c r="AC23" s="14">
         <v>128</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="37">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>104</v>
       </c>
       <c r="C24" s="14">
         <v>106</v>
       </c>
       <c r="D24" s="14">
         <v>104</v>
       </c>
       <c r="E24" s="14">
         <v>125</v>
       </c>
       <c r="F24" s="14">
         <v>66</v>
       </c>
       <c r="G24" s="16">
         <v>188</v>
       </c>
-      <c r="H24" s="60">
+      <c r="H24" s="56">
         <v>204</v>
       </c>
-      <c r="I24" s="60">
+      <c r="I24" s="56">
         <v>178</v>
       </c>
       <c r="J24" s="17">
         <v>129</v>
       </c>
       <c r="K24" s="10">
         <v>104</v>
       </c>
       <c r="L24" s="17">
         <v>108</v>
       </c>
-      <c r="M24" s="59">
+      <c r="M24" s="55">
         <v>103</v>
       </c>
-      <c r="N24" s="59">
+      <c r="N24" s="55">
         <v>83</v>
       </c>
-      <c r="O24" s="59">
+      <c r="O24" s="55">
         <v>111</v>
       </c>
-      <c r="P24" s="59">
+      <c r="P24" s="55">
         <v>96</v>
       </c>
-      <c r="Q24" s="59">
+      <c r="Q24" s="55">
         <v>128</v>
       </c>
-      <c r="R24" s="59">
+      <c r="R24" s="55">
         <v>80</v>
       </c>
-      <c r="S24" s="59">
+      <c r="S24" s="55">
         <v>192</v>
       </c>
-      <c r="T24" s="59">
+      <c r="T24" s="55">
         <v>181</v>
       </c>
-      <c r="U24" s="59">
+      <c r="U24" s="55">
         <v>175</v>
       </c>
-      <c r="V24" s="59">
+      <c r="V24" s="55">
         <v>106</v>
       </c>
-      <c r="W24" s="55">
+      <c r="W24" s="51">
         <v>105</v>
       </c>
-      <c r="X24" s="55">
+      <c r="X24" s="51">
         <v>103</v>
       </c>
-      <c r="Y24" s="55">
+      <c r="Y24" s="51">
         <v>125</v>
       </c>
-      <c r="Z24" s="70">
+      <c r="Z24" s="66">
         <v>84</v>
       </c>
-      <c r="AA24" s="70">
+      <c r="AA24" s="66">
         <v>83</v>
       </c>
-      <c r="AB24" s="55">
+      <c r="AB24" s="51">
         <v>103</v>
       </c>
       <c r="AC24" s="14">
         <v>112</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="37">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>4</v>
       </c>
       <c r="C25" s="14">
         <v>4</v>
       </c>
       <c r="D25" s="14">
         <v>5</v>
       </c>
       <c r="E25" s="14">
         <v>4</v>
       </c>
       <c r="F25" s="14">
         <v>1</v>
       </c>
       <c r="G25" s="16">
         <v>4</v>
       </c>
-      <c r="H25" s="60">
-[...2 lines deleted...]
-      <c r="I25" s="60">
+      <c r="H25" s="56">
+        <v>2</v>
+      </c>
+      <c r="I25" s="56">
         <v>7</v>
       </c>
       <c r="J25" s="17">
         <v>4</v>
       </c>
       <c r="K25" s="10">
         <v>2</v>
       </c>
       <c r="L25" s="17">
         <v>5</v>
       </c>
-      <c r="M25" s="59">
-[...8 lines deleted...]
-      <c r="P25" s="59">
+      <c r="M25" s="55">
+        <v>1</v>
+      </c>
+      <c r="N25" s="55">
+        <v>2</v>
+      </c>
+      <c r="O25" s="55">
+        <v>3</v>
+      </c>
+      <c r="P25" s="55">
         <v>5</v>
       </c>
-      <c r="Q25" s="59">
-[...8 lines deleted...]
-      <c r="T25" s="59">
+      <c r="Q25" s="55">
+        <v>4</v>
+      </c>
+      <c r="R25" s="55">
+        <v>4</v>
+      </c>
+      <c r="S25" s="55">
+        <v>1</v>
+      </c>
+      <c r="T25" s="55">
         <v>6</v>
       </c>
-      <c r="U25" s="59">
+      <c r="U25" s="55">
         <v>5</v>
       </c>
-      <c r="V25" s="59">
-[...8 lines deleted...]
-      <c r="Y25" s="55">
+      <c r="V25" s="55">
+        <v>1</v>
+      </c>
+      <c r="W25" s="51">
+        <v>2</v>
+      </c>
+      <c r="X25" s="51">
+        <v>4</v>
+      </c>
+      <c r="Y25" s="51">
         <v>6</v>
       </c>
-      <c r="Z25" s="70">
-[...2 lines deleted...]
-      <c r="AA25" s="70">
+      <c r="Z25" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="66">
         <v>5</v>
       </c>
-      <c r="AB25" s="55">
+      <c r="AB25" s="51">
         <v>3</v>
       </c>
       <c r="AC25" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>5</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
       <c r="E26" s="14">
         <v>4</v>
       </c>
       <c r="F26" s="14">
         <v>2</v>
       </c>
       <c r="G26" s="16">
         <v>4</v>
       </c>
-      <c r="H26" s="60">
+      <c r="H26" s="56">
         <v>5</v>
       </c>
-      <c r="I26" s="60">
+      <c r="I26" s="56">
         <v>4</v>
       </c>
       <c r="J26" s="17">
         <v>5</v>
       </c>
       <c r="K26" s="10">
         <v>3</v>
       </c>
       <c r="L26" s="17">
         <v>3</v>
       </c>
-      <c r="M26" s="59">
-[...17 lines deleted...]
-      <c r="S26" s="59">
+      <c r="M26" s="55">
+        <v>1</v>
+      </c>
+      <c r="N26" s="55">
+        <v>2</v>
+      </c>
+      <c r="O26" s="55">
+        <v>3</v>
+      </c>
+      <c r="P26" s="55">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="55">
+        <v>3</v>
+      </c>
+      <c r="R26" s="55">
+        <v>3</v>
+      </c>
+      <c r="S26" s="55">
         <v>5</v>
       </c>
-      <c r="T26" s="59">
-[...20 lines deleted...]
-      <c r="AA26" s="42" t="s">
+      <c r="T26" s="55">
+        <v>4</v>
+      </c>
+      <c r="U26" s="55">
+        <v>1</v>
+      </c>
+      <c r="V26" s="55">
+        <v>2</v>
+      </c>
+      <c r="W26" s="51">
+        <v>3</v>
+      </c>
+      <c r="X26" s="51">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="51">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="66">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AB26" s="55">
+      <c r="AB26" s="51">
         <v>4</v>
       </c>
       <c r="AC26" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>5</v>
       </c>
       <c r="C27" s="14">
         <v>1</v>
       </c>
       <c r="D27" s="14">
         <v>5</v>
       </c>
       <c r="E27" s="14">
         <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
-      <c r="H27" s="60">
-[...2 lines deleted...]
-      <c r="I27" s="60">
+      <c r="H27" s="56">
+        <v>3</v>
+      </c>
+      <c r="I27" s="56">
         <v>6</v>
       </c>
       <c r="J27" s="17">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>3</v>
       </c>
       <c r="L27" s="17">
         <v>2</v>
       </c>
-      <c r="M27" s="59">
-[...5 lines deleted...]
-      <c r="O27" s="59">
+      <c r="M27" s="55">
+        <v>3</v>
+      </c>
+      <c r="N27" s="55">
+        <v>1</v>
+      </c>
+      <c r="O27" s="55">
         <v>7</v>
       </c>
-      <c r="P27" s="59">
-[...2 lines deleted...]
-      <c r="Q27" s="59">
+      <c r="P27" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="55">
         <v>5</v>
       </c>
-      <c r="R27" s="59">
-[...2 lines deleted...]
-      <c r="S27" s="59">
+      <c r="R27" s="55">
+        <v>3</v>
+      </c>
+      <c r="S27" s="55">
         <v>5</v>
       </c>
-      <c r="T27" s="59">
-[...11 lines deleted...]
-      <c r="X27" s="55">
+      <c r="T27" s="55">
+        <v>3</v>
+      </c>
+      <c r="U27" s="55">
+        <v>4</v>
+      </c>
+      <c r="V27" s="55">
+        <v>1</v>
+      </c>
+      <c r="W27" s="51">
+        <v>3</v>
+      </c>
+      <c r="X27" s="51">
         <v>6</v>
       </c>
-      <c r="Y27" s="55">
-[...8 lines deleted...]
-      <c r="AB27" s="55">
+      <c r="Y27" s="51">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="66">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="66">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="51">
         <v>2</v>
       </c>
       <c r="AC27" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>7</v>
       </c>
       <c r="E28" s="14">
         <v>7</v>
       </c>
       <c r="F28" s="14">
         <v>3</v>
       </c>
       <c r="G28" s="16">
         <v>7</v>
       </c>
-      <c r="H28" s="60">
+      <c r="H28" s="56">
         <v>16</v>
       </c>
-      <c r="I28" s="60">
+      <c r="I28" s="56">
         <v>10</v>
       </c>
       <c r="J28" s="17">
         <v>6</v>
       </c>
       <c r="K28" s="10">
         <v>3</v>
       </c>
       <c r="L28" s="17">
         <v>8</v>
       </c>
-      <c r="M28" s="59">
+      <c r="M28" s="55">
         <v>7</v>
       </c>
-      <c r="N28" s="59">
+      <c r="N28" s="55">
         <v>7</v>
       </c>
-      <c r="O28" s="59">
+      <c r="O28" s="55">
         <v>7</v>
       </c>
-      <c r="P28" s="59">
-[...5 lines deleted...]
-      <c r="R28" s="59">
+      <c r="P28" s="55">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="55">
+        <v>4</v>
+      </c>
+      <c r="R28" s="55">
         <v>5</v>
       </c>
-      <c r="S28" s="59">
+      <c r="S28" s="55">
         <v>11</v>
       </c>
-      <c r="T28" s="59">
+      <c r="T28" s="55">
         <v>8</v>
       </c>
-      <c r="U28" s="59">
+      <c r="U28" s="55">
         <v>7</v>
       </c>
-      <c r="V28" s="59">
-[...2 lines deleted...]
-      <c r="W28" s="55">
+      <c r="V28" s="55">
+        <v>4</v>
+      </c>
+      <c r="W28" s="51">
         <v>8</v>
       </c>
-      <c r="X28" s="55">
-[...2 lines deleted...]
-      <c r="Y28" s="55">
+      <c r="X28" s="51">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="51">
         <v>6</v>
       </c>
-      <c r="Z28" s="70">
+      <c r="Z28" s="66">
         <v>6</v>
       </c>
-      <c r="AA28" s="70">
-[...2 lines deleted...]
-      <c r="AB28" s="55">
+      <c r="AA28" s="66">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="51">
         <v>2</v>
       </c>
       <c r="AC28" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="37">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="76" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="76"/>
       <c r="C29" s="76"/>
       <c r="D29" s="76"/>
       <c r="E29" s="76"/>
       <c r="F29" s="76"/>
       <c r="G29" s="76"/>
       <c r="H29" s="76"/>
       <c r="I29" s="76"/>
       <c r="J29" s="76"/>
       <c r="K29" s="76"/>
       <c r="L29" s="76"/>
       <c r="M29" s="76"/>
       <c r="N29" s="76"/>
       <c r="O29" s="76"/>
       <c r="P29" s="76"/>
       <c r="Q29" s="76"/>
       <c r="R29" s="76"/>
       <c r="S29" s="76"/>
       <c r="T29" s="76"/>
       <c r="U29" s="76"/>
       <c r="V29" s="76"/>
       <c r="W29" s="76"/>
       <c r="X29" s="76"/>
       <c r="Y29" s="76"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="37"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>93</v>
       </c>
       <c r="C30" s="14">
         <v>91</v>
       </c>
       <c r="D30" s="14">
         <v>96</v>
       </c>
       <c r="E30" s="14">
         <v>105</v>
       </c>
       <c r="F30" s="14">
         <v>78</v>
       </c>
       <c r="G30" s="16">
         <v>137</v>
       </c>
-      <c r="H30" s="60">
+      <c r="H30" s="56">
         <v>169</v>
       </c>
-      <c r="I30" s="60">
+      <c r="I30" s="56">
         <v>140</v>
       </c>
       <c r="J30" s="17">
         <v>120</v>
       </c>
       <c r="K30" s="16">
         <v>104</v>
       </c>
       <c r="L30" s="17">
         <v>91</v>
       </c>
-      <c r="M30" s="19">
+      <c r="M30" s="18">
         <v>88</v>
       </c>
-      <c r="N30" s="56">
+      <c r="N30" s="52">
         <v>81</v>
       </c>
-      <c r="O30" s="56">
+      <c r="O30" s="52">
         <v>100</v>
       </c>
-      <c r="P30" s="56">
+      <c r="P30" s="52">
         <v>75</v>
       </c>
-      <c r="Q30" s="56">
+      <c r="Q30" s="52">
         <v>91</v>
       </c>
-      <c r="R30" s="56">
+      <c r="R30" s="52">
         <v>49</v>
       </c>
-      <c r="S30" s="56">
+      <c r="S30" s="52">
         <v>125</v>
       </c>
-      <c r="T30" s="56">
+      <c r="T30" s="52">
         <v>154</v>
       </c>
-      <c r="U30" s="56">
+      <c r="U30" s="52">
         <v>118</v>
       </c>
-      <c r="V30" s="56">
+      <c r="V30" s="52">
         <v>99</v>
       </c>
-      <c r="W30" s="55">
+      <c r="W30" s="51">
         <v>86</v>
       </c>
-      <c r="X30" s="55">
+      <c r="X30" s="51">
         <v>111</v>
       </c>
-      <c r="Y30" s="55">
+      <c r="Y30" s="51">
         <v>112</v>
       </c>
-      <c r="Z30" s="71">
+      <c r="Z30" s="67">
         <v>82</v>
       </c>
-      <c r="AA30" s="70">
+      <c r="AA30" s="66">
         <v>70</v>
       </c>
-      <c r="AB30" s="55">
+      <c r="AB30" s="51">
         <v>75</v>
       </c>
       <c r="AC30" s="14">
         <v>80</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="37">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>9</v>
       </c>
       <c r="C31" s="14">
         <v>6</v>
       </c>
       <c r="D31" s="14">
         <v>9</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>17</v>
       </c>
       <c r="G31" s="16">
         <v>17</v>
       </c>
-      <c r="H31" s="60">
+      <c r="H31" s="56">
         <v>23</v>
       </c>
-      <c r="I31" s="60">
+      <c r="I31" s="56">
         <v>14</v>
       </c>
       <c r="J31" s="17">
         <v>18</v>
       </c>
       <c r="K31" s="16">
         <v>7</v>
       </c>
       <c r="L31" s="17">
         <v>17</v>
       </c>
-      <c r="M31" s="19">
+      <c r="M31" s="18">
         <v>9</v>
       </c>
-      <c r="N31" s="56">
+      <c r="N31" s="52">
         <v>10</v>
       </c>
-      <c r="O31" s="56">
+      <c r="O31" s="52">
         <v>14</v>
       </c>
-      <c r="P31" s="56">
-[...2 lines deleted...]
-      <c r="Q31" s="56">
+      <c r="P31" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="52">
         <v>13</v>
       </c>
-      <c r="R31" s="56">
+      <c r="R31" s="52">
         <v>7</v>
       </c>
-      <c r="S31" s="56">
+      <c r="S31" s="52">
         <v>11</v>
       </c>
-      <c r="T31" s="56">
+      <c r="T31" s="52">
         <v>18</v>
       </c>
-      <c r="U31" s="56">
+      <c r="U31" s="52">
         <v>21</v>
       </c>
-      <c r="V31" s="56">
+      <c r="V31" s="52">
         <v>14</v>
       </c>
-      <c r="W31" s="55">
+      <c r="W31" s="51">
         <v>9</v>
       </c>
-      <c r="X31" s="55">
+      <c r="X31" s="51">
         <v>14</v>
       </c>
-      <c r="Y31" s="55">
+      <c r="Y31" s="51">
         <v>10</v>
       </c>
-      <c r="Z31" s="71">
+      <c r="Z31" s="67">
         <v>10</v>
       </c>
-      <c r="AA31" s="70">
+      <c r="AA31" s="66">
         <v>8</v>
       </c>
-      <c r="AB31" s="55">
+      <c r="AB31" s="51">
         <v>13</v>
       </c>
       <c r="AC31" s="14">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="37">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>5</v>
       </c>
       <c r="C32" s="14">
         <v>3</v>
       </c>
       <c r="D32" s="14">
         <v>2</v>
       </c>
       <c r="E32" s="14">
         <v>8</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
       <c r="G32" s="16">
         <v>5</v>
       </c>
-      <c r="H32" s="60">
+      <c r="H32" s="56">
         <v>8</v>
       </c>
-      <c r="I32" s="60">
+      <c r="I32" s="56">
         <v>12</v>
       </c>
       <c r="J32" s="17">
         <v>8</v>
       </c>
       <c r="K32" s="16">
         <v>6</v>
       </c>
       <c r="L32" s="17">
         <v>4</v>
       </c>
-      <c r="M32" s="19">
+      <c r="M32" s="18">
         <v>5</v>
       </c>
-      <c r="N32" s="56">
+      <c r="N32" s="52">
         <v>6</v>
       </c>
-      <c r="O32" s="56">
+      <c r="O32" s="52">
         <v>7</v>
       </c>
-      <c r="P32" s="56">
-[...2 lines deleted...]
-      <c r="Q32" s="56" t="s">
+      <c r="P32" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="R32" s="56">
-[...2 lines deleted...]
-      <c r="S32" s="56">
+      <c r="R32" s="52">
+        <v>4</v>
+      </c>
+      <c r="S32" s="52">
         <v>10</v>
       </c>
-      <c r="T32" s="56">
-[...2 lines deleted...]
-      <c r="U32" s="56">
+      <c r="T32" s="52">
+        <v>3</v>
+      </c>
+      <c r="U32" s="52">
         <v>6</v>
       </c>
-      <c r="V32" s="56">
-[...14 lines deleted...]
-      <c r="AA32" s="42" t="s">
+      <c r="V32" s="52">
+        <v>4</v>
+      </c>
+      <c r="W32" s="51">
+        <v>4</v>
+      </c>
+      <c r="X32" s="51">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="51">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="67">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AB32" s="55">
+      <c r="AB32" s="51">
         <v>2</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14">
         <v>7</v>
       </c>
       <c r="C33" s="14">
         <v>7</v>
       </c>
       <c r="D33" s="14">
         <v>4</v>
       </c>
       <c r="E33" s="14">
         <v>3</v>
       </c>
       <c r="F33" s="14">
         <v>5</v>
       </c>
       <c r="G33" s="16">
         <v>6</v>
       </c>
-      <c r="H33" s="60">
+      <c r="H33" s="56">
         <v>15</v>
       </c>
-      <c r="I33" s="60">
+      <c r="I33" s="56">
         <v>4</v>
       </c>
       <c r="J33" s="17">
         <v>7</v>
       </c>
       <c r="K33" s="16">
         <v>7</v>
       </c>
       <c r="L33" s="17">
         <v>5</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M33" s="18">
         <v>10</v>
       </c>
-      <c r="N33" s="56">
-[...2 lines deleted...]
-      <c r="O33" s="56">
+      <c r="N33" s="52">
+        <v>2</v>
+      </c>
+      <c r="O33" s="52">
         <v>6</v>
       </c>
-      <c r="P33" s="56">
+      <c r="P33" s="52">
         <v>5</v>
       </c>
-      <c r="Q33" s="56">
+      <c r="Q33" s="52">
         <v>8</v>
       </c>
-      <c r="R33" s="56">
-[...2 lines deleted...]
-      <c r="S33" s="56">
+      <c r="R33" s="52">
+        <v>1</v>
+      </c>
+      <c r="S33" s="52">
         <v>9</v>
       </c>
-      <c r="T33" s="56">
+      <c r="T33" s="52">
         <v>11</v>
       </c>
-      <c r="U33" s="56">
+      <c r="U33" s="52">
         <v>5</v>
       </c>
-      <c r="V33" s="56">
+      <c r="V33" s="52">
         <v>7</v>
       </c>
-      <c r="W33" s="55">
+      <c r="W33" s="51">
         <v>7</v>
       </c>
-      <c r="X33" s="55">
+      <c r="X33" s="51">
         <v>6</v>
       </c>
-      <c r="Y33" s="55">
+      <c r="Y33" s="51">
         <v>5</v>
       </c>
-      <c r="Z33" s="71">
+      <c r="Z33" s="67">
         <v>5</v>
       </c>
-      <c r="AA33" s="70">
-[...2 lines deleted...]
-      <c r="AB33" s="55">
+      <c r="AA33" s="66">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="51">
         <v>4</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>4</v>
       </c>
       <c r="C34" s="14">
         <v>5</v>
       </c>
       <c r="D34" s="14">
         <v>7</v>
       </c>
       <c r="E34" s="14">
         <v>11</v>
       </c>
       <c r="F34" s="14">
         <v>8</v>
       </c>
       <c r="G34" s="16">
         <v>12</v>
       </c>
-      <c r="H34" s="60">
+      <c r="H34" s="56">
         <v>14</v>
       </c>
-      <c r="I34" s="60">
+      <c r="I34" s="56">
         <v>12</v>
       </c>
       <c r="J34" s="17">
         <v>12</v>
       </c>
       <c r="K34" s="16">
         <v>10</v>
       </c>
       <c r="L34" s="17">
         <v>7</v>
       </c>
-      <c r="M34" s="19">
+      <c r="M34" s="18">
         <v>5</v>
       </c>
-      <c r="N34" s="56">
+      <c r="N34" s="52">
         <v>7</v>
       </c>
-      <c r="O34" s="56">
-[...2 lines deleted...]
-      <c r="P34" s="56">
+      <c r="O34" s="52">
+        <v>3</v>
+      </c>
+      <c r="P34" s="52">
         <v>7</v>
       </c>
-      <c r="Q34" s="56">
+      <c r="Q34" s="52">
         <v>7</v>
       </c>
-      <c r="R34" s="56">
+      <c r="R34" s="52">
         <v>6</v>
       </c>
-      <c r="S34" s="56">
+      <c r="S34" s="52">
         <v>15</v>
       </c>
-      <c r="T34" s="56">
+      <c r="T34" s="52">
         <v>9</v>
       </c>
-      <c r="U34" s="56">
+      <c r="U34" s="52">
         <v>11</v>
       </c>
-      <c r="V34" s="56">
+      <c r="V34" s="52">
         <v>9</v>
       </c>
-      <c r="W34" s="55">
+      <c r="W34" s="51">
         <v>6</v>
       </c>
-      <c r="X34" s="55">
+      <c r="X34" s="51">
         <v>12</v>
       </c>
-      <c r="Y34" s="55">
+      <c r="Y34" s="51">
         <v>10</v>
       </c>
-      <c r="Z34" s="71">
+      <c r="Z34" s="67">
         <v>10</v>
       </c>
-      <c r="AA34" s="70">
+      <c r="AA34" s="66">
         <v>8</v>
       </c>
-      <c r="AB34" s="55">
+      <c r="AB34" s="51">
         <v>7</v>
       </c>
       <c r="AC34" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>9</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>6</v>
       </c>
       <c r="E35" s="14">
         <v>5</v>
       </c>
       <c r="F35" s="14">
         <v>3</v>
       </c>
       <c r="G35" s="16">
         <v>10</v>
       </c>
-      <c r="H35" s="60">
+      <c r="H35" s="56">
         <v>6</v>
       </c>
-      <c r="I35" s="60">
+      <c r="I35" s="56">
         <v>10</v>
       </c>
       <c r="J35" s="17">
         <v>6</v>
       </c>
       <c r="K35" s="16">
         <v>11</v>
       </c>
       <c r="L35" s="17">
         <v>4</v>
       </c>
-      <c r="M35" s="19">
-[...2 lines deleted...]
-      <c r="N35" s="56">
+      <c r="M35" s="18">
+        <v>2</v>
+      </c>
+      <c r="N35" s="52">
         <v>6</v>
       </c>
-      <c r="O35" s="56">
+      <c r="O35" s="52">
         <v>7</v>
       </c>
-      <c r="P35" s="56">
-[...11 lines deleted...]
-      <c r="T35" s="56">
+      <c r="P35" s="52">
+        <v>4</v>
+      </c>
+      <c r="Q35" s="52">
+        <v>2</v>
+      </c>
+      <c r="R35" s="52">
+        <v>3</v>
+      </c>
+      <c r="S35" s="52">
+        <v>4</v>
+      </c>
+      <c r="T35" s="52">
         <v>13</v>
       </c>
-      <c r="U35" s="56">
+      <c r="U35" s="52">
         <v>8</v>
       </c>
-      <c r="V35" s="56">
+      <c r="V35" s="52">
         <v>6</v>
       </c>
-      <c r="W35" s="55">
+      <c r="W35" s="51">
         <v>8</v>
       </c>
-      <c r="X35" s="55">
+      <c r="X35" s="51">
         <v>7</v>
       </c>
-      <c r="Y35" s="55">
-[...2 lines deleted...]
-      <c r="Z35" s="71">
+      <c r="Y35" s="51">
+        <v>4</v>
+      </c>
+      <c r="Z35" s="67">
         <v>5</v>
       </c>
-      <c r="AA35" s="70">
+      <c r="AA35" s="66">
         <v>5</v>
       </c>
-      <c r="AB35" s="55">
+      <c r="AB35" s="51">
         <v>3</v>
       </c>
       <c r="AC35" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="37">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>16</v>
       </c>
       <c r="C36" s="14">
         <v>11</v>
       </c>
       <c r="D36" s="14">
         <v>22</v>
       </c>
       <c r="E36" s="14">
         <v>15</v>
       </c>
       <c r="F36" s="14">
         <v>11</v>
       </c>
       <c r="G36" s="16">
         <v>26</v>
       </c>
-      <c r="H36" s="60">
+      <c r="H36" s="56">
         <v>35</v>
       </c>
-      <c r="I36" s="60">
+      <c r="I36" s="56">
         <v>25</v>
       </c>
       <c r="J36" s="17">
         <v>21</v>
       </c>
       <c r="K36" s="16">
         <v>15</v>
       </c>
       <c r="L36" s="17">
         <v>12</v>
       </c>
-      <c r="M36" s="19">
+      <c r="M36" s="18">
         <v>14</v>
       </c>
-      <c r="N36" s="56">
+      <c r="N36" s="52">
         <v>13</v>
       </c>
-      <c r="O36" s="56">
+      <c r="O36" s="52">
         <v>18</v>
       </c>
-      <c r="P36" s="56">
+      <c r="P36" s="52">
         <v>15</v>
       </c>
-      <c r="Q36" s="56">
+      <c r="Q36" s="52">
         <v>16</v>
       </c>
-      <c r="R36" s="56">
+      <c r="R36" s="52">
         <v>8</v>
       </c>
-      <c r="S36" s="56">
+      <c r="S36" s="52">
         <v>20</v>
       </c>
-      <c r="T36" s="56">
+      <c r="T36" s="52">
         <v>18</v>
       </c>
-      <c r="U36" s="56">
+      <c r="U36" s="52">
         <v>22</v>
       </c>
-      <c r="V36" s="56">
+      <c r="V36" s="52">
         <v>18</v>
       </c>
-      <c r="W36" s="55">
+      <c r="W36" s="51">
         <v>15</v>
       </c>
-      <c r="X36" s="55">
+      <c r="X36" s="51">
         <v>18</v>
       </c>
-      <c r="Y36" s="55">
+      <c r="Y36" s="51">
         <v>22</v>
       </c>
-      <c r="Z36" s="71">
+      <c r="Z36" s="67">
         <v>18</v>
       </c>
-      <c r="AA36" s="70">
+      <c r="AA36" s="66">
         <v>16</v>
       </c>
-      <c r="AB36" s="55">
+      <c r="AB36" s="51">
         <v>14</v>
       </c>
       <c r="AC36" s="14">
         <v>20</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="37">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>5</v>
       </c>
       <c r="C37" s="14">
         <v>6</v>
       </c>
       <c r="D37" s="14">
         <v>4</v>
       </c>
       <c r="E37" s="14">
         <v>2</v>
       </c>
       <c r="F37" s="14"/>
       <c r="G37" s="16">
         <v>4</v>
       </c>
-      <c r="H37" s="60">
-[...2 lines deleted...]
-      <c r="I37" s="60">
+      <c r="H37" s="56">
+        <v>4</v>
+      </c>
+      <c r="I37" s="56">
         <v>5</v>
       </c>
       <c r="J37" s="17">
         <v>4</v>
       </c>
       <c r="K37" s="16">
         <v>3</v>
       </c>
       <c r="L37" s="17">
         <v>8</v>
       </c>
-      <c r="M37" s="19">
+      <c r="M37" s="18">
         <v>5</v>
       </c>
-      <c r="N37" s="56">
-[...11 lines deleted...]
-      <c r="R37" s="56" t="s">
+      <c r="N37" s="52">
+        <v>2</v>
+      </c>
+      <c r="O37" s="52">
+        <v>4</v>
+      </c>
+      <c r="P37" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="52">
+        <v>2</v>
+      </c>
+      <c r="R37" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="S37" s="56">
+      <c r="S37" s="52">
         <v>8</v>
       </c>
-      <c r="T37" s="56">
+      <c r="T37" s="52">
         <v>7</v>
       </c>
-      <c r="U37" s="56">
-[...11 lines deleted...]
-      <c r="Y37" s="55">
+      <c r="U37" s="52">
+        <v>1</v>
+      </c>
+      <c r="V37" s="52">
+        <v>2</v>
+      </c>
+      <c r="W37" s="51">
+        <v>4</v>
+      </c>
+      <c r="X37" s="51">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="51">
         <v>5</v>
       </c>
-      <c r="Z37" s="71">
-[...5 lines deleted...]
-      <c r="AB37" s="55">
+      <c r="Z37" s="67">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="66">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="51">
         <v>2</v>
       </c>
       <c r="AC37" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>3</v>
       </c>
       <c r="C38" s="14">
         <v>7</v>
       </c>
       <c r="D38" s="14">
         <v>7</v>
       </c>
       <c r="E38" s="14">
         <v>3</v>
       </c>
       <c r="F38" s="14">
         <v>2</v>
       </c>
       <c r="G38" s="16">
         <v>5</v>
       </c>
-      <c r="H38" s="60">
+      <c r="H38" s="56">
         <v>13</v>
       </c>
-      <c r="I38" s="60">
+      <c r="I38" s="56">
         <v>6</v>
       </c>
       <c r="J38" s="17">
         <v>2</v>
       </c>
       <c r="K38" s="16">
         <v>3</v>
       </c>
       <c r="L38" s="17">
         <v>3</v>
       </c>
-      <c r="M38" s="19">
+      <c r="M38" s="18">
         <v>6</v>
       </c>
-      <c r="N38" s="56">
-[...17 lines deleted...]
-      <c r="T38" s="56">
+      <c r="N38" s="52">
+        <v>3</v>
+      </c>
+      <c r="O38" s="52">
+        <v>3</v>
+      </c>
+      <c r="P38" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q38" s="52">
+        <v>1</v>
+      </c>
+      <c r="R38" s="52">
+        <v>2</v>
+      </c>
+      <c r="S38" s="52">
+        <v>2</v>
+      </c>
+      <c r="T38" s="52">
         <v>10</v>
       </c>
-      <c r="U38" s="56">
-[...11 lines deleted...]
-      <c r="Y38" s="55">
+      <c r="U38" s="52">
+        <v>3</v>
+      </c>
+      <c r="V38" s="52">
+        <v>3</v>
+      </c>
+      <c r="W38" s="51">
+        <v>2</v>
+      </c>
+      <c r="X38" s="51">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="51">
         <v>8</v>
       </c>
-      <c r="Z38" s="42" t="s">
+      <c r="Z38" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="70">
-[...2 lines deleted...]
-      <c r="AB38" s="55">
+      <c r="AA38" s="66">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="51">
         <v>1</v>
       </c>
       <c r="AC38" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>8</v>
       </c>
       <c r="C39" s="14">
         <v>4</v>
       </c>
       <c r="D39" s="14">
         <v>4</v>
       </c>
       <c r="E39" s="14">
         <v>6</v>
       </c>
       <c r="F39" s="14">
         <v>4</v>
       </c>
       <c r="G39" s="16">
         <v>10</v>
       </c>
-      <c r="H39" s="60">
+      <c r="H39" s="56">
         <v>6</v>
       </c>
-      <c r="I39" s="60">
+      <c r="I39" s="56">
         <v>12</v>
       </c>
       <c r="J39" s="17">
         <v>11</v>
       </c>
       <c r="K39" s="16">
         <v>5</v>
       </c>
       <c r="L39" s="17">
         <v>4</v>
       </c>
-      <c r="M39" s="19">
-[...2 lines deleted...]
-      <c r="N39" s="56">
+      <c r="M39" s="18">
+        <v>4</v>
+      </c>
+      <c r="N39" s="52">
         <v>5</v>
       </c>
-      <c r="O39" s="56">
-[...2 lines deleted...]
-      <c r="P39" s="56">
+      <c r="O39" s="52">
+        <v>4</v>
+      </c>
+      <c r="P39" s="52">
         <v>6</v>
       </c>
-      <c r="Q39" s="56">
+      <c r="Q39" s="52">
         <v>6</v>
       </c>
-      <c r="R39" s="56">
-[...2 lines deleted...]
-      <c r="S39" s="56">
+      <c r="R39" s="52">
+        <v>3</v>
+      </c>
+      <c r="S39" s="52">
         <v>9</v>
       </c>
-      <c r="T39" s="56">
+      <c r="T39" s="52">
         <v>7</v>
       </c>
-      <c r="U39" s="56">
+      <c r="U39" s="52">
         <v>9</v>
       </c>
-      <c r="V39" s="56">
-[...2 lines deleted...]
-      <c r="W39" s="55">
+      <c r="V39" s="52">
+        <v>4</v>
+      </c>
+      <c r="W39" s="51">
         <v>9</v>
       </c>
-      <c r="X39" s="55">
+      <c r="X39" s="51">
         <v>12</v>
       </c>
-      <c r="Y39" s="55">
+      <c r="Y39" s="51">
         <v>11</v>
       </c>
-      <c r="Z39" s="71">
-[...5 lines deleted...]
-      <c r="AB39" s="55">
+      <c r="Z39" s="67">
+        <v>4</v>
+      </c>
+      <c r="AA39" s="66">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="51">
         <v>6</v>
       </c>
       <c r="AC39" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>9</v>
       </c>
       <c r="C40" s="14">
         <v>13</v>
       </c>
       <c r="D40" s="14">
         <v>8</v>
       </c>
       <c r="E40" s="14">
         <v>15</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="16">
         <v>10</v>
       </c>
-      <c r="H40" s="60">
+      <c r="H40" s="56">
         <v>10</v>
       </c>
-      <c r="I40" s="60">
+      <c r="I40" s="56">
         <v>14</v>
       </c>
       <c r="J40" s="17">
         <v>12</v>
       </c>
       <c r="K40" s="16">
         <v>13</v>
       </c>
       <c r="L40" s="17">
         <v>9</v>
       </c>
-      <c r="M40" s="19">
+      <c r="M40" s="18">
         <v>11</v>
       </c>
-      <c r="N40" s="56">
+      <c r="N40" s="52">
         <v>11</v>
       </c>
-      <c r="O40" s="56">
+      <c r="O40" s="52">
         <v>15</v>
       </c>
-      <c r="P40" s="56">
+      <c r="P40" s="52">
         <v>8</v>
       </c>
-      <c r="Q40" s="56">
+      <c r="Q40" s="52">
         <v>13</v>
       </c>
-      <c r="R40" s="56">
+      <c r="R40" s="52">
         <v>5</v>
       </c>
-      <c r="S40" s="56">
+      <c r="S40" s="52">
         <v>13</v>
       </c>
-      <c r="T40" s="56">
+      <c r="T40" s="52">
         <v>22</v>
       </c>
-      <c r="U40" s="56">
+      <c r="U40" s="52">
         <v>7</v>
       </c>
-      <c r="V40" s="56">
+      <c r="V40" s="52">
         <v>9</v>
       </c>
-      <c r="W40" s="55">
+      <c r="W40" s="51">
         <v>7</v>
       </c>
-      <c r="X40" s="55">
+      <c r="X40" s="51">
         <v>14</v>
       </c>
-      <c r="Y40" s="55">
+      <c r="Y40" s="51">
         <v>10</v>
       </c>
-      <c r="Z40" s="71">
+      <c r="Z40" s="67">
         <v>11</v>
       </c>
-      <c r="AA40" s="70">
+      <c r="AA40" s="66">
         <v>5</v>
       </c>
-      <c r="AB40" s="55">
+      <c r="AB40" s="51">
         <v>4</v>
       </c>
       <c r="AC40" s="14">
         <v>9</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="37">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>5</v>
       </c>
       <c r="C41" s="14">
         <v>5</v>
       </c>
       <c r="D41" s="14">
         <v>4</v>
       </c>
       <c r="E41" s="14"/>
       <c r="F41" s="14">
         <v>1</v>
       </c>
       <c r="G41" s="16">
         <v>5</v>
       </c>
-      <c r="H41" s="60">
-[...2 lines deleted...]
-      <c r="I41" s="60">
+      <c r="H41" s="56">
+        <v>3</v>
+      </c>
+      <c r="I41" s="56">
         <v>6</v>
       </c>
       <c r="J41" s="17">
         <v>3</v>
       </c>
       <c r="K41" s="16">
         <v>3</v>
       </c>
       <c r="L41" s="17">
         <v>2</v>
       </c>
-      <c r="M41" s="19">
+      <c r="M41" s="18">
         <v>6</v>
       </c>
-      <c r="N41" s="56">
+      <c r="N41" s="52">
         <v>5</v>
       </c>
-      <c r="O41" s="56">
+      <c r="O41" s="52">
         <v>5</v>
       </c>
-      <c r="P41" s="56">
-[...2 lines deleted...]
-      <c r="Q41" s="56">
+      <c r="P41" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q41" s="52">
         <v>6</v>
       </c>
-      <c r="R41" s="56">
-[...5 lines deleted...]
-      <c r="T41" s="56">
+      <c r="R41" s="52">
+        <v>3</v>
+      </c>
+      <c r="S41" s="52">
+        <v>2</v>
+      </c>
+      <c r="T41" s="52">
         <v>6</v>
       </c>
-      <c r="U41" s="56">
+      <c r="U41" s="52">
         <v>5</v>
       </c>
-      <c r="V41" s="56">
-[...5 lines deleted...]
-      <c r="X41" s="55">
+      <c r="V41" s="52">
+        <v>2</v>
+      </c>
+      <c r="W41" s="51">
+        <v>1</v>
+      </c>
+      <c r="X41" s="51">
         <v>5</v>
       </c>
-      <c r="Y41" s="55">
-[...5 lines deleted...]
-      <c r="AA41" s="70">
+      <c r="Y41" s="51">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="67">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="66">
         <v>5</v>
       </c>
-      <c r="AB41" s="55">
+      <c r="AB41" s="51">
         <v>1</v>
       </c>
       <c r="AC41" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>7</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>1</v>
       </c>
       <c r="E42" s="14">
         <v>6</v>
       </c>
       <c r="F42" s="14">
         <v>5</v>
       </c>
       <c r="G42" s="16">
         <v>2</v>
       </c>
-      <c r="H42" s="60">
+      <c r="H42" s="56">
         <v>10</v>
       </c>
-      <c r="I42" s="60">
+      <c r="I42" s="56">
         <v>5</v>
       </c>
       <c r="J42" s="17">
         <v>2</v>
       </c>
       <c r="K42" s="16">
         <v>8</v>
       </c>
       <c r="L42" s="17">
         <v>3</v>
       </c>
-      <c r="M42" s="19">
-[...5 lines deleted...]
-      <c r="O42" s="56">
+      <c r="M42" s="18">
+        <v>1</v>
+      </c>
+      <c r="N42" s="52">
+        <v>2</v>
+      </c>
+      <c r="O42" s="52">
         <v>5</v>
       </c>
-      <c r="P42" s="56">
+      <c r="P42" s="52">
         <v>5</v>
       </c>
-      <c r="Q42" s="56">
+      <c r="Q42" s="52">
         <v>7</v>
       </c>
-      <c r="R42" s="56">
-[...5 lines deleted...]
-      <c r="T42" s="56">
+      <c r="R42" s="52">
+        <v>1</v>
+      </c>
+      <c r="S42" s="52">
+        <v>2</v>
+      </c>
+      <c r="T42" s="52">
         <v>8</v>
       </c>
-      <c r="U42" s="56">
+      <c r="U42" s="52">
         <v>7</v>
       </c>
-      <c r="V42" s="56">
+      <c r="V42" s="52">
         <v>5</v>
       </c>
-      <c r="W42" s="55">
-[...14 lines deleted...]
-      <c r="AB42" s="55">
+      <c r="W42" s="51">
+        <v>3</v>
+      </c>
+      <c r="X42" s="51">
+        <v>4</v>
+      </c>
+      <c r="Y42" s="51">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="67">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="66">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="51">
         <v>3</v>
       </c>
       <c r="AC42" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="23">
+      <c r="B43" s="21">
         <v>6</v>
       </c>
-      <c r="C43" s="23">
+      <c r="C43" s="21">
         <v>14</v>
       </c>
-      <c r="D43" s="23">
+      <c r="D43" s="21">
         <v>18</v>
       </c>
-      <c r="E43" s="23">
+      <c r="E43" s="21">
         <v>16</v>
       </c>
-      <c r="F43" s="23">
+      <c r="F43" s="21">
         <v>14</v>
       </c>
-      <c r="G43" s="22">
+      <c r="G43" s="20">
         <v>25</v>
       </c>
-      <c r="H43" s="22">
+      <c r="H43" s="20">
         <v>22</v>
       </c>
-      <c r="I43" s="22">
+      <c r="I43" s="20">
         <v>15</v>
       </c>
-      <c r="J43" s="22">
+      <c r="J43" s="20">
         <v>14</v>
       </c>
-      <c r="K43" s="22">
+      <c r="K43" s="20">
         <v>13</v>
       </c>
-      <c r="L43" s="22">
+      <c r="L43" s="20">
         <v>13</v>
       </c>
-      <c r="M43" s="57">
+      <c r="M43" s="53">
         <v>10</v>
       </c>
-      <c r="N43" s="57">
+      <c r="N43" s="53">
         <v>9</v>
       </c>
-      <c r="O43" s="57">
+      <c r="O43" s="53">
         <v>9</v>
       </c>
-      <c r="P43" s="57">
+      <c r="P43" s="53">
         <v>12</v>
       </c>
-      <c r="Q43" s="57">
+      <c r="Q43" s="53">
         <v>10</v>
       </c>
-      <c r="R43" s="57">
+      <c r="R43" s="53">
         <v>6</v>
       </c>
-      <c r="S43" s="57">
+      <c r="S43" s="53">
         <v>20</v>
       </c>
-      <c r="T43" s="57">
+      <c r="T43" s="53">
         <v>22</v>
       </c>
-      <c r="U43" s="57">
+      <c r="U43" s="53">
         <v>13</v>
       </c>
-      <c r="V43" s="57">
+      <c r="V43" s="53">
         <v>16</v>
       </c>
-      <c r="W43" s="69">
+      <c r="W43" s="65">
         <v>11</v>
       </c>
-      <c r="X43" s="69">
+      <c r="X43" s="65">
         <v>10</v>
       </c>
-      <c r="Y43" s="69">
+      <c r="Y43" s="65">
         <v>19</v>
       </c>
-      <c r="Z43" s="72">
+      <c r="Z43" s="68">
         <v>7</v>
       </c>
-      <c r="AA43" s="72">
+      <c r="AA43" s="68">
         <v>11</v>
       </c>
-      <c r="AB43" s="69">
+      <c r="AB43" s="65">
         <v>15</v>
       </c>
-      <c r="AC43" s="23">
+      <c r="AC43" s="21">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="24"/>
+      <c r="AD43" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
+      <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="66"/>
-[...11 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="82"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="82" t="s">
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="AJ3" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="AK3" s="82"/>
+      <c r="AK3" s="81"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="77"/>
-      <c r="B4" s="83">
+      <c r="B4" s="82">
         <v>2024</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83">
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="82">
         <v>2025</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="83">
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="83"/>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="82">
         <v>2026</v>
       </c>
-      <c r="AA4" s="84"/>
-[...9 lines deleted...]
-      <c r="AK4" s="84"/>
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
       <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="26" t="s">
+      <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="26" t="s">
+      <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="26" t="s">
+      <c r="R5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="26" t="s">
+      <c r="S5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AB5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AC5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AD5" s="26" t="s">
+      <c r="AD5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="26" t="s">
+      <c r="AE5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="81" t="s">
+      <c r="A6" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="81"/>
-[...22 lines deleted...]
-      <c r="Y6" s="81"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="27">
         <v>4.74</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="27">
         <v>4.91</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="27">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="39">
         <v>5.09</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="39">
         <v>4.75</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="42">
         <v>5.27</v>
       </c>
-      <c r="H7" s="48">
+      <c r="H7" s="44">
         <v>5.81</v>
       </c>
-      <c r="I7" s="46">
+      <c r="I7" s="42">
         <v>6.05</v>
       </c>
-      <c r="J7" s="64">
+      <c r="J7" s="60">
         <v>6.06</v>
       </c>
-      <c r="K7" s="64">
+      <c r="K7" s="60">
         <v>5.95</v>
       </c>
-      <c r="L7" s="58">
+      <c r="L7" s="54">
         <v>5.87</v>
       </c>
-      <c r="M7" s="58">
+      <c r="M7" s="54">
         <v>5.75</v>
       </c>
-      <c r="N7" s="58">
+      <c r="N7" s="54">
         <v>4.01</v>
       </c>
-      <c r="O7" s="58">
+      <c r="O7" s="54">
         <v>4.87</v>
       </c>
-      <c r="P7" s="58">
+      <c r="P7" s="54">
         <v>4.63</v>
       </c>
-      <c r="Q7" s="58">
+      <c r="Q7" s="54">
         <v>4.8499999999999996</v>
       </c>
       <c r="R7" s="5">
         <v>4.5199999999999996</v>
       </c>
-      <c r="S7" s="58">
+      <c r="S7" s="54">
         <v>5.0999999999999996</v>
       </c>
-      <c r="T7" s="58">
+      <c r="T7" s="54">
         <v>5.53</v>
       </c>
-      <c r="U7" s="58">
+      <c r="U7" s="54">
         <v>5.73</v>
       </c>
-      <c r="V7" s="58">
+      <c r="V7" s="54">
         <v>5.65</v>
       </c>
-      <c r="W7" s="58">
+      <c r="W7" s="54">
         <v>5.55</v>
       </c>
-      <c r="X7" s="58">
+      <c r="X7" s="54">
         <v>5.54</v>
       </c>
-      <c r="Y7" s="58">
+      <c r="Y7" s="54">
         <v>5.56</v>
       </c>
-      <c r="Z7" s="30">
+      <c r="Z7" s="27">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AA7" s="58">
+      <c r="AA7" s="54">
         <v>4.13</v>
       </c>
-      <c r="AB7" s="58">
+      <c r="AB7" s="54">
         <v>4.21</v>
       </c>
-      <c r="AC7" s="30">
+      <c r="AC7" s="27">
         <v>4.3899999999999997</v>
+      </c>
+      <c r="AD7" s="39">
+        <v>4.0199999999999996</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="27">
         <v>5.52</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="27">
         <v>5.81</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="27">
         <v>5.71</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="39">
         <v>6</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="39">
         <v>5.49</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="43">
         <v>6.29</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="44">
         <v>6.95</v>
       </c>
-      <c r="I8" s="46">
+      <c r="I8" s="42">
         <v>7.27</v>
       </c>
-      <c r="J8" s="64">
+      <c r="J8" s="60">
         <v>7.25</v>
       </c>
-      <c r="K8" s="64">
+      <c r="K8" s="60">
         <v>7.07</v>
       </c>
-      <c r="L8" s="58">
+      <c r="L8" s="54">
         <v>6.96</v>
       </c>
-      <c r="M8" s="58">
+      <c r="M8" s="54">
         <v>6.83</v>
       </c>
-      <c r="N8" s="58">
+      <c r="N8" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="O8" s="58">
+      <c r="O8" s="54">
         <v>5.41</v>
       </c>
-      <c r="P8" s="58">
+      <c r="P8" s="54">
         <v>5.3</v>
       </c>
-      <c r="Q8" s="58">
+      <c r="Q8" s="54">
         <v>5.73</v>
       </c>
       <c r="R8" s="5">
         <v>5.42</v>
       </c>
-      <c r="S8" s="58">
+      <c r="S8" s="54">
         <v>6.27</v>
       </c>
-      <c r="T8" s="58">
+      <c r="T8" s="54">
         <v>6.76</v>
       </c>
-      <c r="U8" s="58">
+      <c r="U8" s="54">
         <v>7.08</v>
       </c>
-      <c r="V8" s="58">
+      <c r="V8" s="54">
         <v>6.94</v>
       </c>
-      <c r="W8" s="58">
+      <c r="W8" s="54">
         <v>6.8</v>
       </c>
-      <c r="X8" s="58">
+      <c r="X8" s="54">
         <v>6.69</v>
       </c>
-      <c r="Y8" s="58">
+      <c r="Y8" s="54">
         <v>6.69</v>
       </c>
-      <c r="Z8" s="30">
+      <c r="Z8" s="27">
         <v>4.46</v>
       </c>
-      <c r="AA8" s="58">
+      <c r="AA8" s="54">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AB8" s="58">
+      <c r="AB8" s="54">
         <v>4.93</v>
       </c>
-      <c r="AC8" s="30">
+      <c r="AC8" s="27">
         <v>5.23</v>
+      </c>
+      <c r="AD8" s="39">
+        <v>4.79</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="27">
         <v>3.39</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="27">
         <v>2.92</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="27">
         <v>3.07</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="39">
         <v>3.76</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="39">
         <v>4.29</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="43">
         <v>4.67</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="44">
         <v>5.24</v>
       </c>
-      <c r="I9" s="46">
+      <c r="I9" s="42">
         <v>5.25</v>
       </c>
-      <c r="J9" s="64">
+      <c r="J9" s="60">
         <v>5.44</v>
       </c>
-      <c r="K9" s="64">
+      <c r="K9" s="60">
         <v>5.16</v>
       </c>
-      <c r="L9" s="58">
+      <c r="L9" s="54">
         <v>5.29</v>
       </c>
-      <c r="M9" s="58">
+      <c r="M9" s="54">
         <v>5.13</v>
       </c>
-      <c r="N9" s="58">
+      <c r="N9" s="54">
         <v>3.92</v>
       </c>
-      <c r="O9" s="58">
+      <c r="O9" s="54">
         <v>4.92</v>
       </c>
-      <c r="P9" s="58">
+      <c r="P9" s="54">
         <v>3.62</v>
       </c>
-      <c r="Q9" s="58">
+      <c r="Q9" s="54">
         <v>4.0199999999999996</v>
       </c>
       <c r="R9" s="5">
         <v>3.75</v>
       </c>
-      <c r="S9" s="58">
+      <c r="S9" s="54">
         <v>3.86</v>
       </c>
-      <c r="T9" s="58">
+      <c r="T9" s="54">
         <v>4.32</v>
       </c>
-      <c r="U9" s="58">
+      <c r="U9" s="54">
         <v>4.8099999999999996</v>
       </c>
-      <c r="V9" s="58">
+      <c r="V9" s="54">
         <v>4.9000000000000004</v>
       </c>
-      <c r="W9" s="58">
+      <c r="W9" s="54">
         <v>4.76</v>
       </c>
-      <c r="X9" s="58">
+      <c r="X9" s="54">
         <v>4.83</v>
       </c>
-      <c r="Y9" s="58">
+      <c r="Y9" s="54">
         <v>4.75</v>
       </c>
-      <c r="Z9" s="30">
+      <c r="Z9" s="27">
         <v>4.01</v>
       </c>
-      <c r="AA9" s="58">
+      <c r="AA9" s="54">
         <v>3.81</v>
       </c>
-      <c r="AB9" s="58">
+      <c r="AB9" s="54">
         <v>4.3</v>
       </c>
-      <c r="AC9" s="30">
+      <c r="AC9" s="27">
         <v>4.1399999999999997</v>
+      </c>
+      <c r="AD9" s="39">
+        <v>3.86</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="27">
         <v>4.57</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="27">
         <v>3.76</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="27">
         <v>3.09</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="39">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="39">
         <v>3.51</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="43">
         <v>3.71</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="44">
         <v>4.2300000000000004</v>
       </c>
-      <c r="I10" s="46">
+      <c r="I10" s="42">
         <v>5.09</v>
       </c>
-      <c r="J10" s="64">
+      <c r="J10" s="60">
         <v>5.36</v>
       </c>
-      <c r="K10" s="64">
+      <c r="K10" s="60">
         <v>5.37</v>
       </c>
-      <c r="L10" s="58">
+      <c r="L10" s="54">
         <v>5.23</v>
       </c>
-      <c r="M10" s="58">
+      <c r="M10" s="54">
         <v>5.17</v>
       </c>
-      <c r="N10" s="58">
+      <c r="N10" s="54">
         <v>5.78</v>
       </c>
-      <c r="O10" s="58">
+      <c r="O10" s="54">
         <v>6.49</v>
       </c>
-      <c r="P10" s="58">
+      <c r="P10" s="54">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q10" s="58">
+      <c r="Q10" s="54">
         <v>3.65</v>
       </c>
       <c r="R10" s="5">
         <v>3.68</v>
       </c>
-      <c r="S10" s="58">
+      <c r="S10" s="54">
         <v>4.7</v>
       </c>
-      <c r="T10" s="58">
+      <c r="T10" s="54">
         <v>4.43</v>
       </c>
-      <c r="U10" s="58">
+      <c r="U10" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V10" s="58">
+      <c r="V10" s="54">
         <v>4.51</v>
       </c>
-      <c r="W10" s="58">
+      <c r="W10" s="54">
         <v>4.4400000000000004</v>
       </c>
-      <c r="X10" s="58">
+      <c r="X10" s="54">
         <v>4.3</v>
       </c>
-      <c r="Y10" s="58">
+      <c r="Y10" s="54">
         <v>4.18</v>
       </c>
-      <c r="Z10" s="30">
+      <c r="Z10" s="27">
         <v>3.91</v>
       </c>
-      <c r="AA10" s="58">
+      <c r="AA10" s="54">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB10" s="58">
+      <c r="AB10" s="54">
         <v>2.04</v>
       </c>
-      <c r="AC10" s="30">
+      <c r="AC10" s="27">
         <v>2.0299999999999998</v>
+      </c>
+      <c r="AD10" s="39">
+        <v>1.61</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="27">
         <v>4.8899999999999997</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="27">
         <v>5.0599999999999996</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="27">
         <v>4.71</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="39">
         <v>4.34</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="39">
         <v>3.99</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="43">
         <v>4.08</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="44">
         <v>4.59</v>
       </c>
-      <c r="I11" s="46">
+      <c r="I11" s="42">
         <v>4.63</v>
       </c>
-      <c r="J11" s="64">
+      <c r="J11" s="60">
         <v>4.68</v>
       </c>
-      <c r="K11" s="64">
+      <c r="K11" s="60">
         <v>4.6100000000000003</v>
       </c>
-      <c r="L11" s="58">
+      <c r="L11" s="54">
         <v>4.6100000000000003</v>
       </c>
-      <c r="M11" s="58">
+      <c r="M11" s="54">
         <v>4.63</v>
       </c>
-      <c r="N11" s="58">
+      <c r="N11" s="54">
         <v>1.8</v>
       </c>
-      <c r="O11" s="58">
+      <c r="O11" s="54">
         <v>3.08</v>
       </c>
-      <c r="P11" s="58">
+      <c r="P11" s="54">
         <v>3.58</v>
       </c>
-      <c r="Q11" s="58">
+      <c r="Q11" s="54">
         <v>4.08</v>
       </c>
       <c r="R11" s="5">
         <v>3.71</v>
       </c>
-      <c r="S11" s="58">
+      <c r="S11" s="54">
         <v>3.87</v>
       </c>
-      <c r="T11" s="58">
+      <c r="T11" s="54">
         <v>4.43</v>
       </c>
-      <c r="U11" s="58">
+      <c r="U11" s="54">
         <v>4.4400000000000004</v>
       </c>
-      <c r="V11" s="58">
+      <c r="V11" s="54">
         <v>4.3600000000000003</v>
       </c>
-      <c r="W11" s="58">
+      <c r="W11" s="54">
         <v>4.33</v>
       </c>
-      <c r="X11" s="58">
+      <c r="X11" s="54">
         <v>4.37</v>
       </c>
-      <c r="Y11" s="58">
+      <c r="Y11" s="54">
         <v>4.42</v>
       </c>
-      <c r="Z11" s="30">
+      <c r="Z11" s="27">
         <v>3.22</v>
       </c>
-      <c r="AA11" s="58">
+      <c r="AA11" s="54">
         <v>3.62</v>
       </c>
-      <c r="AB11" s="58">
+      <c r="AB11" s="54">
         <v>3.49</v>
       </c>
-      <c r="AC11" s="30">
+      <c r="AC11" s="27">
         <v>3.33</v>
+      </c>
+      <c r="AD11" s="39">
+        <v>2.93</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="27">
         <v>2.2799999999999998</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="27">
         <v>2.65</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="27">
         <v>3.11</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="39">
         <v>3.95</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="39">
         <v>4.07</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="43">
         <v>4.5599999999999996</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="44">
         <v>5.0599999999999996</v>
       </c>
-      <c r="I12" s="46">
+      <c r="I12" s="42">
         <v>5.28</v>
       </c>
-      <c r="J12" s="64">
+      <c r="J12" s="60">
         <v>5.47</v>
       </c>
-      <c r="K12" s="64">
+      <c r="K12" s="60">
         <v>5.5</v>
       </c>
-      <c r="L12" s="58">
+      <c r="L12" s="54">
         <v>5.37</v>
       </c>
-      <c r="M12" s="58">
+      <c r="M12" s="54">
         <v>5.16</v>
       </c>
-      <c r="N12" s="58">
+      <c r="N12" s="54">
         <v>4.12</v>
       </c>
-      <c r="O12" s="58">
+      <c r="O12" s="54">
         <v>3.09</v>
       </c>
-      <c r="P12" s="58">
+      <c r="P12" s="54">
         <v>3.43</v>
       </c>
-      <c r="Q12" s="58">
+      <c r="Q12" s="54">
         <v>3.62</v>
       </c>
       <c r="R12" s="5">
         <v>3.59</v>
       </c>
-      <c r="S12" s="58">
+      <c r="S12" s="54">
         <v>4.49</v>
       </c>
-      <c r="T12" s="58">
+      <c r="T12" s="54">
         <v>4.59</v>
       </c>
-      <c r="U12" s="58">
+      <c r="U12" s="54">
         <v>4.82</v>
       </c>
-      <c r="V12" s="58">
+      <c r="V12" s="54">
         <v>4.8899999999999997</v>
       </c>
-      <c r="W12" s="58">
+      <c r="W12" s="54">
         <v>4.74</v>
       </c>
-      <c r="X12" s="58">
+      <c r="X12" s="54">
         <v>4.96</v>
       </c>
-      <c r="Y12" s="58">
+      <c r="Y12" s="54">
         <v>5.03</v>
       </c>
-      <c r="Z12" s="30">
+      <c r="Z12" s="27">
         <v>6.02</v>
       </c>
-      <c r="AA12" s="58">
+      <c r="AA12" s="54">
         <v>5.65</v>
       </c>
-      <c r="AB12" s="58">
+      <c r="AB12" s="54">
         <v>5.13</v>
       </c>
-      <c r="AC12" s="30">
+      <c r="AC12" s="27">
         <v>4.3099999999999996</v>
+      </c>
+      <c r="AD12" s="39">
+        <v>3.53</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="27">
         <v>6.07</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="27">
         <v>5.24</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="27">
         <v>4.82</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="39">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="39">
         <v>3.98</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="43">
         <v>4.46</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="44">
         <v>4.41</v>
       </c>
-      <c r="I13" s="46">
+      <c r="I13" s="42">
         <v>4.7</v>
       </c>
-      <c r="J13" s="64">
+      <c r="J13" s="60">
         <v>4.6500000000000004</v>
       </c>
-      <c r="K13" s="64">
+      <c r="K13" s="60">
         <v>4.9400000000000004</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="54">
         <v>4.75</v>
       </c>
-      <c r="M13" s="58">
+      <c r="M13" s="54">
         <v>4.46</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="54">
         <v>4.28</v>
       </c>
-      <c r="O13" s="58">
+      <c r="O13" s="54">
         <v>4.8099999999999996</v>
       </c>
-      <c r="P13" s="58">
+      <c r="P13" s="54">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Q13" s="58">
+      <c r="Q13" s="54">
         <v>3.43</v>
       </c>
       <c r="R13" s="5">
         <v>3.15</v>
       </c>
-      <c r="S13" s="58">
+      <c r="S13" s="54">
         <v>3.1</v>
       </c>
-      <c r="T13" s="58">
+      <c r="T13" s="54">
         <v>3.98</v>
       </c>
-      <c r="U13" s="58">
+      <c r="U13" s="54">
         <v>4.18</v>
       </c>
-      <c r="V13" s="58">
+      <c r="V13" s="54">
         <v>4.2</v>
       </c>
-      <c r="W13" s="58">
+      <c r="W13" s="54">
         <v>4.34</v>
       </c>
-      <c r="X13" s="58">
+      <c r="X13" s="54">
         <v>4.41</v>
       </c>
-      <c r="Y13" s="58">
+      <c r="Y13" s="54">
         <v>4.2699999999999996</v>
       </c>
-      <c r="Z13" s="30">
+      <c r="Z13" s="27">
         <v>3.63</v>
       </c>
-      <c r="AA13" s="58">
+      <c r="AA13" s="54">
         <v>3.79</v>
       </c>
-      <c r="AB13" s="58">
+      <c r="AB13" s="54">
         <v>3.23</v>
       </c>
-      <c r="AC13" s="30">
+      <c r="AC13" s="27">
         <v>3.35</v>
+      </c>
+      <c r="AD13" s="39">
+        <v>3.25</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="27">
         <v>4.08</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="27">
         <v>3.56</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="27">
         <v>4.25</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="39">
         <v>4.13</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="39">
         <v>3.85</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="43">
         <v>4.34</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H14" s="45">
         <v>5</v>
       </c>
-      <c r="I14" s="46">
+      <c r="I14" s="42">
         <v>5.18</v>
       </c>
-      <c r="J14" s="64">
+      <c r="J14" s="60">
         <v>5.22</v>
       </c>
-      <c r="K14" s="64">
+      <c r="K14" s="60">
         <v>5.08</v>
       </c>
-      <c r="L14" s="58">
+      <c r="L14" s="54">
         <v>4.91</v>
       </c>
-      <c r="M14" s="58">
+      <c r="M14" s="54">
         <v>4.79</v>
       </c>
-      <c r="N14" s="58">
+      <c r="N14" s="54">
         <v>3.33</v>
       </c>
-      <c r="O14" s="58">
+      <c r="O14" s="54">
         <v>4.1500000000000004</v>
       </c>
-      <c r="P14" s="58">
+      <c r="P14" s="54">
         <v>4.05</v>
       </c>
-      <c r="Q14" s="58">
+      <c r="Q14" s="54">
         <v>4.0999999999999996</v>
       </c>
       <c r="R14" s="5">
         <v>3.67</v>
       </c>
-      <c r="S14" s="58">
+      <c r="S14" s="54">
         <v>3.94</v>
       </c>
-      <c r="T14" s="58">
+      <c r="T14" s="54">
         <v>4.04</v>
       </c>
-      <c r="U14" s="58">
+      <c r="U14" s="54">
         <v>4.24</v>
       </c>
-      <c r="V14" s="58">
+      <c r="V14" s="54">
         <v>4.29</v>
       </c>
-      <c r="W14" s="58">
+      <c r="W14" s="54">
         <v>4.24</v>
       </c>
-      <c r="X14" s="58">
+      <c r="X14" s="54">
         <v>4.29</v>
       </c>
-      <c r="Y14" s="58">
+      <c r="Y14" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Z14" s="30">
+      <c r="Z14" s="27">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="58">
+      <c r="AA14" s="54">
         <v>4.59</v>
       </c>
-      <c r="AB14" s="58">
+      <c r="AB14" s="54">
         <v>4.26</v>
       </c>
-      <c r="AC14" s="30">
+      <c r="AC14" s="27">
         <v>4.5199999999999996</v>
+      </c>
+      <c r="AD14" s="39">
+        <v>3.96</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="30">
+      <c r="B15" s="27">
         <v>4.1500000000000004</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="27">
         <v>6.07</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="27">
         <v>5.17</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="39">
         <v>4.95</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="39">
         <v>4.22</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="43">
         <v>4.46</v>
       </c>
-      <c r="H15" s="48">
+      <c r="H15" s="44">
         <v>4.72</v>
       </c>
-      <c r="I15" s="46">
+      <c r="I15" s="42">
         <v>4.91</v>
       </c>
-      <c r="J15" s="64">
+      <c r="J15" s="60">
         <v>5.08</v>
       </c>
-      <c r="K15" s="64">
+      <c r="K15" s="60">
         <v>4.99</v>
       </c>
-      <c r="L15" s="58">
+      <c r="L15" s="54">
         <v>5.25</v>
       </c>
-      <c r="M15" s="58">
+      <c r="M15" s="54">
         <v>5.16</v>
       </c>
-      <c r="N15" s="58">
+      <c r="N15" s="54">
         <v>2.84</v>
       </c>
-      <c r="O15" s="58">
+      <c r="O15" s="54">
         <v>4.1100000000000003</v>
       </c>
-      <c r="P15" s="58">
+      <c r="P15" s="54">
         <v>4.16</v>
       </c>
-      <c r="Q15" s="58">
+      <c r="Q15" s="54">
         <v>4.0199999999999996</v>
       </c>
       <c r="R15" s="5">
         <v>3.63</v>
       </c>
-      <c r="S15" s="58">
+      <c r="S15" s="54">
         <v>4.6100000000000003</v>
       </c>
-      <c r="T15" s="58">
+      <c r="T15" s="54">
         <v>5.07</v>
       </c>
-      <c r="U15" s="58">
+      <c r="U15" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V15" s="58">
+      <c r="V15" s="54">
         <v>4.42</v>
       </c>
-      <c r="W15" s="58">
+      <c r="W15" s="54">
         <v>4.47</v>
       </c>
-      <c r="X15" s="58">
+      <c r="X15" s="54">
         <v>4.47</v>
       </c>
-      <c r="Y15" s="58">
+      <c r="Y15" s="54">
         <v>4.51</v>
       </c>
-      <c r="Z15" s="30">
+      <c r="Z15" s="27">
         <v>4.34</v>
       </c>
-      <c r="AA15" s="58">
+      <c r="AA15" s="54">
         <v>3.03</v>
       </c>
-      <c r="AB15" s="58">
+      <c r="AB15" s="54">
         <v>3.47</v>
       </c>
-      <c r="AC15" s="30">
+      <c r="AC15" s="27">
         <v>4.47</v>
+      </c>
+      <c r="AD15" s="39">
+        <v>3.86</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="27">
         <v>5.36</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C16" s="27">
         <v>5.62</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="27">
         <v>6.46</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="39">
         <v>5.55</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="43">
         <v>4.95</v>
       </c>
-      <c r="H16" s="48">
+      <c r="H16" s="44">
         <v>5.8</v>
       </c>
-      <c r="I16" s="46">
+      <c r="I16" s="42">
         <v>6.08</v>
       </c>
-      <c r="J16" s="64">
+      <c r="J16" s="60">
         <v>5.65</v>
       </c>
-      <c r="K16" s="64">
+      <c r="K16" s="60">
         <v>5.48</v>
       </c>
-      <c r="L16" s="58">
+      <c r="L16" s="54">
         <v>5.31</v>
       </c>
-      <c r="M16" s="58">
+      <c r="M16" s="54">
         <v>5.38</v>
       </c>
-      <c r="N16" s="58">
+      <c r="N16" s="54">
         <v>2.8</v>
       </c>
-      <c r="O16" s="58">
+      <c r="O16" s="54">
         <v>5.12</v>
       </c>
-      <c r="P16" s="58">
+      <c r="P16" s="54">
         <v>4.29</v>
       </c>
-      <c r="Q16" s="58">
+      <c r="Q16" s="54">
         <v>4.28</v>
       </c>
       <c r="R16" s="5">
         <v>4.12</v>
       </c>
-      <c r="S16" s="58">
+      <c r="S16" s="54">
         <v>4.2699999999999996</v>
       </c>
-      <c r="T16" s="58">
+      <c r="T16" s="54">
         <v>4.96</v>
       </c>
-      <c r="U16" s="58">
+      <c r="U16" s="54">
         <v>4.93</v>
       </c>
-      <c r="V16" s="58">
+      <c r="V16" s="54">
         <v>4.71</v>
       </c>
-      <c r="W16" s="58">
+      <c r="W16" s="54">
         <v>4.58</v>
       </c>
-      <c r="X16" s="58">
+      <c r="X16" s="54">
         <v>4.68</v>
       </c>
-      <c r="Y16" s="58">
+      <c r="Y16" s="54">
         <v>4.99</v>
       </c>
-      <c r="Z16" s="30">
+      <c r="Z16" s="27">
         <v>2.11</v>
       </c>
-      <c r="AA16" s="58">
+      <c r="AA16" s="54">
         <v>2.59</v>
       </c>
-      <c r="AB16" s="58">
+      <c r="AB16" s="54">
         <v>2.42</v>
       </c>
-      <c r="AC16" s="30">
+      <c r="AC16" s="27">
         <v>3.26</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="39">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="27">
         <v>5.39</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="27">
         <v>4.2</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="27">
         <v>3.68</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="39">
         <v>3.78</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="39">
         <v>3.55</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="43">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H17" s="44">
         <v>4.09</v>
       </c>
-      <c r="I17" s="46">
+      <c r="I17" s="42">
         <v>4.59</v>
       </c>
-      <c r="J17" s="64">
+      <c r="J17" s="60">
         <v>4.92</v>
       </c>
-      <c r="K17" s="64">
+      <c r="K17" s="60">
         <v>4.76</v>
       </c>
-      <c r="L17" s="58">
+      <c r="L17" s="54">
         <v>4.58</v>
       </c>
-      <c r="M17" s="58">
+      <c r="M17" s="54">
         <v>4.42</v>
       </c>
-      <c r="N17" s="58">
+      <c r="N17" s="54">
         <v>3.44</v>
       </c>
-      <c r="O17" s="58">
+      <c r="O17" s="54">
         <v>3.25</v>
       </c>
-      <c r="P17" s="58">
+      <c r="P17" s="54">
         <v>3.54</v>
       </c>
-      <c r="Q17" s="58">
+      <c r="Q17" s="54">
         <v>3.72</v>
       </c>
       <c r="R17" s="5">
         <v>3.37</v>
       </c>
-      <c r="S17" s="58">
+      <c r="S17" s="54">
         <v>3.86</v>
       </c>
-      <c r="T17" s="58">
+      <c r="T17" s="54">
         <v>3.99</v>
       </c>
-      <c r="U17" s="58">
+      <c r="U17" s="54">
         <v>4.2699999999999996</v>
       </c>
-      <c r="V17" s="58">
+      <c r="V17" s="54">
         <v>4.12</v>
       </c>
-      <c r="W17" s="58">
+      <c r="W17" s="54">
         <v>4.32</v>
       </c>
-      <c r="X17" s="58">
+      <c r="X17" s="54">
         <v>4.6900000000000004</v>
       </c>
-      <c r="Y17" s="58">
+      <c r="Y17" s="54">
         <v>4.93</v>
       </c>
-      <c r="Z17" s="30">
+      <c r="Z17" s="27">
         <v>2.72</v>
       </c>
-      <c r="AA17" s="58">
+      <c r="AA17" s="54">
         <v>2.86</v>
       </c>
-      <c r="AB17" s="58">
+      <c r="AB17" s="54">
         <v>3.31</v>
       </c>
-      <c r="AC17" s="30">
+      <c r="AC17" s="27">
         <v>3.02</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="39">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="27">
         <v>3.91</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C18" s="27">
         <v>4.59</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="27">
         <v>4.5599999999999996</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="39">
         <v>5.13</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="39">
         <v>4.7</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="43">
         <v>4.8</v>
       </c>
-      <c r="H18" s="48">
+      <c r="H18" s="44">
         <v>5.24</v>
       </c>
-      <c r="I18" s="46">
+      <c r="I18" s="42">
         <v>5.5</v>
       </c>
-      <c r="J18" s="64">
+      <c r="J18" s="60">
         <v>5.51</v>
       </c>
-      <c r="K18" s="64">
+      <c r="K18" s="60">
         <v>5.44</v>
       </c>
-      <c r="L18" s="58">
+      <c r="L18" s="54">
         <v>5.43</v>
       </c>
-      <c r="M18" s="58">
+      <c r="M18" s="54">
         <v>5.43</v>
       </c>
-      <c r="N18" s="58">
+      <c r="N18" s="54">
         <v>5.59</v>
       </c>
-      <c r="O18" s="58">
+      <c r="O18" s="54">
         <v>6.54</v>
       </c>
-      <c r="P18" s="58">
+      <c r="P18" s="54">
         <v>5.45</v>
       </c>
-      <c r="Q18" s="58">
+      <c r="Q18" s="54">
         <v>5.45</v>
       </c>
       <c r="R18" s="5">
         <v>4.96</v>
       </c>
-      <c r="S18" s="58">
+      <c r="S18" s="54">
         <v>5.42</v>
       </c>
-      <c r="T18" s="58">
+      <c r="T18" s="54">
         <v>5.99</v>
       </c>
-      <c r="U18" s="58">
+      <c r="U18" s="54">
         <v>5.78</v>
       </c>
-      <c r="V18" s="58">
+      <c r="V18" s="54">
         <v>5.61</v>
       </c>
-      <c r="W18" s="58">
+      <c r="W18" s="54">
         <v>5.51</v>
       </c>
-      <c r="X18" s="58">
+      <c r="X18" s="54">
         <v>5.53</v>
       </c>
-      <c r="Y18" s="58">
+      <c r="Y18" s="54">
         <v>5.48</v>
       </c>
-      <c r="Z18" s="30">
+      <c r="Z18" s="27">
         <v>5.43</v>
       </c>
-      <c r="AA18" s="58">
+      <c r="AA18" s="54">
         <v>4.01</v>
       </c>
-      <c r="AB18" s="58">
+      <c r="AB18" s="54">
         <v>3.28</v>
       </c>
-      <c r="AC18" s="30">
+      <c r="AC18" s="27">
         <v>3.61</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="39">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="30">
+      <c r="B19" s="27">
         <v>6.27</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C19" s="27">
         <v>6.45</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="27">
         <v>5.9</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="39">
         <v>4.43</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="39">
         <v>3.77</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="43">
         <v>4.2</v>
       </c>
-      <c r="H19" s="48">
+      <c r="H19" s="44">
         <v>4.13</v>
       </c>
-      <c r="I19" s="46">
+      <c r="I19" s="42">
         <v>4.55</v>
       </c>
-      <c r="J19" s="64">
+      <c r="J19" s="60">
         <v>4.47</v>
       </c>
-      <c r="K19" s="64">
+      <c r="K19" s="60">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L19" s="58">
+      <c r="L19" s="54">
         <v>4.24</v>
       </c>
-      <c r="M19" s="58">
+      <c r="M19" s="54">
         <v>4.51</v>
       </c>
-      <c r="N19" s="58">
+      <c r="N19" s="54">
         <v>6.31</v>
       </c>
-      <c r="O19" s="58">
+      <c r="O19" s="54">
         <v>6.69</v>
       </c>
-      <c r="P19" s="58">
+      <c r="P19" s="54">
         <v>5.73</v>
       </c>
-      <c r="Q19" s="58">
+      <c r="Q19" s="54">
         <v>6.29</v>
       </c>
       <c r="R19" s="5">
         <v>5.76</v>
       </c>
-      <c r="S19" s="58">
+      <c r="S19" s="54">
         <v>5.23</v>
       </c>
-      <c r="T19" s="58">
+      <c r="T19" s="54">
         <v>5.59</v>
       </c>
-      <c r="U19" s="58">
+      <c r="U19" s="54">
         <v>5.69</v>
       </c>
-      <c r="V19" s="58">
+      <c r="V19" s="54">
         <v>5.35</v>
       </c>
-      <c r="W19" s="58">
+      <c r="W19" s="54">
         <v>4.9400000000000004</v>
       </c>
-      <c r="X19" s="58">
+      <c r="X19" s="54">
         <v>5.09</v>
       </c>
-      <c r="Y19" s="58">
+      <c r="Y19" s="54">
         <v>5.09</v>
       </c>
-      <c r="Z19" s="30">
+      <c r="Z19" s="27">
         <v>1.32</v>
       </c>
-      <c r="AA19" s="58">
+      <c r="AA19" s="54">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AB19" s="58">
+      <c r="AB19" s="54">
         <v>3.19</v>
       </c>
-      <c r="AC19" s="30">
+      <c r="AC19" s="27">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="39">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="30">
+      <c r="B20" s="27">
         <v>6.6</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="27">
         <v>5.35</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="27">
         <v>3.83</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="39">
         <v>4.3</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="39">
         <v>4.37</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="43">
         <v>3.96</v>
       </c>
-      <c r="H20" s="48">
+      <c r="H20" s="44">
         <v>4.75</v>
       </c>
-      <c r="I20" s="46">
+      <c r="I20" s="42">
         <v>4.76</v>
       </c>
-      <c r="J20" s="64">
+      <c r="J20" s="60">
         <v>4.45</v>
       </c>
-      <c r="K20" s="64">
+      <c r="K20" s="60">
         <v>4.7699999999999996</v>
       </c>
-      <c r="L20" s="58">
+      <c r="L20" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M20" s="58">
+      <c r="M20" s="54">
         <v>4.29</v>
       </c>
-      <c r="N20" s="58">
+      <c r="N20" s="54">
         <v>1.98</v>
       </c>
-      <c r="O20" s="58">
+      <c r="O20" s="54">
         <v>3.64</v>
       </c>
-      <c r="P20" s="58">
+      <c r="P20" s="54">
         <v>4.08</v>
       </c>
-      <c r="Q20" s="58">
+      <c r="Q20" s="54">
         <v>4.83</v>
       </c>
       <c r="R20" s="5">
         <v>4.03</v>
       </c>
-      <c r="S20" s="58">
+      <c r="S20" s="54">
         <v>3.7</v>
       </c>
-      <c r="T20" s="58">
+      <c r="T20" s="54">
         <v>4.32</v>
       </c>
-      <c r="U20" s="58">
+      <c r="U20" s="54">
         <v>4.67</v>
       </c>
-      <c r="V20" s="58">
+      <c r="V20" s="54">
         <v>4.7300000000000004</v>
       </c>
-      <c r="W20" s="58">
+      <c r="W20" s="54">
         <v>4.55</v>
       </c>
-      <c r="X20" s="58">
+      <c r="X20" s="54">
         <v>4.51</v>
       </c>
-      <c r="Y20" s="58">
+      <c r="Y20" s="54">
         <v>4.21</v>
       </c>
-      <c r="Z20" s="30">
+      <c r="Z20" s="27">
         <v>4.13</v>
       </c>
-      <c r="AA20" s="58">
+      <c r="AA20" s="54">
         <v>2.72</v>
       </c>
-      <c r="AB20" s="58">
+      <c r="AB20" s="54">
         <v>2.86</v>
       </c>
-      <c r="AC20" s="30">
+      <c r="AC20" s="27">
         <v>3.22</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="39">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="30">
+      <c r="B21" s="27">
         <v>2.0299999999999998</v>
       </c>
-      <c r="C21" s="30">
+      <c r="C21" s="27">
         <v>3.5</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="27">
         <v>4.37</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="39">
         <v>4.67</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="39">
         <v>4.68</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="43">
         <v>5.36</v>
       </c>
-      <c r="H21" s="48">
+      <c r="H21" s="44">
         <v>5.67</v>
       </c>
-      <c r="I21" s="46">
+      <c r="I21" s="42">
         <v>5.59</v>
       </c>
-      <c r="J21" s="64">
+      <c r="J21" s="60">
         <v>5.52</v>
       </c>
-      <c r="K21" s="64">
+      <c r="K21" s="60">
         <v>5.41</v>
       </c>
-      <c r="L21" s="58">
+      <c r="L21" s="54">
         <v>5.33</v>
       </c>
-      <c r="M21" s="58">
+      <c r="M21" s="54">
         <v>5.17</v>
       </c>
-      <c r="N21" s="58">
+      <c r="N21" s="54">
         <v>3.14</v>
       </c>
-      <c r="O21" s="58">
+      <c r="O21" s="54">
         <v>3.28</v>
       </c>
-      <c r="P21" s="58">
+      <c r="P21" s="54">
         <v>3.57</v>
       </c>
-      <c r="Q21" s="58">
+      <c r="Q21" s="54">
         <v>3.57</v>
       </c>
       <c r="R21" s="5">
         <v>3.26</v>
       </c>
-      <c r="S21" s="58">
+      <c r="S21" s="54">
         <v>3.91</v>
       </c>
-      <c r="T21" s="58">
+      <c r="T21" s="54">
         <v>4.45</v>
       </c>
-      <c r="U21" s="58">
+      <c r="U21" s="54">
         <v>4.45</v>
       </c>
-      <c r="V21" s="58">
+      <c r="V21" s="54">
         <v>4.59</v>
       </c>
-      <c r="W21" s="58">
+      <c r="W21" s="54">
         <v>4.51</v>
       </c>
-      <c r="X21" s="58">
+      <c r="X21" s="54">
         <v>4.42</v>
       </c>
-      <c r="Y21" s="58">
+      <c r="Y21" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z21" s="30">
+      <c r="Z21" s="27">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA21" s="58">
+      <c r="AA21" s="54">
         <v>3.34</v>
       </c>
-      <c r="AB21" s="58">
+      <c r="AB21" s="54">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AC21" s="30">
+      <c r="AC21" s="27">
         <v>3.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="85" t="s">
+      <c r="AD21" s="39">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="85"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
+      <c r="AA22" s="40"/>
+      <c r="AB22" s="40"/>
+      <c r="AC22" s="40"/>
+      <c r="AD22" s="39"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="30">
+      <c r="B23" s="27">
         <v>5.38</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="27">
         <v>5.63</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="27">
         <v>5.6</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="39">
         <v>5.87</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F23" s="39">
         <v>5.37</v>
       </c>
-      <c r="G23" s="46">
+      <c r="G23" s="42">
         <v>6.07</v>
       </c>
-      <c r="H23" s="46">
+      <c r="H23" s="42">
         <v>6.71</v>
       </c>
-      <c r="I23" s="46">
+      <c r="I23" s="42">
         <v>7.05</v>
       </c>
-      <c r="J23" s="58">
+      <c r="J23" s="54">
         <v>7.02</v>
       </c>
-      <c r="K23" s="58">
+      <c r="K23" s="54">
         <v>6.84</v>
       </c>
-      <c r="L23" s="58">
+      <c r="L23" s="54">
         <v>6.76</v>
       </c>
-      <c r="M23" s="58">
+      <c r="M23" s="54">
         <v>6.63</v>
       </c>
-      <c r="N23" s="58">
+      <c r="N23" s="54">
         <v>4.34</v>
       </c>
-      <c r="O23" s="58">
+      <c r="O23" s="54">
         <v>5.42</v>
       </c>
-      <c r="P23" s="58">
+      <c r="P23" s="54">
         <v>5.26</v>
       </c>
-      <c r="Q23" s="58">
+      <c r="Q23" s="54">
         <v>5.64</v>
       </c>
       <c r="R23" s="5">
         <v>5.37</v>
       </c>
-      <c r="S23" s="58">
+      <c r="S23" s="54">
         <v>6.16</v>
       </c>
-      <c r="T23" s="58">
+      <c r="T23" s="54">
         <v>6.61</v>
       </c>
-      <c r="U23" s="58">
+      <c r="U23" s="54">
         <v>6.88</v>
       </c>
-      <c r="V23" s="58">
+      <c r="V23" s="54">
         <v>6.71</v>
       </c>
-      <c r="W23" s="58">
+      <c r="W23" s="54">
         <v>6.59</v>
       </c>
-      <c r="X23" s="58">
+      <c r="X23" s="54">
         <v>6.5</v>
       </c>
-      <c r="Y23" s="58">
+      <c r="Y23" s="54">
         <v>6.5</v>
       </c>
-      <c r="Z23" s="30">
+      <c r="Z23" s="27">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AA23" s="58">
+      <c r="AA23" s="54">
         <v>4.55</v>
       </c>
-      <c r="AB23" s="58">
+      <c r="AB23" s="54">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AC23" s="30">
+      <c r="AC23" s="27">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="39">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="30">
+      <c r="B24" s="27">
         <v>5.52</v>
       </c>
-      <c r="C24" s="30">
+      <c r="C24" s="27">
         <v>5.81</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="27">
         <v>5.71</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="39">
         <v>6</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="39">
         <v>5.49</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="43">
         <v>6.29</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="42">
         <v>6.95</v>
       </c>
-      <c r="I24" s="46">
+      <c r="I24" s="42">
         <v>7.27</v>
       </c>
-      <c r="J24" s="58">
+      <c r="J24" s="54">
         <v>7.25</v>
       </c>
-      <c r="K24" s="58">
+      <c r="K24" s="54">
         <v>7.07</v>
       </c>
-      <c r="L24" s="58">
+      <c r="L24" s="54">
         <v>6.96</v>
       </c>
-      <c r="M24" s="58">
+      <c r="M24" s="54">
         <v>6.83</v>
       </c>
-      <c r="N24" s="58">
+      <c r="N24" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="O24" s="58">
+      <c r="O24" s="54">
         <v>5.41</v>
       </c>
-      <c r="P24" s="58">
+      <c r="P24" s="54">
         <v>5.3</v>
       </c>
-      <c r="Q24" s="58">
+      <c r="Q24" s="54">
         <v>5.73</v>
       </c>
       <c r="R24" s="5">
         <v>5.42</v>
       </c>
-      <c r="S24" s="58">
+      <c r="S24" s="54">
         <v>6.27</v>
       </c>
-      <c r="T24" s="58">
+      <c r="T24" s="54">
         <v>6.76</v>
       </c>
-      <c r="U24" s="58">
+      <c r="U24" s="54">
         <v>7.08</v>
       </c>
-      <c r="V24" s="58">
+      <c r="V24" s="54">
         <v>6.94</v>
       </c>
-      <c r="W24" s="58">
+      <c r="W24" s="54">
         <v>6.8</v>
       </c>
-      <c r="X24" s="58">
+      <c r="X24" s="54">
         <v>6.69</v>
       </c>
-      <c r="Y24" s="58">
+      <c r="Y24" s="54">
         <v>6.69</v>
       </c>
-      <c r="Z24" s="30">
+      <c r="Z24" s="27">
         <v>4.46</v>
       </c>
-      <c r="AA24" s="58">
+      <c r="AA24" s="54">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AB24" s="58">
+      <c r="AB24" s="54">
         <v>4.93</v>
       </c>
-      <c r="AC24" s="30">
+      <c r="AC24" s="27">
         <v>5.23</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="39">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="30">
+      <c r="B25" s="27">
         <v>5.57</v>
       </c>
-      <c r="C25" s="30">
+      <c r="C25" s="27">
         <v>5.77</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="27">
         <v>6.15</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="39">
         <v>6.05</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F25" s="39">
         <v>5.07</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="43">
         <v>5.17</v>
       </c>
-      <c r="H25" s="46">
+      <c r="H25" s="42">
         <v>4.83</v>
       </c>
-      <c r="I25" s="46">
+      <c r="I25" s="42">
         <v>5.44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="54">
         <v>5.47</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="54">
         <v>5.19</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="54">
         <v>5.36</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="54">
         <v>5.03</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="54">
         <v>2.74</v>
       </c>
-      <c r="O25" s="58">
+      <c r="O25" s="54">
         <v>3.61</v>
       </c>
-      <c r="P25" s="58">
+      <c r="P25" s="54">
         <v>4.72</v>
       </c>
-      <c r="Q25" s="58">
+      <c r="Q25" s="54">
         <v>4.97</v>
       </c>
       <c r="R25" s="5">
         <v>5.08</v>
       </c>
-      <c r="S25" s="58">
+      <c r="S25" s="54">
         <v>4.49</v>
       </c>
-      <c r="T25" s="58">
+      <c r="T25" s="54">
         <v>5.05</v>
       </c>
-      <c r="U25" s="58">
+      <c r="U25" s="54">
         <v>5.29</v>
       </c>
-      <c r="V25" s="58">
+      <c r="V25" s="54">
         <v>4.8600000000000003</v>
       </c>
-      <c r="W25" s="58">
+      <c r="W25" s="54">
         <v>4.6500000000000004</v>
       </c>
-      <c r="X25" s="58">
+      <c r="X25" s="54">
         <v>4.75</v>
       </c>
-      <c r="Y25" s="58">
+      <c r="Y25" s="54">
         <v>5.05</v>
       </c>
-      <c r="Z25" s="30">
+      <c r="Z25" s="27">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="58">
+      <c r="AA25" s="54">
         <v>5.08</v>
       </c>
-      <c r="AB25" s="58">
+      <c r="AB25" s="54">
         <v>4.78</v>
       </c>
-      <c r="AC25" s="30">
+      <c r="AC25" s="27">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="39">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="30">
+      <c r="B26" s="27">
         <v>1.74</v>
       </c>
-      <c r="C26" s="30">
+      <c r="C26" s="27">
         <v>5.39</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="27">
         <v>4.12</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="39">
         <v>4.8499999999999996</v>
       </c>
-      <c r="F26" s="43">
+      <c r="F26" s="39">
         <v>4.55</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="43">
         <v>4.96</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="42">
         <v>5.49</v>
       </c>
-      <c r="I26" s="46">
+      <c r="I26" s="42">
         <v>5.67</v>
       </c>
-      <c r="J26" s="58">
+      <c r="J26" s="54">
         <v>6.02</v>
       </c>
-      <c r="K26" s="58">
+      <c r="K26" s="54">
         <v>5.93</v>
       </c>
-      <c r="L26" s="58">
+      <c r="L26" s="54">
         <v>5.89</v>
       </c>
-      <c r="M26" s="58">
+      <c r="M26" s="54">
         <v>5.54</v>
       </c>
-      <c r="N26" s="58">
+      <c r="N26" s="54">
         <v>3.57</v>
       </c>
-      <c r="O26" s="58">
+      <c r="O26" s="54">
         <v>4.68</v>
       </c>
-      <c r="P26" s="58">
+      <c r="P26" s="54">
         <v>5.48</v>
       </c>
-      <c r="Q26" s="58">
+      <c r="Q26" s="54">
         <v>5.46</v>
       </c>
       <c r="R26" s="5">
         <v>5.41</v>
       </c>
-      <c r="S26" s="58">
+      <c r="S26" s="54">
         <v>6.02</v>
       </c>
-      <c r="T26" s="58">
+      <c r="T26" s="54">
         <v>6.18</v>
       </c>
-      <c r="U26" s="58">
+      <c r="U26" s="54">
         <v>5.61</v>
       </c>
-      <c r="V26" s="58">
+      <c r="V26" s="54">
         <v>5.39</v>
       </c>
-      <c r="W26" s="58">
+      <c r="W26" s="54">
         <v>5.38</v>
       </c>
-      <c r="X26" s="58">
+      <c r="X26" s="54">
         <v>5.22</v>
       </c>
-      <c r="Y26" s="58">
+      <c r="Y26" s="54">
         <v>5.07</v>
       </c>
-      <c r="Z26" s="30">
+      <c r="Z26" s="27">
         <v>5.35</v>
       </c>
-      <c r="AA26" s="58">
+      <c r="AA26" s="54">
         <v>2.84</v>
       </c>
-      <c r="AB26" s="58">
+      <c r="AB26" s="54">
         <v>4.32</v>
       </c>
-      <c r="AC26" s="30">
+      <c r="AC26" s="27">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="39">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="30">
+      <c r="B27" s="27">
         <v>7.26</v>
       </c>
-      <c r="C27" s="30">
+      <c r="C27" s="27">
         <v>4.55</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="27">
         <v>5.47</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="39">
         <v>4.5</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F27" s="39">
         <v>4.46</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="43">
         <v>3.96</v>
       </c>
-      <c r="H27" s="46">
+      <c r="H27" s="42">
         <v>4.0199999999999996</v>
       </c>
-      <c r="I27" s="46">
+      <c r="I27" s="42">
         <v>4.62</v>
       </c>
-      <c r="J27" s="58">
+      <c r="J27" s="54">
         <v>4.28</v>
       </c>
-      <c r="K27" s="58">
+      <c r="K27" s="54">
         <v>4.29</v>
       </c>
-      <c r="L27" s="58">
+      <c r="L27" s="54">
         <v>4.1900000000000004</v>
       </c>
-      <c r="M27" s="58">
+      <c r="M27" s="54">
         <v>4.21</v>
       </c>
-      <c r="N27" s="58">
+      <c r="N27" s="54">
         <v>1.49</v>
       </c>
-      <c r="O27" s="58">
+      <c r="O27" s="54">
         <v>6.2</v>
       </c>
-      <c r="P27" s="58">
+      <c r="P27" s="54">
         <v>4.54</v>
       </c>
-      <c r="Q27" s="58">
+      <c r="Q27" s="54">
         <v>5.29</v>
       </c>
       <c r="R27" s="5">
         <v>5.12</v>
       </c>
-      <c r="S27" s="58">
+      <c r="S27" s="54">
         <v>5.54</v>
       </c>
-      <c r="T27" s="58">
+      <c r="T27" s="54">
         <v>5.35</v>
       </c>
-      <c r="U27" s="58">
+      <c r="U27" s="54">
         <v>5.41</v>
       </c>
-      <c r="V27" s="58">
+      <c r="V27" s="54">
         <v>4.97</v>
       </c>
-      <c r="W27" s="58">
+      <c r="W27" s="54">
         <v>4.92</v>
       </c>
-      <c r="X27" s="58">
+      <c r="X27" s="54">
         <v>5.3</v>
       </c>
-      <c r="Y27" s="58">
+      <c r="Y27" s="54">
         <v>5.35</v>
       </c>
-      <c r="Z27" s="30">
+      <c r="Z27" s="27">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AA27" s="58">
+      <c r="AA27" s="54">
         <v>3.81</v>
       </c>
-      <c r="AB27" s="58">
+      <c r="AB27" s="54">
         <v>3.51</v>
       </c>
-      <c r="AC27" s="30">
+      <c r="AC27" s="27">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="39">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="30">
+      <c r="B28" s="27">
         <v>3.62</v>
       </c>
-      <c r="C28" s="30">
+      <c r="C28" s="27">
         <v>3.3</v>
       </c>
-      <c r="D28" s="30">
+      <c r="D28" s="27">
         <v>4.3499999999999996</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E28" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F28" s="43">
+      <c r="F28" s="39">
         <v>4.46</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="43">
         <v>4.8</v>
       </c>
-      <c r="H28" s="46">
+      <c r="H28" s="42">
         <v>6.22</v>
       </c>
-      <c r="I28" s="46">
+      <c r="I28" s="42">
         <v>6.58</v>
       </c>
-      <c r="J28" s="58">
+      <c r="J28" s="54">
         <v>6.48</v>
       </c>
-      <c r="K28" s="58">
+      <c r="K28" s="54">
         <v>6.1</v>
       </c>
-      <c r="L28" s="58">
+      <c r="L28" s="54">
         <v>6.22</v>
       </c>
-      <c r="M28" s="58">
+      <c r="M28" s="54">
         <v>6.23</v>
       </c>
-      <c r="N28" s="58">
+      <c r="N28" s="54">
         <v>6.41</v>
       </c>
-      <c r="O28" s="58">
+      <c r="O28" s="54">
         <v>6.75</v>
       </c>
-      <c r="P28" s="58">
+      <c r="P28" s="54">
         <v>5.37</v>
       </c>
-      <c r="Q28" s="58">
+      <c r="Q28" s="54">
         <v>4.9800000000000004</v>
       </c>
       <c r="R28" s="5">
         <v>4.88</v>
       </c>
-      <c r="S28" s="58">
+      <c r="S28" s="54">
         <v>5.79</v>
       </c>
-      <c r="T28" s="58">
+      <c r="T28" s="54">
         <v>6.02</v>
       </c>
-      <c r="U28" s="58">
+      <c r="U28" s="54">
         <v>6.06</v>
       </c>
-      <c r="V28" s="58">
+      <c r="V28" s="54">
         <v>5.81</v>
       </c>
-      <c r="W28" s="58">
+      <c r="W28" s="54">
         <v>5.96</v>
       </c>
-      <c r="X28" s="58">
+      <c r="X28" s="54">
         <v>5.76</v>
       </c>
-      <c r="Y28" s="58">
+      <c r="Y28" s="54">
         <v>5.74</v>
       </c>
-      <c r="Z28" s="30">
+      <c r="Z28" s="27">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="58">
+      <c r="AA28" s="54">
         <v>3.86</v>
       </c>
-      <c r="AB28" s="58">
+      <c r="AB28" s="54">
         <v>3.17</v>
       </c>
-      <c r="AC28" s="30">
+      <c r="AC28" s="27">
         <v>3.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="86" t="s">
+      <c r="AD28" s="39">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="86"/>
-[...27 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
+      <c r="AA29" s="23"/>
+      <c r="AB29" s="23"/>
+      <c r="AC29" s="23"/>
+      <c r="AD29" s="39"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="27">
         <v>4.1100000000000003</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="27">
         <v>4.21</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="27">
         <v>4.21</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>4.3499999999999996</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>4.16</v>
       </c>
-      <c r="G30" s="48">
+      <c r="G30" s="44">
         <v>4.5</v>
       </c>
-      <c r="H30" s="48">
+      <c r="H30" s="44">
         <v>4.93</v>
       </c>
-      <c r="I30" s="46">
+      <c r="I30" s="42">
         <v>5.09</v>
       </c>
-      <c r="J30" s="64">
+      <c r="J30" s="60">
         <v>5.14</v>
       </c>
-      <c r="K30" s="64">
+      <c r="K30" s="60">
         <v>5.08</v>
       </c>
-      <c r="L30" s="58">
+      <c r="L30" s="54">
         <v>5</v>
       </c>
-      <c r="M30" s="58">
+      <c r="M30" s="54">
         <v>4.91</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="60">
         <v>3.69</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="60">
         <v>4.32</v>
       </c>
-      <c r="P30" s="64">
-[...2 lines deleted...]
-      <c r="Q30" s="64">
+      <c r="P30" s="60">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="60">
         <v>4.0599999999999996</v>
       </c>
       <c r="R30" s="5">
         <v>3.68</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="60">
         <v>4.04</v>
       </c>
-      <c r="T30" s="58">
+      <c r="T30" s="54">
         <v>4.47</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="60">
         <v>4.58</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="60">
         <v>4.59</v>
       </c>
-      <c r="W30" s="58">
+      <c r="W30" s="54">
         <v>4.5199999999999996</v>
       </c>
-      <c r="X30" s="58">
+      <c r="X30" s="54">
         <v>4.58</v>
       </c>
-      <c r="Y30" s="58">
+      <c r="Y30" s="54">
         <v>4.62</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="39">
         <v>3.81</v>
       </c>
-      <c r="AA30" s="58">
+      <c r="AA30" s="54">
         <v>3.71</v>
       </c>
-      <c r="AB30" s="58">
+      <c r="AB30" s="54">
         <v>3.63</v>
       </c>
-      <c r="AC30" s="30">
+      <c r="AC30" s="27">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="39">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="30">
+      <c r="B31" s="27">
         <v>3.39</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="27">
         <v>2.92</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="27">
         <v>3.07</v>
       </c>
-      <c r="E31" s="43">
+      <c r="E31" s="39">
         <v>3.76</v>
       </c>
-      <c r="F31" s="43">
+      <c r="F31" s="39">
         <v>4.29</v>
       </c>
-      <c r="G31" s="49">
+      <c r="G31" s="45">
         <v>4.67</v>
       </c>
-      <c r="H31" s="48">
+      <c r="H31" s="44">
         <v>5.24</v>
       </c>
-      <c r="I31" s="46">
+      <c r="I31" s="42">
         <v>5.25</v>
       </c>
-      <c r="J31" s="64">
+      <c r="J31" s="60">
         <v>5.44</v>
       </c>
-      <c r="K31" s="64">
+      <c r="K31" s="60">
         <v>5.16</v>
       </c>
-      <c r="L31" s="58">
+      <c r="L31" s="54">
         <v>5.29</v>
       </c>
-      <c r="M31" s="58">
+      <c r="M31" s="54">
         <v>5.13</v>
       </c>
-      <c r="N31" s="64">
+      <c r="N31" s="60">
         <v>3.92</v>
       </c>
-      <c r="O31" s="64">
+      <c r="O31" s="60">
         <v>4.92</v>
       </c>
-      <c r="P31" s="64">
+      <c r="P31" s="60">
         <v>3.62</v>
       </c>
-      <c r="Q31" s="64">
+      <c r="Q31" s="60">
         <v>4.0199999999999996</v>
       </c>
       <c r="R31" s="5">
         <v>3.75</v>
       </c>
-      <c r="S31" s="64">
+      <c r="S31" s="60">
         <v>3.86</v>
       </c>
-      <c r="T31" s="58">
+      <c r="T31" s="54">
         <v>4.32</v>
       </c>
-      <c r="U31" s="64">
+      <c r="U31" s="60">
         <v>4.8099999999999996</v>
       </c>
-      <c r="V31" s="64">
+      <c r="V31" s="60">
         <v>4.9000000000000004</v>
       </c>
-      <c r="W31" s="58">
+      <c r="W31" s="54">
         <v>4.76</v>
       </c>
-      <c r="X31" s="58">
+      <c r="X31" s="54">
         <v>4.83</v>
       </c>
-      <c r="Y31" s="58">
+      <c r="Y31" s="54">
         <v>4.75</v>
       </c>
-      <c r="Z31" s="43">
+      <c r="Z31" s="39">
         <v>4.01</v>
       </c>
-      <c r="AA31" s="58">
+      <c r="AA31" s="54">
         <v>3.81</v>
       </c>
-      <c r="AB31" s="58">
+      <c r="AB31" s="54">
         <v>4.3</v>
       </c>
-      <c r="AC31" s="30">
+      <c r="AC31" s="27">
         <v>4.1399999999999997</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="39">
+        <v>3.86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="30">
+      <c r="B32" s="27">
         <v>4.57</v>
       </c>
-      <c r="C32" s="30">
+      <c r="C32" s="27">
         <v>3.76</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="27">
         <v>3.09</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="39">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="39">
         <v>3.51</v>
       </c>
-      <c r="G32" s="49">
+      <c r="G32" s="45">
         <v>3.71</v>
       </c>
-      <c r="H32" s="48">
+      <c r="H32" s="44">
         <v>4.2300000000000004</v>
       </c>
-      <c r="I32" s="46">
+      <c r="I32" s="42">
         <v>5.09</v>
       </c>
-      <c r="J32" s="64">
+      <c r="J32" s="60">
         <v>5.36</v>
       </c>
-      <c r="K32" s="64">
+      <c r="K32" s="60">
         <v>5.37</v>
       </c>
-      <c r="L32" s="58">
+      <c r="L32" s="54">
         <v>5.23</v>
       </c>
-      <c r="M32" s="58">
+      <c r="M32" s="54">
         <v>5.17</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="60">
         <v>5.78</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="60">
         <v>6.49</v>
       </c>
-      <c r="P32" s="64">
+      <c r="P32" s="60">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="60">
         <v>3.65</v>
       </c>
       <c r="R32" s="5">
         <v>3.68</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="60">
         <v>4.7</v>
       </c>
-      <c r="T32" s="58">
+      <c r="T32" s="54">
         <v>4.43</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="60">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="60">
         <v>4.51</v>
       </c>
-      <c r="W32" s="58">
+      <c r="W32" s="54">
         <v>4.4400000000000004</v>
       </c>
-      <c r="X32" s="58">
+      <c r="X32" s="54">
         <v>4.3</v>
       </c>
-      <c r="Y32" s="58">
+      <c r="Y32" s="54">
         <v>4.18</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="39">
         <v>3.91</v>
       </c>
-      <c r="AA32" s="58">
+      <c r="AA32" s="54">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB32" s="58">
+      <c r="AB32" s="54">
         <v>2.04</v>
       </c>
-      <c r="AC32" s="30">
+      <c r="AC32" s="27">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="39">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="30">
+      <c r="B33" s="27">
         <v>4.58</v>
       </c>
-      <c r="C33" s="30">
+      <c r="C33" s="27">
         <v>4.7300000000000004</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D33" s="27">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E33" s="43">
+      <c r="E33" s="39">
         <v>3.53</v>
       </c>
-      <c r="F33" s="43">
+      <c r="F33" s="39">
         <v>3.47</v>
       </c>
-      <c r="G33" s="49">
+      <c r="G33" s="45">
         <v>3.57</v>
       </c>
-      <c r="H33" s="48">
+      <c r="H33" s="44">
         <v>4.4800000000000004</v>
       </c>
-      <c r="I33" s="46">
+      <c r="I33" s="42">
         <v>4.25</v>
       </c>
-      <c r="J33" s="64">
+      <c r="J33" s="60">
         <v>4.3</v>
       </c>
-      <c r="K33" s="64">
+      <c r="K33" s="60">
         <v>4.33</v>
       </c>
-      <c r="L33" s="58">
+      <c r="L33" s="54">
         <v>4.25</v>
       </c>
-      <c r="M33" s="58">
+      <c r="M33" s="54">
         <v>4.4400000000000004</v>
       </c>
-      <c r="N33" s="64">
+      <c r="N33" s="60">
         <v>1.34</v>
       </c>
-      <c r="O33" s="64">
+      <c r="O33" s="60">
         <v>2.82</v>
       </c>
-      <c r="P33" s="64">
+      <c r="P33" s="60">
         <v>3.02</v>
       </c>
-      <c r="Q33" s="64">
+      <c r="Q33" s="60">
         <v>3.65</v>
       </c>
       <c r="R33" s="5">
         <v>3.04</v>
       </c>
-      <c r="S33" s="64">
+      <c r="S33" s="60">
         <v>3.57</v>
       </c>
-      <c r="T33" s="58">
+      <c r="T33" s="54">
         <v>4.13</v>
       </c>
-      <c r="U33" s="64">
+      <c r="U33" s="60">
         <v>4.03</v>
       </c>
-      <c r="V33" s="64">
+      <c r="V33" s="60">
         <v>4.12</v>
       </c>
-      <c r="W33" s="58">
+      <c r="W33" s="54">
         <v>4.18</v>
       </c>
-      <c r="X33" s="58">
+      <c r="X33" s="54">
         <v>4.18</v>
       </c>
-      <c r="Y33" s="58">
+      <c r="Y33" s="54">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Z33" s="43">
+      <c r="Z33" s="39">
         <v>3.45</v>
       </c>
-      <c r="AA33" s="58">
+      <c r="AA33" s="54">
         <v>2.9</v>
       </c>
-      <c r="AB33" s="58">
+      <c r="AB33" s="54">
         <v>2.85</v>
       </c>
-      <c r="AC33" s="30">
+      <c r="AC33" s="27">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="39">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="30">
+      <c r="B34" s="27">
         <v>2.2799999999999998</v>
       </c>
-      <c r="C34" s="30">
+      <c r="C34" s="27">
         <v>2.65</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D34" s="27">
         <v>3.11</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="39">
         <v>3.95</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="39">
         <v>4.07</v>
       </c>
-      <c r="G34" s="49">
+      <c r="G34" s="45">
         <v>4.5599999999999996</v>
       </c>
-      <c r="H34" s="48">
+      <c r="H34" s="44">
         <v>5.0599999999999996</v>
       </c>
-      <c r="I34" s="46">
+      <c r="I34" s="42">
         <v>5.28</v>
       </c>
-      <c r="J34" s="64">
+      <c r="J34" s="60">
         <v>5.47</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="60">
         <v>5.5</v>
       </c>
-      <c r="L34" s="58">
+      <c r="L34" s="54">
         <v>5.37</v>
       </c>
-      <c r="M34" s="58">
+      <c r="M34" s="54">
         <v>5.16</v>
       </c>
-      <c r="N34" s="64">
+      <c r="N34" s="60">
         <v>4.12</v>
       </c>
-      <c r="O34" s="64">
+      <c r="O34" s="60">
         <v>3.09</v>
       </c>
-      <c r="P34" s="64">
+      <c r="P34" s="60">
         <v>3.43</v>
       </c>
-      <c r="Q34" s="64">
+      <c r="Q34" s="60">
         <v>3.62</v>
       </c>
       <c r="R34" s="5">
         <v>3.59</v>
       </c>
-      <c r="S34" s="64">
+      <c r="S34" s="60">
         <v>4.49</v>
       </c>
-      <c r="T34" s="58">
+      <c r="T34" s="54">
         <v>4.59</v>
       </c>
-      <c r="U34" s="64">
+      <c r="U34" s="60">
         <v>4.82</v>
       </c>
-      <c r="V34" s="64">
+      <c r="V34" s="60">
         <v>4.8899999999999997</v>
       </c>
-      <c r="W34" s="58">
+      <c r="W34" s="54">
         <v>4.74</v>
       </c>
-      <c r="X34" s="58">
+      <c r="X34" s="54">
         <v>4.96</v>
       </c>
-      <c r="Y34" s="58">
+      <c r="Y34" s="54">
         <v>5.03</v>
       </c>
-      <c r="Z34" s="43">
+      <c r="Z34" s="39">
         <v>6.02</v>
       </c>
-      <c r="AA34" s="58">
+      <c r="AA34" s="54">
         <v>5.65</v>
       </c>
-      <c r="AB34" s="58">
+      <c r="AB34" s="54">
         <v>5.13</v>
       </c>
-      <c r="AC34" s="30">
+      <c r="AC34" s="27">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="39">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="30">
+      <c r="B35" s="27">
         <v>6.07</v>
       </c>
-      <c r="C35" s="30">
+      <c r="C35" s="27">
         <v>5.24</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D35" s="27">
         <v>4.82</v>
       </c>
-      <c r="E35" s="43">
+      <c r="E35" s="39">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F35" s="43">
+      <c r="F35" s="39">
         <v>3.98</v>
       </c>
-      <c r="G35" s="49">
+      <c r="G35" s="45">
         <v>4.46</v>
       </c>
-      <c r="H35" s="48">
+      <c r="H35" s="44">
         <v>4.41</v>
       </c>
-      <c r="I35" s="46">
+      <c r="I35" s="42">
         <v>4.7</v>
       </c>
-      <c r="J35" s="64">
+      <c r="J35" s="60">
         <v>4.6500000000000004</v>
       </c>
-      <c r="K35" s="64">
+      <c r="K35" s="60">
         <v>4.9400000000000004</v>
       </c>
-      <c r="L35" s="58">
+      <c r="L35" s="54">
         <v>4.75</v>
       </c>
-      <c r="M35" s="58">
+      <c r="M35" s="54">
         <v>4.46</v>
       </c>
-      <c r="N35" s="64">
+      <c r="N35" s="60">
         <v>4.28</v>
       </c>
-      <c r="O35" s="64">
+      <c r="O35" s="60">
         <v>4.8099999999999996</v>
       </c>
-      <c r="P35" s="64">
+      <c r="P35" s="60">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Q35" s="64">
+      <c r="Q35" s="60">
         <v>3.43</v>
       </c>
       <c r="R35" s="5">
         <v>3.15</v>
       </c>
-      <c r="S35" s="64">
+      <c r="S35" s="60">
         <v>3.1</v>
       </c>
-      <c r="T35" s="58">
+      <c r="T35" s="54">
         <v>3.98</v>
       </c>
-      <c r="U35" s="64">
+      <c r="U35" s="60">
         <v>4.18</v>
       </c>
-      <c r="V35" s="64">
+      <c r="V35" s="60">
         <v>4.2</v>
       </c>
-      <c r="W35" s="58">
+      <c r="W35" s="54">
         <v>4.34</v>
       </c>
-      <c r="X35" s="58">
+      <c r="X35" s="54">
         <v>4.41</v>
       </c>
-      <c r="Y35" s="58">
+      <c r="Y35" s="54">
         <v>4.2699999999999996</v>
       </c>
-      <c r="Z35" s="43">
+      <c r="Z35" s="39">
         <v>3.63</v>
       </c>
-      <c r="AA35" s="58">
+      <c r="AA35" s="54">
         <v>3.79</v>
       </c>
-      <c r="AB35" s="58">
+      <c r="AB35" s="54">
         <v>3.23</v>
       </c>
-      <c r="AC35" s="30">
+      <c r="AC35" s="27">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="39">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="30">
+      <c r="B36" s="27">
         <v>4.08</v>
       </c>
-      <c r="C36" s="30">
+      <c r="C36" s="27">
         <v>3.56</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D36" s="27">
         <v>4.25</v>
       </c>
-      <c r="E36" s="43">
+      <c r="E36" s="39">
         <v>4.13</v>
       </c>
-      <c r="F36" s="43">
+      <c r="F36" s="39">
         <v>3.85</v>
       </c>
-      <c r="G36" s="49">
+      <c r="G36" s="45">
         <v>4.34</v>
       </c>
-      <c r="H36" s="49">
+      <c r="H36" s="45">
         <v>5</v>
       </c>
-      <c r="I36" s="46">
+      <c r="I36" s="42">
         <v>5.18</v>
       </c>
-      <c r="J36" s="64">
+      <c r="J36" s="60">
         <v>5.22</v>
       </c>
-      <c r="K36" s="64">
+      <c r="K36" s="60">
         <v>5.08</v>
       </c>
-      <c r="L36" s="58">
+      <c r="L36" s="54">
         <v>4.91</v>
       </c>
-      <c r="M36" s="58">
+      <c r="M36" s="54">
         <v>4.79</v>
       </c>
-      <c r="N36" s="64">
+      <c r="N36" s="60">
         <v>3.33</v>
       </c>
-      <c r="O36" s="64">
+      <c r="O36" s="60">
         <v>4.1500000000000004</v>
       </c>
-      <c r="P36" s="64">
+      <c r="P36" s="60">
         <v>4.05</v>
       </c>
-      <c r="Q36" s="64">
+      <c r="Q36" s="60">
         <v>4.0999999999999996</v>
       </c>
       <c r="R36" s="5">
         <v>3.67</v>
       </c>
-      <c r="S36" s="64">
+      <c r="S36" s="60">
         <v>3.94</v>
       </c>
-      <c r="T36" s="58">
+      <c r="T36" s="54">
         <v>4.04</v>
       </c>
-      <c r="U36" s="64">
+      <c r="U36" s="60">
         <v>4.24</v>
       </c>
-      <c r="V36" s="64">
+      <c r="V36" s="60">
         <v>4.29</v>
       </c>
-      <c r="W36" s="58">
+      <c r="W36" s="54">
         <v>4.24</v>
       </c>
-      <c r="X36" s="58">
+      <c r="X36" s="54">
         <v>4.29</v>
       </c>
-      <c r="Y36" s="58">
+      <c r="Y36" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Z36" s="43">
+      <c r="Z36" s="39">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="58">
+      <c r="AA36" s="54">
         <v>4.59</v>
       </c>
-      <c r="AB36" s="58">
+      <c r="AB36" s="54">
         <v>4.26</v>
       </c>
-      <c r="AC36" s="30">
+      <c r="AC36" s="27">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="39">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="30">
+      <c r="B37" s="27">
         <v>5.74</v>
       </c>
-      <c r="C37" s="30">
+      <c r="C37" s="27">
         <v>6.53</v>
       </c>
-      <c r="D37" s="30">
+      <c r="D37" s="27">
         <v>5.87</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="39">
         <v>5.01</v>
       </c>
-      <c r="F37" s="43">
-[...2 lines deleted...]
-      <c r="G37" s="49">
+      <c r="F37" s="39">
+        <v>4</v>
+      </c>
+      <c r="G37" s="45">
         <v>4.13</v>
       </c>
-      <c r="H37" s="48">
+      <c r="H37" s="44">
         <v>4.21</v>
       </c>
-      <c r="I37" s="46">
+      <c r="I37" s="42">
         <v>4.41</v>
       </c>
-      <c r="J37" s="64">
+      <c r="J37" s="60">
         <v>4.45</v>
       </c>
-      <c r="K37" s="64">
+      <c r="K37" s="60">
         <v>4.3499999999999996</v>
       </c>
-      <c r="L37" s="58">
+      <c r="L37" s="54">
         <v>4.82</v>
       </c>
-      <c r="M37" s="58">
+      <c r="M37" s="54">
         <v>4.9000000000000004</v>
       </c>
-      <c r="N37" s="64">
+      <c r="N37" s="60">
         <v>2.36</v>
       </c>
-      <c r="O37" s="64">
+      <c r="O37" s="60">
         <v>3.73</v>
       </c>
-      <c r="P37" s="64">
+      <c r="P37" s="60">
         <v>3.27</v>
       </c>
-      <c r="Q37" s="64">
+      <c r="Q37" s="60">
         <v>3.06</v>
       </c>
       <c r="R37" s="5">
         <v>2.4300000000000002</v>
       </c>
-      <c r="S37" s="64">
+      <c r="S37" s="60">
         <v>3.65</v>
       </c>
-      <c r="T37" s="58">
+      <c r="T37" s="54">
         <v>4.33</v>
       </c>
-      <c r="U37" s="64">
+      <c r="U37" s="60">
         <v>3.93</v>
       </c>
-      <c r="V37" s="64">
+      <c r="V37" s="60">
         <v>3.77</v>
       </c>
-      <c r="W37" s="58">
+      <c r="W37" s="54">
         <v>3.87</v>
       </c>
-      <c r="X37" s="58">
+      <c r="X37" s="54">
         <v>3.96</v>
       </c>
-      <c r="Y37" s="58">
+      <c r="Y37" s="54">
         <v>4.13</v>
       </c>
-      <c r="Z37" s="43">
+      <c r="Z37" s="39">
         <v>3.66</v>
       </c>
-      <c r="AA37" s="58">
+      <c r="AA37" s="54">
         <v>3.15</v>
       </c>
-      <c r="AB37" s="58">
+      <c r="AB37" s="54">
         <v>2.9</v>
       </c>
-      <c r="AC37" s="30">
+      <c r="AC37" s="27">
         <v>3.74</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="39">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="30">
+      <c r="B38" s="27">
         <v>3.73</v>
       </c>
-      <c r="C38" s="30">
+      <c r="C38" s="27">
         <v>6.56</v>
       </c>
-      <c r="D38" s="30">
+      <c r="D38" s="27">
         <v>7.31</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="39">
         <v>6.46</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="39">
         <v>5.65</v>
       </c>
-      <c r="G38" s="49">
+      <c r="G38" s="45">
         <v>5.81</v>
       </c>
-      <c r="H38" s="48">
+      <c r="H38" s="44">
         <v>7.34</v>
       </c>
-      <c r="I38" s="46">
+      <c r="I38" s="42">
         <v>7.35</v>
       </c>
-      <c r="J38" s="64">
+      <c r="J38" s="60">
         <v>6.83</v>
       </c>
-      <c r="K38" s="64">
+      <c r="K38" s="60">
         <v>6.52</v>
       </c>
-      <c r="L38" s="58">
+      <c r="L38" s="54">
         <v>6.28</v>
       </c>
-      <c r="M38" s="58">
+      <c r="M38" s="54">
         <v>6.4</v>
       </c>
-      <c r="N38" s="64">
+      <c r="N38" s="60">
         <v>3.97</v>
       </c>
-      <c r="O38" s="64">
+      <c r="O38" s="60">
         <v>4.16</v>
       </c>
-      <c r="P38" s="64">
+      <c r="P38" s="60">
         <v>4.07</v>
       </c>
-      <c r="Q38" s="64">
+      <c r="Q38" s="60">
         <v>3.38</v>
       </c>
       <c r="R38" s="5">
         <v>3.23</v>
       </c>
-      <c r="S38" s="64">
+      <c r="S38" s="60">
         <v>3.14</v>
       </c>
-      <c r="T38" s="58">
+      <c r="T38" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="U38" s="64">
+      <c r="U38" s="60">
         <v>4.51</v>
       </c>
-      <c r="V38" s="64">
+      <c r="V38" s="60">
         <v>4.47</v>
       </c>
-      <c r="W38" s="58">
+      <c r="W38" s="54">
         <v>4.28</v>
       </c>
-      <c r="X38" s="58">
+      <c r="X38" s="54">
         <v>4.13</v>
       </c>
-      <c r="Y38" s="58">
+      <c r="Y38" s="54">
         <v>4.68</v>
       </c>
-      <c r="Z38" s="43" t="s">
+      <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="58">
+      <c r="AA38" s="54">
         <v>1.44</v>
       </c>
-      <c r="AB38" s="58">
+      <c r="AB38" s="54">
         <v>1.41</v>
       </c>
-      <c r="AC38" s="30">
+      <c r="AC38" s="27">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="39">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="30">
+      <c r="B39" s="27">
         <v>5.39</v>
       </c>
-      <c r="C39" s="30">
+      <c r="C39" s="27">
         <v>4.2</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D39" s="27">
         <v>3.68</v>
       </c>
-      <c r="E39" s="43">
+      <c r="E39" s="39">
         <v>3.78</v>
       </c>
-      <c r="F39" s="43">
+      <c r="F39" s="39">
         <v>3.55</v>
       </c>
-      <c r="G39" s="49">
+      <c r="G39" s="45">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H39" s="48">
+      <c r="H39" s="44">
         <v>4.09</v>
       </c>
-      <c r="I39" s="46">
+      <c r="I39" s="42">
         <v>4.59</v>
       </c>
-      <c r="J39" s="64">
+      <c r="J39" s="60">
         <v>4.92</v>
       </c>
-      <c r="K39" s="64">
+      <c r="K39" s="60">
         <v>4.76</v>
       </c>
-      <c r="L39" s="58">
+      <c r="L39" s="54">
         <v>4.58</v>
       </c>
-      <c r="M39" s="58">
+      <c r="M39" s="54">
         <v>4.42</v>
       </c>
-      <c r="N39" s="64">
+      <c r="N39" s="60">
         <v>3.44</v>
       </c>
-      <c r="O39" s="64">
+      <c r="O39" s="60">
         <v>3.25</v>
       </c>
-      <c r="P39" s="64">
+      <c r="P39" s="60">
         <v>3.54</v>
       </c>
-      <c r="Q39" s="64">
+      <c r="Q39" s="60">
         <v>3.72</v>
       </c>
       <c r="R39" s="5">
         <v>3.37</v>
       </c>
-      <c r="S39" s="64">
+      <c r="S39" s="60">
         <v>3.86</v>
       </c>
-      <c r="T39" s="58">
+      <c r="T39" s="54">
         <v>3.99</v>
       </c>
-      <c r="U39" s="64">
+      <c r="U39" s="60">
         <v>4.2699999999999996</v>
       </c>
-      <c r="V39" s="64">
+      <c r="V39" s="60">
         <v>4.12</v>
       </c>
-      <c r="W39" s="58">
+      <c r="W39" s="54">
         <v>4.32</v>
       </c>
-      <c r="X39" s="58">
+      <c r="X39" s="54">
         <v>4.6900000000000004</v>
       </c>
-      <c r="Y39" s="58">
+      <c r="Y39" s="54">
         <v>4.93</v>
       </c>
-      <c r="Z39" s="43">
+      <c r="Z39" s="39">
         <v>2.72</v>
       </c>
-      <c r="AA39" s="58">
+      <c r="AA39" s="54">
         <v>2.86</v>
       </c>
-      <c r="AB39" s="58">
+      <c r="AB39" s="54">
         <v>3.31</v>
       </c>
-      <c r="AC39" s="30">
+      <c r="AC39" s="27">
         <v>3.02</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="39">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="30">
+      <c r="B40" s="27">
         <v>4.0599999999999996</v>
       </c>
-      <c r="C40" s="30">
+      <c r="C40" s="27">
         <v>5.23</v>
       </c>
-      <c r="D40" s="30">
+      <c r="D40" s="27">
         <v>4.67</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="39">
         <v>5.25</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="39">
         <v>4.82</v>
       </c>
-      <c r="G40" s="49">
+      <c r="G40" s="45">
         <v>4.79</v>
       </c>
-      <c r="H40" s="48">
+      <c r="H40" s="44">
         <v>4.75</v>
       </c>
-      <c r="I40" s="46">
+      <c r="I40" s="42">
         <v>4.96</v>
       </c>
-      <c r="J40" s="64">
+      <c r="J40" s="60">
         <v>5.03</v>
       </c>
-      <c r="K40" s="64">
+      <c r="K40" s="60">
         <v>5.1100000000000003</v>
       </c>
-      <c r="L40" s="58">
+      <c r="L40" s="54">
         <v>5.03</v>
       </c>
-      <c r="M40" s="58">
+      <c r="M40" s="54">
         <v>5.0199999999999996</v>
       </c>
-      <c r="N40" s="64">
+      <c r="N40" s="60">
         <v>5.16</v>
       </c>
-      <c r="O40" s="64">
+      <c r="O40" s="60">
         <v>6.42</v>
       </c>
-      <c r="P40" s="64">
+      <c r="P40" s="60">
         <v>5.49</v>
       </c>
-      <c r="Q40" s="64">
+      <c r="Q40" s="60">
         <v>5.69</v>
       </c>
-      <c r="R40" s="67">
+      <c r="R40" s="63">
         <v>5</v>
       </c>
-      <c r="S40" s="64">
+      <c r="S40" s="60">
         <v>5.23</v>
       </c>
-      <c r="T40" s="58">
+      <c r="T40" s="54">
         <v>5.98</v>
       </c>
-      <c r="U40" s="64">
+      <c r="U40" s="60">
         <v>5.64</v>
       </c>
-      <c r="V40" s="64">
+      <c r="V40" s="60">
         <v>5.5</v>
       </c>
-      <c r="W40" s="58">
+      <c r="W40" s="54">
         <v>5.27</v>
       </c>
-      <c r="X40" s="58">
+      <c r="X40" s="54">
         <v>5.41</v>
       </c>
-      <c r="Y40" s="58">
+      <c r="Y40" s="54">
         <v>5.35</v>
       </c>
-      <c r="Z40" s="43">
+      <c r="Z40" s="39">
         <v>5.38</v>
       </c>
-      <c r="AA40" s="58">
+      <c r="AA40" s="54">
         <v>4.09</v>
       </c>
-      <c r="AB40" s="58">
+      <c r="AB40" s="54">
         <v>3.35</v>
       </c>
-      <c r="AC40" s="30">
+      <c r="AC40" s="27">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="39">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="30">
+      <c r="B41" s="27">
         <v>6.27</v>
       </c>
-      <c r="C41" s="30">
+      <c r="C41" s="27">
         <v>6.45</v>
       </c>
-      <c r="D41" s="30">
+      <c r="D41" s="27">
         <v>5.9</v>
       </c>
-      <c r="E41" s="43">
+      <c r="E41" s="39">
         <v>4.43</v>
       </c>
-      <c r="F41" s="43">
+      <c r="F41" s="39">
         <v>3.77</v>
       </c>
-      <c r="G41" s="49">
+      <c r="G41" s="45">
         <v>4.2</v>
       </c>
-      <c r="H41" s="48">
+      <c r="H41" s="44">
         <v>4.13</v>
       </c>
-      <c r="I41" s="46">
+      <c r="I41" s="42">
         <v>4.55</v>
       </c>
-      <c r="J41" s="64">
+      <c r="J41" s="60">
         <v>4.47</v>
       </c>
-      <c r="K41" s="64">
+      <c r="K41" s="60">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L41" s="58">
+      <c r="L41" s="54">
         <v>4.24</v>
       </c>
-      <c r="M41" s="58">
+      <c r="M41" s="54">
         <v>4.51</v>
       </c>
-      <c r="N41" s="64">
+      <c r="N41" s="60">
         <v>6.31</v>
       </c>
-      <c r="O41" s="64">
+      <c r="O41" s="60">
         <v>6.69</v>
       </c>
-      <c r="P41" s="64">
+      <c r="P41" s="60">
         <v>5.73</v>
       </c>
-      <c r="Q41" s="64">
+      <c r="Q41" s="60">
         <v>6.29</v>
       </c>
       <c r="R41" s="5">
         <v>5.76</v>
       </c>
-      <c r="S41" s="64">
+      <c r="S41" s="60">
         <v>5.23</v>
       </c>
-      <c r="T41" s="58">
+      <c r="T41" s="54">
         <v>5.59</v>
       </c>
-      <c r="U41" s="64">
+      <c r="U41" s="60">
         <v>5.69</v>
       </c>
-      <c r="V41" s="64">
+      <c r="V41" s="60">
         <v>5.35</v>
       </c>
-      <c r="W41" s="58">
+      <c r="W41" s="54">
         <v>4.9400000000000004</v>
       </c>
-      <c r="X41" s="58">
+      <c r="X41" s="54">
         <v>5.09</v>
       </c>
-      <c r="Y41" s="58">
+      <c r="Y41" s="54">
         <v>5.09</v>
       </c>
-      <c r="Z41" s="43">
+      <c r="Z41" s="39">
         <v>1.32</v>
       </c>
-      <c r="AA41" s="58">
+      <c r="AA41" s="54">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AB41" s="58">
+      <c r="AB41" s="54">
         <v>3.19</v>
       </c>
-      <c r="AC41" s="30">
+      <c r="AC41" s="27">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="39">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="30">
+      <c r="B42" s="27">
         <v>6.6</v>
       </c>
-      <c r="C42" s="30">
+      <c r="C42" s="27">
         <v>5.35</v>
       </c>
-      <c r="D42" s="30">
+      <c r="D42" s="27">
         <v>3.83</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="39">
         <v>4.3</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="39">
         <v>4.37</v>
       </c>
-      <c r="G42" s="49">
+      <c r="G42" s="45">
         <v>3.96</v>
       </c>
-      <c r="H42" s="48">
+      <c r="H42" s="44">
         <v>4.75</v>
       </c>
-      <c r="I42" s="46">
+      <c r="I42" s="42">
         <v>4.76</v>
       </c>
-      <c r="J42" s="64">
+      <c r="J42" s="60">
         <v>4.45</v>
       </c>
-      <c r="K42" s="64">
+      <c r="K42" s="60">
         <v>4.7699999999999996</v>
       </c>
-      <c r="L42" s="58">
+      <c r="L42" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M42" s="58">
+      <c r="M42" s="54">
         <v>4.29</v>
       </c>
-      <c r="N42" s="64">
+      <c r="N42" s="60">
         <v>1.98</v>
       </c>
-      <c r="O42" s="64">
+      <c r="O42" s="60">
         <v>3.64</v>
       </c>
-      <c r="P42" s="64">
+      <c r="P42" s="60">
         <v>4.08</v>
       </c>
-      <c r="Q42" s="64">
+      <c r="Q42" s="60">
         <v>4.83</v>
       </c>
       <c r="R42" s="5">
         <v>4.03</v>
       </c>
-      <c r="S42" s="64">
+      <c r="S42" s="60">
         <v>3.7</v>
       </c>
-      <c r="T42" s="58">
+      <c r="T42" s="54">
         <v>4.32</v>
       </c>
-      <c r="U42" s="64">
+      <c r="U42" s="60">
         <v>4.67</v>
       </c>
-      <c r="V42" s="64">
+      <c r="V42" s="60">
         <v>4.7300000000000004</v>
       </c>
-      <c r="W42" s="58">
+      <c r="W42" s="54">
         <v>4.55</v>
       </c>
-      <c r="X42" s="58">
+      <c r="X42" s="54">
         <v>4.51</v>
       </c>
-      <c r="Y42" s="58">
+      <c r="Y42" s="54">
         <v>4.21</v>
       </c>
-      <c r="Z42" s="43">
+      <c r="Z42" s="39">
         <v>4.13</v>
       </c>
-      <c r="AA42" s="58">
+      <c r="AA42" s="54">
         <v>2.72</v>
       </c>
-      <c r="AB42" s="58">
+      <c r="AB42" s="54">
         <v>2.86</v>
       </c>
-      <c r="AC42" s="30">
+      <c r="AC42" s="27">
         <v>3.22</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="39">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="36">
+      <c r="B43" s="32">
         <v>2.0299999999999998</v>
       </c>
-      <c r="C43" s="36">
+      <c r="C43" s="32">
         <v>3.5</v>
       </c>
-      <c r="D43" s="36">
+      <c r="D43" s="32">
         <v>4.37</v>
       </c>
-      <c r="E43" s="36">
+      <c r="E43" s="32">
         <v>4.67</v>
       </c>
-      <c r="F43" s="36">
+      <c r="F43" s="32">
         <v>4.68</v>
       </c>
-      <c r="G43" s="50">
+      <c r="G43" s="46">
         <v>5.36</v>
       </c>
-      <c r="H43" s="50">
+      <c r="H43" s="46">
         <v>5.67</v>
       </c>
-      <c r="I43" s="50">
+      <c r="I43" s="46">
         <v>5.59</v>
       </c>
-      <c r="J43" s="65">
+      <c r="J43" s="61">
         <v>5.52</v>
       </c>
-      <c r="K43" s="65">
+      <c r="K43" s="61">
         <v>5.41</v>
       </c>
-      <c r="L43" s="65">
+      <c r="L43" s="61">
         <v>5.33</v>
       </c>
-      <c r="M43" s="65">
+      <c r="M43" s="61">
         <v>5.17</v>
       </c>
-      <c r="N43" s="65">
+      <c r="N43" s="61">
         <v>3.14</v>
       </c>
-      <c r="O43" s="65">
+      <c r="O43" s="61">
         <v>3.28</v>
       </c>
-      <c r="P43" s="65">
+      <c r="P43" s="61">
         <v>3.57</v>
       </c>
-      <c r="Q43" s="65">
+      <c r="Q43" s="61">
         <v>3.57</v>
       </c>
-      <c r="R43" s="68">
+      <c r="R43" s="64">
         <v>3.26</v>
       </c>
-      <c r="S43" s="65">
+      <c r="S43" s="61">
         <v>3.91</v>
       </c>
-      <c r="T43" s="65">
+      <c r="T43" s="61">
         <v>4.45</v>
       </c>
-      <c r="U43" s="65">
+      <c r="U43" s="61">
         <v>4.45</v>
       </c>
-      <c r="V43" s="65">
+      <c r="V43" s="61">
         <v>4.59</v>
       </c>
-      <c r="W43" s="65">
+      <c r="W43" s="61">
         <v>4.51</v>
       </c>
-      <c r="X43" s="65">
+      <c r="X43" s="61">
         <v>4.42</v>
       </c>
-      <c r="Y43" s="65">
+      <c r="Y43" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="32">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="65">
+      <c r="AA43" s="61">
         <v>3.34</v>
       </c>
-      <c r="AB43" s="65">
+      <c r="AB43" s="61">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AC43" s="36">
+      <c r="AC43" s="32">
         <v>3.56</v>
+      </c>
+      <c r="AD43" s="32">
+        <v>3.47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV46"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+    <sheetView topLeftCell="M13" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
@@ -7947,117 +8149,117 @@
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:48">
-      <c r="A2" s="66"/>
-[...11 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="A3" s="38"/>
-[...3 lines deleted...]
-      <c r="AK3" s="39" t="s">
+      <c r="A3" s="34"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="AK3" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:48">
       <c r="A4" s="77"/>
-      <c r="B4" s="79">
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="80"/>
-[...10 lines deleted...]
-      <c r="N4" s="79">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="80"/>
-[...10 lines deleted...]
-      <c r="Z4" s="79">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="80"/>
-[...9 lines deleted...]
-      <c r="AK4" s="80"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:48">
       <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
@@ -8127,8428 +8329,8568 @@
         <v>22</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="87"/>
-[...22 lines deleted...]
-      <c r="Y6" s="87"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>109</v>
       </c>
       <c r="C7" s="14">
         <v>103</v>
       </c>
       <c r="D7" s="14">
         <v>135</v>
       </c>
       <c r="E7" s="14">
         <v>113</v>
       </c>
       <c r="F7" s="14">
         <v>133</v>
       </c>
       <c r="G7" s="14">
         <v>116</v>
       </c>
       <c r="H7" s="14">
         <v>138</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="19">
         <v>137</v>
       </c>
-      <c r="J7" s="59">
+      <c r="J7" s="55">
         <v>134</v>
       </c>
-      <c r="K7" s="51">
+      <c r="K7" s="47">
         <v>141</v>
       </c>
-      <c r="L7" s="59">
+      <c r="L7" s="55">
         <v>120</v>
       </c>
-      <c r="M7" s="59">
+      <c r="M7" s="55">
         <v>117</v>
       </c>
-      <c r="N7" s="59">
+      <c r="N7" s="55">
         <v>115</v>
       </c>
-      <c r="O7" s="59">
+      <c r="O7" s="55">
         <v>112</v>
       </c>
-      <c r="P7" s="59">
+      <c r="P7" s="55">
         <v>122</v>
       </c>
-      <c r="Q7" s="59">
+      <c r="Q7" s="55">
         <v>122</v>
       </c>
-      <c r="R7" s="59">
+      <c r="R7" s="55">
         <v>139</v>
       </c>
-      <c r="S7" s="59">
+      <c r="S7" s="55">
         <v>128</v>
       </c>
-      <c r="T7" s="59">
+      <c r="T7" s="55">
         <v>171</v>
       </c>
-      <c r="U7" s="59">
+      <c r="U7" s="55">
         <v>174</v>
       </c>
-      <c r="V7" s="59">
+      <c r="V7" s="55">
         <v>160</v>
       </c>
-      <c r="W7" s="59">
+      <c r="W7" s="55">
         <v>146</v>
       </c>
-      <c r="X7" s="59">
+      <c r="X7" s="55">
         <v>120</v>
       </c>
-      <c r="Y7" s="59">
+      <c r="Y7" s="55">
         <v>180</v>
       </c>
-      <c r="Z7" s="70">
+      <c r="Z7" s="66">
         <v>145</v>
       </c>
-      <c r="AA7" s="59">
+      <c r="AA7" s="55">
         <v>105</v>
       </c>
-      <c r="AB7" s="59">
+      <c r="AB7" s="55">
         <v>111</v>
       </c>
       <c r="AC7" s="14">
         <v>132</v>
       </c>
-      <c r="AD7" s="18"/>
+      <c r="AD7" s="19">
+        <v>104</v>
+      </c>
       <c r="AE7" s="11"/>
       <c r="AF7" s="11"/>
       <c r="AG7" s="11"/>
       <c r="AH7" s="11"/>
       <c r="AI7" s="11"/>
       <c r="AJ7" s="11"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="14"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="14"/>
       <c r="AO7" s="14"/>
       <c r="AP7" s="14"/>
       <c r="AQ7" s="14"/>
       <c r="AR7" s="14"/>
       <c r="AS7" s="14"/>
       <c r="AT7" s="14"/>
       <c r="AU7" s="14"/>
       <c r="AV7" s="14"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>53</v>
       </c>
       <c r="C8" s="14">
         <v>54</v>
       </c>
       <c r="D8" s="14">
         <v>74</v>
       </c>
       <c r="E8" s="14">
         <v>60</v>
       </c>
       <c r="F8" s="14">
         <v>56</v>
       </c>
       <c r="G8" s="14">
         <v>66</v>
       </c>
       <c r="H8" s="14">
         <v>71</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="19">
         <v>64</v>
       </c>
-      <c r="J8" s="59">
+      <c r="J8" s="55">
         <v>68</v>
       </c>
-      <c r="K8" s="51">
+      <c r="K8" s="47">
         <v>77</v>
       </c>
-      <c r="L8" s="59">
+      <c r="L8" s="55">
         <v>72</v>
       </c>
-      <c r="M8" s="59">
+      <c r="M8" s="55">
         <v>57</v>
       </c>
-      <c r="N8" s="59">
+      <c r="N8" s="55">
         <v>56</v>
       </c>
-      <c r="O8" s="59">
+      <c r="O8" s="55">
         <v>57</v>
       </c>
-      <c r="P8" s="59">
+      <c r="P8" s="55">
         <v>71</v>
       </c>
-      <c r="Q8" s="59">
+      <c r="Q8" s="55">
         <v>72</v>
       </c>
-      <c r="R8" s="59">
+      <c r="R8" s="55">
         <v>70</v>
       </c>
-      <c r="S8" s="59">
+      <c r="S8" s="55">
         <v>61</v>
       </c>
-      <c r="T8" s="59">
+      <c r="T8" s="55">
         <v>88</v>
       </c>
-      <c r="U8" s="59">
+      <c r="U8" s="55">
         <v>94</v>
       </c>
-      <c r="V8" s="59">
+      <c r="V8" s="55">
         <v>89</v>
       </c>
-      <c r="W8" s="59">
+      <c r="W8" s="55">
         <v>89</v>
       </c>
-      <c r="X8" s="59">
+      <c r="X8" s="55">
         <v>69</v>
       </c>
-      <c r="Y8" s="59">
+      <c r="Y8" s="55">
         <v>94</v>
       </c>
-      <c r="Z8" s="70">
+      <c r="Z8" s="66">
         <v>72</v>
       </c>
-      <c r="AA8" s="59">
+      <c r="AA8" s="55">
         <v>62</v>
       </c>
-      <c r="AB8" s="59">
+      <c r="AB8" s="55">
         <v>60</v>
       </c>
       <c r="AC8" s="14">
         <v>68</v>
       </c>
-      <c r="AD8" s="18"/>
+      <c r="AD8" s="19">
+        <v>49</v>
+      </c>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="14"/>
       <c r="AL8" s="14"/>
       <c r="AM8" s="14"/>
       <c r="AN8" s="14"/>
       <c r="AO8" s="14"/>
       <c r="AP8" s="14"/>
       <c r="AQ8" s="14"/>
       <c r="AR8" s="14"/>
       <c r="AS8" s="14"/>
       <c r="AT8" s="14"/>
       <c r="AU8" s="14"/>
       <c r="AV8" s="14"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>7</v>
       </c>
       <c r="C9" s="14">
         <v>8</v>
       </c>
       <c r="D9" s="14">
         <v>11</v>
       </c>
       <c r="E9" s="14">
         <v>7</v>
       </c>
       <c r="F9" s="14">
         <v>9</v>
       </c>
       <c r="G9" s="14">
         <v>7</v>
       </c>
       <c r="H9" s="14">
         <v>3</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="19">
         <v>7</v>
       </c>
-      <c r="J9" s="59">
+      <c r="J9" s="55">
         <v>8</v>
       </c>
-      <c r="K9" s="51">
+      <c r="K9" s="47">
         <v>6</v>
       </c>
-      <c r="L9" s="59">
-[...2 lines deleted...]
-      <c r="M9" s="59">
+      <c r="L9" s="55">
+        <v>3</v>
+      </c>
+      <c r="M9" s="55">
         <v>5</v>
       </c>
-      <c r="N9" s="59">
+      <c r="N9" s="55">
         <v>9</v>
       </c>
-      <c r="O9" s="59">
+      <c r="O9" s="55">
         <v>8</v>
       </c>
-      <c r="P9" s="59">
+      <c r="P9" s="55">
         <v>8</v>
       </c>
-      <c r="Q9" s="59">
-[...2 lines deleted...]
-      <c r="R9" s="59">
+      <c r="Q9" s="55">
+        <v>3</v>
+      </c>
+      <c r="R9" s="55">
         <v>13</v>
       </c>
-      <c r="S9" s="59">
+      <c r="S9" s="55">
         <v>9</v>
       </c>
-      <c r="T9" s="59">
+      <c r="T9" s="55">
         <v>7</v>
       </c>
-      <c r="U9" s="59">
-[...2 lines deleted...]
-      <c r="V9" s="59">
+      <c r="U9" s="55">
+        <v>4</v>
+      </c>
+      <c r="V9" s="55">
         <v>10</v>
       </c>
-      <c r="W9" s="59">
+      <c r="W9" s="55">
         <v>6</v>
       </c>
-      <c r="X9" s="59">
+      <c r="X9" s="55">
         <v>5</v>
       </c>
-      <c r="Y9" s="59">
+      <c r="Y9" s="55">
         <v>6</v>
       </c>
-      <c r="Z9" s="70">
+      <c r="Z9" s="66">
         <v>6</v>
       </c>
-      <c r="AA9" s="59">
-[...2 lines deleted...]
-      <c r="AB9" s="59">
+      <c r="AA9" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="55">
         <v>7</v>
       </c>
       <c r="AC9" s="14">
         <v>8</v>
       </c>
-      <c r="AD9" s="18"/>
+      <c r="AD9" s="19">
+        <v>5</v>
+      </c>
       <c r="AE9" s="11"/>
       <c r="AF9" s="11"/>
       <c r="AG9" s="11"/>
       <c r="AH9" s="11"/>
       <c r="AI9" s="11"/>
       <c r="AJ9" s="11"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="14"/>
       <c r="AM9" s="14"/>
       <c r="AN9" s="14"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="11"/>
       <c r="AQ9" s="14"/>
       <c r="AR9" s="14"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="14"/>
       <c r="AU9" s="14"/>
       <c r="AV9" s="14"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>1</v>
       </c>
       <c r="C10" s="14">
         <v>1</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>1</v>
       </c>
       <c r="F10" s="14">
         <v>2</v>
       </c>
       <c r="G10" s="14">
         <v>1</v>
       </c>
       <c r="H10" s="14">
         <v>1</v>
       </c>
-      <c r="I10" s="21">
-[...14 lines deleted...]
-      <c r="N10" s="59" t="s">
+      <c r="I10" s="19">
+        <v>1</v>
+      </c>
+      <c r="J10" s="55">
+        <v>1</v>
+      </c>
+      <c r="K10" s="47">
+        <v>2</v>
+      </c>
+      <c r="L10" s="55">
+        <v>1</v>
+      </c>
+      <c r="M10" s="55">
+        <v>2</v>
+      </c>
+      <c r="N10" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="O10" s="59">
-[...5 lines deleted...]
-      <c r="Q10" s="59" t="s">
+      <c r="O10" s="55">
+        <v>2</v>
+      </c>
+      <c r="P10" s="55">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="R10" s="59">
-[...29 lines deleted...]
-      <c r="AB10" s="59">
+      <c r="R10" s="55">
+        <v>2</v>
+      </c>
+      <c r="S10" s="55">
+        <v>1</v>
+      </c>
+      <c r="T10" s="55">
+        <v>2</v>
+      </c>
+      <c r="U10" s="55">
+        <v>3</v>
+      </c>
+      <c r="V10" s="55">
+        <v>2</v>
+      </c>
+      <c r="W10" s="55">
+        <v>4</v>
+      </c>
+      <c r="X10" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="55">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="55">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="55">
         <v>1</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
       </c>
-      <c r="AD10" s="18"/>
+      <c r="AD10" s="19">
+        <v>2</v>
+      </c>
       <c r="AE10" s="11"/>
       <c r="AF10" s="11"/>
       <c r="AG10" s="11"/>
       <c r="AH10" s="11"/>
       <c r="AI10" s="11"/>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="11"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="14"/>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
       <c r="AP10" s="11"/>
       <c r="AQ10" s="14"/>
       <c r="AR10" s="14"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="11"/>
       <c r="AU10" s="14"/>
       <c r="AV10" s="14"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>1</v>
       </c>
       <c r="C11" s="14">
         <v>4</v>
       </c>
       <c r="D11" s="14">
         <v>5</v>
       </c>
       <c r="E11" s="14">
         <v>2</v>
       </c>
       <c r="F11" s="14">
         <v>3</v>
       </c>
       <c r="G11" s="14">
         <v>5</v>
       </c>
       <c r="H11" s="14">
         <v>3</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="19">
         <v>11</v>
       </c>
-      <c r="J11" s="59">
+      <c r="J11" s="55">
         <v>9</v>
       </c>
-      <c r="K11" s="51">
-[...2 lines deleted...]
-      <c r="L11" s="59">
+      <c r="K11" s="47">
+        <v>2</v>
+      </c>
+      <c r="L11" s="55">
         <v>7</v>
       </c>
-      <c r="M11" s="59">
-[...2 lines deleted...]
-      <c r="N11" s="59">
+      <c r="M11" s="55">
+        <v>4</v>
+      </c>
+      <c r="N11" s="55">
         <v>11</v>
       </c>
-      <c r="O11" s="59">
+      <c r="O11" s="55">
         <v>5</v>
       </c>
-      <c r="P11" s="59">
+      <c r="P11" s="55">
         <v>5</v>
       </c>
-      <c r="Q11" s="59">
-[...5 lines deleted...]
-      <c r="S11" s="59">
+      <c r="Q11" s="55">
+        <v>1</v>
+      </c>
+      <c r="R11" s="55">
+        <v>2</v>
+      </c>
+      <c r="S11" s="55">
         <v>12</v>
       </c>
-      <c r="T11" s="59">
+      <c r="T11" s="55">
         <v>7</v>
       </c>
-      <c r="U11" s="59">
-[...2 lines deleted...]
-      <c r="V11" s="59">
+      <c r="U11" s="55">
+        <v>3</v>
+      </c>
+      <c r="V11" s="55">
         <v>5</v>
       </c>
-      <c r="W11" s="59">
+      <c r="W11" s="55">
         <v>8</v>
       </c>
-      <c r="X11" s="59">
-[...5 lines deleted...]
-      <c r="Z11" s="70">
+      <c r="X11" s="55">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="66">
         <v>8</v>
       </c>
-      <c r="AA11" s="59">
+      <c r="AA11" s="55">
         <v>5</v>
       </c>
-      <c r="AB11" s="59">
+      <c r="AB11" s="55">
         <v>2</v>
       </c>
       <c r="AC11" s="14">
         <v>7</v>
       </c>
-      <c r="AD11" s="18"/>
+      <c r="AD11" s="19">
+        <v>6</v>
+      </c>
       <c r="AE11" s="11"/>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="11"/>
       <c r="AI11" s="11"/>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="11"/>
       <c r="AL11" s="14"/>
       <c r="AM11" s="14"/>
       <c r="AN11" s="14"/>
       <c r="AO11" s="11"/>
       <c r="AP11" s="14"/>
       <c r="AQ11" s="14"/>
       <c r="AR11" s="14"/>
       <c r="AS11" s="14"/>
       <c r="AT11" s="14"/>
       <c r="AU11" s="14"/>
       <c r="AV11" s="14"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>5</v>
       </c>
       <c r="C12" s="14">
         <v>1</v>
       </c>
       <c r="D12" s="14">
         <v>5</v>
       </c>
       <c r="E12" s="14">
         <v>4</v>
       </c>
       <c r="F12" s="14">
         <v>2</v>
       </c>
       <c r="G12" s="14">
         <v>2</v>
       </c>
       <c r="H12" s="14">
         <v>6</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="19">
         <v>7</v>
       </c>
-      <c r="J12" s="59">
-[...8 lines deleted...]
-      <c r="M12" s="59">
+      <c r="J12" s="55">
+        <v>2</v>
+      </c>
+      <c r="K12" s="47">
+        <v>1</v>
+      </c>
+      <c r="L12" s="55">
+        <v>1</v>
+      </c>
+      <c r="M12" s="55">
         <v>6</v>
       </c>
-      <c r="N12" s="59">
-[...2 lines deleted...]
-      <c r="O12" s="59" t="s">
+      <c r="N12" s="55">
+        <v>3</v>
+      </c>
+      <c r="O12" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="P12" s="59">
-[...5 lines deleted...]
-      <c r="R12" s="59">
+      <c r="P12" s="55">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="55">
+        <v>2</v>
+      </c>
+      <c r="R12" s="55">
         <v>6</v>
       </c>
-      <c r="S12" s="59" t="s">
+      <c r="S12" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="T12" s="59">
-[...2 lines deleted...]
-      <c r="U12" s="59">
+      <c r="T12" s="55">
+        <v>4</v>
+      </c>
+      <c r="U12" s="55">
         <v>10</v>
       </c>
-      <c r="V12" s="59">
+      <c r="V12" s="55">
         <v>6</v>
       </c>
-      <c r="W12" s="59">
-[...5 lines deleted...]
-      <c r="Y12" s="59">
+      <c r="W12" s="55">
+        <v>4</v>
+      </c>
+      <c r="X12" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="55">
         <v>6</v>
       </c>
-      <c r="Z12" s="70">
+      <c r="Z12" s="66">
         <v>7</v>
       </c>
-      <c r="AA12" s="59">
-[...2 lines deleted...]
-      <c r="AB12" s="59">
+      <c r="AA12" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="55">
         <v>6</v>
       </c>
       <c r="AC12" s="14">
         <v>5</v>
       </c>
-      <c r="AD12" s="18"/>
+      <c r="AD12" s="19">
+        <v>6</v>
+      </c>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="11"/>
       <c r="AH12" s="11"/>
       <c r="AI12" s="11"/>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="14"/>
       <c r="AL12" s="14"/>
       <c r="AM12" s="14"/>
       <c r="AN12" s="14"/>
       <c r="AO12" s="14"/>
       <c r="AP12" s="14"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="14"/>
       <c r="AS12" s="14"/>
       <c r="AT12" s="14"/>
       <c r="AU12" s="14"/>
       <c r="AV12" s="14"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>4</v>
       </c>
       <c r="C13" s="14">
         <v>3</v>
       </c>
       <c r="D13" s="14">
         <v>5</v>
       </c>
       <c r="E13" s="14">
         <v>2</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>4</v>
       </c>
-      <c r="I13" s="21">
-[...2 lines deleted...]
-      <c r="J13" s="59">
+      <c r="I13" s="19">
+        <v>2</v>
+      </c>
+      <c r="J13" s="55">
         <v>7</v>
       </c>
-      <c r="K13" s="51">
-[...23 lines deleted...]
-      <c r="S13" s="59">
+      <c r="K13" s="47">
+        <v>3</v>
+      </c>
+      <c r="L13" s="55">
+        <v>3</v>
+      </c>
+      <c r="M13" s="55">
+        <v>3</v>
+      </c>
+      <c r="N13" s="55">
+        <v>1</v>
+      </c>
+      <c r="O13" s="55">
+        <v>2</v>
+      </c>
+      <c r="P13" s="55">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="55">
+        <v>3</v>
+      </c>
+      <c r="R13" s="55">
+        <v>3</v>
+      </c>
+      <c r="S13" s="55">
         <v>5</v>
       </c>
-      <c r="T13" s="59">
-[...2 lines deleted...]
-      <c r="U13" s="59">
+      <c r="T13" s="55">
+        <v>4</v>
+      </c>
+      <c r="U13" s="55">
         <v>7</v>
       </c>
-      <c r="V13" s="59" t="s">
+      <c r="V13" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="W13" s="59">
-[...14 lines deleted...]
-      <c r="AB13" s="59">
+      <c r="W13" s="55">
+        <v>3</v>
+      </c>
+      <c r="X13" s="55">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="55">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="55">
         <v>2</v>
       </c>
       <c r="AC13" s="14">
         <v>3</v>
       </c>
-      <c r="AD13" s="18"/>
+      <c r="AD13" s="19">
+        <v>6</v>
+      </c>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="14"/>
       <c r="AM13" s="14"/>
       <c r="AN13" s="14"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="14"/>
       <c r="AQ13" s="14"/>
       <c r="AR13" s="14"/>
       <c r="AS13" s="14"/>
       <c r="AT13" s="14"/>
       <c r="AU13" s="14"/>
       <c r="AV13" s="14"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>7</v>
       </c>
       <c r="D14" s="14">
         <v>6</v>
       </c>
       <c r="E14" s="14">
         <v>9</v>
       </c>
       <c r="F14" s="14">
         <v>9</v>
       </c>
       <c r="G14" s="14">
         <v>10</v>
       </c>
       <c r="H14" s="14">
         <v>15</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="19">
         <v>11</v>
       </c>
-      <c r="J14" s="59">
+      <c r="J14" s="55">
         <v>15</v>
       </c>
-      <c r="K14" s="51">
+      <c r="K14" s="47">
         <v>10</v>
       </c>
-      <c r="L14" s="59">
+      <c r="L14" s="55">
         <v>8</v>
       </c>
-      <c r="M14" s="59">
+      <c r="M14" s="55">
         <v>11</v>
       </c>
-      <c r="N14" s="59">
+      <c r="N14" s="55">
         <v>7</v>
       </c>
-      <c r="O14" s="59">
+      <c r="O14" s="55">
         <v>11</v>
       </c>
-      <c r="P14" s="59">
+      <c r="P14" s="55">
         <v>7</v>
       </c>
-      <c r="Q14" s="59">
+      <c r="Q14" s="55">
         <v>8</v>
       </c>
-      <c r="R14" s="59">
+      <c r="R14" s="55">
         <v>14</v>
       </c>
-      <c r="S14" s="59">
+      <c r="S14" s="55">
         <v>9</v>
       </c>
-      <c r="T14" s="59">
+      <c r="T14" s="55">
         <v>17</v>
       </c>
-      <c r="U14" s="59">
+      <c r="U14" s="55">
         <v>12</v>
       </c>
-      <c r="V14" s="59">
+      <c r="V14" s="55">
         <v>13</v>
       </c>
-      <c r="W14" s="59">
+      <c r="W14" s="55">
         <v>12</v>
       </c>
-      <c r="X14" s="59">
+      <c r="X14" s="55">
         <v>9</v>
       </c>
-      <c r="Y14" s="59">
+      <c r="Y14" s="55">
         <v>16</v>
       </c>
-      <c r="Z14" s="70">
+      <c r="Z14" s="66">
         <v>18</v>
       </c>
-      <c r="AA14" s="59">
+      <c r="AA14" s="55">
         <v>10</v>
       </c>
-      <c r="AB14" s="59">
+      <c r="AB14" s="55">
         <v>6</v>
       </c>
       <c r="AC14" s="14">
         <v>12</v>
       </c>
-      <c r="AD14" s="18"/>
+      <c r="AD14" s="19">
+        <v>6</v>
+      </c>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="14"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="14"/>
       <c r="AN14" s="14"/>
       <c r="AO14" s="14"/>
       <c r="AP14" s="14"/>
       <c r="AQ14" s="14"/>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>2</v>
       </c>
       <c r="C15" s="14">
         <v>4</v>
       </c>
       <c r="D15" s="14">
         <v>2</v>
       </c>
       <c r="E15" s="14">
         <v>2</v>
       </c>
       <c r="F15" s="14">
         <v>5</v>
       </c>
       <c r="G15" s="14">
         <v>4</v>
       </c>
       <c r="H15" s="14">
         <v>3</v>
       </c>
-      <c r="I15" s="21">
-[...17 lines deleted...]
-      <c r="O15" s="59">
+      <c r="I15" s="19">
+        <v>4</v>
+      </c>
+      <c r="J15" s="55">
+        <v>4</v>
+      </c>
+      <c r="K15" s="47">
+        <v>3</v>
+      </c>
+      <c r="L15" s="55">
+        <v>2</v>
+      </c>
+      <c r="M15" s="55">
+        <v>2</v>
+      </c>
+      <c r="N15" s="55">
+        <v>2</v>
+      </c>
+      <c r="O15" s="55">
         <v>5</v>
       </c>
-      <c r="P15" s="59">
-[...8 lines deleted...]
-      <c r="S15" s="59">
+      <c r="P15" s="55">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="55">
+        <v>3</v>
+      </c>
+      <c r="R15" s="55">
+        <v>2</v>
+      </c>
+      <c r="S15" s="55">
         <v>6</v>
       </c>
-      <c r="T15" s="59">
+      <c r="T15" s="55">
         <v>8</v>
       </c>
-      <c r="U15" s="59">
-[...5 lines deleted...]
-      <c r="W15" s="59">
+      <c r="U15" s="55">
+        <v>3</v>
+      </c>
+      <c r="V15" s="55">
+        <v>1</v>
+      </c>
+      <c r="W15" s="55">
         <v>5</v>
       </c>
-      <c r="X15" s="59">
+      <c r="X15" s="55">
         <v>5</v>
       </c>
-      <c r="Y15" s="59">
-[...8 lines deleted...]
-      <c r="AB15" s="59">
+      <c r="Y15" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="55">
         <v>4</v>
       </c>
       <c r="AC15" s="14">
         <v>3</v>
       </c>
-      <c r="AD15" s="18"/>
+      <c r="AD15" s="19">
+        <v>2</v>
+      </c>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
       <c r="AG15" s="11"/>
       <c r="AH15" s="11"/>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="14"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="14"/>
       <c r="AN15" s="14"/>
       <c r="AO15" s="14"/>
       <c r="AP15" s="14"/>
       <c r="AQ15" s="14"/>
       <c r="AR15" s="14"/>
       <c r="AS15" s="14"/>
       <c r="AT15" s="14"/>
       <c r="AU15" s="14"/>
       <c r="AV15" s="14"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>5</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>4</v>
       </c>
       <c r="E16" s="14">
         <v>2</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
       <c r="G16" s="14">
         <v>4</v>
       </c>
       <c r="H16" s="14">
         <v>2</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="19">
         <v>6</v>
       </c>
-      <c r="J16" s="59">
-[...23 lines deleted...]
-      <c r="R16" s="59">
+      <c r="J16" s="55">
+        <v>3</v>
+      </c>
+      <c r="K16" s="47">
+        <v>4</v>
+      </c>
+      <c r="L16" s="55">
+        <v>1</v>
+      </c>
+      <c r="M16" s="55">
+        <v>3</v>
+      </c>
+      <c r="N16" s="55">
+        <v>1</v>
+      </c>
+      <c r="O16" s="55">
+        <v>2</v>
+      </c>
+      <c r="P16" s="55">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="55">
+        <v>4</v>
+      </c>
+      <c r="R16" s="55">
         <v>6</v>
       </c>
-      <c r="S16" s="59">
+      <c r="S16" s="55">
         <v>6</v>
       </c>
-      <c r="T16" s="59">
-[...5 lines deleted...]
-      <c r="V16" s="59">
+      <c r="T16" s="55">
+        <v>4</v>
+      </c>
+      <c r="U16" s="55">
+        <v>3</v>
+      </c>
+      <c r="V16" s="55">
         <v>5</v>
       </c>
-      <c r="W16" s="59">
-[...5 lines deleted...]
-      <c r="Y16" s="59">
+      <c r="W16" s="55">
+        <v>3</v>
+      </c>
+      <c r="X16" s="55">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="55">
         <v>7</v>
       </c>
-      <c r="Z16" s="70">
+      <c r="Z16" s="66">
         <v>5</v>
       </c>
-      <c r="AA16" s="59">
-[...2 lines deleted...]
-      <c r="AB16" s="59">
+      <c r="AA16" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="55">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>2</v>
       </c>
-      <c r="AD16" s="18"/>
+      <c r="AD16" s="19">
+        <v>5</v>
+      </c>
       <c r="AE16" s="11"/>
       <c r="AF16" s="11"/>
       <c r="AG16" s="11"/>
       <c r="AH16" s="11"/>
       <c r="AI16" s="11"/>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="11"/>
       <c r="AL16" s="14"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="11"/>
       <c r="AO16" s="14"/>
       <c r="AP16" s="14"/>
       <c r="AQ16" s="14"/>
       <c r="AR16" s="14"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="14"/>
       <c r="AU16" s="14"/>
       <c r="AV16" s="14"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>2</v>
       </c>
       <c r="C17" s="14">
         <v>5</v>
       </c>
       <c r="D17" s="14">
         <v>5</v>
       </c>
       <c r="E17" s="14">
         <v>2</v>
       </c>
       <c r="F17" s="14">
         <v>9</v>
       </c>
       <c r="G17" s="14">
         <v>2</v>
       </c>
       <c r="H17" s="14">
         <v>2</v>
       </c>
-      <c r="I17" s="21">
-[...2 lines deleted...]
-      <c r="J17" s="59">
+      <c r="I17" s="19">
+        <v>4</v>
+      </c>
+      <c r="J17" s="55">
         <v>6</v>
       </c>
-      <c r="K17" s="51">
+      <c r="K17" s="47">
         <v>5</v>
       </c>
-      <c r="L17" s="59">
+      <c r="L17" s="55">
         <v>5</v>
       </c>
-      <c r="M17" s="59">
-[...2 lines deleted...]
-      <c r="N17" s="59">
+      <c r="M17" s="55">
+        <v>4</v>
+      </c>
+      <c r="N17" s="55">
         <v>6</v>
       </c>
-      <c r="O17" s="59">
+      <c r="O17" s="55">
         <v>5</v>
       </c>
-      <c r="P17" s="59">
-[...2 lines deleted...]
-      <c r="Q17" s="59">
+      <c r="P17" s="55">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="55">
         <v>8</v>
       </c>
-      <c r="R17" s="59">
-[...5 lines deleted...]
-      <c r="T17" s="59">
+      <c r="R17" s="55">
+        <v>3</v>
+      </c>
+      <c r="S17" s="55">
+        <v>2</v>
+      </c>
+      <c r="T17" s="55">
         <v>8</v>
       </c>
-      <c r="U17" s="59">
+      <c r="U17" s="55">
         <v>6</v>
       </c>
-      <c r="V17" s="59">
+      <c r="V17" s="55">
         <v>6</v>
       </c>
-      <c r="W17" s="59">
-[...14 lines deleted...]
-      <c r="AB17" s="59">
+      <c r="W17" s="55">
+        <v>3</v>
+      </c>
+      <c r="X17" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="66">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="55">
         <v>1</v>
       </c>
       <c r="AC17" s="14">
         <v>11</v>
       </c>
-      <c r="AD17" s="18"/>
+      <c r="AD17" s="19">
+        <v>2</v>
+      </c>
       <c r="AE17" s="11"/>
       <c r="AF17" s="11"/>
       <c r="AG17" s="11"/>
       <c r="AH17" s="11"/>
       <c r="AI17" s="11"/>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="14"/>
       <c r="AL17" s="14"/>
       <c r="AM17" s="14"/>
       <c r="AN17" s="14"/>
       <c r="AO17" s="11"/>
       <c r="AP17" s="14"/>
       <c r="AQ17" s="14"/>
       <c r="AR17" s="14"/>
       <c r="AS17" s="14"/>
       <c r="AT17" s="14"/>
       <c r="AU17" s="14"/>
       <c r="AV17" s="14"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>8</v>
       </c>
       <c r="C18" s="14">
         <v>7</v>
       </c>
       <c r="D18" s="14">
         <v>5</v>
       </c>
       <c r="E18" s="14">
         <v>11</v>
       </c>
       <c r="F18" s="14">
         <v>13</v>
       </c>
       <c r="G18" s="14">
         <v>8</v>
       </c>
       <c r="H18" s="14">
         <v>9</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="19">
         <v>12</v>
       </c>
-      <c r="J18" s="59">
+      <c r="J18" s="55">
         <v>6</v>
       </c>
-      <c r="K18" s="51">
+      <c r="K18" s="47">
         <v>17</v>
       </c>
-      <c r="L18" s="59">
+      <c r="L18" s="55">
         <v>8</v>
       </c>
-      <c r="M18" s="59">
+      <c r="M18" s="55">
         <v>11</v>
       </c>
-      <c r="N18" s="59">
+      <c r="N18" s="55">
         <v>7</v>
       </c>
-      <c r="O18" s="59">
+      <c r="O18" s="55">
         <v>5</v>
       </c>
-      <c r="P18" s="59">
+      <c r="P18" s="55">
         <v>7</v>
       </c>
-      <c r="Q18" s="59">
+      <c r="Q18" s="55">
         <v>12</v>
       </c>
-      <c r="R18" s="59">
+      <c r="R18" s="55">
         <v>5</v>
       </c>
-      <c r="S18" s="59">
+      <c r="S18" s="55">
         <v>8</v>
       </c>
-      <c r="T18" s="59">
+      <c r="T18" s="55">
         <v>6</v>
       </c>
-      <c r="U18" s="59">
+      <c r="U18" s="55">
         <v>8</v>
       </c>
-      <c r="V18" s="59">
+      <c r="V18" s="55">
         <v>14</v>
       </c>
-      <c r="W18" s="59">
+      <c r="W18" s="55">
         <v>5</v>
       </c>
-      <c r="X18" s="59">
+      <c r="X18" s="55">
         <v>6</v>
       </c>
-      <c r="Y18" s="59">
+      <c r="Y18" s="55">
         <v>11</v>
       </c>
-      <c r="Z18" s="70">
+      <c r="Z18" s="66">
         <v>12</v>
       </c>
-      <c r="AA18" s="59">
-[...2 lines deleted...]
-      <c r="AB18" s="59">
+      <c r="AA18" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="55">
         <v>9</v>
       </c>
       <c r="AC18" s="14">
         <v>6</v>
       </c>
-      <c r="AD18" s="18"/>
+      <c r="AD18" s="19">
+        <v>10</v>
+      </c>
       <c r="AE18" s="11"/>
       <c r="AF18" s="11"/>
       <c r="AG18" s="11"/>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
       <c r="AS18" s="14"/>
       <c r="AT18" s="14"/>
       <c r="AU18" s="14"/>
       <c r="AV18" s="14"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>1</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="14">
         <v>3</v>
       </c>
       <c r="E19" s="14">
         <v>2</v>
       </c>
       <c r="F19" s="14">
         <v>7</v>
       </c>
       <c r="G19" s="14">
         <v>2</v>
       </c>
       <c r="H19" s="14">
         <v>5</v>
       </c>
-      <c r="I19" s="21">
-[...2 lines deleted...]
-      <c r="J19" s="59" t="s">
+      <c r="I19" s="19">
+        <v>3</v>
+      </c>
+      <c r="J19" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="K19" s="51">
-[...8 lines deleted...]
-      <c r="N19" s="59">
+      <c r="K19" s="47">
+        <v>3</v>
+      </c>
+      <c r="L19" s="55">
+        <v>1</v>
+      </c>
+      <c r="M19" s="55">
+        <v>1</v>
+      </c>
+      <c r="N19" s="55">
         <v>6</v>
       </c>
-      <c r="O19" s="59" t="s">
+      <c r="O19" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="P19" s="59">
-[...20 lines deleted...]
-      <c r="W19" s="59" t="s">
+      <c r="P19" s="55">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="55">
+        <v>1</v>
+      </c>
+      <c r="R19" s="55">
+        <v>2</v>
+      </c>
+      <c r="S19" s="55">
+        <v>1</v>
+      </c>
+      <c r="T19" s="55">
+        <v>1</v>
+      </c>
+      <c r="U19" s="55">
+        <v>4</v>
+      </c>
+      <c r="V19" s="55">
+        <v>3</v>
+      </c>
+      <c r="W19" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="X19" s="59">
-[...8 lines deleted...]
-      <c r="AA19" s="59" t="s">
+      <c r="X19" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB19" s="59">
-[...2 lines deleted...]
-      <c r="AC19" s="59" t="s">
+      <c r="AB19" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AD19" s="18"/>
+      <c r="AD19" s="19" t="s">
+        <v>0</v>
+      </c>
       <c r="AE19" s="11"/>
       <c r="AF19" s="11"/>
       <c r="AG19" s="11"/>
       <c r="AH19" s="11"/>
       <c r="AI19" s="11"/>
       <c r="AJ19" s="11"/>
       <c r="AK19" s="14"/>
       <c r="AL19" s="14"/>
       <c r="AM19" s="11"/>
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="14"/>
       <c r="AR19" s="14"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="14"/>
       <c r="AU19" s="14"/>
       <c r="AV19" s="14"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>1</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>2</v>
       </c>
       <c r="E20" s="14">
         <v>1</v>
       </c>
       <c r="F20" s="14">
         <v>3</v>
       </c>
       <c r="G20" s="14">
         <v>1</v>
       </c>
       <c r="H20" s="14">
         <v>4</v>
       </c>
-      <c r="I20" s="21">
-[...20 lines deleted...]
-      <c r="P20" s="59" t="s">
+      <c r="I20" s="19">
+        <v>3</v>
+      </c>
+      <c r="J20" s="55">
+        <v>2</v>
+      </c>
+      <c r="K20" s="47">
+        <v>2</v>
+      </c>
+      <c r="L20" s="55">
+        <v>3</v>
+      </c>
+      <c r="M20" s="55">
+        <v>2</v>
+      </c>
+      <c r="N20" s="55">
+        <v>2</v>
+      </c>
+      <c r="O20" s="55">
+        <v>1</v>
+      </c>
+      <c r="P20" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="Q20" s="59">
-[...23 lines deleted...]
-      <c r="Y20" s="59">
+      <c r="Q20" s="55">
+        <v>1</v>
+      </c>
+      <c r="R20" s="55">
+        <v>2</v>
+      </c>
+      <c r="S20" s="55">
+        <v>4</v>
+      </c>
+      <c r="T20" s="55">
+        <v>1</v>
+      </c>
+      <c r="U20" s="55">
+        <v>3</v>
+      </c>
+      <c r="V20" s="55">
+        <v>1</v>
+      </c>
+      <c r="W20" s="55">
+        <v>1</v>
+      </c>
+      <c r="X20" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="55">
         <v>6</v>
       </c>
-      <c r="Z20" s="59" t="s">
+      <c r="Z20" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="59" t="s">
+      <c r="AA20" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="59" t="s">
+      <c r="AB20" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AC20" s="59" t="s">
+      <c r="AC20" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AD20" s="18"/>
+      <c r="AD20" s="19" t="s">
+        <v>0</v>
+      </c>
       <c r="AE20" s="11"/>
       <c r="AF20" s="11"/>
       <c r="AG20" s="11"/>
       <c r="AH20" s="11"/>
       <c r="AI20" s="14"/>
       <c r="AJ20" s="11"/>
       <c r="AK20" s="14"/>
       <c r="AL20" s="11"/>
       <c r="AM20" s="14"/>
       <c r="AN20" s="11"/>
       <c r="AO20" s="11"/>
       <c r="AP20" s="14"/>
       <c r="AQ20" s="11"/>
       <c r="AR20" s="14"/>
       <c r="AS20" s="14"/>
       <c r="AT20" s="14"/>
       <c r="AU20" s="14"/>
       <c r="AV20" s="14"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
         <v>4</v>
       </c>
       <c r="C21" s="14">
         <v>5</v>
       </c>
       <c r="D21" s="14">
         <v>8</v>
       </c>
       <c r="E21" s="14">
         <v>8</v>
       </c>
       <c r="F21" s="14">
         <v>7</v>
       </c>
       <c r="G21" s="14">
         <v>4</v>
       </c>
       <c r="H21" s="14">
         <v>10</v>
       </c>
-      <c r="I21" s="21">
-[...5 lines deleted...]
-      <c r="K21" s="51">
+      <c r="I21" s="19">
+        <v>2</v>
+      </c>
+      <c r="J21" s="36">
+        <v>3</v>
+      </c>
+      <c r="K21" s="47">
         <v>6</v>
       </c>
-      <c r="L21" s="51">
+      <c r="L21" s="47">
         <v>5</v>
       </c>
-      <c r="M21" s="51">
+      <c r="M21" s="47">
         <v>6</v>
       </c>
-      <c r="N21" s="51">
-[...2 lines deleted...]
-      <c r="O21" s="51">
+      <c r="N21" s="47">
+        <v>4</v>
+      </c>
+      <c r="O21" s="47">
         <v>9</v>
       </c>
-      <c r="P21" s="51">
+      <c r="P21" s="47">
         <v>5</v>
       </c>
-      <c r="Q21" s="51">
-[...2 lines deleted...]
-      <c r="R21" s="51">
+      <c r="Q21" s="47">
+        <v>4</v>
+      </c>
+      <c r="R21" s="47">
         <v>9</v>
       </c>
-      <c r="S21" s="59">
-[...2 lines deleted...]
-      <c r="T21" s="59">
+      <c r="S21" s="55">
+        <v>4</v>
+      </c>
+      <c r="T21" s="55">
         <v>14</v>
       </c>
-      <c r="U21" s="59">
+      <c r="U21" s="55">
         <v>14</v>
       </c>
-      <c r="V21" s="59">
+      <c r="V21" s="55">
         <v>5</v>
       </c>
-      <c r="W21" s="59">
-[...2 lines deleted...]
-      <c r="X21" s="59">
+      <c r="W21" s="55">
+        <v>3</v>
+      </c>
+      <c r="X21" s="55">
         <v>9</v>
       </c>
-      <c r="Y21" s="59">
+      <c r="Y21" s="55">
         <v>13</v>
       </c>
-      <c r="Z21" s="70">
+      <c r="Z21" s="66">
         <v>6</v>
       </c>
-      <c r="AA21" s="59">
+      <c r="AA21" s="55">
         <v>6</v>
       </c>
-      <c r="AB21" s="59">
+      <c r="AB21" s="55">
         <v>9</v>
       </c>
       <c r="AC21" s="14">
         <v>5</v>
       </c>
-      <c r="AD21" s="20"/>
+      <c r="AD21" s="19">
+        <v>5</v>
+      </c>
       <c r="AE21" s="11"/>
       <c r="AF21" s="11"/>
       <c r="AG21" s="11"/>
       <c r="AH21" s="11"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="14"/>
       <c r="AL21" s="14"/>
       <c r="AM21" s="14"/>
       <c r="AN21" s="14"/>
       <c r="AO21" s="14"/>
       <c r="AP21" s="14"/>
       <c r="AQ21" s="14"/>
       <c r="AR21" s="14"/>
       <c r="AS21" s="14"/>
       <c r="AT21" s="14"/>
       <c r="AU21" s="14"/>
       <c r="AV21" s="14"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="85" t="s">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="85"/>
-[...42 lines deleted...]
-      <c r="AV22" s="44"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
+      <c r="Z22" s="40"/>
+      <c r="AD22" s="19"/>
+      <c r="AE22" s="40"/>
+      <c r="AF22" s="40"/>
+      <c r="AG22" s="40"/>
+      <c r="AH22" s="40"/>
+      <c r="AI22" s="40"/>
+      <c r="AJ22" s="40"/>
+      <c r="AK22" s="40"/>
+      <c r="AL22" s="40"/>
+      <c r="AM22" s="40"/>
+      <c r="AN22" s="40"/>
+      <c r="AO22" s="40"/>
+      <c r="AP22" s="40"/>
+      <c r="AQ22" s="40"/>
+      <c r="AR22" s="40"/>
+      <c r="AS22" s="40"/>
+      <c r="AT22" s="40"/>
+      <c r="AU22" s="40"/>
+      <c r="AV22" s="40"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>62</v>
       </c>
       <c r="C23" s="14">
         <v>63</v>
       </c>
       <c r="D23" s="14">
         <v>84</v>
       </c>
       <c r="E23" s="14">
         <v>65</v>
       </c>
       <c r="F23" s="14">
         <v>71</v>
       </c>
       <c r="G23" s="14">
         <v>75</v>
       </c>
       <c r="H23" s="14">
         <v>77</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="19">
         <v>81</v>
       </c>
-      <c r="J23" s="59">
+      <c r="J23" s="55">
         <v>75</v>
       </c>
-      <c r="K23" s="51">
+      <c r="K23" s="47">
         <v>86</v>
       </c>
-      <c r="L23" s="59">
+      <c r="L23" s="55">
         <v>82</v>
       </c>
-      <c r="M23" s="59">
+      <c r="M23" s="55">
         <v>64</v>
       </c>
-      <c r="N23" s="59">
+      <c r="N23" s="55">
         <v>64</v>
       </c>
-      <c r="O23" s="59">
+      <c r="O23" s="55">
         <v>66</v>
       </c>
-      <c r="P23" s="59">
+      <c r="P23" s="55">
         <v>75</v>
       </c>
-      <c r="Q23" s="59">
+      <c r="Q23" s="55">
         <v>83</v>
       </c>
-      <c r="R23" s="59">
+      <c r="R23" s="55">
         <v>78</v>
       </c>
-      <c r="S23" s="59">
+      <c r="S23" s="55">
         <v>75</v>
       </c>
-      <c r="T23" s="59">
+      <c r="T23" s="55">
         <v>101</v>
       </c>
-      <c r="U23" s="59">
+      <c r="U23" s="55">
         <v>99</v>
       </c>
-      <c r="V23" s="59">
+      <c r="V23" s="55">
         <v>99</v>
       </c>
-      <c r="W23" s="59">
+      <c r="W23" s="55">
         <v>98</v>
       </c>
-      <c r="X23" s="59">
+      <c r="X23" s="55">
         <v>76</v>
       </c>
-      <c r="Y23" s="59">
+      <c r="Y23" s="55">
         <v>105</v>
       </c>
-      <c r="Z23" s="70">
+      <c r="Z23" s="66">
         <v>81</v>
       </c>
-      <c r="AA23" s="59">
+      <c r="AA23" s="55">
         <v>72</v>
       </c>
-      <c r="AB23" s="59">
+      <c r="AB23" s="55">
         <v>66</v>
       </c>
       <c r="AC23" s="14">
         <v>76</v>
       </c>
-      <c r="AD23" s="18"/>
+      <c r="AD23" s="19">
+        <v>58</v>
+      </c>
       <c r="AE23" s="11"/>
       <c r="AF23" s="11"/>
       <c r="AG23" s="11"/>
       <c r="AH23" s="11"/>
       <c r="AI23" s="11"/>
       <c r="AJ23" s="11"/>
       <c r="AK23" s="14"/>
       <c r="AL23" s="14"/>
       <c r="AM23" s="14"/>
       <c r="AN23" s="14"/>
       <c r="AO23" s="14"/>
       <c r="AP23" s="14"/>
       <c r="AQ23" s="14"/>
       <c r="AR23" s="14"/>
       <c r="AS23" s="14"/>
       <c r="AT23" s="14"/>
       <c r="AU23" s="14"/>
       <c r="AV23" s="14"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>53</v>
       </c>
       <c r="C24" s="14">
         <v>54</v>
       </c>
       <c r="D24" s="14">
         <v>74</v>
       </c>
       <c r="E24" s="14">
         <v>60</v>
       </c>
       <c r="F24" s="14">
         <v>56</v>
       </c>
       <c r="G24" s="14">
         <v>66</v>
       </c>
       <c r="H24" s="14">
         <v>71</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="19">
         <v>64</v>
       </c>
-      <c r="J24" s="59">
+      <c r="J24" s="55">
         <v>68</v>
       </c>
-      <c r="K24" s="51">
+      <c r="K24" s="47">
         <v>77</v>
       </c>
-      <c r="L24" s="59">
+      <c r="L24" s="55">
         <v>72</v>
       </c>
-      <c r="M24" s="59">
+      <c r="M24" s="55">
         <v>57</v>
       </c>
-      <c r="N24" s="59">
+      <c r="N24" s="55">
         <v>56</v>
       </c>
-      <c r="O24" s="59">
+      <c r="O24" s="55">
         <v>57</v>
       </c>
-      <c r="P24" s="59">
+      <c r="P24" s="55">
         <v>71</v>
       </c>
-      <c r="Q24" s="59">
+      <c r="Q24" s="55">
         <v>72</v>
       </c>
-      <c r="R24" s="59">
+      <c r="R24" s="55">
         <v>70</v>
       </c>
-      <c r="S24" s="59">
+      <c r="S24" s="55">
         <v>61</v>
       </c>
-      <c r="T24" s="59">
+      <c r="T24" s="55">
         <v>88</v>
       </c>
-      <c r="U24" s="59">
+      <c r="U24" s="55">
         <v>94</v>
       </c>
-      <c r="V24" s="59">
+      <c r="V24" s="55">
         <v>89</v>
       </c>
-      <c r="W24" s="59">
+      <c r="W24" s="55">
         <v>89</v>
       </c>
-      <c r="X24" s="59">
+      <c r="X24" s="55">
         <v>69</v>
       </c>
-      <c r="Y24" s="59">
+      <c r="Y24" s="55">
         <v>94</v>
       </c>
-      <c r="Z24" s="70">
+      <c r="Z24" s="66">
         <v>72</v>
       </c>
-      <c r="AA24" s="59">
+      <c r="AA24" s="55">
         <v>62</v>
       </c>
-      <c r="AB24" s="59">
+      <c r="AB24" s="55">
         <v>60</v>
       </c>
       <c r="AC24" s="14">
         <v>68</v>
       </c>
-      <c r="AD24" s="18"/>
+      <c r="AD24" s="19">
+        <v>49</v>
+      </c>
       <c r="AE24" s="11"/>
       <c r="AF24" s="11"/>
       <c r="AG24" s="11"/>
       <c r="AH24" s="11"/>
       <c r="AI24" s="11"/>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="14"/>
       <c r="AL24" s="14"/>
       <c r="AM24" s="14"/>
       <c r="AN24" s="14"/>
       <c r="AO24" s="14"/>
       <c r="AP24" s="14"/>
       <c r="AQ24" s="14"/>
       <c r="AR24" s="14"/>
       <c r="AS24" s="14"/>
       <c r="AT24" s="14"/>
       <c r="AU24" s="14"/>
       <c r="AV24" s="14"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>1</v>
       </c>
       <c r="C25" s="14">
         <v>2</v>
       </c>
       <c r="D25" s="14">
         <v>4</v>
       </c>
       <c r="E25" s="14"/>
       <c r="F25" s="14">
         <v>3</v>
       </c>
       <c r="G25" s="14">
         <v>1</v>
       </c>
       <c r="H25" s="14">
         <v>1</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="36">
         <v>7</v>
       </c>
-      <c r="J25" s="40">
-[...5 lines deleted...]
-      <c r="L25" s="59">
+      <c r="J25" s="36">
+        <v>3</v>
+      </c>
+      <c r="K25" s="47">
+        <v>1</v>
+      </c>
+      <c r="L25" s="55">
         <v>5</v>
       </c>
-      <c r="M25" s="59">
-[...23 lines deleted...]
-      <c r="U25" s="59" t="s">
+      <c r="M25" s="55">
+        <v>1</v>
+      </c>
+      <c r="N25" s="55">
+        <v>3</v>
+      </c>
+      <c r="O25" s="55">
+        <v>3</v>
+      </c>
+      <c r="P25" s="55">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="55">
+        <v>1</v>
+      </c>
+      <c r="R25" s="55">
+        <v>1</v>
+      </c>
+      <c r="S25" s="55">
+        <v>2</v>
+      </c>
+      <c r="T25" s="55">
+        <v>2</v>
+      </c>
+      <c r="U25" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="V25" s="59">
-[...14 lines deleted...]
-      <c r="AA25" s="59">
+      <c r="V25" s="55">
+        <v>2</v>
+      </c>
+      <c r="W25" s="55">
+        <v>4</v>
+      </c>
+      <c r="X25" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="55">
+        <v>3</v>
+      </c>
+      <c r="Z25" s="66">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="55">
         <v>5</v>
       </c>
-      <c r="AB25" s="59">
+      <c r="AB25" s="55">
         <v>2</v>
       </c>
       <c r="AC25" s="14">
         <v>3</v>
       </c>
-      <c r="AD25" s="18"/>
+      <c r="AD25" s="19" t="s">
+        <v>0</v>
+      </c>
       <c r="AE25" s="11"/>
       <c r="AF25" s="11"/>
       <c r="AG25" s="11"/>
       <c r="AH25" s="11"/>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
       <c r="AL25" s="14"/>
       <c r="AM25" s="14"/>
       <c r="AN25" s="14"/>
       <c r="AO25" s="11"/>
       <c r="AP25" s="14"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="14"/>
       <c r="AS25" s="14"/>
       <c r="AT25" s="14"/>
       <c r="AU25" s="14"/>
       <c r="AV25" s="14"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>2</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
       <c r="E26" s="14">
         <v>1</v>
       </c>
       <c r="F26" s="14">
         <v>3</v>
       </c>
       <c r="G26" s="14">
         <v>2</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I26" s="21">
-[...8 lines deleted...]
-      <c r="L26" s="59" t="s">
+      <c r="I26" s="19">
+        <v>2</v>
+      </c>
+      <c r="J26" s="55">
+        <v>2</v>
+      </c>
+      <c r="K26" s="47">
+        <v>1</v>
+      </c>
+      <c r="L26" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="M26" s="59">
-[...8 lines deleted...]
-      <c r="P26" s="59" t="s">
+      <c r="M26" s="55">
+        <v>1</v>
+      </c>
+      <c r="N26" s="55">
+        <v>1</v>
+      </c>
+      <c r="O26" s="55">
+        <v>4</v>
+      </c>
+      <c r="P26" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="Q26" s="59">
-[...8 lines deleted...]
-      <c r="T26" s="59">
+      <c r="Q26" s="55">
+        <v>1</v>
+      </c>
+      <c r="R26" s="55">
+        <v>2</v>
+      </c>
+      <c r="S26" s="55">
+        <v>4</v>
+      </c>
+      <c r="T26" s="55">
         <v>5</v>
       </c>
-      <c r="U26" s="59">
-[...2 lines deleted...]
-      <c r="V26" s="59" t="s">
+      <c r="U26" s="55">
+        <v>2</v>
+      </c>
+      <c r="V26" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="W26" s="59">
-[...5 lines deleted...]
-      <c r="Y26" s="59" t="s">
+      <c r="W26" s="55">
+        <v>3</v>
+      </c>
+      <c r="X26" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="Z26" s="59" t="s">
+      <c r="Z26" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="59">
-[...2 lines deleted...]
-      <c r="AB26" s="59" t="s">
+      <c r="AA26" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="14">
         <v>3</v>
       </c>
-      <c r="AD26" s="20"/>
+      <c r="AD26" s="19">
+        <v>1</v>
+      </c>
       <c r="AE26" s="11"/>
       <c r="AF26" s="11"/>
       <c r="AG26" s="11"/>
       <c r="AH26" s="11"/>
       <c r="AI26" s="11"/>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="14"/>
       <c r="AL26" s="14"/>
       <c r="AM26" s="14"/>
       <c r="AN26" s="14"/>
       <c r="AO26" s="14"/>
       <c r="AP26" s="14"/>
       <c r="AQ26" s="14"/>
       <c r="AR26" s="14"/>
       <c r="AS26" s="14"/>
       <c r="AT26" s="14"/>
       <c r="AU26" s="14"/>
       <c r="AV26" s="14"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="14">
         <v>2</v>
       </c>
       <c r="E27" s="14">
         <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="14">
         <v>3</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I27" s="21">
-[...2 lines deleted...]
-      <c r="J27" s="59" t="s">
+      <c r="I27" s="19">
+        <v>3</v>
+      </c>
+      <c r="J27" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="K27" s="51">
-[...11 lines deleted...]
-      <c r="O27" s="59" t="s">
+      <c r="K27" s="47">
+        <v>1</v>
+      </c>
+      <c r="L27" s="55">
+        <v>1</v>
+      </c>
+      <c r="M27" s="55">
+        <v>1</v>
+      </c>
+      <c r="N27" s="55">
+        <v>1</v>
+      </c>
+      <c r="O27" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="P27" s="59">
-[...35 lines deleted...]
-      <c r="AB27" s="59">
+      <c r="P27" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="55">
+        <v>2</v>
+      </c>
+      <c r="R27" s="55">
+        <v>4</v>
+      </c>
+      <c r="S27" s="55">
+        <v>4</v>
+      </c>
+      <c r="T27" s="55">
+        <v>2</v>
+      </c>
+      <c r="U27" s="55">
+        <v>2</v>
+      </c>
+      <c r="V27" s="55">
+        <v>3</v>
+      </c>
+      <c r="W27" s="55">
+        <v>2</v>
+      </c>
+      <c r="X27" s="55">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="66">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="55">
         <v>1</v>
       </c>
       <c r="AC27" s="14">
         <v>1</v>
       </c>
-      <c r="AD27" s="20"/>
+      <c r="AD27" s="19">
+        <v>5</v>
+      </c>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="14"/>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="14"/>
       <c r="AM27" s="14"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
       <c r="AP27" s="11"/>
       <c r="AQ27" s="11"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="11"/>
       <c r="AT27" s="14"/>
       <c r="AU27" s="14"/>
       <c r="AV27" s="14"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>5</v>
       </c>
       <c r="D28" s="14">
         <v>3</v>
       </c>
       <c r="E28" s="14">
         <v>3</v>
       </c>
       <c r="F28" s="14">
         <v>6</v>
       </c>
       <c r="G28" s="14">
         <v>3</v>
       </c>
       <c r="H28" s="14">
         <v>5</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I28" s="19">
         <v>5</v>
       </c>
-      <c r="J28" s="59">
-[...2 lines deleted...]
-      <c r="K28" s="51">
+      <c r="J28" s="55">
+        <v>2</v>
+      </c>
+      <c r="K28" s="47">
         <v>6</v>
       </c>
-      <c r="L28" s="59">
-[...14 lines deleted...]
-      <c r="Q28" s="59">
+      <c r="L28" s="55">
+        <v>4</v>
+      </c>
+      <c r="M28" s="55">
+        <v>4</v>
+      </c>
+      <c r="N28" s="55">
+        <v>3</v>
+      </c>
+      <c r="O28" s="55">
+        <v>2</v>
+      </c>
+      <c r="P28" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="55">
         <v>7</v>
       </c>
-      <c r="R28" s="59">
-[...11 lines deleted...]
-      <c r="V28" s="59">
+      <c r="R28" s="55">
+        <v>1</v>
+      </c>
+      <c r="S28" s="55">
+        <v>4</v>
+      </c>
+      <c r="T28" s="55">
+        <v>4</v>
+      </c>
+      <c r="U28" s="55">
+        <v>1</v>
+      </c>
+      <c r="V28" s="55">
         <v>5</v>
       </c>
-      <c r="W28" s="59" t="s">
+      <c r="W28" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="X28" s="59">
-[...11 lines deleted...]
-      <c r="AB28" s="59">
+      <c r="X28" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="66">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="55">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="55">
         <v>3</v>
       </c>
       <c r="AC28" s="14">
         <v>1</v>
       </c>
-      <c r="AD28" s="20"/>
+      <c r="AD28" s="19">
+        <v>3</v>
+      </c>
       <c r="AE28" s="11"/>
       <c r="AF28" s="11"/>
       <c r="AG28" s="11"/>
       <c r="AH28" s="11"/>
       <c r="AI28" s="11"/>
       <c r="AJ28" s="11"/>
       <c r="AK28" s="11"/>
       <c r="AL28" s="14"/>
       <c r="AM28" s="14"/>
       <c r="AN28" s="14"/>
       <c r="AO28" s="14"/>
       <c r="AP28" s="14"/>
       <c r="AQ28" s="14"/>
       <c r="AR28" s="14"/>
       <c r="AS28" s="14"/>
       <c r="AT28" s="14"/>
       <c r="AU28" s="14"/>
       <c r="AV28" s="14"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="88" t="s">
+      <c r="A29" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="88"/>
-[...42 lines deleted...]
-      <c r="AV29" s="45"/>
+      <c r="B29" s="85"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="85"/>
+      <c r="N29" s="85"/>
+      <c r="O29" s="85"/>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="85"/>
+      <c r="R29" s="85"/>
+      <c r="S29" s="85"/>
+      <c r="T29" s="85"/>
+      <c r="U29" s="85"/>
+      <c r="V29" s="85"/>
+      <c r="W29" s="85"/>
+      <c r="X29" s="85"/>
+      <c r="Y29" s="85"/>
+      <c r="Z29" s="41"/>
+      <c r="AD29" s="19"/>
+      <c r="AE29" s="41"/>
+      <c r="AF29" s="41"/>
+      <c r="AG29" s="41"/>
+      <c r="AH29" s="41"/>
+      <c r="AI29" s="41"/>
+      <c r="AJ29" s="41"/>
+      <c r="AK29" s="41"/>
+      <c r="AL29" s="41"/>
+      <c r="AM29" s="41"/>
+      <c r="AN29" s="41"/>
+      <c r="AO29" s="41"/>
+      <c r="AP29" s="41"/>
+      <c r="AQ29" s="41"/>
+      <c r="AR29" s="41"/>
+      <c r="AS29" s="41"/>
+      <c r="AT29" s="41"/>
+      <c r="AU29" s="41"/>
+      <c r="AV29" s="41"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>47</v>
       </c>
       <c r="C30" s="14">
         <v>40</v>
       </c>
       <c r="D30" s="14">
         <v>51</v>
       </c>
       <c r="E30" s="14">
         <v>48</v>
       </c>
       <c r="F30" s="14">
         <v>62</v>
       </c>
-      <c r="G30" s="42">
+      <c r="G30" s="38">
         <v>41</v>
       </c>
       <c r="H30" s="14">
         <v>61</v>
       </c>
-      <c r="I30" s="60">
+      <c r="I30" s="56">
         <v>56</v>
       </c>
       <c r="J30" s="10">
         <v>59</v>
       </c>
-      <c r="K30" s="52">
+      <c r="K30" s="48">
         <v>55</v>
       </c>
       <c r="L30" s="10">
         <v>38</v>
       </c>
       <c r="M30" s="10">
         <v>53</v>
       </c>
-      <c r="N30" s="60">
+      <c r="N30" s="56">
         <v>51</v>
       </c>
-      <c r="O30" s="60">
+      <c r="O30" s="56">
         <v>46</v>
       </c>
-      <c r="P30" s="60">
+      <c r="P30" s="56">
         <v>47</v>
       </c>
-      <c r="Q30" s="60">
+      <c r="Q30" s="56">
         <v>39</v>
       </c>
-      <c r="R30" s="60">
+      <c r="R30" s="56">
         <v>61</v>
       </c>
-      <c r="S30" s="60">
+      <c r="S30" s="56">
         <v>53</v>
       </c>
-      <c r="T30" s="60">
+      <c r="T30" s="56">
         <v>70</v>
       </c>
-      <c r="U30" s="60">
+      <c r="U30" s="56">
         <v>75</v>
       </c>
-      <c r="V30" s="60">
+      <c r="V30" s="56">
         <v>61</v>
       </c>
-      <c r="W30" s="60">
+      <c r="W30" s="56">
         <v>48</v>
       </c>
-      <c r="X30" s="60">
+      <c r="X30" s="56">
         <v>44</v>
       </c>
-      <c r="Y30" s="59">
+      <c r="Y30" s="55">
         <v>75</v>
       </c>
-      <c r="Z30" s="70">
+      <c r="Z30" s="66">
         <v>64</v>
       </c>
-      <c r="AA30" s="59">
+      <c r="AA30" s="55">
         <v>33</v>
       </c>
-      <c r="AB30" s="59">
+      <c r="AB30" s="55">
         <v>45</v>
       </c>
       <c r="AC30" s="14">
         <v>56</v>
       </c>
-      <c r="AD30" s="41"/>
-      <c r="AE30" s="42"/>
+      <c r="AD30" s="19">
+        <v>46</v>
+      </c>
+      <c r="AE30" s="38"/>
       <c r="AF30" s="14"/>
       <c r="AG30" s="14"/>
       <c r="AH30" s="14"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="14"/>
       <c r="AL30" s="14"/>
       <c r="AM30" s="14"/>
       <c r="AN30" s="14"/>
       <c r="AO30" s="14"/>
       <c r="AP30" s="14"/>
       <c r="AQ30" s="14"/>
       <c r="AR30" s="14"/>
       <c r="AS30" s="14"/>
       <c r="AT30" s="14"/>
       <c r="AU30" s="14"/>
       <c r="AV30" s="14"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>7</v>
       </c>
       <c r="C31" s="14">
         <v>8</v>
       </c>
       <c r="D31" s="14">
         <v>11</v>
       </c>
       <c r="E31" s="14">
         <v>7</v>
       </c>
       <c r="F31" s="14">
         <v>9</v>
       </c>
-      <c r="G31" s="42">
+      <c r="G31" s="38">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>3</v>
       </c>
-      <c r="I31" s="60">
+      <c r="I31" s="56">
         <v>7</v>
       </c>
       <c r="J31" s="10">
         <v>8</v>
       </c>
-      <c r="K31" s="52">
+      <c r="K31" s="48">
         <v>6</v>
       </c>
       <c r="L31" s="10">
         <v>3</v>
       </c>
       <c r="M31" s="10">
         <v>5</v>
       </c>
-      <c r="N31" s="60">
+      <c r="N31" s="56">
         <v>9</v>
       </c>
-      <c r="O31" s="60">
+      <c r="O31" s="56">
         <v>8</v>
       </c>
-      <c r="P31" s="60">
+      <c r="P31" s="56">
         <v>8</v>
       </c>
-      <c r="Q31" s="60">
-[...2 lines deleted...]
-      <c r="R31" s="60">
+      <c r="Q31" s="56">
+        <v>3</v>
+      </c>
+      <c r="R31" s="56">
         <v>13</v>
       </c>
-      <c r="S31" s="60">
+      <c r="S31" s="56">
         <v>9</v>
       </c>
-      <c r="T31" s="60">
+      <c r="T31" s="56">
         <v>7</v>
       </c>
-      <c r="U31" s="60">
-[...2 lines deleted...]
-      <c r="V31" s="60">
+      <c r="U31" s="56">
+        <v>4</v>
+      </c>
+      <c r="V31" s="56">
         <v>10</v>
       </c>
-      <c r="W31" s="60">
+      <c r="W31" s="56">
         <v>6</v>
       </c>
-      <c r="X31" s="60">
+      <c r="X31" s="56">
         <v>5</v>
       </c>
-      <c r="Y31" s="59">
+      <c r="Y31" s="55">
         <v>6</v>
       </c>
-      <c r="Z31" s="70">
+      <c r="Z31" s="66">
         <v>6</v>
       </c>
-      <c r="AA31" s="59">
-[...2 lines deleted...]
-      <c r="AB31" s="59">
+      <c r="AA31" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="55">
         <v>7</v>
       </c>
       <c r="AC31" s="14">
         <v>8</v>
       </c>
-      <c r="AD31" s="41"/>
+      <c r="AD31" s="19">
+        <v>5</v>
+      </c>
       <c r="AE31" s="14"/>
       <c r="AF31" s="14"/>
       <c r="AG31" s="14"/>
       <c r="AH31" s="14"/>
       <c r="AI31" s="11"/>
       <c r="AJ31" s="11"/>
       <c r="AK31" s="14"/>
       <c r="AL31" s="14"/>
       <c r="AM31" s="14"/>
       <c r="AN31" s="14"/>
       <c r="AO31" s="11"/>
       <c r="AP31" s="11"/>
       <c r="AQ31" s="14"/>
       <c r="AR31" s="14"/>
       <c r="AS31" s="14"/>
       <c r="AT31" s="14"/>
       <c r="AU31" s="14"/>
       <c r="AV31" s="14"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>1</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>1</v>
       </c>
       <c r="F32" s="14">
         <v>2</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="38">
         <v>1</v>
       </c>
       <c r="H32" s="14">
         <v>1</v>
       </c>
-      <c r="I32" s="60">
+      <c r="I32" s="56">
         <v>1</v>
       </c>
       <c r="J32" s="10">
         <v>1</v>
       </c>
-      <c r="K32" s="52">
+      <c r="K32" s="48">
         <v>2</v>
       </c>
       <c r="L32" s="10">
         <v>1</v>
       </c>
       <c r="M32" s="10">
         <v>2</v>
       </c>
-      <c r="N32" s="60" t="s">
+      <c r="N32" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="O32" s="60">
-[...5 lines deleted...]
-      <c r="Q32" s="60" t="s">
+      <c r="O32" s="56">
+        <v>2</v>
+      </c>
+      <c r="P32" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="R32" s="60">
-[...29 lines deleted...]
-      <c r="AB32" s="59">
+      <c r="R32" s="56">
+        <v>2</v>
+      </c>
+      <c r="S32" s="56">
+        <v>1</v>
+      </c>
+      <c r="T32" s="56">
+        <v>2</v>
+      </c>
+      <c r="U32" s="56">
+        <v>3</v>
+      </c>
+      <c r="V32" s="56">
+        <v>2</v>
+      </c>
+      <c r="W32" s="56">
+        <v>4</v>
+      </c>
+      <c r="X32" s="56">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="55">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="55">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="55">
         <v>1</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
-      <c r="AD32" s="41"/>
+      <c r="AD32" s="19">
+        <v>2</v>
+      </c>
       <c r="AE32" s="14"/>
       <c r="AF32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AH32" s="14"/>
       <c r="AI32" s="11"/>
       <c r="AJ32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="14"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
       <c r="AP32" s="11"/>
       <c r="AQ32" s="14"/>
       <c r="AR32" s="14"/>
       <c r="AS32" s="14"/>
       <c r="AT32" s="11"/>
       <c r="AU32" s="14"/>
       <c r="AV32" s="14"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14">
         <v>2</v>
       </c>
       <c r="D33" s="14">
         <v>1</v>
       </c>
       <c r="E33" s="14">
         <v>2</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="38">
         <v>4</v>
       </c>
       <c r="H33" s="14">
         <v>2</v>
       </c>
-      <c r="I33" s="60">
+      <c r="I33" s="56">
         <v>4</v>
       </c>
       <c r="J33" s="10">
         <v>6</v>
       </c>
-      <c r="K33" s="52">
+      <c r="K33" s="48">
         <v>1</v>
       </c>
       <c r="L33" s="10">
         <v>2</v>
       </c>
       <c r="M33" s="10">
         <v>3</v>
       </c>
-      <c r="N33" s="60">
+      <c r="N33" s="56">
         <v>8</v>
       </c>
-      <c r="O33" s="60">
-[...5 lines deleted...]
-      <c r="Q33" s="60" t="s">
+      <c r="O33" s="56">
+        <v>2</v>
+      </c>
+      <c r="P33" s="56">
+        <v>3</v>
+      </c>
+      <c r="Q33" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="R33" s="60">
-[...2 lines deleted...]
-      <c r="S33" s="60">
+      <c r="R33" s="56">
+        <v>1</v>
+      </c>
+      <c r="S33" s="56">
         <v>10</v>
       </c>
-      <c r="T33" s="60">
+      <c r="T33" s="56">
         <v>5</v>
       </c>
-      <c r="U33" s="60">
-[...14 lines deleted...]
-      <c r="Z33" s="70">
+      <c r="U33" s="56">
+        <v>3</v>
+      </c>
+      <c r="V33" s="56">
+        <v>3</v>
+      </c>
+      <c r="W33" s="56">
+        <v>4</v>
+      </c>
+      <c r="X33" s="56">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="66">
         <v>7</v>
       </c>
-      <c r="AA33" s="59" t="s">
+      <c r="AA33" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB33" s="59" t="s">
+      <c r="AB33" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
-      <c r="AD33" s="41"/>
+      <c r="AD33" s="19">
+        <v>6</v>
+      </c>
       <c r="AE33" s="14"/>
       <c r="AF33" s="14"/>
       <c r="AG33" s="14"/>
       <c r="AH33" s="14"/>
       <c r="AI33" s="11"/>
       <c r="AJ33" s="11"/>
       <c r="AK33" s="11"/>
       <c r="AL33" s="14"/>
       <c r="AM33" s="14"/>
       <c r="AN33" s="11"/>
       <c r="AO33" s="11"/>
       <c r="AP33" s="11"/>
       <c r="AQ33" s="14"/>
       <c r="AR33" s="14"/>
       <c r="AS33" s="14"/>
       <c r="AT33" s="14"/>
       <c r="AU33" s="14"/>
       <c r="AV33" s="14"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>5</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>2</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="38">
         <v>2</v>
       </c>
       <c r="H34" s="14">
         <v>6</v>
       </c>
-      <c r="I34" s="60">
+      <c r="I34" s="56">
         <v>7</v>
       </c>
       <c r="J34" s="10">
         <v>2</v>
       </c>
-      <c r="K34" s="52">
+      <c r="K34" s="48">
         <v>1</v>
       </c>
       <c r="L34" s="10">
         <v>1</v>
       </c>
       <c r="M34" s="10">
         <v>6</v>
       </c>
-      <c r="N34" s="60">
-[...2 lines deleted...]
-      <c r="O34" s="60" t="s">
+      <c r="N34" s="56">
+        <v>3</v>
+      </c>
+      <c r="O34" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="P34" s="60">
-[...5 lines deleted...]
-      <c r="R34" s="60">
+      <c r="P34" s="56">
+        <v>4</v>
+      </c>
+      <c r="Q34" s="56">
+        <v>2</v>
+      </c>
+      <c r="R34" s="56">
         <v>6</v>
       </c>
-      <c r="S34" s="60" t="s">
+      <c r="S34" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="T34" s="60">
-[...2 lines deleted...]
-      <c r="U34" s="60">
+      <c r="T34" s="56">
+        <v>4</v>
+      </c>
+      <c r="U34" s="56">
         <v>10</v>
       </c>
-      <c r="V34" s="60">
+      <c r="V34" s="56">
         <v>6</v>
       </c>
-      <c r="W34" s="60">
-[...5 lines deleted...]
-      <c r="Y34" s="59">
+      <c r="W34" s="56">
+        <v>4</v>
+      </c>
+      <c r="X34" s="56">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="55">
         <v>6</v>
       </c>
-      <c r="Z34" s="70">
+      <c r="Z34" s="66">
         <v>7</v>
       </c>
-      <c r="AA34" s="59">
-[...2 lines deleted...]
-      <c r="AB34" s="59">
+      <c r="AA34" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="55">
         <v>6</v>
       </c>
       <c r="AC34" s="14">
         <v>5</v>
       </c>
-      <c r="AD34" s="41"/>
+      <c r="AD34" s="19">
+        <v>6</v>
+      </c>
       <c r="AE34" s="14"/>
       <c r="AF34" s="14"/>
       <c r="AG34" s="14"/>
       <c r="AH34" s="14"/>
       <c r="AI34" s="14"/>
       <c r="AJ34" s="11"/>
       <c r="AK34" s="14"/>
       <c r="AL34" s="14"/>
       <c r="AM34" s="14"/>
       <c r="AN34" s="14"/>
       <c r="AO34" s="14"/>
       <c r="AP34" s="14"/>
       <c r="AQ34" s="11"/>
       <c r="AR34" s="14"/>
       <c r="AS34" s="14"/>
       <c r="AT34" s="14"/>
       <c r="AU34" s="14"/>
       <c r="AV34" s="14"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>4</v>
       </c>
       <c r="C35" s="14">
         <v>3</v>
       </c>
       <c r="D35" s="14">
         <v>5</v>
       </c>
       <c r="E35" s="14">
         <v>2</v>
       </c>
       <c r="F35" s="14">
         <v>3</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="14">
         <v>4</v>
       </c>
-      <c r="I35" s="60">
+      <c r="I35" s="56">
         <v>2</v>
       </c>
       <c r="J35" s="10">
         <v>7</v>
       </c>
-      <c r="K35" s="52">
+      <c r="K35" s="48">
         <v>3</v>
       </c>
       <c r="L35" s="10">
         <v>3</v>
       </c>
       <c r="M35" s="10">
         <v>3</v>
       </c>
-      <c r="N35" s="60">
-[...14 lines deleted...]
-      <c r="S35" s="60">
+      <c r="N35" s="56">
+        <v>1</v>
+      </c>
+      <c r="O35" s="56">
+        <v>2</v>
+      </c>
+      <c r="P35" s="56">
+        <v>3</v>
+      </c>
+      <c r="Q35" s="56">
+        <v>3</v>
+      </c>
+      <c r="R35" s="56">
+        <v>3</v>
+      </c>
+      <c r="S35" s="56">
         <v>5</v>
       </c>
-      <c r="T35" s="60">
-[...2 lines deleted...]
-      <c r="U35" s="60">
+      <c r="T35" s="56">
+        <v>4</v>
+      </c>
+      <c r="U35" s="56">
         <v>7</v>
       </c>
-      <c r="V35" s="60" t="s">
+      <c r="V35" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="W35" s="60">
-[...14 lines deleted...]
-      <c r="AB35" s="59">
+      <c r="W35" s="56">
+        <v>3</v>
+      </c>
+      <c r="X35" s="56">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="55">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="55">
         <v>2</v>
       </c>
       <c r="AC35" s="14">
         <v>3</v>
       </c>
-      <c r="AD35" s="41"/>
+      <c r="AD35" s="19">
+        <v>6</v>
+      </c>
       <c r="AE35" s="14"/>
       <c r="AF35" s="14"/>
       <c r="AG35" s="14"/>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="11"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="11"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
       <c r="AS35" s="14"/>
       <c r="AT35" s="14"/>
       <c r="AU35" s="14"/>
       <c r="AV35" s="14"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>15</v>
       </c>
       <c r="C36" s="14">
         <v>7</v>
       </c>
       <c r="D36" s="14">
         <v>6</v>
       </c>
       <c r="E36" s="14">
         <v>9</v>
       </c>
       <c r="F36" s="14">
         <v>9</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="38">
         <v>10</v>
       </c>
       <c r="H36" s="14">
         <v>15</v>
       </c>
-      <c r="I36" s="60">
+      <c r="I36" s="56">
         <v>11</v>
       </c>
       <c r="J36" s="10">
         <v>15</v>
       </c>
-      <c r="K36" s="52">
+      <c r="K36" s="48">
         <v>10</v>
       </c>
       <c r="L36" s="10">
         <v>8</v>
       </c>
       <c r="M36" s="10">
         <v>11</v>
       </c>
-      <c r="N36" s="60">
+      <c r="N36" s="56">
         <v>7</v>
       </c>
-      <c r="O36" s="60">
+      <c r="O36" s="56">
         <v>11</v>
       </c>
-      <c r="P36" s="60">
+      <c r="P36" s="56">
         <v>7</v>
       </c>
-      <c r="Q36" s="60">
+      <c r="Q36" s="56">
         <v>8</v>
       </c>
-      <c r="R36" s="60">
+      <c r="R36" s="56">
         <v>14</v>
       </c>
-      <c r="S36" s="60">
+      <c r="S36" s="56">
         <v>9</v>
       </c>
-      <c r="T36" s="60">
+      <c r="T36" s="56">
         <v>17</v>
       </c>
-      <c r="U36" s="60">
+      <c r="U36" s="56">
         <v>12</v>
       </c>
-      <c r="V36" s="60">
+      <c r="V36" s="56">
         <v>13</v>
       </c>
-      <c r="W36" s="60">
+      <c r="W36" s="56">
         <v>12</v>
       </c>
-      <c r="X36" s="60">
+      <c r="X36" s="56">
         <v>9</v>
       </c>
-      <c r="Y36" s="59">
+      <c r="Y36" s="55">
         <v>16</v>
       </c>
-      <c r="Z36" s="70">
+      <c r="Z36" s="66">
         <v>18</v>
       </c>
-      <c r="AA36" s="59">
+      <c r="AA36" s="55">
         <v>10</v>
       </c>
-      <c r="AB36" s="59">
+      <c r="AB36" s="55">
         <v>6</v>
       </c>
       <c r="AC36" s="14">
         <v>12</v>
       </c>
-      <c r="AD36" s="41"/>
+      <c r="AD36" s="19">
+        <v>6</v>
+      </c>
       <c r="AE36" s="14"/>
       <c r="AF36" s="14"/>
       <c r="AG36" s="14"/>
       <c r="AH36" s="14"/>
       <c r="AI36" s="11"/>
       <c r="AJ36" s="11"/>
       <c r="AK36" s="14"/>
       <c r="AL36" s="14"/>
       <c r="AM36" s="14"/>
       <c r="AN36" s="14"/>
       <c r="AO36" s="14"/>
       <c r="AP36" s="14"/>
       <c r="AQ36" s="14"/>
       <c r="AR36" s="14"/>
       <c r="AS36" s="14"/>
       <c r="AT36" s="14"/>
       <c r="AU36" s="14"/>
       <c r="AV36" s="14"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>1</v>
       </c>
       <c r="C37" s="14">
         <v>2</v>
       </c>
       <c r="D37" s="14">
         <v>1</v>
       </c>
       <c r="E37" s="14">
         <v>1</v>
       </c>
       <c r="F37" s="14">
         <v>2</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="38">
         <v>2</v>
       </c>
       <c r="H37" s="14">
         <v>3</v>
       </c>
-      <c r="I37" s="60">
+      <c r="I37" s="56">
         <v>2</v>
       </c>
       <c r="J37" s="10">
         <v>2</v>
       </c>
-      <c r="K37" s="52">
+      <c r="K37" s="48">
         <v>2</v>
       </c>
       <c r="L37" s="10">
         <v>2</v>
       </c>
       <c r="M37" s="10">
         <v>1</v>
       </c>
-      <c r="N37" s="60">
-[...11 lines deleted...]
-      <c r="R37" s="60" t="s">
+      <c r="N37" s="56">
+        <v>1</v>
+      </c>
+      <c r="O37" s="56">
+        <v>1</v>
+      </c>
+      <c r="P37" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="56">
+        <v>2</v>
+      </c>
+      <c r="R37" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S37" s="60">
-[...29 lines deleted...]
-      <c r="AC37" s="59" t="s">
+      <c r="S37" s="56">
+        <v>2</v>
+      </c>
+      <c r="T37" s="56">
+        <v>3</v>
+      </c>
+      <c r="U37" s="56">
+        <v>1</v>
+      </c>
+      <c r="V37" s="56">
+        <v>1</v>
+      </c>
+      <c r="W37" s="56">
+        <v>2</v>
+      </c>
+      <c r="X37" s="56">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z37" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="55">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="55">
+        <v>4</v>
+      </c>
+      <c r="AC37" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AD37" s="41"/>
+      <c r="AD37" s="19">
+        <v>1</v>
+      </c>
       <c r="AE37" s="14"/>
       <c r="AF37" s="14"/>
       <c r="AG37" s="14"/>
       <c r="AH37" s="14"/>
       <c r="AI37" s="14"/>
       <c r="AJ37" s="11"/>
       <c r="AK37" s="14"/>
       <c r="AL37" s="11"/>
       <c r="AM37" s="14"/>
       <c r="AN37" s="14"/>
       <c r="AO37" s="14"/>
       <c r="AP37" s="11"/>
       <c r="AQ37" s="14"/>
       <c r="AR37" s="14"/>
       <c r="AS37" s="14"/>
       <c r="AT37" s="14"/>
       <c r="AU37" s="14"/>
       <c r="AV37" s="14"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>2</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
       <c r="E38" s="14">
         <v>1</v>
       </c>
       <c r="F38" s="14">
         <v>2</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="38">
         <v>1</v>
       </c>
       <c r="H38" s="14">
         <v>2</v>
       </c>
-      <c r="I38" s="60">
+      <c r="I38" s="56">
         <v>3</v>
       </c>
       <c r="J38" s="10">
         <v>3</v>
       </c>
-      <c r="K38" s="52">
+      <c r="K38" s="48">
         <v>3</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M38" s="10">
         <v>2</v>
       </c>
-      <c r="N38" s="60" t="s">
+      <c r="N38" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="O38" s="60">
-[...26 lines deleted...]
-      <c r="X38" s="60" t="s">
+      <c r="O38" s="56">
+        <v>2</v>
+      </c>
+      <c r="P38" s="56">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="56">
+        <v>2</v>
+      </c>
+      <c r="R38" s="56">
+        <v>2</v>
+      </c>
+      <c r="S38" s="56">
+        <v>2</v>
+      </c>
+      <c r="T38" s="56">
+        <v>2</v>
+      </c>
+      <c r="U38" s="56">
+        <v>1</v>
+      </c>
+      <c r="V38" s="56">
+        <v>2</v>
+      </c>
+      <c r="W38" s="56">
+        <v>1</v>
+      </c>
+      <c r="X38" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="Y38" s="59">
-[...5 lines deleted...]
-      <c r="AA38" s="59" t="s">
+      <c r="Y38" s="55">
+        <v>3</v>
+      </c>
+      <c r="Z38" s="66">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB38" s="59">
+      <c r="AB38" s="55">
         <v>2</v>
       </c>
       <c r="AC38" s="14">
         <v>1</v>
       </c>
-      <c r="AD38" s="41"/>
+      <c r="AD38" s="19" t="s">
+        <v>0</v>
+      </c>
       <c r="AE38" s="14"/>
       <c r="AF38" s="14"/>
       <c r="AG38" s="14"/>
       <c r="AH38" s="14"/>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="11"/>
       <c r="AO38" s="14"/>
       <c r="AP38" s="14"/>
       <c r="AQ38" s="14"/>
       <c r="AR38" s="14"/>
       <c r="AS38" s="11"/>
       <c r="AT38" s="14"/>
       <c r="AU38" s="14"/>
       <c r="AV38" s="14"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>2</v>
       </c>
       <c r="C39" s="14">
         <v>5</v>
       </c>
       <c r="D39" s="14">
         <v>5</v>
       </c>
       <c r="E39" s="14">
         <v>2</v>
       </c>
       <c r="F39" s="14">
         <v>9</v>
       </c>
-      <c r="G39" s="42">
+      <c r="G39" s="38">
         <v>2</v>
       </c>
       <c r="H39" s="14">
         <v>2</v>
       </c>
-      <c r="I39" s="60">
+      <c r="I39" s="56">
         <v>4</v>
       </c>
       <c r="J39" s="10">
         <v>6</v>
       </c>
-      <c r="K39" s="52">
+      <c r="K39" s="48">
         <v>5</v>
       </c>
       <c r="L39" s="10">
         <v>5</v>
       </c>
       <c r="M39" s="10">
         <v>4</v>
       </c>
-      <c r="N39" s="60">
+      <c r="N39" s="56">
         <v>6</v>
       </c>
-      <c r="O39" s="60">
+      <c r="O39" s="56">
         <v>5</v>
       </c>
-      <c r="P39" s="60">
-[...2 lines deleted...]
-      <c r="Q39" s="60">
+      <c r="P39" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="56">
         <v>8</v>
       </c>
-      <c r="R39" s="60">
-[...5 lines deleted...]
-      <c r="T39" s="60">
+      <c r="R39" s="56">
+        <v>3</v>
+      </c>
+      <c r="S39" s="56">
+        <v>2</v>
+      </c>
+      <c r="T39" s="56">
         <v>8</v>
       </c>
-      <c r="U39" s="60">
+      <c r="U39" s="56">
         <v>6</v>
       </c>
-      <c r="V39" s="60">
+      <c r="V39" s="56">
         <v>6</v>
       </c>
-      <c r="W39" s="60">
-[...14 lines deleted...]
-      <c r="AB39" s="59">
+      <c r="W39" s="56">
+        <v>3</v>
+      </c>
+      <c r="X39" s="56">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="66">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="55">
         <v>1</v>
       </c>
       <c r="AC39" s="14">
         <v>11</v>
       </c>
-      <c r="AD39" s="41"/>
+      <c r="AD39" s="19">
+        <v>2</v>
+      </c>
       <c r="AE39" s="14"/>
       <c r="AF39" s="14"/>
       <c r="AG39" s="14"/>
       <c r="AH39" s="14"/>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="14"/>
       <c r="AL39" s="14"/>
       <c r="AM39" s="14"/>
       <c r="AN39" s="14"/>
       <c r="AO39" s="11"/>
       <c r="AP39" s="14"/>
       <c r="AQ39" s="14"/>
       <c r="AR39" s="14"/>
       <c r="AS39" s="14"/>
       <c r="AT39" s="14"/>
       <c r="AU39" s="14"/>
       <c r="AV39" s="14"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>4</v>
       </c>
       <c r="C40" s="14">
         <v>2</v>
       </c>
       <c r="D40" s="14">
         <v>2</v>
       </c>
       <c r="E40" s="14">
         <v>8</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="38">
         <v>5</v>
       </c>
       <c r="H40" s="14">
         <v>4</v>
       </c>
-      <c r="I40" s="60">
+      <c r="I40" s="56">
         <v>7</v>
       </c>
       <c r="J40" s="10">
         <v>4</v>
       </c>
-      <c r="K40" s="52">
+      <c r="K40" s="48">
         <v>11</v>
       </c>
       <c r="L40" s="10">
         <v>4</v>
       </c>
       <c r="M40" s="10">
         <v>7</v>
       </c>
-      <c r="N40" s="60">
-[...5 lines deleted...]
-      <c r="P40" s="60">
+      <c r="N40" s="56">
+        <v>4</v>
+      </c>
+      <c r="O40" s="56">
+        <v>3</v>
+      </c>
+      <c r="P40" s="56">
         <v>6</v>
       </c>
-      <c r="Q40" s="60">
+      <c r="Q40" s="56">
         <v>5</v>
       </c>
-      <c r="R40" s="60">
-[...8 lines deleted...]
-      <c r="U40" s="60">
+      <c r="R40" s="56">
+        <v>4</v>
+      </c>
+      <c r="S40" s="56">
+        <v>4</v>
+      </c>
+      <c r="T40" s="56">
+        <v>2</v>
+      </c>
+      <c r="U40" s="56">
         <v>7</v>
       </c>
-      <c r="V40" s="60">
+      <c r="V40" s="56">
         <v>9</v>
       </c>
-      <c r="W40" s="60">
+      <c r="W40" s="56">
         <v>5</v>
       </c>
-      <c r="X40" s="60">
-[...2 lines deleted...]
-      <c r="Y40" s="59">
+      <c r="X40" s="56">
+        <v>4</v>
+      </c>
+      <c r="Y40" s="55">
         <v>7</v>
       </c>
-      <c r="Z40" s="70">
+      <c r="Z40" s="66">
         <v>8</v>
       </c>
-      <c r="AA40" s="59">
-[...2 lines deleted...]
-      <c r="AB40" s="59">
+      <c r="AA40" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="55">
         <v>6</v>
       </c>
       <c r="AC40" s="14">
         <v>5</v>
       </c>
-      <c r="AD40" s="41"/>
+      <c r="AD40" s="19">
+        <v>7</v>
+      </c>
       <c r="AE40" s="14"/>
       <c r="AF40" s="14"/>
       <c r="AG40" s="14"/>
       <c r="AH40" s="14"/>
       <c r="AI40" s="11"/>
       <c r="AJ40" s="11"/>
       <c r="AK40" s="14"/>
       <c r="AL40" s="14"/>
       <c r="AM40" s="11"/>
       <c r="AN40" s="14"/>
       <c r="AO40" s="14"/>
       <c r="AP40" s="14"/>
       <c r="AQ40" s="14"/>
       <c r="AR40" s="14"/>
       <c r="AS40" s="14"/>
       <c r="AT40" s="14"/>
       <c r="AU40" s="14"/>
       <c r="AV40" s="14"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>1</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="14">
         <v>3</v>
       </c>
       <c r="E41" s="14">
         <v>2</v>
       </c>
       <c r="F41" s="14">
         <v>7</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="38">
         <v>2</v>
       </c>
       <c r="H41" s="14">
         <v>5</v>
       </c>
-      <c r="I41" s="60">
+      <c r="I41" s="56">
         <v>3</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K41" s="52">
+      <c r="K41" s="48">
         <v>3</v>
       </c>
       <c r="L41" s="10">
         <v>1</v>
       </c>
       <c r="M41" s="10">
         <v>1</v>
       </c>
-      <c r="N41" s="60">
+      <c r="N41" s="56">
         <v>6</v>
       </c>
-      <c r="O41" s="60" t="s">
+      <c r="O41" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="P41" s="60">
-[...20 lines deleted...]
-      <c r="W41" s="60" t="s">
+      <c r="P41" s="56">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="56">
+        <v>1</v>
+      </c>
+      <c r="R41" s="56">
+        <v>2</v>
+      </c>
+      <c r="S41" s="56">
+        <v>1</v>
+      </c>
+      <c r="T41" s="56">
+        <v>1</v>
+      </c>
+      <c r="U41" s="56">
+        <v>4</v>
+      </c>
+      <c r="V41" s="56">
+        <v>3</v>
+      </c>
+      <c r="W41" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="60">
-[...8 lines deleted...]
-      <c r="AA41" s="59" t="s">
+      <c r="X41" s="56">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB41" s="59">
-[...2 lines deleted...]
-      <c r="AC41" s="59" t="s">
+      <c r="AB41" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AD41" s="41"/>
+      <c r="AD41" s="19" t="s">
+        <v>0</v>
+      </c>
       <c r="AE41" s="14"/>
       <c r="AF41" s="14"/>
       <c r="AG41" s="14"/>
       <c r="AH41" s="14"/>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="14"/>
       <c r="AL41" s="14"/>
       <c r="AM41" s="11"/>
       <c r="AN41" s="11"/>
       <c r="AO41" s="11"/>
       <c r="AP41" s="11"/>
       <c r="AQ41" s="14"/>
       <c r="AR41" s="14"/>
       <c r="AS41" s="11"/>
       <c r="AT41" s="14"/>
       <c r="AU41" s="14"/>
       <c r="AV41" s="14"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>1</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>2</v>
       </c>
       <c r="E42" s="14">
         <v>1</v>
       </c>
       <c r="F42" s="14">
         <v>3</v>
       </c>
-      <c r="G42" s="42">
+      <c r="G42" s="38">
         <v>1</v>
       </c>
       <c r="H42" s="14">
         <v>4</v>
       </c>
-      <c r="I42" s="60">
+      <c r="I42" s="56">
         <v>3</v>
       </c>
       <c r="J42" s="10">
         <v>2</v>
       </c>
-      <c r="K42" s="52">
+      <c r="K42" s="48">
         <v>2</v>
       </c>
       <c r="L42" s="10">
         <v>3</v>
       </c>
       <c r="M42" s="10">
         <v>2</v>
       </c>
-      <c r="N42" s="60">
-[...5 lines deleted...]
-      <c r="P42" s="60" t="s">
+      <c r="N42" s="56">
+        <v>2</v>
+      </c>
+      <c r="O42" s="56">
+        <v>1</v>
+      </c>
+      <c r="P42" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="Q42" s="60">
-[...23 lines deleted...]
-      <c r="Y42" s="59">
+      <c r="Q42" s="56">
+        <v>1</v>
+      </c>
+      <c r="R42" s="56">
+        <v>2</v>
+      </c>
+      <c r="S42" s="56">
+        <v>4</v>
+      </c>
+      <c r="T42" s="56">
+        <v>1</v>
+      </c>
+      <c r="U42" s="56">
+        <v>3</v>
+      </c>
+      <c r="V42" s="56">
+        <v>1</v>
+      </c>
+      <c r="W42" s="56">
+        <v>1</v>
+      </c>
+      <c r="X42" s="56">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="55">
         <v>6</v>
       </c>
-      <c r="Z42" s="73" t="s">
+      <c r="Z42" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="59" t="s">
+      <c r="AA42" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="59" t="s">
+      <c r="AB42" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AC42" s="59" t="s">
+      <c r="AC42" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AD42" s="41"/>
+      <c r="AD42" s="19" t="s">
+        <v>0</v>
+      </c>
       <c r="AE42" s="14"/>
       <c r="AF42" s="14"/>
       <c r="AG42" s="14"/>
       <c r="AH42" s="14"/>
       <c r="AI42" s="14"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="14"/>
       <c r="AL42" s="11"/>
       <c r="AM42" s="14"/>
       <c r="AN42" s="11"/>
       <c r="AO42" s="11"/>
       <c r="AP42" s="14"/>
       <c r="AQ42" s="11"/>
       <c r="AR42" s="14"/>
       <c r="AS42" s="14"/>
       <c r="AT42" s="14"/>
       <c r="AU42" s="14"/>
       <c r="AV42" s="14"/>
     </row>
-    <row r="43" spans="1:48" s="38" customFormat="1">
+    <row r="43" spans="1:48" s="34" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="23">
-[...2 lines deleted...]
-      <c r="C43" s="23">
+      <c r="B43" s="21">
+        <v>4</v>
+      </c>
+      <c r="C43" s="21">
         <v>5</v>
       </c>
-      <c r="D43" s="23">
+      <c r="D43" s="21">
         <v>8</v>
       </c>
-      <c r="E43" s="23">
+      <c r="E43" s="21">
         <v>8</v>
       </c>
-      <c r="F43" s="23">
+      <c r="F43" s="21">
         <v>7</v>
       </c>
-      <c r="G43" s="23">
-[...2 lines deleted...]
-      <c r="H43" s="23">
+      <c r="G43" s="21">
+        <v>4</v>
+      </c>
+      <c r="H43" s="21">
         <v>10</v>
       </c>
-      <c r="I43" s="61">
-[...5 lines deleted...]
-      <c r="K43" s="53">
+      <c r="I43" s="57">
+        <v>2</v>
+      </c>
+      <c r="J43" s="57">
+        <v>3</v>
+      </c>
+      <c r="K43" s="49">
         <v>6</v>
       </c>
-      <c r="L43" s="61">
+      <c r="L43" s="57">
         <v>5</v>
       </c>
-      <c r="M43" s="61">
+      <c r="M43" s="57">
         <v>6</v>
       </c>
-      <c r="N43" s="61">
-[...2 lines deleted...]
-      <c r="O43" s="61">
+      <c r="N43" s="57">
+        <v>4</v>
+      </c>
+      <c r="O43" s="57">
         <v>9</v>
       </c>
-      <c r="P43" s="61">
+      <c r="P43" s="57">
         <v>5</v>
       </c>
-      <c r="Q43" s="61">
-[...2 lines deleted...]
-      <c r="R43" s="61">
+      <c r="Q43" s="57">
+        <v>4</v>
+      </c>
+      <c r="R43" s="57">
         <v>9</v>
       </c>
-      <c r="S43" s="61">
-[...2 lines deleted...]
-      <c r="T43" s="61">
+      <c r="S43" s="57">
+        <v>4</v>
+      </c>
+      <c r="T43" s="57">
         <v>14</v>
       </c>
-      <c r="U43" s="61">
+      <c r="U43" s="57">
         <v>14</v>
       </c>
-      <c r="V43" s="61">
+      <c r="V43" s="57">
         <v>5</v>
       </c>
-      <c r="W43" s="61">
-[...2 lines deleted...]
-      <c r="X43" s="61">
+      <c r="W43" s="57">
+        <v>3</v>
+      </c>
+      <c r="X43" s="57">
         <v>9</v>
       </c>
-      <c r="Y43" s="61">
+      <c r="Y43" s="57">
         <v>13</v>
       </c>
-      <c r="Z43" s="72">
+      <c r="Z43" s="68">
         <v>6</v>
       </c>
-      <c r="AA43" s="94">
+      <c r="AA43" s="70">
         <v>6</v>
       </c>
-      <c r="AB43" s="94">
+      <c r="AB43" s="70">
         <v>9</v>
       </c>
-      <c r="AC43" s="23">
+      <c r="AC43" s="21">
         <v>5</v>
       </c>
-      <c r="AD43" s="41"/>
-[...17 lines deleted...]
-      <c r="AV43" s="42"/>
+      <c r="AD43" s="70">
+        <v>5</v>
+      </c>
+      <c r="AE43" s="38"/>
+      <c r="AF43" s="38"/>
+      <c r="AG43" s="38"/>
+      <c r="AH43" s="38"/>
+      <c r="AI43" s="50"/>
+      <c r="AJ43" s="50"/>
+      <c r="AK43" s="38"/>
+      <c r="AL43" s="38"/>
+      <c r="AM43" s="38"/>
+      <c r="AN43" s="38"/>
+      <c r="AO43" s="38"/>
+      <c r="AP43" s="38"/>
+      <c r="AQ43" s="38"/>
+      <c r="AR43" s="38"/>
+      <c r="AS43" s="38"/>
+      <c r="AT43" s="38"/>
+      <c r="AU43" s="38"/>
+      <c r="AV43" s="38"/>
     </row>
     <row r="44" spans="1:48">
-      <c r="A44" s="24"/>
+      <c r="A44" s="22"/>
       <c r="G44" s="3"/>
-      <c r="I44" s="60"/>
+      <c r="I44" s="56"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
-      <c r="N44" s="55"/>
+      <c r="N44" s="51"/>
       <c r="O44" s="10"/>
-      <c r="P44" s="55"/>
-[...1 lines deleted...]
-      <c r="R44" s="41"/>
+      <c r="P44" s="51"/>
+      <c r="Q44" s="51"/>
+      <c r="R44" s="37"/>
       <c r="S44" s="14"/>
       <c r="T44" s="12"/>
       <c r="U44" s="12"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="10"/>
       <c r="Y44" s="10"/>
-      <c r="Z44" s="55"/>
+      <c r="Z44" s="51"/>
       <c r="AA44" s="10"/>
-      <c r="AB44" s="55"/>
+      <c r="AB44" s="51"/>
       <c r="AC44" s="15"/>
-      <c r="AD44" s="41"/>
+      <c r="AD44" s="37"/>
       <c r="AE44" s="14"/>
       <c r="AF44" s="14"/>
       <c r="AG44" s="14"/>
       <c r="AH44" s="14"/>
       <c r="AI44" s="11"/>
       <c r="AJ44" s="11"/>
       <c r="AK44" s="14"/>
       <c r="AL44" s="14"/>
       <c r="AM44" s="14"/>
       <c r="AN44" s="14"/>
       <c r="AO44" s="11"/>
       <c r="AP44" s="14"/>
       <c r="AQ44" s="14"/>
       <c r="AR44" s="14"/>
       <c r="AS44" s="14"/>
       <c r="AT44" s="14"/>
       <c r="AU44" s="14"/>
       <c r="AV44" s="14"/>
     </row>
     <row r="45" spans="1:48">
       <c r="G45" s="3"/>
-      <c r="H45" s="60"/>
-      <c r="I45" s="60"/>
+      <c r="H45" s="56"/>
+      <c r="I45" s="56"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
-      <c r="N45" s="55"/>
+      <c r="N45" s="51"/>
       <c r="O45" s="10"/>
-      <c r="P45" s="55"/>
-[...1 lines deleted...]
-      <c r="R45" s="41"/>
+      <c r="P45" s="51"/>
+      <c r="Q45" s="51"/>
+      <c r="R45" s="37"/>
       <c r="S45" s="14"/>
       <c r="T45" s="12"/>
       <c r="U45" s="12"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="10"/>
       <c r="Y45" s="10"/>
-      <c r="Z45" s="55"/>
+      <c r="Z45" s="51"/>
       <c r="AA45" s="10"/>
-      <c r="AB45" s="55"/>
+      <c r="AB45" s="51"/>
       <c r="AC45" s="15"/>
-      <c r="AD45" s="41"/>
+      <c r="AD45" s="37"/>
       <c r="AE45" s="14"/>
       <c r="AF45" s="14"/>
       <c r="AG45" s="14"/>
       <c r="AH45" s="14"/>
       <c r="AI45" s="11"/>
       <c r="AJ45" s="11"/>
       <c r="AK45" s="14"/>
       <c r="AL45" s="14"/>
       <c r="AM45" s="11"/>
       <c r="AN45" s="14"/>
       <c r="AO45" s="14"/>
       <c r="AP45" s="14"/>
       <c r="AQ45" s="14"/>
       <c r="AR45" s="14"/>
       <c r="AS45" s="14"/>
       <c r="AT45" s="14"/>
       <c r="AU45" s="14"/>
       <c r="AV45" s="14"/>
     </row>
     <row r="46" spans="1:48">
       <c r="G46" s="3"/>
-      <c r="H46" s="60"/>
-      <c r="I46" s="60"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="56"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
       <c r="M46" s="10"/>
-      <c r="N46" s="55"/>
+      <c r="N46" s="51"/>
       <c r="O46" s="10"/>
-      <c r="P46" s="55"/>
-[...1 lines deleted...]
-      <c r="R46" s="41"/>
+      <c r="P46" s="51"/>
+      <c r="Q46" s="51"/>
+      <c r="R46" s="37"/>
       <c r="S46" s="14"/>
       <c r="T46" s="12"/>
       <c r="U46" s="12"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="10"/>
       <c r="Y46" s="10"/>
-      <c r="Z46" s="55"/>
+      <c r="Z46" s="51"/>
       <c r="AA46" s="10"/>
-      <c r="AB46" s="55"/>
+      <c r="AB46" s="51"/>
       <c r="AC46" s="15"/>
-      <c r="AD46" s="41"/>
+      <c r="AD46" s="37"/>
       <c r="AE46" s="14"/>
       <c r="AF46" s="14"/>
       <c r="AG46" s="14"/>
       <c r="AH46" s="14"/>
       <c r="AI46" s="11"/>
       <c r="AJ46" s="11"/>
       <c r="AK46" s="14"/>
       <c r="AL46" s="14"/>
       <c r="AM46" s="11"/>
       <c r="AN46" s="11"/>
       <c r="AO46" s="11"/>
       <c r="AP46" s="11"/>
       <c r="AQ46" s="14"/>
       <c r="AR46" s="14"/>
       <c r="AS46" s="11"/>
       <c r="AT46" s="14"/>
       <c r="AU46" s="14"/>
       <c r="AV46" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P22" workbookViewId="0">
-      <selection activeCell="AD39" sqref="AD39"/>
+    <sheetView tabSelected="1" topLeftCell="P10" workbookViewId="0">
+      <selection activeCell="AF38" sqref="AF38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="13.2">
       <c r="A1" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:48">
-      <c r="A2" s="66"/>
-[...11 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="X3" s="89"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="89" t="s">
+      <c r="X3" s="86"/>
+      <c r="Y3" s="86"/>
+      <c r="AJ3" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="AK3" s="89"/>
+      <c r="AK3" s="86"/>
     </row>
     <row r="4" spans="1:48">
       <c r="A4" s="77"/>
-      <c r="B4" s="90">
+      <c r="B4" s="87">
         <v>2024</v>
       </c>
-      <c r="C4" s="91"/>
-[...10 lines deleted...]
-      <c r="N4" s="90">
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="87">
         <v>2025</v>
       </c>
-      <c r="O4" s="91"/>
-[...10 lines deleted...]
-      <c r="Z4" s="90">
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="87">
         <v>2026</v>
       </c>
-      <c r="AA4" s="91"/>
-[...9 lines deleted...]
-      <c r="AK4" s="92"/>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="88"/>
+      <c r="AG4" s="88"/>
+      <c r="AH4" s="88"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="90"/>
+      <c r="AK4" s="90"/>
     </row>
     <row r="5" spans="1:48" ht="20.399999999999999">
       <c r="A5" s="78"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="26" t="s">
+      <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="26" t="s">
+      <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="26" t="s">
+      <c r="R5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="26" t="s">
+      <c r="S5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AB5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AC5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AD5" s="26" t="s">
+      <c r="AD5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="26" t="s">
+      <c r="AE5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="87"/>
-[...22 lines deleted...]
-      <c r="Y6" s="87"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="27">
         <v>2.4500000000000002</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="27">
         <v>2.4700000000000002</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="27">
         <v>2.66</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="27">
         <v>2.65</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="27">
         <v>2.71</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="42">
         <v>2.71</v>
       </c>
-      <c r="H7" s="46">
+      <c r="H7" s="42">
         <v>2.77</v>
       </c>
-      <c r="I7" s="27">
+      <c r="I7" s="25">
         <v>2.81</v>
       </c>
-      <c r="J7" s="62">
+      <c r="J7" s="58">
         <v>2.84</v>
       </c>
-      <c r="K7" s="62">
+      <c r="K7" s="58">
         <v>2.87</v>
       </c>
-      <c r="L7" s="62">
+      <c r="L7" s="58">
         <v>2.86</v>
       </c>
-      <c r="M7" s="62">
+      <c r="M7" s="58">
         <v>2.84</v>
       </c>
-      <c r="N7" s="62">
+      <c r="N7" s="58">
         <v>2.62</v>
       </c>
-      <c r="O7" s="62">
+      <c r="O7" s="58">
         <v>2.72</v>
       </c>
-      <c r="P7" s="62">
+      <c r="P7" s="58">
         <v>2.73</v>
       </c>
-      <c r="Q7" s="62">
+      <c r="Q7" s="58">
         <v>2.77</v>
       </c>
-      <c r="R7" s="62">
+      <c r="R7" s="58">
         <v>2.85</v>
       </c>
-      <c r="S7" s="62">
+      <c r="S7" s="58">
         <v>2.87</v>
       </c>
-      <c r="T7" s="62">
+      <c r="T7" s="58">
         <v>3.02</v>
       </c>
-      <c r="U7" s="62">
+      <c r="U7" s="58">
         <v>3.14</v>
       </c>
-      <c r="V7" s="62">
+      <c r="V7" s="58">
         <v>3.21</v>
       </c>
-      <c r="W7" s="62">
+      <c r="W7" s="58">
         <v>3.22</v>
       </c>
-      <c r="X7" s="62">
+      <c r="X7" s="58">
         <v>3.18</v>
       </c>
-      <c r="Y7" s="62">
+      <c r="Y7" s="58">
         <v>3.26</v>
       </c>
-      <c r="Z7" s="30">
+      <c r="Z7" s="27">
         <v>3.34</v>
       </c>
-      <c r="AA7" s="62">
+      <c r="AA7" s="58">
         <v>3.02</v>
       </c>
-      <c r="AB7" s="62">
+      <c r="AB7" s="58">
         <v>2.86</v>
       </c>
-      <c r="AC7" s="30">
+      <c r="AC7" s="27">
         <v>2.93</v>
       </c>
-      <c r="AD7" s="28"/>
-[...17 lines deleted...]
-      <c r="AV7" s="30"/>
+      <c r="AD7" s="39">
+        <v>2.82</v>
+      </c>
+      <c r="AE7" s="26"/>
+      <c r="AF7" s="26"/>
+      <c r="AG7" s="26"/>
+      <c r="AH7" s="26"/>
+      <c r="AI7" s="26"/>
+      <c r="AJ7" s="26"/>
+      <c r="AK7" s="27"/>
+      <c r="AL7" s="27"/>
+      <c r="AM7" s="27"/>
+      <c r="AN7" s="27"/>
+      <c r="AO7" s="27"/>
+      <c r="AP7" s="27"/>
+      <c r="AQ7" s="27"/>
+      <c r="AR7" s="27"/>
+      <c r="AS7" s="27"/>
+      <c r="AT7" s="27"/>
+      <c r="AU7" s="27"/>
+      <c r="AV7" s="27"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="27">
         <v>2.81</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="27">
         <v>2.96</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="27">
         <v>3.29</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="27">
         <v>3.29</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="27">
         <v>3.23</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="43">
         <v>3.29</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="42">
         <v>3.36</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="25">
         <v>3.37</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="58">
         <v>3.41</v>
       </c>
-      <c r="K8" s="62">
+      <c r="K8" s="58">
         <v>3.47</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L8" s="58">
         <v>3.52</v>
       </c>
-      <c r="M8" s="62">
+      <c r="M8" s="58">
         <v>3.47</v>
       </c>
-      <c r="N8" s="62">
+      <c r="N8" s="58">
         <v>2.97</v>
       </c>
-      <c r="O8" s="62">
+      <c r="O8" s="58">
         <v>3.15</v>
       </c>
-      <c r="P8" s="62">
+      <c r="P8" s="58">
         <v>3.36</v>
       </c>
-      <c r="Q8" s="62">
+      <c r="Q8" s="58">
         <v>3.51</v>
       </c>
-      <c r="R8" s="62">
+      <c r="R8" s="58">
         <v>3.55</v>
       </c>
-      <c r="S8" s="62">
+      <c r="S8" s="58">
         <v>3.52</v>
       </c>
-      <c r="T8" s="62">
+      <c r="T8" s="58">
         <v>3.68</v>
       </c>
-      <c r="U8" s="62">
+      <c r="U8" s="58">
         <v>3.85</v>
       </c>
-      <c r="V8" s="62">
+      <c r="V8" s="58">
         <v>3.96</v>
       </c>
-      <c r="W8" s="62">
+      <c r="W8" s="58">
         <v>4.04</v>
       </c>
-      <c r="X8" s="62">
+      <c r="X8" s="58">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Y8" s="62">
+      <c r="Y8" s="58">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z8" s="30">
+      <c r="Z8" s="27">
         <v>3.82</v>
       </c>
-      <c r="AA8" s="62">
+      <c r="AA8" s="58">
         <v>3.73</v>
       </c>
-      <c r="AB8" s="62">
+      <c r="AB8" s="58">
         <v>3.54</v>
       </c>
-      <c r="AC8" s="30">
+      <c r="AC8" s="27">
         <v>3.59</v>
       </c>
-      <c r="AD8" s="28"/>
-[...17 lines deleted...]
-      <c r="AV8" s="30"/>
+      <c r="AD8" s="39">
+        <v>3.39</v>
+      </c>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="26"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="27"/>
+      <c r="AL8" s="27"/>
+      <c r="AM8" s="27"/>
+      <c r="AN8" s="27"/>
+      <c r="AO8" s="27"/>
+      <c r="AP8" s="27"/>
+      <c r="AQ8" s="27"/>
+      <c r="AR8" s="27"/>
+      <c r="AS8" s="27"/>
+      <c r="AT8" s="27"/>
+      <c r="AU8" s="27"/>
+      <c r="AV8" s="27"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="27">
         <v>2.64</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="27">
         <v>2.92</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="27">
         <v>3.32</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="27">
         <v>3.18</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="27">
         <v>3.22</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="43">
         <v>3.13</v>
       </c>
-      <c r="H9" s="46">
+      <c r="H9" s="42">
         <v>2.84</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="25">
         <v>2.81</v>
       </c>
-      <c r="J9" s="62">
+      <c r="J9" s="58">
         <v>2.85</v>
       </c>
-      <c r="K9" s="62">
+      <c r="K9" s="58">
         <v>2.79</v>
       </c>
-      <c r="L9" s="62">
+      <c r="L9" s="58">
         <v>2.64</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M9" s="58">
         <v>2.58</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N9" s="58">
         <v>3.53</v>
       </c>
-      <c r="O9" s="62">
+      <c r="O9" s="58">
         <v>3.49</v>
       </c>
-      <c r="P9" s="62">
+      <c r="P9" s="58">
         <v>3.35</v>
       </c>
-      <c r="Q9" s="62">
+      <c r="Q9" s="58">
         <v>2.81</v>
       </c>
-      <c r="R9" s="62">
+      <c r="R9" s="58">
         <v>3.27</v>
       </c>
-      <c r="S9" s="62">
+      <c r="S9" s="58">
         <v>3.33</v>
       </c>
-      <c r="T9" s="62">
+      <c r="T9" s="58">
         <v>3.24</v>
       </c>
-      <c r="U9" s="62">
+      <c r="U9" s="58">
         <v>3.02</v>
       </c>
-      <c r="V9" s="62">
+      <c r="V9" s="58">
         <v>3.13</v>
       </c>
-      <c r="W9" s="62">
+      <c r="W9" s="58">
         <v>3.05</v>
       </c>
-      <c r="X9" s="62">
+      <c r="X9" s="58">
         <v>2.96</v>
       </c>
-      <c r="Y9" s="62">
+      <c r="Y9" s="58">
         <v>2.91</v>
       </c>
-      <c r="Z9" s="30">
+      <c r="Z9" s="27">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="62">
+      <c r="AA9" s="58">
         <v>2.12</v>
       </c>
-      <c r="AB9" s="62">
+      <c r="AB9" s="58">
         <v>2.36</v>
       </c>
-      <c r="AC9" s="30">
+      <c r="AC9" s="27">
         <v>2.59</v>
       </c>
-      <c r="AD9" s="28"/>
-[...17 lines deleted...]
-      <c r="AV9" s="30"/>
+      <c r="AD9" s="39">
+        <v>2.46</v>
+      </c>
+      <c r="AE9" s="26"/>
+      <c r="AF9" s="26"/>
+      <c r="AG9" s="26"/>
+      <c r="AH9" s="26"/>
+      <c r="AI9" s="26"/>
+      <c r="AJ9" s="26"/>
+      <c r="AK9" s="27"/>
+      <c r="AL9" s="27"/>
+      <c r="AM9" s="27"/>
+      <c r="AN9" s="27"/>
+      <c r="AO9" s="27"/>
+      <c r="AP9" s="27"/>
+      <c r="AQ9" s="27"/>
+      <c r="AR9" s="27"/>
+      <c r="AS9" s="27"/>
+      <c r="AT9" s="27"/>
+      <c r="AU9" s="27"/>
+      <c r="AV9" s="27"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="27">
         <v>0.91</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="27">
         <v>0.94</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="27">
         <v>0.62</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="27">
         <v>0.7</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="27">
         <v>0.92</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="43">
         <v>0.93</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="42">
         <v>0.93</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="25">
         <v>0.92</v>
       </c>
-      <c r="J10" s="62">
+      <c r="J10" s="58">
         <v>0.93</v>
       </c>
-      <c r="K10" s="62">
+      <c r="K10" s="58">
         <v>1.02</v>
       </c>
-      <c r="L10" s="62">
+      <c r="L10" s="58">
         <v>1.01</v>
       </c>
-      <c r="M10" s="62">
+      <c r="M10" s="58">
         <v>1.08</v>
       </c>
-      <c r="N10" s="62" t="s">
+      <c r="N10" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="O10" s="62">
-[...2 lines deleted...]
-      <c r="P10" s="62">
+      <c r="O10" s="58">
+        <v>1</v>
+      </c>
+      <c r="P10" s="58">
         <v>1.3</v>
       </c>
-      <c r="Q10" s="62">
+      <c r="Q10" s="58">
         <v>0.97</v>
       </c>
-      <c r="R10" s="62">
+      <c r="R10" s="58">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S10" s="62">
+      <c r="S10" s="58">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T10" s="62">
+      <c r="T10" s="58">
         <v>1.25</v>
       </c>
-      <c r="U10" s="62">
+      <c r="U10" s="58">
         <v>1.45</v>
       </c>
-      <c r="V10" s="62">
+      <c r="V10" s="58">
         <v>1.5</v>
       </c>
-      <c r="W10" s="62">
+      <c r="W10" s="58">
         <v>1.74</v>
       </c>
-      <c r="X10" s="62">
+      <c r="X10" s="58">
         <v>1.67</v>
       </c>
-      <c r="Y10" s="62">
+      <c r="Y10" s="58">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="30">
+      <c r="Z10" s="27">
         <v>1.96</v>
       </c>
-      <c r="AA10" s="62">
+      <c r="AA10" s="58">
         <v>1.55</v>
       </c>
-      <c r="AB10" s="62">
+      <c r="AB10" s="58">
         <v>1.36</v>
       </c>
-      <c r="AC10" s="30">
+      <c r="AC10" s="27">
         <v>1.52</v>
       </c>
-      <c r="AD10" s="28"/>
-[...17 lines deleted...]
-      <c r="AV10" s="30"/>
+      <c r="AD10" s="39">
+        <v>1.61</v>
+      </c>
+      <c r="AE10" s="26"/>
+      <c r="AF10" s="26"/>
+      <c r="AG10" s="26"/>
+      <c r="AH10" s="26"/>
+      <c r="AI10" s="26"/>
+      <c r="AJ10" s="26"/>
+      <c r="AK10" s="27"/>
+      <c r="AL10" s="27"/>
+      <c r="AM10" s="27"/>
+      <c r="AN10" s="27"/>
+      <c r="AO10" s="27"/>
+      <c r="AP10" s="27"/>
+      <c r="AQ10" s="27"/>
+      <c r="AR10" s="27"/>
+      <c r="AS10" s="27"/>
+      <c r="AT10" s="27"/>
+      <c r="AU10" s="27"/>
+      <c r="AV10" s="27"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="27">
         <v>0.44</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="27">
         <v>1.1499999999999999</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="27">
         <v>1.52</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="27">
         <v>1.37</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="27">
         <v>1.36</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="43">
         <v>1.51</v>
       </c>
-      <c r="H11" s="46">
+      <c r="H11" s="42">
         <v>1.49</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="25">
         <v>1.92</v>
       </c>
-      <c r="J11" s="62">
+      <c r="J11" s="58">
         <v>2.16</v>
       </c>
-      <c r="K11" s="62">
+      <c r="K11" s="58">
         <v>2.0299999999999998</v>
       </c>
-      <c r="L11" s="62">
+      <c r="L11" s="58">
         <v>2.14</v>
       </c>
-      <c r="M11" s="62">
+      <c r="M11" s="58">
         <v>2.11</v>
       </c>
-      <c r="N11" s="62">
+      <c r="N11" s="58">
         <v>4.95</v>
       </c>
-      <c r="O11" s="62">
+      <c r="O11" s="58">
         <v>3.8</v>
       </c>
-      <c r="P11" s="62">
+      <c r="P11" s="58">
         <v>3.27</v>
       </c>
-      <c r="Q11" s="62">
+      <c r="Q11" s="58">
         <v>2.57</v>
       </c>
-      <c r="R11" s="62">
+      <c r="R11" s="58">
         <v>2.23</v>
       </c>
-      <c r="S11" s="62">
+      <c r="S11" s="58">
         <v>2.79</v>
       </c>
-      <c r="T11" s="62">
+      <c r="T11" s="58">
         <v>2.84</v>
       </c>
-      <c r="U11" s="62">
+      <c r="U11" s="58">
         <v>2.65</v>
       </c>
-      <c r="V11" s="62">
+      <c r="V11" s="58">
         <v>2.62</v>
       </c>
-      <c r="W11" s="62">
+      <c r="W11" s="58">
         <v>2.72</v>
       </c>
-      <c r="X11" s="62">
+      <c r="X11" s="58">
         <v>2.6</v>
       </c>
-      <c r="Y11" s="62">
+      <c r="Y11" s="58">
         <v>2.54</v>
       </c>
-      <c r="Z11" s="30">
+      <c r="Z11" s="27">
         <v>3.68</v>
       </c>
-      <c r="AA11" s="62">
+      <c r="AA11" s="58">
         <v>3.14</v>
       </c>
-      <c r="AB11" s="62">
+      <c r="AB11" s="58">
         <v>2.38</v>
       </c>
-      <c r="AC11" s="30">
+      <c r="AC11" s="27">
         <v>2.62</v>
       </c>
-      <c r="AD11" s="28"/>
-[...17 lines deleted...]
-      <c r="AV11" s="30"/>
+      <c r="AD11" s="39">
+        <v>2.65</v>
+      </c>
+      <c r="AE11" s="26"/>
+      <c r="AF11" s="26"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="26"/>
+      <c r="AI11" s="26"/>
+      <c r="AJ11" s="26"/>
+      <c r="AK11" s="27"/>
+      <c r="AL11" s="27"/>
+      <c r="AM11" s="27"/>
+      <c r="AN11" s="27"/>
+      <c r="AO11" s="27"/>
+      <c r="AP11" s="27"/>
+      <c r="AQ11" s="27"/>
+      <c r="AR11" s="27"/>
+      <c r="AS11" s="27"/>
+      <c r="AT11" s="27"/>
+      <c r="AU11" s="27"/>
+      <c r="AV11" s="27"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="27">
         <v>2.86</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="27">
         <v>1.77</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="27">
         <v>2.14</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="27">
         <v>2.19</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="27">
         <v>1.98</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="43">
         <v>1.84</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="42">
         <v>2.0699999999999998</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="J12" s="62">
+      <c r="J12" s="58">
         <v>2.19</v>
       </c>
-      <c r="K12" s="62">
+      <c r="K12" s="58">
         <v>2.02</v>
       </c>
-      <c r="L12" s="62">
+      <c r="L12" s="58">
         <v>1.9</v>
       </c>
-      <c r="M12" s="62">
+      <c r="M12" s="58">
         <v>2.02</v>
       </c>
-      <c r="N12" s="62">
+      <c r="N12" s="58">
         <v>1.77</v>
       </c>
-      <c r="O12" s="62">
+      <c r="O12" s="58">
         <v>0.93</v>
       </c>
-      <c r="P12" s="62">
+      <c r="P12" s="58">
         <v>1.41</v>
       </c>
-      <c r="Q12" s="62">
+      <c r="Q12" s="58">
         <v>1.36</v>
       </c>
-      <c r="R12" s="62">
+      <c r="R12" s="58">
         <v>1.79</v>
       </c>
-      <c r="S12" s="62">
+      <c r="S12" s="58">
         <v>1.5</v>
       </c>
-      <c r="T12" s="62">
+      <c r="T12" s="58">
         <v>1.62</v>
       </c>
-      <c r="U12" s="62">
+      <c r="U12" s="58">
         <v>2.15</v>
       </c>
-      <c r="V12" s="62">
+      <c r="V12" s="58">
         <v>2.31</v>
       </c>
-      <c r="W12" s="62">
+      <c r="W12" s="58">
         <v>2.31</v>
       </c>
-      <c r="X12" s="62">
+      <c r="X12" s="58">
         <v>2.21</v>
       </c>
-      <c r="Y12" s="62">
+      <c r="Y12" s="58">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z12" s="30">
+      <c r="Z12" s="27">
         <v>4.21</v>
       </c>
-      <c r="AA12" s="62">
+      <c r="AA12" s="58">
         <v>2.83</v>
       </c>
-      <c r="AB12" s="62">
+      <c r="AB12" s="58">
         <v>3.08</v>
       </c>
-      <c r="AC12" s="30">
+      <c r="AC12" s="27">
         <v>3.08</v>
       </c>
-      <c r="AD12" s="28"/>
-[...17 lines deleted...]
-      <c r="AV12" s="30"/>
+      <c r="AD12" s="39">
+        <v>3.17</v>
+      </c>
+      <c r="AE12" s="26"/>
+      <c r="AF12" s="26"/>
+      <c r="AG12" s="26"/>
+      <c r="AH12" s="26"/>
+      <c r="AI12" s="26"/>
+      <c r="AJ12" s="26"/>
+      <c r="AK12" s="27"/>
+      <c r="AL12" s="27"/>
+      <c r="AM12" s="27"/>
+      <c r="AN12" s="27"/>
+      <c r="AO12" s="27"/>
+      <c r="AP12" s="27"/>
+      <c r="AQ12" s="27"/>
+      <c r="AR12" s="27"/>
+      <c r="AS12" s="27"/>
+      <c r="AT12" s="27"/>
+      <c r="AU12" s="27"/>
+      <c r="AV12" s="27"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="27">
         <v>2.7</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="27">
         <v>2.44</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="27">
         <v>2.75</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="27">
         <v>2.41</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="27">
         <v>2.33</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="43">
         <v>1.95</v>
       </c>
-      <c r="H13" s="46">
+      <c r="H13" s="42">
         <v>2.06</v>
       </c>
-      <c r="I13" s="27">
+      <c r="I13" s="25">
         <v>1.97</v>
       </c>
-      <c r="J13" s="62">
+      <c r="J13" s="58">
         <v>2.29</v>
       </c>
-      <c r="K13" s="62">
+      <c r="K13" s="58">
         <v>2.2599999999999998</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L13" s="58">
         <v>2.25</v>
       </c>
-      <c r="M13" s="62">
+      <c r="M13" s="58">
         <v>2.23</v>
       </c>
-      <c r="N13" s="62">
+      <c r="N13" s="58">
         <v>0.71</v>
       </c>
-      <c r="O13" s="62">
+      <c r="O13" s="58">
         <v>1.1100000000000001</v>
       </c>
-      <c r="P13" s="62">
+      <c r="P13" s="58">
         <v>1.45</v>
       </c>
-      <c r="Q13" s="62">
+      <c r="Q13" s="58">
         <v>1.63</v>
       </c>
-      <c r="R13" s="62">
+      <c r="R13" s="58">
         <v>1.72</v>
       </c>
-      <c r="S13" s="62">
+      <c r="S13" s="58">
         <v>2.0299999999999998</v>
       </c>
-      <c r="T13" s="62">
+      <c r="T13" s="58">
         <v>2.14</v>
       </c>
-      <c r="U13" s="62">
+      <c r="U13" s="58">
         <v>2.4900000000000002</v>
       </c>
-      <c r="V13" s="62">
+      <c r="V13" s="58">
         <v>2.2200000000000002</v>
       </c>
-      <c r="W13" s="62">
+      <c r="W13" s="58">
         <v>2.21</v>
       </c>
-      <c r="X13" s="62">
+      <c r="X13" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Y13" s="62">
+      <c r="Y13" s="58">
         <v>2.13</v>
       </c>
-      <c r="Z13" s="30">
+      <c r="Z13" s="27">
         <v>1.45</v>
       </c>
-      <c r="AA13" s="62">
+      <c r="AA13" s="58">
         <v>1.89</v>
       </c>
-      <c r="AB13" s="62">
+      <c r="AB13" s="58">
         <v>1.74</v>
       </c>
-      <c r="AC13" s="30">
+      <c r="AC13" s="27">
         <v>1.86</v>
       </c>
-      <c r="AD13" s="28"/>
-[...17 lines deleted...]
-      <c r="AV13" s="30"/>
+      <c r="AD13" s="39">
+        <v>2.37</v>
+      </c>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="27"/>
+      <c r="AL13" s="27"/>
+      <c r="AM13" s="27"/>
+      <c r="AN13" s="27"/>
+      <c r="AO13" s="27"/>
+      <c r="AP13" s="27"/>
+      <c r="AQ13" s="27"/>
+      <c r="AR13" s="27"/>
+      <c r="AS13" s="27"/>
+      <c r="AT13" s="27"/>
+      <c r="AU13" s="27"/>
+      <c r="AV13" s="27"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="27">
         <v>3.83</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="27">
         <v>2.9</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="27">
         <v>2.4300000000000002</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="27">
         <v>2.39</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="27">
         <v>2.36</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="43">
         <v>2.41</v>
       </c>
-      <c r="H14" s="46">
+      <c r="H14" s="42">
         <v>2.61</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I14" s="25">
         <v>2.64</v>
       </c>
-      <c r="J14" s="62">
+      <c r="J14" s="58">
         <v>2.78</v>
       </c>
-      <c r="K14" s="62">
+      <c r="K14" s="58">
         <v>2.76</v>
       </c>
-      <c r="L14" s="62">
+      <c r="L14" s="58">
         <v>2.7</v>
       </c>
-      <c r="M14" s="62">
+      <c r="M14" s="58">
         <v>2.71</v>
       </c>
-      <c r="N14" s="62">
+      <c r="N14" s="58">
         <v>1.79</v>
       </c>
-      <c r="O14" s="62">
+      <c r="O14" s="58">
         <v>2.41</v>
       </c>
-      <c r="P14" s="62">
+      <c r="P14" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q14" s="62">
+      <c r="Q14" s="58">
         <v>2.1800000000000002</v>
       </c>
-      <c r="R14" s="62">
+      <c r="R14" s="58">
         <v>2.4700000000000002</v>
       </c>
-      <c r="S14" s="62">
+      <c r="S14" s="58">
         <v>2.4500000000000002</v>
       </c>
-      <c r="T14" s="62">
+      <c r="T14" s="58">
         <v>2.73</v>
       </c>
-      <c r="U14" s="62">
+      <c r="U14" s="58">
         <v>2.77</v>
       </c>
-      <c r="V14" s="62">
+      <c r="V14" s="58">
         <v>2.84</v>
       </c>
-      <c r="W14" s="62">
+      <c r="W14" s="58">
         <v>2.86</v>
       </c>
-      <c r="X14" s="62">
+      <c r="X14" s="58">
         <v>2.82</v>
       </c>
-      <c r="Y14" s="62">
+      <c r="Y14" s="58">
         <v>2.92</v>
       </c>
-      <c r="Z14" s="30">
+      <c r="Z14" s="27">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="62">
+      <c r="AA14" s="58">
         <v>3.78</v>
       </c>
-      <c r="AB14" s="62">
+      <c r="AB14" s="58">
         <v>3.01</v>
       </c>
-      <c r="AC14" s="30">
+      <c r="AC14" s="27">
         <v>3.06</v>
       </c>
-      <c r="AD14" s="28"/>
-[...17 lines deleted...]
-      <c r="AV14" s="30"/>
+      <c r="AD14" s="39">
+        <v>2.74</v>
+      </c>
+      <c r="AE14" s="26"/>
+      <c r="AF14" s="26"/>
+      <c r="AG14" s="26"/>
+      <c r="AH14" s="26"/>
+      <c r="AI14" s="26"/>
+      <c r="AJ14" s="26"/>
+      <c r="AK14" s="27"/>
+      <c r="AL14" s="27"/>
+      <c r="AM14" s="27"/>
+      <c r="AN14" s="27"/>
+      <c r="AO14" s="27"/>
+      <c r="AP14" s="27"/>
+      <c r="AQ14" s="27"/>
+      <c r="AR14" s="27"/>
+      <c r="AS14" s="27"/>
+      <c r="AT14" s="27"/>
+      <c r="AU14" s="27"/>
+      <c r="AV14" s="27"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="30">
+      <c r="B15" s="27">
         <v>1.38</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="27">
         <v>2.14</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="27">
         <v>1.88</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="27">
         <v>1.77</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="27">
         <v>2.11</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="43">
         <v>2.23</v>
       </c>
-      <c r="H15" s="46">
+      <c r="H15" s="42">
         <v>2.21</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="25">
         <v>2.2799999999999998</v>
       </c>
-      <c r="J15" s="62">
+      <c r="J15" s="58">
         <v>2.34</v>
       </c>
-      <c r="K15" s="62">
+      <c r="K15" s="58">
         <v>2.3199999999999998</v>
       </c>
-      <c r="L15" s="62">
+      <c r="L15" s="58">
         <v>2.2400000000000002</v>
       </c>
-      <c r="M15" s="62">
+      <c r="M15" s="58">
         <v>2.17</v>
       </c>
-      <c r="N15" s="62">
+      <c r="N15" s="58">
         <v>1.42</v>
       </c>
-      <c r="O15" s="62">
+      <c r="O15" s="58">
         <v>2.61</v>
       </c>
-      <c r="P15" s="62">
+      <c r="P15" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q15" s="62">
+      <c r="Q15" s="58">
         <v>2.19</v>
       </c>
-      <c r="R15" s="62">
+      <c r="R15" s="58">
         <v>2.0299999999999998</v>
       </c>
-      <c r="S15" s="62">
+      <c r="S15" s="58">
         <v>2.42</v>
       </c>
-      <c r="T15" s="62">
+      <c r="T15" s="58">
         <v>2.9</v>
       </c>
-      <c r="U15" s="62">
+      <c r="U15" s="58">
         <v>2.8</v>
       </c>
-      <c r="V15" s="62">
+      <c r="V15" s="58">
         <v>2.57</v>
       </c>
-      <c r="W15" s="62">
+      <c r="W15" s="58">
         <v>2.67</v>
       </c>
-      <c r="X15" s="62">
+      <c r="X15" s="58">
         <v>2.76</v>
       </c>
-      <c r="Y15" s="62">
+      <c r="Y15" s="58">
         <v>2.76</v>
       </c>
-      <c r="Z15" s="30">
+      <c r="Z15" s="27">
         <v>1.45</v>
       </c>
-      <c r="AA15" s="62">
+      <c r="AA15" s="58">
         <v>1.89</v>
       </c>
-      <c r="AB15" s="62">
+      <c r="AB15" s="58">
         <v>2.23</v>
       </c>
-      <c r="AC15" s="30">
+      <c r="AC15" s="27">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AD15" s="28"/>
-[...17 lines deleted...]
-      <c r="AV15" s="30"/>
+      <c r="AD15" s="39">
+        <v>2.08</v>
+      </c>
+      <c r="AE15" s="26"/>
+      <c r="AF15" s="26"/>
+      <c r="AG15" s="26"/>
+      <c r="AH15" s="26"/>
+      <c r="AI15" s="26"/>
+      <c r="AJ15" s="26"/>
+      <c r="AK15" s="27"/>
+      <c r="AL15" s="27"/>
+      <c r="AM15" s="27"/>
+      <c r="AN15" s="27"/>
+      <c r="AO15" s="27"/>
+      <c r="AP15" s="27"/>
+      <c r="AQ15" s="27"/>
+      <c r="AR15" s="27"/>
+      <c r="AS15" s="27"/>
+      <c r="AT15" s="27"/>
+      <c r="AU15" s="27"/>
+      <c r="AV15" s="27"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="27">
         <v>3.35</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C16" s="27">
         <v>1.76</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="27">
         <v>2.08</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="27">
         <v>1.91</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="27">
         <v>2.21</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="43">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="42">
         <v>2.16</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I16" s="25">
         <v>2.4</v>
       </c>
-      <c r="J16" s="62">
+      <c r="J16" s="58">
         <v>2.37</v>
       </c>
-      <c r="K16" s="62">
+      <c r="K16" s="58">
         <v>2.4</v>
       </c>
-      <c r="L16" s="62">
+      <c r="L16" s="58">
         <v>2.25</v>
       </c>
-      <c r="M16" s="62">
+      <c r="M16" s="58">
         <v>2.23</v>
       </c>
-      <c r="N16" s="62">
+      <c r="N16" s="58">
         <v>0.7</v>
       </c>
-      <c r="O16" s="62">
+      <c r="O16" s="58">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P16" s="62">
+      <c r="P16" s="58">
         <v>1.19</v>
       </c>
-      <c r="Q16" s="62">
+      <c r="Q16" s="58">
         <v>1.61</v>
       </c>
-      <c r="R16" s="62">
+      <c r="R16" s="58">
         <v>2.13</v>
       </c>
-      <c r="S16" s="62">
+      <c r="S16" s="58">
         <v>2.4900000000000002</v>
       </c>
-      <c r="T16" s="62">
+      <c r="T16" s="58">
         <v>2.5299999999999998</v>
       </c>
-      <c r="U16" s="62">
+      <c r="U16" s="58">
         <v>2.4700000000000002</v>
       </c>
-      <c r="V16" s="62">
+      <c r="V16" s="58">
         <v>2.59</v>
       </c>
-      <c r="W16" s="62">
+      <c r="W16" s="58">
         <v>2.54</v>
       </c>
-      <c r="X16" s="62">
+      <c r="X16" s="58">
         <v>2.5</v>
       </c>
-      <c r="Y16" s="62">
+      <c r="Y16" s="58">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="30">
+      <c r="Z16" s="27">
         <v>3.52</v>
       </c>
-      <c r="AA16" s="62">
+      <c r="AA16" s="58">
         <v>2.59</v>
       </c>
-      <c r="AB16" s="62">
+      <c r="AB16" s="58">
         <v>2.42</v>
       </c>
-      <c r="AC16" s="30">
+      <c r="AC16" s="27">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AD16" s="28"/>
-[...17 lines deleted...]
-      <c r="AV16" s="30"/>
+      <c r="AD16" s="39">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AE16" s="26"/>
+      <c r="AF16" s="26"/>
+      <c r="AG16" s="26"/>
+      <c r="AH16" s="26"/>
+      <c r="AI16" s="26"/>
+      <c r="AJ16" s="26"/>
+      <c r="AK16" s="27"/>
+      <c r="AL16" s="27"/>
+      <c r="AM16" s="27"/>
+      <c r="AN16" s="27"/>
+      <c r="AO16" s="27"/>
+      <c r="AP16" s="27"/>
+      <c r="AQ16" s="27"/>
+      <c r="AR16" s="27"/>
+      <c r="AS16" s="27"/>
+      <c r="AT16" s="27"/>
+      <c r="AU16" s="27"/>
+      <c r="AV16" s="27"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="27">
         <v>1.35</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="27">
         <v>2.4500000000000002</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="27">
         <v>2.76</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="27">
         <v>2.4</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="27">
         <v>3.14</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="43">
         <v>2.85</v>
       </c>
-      <c r="H17" s="46">
+      <c r="H17" s="42">
         <v>2.63</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="25">
         <v>2.63</v>
       </c>
-      <c r="J17" s="62">
+      <c r="J17" s="58">
         <v>2.8</v>
       </c>
-      <c r="K17" s="62">
+      <c r="K17" s="58">
         <v>2.86</v>
       </c>
-      <c r="L17" s="62">
+      <c r="L17" s="58">
         <v>2.91</v>
       </c>
-      <c r="M17" s="62">
+      <c r="M17" s="58">
         <v>2.89</v>
       </c>
-      <c r="N17" s="62">
+      <c r="N17" s="58">
         <v>4.13</v>
       </c>
-      <c r="O17" s="62">
+      <c r="O17" s="58">
         <v>3.98</v>
       </c>
-      <c r="P17" s="62">
+      <c r="P17" s="58">
         <v>3.07</v>
       </c>
-      <c r="Q17" s="62">
+      <c r="Q17" s="58">
         <v>3.72</v>
       </c>
-      <c r="R17" s="62">
+      <c r="R17" s="58">
         <v>3.37</v>
       </c>
-      <c r="S17" s="62">
+      <c r="S17" s="58">
         <v>3.04</v>
       </c>
-      <c r="T17" s="62">
+      <c r="T17" s="58">
         <v>3.4</v>
       </c>
-      <c r="U17" s="62">
+      <c r="U17" s="58">
         <v>3.49</v>
       </c>
-      <c r="V17" s="62">
+      <c r="V17" s="58">
         <v>3.57</v>
       </c>
-      <c r="W17" s="62">
+      <c r="W17" s="58">
         <v>3.41</v>
       </c>
-      <c r="X17" s="62">
+      <c r="X17" s="58">
         <v>3.23</v>
       </c>
-      <c r="Y17" s="62">
+      <c r="Y17" s="58">
         <v>3.19</v>
       </c>
-      <c r="Z17" s="30">
+      <c r="Z17" s="27">
         <v>2.04</v>
       </c>
-      <c r="AA17" s="62">
+      <c r="AA17" s="58">
         <v>2.14</v>
       </c>
-      <c r="AB17" s="62">
+      <c r="AB17" s="58">
         <v>1.65</v>
       </c>
-      <c r="AC17" s="30">
+      <c r="AC17" s="27">
         <v>3.2</v>
       </c>
-      <c r="AD17" s="28"/>
-[...17 lines deleted...]
-      <c r="AV17" s="30"/>
+      <c r="AD17" s="39">
+        <v>2.82</v>
+      </c>
+      <c r="AE17" s="26"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="26"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+      <c r="AK17" s="27"/>
+      <c r="AL17" s="27"/>
+      <c r="AM17" s="27"/>
+      <c r="AN17" s="27"/>
+      <c r="AO17" s="27"/>
+      <c r="AP17" s="27"/>
+      <c r="AQ17" s="27"/>
+      <c r="AR17" s="27"/>
+      <c r="AS17" s="27"/>
+      <c r="AT17" s="27"/>
+      <c r="AU17" s="27"/>
+      <c r="AV17" s="27"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="27">
         <v>2.41</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C18" s="27">
         <v>2.37</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="27">
         <v>2.0699999999999998</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="27">
         <v>2.41</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="27">
         <v>2.72</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="43">
         <v>2.68</v>
       </c>
-      <c r="H18" s="46">
+      <c r="H18" s="42">
         <v>2.69</v>
       </c>
-      <c r="I18" s="27">
+      <c r="I18" s="25">
         <v>2.81</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J18" s="58">
         <v>2.7</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K18" s="58">
         <v>2.95</v>
       </c>
-      <c r="L18" s="62">
+      <c r="L18" s="58">
         <v>2.91</v>
       </c>
-      <c r="M18" s="62">
+      <c r="M18" s="58">
         <v>2.94</v>
       </c>
-      <c r="N18" s="62">
+      <c r="N18" s="58">
         <v>2.17</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O18" s="58">
         <v>1.96</v>
       </c>
-      <c r="P18" s="62">
+      <c r="P18" s="58">
         <v>2.0299999999999998</v>
       </c>
-      <c r="Q18" s="62">
+      <c r="Q18" s="58">
         <v>2.48</v>
       </c>
-      <c r="R18" s="62">
+      <c r="R18" s="58">
         <v>2.29</v>
       </c>
-      <c r="S18" s="62">
+      <c r="S18" s="58">
         <v>2.34</v>
       </c>
-      <c r="T18" s="62">
+      <c r="T18" s="58">
         <v>2.27</v>
       </c>
-      <c r="U18" s="62">
+      <c r="U18" s="58">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V18" s="62">
+      <c r="V18" s="58">
         <v>2.54</v>
       </c>
-      <c r="W18" s="62">
+      <c r="W18" s="58">
         <v>2.44</v>
       </c>
-      <c r="X18" s="62">
+      <c r="X18" s="58">
         <v>2.39</v>
       </c>
-      <c r="Y18" s="62">
+      <c r="Y18" s="58">
         <v>2.48</v>
       </c>
-      <c r="Z18" s="30">
+      <c r="Z18" s="27">
         <v>3.83</v>
       </c>
-      <c r="AA18" s="62">
+      <c r="AA18" s="58">
         <v>2.67</v>
       </c>
-      <c r="AB18" s="62">
+      <c r="AB18" s="58">
         <v>2.74</v>
       </c>
-      <c r="AC18" s="30">
+      <c r="AC18" s="27">
         <v>2.54</v>
       </c>
-      <c r="AD18" s="28"/>
-[...17 lines deleted...]
-      <c r="AV18" s="30"/>
+      <c r="AD18" s="39">
+        <v>2.67</v>
+      </c>
+      <c r="AE18" s="26"/>
+      <c r="AF18" s="26"/>
+      <c r="AG18" s="26"/>
+      <c r="AH18" s="26"/>
+      <c r="AI18" s="26"/>
+      <c r="AJ18" s="26"/>
+      <c r="AK18" s="27"/>
+      <c r="AL18" s="27"/>
+      <c r="AM18" s="27"/>
+      <c r="AN18" s="27"/>
+      <c r="AO18" s="27"/>
+      <c r="AP18" s="27"/>
+      <c r="AQ18" s="27"/>
+      <c r="AR18" s="27"/>
+      <c r="AS18" s="27"/>
+      <c r="AT18" s="27"/>
+      <c r="AU18" s="27"/>
+      <c r="AV18" s="27"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="30">
+      <c r="B19" s="27">
         <v>1.25</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C19" s="27">
         <v>0.64</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="27">
         <v>1.69</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="27">
         <v>1.9</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="27">
         <v>3.27</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="43">
         <v>3.15</v>
       </c>
-      <c r="H19" s="46">
+      <c r="H19" s="42">
         <v>3.59</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="25">
         <v>3.61</v>
       </c>
-      <c r="J19" s="62">
+      <c r="J19" s="58">
         <v>3.21</v>
       </c>
-      <c r="K19" s="62">
+      <c r="K19" s="58">
         <v>3.27</v>
       </c>
-      <c r="L19" s="62">
+      <c r="L19" s="58">
         <v>3.09</v>
       </c>
-      <c r="M19" s="62">
+      <c r="M19" s="58">
         <v>2.93</v>
       </c>
-      <c r="N19" s="62">
+      <c r="N19" s="58">
         <v>7.57</v>
       </c>
-      <c r="O19" s="62">
+      <c r="O19" s="58">
         <v>4.0199999999999996</v>
       </c>
-      <c r="P19" s="62">
+      <c r="P19" s="58">
         <v>4.41</v>
       </c>
-      <c r="Q19" s="62">
+      <c r="Q19" s="58">
         <v>3.64</v>
       </c>
-      <c r="R19" s="62">
+      <c r="R19" s="58">
         <v>3.41</v>
       </c>
-      <c r="S19" s="62">
+      <c r="S19" s="58">
         <v>3.05</v>
       </c>
-      <c r="T19" s="62">
+      <c r="T19" s="58">
         <v>2.79</v>
       </c>
-      <c r="U19" s="62">
+      <c r="U19" s="58">
         <v>3.09</v>
       </c>
-      <c r="V19" s="62">
+      <c r="V19" s="58">
         <v>3.18</v>
       </c>
-      <c r="W19" s="62">
+      <c r="W19" s="58">
         <v>2.86</v>
       </c>
-      <c r="X19" s="62">
+      <c r="X19" s="58">
         <v>2.84</v>
       </c>
-      <c r="Y19" s="62">
+      <c r="Y19" s="58">
         <v>3.03</v>
       </c>
-      <c r="Z19" s="30">
+      <c r="Z19" s="27">
         <v>2.64</v>
       </c>
-      <c r="AA19" s="62">
+      <c r="AA19" s="58">
         <v>1.38</v>
       </c>
-      <c r="AB19" s="62">
+      <c r="AB19" s="58">
         <v>1.37</v>
       </c>
-      <c r="AC19" s="30">
+      <c r="AC19" s="27">
         <v>1.02</v>
       </c>
-      <c r="AD19" s="28"/>
-[...17 lines deleted...]
-      <c r="AV19" s="30"/>
+      <c r="AD19" s="39">
+        <v>0.81</v>
+      </c>
+      <c r="AE19" s="26"/>
+      <c r="AF19" s="26"/>
+      <c r="AG19" s="26"/>
+      <c r="AH19" s="26"/>
+      <c r="AI19" s="26"/>
+      <c r="AJ19" s="26"/>
+      <c r="AK19" s="27"/>
+      <c r="AL19" s="27"/>
+      <c r="AM19" s="27"/>
+      <c r="AN19" s="27"/>
+      <c r="AO19" s="27"/>
+      <c r="AP19" s="27"/>
+      <c r="AQ19" s="27"/>
+      <c r="AR19" s="27"/>
+      <c r="AS19" s="27"/>
+      <c r="AT19" s="27"/>
+      <c r="AU19" s="27"/>
+      <c r="AV19" s="27"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="30">
+      <c r="B20" s="27">
         <v>0.94</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="27">
         <v>2.4300000000000002</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="27">
         <v>2.23</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="27">
         <v>1.91</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="27">
         <v>2.09</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="43">
         <v>1.9</v>
       </c>
-      <c r="H20" s="46">
+      <c r="H20" s="42">
         <v>2.17</v>
       </c>
-      <c r="I20" s="27">
+      <c r="I20" s="25">
         <v>2.2599999999999998</v>
       </c>
-      <c r="J20" s="62">
+      <c r="J20" s="58">
         <v>2.2200000000000002</v>
       </c>
-      <c r="K20" s="62">
+      <c r="K20" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L20" s="62">
+      <c r="L20" s="58">
         <v>2.2599999999999998</v>
       </c>
-      <c r="M20" s="62">
+      <c r="M20" s="58">
         <v>2.23</v>
       </c>
-      <c r="N20" s="62">
+      <c r="N20" s="58">
         <v>1.98</v>
       </c>
-      <c r="O20" s="62">
+      <c r="O20" s="58">
         <v>1.56</v>
       </c>
-      <c r="P20" s="62">
+      <c r="P20" s="58">
         <v>1.02</v>
       </c>
-      <c r="Q20" s="62">
+      <c r="Q20" s="58">
         <v>1.02</v>
       </c>
-      <c r="R20" s="62">
+      <c r="R20" s="58">
         <v>1.21</v>
       </c>
-      <c r="S20" s="62">
+      <c r="S20" s="58">
         <v>1.68</v>
       </c>
-      <c r="T20" s="62">
+      <c r="T20" s="58">
         <v>1.58</v>
       </c>
-      <c r="U20" s="62">
+      <c r="U20" s="58">
         <v>1.77</v>
       </c>
-      <c r="V20" s="62">
+      <c r="V20" s="58">
         <v>1.69</v>
       </c>
-      <c r="W20" s="62">
+      <c r="W20" s="58">
         <v>1.62</v>
       </c>
-      <c r="X20" s="62">
+      <c r="X20" s="58">
         <v>1.57</v>
       </c>
-      <c r="Y20" s="62">
+      <c r="Y20" s="58">
         <v>1.94</v>
       </c>
-      <c r="Z20" s="30" t="s">
+      <c r="Z20" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="62" t="s">
+      <c r="AA20" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="62" t="s">
+      <c r="AB20" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AC20" s="30"/>
-[...18 lines deleted...]
-      <c r="AV20" s="30"/>
+      <c r="AC20" s="27"/>
+      <c r="AD20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="26"/>
+      <c r="AF20" s="26"/>
+      <c r="AG20" s="26"/>
+      <c r="AH20" s="26"/>
+      <c r="AI20" s="26"/>
+      <c r="AJ20" s="26"/>
+      <c r="AK20" s="27"/>
+      <c r="AL20" s="27"/>
+      <c r="AM20" s="27"/>
+      <c r="AN20" s="27"/>
+      <c r="AO20" s="27"/>
+      <c r="AP20" s="27"/>
+      <c r="AQ20" s="27"/>
+      <c r="AR20" s="27"/>
+      <c r="AS20" s="27"/>
+      <c r="AT20" s="27"/>
+      <c r="AU20" s="27"/>
+      <c r="AV20" s="27"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="30">
+      <c r="B21" s="27">
         <v>1.35</v>
       </c>
-      <c r="C21" s="30">
+      <c r="C21" s="27">
         <v>1.57</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="27">
         <v>1.96</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="27">
         <v>2.16</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="27">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="43">
         <v>2.0699999999999998</v>
       </c>
-      <c r="H21" s="46">
+      <c r="H21" s="42">
         <v>2.27</v>
       </c>
-      <c r="I21" s="27">
+      <c r="I21" s="25">
         <v>2.0699999999999998</v>
       </c>
-      <c r="J21" s="62">
+      <c r="J21" s="58">
         <v>1.96</v>
       </c>
-      <c r="K21" s="62">
+      <c r="K21" s="58">
         <v>1.96</v>
       </c>
-      <c r="L21" s="62">
+      <c r="L21" s="58">
         <v>1.95</v>
       </c>
-      <c r="M21" s="62">
+      <c r="M21" s="58">
         <v>1.95</v>
       </c>
-      <c r="N21" s="62">
+      <c r="N21" s="58">
         <v>1.4</v>
       </c>
-      <c r="O21" s="62">
+      <c r="O21" s="58">
         <v>2.37</v>
       </c>
-      <c r="P21" s="62">
+      <c r="P21" s="58">
         <v>2.14</v>
       </c>
-      <c r="Q21" s="62">
+      <c r="Q21" s="58">
         <v>1.96</v>
       </c>
-      <c r="R21" s="62">
+      <c r="R21" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S21" s="62">
+      <c r="S21" s="58">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T21" s="62">
+      <c r="T21" s="58">
         <v>2.48</v>
       </c>
-      <c r="U21" s="62">
+      <c r="U21" s="58">
         <v>2.78</v>
       </c>
-      <c r="V21" s="62">
+      <c r="V21" s="58">
         <v>2.67</v>
       </c>
-      <c r="W21" s="62">
+      <c r="W21" s="58">
         <v>2.5</v>
       </c>
-      <c r="X21" s="62">
+      <c r="X21" s="58">
         <v>2.56</v>
       </c>
-      <c r="Y21" s="62">
+      <c r="Y21" s="58">
         <v>2.73</v>
       </c>
-      <c r="Z21" s="30">
+      <c r="Z21" s="27">
         <v>2.11</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="58">
         <v>2.23</v>
       </c>
-      <c r="AB21" s="62">
+      <c r="AB21" s="58">
         <v>2.56</v>
       </c>
-      <c r="AC21" s="30">
+      <c r="AC21" s="27">
         <v>2.37</v>
       </c>
-      <c r="AD21" s="28"/>
-[...17 lines deleted...]
-      <c r="AV21" s="30"/>
+      <c r="AD21" s="39">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AE21" s="26"/>
+      <c r="AF21" s="26"/>
+      <c r="AG21" s="26"/>
+      <c r="AH21" s="26"/>
+      <c r="AI21" s="26"/>
+      <c r="AJ21" s="26"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AP21" s="27"/>
+      <c r="AQ21" s="27"/>
+      <c r="AR21" s="27"/>
+      <c r="AS21" s="27"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="85" t="s">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="85"/>
-[...42 lines deleted...]
-      <c r="AV22" s="44"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
+      <c r="Z22" s="40"/>
+      <c r="AD22" s="39"/>
+      <c r="AE22" s="40"/>
+      <c r="AF22" s="40"/>
+      <c r="AG22" s="40"/>
+      <c r="AH22" s="40"/>
+      <c r="AI22" s="40"/>
+      <c r="AJ22" s="40"/>
+      <c r="AK22" s="40"/>
+      <c r="AL22" s="40"/>
+      <c r="AM22" s="40"/>
+      <c r="AN22" s="40"/>
+      <c r="AO22" s="40"/>
+      <c r="AP22" s="40"/>
+      <c r="AQ22" s="40"/>
+      <c r="AR22" s="40"/>
+      <c r="AS22" s="40"/>
+      <c r="AT22" s="40"/>
+      <c r="AU22" s="40"/>
+      <c r="AV22" s="40"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="30">
+      <c r="B23" s="27">
         <v>2.83</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="27">
         <v>2.97</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="27">
         <v>3.26</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="27">
         <v>3.22</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="27">
         <v>3.22</v>
       </c>
-      <c r="G23" s="46">
+      <c r="G23" s="42">
         <v>3.27</v>
       </c>
-      <c r="H23" s="46">
+      <c r="H23" s="42">
         <v>3.31</v>
       </c>
-      <c r="I23" s="31">
+      <c r="I23" s="28">
         <v>3.36</v>
       </c>
-      <c r="J23" s="63">
+      <c r="J23" s="59">
         <v>3.37</v>
       </c>
-      <c r="K23" s="63">
+      <c r="K23" s="59">
         <v>3.43</v>
       </c>
-      <c r="L23" s="63">
+      <c r="L23" s="59">
         <v>3.47</v>
       </c>
-      <c r="M23" s="63">
+      <c r="M23" s="59">
         <v>3.42</v>
       </c>
-      <c r="N23" s="63">
+      <c r="N23" s="59">
         <v>2.92</v>
       </c>
-      <c r="O23" s="63">
+      <c r="O23" s="59">
         <v>3.12</v>
       </c>
-      <c r="P23" s="63">
+      <c r="P23" s="59">
         <v>3.22</v>
       </c>
-      <c r="Q23" s="63">
+      <c r="Q23" s="59">
         <v>3.39</v>
       </c>
-      <c r="R23" s="63">
+      <c r="R23" s="59">
         <v>3.43</v>
       </c>
-      <c r="S23" s="63">
+      <c r="S23" s="59">
         <v>3.45</v>
       </c>
-      <c r="T23" s="63">
+      <c r="T23" s="59">
         <v>3.62</v>
       </c>
-      <c r="U23" s="63">
+      <c r="U23" s="59">
         <v>3.73</v>
       </c>
-      <c r="V23" s="63">
+      <c r="V23" s="59">
         <v>3.83</v>
       </c>
-      <c r="W23" s="63">
+      <c r="W23" s="59">
         <v>3.9</v>
       </c>
-      <c r="X23" s="63">
+      <c r="X23" s="59">
         <v>3.87</v>
       </c>
-      <c r="Y23" s="63">
+      <c r="Y23" s="59">
         <v>3.95</v>
       </c>
-      <c r="Z23" s="30">
+      <c r="Z23" s="27">
         <v>3.7</v>
       </c>
-      <c r="AA23" s="63">
+      <c r="AA23" s="59">
         <v>3.67</v>
       </c>
-      <c r="AB23" s="63">
+      <c r="AB23" s="59">
         <v>3.44</v>
       </c>
-      <c r="AC23" s="30">
+      <c r="AC23" s="27">
         <v>3.48</v>
       </c>
-      <c r="AD23" s="32"/>
-[...17 lines deleted...]
-      <c r="AV23" s="30"/>
+      <c r="AD23" s="39">
+        <v>3.31</v>
+      </c>
+      <c r="AE23" s="26"/>
+      <c r="AF23" s="26"/>
+      <c r="AG23" s="26"/>
+      <c r="AH23" s="26"/>
+      <c r="AI23" s="26"/>
+      <c r="AJ23" s="26"/>
+      <c r="AK23" s="27"/>
+      <c r="AL23" s="27"/>
+      <c r="AM23" s="27"/>
+      <c r="AN23" s="27"/>
+      <c r="AO23" s="27"/>
+      <c r="AP23" s="27"/>
+      <c r="AQ23" s="27"/>
+      <c r="AR23" s="27"/>
+      <c r="AS23" s="27"/>
+      <c r="AT23" s="27"/>
+      <c r="AU23" s="27"/>
+      <c r="AV23" s="27"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="30">
+      <c r="B24" s="27">
         <v>2.81</v>
       </c>
-      <c r="C24" s="30">
+      <c r="C24" s="27">
         <v>2.96</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="27">
         <v>3.29</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="27">
         <v>3.29</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="27">
         <v>3.23</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="43">
         <v>3.29</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="42">
         <v>3.36</v>
       </c>
-      <c r="I24" s="31">
+      <c r="I24" s="28">
         <v>3.37</v>
       </c>
-      <c r="J24" s="63">
+      <c r="J24" s="59">
         <v>3.41</v>
       </c>
-      <c r="K24" s="63">
+      <c r="K24" s="59">
         <v>3.47</v>
       </c>
-      <c r="L24" s="63">
+      <c r="L24" s="59">
         <v>3.52</v>
       </c>
-      <c r="M24" s="63">
+      <c r="M24" s="59">
         <v>3.47</v>
       </c>
-      <c r="N24" s="63">
+      <c r="N24" s="59">
         <v>2.97</v>
       </c>
-      <c r="O24" s="63">
+      <c r="O24" s="59">
         <v>3.15</v>
       </c>
-      <c r="P24" s="63">
+      <c r="P24" s="59">
         <v>3.36</v>
       </c>
-      <c r="Q24" s="63">
+      <c r="Q24" s="59">
         <v>3.51</v>
       </c>
-      <c r="R24" s="63">
+      <c r="R24" s="59">
         <v>3.55</v>
       </c>
-      <c r="S24" s="63">
+      <c r="S24" s="59">
         <v>3.52</v>
       </c>
-      <c r="T24" s="63">
+      <c r="T24" s="59">
         <v>3.68</v>
       </c>
-      <c r="U24" s="63">
+      <c r="U24" s="59">
         <v>3.85</v>
       </c>
-      <c r="V24" s="63">
+      <c r="V24" s="59">
         <v>3.96</v>
       </c>
-      <c r="W24" s="63">
+      <c r="W24" s="59">
         <v>4.04</v>
       </c>
-      <c r="X24" s="63">
+      <c r="X24" s="59">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Y24" s="63">
+      <c r="Y24" s="59">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z24" s="30">
+      <c r="Z24" s="27">
         <v>3.82</v>
       </c>
-      <c r="AA24" s="63">
+      <c r="AA24" s="59">
         <v>3.73</v>
       </c>
-      <c r="AB24" s="63">
+      <c r="AB24" s="59">
         <v>3.54</v>
       </c>
-      <c r="AC24" s="30">
+      <c r="AC24" s="27">
         <v>3.59</v>
       </c>
-      <c r="AD24" s="32"/>
-[...17 lines deleted...]
-      <c r="AV24" s="30"/>
+      <c r="AD24" s="39">
+        <v>3.39</v>
+      </c>
+      <c r="AE24" s="26"/>
+      <c r="AF24" s="26"/>
+      <c r="AG24" s="26"/>
+      <c r="AH24" s="26"/>
+      <c r="AI24" s="26"/>
+      <c r="AJ24" s="26"/>
+      <c r="AK24" s="27"/>
+      <c r="AL24" s="27"/>
+      <c r="AM24" s="27"/>
+      <c r="AN24" s="27"/>
+      <c r="AO24" s="27"/>
+      <c r="AP24" s="27"/>
+      <c r="AQ24" s="27"/>
+      <c r="AR24" s="27"/>
+      <c r="AS24" s="27"/>
+      <c r="AT24" s="27"/>
+      <c r="AU24" s="27"/>
+      <c r="AV24" s="27"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="30">
+      <c r="B25" s="27">
         <v>1.39</v>
       </c>
-      <c r="C25" s="30">
+      <c r="C25" s="27">
         <v>2.16</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="27">
         <v>3.31</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="27">
         <v>2.4900000000000002</v>
       </c>
-      <c r="F25" s="30">
+      <c r="F25" s="27">
         <v>2.82</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="43">
         <v>2.59</v>
       </c>
-      <c r="H25" s="46">
+      <c r="H25" s="42">
         <v>2.41</v>
       </c>
-      <c r="I25" s="31">
+      <c r="I25" s="28">
         <v>3.34</v>
       </c>
-      <c r="J25" s="63">
+      <c r="J25" s="59">
         <v>3.44</v>
       </c>
-      <c r="K25" s="63">
+      <c r="K25" s="59">
         <v>3.23</v>
       </c>
-      <c r="L25" s="63">
+      <c r="L25" s="59">
         <v>3.57</v>
       </c>
-      <c r="M25" s="63">
+      <c r="M25" s="59">
         <v>3.39</v>
       </c>
-      <c r="N25" s="63">
+      <c r="N25" s="59">
         <v>4.12</v>
       </c>
-      <c r="O25" s="63">
+      <c r="O25" s="59">
         <v>4.34</v>
       </c>
-      <c r="P25" s="63">
+      <c r="P25" s="59">
         <v>3.78</v>
       </c>
-      <c r="Q25" s="63">
+      <c r="Q25" s="59">
         <v>3.19</v>
       </c>
-      <c r="R25" s="63">
+      <c r="R25" s="59">
         <v>2.82</v>
       </c>
-      <c r="S25" s="63">
+      <c r="S25" s="59">
         <v>2.84</v>
       </c>
-      <c r="T25" s="63">
+      <c r="T25" s="59">
         <v>2.83</v>
       </c>
-      <c r="U25" s="63">
+      <c r="U25" s="59">
         <v>2.4700000000000002</v>
       </c>
-      <c r="V25" s="63">
+      <c r="V25" s="59">
         <v>2.5099999999999998</v>
       </c>
-      <c r="W25" s="63">
+      <c r="W25" s="59">
         <v>2.82</v>
       </c>
-      <c r="X25" s="63">
+      <c r="X25" s="59">
         <v>2.69</v>
       </c>
-      <c r="Y25" s="63">
+      <c r="Y25" s="59">
         <v>2.82</v>
       </c>
-      <c r="Z25" s="30">
+      <c r="Z25" s="27">
         <v>1.38</v>
       </c>
-      <c r="AA25" s="63">
+      <c r="AA25" s="59">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AB25" s="63">
+      <c r="AB25" s="59">
         <v>3.82</v>
       </c>
-      <c r="AC25" s="30">
+      <c r="AC25" s="27">
         <v>3.94</v>
       </c>
-      <c r="AD25" s="32"/>
-[...17 lines deleted...]
-      <c r="AV25" s="30"/>
+      <c r="AD25" s="39">
+        <v>3.13</v>
+      </c>
+      <c r="AE25" s="27"/>
+      <c r="AF25" s="26"/>
+      <c r="AG25" s="26"/>
+      <c r="AH25" s="26"/>
+      <c r="AI25" s="26"/>
+      <c r="AJ25" s="26"/>
+      <c r="AK25" s="27"/>
+      <c r="AL25" s="27"/>
+      <c r="AM25" s="27"/>
+      <c r="AN25" s="27"/>
+      <c r="AO25" s="27"/>
+      <c r="AP25" s="27"/>
+      <c r="AQ25" s="27"/>
+      <c r="AR25" s="27"/>
+      <c r="AS25" s="27"/>
+      <c r="AT25" s="27"/>
+      <c r="AU25" s="27"/>
+      <c r="AV25" s="27"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="30">
+      <c r="B26" s="27">
         <v>1.74</v>
       </c>
-      <c r="C26" s="30">
+      <c r="C26" s="27">
         <v>2.69</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="27">
         <v>2.36</v>
       </c>
-      <c r="E26" s="30">
+      <c r="E26" s="27">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F26" s="30">
+      <c r="F26" s="27">
         <v>2.8</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="43">
         <v>2.92</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="42">
         <v>2.4900000000000002</v>
       </c>
-      <c r="I26" s="31">
+      <c r="I26" s="28">
         <v>2.61</v>
       </c>
-      <c r="J26" s="63">
+      <c r="J26" s="59">
         <v>2.72</v>
       </c>
-      <c r="K26" s="63">
+      <c r="K26" s="59">
         <v>2.62</v>
       </c>
-      <c r="L26" s="63">
+      <c r="L26" s="59">
         <v>2.39</v>
       </c>
-      <c r="M26" s="63">
+      <c r="M26" s="59">
         <v>2.33</v>
       </c>
-      <c r="N26" s="63">
+      <c r="N26" s="59">
         <v>1.78</v>
       </c>
-      <c r="O26" s="63">
+      <c r="O26" s="59">
         <v>4.68</v>
       </c>
-      <c r="P26" s="63">
+      <c r="P26" s="59">
         <v>3.04</v>
       </c>
-      <c r="Q26" s="63">
+      <c r="Q26" s="59">
         <v>2.73</v>
       </c>
-      <c r="R26" s="63">
+      <c r="R26" s="59">
         <v>2.89</v>
       </c>
-      <c r="S26" s="63">
+      <c r="S26" s="59">
         <v>3.61</v>
       </c>
-      <c r="T26" s="63">
+      <c r="T26" s="59">
         <v>4.37</v>
       </c>
-      <c r="U26" s="63">
+      <c r="U26" s="59">
         <v>4.26</v>
       </c>
-      <c r="V26" s="63">
+      <c r="V26" s="59">
         <v>3.8</v>
       </c>
-      <c r="W26" s="63">
+      <c r="W26" s="59">
         <v>3.94</v>
       </c>
-      <c r="X26" s="63">
+      <c r="X26" s="59">
         <v>3.75</v>
       </c>
-      <c r="Y26" s="63">
+      <c r="Y26" s="59">
         <v>3.43</v>
       </c>
-      <c r="Z26" s="30" t="s">
+      <c r="Z26" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="63">
+      <c r="AA26" s="59">
         <v>1.89</v>
       </c>
-      <c r="AB26" s="63">
+      <c r="AB26" s="59">
         <v>1.23</v>
       </c>
-      <c r="AC26" s="30">
+      <c r="AC26" s="27">
         <v>2.31</v>
       </c>
-      <c r="AD26" s="32"/>
-[...17 lines deleted...]
-      <c r="AV26" s="30"/>
+      <c r="AD26" s="39">
+        <v>2.21</v>
+      </c>
+      <c r="AE26" s="26"/>
+      <c r="AF26" s="26"/>
+      <c r="AG26" s="26"/>
+      <c r="AH26" s="26"/>
+      <c r="AI26" s="26"/>
+      <c r="AJ26" s="26"/>
+      <c r="AK26" s="27"/>
+      <c r="AL26" s="27"/>
+      <c r="AM26" s="27"/>
+      <c r="AN26" s="27"/>
+      <c r="AO26" s="27"/>
+      <c r="AP26" s="27"/>
+      <c r="AQ26" s="27"/>
+      <c r="AR26" s="27"/>
+      <c r="AS26" s="27"/>
+      <c r="AT26" s="27"/>
+      <c r="AU26" s="27"/>
+      <c r="AV26" s="27"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="30">
+      <c r="B27" s="27">
         <v>4.3499999999999996</v>
       </c>
-      <c r="C27" s="30">
+      <c r="C27" s="27">
         <v>2.27</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="27">
         <v>2.4900000000000002</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="27">
         <v>2.25</v>
       </c>
-      <c r="F27" s="30">
+      <c r="F27" s="27">
         <v>2.68</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="43">
         <v>2.97</v>
       </c>
-      <c r="H27" s="46">
+      <c r="H27" s="42">
         <v>2.54</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I27" s="28">
         <v>2.77</v>
       </c>
-      <c r="J27" s="63">
+      <c r="J27" s="59">
         <v>2.4700000000000002</v>
       </c>
-      <c r="K27" s="63">
+      <c r="K27" s="59">
         <v>2.36</v>
       </c>
-      <c r="L27" s="63">
+      <c r="L27" s="59">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M27" s="63">
+      <c r="M27" s="59">
         <v>2.23</v>
       </c>
-      <c r="N27" s="63">
+      <c r="N27" s="59">
         <v>1.49</v>
       </c>
-      <c r="O27" s="63">
+      <c r="O27" s="59">
         <v>0.77</v>
       </c>
-      <c r="P27" s="63">
+      <c r="P27" s="59">
         <v>1.01</v>
       </c>
-      <c r="Q27" s="63">
+      <c r="Q27" s="59">
         <v>1.51</v>
       </c>
-      <c r="R27" s="63">
+      <c r="R27" s="59">
         <v>2.41</v>
       </c>
-      <c r="S27" s="63">
+      <c r="S27" s="59">
         <v>3.02</v>
       </c>
-      <c r="T27" s="63">
-[...2 lines deleted...]
-      <c r="U27" s="63">
+      <c r="T27" s="59">
+        <v>3</v>
+      </c>
+      <c r="U27" s="59">
         <v>2.98</v>
       </c>
-      <c r="V27" s="63">
+      <c r="V27" s="59">
         <v>3.15</v>
       </c>
-      <c r="W27" s="63">
+      <c r="W27" s="59">
         <v>3.13</v>
       </c>
-      <c r="X27" s="63">
+      <c r="X27" s="59">
         <v>3.26</v>
       </c>
-      <c r="Y27" s="63">
+      <c r="Y27" s="59">
         <v>3.48</v>
       </c>
-      <c r="Z27" s="30">
+      <c r="Z27" s="27">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="63">
+      <c r="AA27" s="59">
         <v>4.57</v>
       </c>
-      <c r="AB27" s="63">
+      <c r="AB27" s="59">
         <v>3.51</v>
       </c>
-      <c r="AC27" s="30">
-[...20 lines deleted...]
-      <c r="AV27" s="30"/>
+      <c r="AC27" s="27">
+        <v>3</v>
+      </c>
+      <c r="AD27" s="39">
+        <v>3.88</v>
+      </c>
+      <c r="AE27" s="26"/>
+      <c r="AF27" s="26"/>
+      <c r="AG27" s="26"/>
+      <c r="AH27" s="26"/>
+      <c r="AI27" s="26"/>
+      <c r="AJ27" s="26"/>
+      <c r="AK27" s="27"/>
+      <c r="AL27" s="27"/>
+      <c r="AM27" s="27"/>
+      <c r="AN27" s="27"/>
+      <c r="AO27" s="27"/>
+      <c r="AP27" s="27"/>
+      <c r="AQ27" s="27"/>
+      <c r="AR27" s="27"/>
+      <c r="AS27" s="27"/>
+      <c r="AT27" s="27"/>
+      <c r="AU27" s="27"/>
+      <c r="AV27" s="27"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="30">
+      <c r="B28" s="27">
         <v>3.62</v>
       </c>
-      <c r="C28" s="30">
+      <c r="C28" s="27">
         <v>4.25</v>
       </c>
-      <c r="D28" s="30">
+      <c r="D28" s="27">
         <v>3.73</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="27">
         <v>3.5</v>
       </c>
-      <c r="F28" s="30">
+      <c r="F28" s="27">
         <v>3.9</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="43">
         <v>3.72</v>
       </c>
-      <c r="H28" s="46">
+      <c r="H28" s="42">
         <v>3.84</v>
       </c>
-      <c r="I28" s="31">
+      <c r="I28" s="28">
         <v>3.93</v>
       </c>
-      <c r="J28" s="63">
+      <c r="J28" s="59">
         <v>3.7</v>
       </c>
-      <c r="K28" s="63">
+      <c r="K28" s="59">
         <v>3.88</v>
       </c>
-      <c r="L28" s="63">
+      <c r="L28" s="59">
         <v>3.87</v>
       </c>
-      <c r="M28" s="63">
+      <c r="M28" s="59">
         <v>3.85</v>
       </c>
-      <c r="N28" s="63">
+      <c r="N28" s="59">
         <v>2.75</v>
       </c>
-      <c r="O28" s="63">
+      <c r="O28" s="59">
         <v>2.41</v>
       </c>
-      <c r="P28" s="63">
+      <c r="P28" s="59">
         <v>1.9</v>
       </c>
-      <c r="Q28" s="63">
+      <c r="Q28" s="59">
         <v>3.08</v>
       </c>
-      <c r="R28" s="63">
+      <c r="R28" s="59">
         <v>2.63</v>
       </c>
-      <c r="S28" s="63">
+      <c r="S28" s="59">
         <v>2.82</v>
       </c>
-      <c r="T28" s="63">
+      <c r="T28" s="59">
         <v>2.94</v>
       </c>
-      <c r="U28" s="63">
+      <c r="U28" s="59">
         <v>2.68</v>
       </c>
-      <c r="V28" s="63">
+      <c r="V28" s="59">
         <v>2.91</v>
       </c>
-      <c r="W28" s="63">
+      <c r="W28" s="59">
         <v>2.61</v>
       </c>
-      <c r="X28" s="63">
+      <c r="X28" s="59">
         <v>2.54</v>
       </c>
-      <c r="Y28" s="63">
+      <c r="Y28" s="59">
         <v>2.64</v>
       </c>
-      <c r="Z28" s="30">
+      <c r="Z28" s="27">
         <v>3.68</v>
       </c>
-      <c r="AA28" s="63">
+      <c r="AA28" s="59">
         <v>2.41</v>
       </c>
-      <c r="AB28" s="63">
+      <c r="AB28" s="59">
         <v>2.54</v>
       </c>
-      <c r="AC28" s="30">
+      <c r="AC28" s="27">
         <v>2.13</v>
       </c>
-      <c r="AD28" s="32"/>
-[...17 lines deleted...]
-      <c r="AV28" s="30"/>
+      <c r="AD28" s="39">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AE28" s="27"/>
+      <c r="AF28" s="26"/>
+      <c r="AG28" s="26"/>
+      <c r="AH28" s="26"/>
+      <c r="AI28" s="26"/>
+      <c r="AJ28" s="26"/>
+      <c r="AK28" s="27"/>
+      <c r="AL28" s="27"/>
+      <c r="AM28" s="27"/>
+      <c r="AN28" s="27"/>
+      <c r="AO28" s="27"/>
+      <c r="AP28" s="27"/>
+      <c r="AQ28" s="27"/>
+      <c r="AR28" s="27"/>
+      <c r="AS28" s="27"/>
+      <c r="AT28" s="27"/>
+      <c r="AU28" s="27"/>
+      <c r="AV28" s="27"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="86" t="s">
+      <c r="A29" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="86"/>
-[...42 lines deleted...]
-      <c r="AV29" s="25"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
+      <c r="Z29" s="23"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="23"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="23"/>
+      <c r="AH29" s="23"/>
+      <c r="AI29" s="23"/>
+      <c r="AJ29" s="23"/>
+      <c r="AK29" s="23"/>
+      <c r="AL29" s="23"/>
+      <c r="AM29" s="23"/>
+      <c r="AN29" s="23"/>
+      <c r="AO29" s="23"/>
+      <c r="AP29" s="23"/>
+      <c r="AQ29" s="23"/>
+      <c r="AR29" s="23"/>
+      <c r="AS29" s="23"/>
+      <c r="AT29" s="23"/>
+      <c r="AU29" s="23"/>
+      <c r="AV29" s="23"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="27">
         <v>2.08</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="27">
         <v>1.99</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="27">
         <v>2.08</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="27">
         <v>2.1</v>
       </c>
-      <c r="F30" s="30">
+      <c r="F30" s="27">
         <v>2.23</v>
       </c>
-      <c r="G30" s="48">
+      <c r="G30" s="44">
         <v>2.17</v>
       </c>
-      <c r="H30" s="46">
+      <c r="H30" s="42">
         <v>2.25</v>
       </c>
-      <c r="I30" s="64">
+      <c r="I30" s="60">
         <v>2.2799999999999998</v>
       </c>
-      <c r="J30" s="58">
+      <c r="J30" s="54">
         <v>2.3199999999999998</v>
       </c>
-      <c r="K30" s="64">
+      <c r="K30" s="60">
         <v>2.33</v>
       </c>
-      <c r="L30" s="58">
+      <c r="L30" s="54">
         <v>2.2799999999999998</v>
       </c>
-      <c r="M30" s="58">
+      <c r="M30" s="54">
         <v>2.29</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="60">
         <v>2.3199999999999998</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="60">
         <v>2.3199999999999998</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="60">
         <v>2.25</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="60">
         <v>2.14</v>
       </c>
-      <c r="R30" s="64">
+      <c r="R30" s="60">
         <v>2.27</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="60">
         <v>2.2999999999999998</v>
       </c>
-      <c r="T30" s="64">
+      <c r="T30" s="60">
         <v>2.4300000000000002</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="60">
         <v>2.5499999999999998</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="60">
         <v>2.59</v>
       </c>
-      <c r="W30" s="64">
+      <c r="W30" s="60">
         <v>2.5499999999999998</v>
       </c>
-      <c r="X30" s="64">
+      <c r="X30" s="60">
         <v>2.5</v>
       </c>
-      <c r="Y30" s="64">
+      <c r="Y30" s="60">
         <v>2.58</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="39">
         <v>2.97</v>
       </c>
-      <c r="AA30" s="64">
+      <c r="AA30" s="60">
         <v>2.37</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="60">
         <v>2.27</v>
       </c>
-      <c r="AC30" s="30">
+      <c r="AC30" s="27">
         <v>2.37</v>
       </c>
-      <c r="AD30" s="34"/>
-[...17 lines deleted...]
-      <c r="AV30" s="30"/>
+      <c r="AD30" s="39">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="26"/>
+      <c r="AG30" s="26"/>
+      <c r="AH30" s="26"/>
+      <c r="AI30" s="26"/>
+      <c r="AJ30" s="26"/>
+      <c r="AK30" s="27"/>
+      <c r="AL30" s="27"/>
+      <c r="AM30" s="27"/>
+      <c r="AN30" s="27"/>
+      <c r="AO30" s="27"/>
+      <c r="AP30" s="27"/>
+      <c r="AQ30" s="27"/>
+      <c r="AR30" s="27"/>
+      <c r="AS30" s="27"/>
+      <c r="AT30" s="27"/>
+      <c r="AU30" s="27"/>
+      <c r="AV30" s="27"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="30">
+      <c r="B31" s="27">
         <v>2.64</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="27">
         <v>2.92</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="27">
         <v>3.32</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="27">
         <v>3.18</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="27">
         <v>3.22</v>
       </c>
-      <c r="G31" s="49">
+      <c r="G31" s="45">
         <v>3.13</v>
       </c>
-      <c r="H31" s="46">
+      <c r="H31" s="42">
         <v>2.84</v>
       </c>
-      <c r="I31" s="64">
+      <c r="I31" s="60">
         <v>2.81</v>
       </c>
-      <c r="J31" s="58">
+      <c r="J31" s="54">
         <v>2.85</v>
       </c>
-      <c r="K31" s="64">
+      <c r="K31" s="60">
         <v>2.79</v>
       </c>
-      <c r="L31" s="58">
+      <c r="L31" s="54">
         <v>2.64</v>
       </c>
-      <c r="M31" s="58">
+      <c r="M31" s="54">
         <v>2.58</v>
       </c>
-      <c r="N31" s="64">
+      <c r="N31" s="60">
         <v>3.53</v>
       </c>
-      <c r="O31" s="64">
+      <c r="O31" s="60">
         <v>3.49</v>
       </c>
-      <c r="P31" s="64">
+      <c r="P31" s="60">
         <v>3.35</v>
       </c>
-      <c r="Q31" s="64">
+      <c r="Q31" s="60">
         <v>2.81</v>
       </c>
-      <c r="R31" s="64">
+      <c r="R31" s="60">
         <v>3.27</v>
       </c>
-      <c r="S31" s="64">
+      <c r="S31" s="60">
         <v>3.33</v>
       </c>
-      <c r="T31" s="64">
+      <c r="T31" s="60">
         <v>3.24</v>
       </c>
-      <c r="U31" s="64">
+      <c r="U31" s="60">
         <v>3.02</v>
       </c>
-      <c r="V31" s="64">
+      <c r="V31" s="60">
         <v>3.13</v>
       </c>
-      <c r="W31" s="64">
+      <c r="W31" s="60">
         <v>3.05</v>
       </c>
-      <c r="X31" s="64">
+      <c r="X31" s="60">
         <v>2.96</v>
       </c>
-      <c r="Y31" s="64">
+      <c r="Y31" s="60">
         <v>2.91</v>
       </c>
-      <c r="Z31" s="43">
+      <c r="Z31" s="39">
         <v>2.41</v>
       </c>
-      <c r="AA31" s="64">
+      <c r="AA31" s="60">
         <v>2.12</v>
       </c>
-      <c r="AB31" s="64">
+      <c r="AB31" s="60">
         <v>2.36</v>
       </c>
-      <c r="AC31" s="30">
+      <c r="AC31" s="27">
         <v>2.59</v>
       </c>
-      <c r="AD31" s="34"/>
-[...17 lines deleted...]
-      <c r="AV31" s="30"/>
+      <c r="AD31" s="39">
+        <v>2.46</v>
+      </c>
+      <c r="AE31" s="30"/>
+      <c r="AF31" s="26"/>
+      <c r="AG31" s="26"/>
+      <c r="AH31" s="26"/>
+      <c r="AI31" s="26"/>
+      <c r="AJ31" s="26"/>
+      <c r="AK31" s="27"/>
+      <c r="AL31" s="27"/>
+      <c r="AM31" s="27"/>
+      <c r="AN31" s="27"/>
+      <c r="AO31" s="27"/>
+      <c r="AP31" s="27"/>
+      <c r="AQ31" s="27"/>
+      <c r="AR31" s="27"/>
+      <c r="AS31" s="27"/>
+      <c r="AT31" s="27"/>
+      <c r="AU31" s="27"/>
+      <c r="AV31" s="27"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="30">
+      <c r="B32" s="27">
         <v>0.91</v>
       </c>
-      <c r="C32" s="30">
+      <c r="C32" s="27">
         <v>0.94</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="27">
         <v>0.62</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="27">
         <v>0.7</v>
       </c>
-      <c r="F32" s="30">
+      <c r="F32" s="27">
         <v>0.92</v>
       </c>
-      <c r="G32" s="49">
+      <c r="G32" s="45">
         <v>0.93</v>
       </c>
-      <c r="H32" s="46">
+      <c r="H32" s="42">
         <v>0.93</v>
       </c>
-      <c r="I32" s="64">
+      <c r="I32" s="60">
         <v>0.92</v>
       </c>
-      <c r="J32" s="58">
+      <c r="J32" s="54">
         <v>0.93</v>
       </c>
-      <c r="K32" s="64">
+      <c r="K32" s="60">
         <v>1.02</v>
       </c>
-      <c r="L32" s="58">
+      <c r="L32" s="54">
         <v>1.01</v>
       </c>
-      <c r="M32" s="58">
+      <c r="M32" s="54">
         <v>1.08</v>
       </c>
-      <c r="N32" s="64" t="s">
+      <c r="N32" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="O32" s="64">
-[...2 lines deleted...]
-      <c r="P32" s="64">
+      <c r="O32" s="60">
+        <v>1</v>
+      </c>
+      <c r="P32" s="60">
         <v>1.3</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="60">
         <v>0.97</v>
       </c>
-      <c r="R32" s="64">
+      <c r="R32" s="60">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="60">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T32" s="64">
+      <c r="T32" s="60">
         <v>1.25</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="60">
         <v>1.45</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="60">
         <v>1.5</v>
       </c>
-      <c r="W32" s="64">
+      <c r="W32" s="60">
         <v>1.74</v>
       </c>
-      <c r="X32" s="64">
+      <c r="X32" s="60">
         <v>1.67</v>
       </c>
-      <c r="Y32" s="64">
+      <c r="Y32" s="60">
         <v>1.77</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="39">
         <v>1.96</v>
       </c>
-      <c r="AA32" s="64">
+      <c r="AA32" s="60">
         <v>1.55</v>
       </c>
-      <c r="AB32" s="64">
+      <c r="AB32" s="60">
         <v>1.36</v>
       </c>
-      <c r="AC32" s="30">
+      <c r="AC32" s="27">
         <v>1.52</v>
       </c>
-      <c r="AD32" s="34"/>
-[...17 lines deleted...]
-      <c r="AV32" s="30"/>
+      <c r="AD32" s="39">
+        <v>1.61</v>
+      </c>
+      <c r="AE32" s="30"/>
+      <c r="AF32" s="26"/>
+      <c r="AG32" s="26"/>
+      <c r="AH32" s="26"/>
+      <c r="AI32" s="26"/>
+      <c r="AJ32" s="26"/>
+      <c r="AK32" s="27"/>
+      <c r="AL32" s="27"/>
+      <c r="AM32" s="27"/>
+      <c r="AN32" s="27"/>
+      <c r="AO32" s="27"/>
+      <c r="AP32" s="27"/>
+      <c r="AQ32" s="27"/>
+      <c r="AR32" s="27"/>
+      <c r="AS32" s="27"/>
+      <c r="AT32" s="27"/>
+      <c r="AU32" s="27"/>
+      <c r="AV32" s="27"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="29" t="s">
+      <c r="B33" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="30">
+      <c r="C33" s="27">
         <v>0.68</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D33" s="27">
         <v>0.67</v>
       </c>
-      <c r="E33" s="30">
+      <c r="E33" s="27">
         <v>0.84</v>
       </c>
-      <c r="F33" s="30">
+      <c r="F33" s="27">
         <v>0.67</v>
       </c>
-      <c r="G33" s="49">
-[...2 lines deleted...]
-      <c r="H33" s="46">
+      <c r="G33" s="45">
+        <v>1</v>
+      </c>
+      <c r="H33" s="42">
         <v>1.05</v>
       </c>
-      <c r="I33" s="64">
+      <c r="I33" s="60">
         <v>1.25</v>
       </c>
-      <c r="J33" s="58">
+      <c r="J33" s="54">
         <v>1.56</v>
       </c>
-      <c r="K33" s="64">
+      <c r="K33" s="60">
         <v>1.47</v>
       </c>
-      <c r="L33" s="58">
+      <c r="L33" s="54">
         <v>1.46</v>
       </c>
-      <c r="M33" s="58">
+      <c r="M33" s="54">
         <v>1.5</v>
       </c>
-      <c r="N33" s="64">
+      <c r="N33" s="60">
         <v>5.36</v>
       </c>
-      <c r="O33" s="64">
+      <c r="O33" s="60">
         <v>3.53</v>
       </c>
-      <c r="P33" s="64">
+      <c r="P33" s="60">
         <v>3.02</v>
       </c>
-      <c r="Q33" s="64">
+      <c r="Q33" s="60">
         <v>2.2599999999999998</v>
       </c>
-      <c r="R33" s="64">
+      <c r="R33" s="60">
         <v>1.94</v>
       </c>
-      <c r="S33" s="64">
+      <c r="S33" s="60">
         <v>2.77</v>
       </c>
-      <c r="T33" s="64">
+      <c r="T33" s="60">
         <v>2.85</v>
       </c>
-      <c r="U33" s="64">
+      <c r="U33" s="60">
         <v>2.74</v>
       </c>
-      <c r="V33" s="64">
+      <c r="V33" s="60">
         <v>2.67</v>
       </c>
-      <c r="W33" s="64">
+      <c r="W33" s="60">
         <v>2.67</v>
       </c>
-      <c r="X33" s="64">
+      <c r="X33" s="60">
         <v>2.56</v>
       </c>
-      <c r="Y33" s="64">
+      <c r="Y33" s="60">
         <v>2.4</v>
       </c>
-      <c r="Z33" s="43">
+      <c r="Z33" s="39">
         <v>4.83</v>
       </c>
-      <c r="AA33" s="64">
+      <c r="AA33" s="60">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AB33" s="64">
+      <c r="AB33" s="60">
         <v>1.66</v>
       </c>
-      <c r="AC33" s="30">
+      <c r="AC33" s="27">
         <v>1.96</v>
       </c>
-      <c r="AD33" s="34"/>
-[...17 lines deleted...]
-      <c r="AV33" s="30"/>
+      <c r="AD33" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="AE33" s="30"/>
+      <c r="AF33" s="26"/>
+      <c r="AG33" s="26"/>
+      <c r="AH33" s="26"/>
+      <c r="AI33" s="26"/>
+      <c r="AJ33" s="26"/>
+      <c r="AK33" s="27"/>
+      <c r="AL33" s="27"/>
+      <c r="AM33" s="27"/>
+      <c r="AN33" s="27"/>
+      <c r="AO33" s="27"/>
+      <c r="AP33" s="27"/>
+      <c r="AQ33" s="27"/>
+      <c r="AR33" s="26"/>
+      <c r="AS33" s="27"/>
+      <c r="AT33" s="27"/>
+      <c r="AU33" s="27"/>
+      <c r="AV33" s="27"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="30">
+      <c r="B34" s="27">
         <v>2.86</v>
       </c>
-      <c r="C34" s="30">
+      <c r="C34" s="27">
         <v>1.77</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D34" s="27">
         <v>2.14</v>
       </c>
-      <c r="E34" s="30">
+      <c r="E34" s="27">
         <v>2.19</v>
       </c>
-      <c r="F34" s="30">
+      <c r="F34" s="27">
         <v>1.98</v>
       </c>
-      <c r="G34" s="49">
+      <c r="G34" s="45">
         <v>1.84</v>
       </c>
-      <c r="H34" s="46">
+      <c r="H34" s="42">
         <v>2.0699999999999998</v>
       </c>
-      <c r="I34" s="64">
+      <c r="I34" s="60">
         <v>2.3199999999999998</v>
       </c>
-      <c r="J34" s="58">
+      <c r="J34" s="54">
         <v>2.19</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="60">
         <v>2.02</v>
       </c>
-      <c r="L34" s="58">
+      <c r="L34" s="54">
         <v>1.9</v>
       </c>
-      <c r="M34" s="58">
+      <c r="M34" s="54">
         <v>2.02</v>
       </c>
-      <c r="N34" s="64">
+      <c r="N34" s="60">
         <v>1.77</v>
       </c>
-      <c r="O34" s="64">
+      <c r="O34" s="60">
         <v>0.93</v>
       </c>
-      <c r="P34" s="64">
+      <c r="P34" s="60">
         <v>1.41</v>
       </c>
-      <c r="Q34" s="64">
+      <c r="Q34" s="60">
         <v>1.36</v>
       </c>
-      <c r="R34" s="64">
+      <c r="R34" s="60">
         <v>1.79</v>
       </c>
-      <c r="S34" s="64">
+      <c r="S34" s="60">
         <v>1.5</v>
       </c>
-      <c r="T34" s="64">
+      <c r="T34" s="60">
         <v>1.62</v>
       </c>
-      <c r="U34" s="64">
+      <c r="U34" s="60">
         <v>2.15</v>
       </c>
-      <c r="V34" s="64">
+      <c r="V34" s="60">
         <v>2.31</v>
       </c>
-      <c r="W34" s="64">
+      <c r="W34" s="60">
         <v>2.31</v>
       </c>
-      <c r="X34" s="64">
+      <c r="X34" s="60">
         <v>2.21</v>
       </c>
-      <c r="Y34" s="64">
+      <c r="Y34" s="60">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z34" s="43">
+      <c r="Z34" s="39">
         <v>4.21</v>
       </c>
-      <c r="AA34" s="64">
+      <c r="AA34" s="60">
         <v>2.83</v>
       </c>
-      <c r="AB34" s="64">
+      <c r="AB34" s="60">
         <v>3.08</v>
       </c>
-      <c r="AC34" s="30">
+      <c r="AC34" s="27">
         <v>3.08</v>
       </c>
-      <c r="AD34" s="34"/>
-[...17 lines deleted...]
-      <c r="AV34" s="30"/>
+      <c r="AD34" s="39">
+        <v>3.17</v>
+      </c>
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="26"/>
+      <c r="AG34" s="26"/>
+      <c r="AH34" s="26"/>
+      <c r="AI34" s="26"/>
+      <c r="AJ34" s="26"/>
+      <c r="AK34" s="27"/>
+      <c r="AL34" s="27"/>
+      <c r="AM34" s="27"/>
+      <c r="AN34" s="27"/>
+      <c r="AO34" s="27"/>
+      <c r="AP34" s="27"/>
+      <c r="AQ34" s="27"/>
+      <c r="AR34" s="27"/>
+      <c r="AS34" s="27"/>
+      <c r="AT34" s="27"/>
+      <c r="AU34" s="27"/>
+      <c r="AV34" s="27"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="30">
+      <c r="B35" s="27">
         <v>2.7</v>
       </c>
-      <c r="C35" s="30">
+      <c r="C35" s="27">
         <v>2.44</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D35" s="27">
         <v>2.75</v>
       </c>
-      <c r="E35" s="30">
+      <c r="E35" s="27">
         <v>2.41</v>
       </c>
-      <c r="F35" s="30">
+      <c r="F35" s="27">
         <v>2.33</v>
       </c>
-      <c r="G35" s="49">
+      <c r="G35" s="45">
         <v>1.95</v>
       </c>
-      <c r="H35" s="46">
+      <c r="H35" s="42">
         <v>2.06</v>
       </c>
-      <c r="I35" s="64">
+      <c r="I35" s="60">
         <v>1.97</v>
       </c>
-      <c r="J35" s="58">
+      <c r="J35" s="54">
         <v>2.29</v>
       </c>
-      <c r="K35" s="64">
+      <c r="K35" s="60">
         <v>2.2599999999999998</v>
       </c>
-      <c r="L35" s="58">
+      <c r="L35" s="54">
         <v>2.25</v>
       </c>
-      <c r="M35" s="58">
+      <c r="M35" s="54">
         <v>2.23</v>
       </c>
-      <c r="N35" s="64">
+      <c r="N35" s="60">
         <v>0.71</v>
       </c>
-      <c r="O35" s="64">
+      <c r="O35" s="60">
         <v>1.1100000000000001</v>
       </c>
-      <c r="P35" s="64">
+      <c r="P35" s="60">
         <v>1.45</v>
       </c>
-      <c r="Q35" s="64">
+      <c r="Q35" s="60">
         <v>1.63</v>
       </c>
-      <c r="R35" s="64">
+      <c r="R35" s="60">
         <v>1.72</v>
       </c>
-      <c r="S35" s="64">
+      <c r="S35" s="60">
         <v>2.0299999999999998</v>
       </c>
-      <c r="T35" s="64">
+      <c r="T35" s="60">
         <v>2.14</v>
       </c>
-      <c r="U35" s="64">
+      <c r="U35" s="60">
         <v>2.4900000000000002</v>
       </c>
-      <c r="V35" s="64">
+      <c r="V35" s="60">
         <v>2.2200000000000002</v>
       </c>
-      <c r="W35" s="64">
+      <c r="W35" s="60">
         <v>2.21</v>
       </c>
-      <c r="X35" s="64">
+      <c r="X35" s="60">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Y35" s="64">
+      <c r="Y35" s="60">
         <v>2.13</v>
       </c>
-      <c r="Z35" s="43">
+      <c r="Z35" s="39">
         <v>1.45</v>
       </c>
-      <c r="AA35" s="64">
+      <c r="AA35" s="60">
         <v>1.89</v>
       </c>
-      <c r="AB35" s="64">
+      <c r="AB35" s="60">
         <v>1.74</v>
       </c>
-      <c r="AC35" s="30">
+      <c r="AC35" s="27">
         <v>1.86</v>
       </c>
-      <c r="AD35" s="34"/>
-[...17 lines deleted...]
-      <c r="AV35" s="30"/>
+      <c r="AD35" s="39">
+        <v>2.37</v>
+      </c>
+      <c r="AE35" s="30"/>
+      <c r="AF35" s="26"/>
+      <c r="AG35" s="26"/>
+      <c r="AH35" s="26"/>
+      <c r="AI35" s="26"/>
+      <c r="AJ35" s="26"/>
+      <c r="AK35" s="27"/>
+      <c r="AL35" s="27"/>
+      <c r="AM35" s="27"/>
+      <c r="AN35" s="27"/>
+      <c r="AO35" s="27"/>
+      <c r="AP35" s="27"/>
+      <c r="AQ35" s="27"/>
+      <c r="AR35" s="27"/>
+      <c r="AS35" s="27"/>
+      <c r="AT35" s="27"/>
+      <c r="AU35" s="27"/>
+      <c r="AV35" s="27"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="30">
+      <c r="B36" s="27">
         <v>3.83</v>
       </c>
-      <c r="C36" s="30">
+      <c r="C36" s="27">
         <v>2.9</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D36" s="27">
         <v>2.4300000000000002</v>
       </c>
-      <c r="E36" s="30">
+      <c r="E36" s="27">
         <v>2.39</v>
       </c>
-      <c r="F36" s="30">
+      <c r="F36" s="27">
         <v>2.36</v>
       </c>
-      <c r="G36" s="49">
+      <c r="G36" s="45">
         <v>2.41</v>
       </c>
-      <c r="H36" s="46">
+      <c r="H36" s="42">
         <v>2.61</v>
       </c>
-      <c r="I36" s="64">
+      <c r="I36" s="60">
         <v>2.64</v>
       </c>
-      <c r="J36" s="58">
+      <c r="J36" s="54">
         <v>2.78</v>
       </c>
-      <c r="K36" s="64">
+      <c r="K36" s="60">
         <v>2.76</v>
       </c>
-      <c r="L36" s="58">
+      <c r="L36" s="54">
         <v>2.7</v>
       </c>
-      <c r="M36" s="58">
+      <c r="M36" s="54">
         <v>2.71</v>
       </c>
-      <c r="N36" s="64">
+      <c r="N36" s="60">
         <v>1.79</v>
       </c>
-      <c r="O36" s="64">
+      <c r="O36" s="60">
         <v>2.41</v>
       </c>
-      <c r="P36" s="64">
+      <c r="P36" s="60">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q36" s="64">
+      <c r="Q36" s="60">
         <v>2.1800000000000002</v>
       </c>
-      <c r="R36" s="64">
+      <c r="R36" s="60">
         <v>2.4700000000000002</v>
       </c>
-      <c r="S36" s="64">
+      <c r="S36" s="60">
         <v>2.4500000000000002</v>
       </c>
-      <c r="T36" s="64">
+      <c r="T36" s="60">
         <v>2.73</v>
       </c>
-      <c r="U36" s="64">
+      <c r="U36" s="60">
         <v>2.77</v>
       </c>
-      <c r="V36" s="64">
+      <c r="V36" s="60">
         <v>2.84</v>
       </c>
-      <c r="W36" s="64">
+      <c r="W36" s="60">
         <v>2.86</v>
       </c>
-      <c r="X36" s="64">
+      <c r="X36" s="60">
         <v>2.82</v>
       </c>
-      <c r="Y36" s="64">
+      <c r="Y36" s="60">
         <v>2.92</v>
       </c>
-      <c r="Z36" s="43">
+      <c r="Z36" s="39">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="64">
+      <c r="AA36" s="60">
         <v>3.78</v>
       </c>
-      <c r="AB36" s="64">
+      <c r="AB36" s="60">
         <v>3.01</v>
       </c>
-      <c r="AC36" s="30">
+      <c r="AC36" s="27">
         <v>3.06</v>
       </c>
-      <c r="AD36" s="34"/>
-[...17 lines deleted...]
-      <c r="AV36" s="30"/>
+      <c r="AD36" s="39">
+        <v>2.74</v>
+      </c>
+      <c r="AE36" s="30"/>
+      <c r="AF36" s="26"/>
+      <c r="AG36" s="26"/>
+      <c r="AH36" s="26"/>
+      <c r="AI36" s="26"/>
+      <c r="AJ36" s="26"/>
+      <c r="AK36" s="27"/>
+      <c r="AL36" s="27"/>
+      <c r="AM36" s="27"/>
+      <c r="AN36" s="27"/>
+      <c r="AO36" s="27"/>
+      <c r="AP36" s="27"/>
+      <c r="AQ36" s="27"/>
+      <c r="AR36" s="27"/>
+      <c r="AS36" s="27"/>
+      <c r="AT36" s="27"/>
+      <c r="AU36" s="27"/>
+      <c r="AV36" s="27"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="30">
+      <c r="B37" s="27">
         <v>1.1499999999999999</v>
       </c>
-      <c r="C37" s="30">
+      <c r="C37" s="27">
         <v>1.78</v>
       </c>
-      <c r="D37" s="30">
+      <c r="D37" s="27">
         <v>1.56</v>
       </c>
-      <c r="E37" s="30">
+      <c r="E37" s="27">
         <v>1.47</v>
       </c>
-      <c r="F37" s="30">
+      <c r="F37" s="27">
         <v>1.65</v>
       </c>
-      <c r="G37" s="49">
+      <c r="G37" s="45">
         <v>1.77</v>
       </c>
-      <c r="H37" s="46">
+      <c r="H37" s="42">
         <v>2.02</v>
       </c>
-      <c r="I37" s="64">
+      <c r="I37" s="60">
         <v>2.06</v>
       </c>
-      <c r="J37" s="58">
+      <c r="J37" s="54">
         <v>2.09</v>
       </c>
-      <c r="K37" s="64">
+      <c r="K37" s="60">
         <v>2.12</v>
       </c>
-      <c r="L37" s="58">
+      <c r="L37" s="54">
         <v>2.14</v>
       </c>
-      <c r="M37" s="58">
+      <c r="M37" s="54">
         <v>2.06</v>
       </c>
-      <c r="N37" s="64">
+      <c r="N37" s="60">
         <v>1.18</v>
       </c>
-      <c r="O37" s="64">
+      <c r="O37" s="60">
         <v>1.24</v>
       </c>
-      <c r="P37" s="64">
+      <c r="P37" s="60">
         <v>1.64</v>
       </c>
-      <c r="Q37" s="64">
+      <c r="Q37" s="60">
         <v>1.83</v>
       </c>
-      <c r="R37" s="64">
+      <c r="R37" s="60">
         <v>1.46</v>
       </c>
-      <c r="S37" s="64">
+      <c r="S37" s="60">
         <v>1.62</v>
       </c>
-      <c r="T37" s="64">
+      <c r="T37" s="60">
         <v>1.91</v>
       </c>
-      <c r="U37" s="64">
+      <c r="U37" s="60">
         <v>1.81</v>
       </c>
-      <c r="V37" s="64">
+      <c r="V37" s="60">
         <v>1.75</v>
       </c>
-      <c r="W37" s="64">
+      <c r="W37" s="60">
         <v>1.81</v>
       </c>
-      <c r="X37" s="64">
+      <c r="X37" s="60">
         <v>2.09</v>
       </c>
-      <c r="Y37" s="64">
+      <c r="Y37" s="60">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z37" s="43">
+      <c r="Z37" s="39">
         <v>2.44</v>
       </c>
-      <c r="AA37" s="64">
+      <c r="AA37" s="60">
         <v>1.89</v>
       </c>
-      <c r="AB37" s="64">
+      <c r="AB37" s="60">
         <v>2.9</v>
       </c>
-      <c r="AC37" s="30">
+      <c r="AC37" s="27">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AD37" s="34"/>
-[...17 lines deleted...]
-      <c r="AV37" s="30"/>
+      <c r="AD37" s="39">
+        <v>1.99</v>
+      </c>
+      <c r="AE37" s="30"/>
+      <c r="AF37" s="26"/>
+      <c r="AG37" s="26"/>
+      <c r="AH37" s="26"/>
+      <c r="AI37" s="26"/>
+      <c r="AJ37" s="26"/>
+      <c r="AK37" s="27"/>
+      <c r="AL37" s="27"/>
+      <c r="AM37" s="27"/>
+      <c r="AN37" s="27"/>
+      <c r="AO37" s="27"/>
+      <c r="AP37" s="27"/>
+      <c r="AQ37" s="27"/>
+      <c r="AR37" s="26"/>
+      <c r="AS37" s="27"/>
+      <c r="AT37" s="27"/>
+      <c r="AU37" s="27"/>
+      <c r="AV37" s="27"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="30">
+      <c r="B38" s="27">
         <v>2.4900000000000002</v>
       </c>
-      <c r="C38" s="30">
+      <c r="C38" s="27">
         <v>1.31</v>
       </c>
-      <c r="D38" s="30">
+      <c r="D38" s="27">
         <v>1.72</v>
       </c>
-      <c r="E38" s="30">
+      <c r="E38" s="27">
         <v>1.61</v>
       </c>
-      <c r="F38" s="30">
+      <c r="F38" s="27">
         <v>1.8</v>
       </c>
-      <c r="G38" s="49">
+      <c r="G38" s="45">
         <v>1.72</v>
       </c>
-      <c r="H38" s="46">
+      <c r="H38" s="42">
         <v>1.83</v>
       </c>
-      <c r="I38" s="64">
+      <c r="I38" s="60">
         <v>2.08</v>
       </c>
-      <c r="J38" s="58">
+      <c r="J38" s="54">
         <v>2.2799999999999998</v>
       </c>
-      <c r="K38" s="64">
+      <c r="K38" s="60">
         <v>2.4300000000000002</v>
       </c>
-      <c r="L38" s="58">
+      <c r="L38" s="54">
         <v>2.21</v>
       </c>
-      <c r="M38" s="58">
+      <c r="M38" s="54">
         <v>2.2400000000000002</v>
       </c>
-      <c r="N38" s="64" t="s">
+      <c r="N38" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="O38" s="64">
+      <c r="O38" s="60">
         <v>1.39</v>
       </c>
-      <c r="P38" s="64">
+      <c r="P38" s="60">
         <v>1.36</v>
       </c>
-      <c r="Q38" s="64">
+      <c r="Q38" s="60">
         <v>1.69</v>
       </c>
-      <c r="R38" s="64">
+      <c r="R38" s="60">
         <v>1.88</v>
       </c>
-      <c r="S38" s="64">
+      <c r="S38" s="60">
         <v>2.02</v>
       </c>
-      <c r="T38" s="64">
+      <c r="T38" s="60">
         <v>2.11</v>
       </c>
-      <c r="U38" s="64">
-[...2 lines deleted...]
-      <c r="V38" s="64">
+      <c r="U38" s="60">
+        <v>2</v>
+      </c>
+      <c r="V38" s="60">
         <v>2.08</v>
       </c>
-      <c r="W38" s="64">
-[...2 lines deleted...]
-      <c r="X38" s="64">
+      <c r="W38" s="60">
+        <v>2</v>
+      </c>
+      <c r="X38" s="60">
         <v>1.82</v>
       </c>
-      <c r="Y38" s="64">
-[...2 lines deleted...]
-      <c r="Z38" s="43">
+      <c r="Y38" s="60">
+        <v>2</v>
+      </c>
+      <c r="Z38" s="39">
         <v>1.37</v>
       </c>
-      <c r="AA38" s="64">
+      <c r="AA38" s="60">
         <v>0.72</v>
       </c>
-      <c r="AB38" s="64">
+      <c r="AB38" s="60">
         <v>1.41</v>
       </c>
-      <c r="AC38" s="30">
+      <c r="AC38" s="27">
         <v>1.41</v>
       </c>
-      <c r="AD38" s="34"/>
-[...17 lines deleted...]
-      <c r="AV38" s="30"/>
+      <c r="AD38" s="39">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AE38" s="30"/>
+      <c r="AF38" s="26"/>
+      <c r="AG38" s="26"/>
+      <c r="AH38" s="26"/>
+      <c r="AI38" s="26"/>
+      <c r="AJ38" s="26"/>
+      <c r="AK38" s="27"/>
+      <c r="AL38" s="27"/>
+      <c r="AM38" s="27"/>
+      <c r="AN38" s="27"/>
+      <c r="AO38" s="27"/>
+      <c r="AP38" s="27"/>
+      <c r="AQ38" s="27"/>
+      <c r="AR38" s="27"/>
+      <c r="AS38" s="27"/>
+      <c r="AT38" s="27"/>
+      <c r="AU38" s="27"/>
+      <c r="AV38" s="27"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="30">
+      <c r="B39" s="27">
         <v>1.35</v>
       </c>
-      <c r="C39" s="30">
+      <c r="C39" s="27">
         <v>2.4500000000000002</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D39" s="27">
         <v>2.76</v>
       </c>
-      <c r="E39" s="30">
+      <c r="E39" s="27">
         <v>2.4</v>
       </c>
-      <c r="F39" s="30">
+      <c r="F39" s="27">
         <v>3.14</v>
       </c>
-      <c r="G39" s="49">
+      <c r="G39" s="45">
         <v>2.85</v>
       </c>
-      <c r="H39" s="46">
+      <c r="H39" s="42">
         <v>2.63</v>
       </c>
-      <c r="I39" s="64">
+      <c r="I39" s="60">
         <v>2.63</v>
       </c>
-      <c r="J39" s="58">
+      <c r="J39" s="54">
         <v>2.8</v>
       </c>
-      <c r="K39" s="64">
+      <c r="K39" s="60">
         <v>2.86</v>
       </c>
-      <c r="L39" s="58">
+      <c r="L39" s="54">
         <v>2.91</v>
       </c>
-      <c r="M39" s="58">
+      <c r="M39" s="54">
         <v>2.89</v>
       </c>
-      <c r="N39" s="64">
+      <c r="N39" s="60">
         <v>4.13</v>
       </c>
-      <c r="O39" s="64">
+      <c r="O39" s="60">
         <v>3.98</v>
       </c>
-      <c r="P39" s="64">
+      <c r="P39" s="60">
         <v>3.07</v>
       </c>
-      <c r="Q39" s="64">
+      <c r="Q39" s="60">
         <v>3.72</v>
       </c>
-      <c r="R39" s="64">
+      <c r="R39" s="60">
         <v>3.37</v>
       </c>
-      <c r="S39" s="64">
+      <c r="S39" s="60">
         <v>3.04</v>
       </c>
-      <c r="T39" s="64">
+      <c r="T39" s="60">
         <v>3.4</v>
       </c>
-      <c r="U39" s="64">
+      <c r="U39" s="60">
         <v>3.49</v>
       </c>
-      <c r="V39" s="64">
+      <c r="V39" s="60">
         <v>3.57</v>
       </c>
-      <c r="W39" s="64">
+      <c r="W39" s="60">
         <v>3.41</v>
       </c>
-      <c r="X39" s="64">
+      <c r="X39" s="60">
         <v>3.23</v>
       </c>
-      <c r="Y39" s="64">
+      <c r="Y39" s="60">
         <v>3.19</v>
       </c>
-      <c r="Z39" s="43">
+      <c r="Z39" s="39">
         <v>2.04</v>
       </c>
-      <c r="AA39" s="64">
+      <c r="AA39" s="60">
         <v>2.14</v>
       </c>
-      <c r="AB39" s="64">
+      <c r="AB39" s="60">
         <v>1.65</v>
       </c>
-      <c r="AC39" s="30">
+      <c r="AC39" s="27">
         <v>3.2</v>
       </c>
-      <c r="AD39" s="34"/>
-[...17 lines deleted...]
-      <c r="AV39" s="30"/>
+      <c r="AD39" s="39">
+        <v>2.82</v>
+      </c>
+      <c r="AE39" s="30"/>
+      <c r="AF39" s="26"/>
+      <c r="AG39" s="26"/>
+      <c r="AH39" s="26"/>
+      <c r="AI39" s="26"/>
+      <c r="AJ39" s="26"/>
+      <c r="AK39" s="27"/>
+      <c r="AL39" s="27"/>
+      <c r="AM39" s="27"/>
+      <c r="AN39" s="27"/>
+      <c r="AO39" s="27"/>
+      <c r="AP39" s="27"/>
+      <c r="AQ39" s="27"/>
+      <c r="AR39" s="27"/>
+      <c r="AS39" s="27"/>
+      <c r="AT39" s="27"/>
+      <c r="AU39" s="27"/>
+      <c r="AV39" s="27"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="30">
+      <c r="B40" s="27">
         <v>1.8</v>
       </c>
-      <c r="C40" s="30">
+      <c r="C40" s="27">
         <v>1.43</v>
       </c>
-      <c r="D40" s="30">
+      <c r="D40" s="27">
         <v>1.25</v>
       </c>
-      <c r="E40" s="30">
+      <c r="E40" s="27">
         <v>1.87</v>
       </c>
-      <c r="F40" s="30">
+      <c r="F40" s="27">
         <v>2.13</v>
       </c>
-      <c r="G40" s="49">
+      <c r="G40" s="45">
         <v>2.16</v>
       </c>
-      <c r="H40" s="46">
+      <c r="H40" s="42">
         <v>2.11</v>
       </c>
-      <c r="I40" s="64">
+      <c r="I40" s="60">
         <v>2.25</v>
       </c>
-      <c r="J40" s="58">
+      <c r="J40" s="54">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K40" s="64">
+      <c r="K40" s="60">
         <v>2.4900000000000002</v>
       </c>
-      <c r="L40" s="58">
+      <c r="L40" s="54">
         <v>2.4300000000000002</v>
       </c>
-      <c r="M40" s="58">
+      <c r="M40" s="54">
         <v>2.4900000000000002</v>
       </c>
-      <c r="N40" s="64">
+      <c r="N40" s="60">
         <v>1.88</v>
       </c>
-      <c r="O40" s="64">
+      <c r="O40" s="60">
         <v>1.73</v>
       </c>
-      <c r="P40" s="64">
+      <c r="P40" s="60">
         <v>2.1</v>
       </c>
-      <c r="Q40" s="64">
+      <c r="Q40" s="60">
         <v>2.1800000000000002</v>
       </c>
-      <c r="R40" s="64">
+      <c r="R40" s="60">
         <v>2.12</v>
       </c>
-      <c r="S40" s="64">
+      <c r="S40" s="60">
         <v>2.09</v>
       </c>
-      <c r="T40" s="64">
+      <c r="T40" s="60">
         <v>1.92</v>
       </c>
-      <c r="U40" s="64">
+      <c r="U40" s="60">
         <v>2.1</v>
       </c>
-      <c r="V40" s="64">
+      <c r="V40" s="60">
         <v>2.35</v>
       </c>
-      <c r="W40" s="64">
+      <c r="W40" s="60">
         <v>2.35</v>
       </c>
-      <c r="X40" s="64">
+      <c r="X40" s="60">
         <v>2.31</v>
       </c>
-      <c r="Y40" s="64">
+      <c r="Y40" s="60">
         <v>2.4</v>
       </c>
-      <c r="Z40" s="43">
+      <c r="Z40" s="39">
         <v>3.91</v>
       </c>
-      <c r="AA40" s="64">
+      <c r="AA40" s="60">
         <v>2.81</v>
       </c>
-      <c r="AB40" s="64">
+      <c r="AB40" s="60">
         <v>2.84</v>
       </c>
-      <c r="AC40" s="30">
+      <c r="AC40" s="27">
         <v>2.76</v>
       </c>
-      <c r="AD40" s="34"/>
-[...17 lines deleted...]
-      <c r="AV40" s="30"/>
+      <c r="AD40" s="39">
+        <v>2.89</v>
+      </c>
+      <c r="AE40" s="30"/>
+      <c r="AF40" s="26"/>
+      <c r="AG40" s="26"/>
+      <c r="AH40" s="26"/>
+      <c r="AI40" s="26"/>
+      <c r="AJ40" s="26"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="27"/>
+      <c r="AQ40" s="27"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="30">
+      <c r="B41" s="27">
         <v>1.25</v>
       </c>
-      <c r="C41" s="30">
+      <c r="C41" s="27">
         <v>0.64</v>
       </c>
-      <c r="D41" s="30">
+      <c r="D41" s="27">
         <v>1.69</v>
       </c>
-      <c r="E41" s="30">
+      <c r="E41" s="27">
         <v>1.9</v>
       </c>
-      <c r="F41" s="30">
+      <c r="F41" s="27">
         <v>3.27</v>
       </c>
-      <c r="G41" s="49">
+      <c r="G41" s="45">
         <v>3.15</v>
       </c>
-      <c r="H41" s="46">
+      <c r="H41" s="42">
         <v>3.59</v>
       </c>
-      <c r="I41" s="64">
+      <c r="I41" s="60">
         <v>3.61</v>
       </c>
-      <c r="J41" s="58">
+      <c r="J41" s="54">
         <v>3.21</v>
       </c>
-      <c r="K41" s="64">
+      <c r="K41" s="60">
         <v>3.27</v>
       </c>
-      <c r="L41" s="58">
+      <c r="L41" s="54">
         <v>3.09</v>
       </c>
-      <c r="M41" s="58">
+      <c r="M41" s="54">
         <v>2.93</v>
       </c>
-      <c r="N41" s="64">
+      <c r="N41" s="60">
         <v>7.57</v>
       </c>
-      <c r="O41" s="64">
+      <c r="O41" s="60">
         <v>4.0199999999999996</v>
       </c>
-      <c r="P41" s="64">
+      <c r="P41" s="60">
         <v>4.41</v>
       </c>
-      <c r="Q41" s="64">
+      <c r="Q41" s="60">
         <v>3.64</v>
       </c>
-      <c r="R41" s="64">
+      <c r="R41" s="60">
         <v>3.41</v>
       </c>
-      <c r="S41" s="64">
+      <c r="S41" s="60">
         <v>3.05</v>
       </c>
-      <c r="T41" s="64">
+      <c r="T41" s="60">
         <v>2.79</v>
       </c>
-      <c r="U41" s="64">
+      <c r="U41" s="60">
         <v>3.09</v>
       </c>
-      <c r="V41" s="64">
+      <c r="V41" s="60">
         <v>3.18</v>
       </c>
-      <c r="W41" s="64">
+      <c r="W41" s="60">
         <v>2.86</v>
       </c>
-      <c r="X41" s="64">
+      <c r="X41" s="60">
         <v>2.84</v>
       </c>
-      <c r="Y41" s="64">
+      <c r="Y41" s="60">
         <v>3.03</v>
       </c>
-      <c r="Z41" s="43">
+      <c r="Z41" s="39">
         <v>2.64</v>
       </c>
-      <c r="AA41" s="64">
+      <c r="AA41" s="60">
         <v>1.38</v>
       </c>
-      <c r="AB41" s="64">
+      <c r="AB41" s="60">
         <v>1.37</v>
       </c>
-      <c r="AC41" s="30">
+      <c r="AC41" s="27">
         <v>1.02</v>
       </c>
-      <c r="AD41" s="34"/>
-[...17 lines deleted...]
-      <c r="AV41" s="30"/>
+      <c r="AD41" s="39">
+        <v>0.81</v>
+      </c>
+      <c r="AE41" s="30"/>
+      <c r="AF41" s="26"/>
+      <c r="AG41" s="26"/>
+      <c r="AH41" s="26"/>
+      <c r="AI41" s="26"/>
+      <c r="AJ41" s="26"/>
+      <c r="AK41" s="27"/>
+      <c r="AL41" s="27"/>
+      <c r="AM41" s="27"/>
+      <c r="AN41" s="27"/>
+      <c r="AO41" s="27"/>
+      <c r="AP41" s="27"/>
+      <c r="AQ41" s="27"/>
+      <c r="AR41" s="27"/>
+      <c r="AS41" s="27"/>
+      <c r="AT41" s="27"/>
+      <c r="AU41" s="27"/>
+      <c r="AV41" s="27"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="30">
+      <c r="B42" s="27">
         <v>0.94</v>
       </c>
-      <c r="C42" s="30">
+      <c r="C42" s="27">
         <v>2.4300000000000002</v>
       </c>
-      <c r="D42" s="30">
+      <c r="D42" s="27">
         <v>2.23</v>
       </c>
-      <c r="E42" s="30">
+      <c r="E42" s="27">
         <v>1.91</v>
       </c>
-      <c r="F42" s="30">
+      <c r="F42" s="27">
         <v>2.09</v>
       </c>
-      <c r="G42" s="49">
+      <c r="G42" s="45">
         <v>1.9</v>
       </c>
-      <c r="H42" s="46">
+      <c r="H42" s="42">
         <v>2.17</v>
       </c>
-      <c r="I42" s="64">
+      <c r="I42" s="60">
         <v>2.2599999999999998</v>
       </c>
-      <c r="J42" s="58">
+      <c r="J42" s="54">
         <v>2.2200000000000002</v>
       </c>
-      <c r="K42" s="64">
+      <c r="K42" s="60">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L42" s="58">
+      <c r="L42" s="54">
         <v>2.2599999999999998</v>
       </c>
-      <c r="M42" s="58">
+      <c r="M42" s="54">
         <v>2.23</v>
       </c>
-      <c r="N42" s="64">
+      <c r="N42" s="60">
         <v>1.98</v>
       </c>
-      <c r="O42" s="64">
+      <c r="O42" s="60">
         <v>1.56</v>
       </c>
-      <c r="P42" s="64">
+      <c r="P42" s="60">
         <v>1.02</v>
       </c>
-      <c r="Q42" s="64">
+      <c r="Q42" s="60">
         <v>1.02</v>
       </c>
-      <c r="R42" s="64">
+      <c r="R42" s="60">
         <v>1.21</v>
       </c>
-      <c r="S42" s="64">
+      <c r="S42" s="60">
         <v>1.68</v>
       </c>
-      <c r="T42" s="64">
+      <c r="T42" s="60">
         <v>1.58</v>
       </c>
-      <c r="U42" s="64">
+      <c r="U42" s="60">
         <v>1.77</v>
       </c>
-      <c r="V42" s="64">
+      <c r="V42" s="60">
         <v>1.69</v>
       </c>
-      <c r="W42" s="64">
+      <c r="W42" s="60">
         <v>1.62</v>
       </c>
-      <c r="X42" s="64">
+      <c r="X42" s="60">
         <v>1.57</v>
       </c>
-      <c r="Y42" s="64">
+      <c r="Y42" s="60">
         <v>1.94</v>
       </c>
-      <c r="Z42" s="43" t="s">
+      <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="64" t="s">
+      <c r="AA42" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="64" t="s">
+      <c r="AB42" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AC42" s="64" t="s">
+      <c r="AC42" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AD42" s="34"/>
-[...17 lines deleted...]
-      <c r="AV42" s="30"/>
+      <c r="AD42" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="30"/>
+      <c r="AF42" s="26"/>
+      <c r="AG42" s="26"/>
+      <c r="AH42" s="26"/>
+      <c r="AI42" s="26"/>
+      <c r="AJ42" s="26"/>
+      <c r="AK42" s="27"/>
+      <c r="AL42" s="27"/>
+      <c r="AM42" s="27"/>
+      <c r="AN42" s="27"/>
+      <c r="AO42" s="27"/>
+      <c r="AP42" s="27"/>
+      <c r="AQ42" s="27"/>
+      <c r="AR42" s="27"/>
+      <c r="AS42" s="27"/>
+      <c r="AT42" s="27"/>
+      <c r="AU42" s="27"/>
+      <c r="AV42" s="27"/>
     </row>
     <row r="43" spans="1:48">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="36">
+      <c r="B43" s="32">
         <v>1.35</v>
       </c>
-      <c r="C43" s="36">
+      <c r="C43" s="32">
         <v>1.57</v>
       </c>
-      <c r="D43" s="36">
+      <c r="D43" s="32">
         <v>1.96</v>
       </c>
-      <c r="E43" s="36">
+      <c r="E43" s="32">
         <v>2.16</v>
       </c>
-      <c r="F43" s="36">
+      <c r="F43" s="32">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G43" s="50">
+      <c r="G43" s="46">
         <v>2.0699999999999998</v>
       </c>
-      <c r="H43" s="50">
+      <c r="H43" s="46">
         <v>2.27</v>
       </c>
-      <c r="I43" s="50">
+      <c r="I43" s="46">
         <v>2.0699999999999998</v>
       </c>
-      <c r="J43" s="50">
+      <c r="J43" s="46">
         <v>1.96</v>
       </c>
-      <c r="K43" s="50">
+      <c r="K43" s="46">
         <v>1.96</v>
       </c>
-      <c r="L43" s="50">
+      <c r="L43" s="46">
         <v>1.95</v>
       </c>
-      <c r="M43" s="50">
+      <c r="M43" s="46">
         <v>1.95</v>
       </c>
-      <c r="N43" s="50">
+      <c r="N43" s="46">
         <v>1.4</v>
       </c>
-      <c r="O43" s="50">
+      <c r="O43" s="46">
         <v>2.37</v>
       </c>
-      <c r="P43" s="50">
+      <c r="P43" s="46">
         <v>2.14</v>
       </c>
-      <c r="Q43" s="50">
+      <c r="Q43" s="46">
         <v>1.96</v>
       </c>
-      <c r="R43" s="50">
+      <c r="R43" s="46">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S43" s="65">
+      <c r="S43" s="61">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T43" s="65">
+      <c r="T43" s="61">
         <v>2.48</v>
       </c>
-      <c r="U43" s="65">
+      <c r="U43" s="61">
         <v>2.78</v>
       </c>
-      <c r="V43" s="65">
+      <c r="V43" s="61">
         <v>2.67</v>
       </c>
-      <c r="W43" s="65">
+      <c r="W43" s="61">
         <v>2.5</v>
       </c>
-      <c r="X43" s="65">
+      <c r="X43" s="61">
         <v>2.56</v>
       </c>
-      <c r="Y43" s="65">
+      <c r="Y43" s="61">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="32">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="65">
+      <c r="AA43" s="61">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="65">
+      <c r="AB43" s="61">
         <v>2.56</v>
       </c>
-      <c r="AC43" s="36">
+      <c r="AC43" s="32">
         <v>2.37</v>
       </c>
-      <c r="AD43" s="34"/>
-[...17 lines deleted...]
-      <c r="AV43" s="30"/>
+      <c r="AD43" s="32">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AE43" s="30"/>
+      <c r="AF43" s="26"/>
+      <c r="AG43" s="26"/>
+      <c r="AH43" s="26"/>
+      <c r="AI43" s="26"/>
+      <c r="AJ43" s="26"/>
+      <c r="AK43" s="27"/>
+      <c r="AL43" s="27"/>
+      <c r="AM43" s="27"/>
+      <c r="AN43" s="27"/>
+      <c r="AO43" s="27"/>
+      <c r="AP43" s="27"/>
+      <c r="AQ43" s="27"/>
+      <c r="AR43" s="27"/>
+      <c r="AS43" s="27"/>
+      <c r="AT43" s="27"/>
+      <c r="AU43" s="27"/>
+      <c r="AV43" s="27"/>
     </row>
     <row r="44" spans="1:48">
-      <c r="A44" s="37"/>
+      <c r="A44" s="33"/>
       <c r="G44" s="3"/>
-      <c r="H44" s="58"/>
-[...39 lines deleted...]
-      <c r="AV44" s="30"/>
+      <c r="H44" s="54"/>
+      <c r="I44" s="60"/>
+      <c r="J44" s="54"/>
+      <c r="K44" s="54"/>
+      <c r="L44" s="54"/>
+      <c r="M44" s="54"/>
+      <c r="N44" s="29"/>
+      <c r="O44" s="54"/>
+      <c r="P44" s="29"/>
+      <c r="Q44" s="30"/>
+      <c r="R44" s="30"/>
+      <c r="S44" s="30"/>
+      <c r="T44" s="54"/>
+      <c r="U44" s="60"/>
+      <c r="V44" s="54"/>
+      <c r="W44" s="58"/>
+      <c r="X44" s="58"/>
+      <c r="Y44" s="27"/>
+      <c r="Z44" s="29"/>
+      <c r="AA44" s="54"/>
+      <c r="AB44" s="29"/>
+      <c r="AC44" s="30"/>
+      <c r="AD44" s="30"/>
+      <c r="AE44" s="30"/>
+      <c r="AF44" s="26"/>
+      <c r="AG44" s="26"/>
+      <c r="AH44" s="26"/>
+      <c r="AI44" s="26"/>
+      <c r="AJ44" s="26"/>
+      <c r="AK44" s="27"/>
+      <c r="AL44" s="27"/>
+      <c r="AM44" s="27"/>
+      <c r="AN44" s="27"/>
+      <c r="AO44" s="27"/>
+      <c r="AP44" s="27"/>
+      <c r="AQ44" s="27"/>
+      <c r="AR44" s="27"/>
+      <c r="AS44" s="27"/>
+      <c r="AT44" s="27"/>
+      <c r="AU44" s="27"/>
+      <c r="AV44" s="27"/>
     </row>
     <row r="45" spans="1:48">
       <c r="G45" s="3"/>
-      <c r="H45" s="58"/>
-[...39 lines deleted...]
-      <c r="AV45" s="30"/>
+      <c r="H45" s="54"/>
+      <c r="I45" s="60"/>
+      <c r="J45" s="54"/>
+      <c r="K45" s="54"/>
+      <c r="L45" s="54"/>
+      <c r="M45" s="54"/>
+      <c r="N45" s="29"/>
+      <c r="O45" s="54"/>
+      <c r="P45" s="29"/>
+      <c r="Q45" s="30"/>
+      <c r="R45" s="30"/>
+      <c r="S45" s="30"/>
+      <c r="T45" s="54"/>
+      <c r="U45" s="60"/>
+      <c r="V45" s="54"/>
+      <c r="W45" s="58"/>
+      <c r="X45" s="58"/>
+      <c r="Y45" s="27"/>
+      <c r="Z45" s="29"/>
+      <c r="AA45" s="54"/>
+      <c r="AB45" s="29"/>
+      <c r="AC45" s="30"/>
+      <c r="AD45" s="30"/>
+      <c r="AE45" s="30"/>
+      <c r="AF45" s="26"/>
+      <c r="AG45" s="26"/>
+      <c r="AH45" s="26"/>
+      <c r="AI45" s="26"/>
+      <c r="AJ45" s="26"/>
+      <c r="AK45" s="27"/>
+      <c r="AL45" s="27"/>
+      <c r="AM45" s="27"/>
+      <c r="AN45" s="27"/>
+      <c r="AO45" s="27"/>
+      <c r="AP45" s="27"/>
+      <c r="AQ45" s="27"/>
+      <c r="AR45" s="27"/>
+      <c r="AS45" s="27"/>
+      <c r="AT45" s="27"/>
+      <c r="AU45" s="27"/>
+      <c r="AV45" s="27"/>
     </row>
     <row r="46" spans="1:48">
       <c r="G46" s="3"/>
-      <c r="H46" s="58"/>
-[...41 lines deleted...]
-    <row r="47" spans="1:48" s="38" customFormat="1">
+      <c r="H46" s="54"/>
+      <c r="I46" s="60"/>
+      <c r="J46" s="54"/>
+      <c r="K46" s="54"/>
+      <c r="L46" s="54"/>
+      <c r="M46" s="54"/>
+      <c r="N46" s="29"/>
+      <c r="O46" s="54"/>
+      <c r="P46" s="29"/>
+      <c r="Q46" s="30"/>
+      <c r="R46" s="30"/>
+      <c r="S46" s="30"/>
+      <c r="T46" s="54"/>
+      <c r="U46" s="60"/>
+      <c r="V46" s="54"/>
+      <c r="W46" s="58"/>
+      <c r="X46" s="58"/>
+      <c r="Y46" s="27"/>
+      <c r="Z46" s="29"/>
+      <c r="AA46" s="54"/>
+      <c r="AB46" s="29"/>
+      <c r="AC46" s="30"/>
+      <c r="AD46" s="30"/>
+      <c r="AE46" s="30"/>
+      <c r="AF46" s="26"/>
+      <c r="AG46" s="26"/>
+      <c r="AH46" s="26"/>
+      <c r="AI46" s="26"/>
+      <c r="AJ46" s="26"/>
+      <c r="AK46" s="27"/>
+      <c r="AL46" s="27"/>
+      <c r="AM46" s="27"/>
+      <c r="AN46" s="27"/>
+      <c r="AO46" s="27"/>
+      <c r="AP46" s="27"/>
+      <c r="AQ46" s="27"/>
+      <c r="AR46" s="27"/>
+      <c r="AS46" s="27"/>
+      <c r="AT46" s="27"/>
+      <c r="AU46" s="27"/>
+      <c r="AV46" s="27"/>
+    </row>
+    <row r="47" spans="1:48" s="34" customFormat="1">
       <c r="G47" s="3"/>
-      <c r="H47" s="64"/>
-[...39 lines deleted...]
-      <c r="AV47" s="43"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="60"/>
+      <c r="L47" s="60"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="30"/>
+      <c r="O47" s="60"/>
+      <c r="P47" s="30"/>
+      <c r="Q47" s="30"/>
+      <c r="R47" s="30"/>
+      <c r="S47" s="30"/>
+      <c r="T47" s="60"/>
+      <c r="U47" s="60"/>
+      <c r="V47" s="60"/>
+      <c r="W47" s="25"/>
+      <c r="X47" s="25"/>
+      <c r="Y47" s="39"/>
+      <c r="Z47" s="39"/>
+      <c r="AA47" s="39"/>
+      <c r="AB47" s="39"/>
+      <c r="AC47" s="39"/>
+      <c r="AD47" s="39"/>
+      <c r="AE47" s="39"/>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="31"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="39"/>
+      <c r="AL47" s="39"/>
+      <c r="AM47" s="39"/>
+      <c r="AN47" s="39"/>
+      <c r="AO47" s="39"/>
+      <c r="AP47" s="39"/>
+      <c r="AQ47" s="39"/>
+      <c r="AR47" s="39"/>
+      <c r="AS47" s="39"/>
+      <c r="AT47" s="39"/>
+      <c r="AU47" s="39"/>
+      <c r="AV47" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1:Y1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of registered marria</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>