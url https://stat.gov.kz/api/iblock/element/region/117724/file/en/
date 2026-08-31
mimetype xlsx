--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-5292" yWindow="240" windowWidth="23256" windowHeight="12348" tabRatio="754" activeTab="3"/>
+    <workbookView xWindow="-5295" yWindow="240" windowWidth="23250" windowHeight="12345" tabRatio="754"/>
   </bookViews>
   <sheets>
     <sheet name="The number of registered marria" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
@@ -379,51 +379,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -571,108 +571,123 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -953,181 +968,181 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H13" workbookViewId="0">
-      <selection activeCell="AB44" sqref="AB44"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="5"/>
+    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="79" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="74"/>
-[...22 lines deleted...]
-      <c r="Y1" s="74"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="62"/>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="77"/>
-      <c r="B4" s="71">
+      <c r="A4" s="82"/>
+      <c r="B4" s="76">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="76">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="76">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...9 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="78"/>
+      <c r="A5" s="83"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1194,77 +1209,77 @@
         <v>22</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>211</v>
       </c>
       <c r="C7" s="14">
         <v>210</v>
       </c>
       <c r="D7" s="14">
         <v>218</v>
       </c>
       <c r="E7" s="14">
         <v>246</v>
       </c>
       <c r="F7" s="14">
         <v>153</v>
       </c>
       <c r="G7" s="56">
         <v>341</v>
       </c>
       <c r="H7" s="56">
         <v>399</v>
@@ -1313,50 +1328,59 @@
       </c>
       <c r="W7" s="51">
         <v>207</v>
       </c>
       <c r="X7" s="51">
         <v>230</v>
       </c>
       <c r="Y7" s="51">
         <v>255</v>
       </c>
       <c r="Z7" s="66">
         <v>180</v>
       </c>
       <c r="AA7" s="66">
         <v>162</v>
       </c>
       <c r="AB7" s="51">
         <v>189</v>
       </c>
       <c r="AC7" s="14">
         <v>208</v>
       </c>
       <c r="AD7" s="37">
         <v>113</v>
       </c>
+      <c r="AE7" s="47">
+        <v>448</v>
+      </c>
+      <c r="AF7" s="34"/>
+      <c r="AG7" s="34"/>
+      <c r="AH7" s="34"/>
+      <c r="AI7" s="34"/>
+      <c r="AJ7" s="34"/>
+      <c r="AK7" s="34"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>104</v>
       </c>
       <c r="C8" s="14">
         <v>106</v>
       </c>
       <c r="D8" s="14">
         <v>104</v>
       </c>
       <c r="E8" s="14">
         <v>125</v>
       </c>
       <c r="F8" s="14">
         <v>66</v>
       </c>
       <c r="G8" s="56">
         <v>188</v>
       </c>
       <c r="H8" s="56">
         <v>204</v>
@@ -1405,50 +1429,59 @@
       </c>
       <c r="W8" s="51">
         <v>105</v>
       </c>
       <c r="X8" s="51">
         <v>103</v>
       </c>
       <c r="Y8" s="51">
         <v>125</v>
       </c>
       <c r="Z8" s="66">
         <v>84</v>
       </c>
       <c r="AA8" s="66">
         <v>83</v>
       </c>
       <c r="AB8" s="51">
         <v>103</v>
       </c>
       <c r="AC8" s="14">
         <v>112</v>
       </c>
       <c r="AD8" s="37">
         <v>58</v>
       </c>
+      <c r="AE8" s="47">
+        <v>244</v>
+      </c>
+      <c r="AF8" s="34"/>
+      <c r="AG8" s="34"/>
+      <c r="AH8" s="34"/>
+      <c r="AI8" s="34"/>
+      <c r="AJ8" s="34"/>
+      <c r="AK8" s="34"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>9</v>
       </c>
       <c r="C9" s="14">
         <v>6</v>
       </c>
       <c r="D9" s="14">
         <v>9</v>
       </c>
       <c r="E9" s="14">
         <v>15</v>
       </c>
       <c r="F9" s="14">
         <v>17</v>
       </c>
       <c r="G9" s="56">
         <v>17</v>
       </c>
       <c r="H9" s="56">
         <v>23</v>
@@ -1497,50 +1530,59 @@
       </c>
       <c r="W9" s="51">
         <v>9</v>
       </c>
       <c r="X9" s="51">
         <v>14</v>
       </c>
       <c r="Y9" s="51">
         <v>10</v>
       </c>
       <c r="Z9" s="66">
         <v>10</v>
       </c>
       <c r="AA9" s="66">
         <v>8</v>
       </c>
       <c r="AB9" s="51">
         <v>13</v>
       </c>
       <c r="AC9" s="14">
         <v>9</v>
       </c>
       <c r="AD9" s="37">
         <v>7</v>
       </c>
+      <c r="AE9" s="47">
+        <v>25</v>
+      </c>
+      <c r="AF9" s="34"/>
+      <c r="AG9" s="34"/>
+      <c r="AH9" s="34"/>
+      <c r="AI9" s="34"/>
+      <c r="AJ9" s="34"/>
+      <c r="AK9" s="34"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>5</v>
       </c>
       <c r="C10" s="14">
         <v>3</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="14">
         <v>8</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
       <c r="G10" s="56">
         <v>5</v>
       </c>
       <c r="H10" s="56">
         <v>8</v>
@@ -1589,50 +1631,59 @@
       </c>
       <c r="W10" s="51">
         <v>4</v>
       </c>
       <c r="X10" s="51">
         <v>3</v>
       </c>
       <c r="Y10" s="51">
         <v>3</v>
       </c>
       <c r="Z10" s="66">
         <v>4</v>
       </c>
       <c r="AA10" s="38" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="51">
         <v>2</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
       </c>
       <c r="AD10" s="51" t="s">
         <v>0</v>
       </c>
+      <c r="AE10" s="47">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="34"/>
+      <c r="AG10" s="34"/>
+      <c r="AH10" s="34"/>
+      <c r="AI10" s="34"/>
+      <c r="AJ10" s="34"/>
+      <c r="AK10" s="34"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>11</v>
       </c>
       <c r="C11" s="14">
         <v>11</v>
       </c>
       <c r="D11" s="14">
         <v>9</v>
       </c>
       <c r="E11" s="14">
         <v>7</v>
       </c>
       <c r="F11" s="14">
         <v>6</v>
       </c>
       <c r="G11" s="56">
         <v>10</v>
       </c>
       <c r="H11" s="56">
         <v>17</v>
@@ -1681,50 +1732,59 @@
       </c>
       <c r="W11" s="51">
         <v>9</v>
       </c>
       <c r="X11" s="51">
         <v>10</v>
       </c>
       <c r="Y11" s="51">
         <v>11</v>
       </c>
       <c r="Z11" s="66">
         <v>7</v>
       </c>
       <c r="AA11" s="66">
         <v>8</v>
       </c>
       <c r="AB11" s="51">
         <v>7</v>
       </c>
       <c r="AC11" s="14">
         <v>6</v>
       </c>
       <c r="AD11" s="37">
         <v>3</v>
       </c>
+      <c r="AE11" s="47">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="34"/>
+      <c r="AG11" s="34"/>
+      <c r="AH11" s="34"/>
+      <c r="AI11" s="34"/>
+      <c r="AJ11" s="34"/>
+      <c r="AK11" s="34"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>4</v>
       </c>
       <c r="C12" s="14">
         <v>5</v>
       </c>
       <c r="D12" s="14">
         <v>7</v>
       </c>
       <c r="E12" s="14">
         <v>11</v>
       </c>
       <c r="F12" s="14">
         <v>8</v>
       </c>
       <c r="G12" s="56">
         <v>12</v>
       </c>
       <c r="H12" s="56">
         <v>14</v>
@@ -1773,50 +1833,59 @@
       </c>
       <c r="W12" s="51">
         <v>6</v>
       </c>
       <c r="X12" s="51">
         <v>12</v>
       </c>
       <c r="Y12" s="51">
         <v>10</v>
       </c>
       <c r="Z12" s="66">
         <v>10</v>
       </c>
       <c r="AA12" s="66">
         <v>8</v>
       </c>
       <c r="AB12" s="51">
         <v>7</v>
       </c>
       <c r="AC12" s="14">
         <v>3</v>
       </c>
       <c r="AD12" s="37">
         <v>1</v>
       </c>
+      <c r="AE12" s="47">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="34"/>
+      <c r="AG12" s="34"/>
+      <c r="AH12" s="34"/>
+      <c r="AI12" s="34"/>
+      <c r="AJ12" s="34"/>
+      <c r="AK12" s="34"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>9</v>
       </c>
       <c r="C13" s="14">
         <v>6</v>
       </c>
       <c r="D13" s="14">
         <v>6</v>
       </c>
       <c r="E13" s="14">
         <v>5</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
       <c r="G13" s="56">
         <v>10</v>
       </c>
       <c r="H13" s="56">
         <v>6</v>
@@ -1865,50 +1934,59 @@
       </c>
       <c r="W13" s="51">
         <v>8</v>
       </c>
       <c r="X13" s="51">
         <v>7</v>
       </c>
       <c r="Y13" s="51">
         <v>4</v>
       </c>
       <c r="Z13" s="66">
         <v>5</v>
       </c>
       <c r="AA13" s="66">
         <v>5</v>
       </c>
       <c r="AB13" s="51">
         <v>3</v>
       </c>
       <c r="AC13" s="14">
         <v>5</v>
       </c>
       <c r="AD13" s="37">
         <v>4</v>
       </c>
+      <c r="AE13" s="47">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="34"/>
+      <c r="AG13" s="34"/>
+      <c r="AH13" s="34"/>
+      <c r="AI13" s="34"/>
+      <c r="AJ13" s="34"/>
+      <c r="AK13" s="34"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>16</v>
       </c>
       <c r="C14" s="14">
         <v>11</v>
       </c>
       <c r="D14" s="14">
         <v>22</v>
       </c>
       <c r="E14" s="14">
         <v>15</v>
       </c>
       <c r="F14" s="14">
         <v>11</v>
       </c>
       <c r="G14" s="56">
         <v>26</v>
       </c>
       <c r="H14" s="56">
         <v>35</v>
@@ -1957,50 +2035,59 @@
       </c>
       <c r="W14" s="51">
         <v>15</v>
       </c>
       <c r="X14" s="51">
         <v>18</v>
       </c>
       <c r="Y14" s="51">
         <v>22</v>
       </c>
       <c r="Z14" s="66">
         <v>18</v>
       </c>
       <c r="AA14" s="66">
         <v>16</v>
       </c>
       <c r="AB14" s="51">
         <v>14</v>
       </c>
       <c r="AC14" s="14">
         <v>20</v>
       </c>
       <c r="AD14" s="37">
         <v>7</v>
       </c>
+      <c r="AE14" s="47">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="34"/>
+      <c r="AG14" s="34"/>
+      <c r="AH14" s="34"/>
+      <c r="AI14" s="34"/>
+      <c r="AJ14" s="34"/>
+      <c r="AK14" s="34"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>6</v>
       </c>
       <c r="C15" s="14">
         <v>11</v>
       </c>
       <c r="D15" s="14">
         <v>5</v>
       </c>
       <c r="E15" s="14">
         <v>6</v>
       </c>
       <c r="F15" s="14">
         <v>2</v>
       </c>
       <c r="G15" s="56">
         <v>8</v>
       </c>
       <c r="H15" s="56">
         <v>9</v>
@@ -2049,50 +2136,59 @@
       </c>
       <c r="W15" s="51">
         <v>7</v>
       </c>
       <c r="X15" s="51">
         <v>6</v>
       </c>
       <c r="Y15" s="51">
         <v>7</v>
       </c>
       <c r="Z15" s="66">
         <v>6</v>
       </c>
       <c r="AA15" s="66">
         <v>2</v>
       </c>
       <c r="AB15" s="51">
         <v>6</v>
       </c>
       <c r="AC15" s="14">
         <v>10</v>
       </c>
       <c r="AD15" s="37">
         <v>2</v>
       </c>
+      <c r="AE15" s="47">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="34"/>
+      <c r="AG15" s="34"/>
+      <c r="AH15" s="34"/>
+      <c r="AI15" s="34"/>
+      <c r="AJ15" s="34"/>
+      <c r="AK15" s="34"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>8</v>
       </c>
       <c r="C16" s="14">
         <v>8</v>
       </c>
       <c r="D16" s="14">
         <v>12</v>
       </c>
       <c r="E16" s="14">
         <v>4</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
       <c r="G16" s="56">
         <v>6</v>
       </c>
       <c r="H16" s="56">
         <v>16</v>
@@ -2141,52 +2237,61 @@
       </c>
       <c r="W16" s="51">
         <v>5</v>
       </c>
       <c r="X16" s="51">
         <v>8</v>
       </c>
       <c r="Y16" s="51">
         <v>12</v>
       </c>
       <c r="Z16" s="66">
         <v>3</v>
       </c>
       <c r="AA16" s="66">
         <v>4</v>
       </c>
       <c r="AB16" s="51">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>8</v>
       </c>
       <c r="AD16" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="47">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="34"/>
+      <c r="AG16" s="34"/>
+      <c r="AH16" s="34"/>
+      <c r="AI16" s="34"/>
+      <c r="AJ16" s="34"/>
+      <c r="AK16" s="34"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>8</v>
       </c>
       <c r="C17" s="14">
         <v>4</v>
       </c>
       <c r="D17" s="14">
         <v>4</v>
       </c>
       <c r="E17" s="14">
         <v>6</v>
       </c>
       <c r="F17" s="14">
         <v>4</v>
       </c>
       <c r="G17" s="56">
         <v>10</v>
       </c>
       <c r="H17" s="56">
         <v>6</v>
       </c>
       <c r="I17" s="56">
@@ -2233,52 +2338,61 @@
       </c>
       <c r="W17" s="51">
         <v>9</v>
       </c>
       <c r="X17" s="51">
         <v>12</v>
       </c>
       <c r="Y17" s="51">
         <v>11</v>
       </c>
       <c r="Z17" s="66">
         <v>4</v>
       </c>
       <c r="AA17" s="66">
         <v>4</v>
       </c>
       <c r="AB17" s="51">
         <v>6</v>
       </c>
       <c r="AC17" s="14">
         <v>3</v>
       </c>
       <c r="AD17" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="47">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="34"/>
+      <c r="AG17" s="34"/>
+      <c r="AH17" s="34"/>
+      <c r="AI17" s="34"/>
+      <c r="AJ17" s="34"/>
+      <c r="AK17" s="34"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>13</v>
       </c>
       <c r="C18" s="14">
         <v>16</v>
       </c>
       <c r="D18" s="14">
         <v>15</v>
       </c>
       <c r="E18" s="14">
         <v>22</v>
       </c>
       <c r="F18" s="14">
         <v>10</v>
       </c>
       <c r="G18" s="56">
         <v>17</v>
       </c>
       <c r="H18" s="56">
         <v>26</v>
       </c>
       <c r="I18" s="56">
@@ -2325,52 +2439,61 @@
       </c>
       <c r="W18" s="51">
         <v>15</v>
       </c>
       <c r="X18" s="51">
         <v>18</v>
       </c>
       <c r="Y18" s="51">
         <v>16</v>
       </c>
       <c r="Z18" s="66">
         <v>17</v>
       </c>
       <c r="AA18" s="66">
         <v>7</v>
       </c>
       <c r="AB18" s="51">
         <v>6</v>
       </c>
       <c r="AC18" s="14">
         <v>14</v>
       </c>
       <c r="AD18" s="37">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="47">
+        <v>30</v>
+      </c>
+      <c r="AF18" s="34"/>
+      <c r="AG18" s="34"/>
+      <c r="AH18" s="34"/>
+      <c r="AI18" s="34"/>
+      <c r="AJ18" s="34"/>
+      <c r="AK18" s="34"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>5</v>
       </c>
       <c r="C19" s="14">
         <v>5</v>
       </c>
       <c r="D19" s="14">
         <v>4</v>
       </c>
       <c r="E19" s="14"/>
       <c r="F19" s="14">
         <v>1</v>
       </c>
       <c r="G19" s="56">
         <v>5</v>
       </c>
       <c r="H19" s="56">
         <v>3</v>
       </c>
       <c r="I19" s="56">
         <v>6</v>
       </c>
@@ -2415,52 +2538,61 @@
       </c>
       <c r="W19" s="51">
         <v>1</v>
       </c>
       <c r="X19" s="51">
         <v>5</v>
       </c>
       <c r="Y19" s="51">
         <v>4</v>
       </c>
       <c r="Z19" s="66">
         <v>1</v>
       </c>
       <c r="AA19" s="66">
         <v>5</v>
       </c>
       <c r="AB19" s="51">
         <v>1</v>
       </c>
       <c r="AC19" s="14">
         <v>6</v>
       </c>
       <c r="AD19" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="47">
+        <v>7</v>
+      </c>
+      <c r="AF19" s="34"/>
+      <c r="AG19" s="34"/>
+      <c r="AH19" s="34"/>
+      <c r="AI19" s="34"/>
+      <c r="AJ19" s="34"/>
+      <c r="AK19" s="34"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>7</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>1</v>
       </c>
       <c r="E20" s="14">
         <v>6</v>
       </c>
       <c r="F20" s="14">
         <v>5</v>
       </c>
       <c r="G20" s="56">
         <v>2</v>
       </c>
       <c r="H20" s="56">
         <v>10</v>
       </c>
       <c r="I20" s="56">
@@ -2507,52 +2639,61 @@
       </c>
       <c r="W20" s="51">
         <v>3</v>
       </c>
       <c r="X20" s="51">
         <v>4</v>
       </c>
       <c r="Y20" s="51">
         <v>1</v>
       </c>
       <c r="Z20" s="66">
         <v>4</v>
       </c>
       <c r="AA20" s="66">
         <v>1</v>
       </c>
       <c r="AB20" s="51">
         <v>3</v>
       </c>
       <c r="AC20" s="14">
         <v>4</v>
       </c>
       <c r="AD20" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="47">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="34"/>
+      <c r="AG20" s="34"/>
+      <c r="AH20" s="34"/>
+      <c r="AI20" s="34"/>
+      <c r="AJ20" s="34"/>
+      <c r="AK20" s="34"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
         <v>6</v>
       </c>
       <c r="C21" s="14">
         <v>14</v>
       </c>
       <c r="D21" s="14">
         <v>18</v>
       </c>
       <c r="E21" s="14">
         <v>16</v>
       </c>
       <c r="F21" s="14">
         <v>14</v>
       </c>
       <c r="G21" s="56">
         <v>25</v>
       </c>
       <c r="H21" s="56">
         <v>22</v>
       </c>
       <c r="I21" s="56">
@@ -2599,82 +2740,97 @@
       </c>
       <c r="W21" s="51">
         <v>11</v>
       </c>
       <c r="X21" s="51">
         <v>10</v>
       </c>
       <c r="Y21" s="51">
         <v>19</v>
       </c>
       <c r="Z21" s="66">
         <v>7</v>
       </c>
       <c r="AA21" s="66">
         <v>11</v>
       </c>
       <c r="AB21" s="51">
         <v>15</v>
       </c>
       <c r="AC21" s="14">
         <v>6</v>
       </c>
       <c r="AD21" s="37">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="75" t="s">
+      <c r="AE21" s="47">
+        <v>22</v>
+      </c>
+      <c r="AF21" s="34"/>
+      <c r="AG21" s="34"/>
+      <c r="AH21" s="34"/>
+      <c r="AI21" s="34"/>
+      <c r="AJ21" s="34"/>
+      <c r="AK21" s="34"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="75"/>
-[...22 lines deleted...]
-      <c r="Y22" s="75"/>
+      <c r="B22" s="80"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="80"/>
+      <c r="E22" s="80"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="80"/>
+      <c r="M22" s="80"/>
+      <c r="N22" s="80"/>
+      <c r="O22" s="80"/>
+      <c r="P22" s="80"/>
+      <c r="Q22" s="80"/>
+      <c r="R22" s="80"/>
+      <c r="S22" s="80"/>
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="V22" s="80"/>
+      <c r="W22" s="80"/>
+      <c r="X22" s="80"/>
+      <c r="Y22" s="80"/>
       <c r="AD22" s="37"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="34"/>
+      <c r="AG22" s="34"/>
+      <c r="AH22" s="34"/>
+      <c r="AI22" s="34"/>
+      <c r="AJ22" s="34"/>
+      <c r="AK22" s="34"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>118</v>
       </c>
       <c r="C23" s="14">
         <v>119</v>
       </c>
       <c r="D23" s="14">
         <v>122</v>
       </c>
       <c r="E23" s="14">
         <v>141</v>
       </c>
       <c r="F23" s="14">
         <v>75</v>
       </c>
       <c r="G23" s="16">
         <v>204</v>
       </c>
       <c r="H23" s="56">
         <v>230</v>
       </c>
       <c r="I23" s="56">
@@ -2721,52 +2877,61 @@
       </c>
       <c r="W23" s="51">
         <v>121</v>
       </c>
       <c r="X23" s="51">
         <v>119</v>
       </c>
       <c r="Y23" s="51">
         <v>143</v>
       </c>
       <c r="Z23" s="66">
         <v>98</v>
       </c>
       <c r="AA23" s="66">
         <v>92</v>
       </c>
       <c r="AB23" s="51">
         <v>114</v>
       </c>
       <c r="AC23" s="14">
         <v>128</v>
       </c>
       <c r="AD23" s="37">
         <v>68</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="47">
+        <v>264</v>
+      </c>
+      <c r="AF23" s="34"/>
+      <c r="AG23" s="34"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="34"/>
+      <c r="AJ23" s="34"/>
+      <c r="AK23" s="34"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>104</v>
       </c>
       <c r="C24" s="14">
         <v>106</v>
       </c>
       <c r="D24" s="14">
         <v>104</v>
       </c>
       <c r="E24" s="14">
         <v>125</v>
       </c>
       <c r="F24" s="14">
         <v>66</v>
       </c>
       <c r="G24" s="16">
         <v>188</v>
       </c>
       <c r="H24" s="56">
         <v>204</v>
       </c>
       <c r="I24" s="56">
@@ -2813,52 +2978,61 @@
       </c>
       <c r="W24" s="51">
         <v>105</v>
       </c>
       <c r="X24" s="51">
         <v>103</v>
       </c>
       <c r="Y24" s="51">
         <v>125</v>
       </c>
       <c r="Z24" s="66">
         <v>84</v>
       </c>
       <c r="AA24" s="66">
         <v>83</v>
       </c>
       <c r="AB24" s="51">
         <v>103</v>
       </c>
       <c r="AC24" s="14">
         <v>112</v>
       </c>
       <c r="AD24" s="37">
         <v>58</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="47">
+        <v>244</v>
+      </c>
+      <c r="AF24" s="34"/>
+      <c r="AG24" s="34"/>
+      <c r="AH24" s="34"/>
+      <c r="AI24" s="34"/>
+      <c r="AJ24" s="34"/>
+      <c r="AK24" s="34"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>4</v>
       </c>
       <c r="C25" s="14">
         <v>4</v>
       </c>
       <c r="D25" s="14">
         <v>5</v>
       </c>
       <c r="E25" s="14">
         <v>4</v>
       </c>
       <c r="F25" s="14">
         <v>1</v>
       </c>
       <c r="G25" s="16">
         <v>4</v>
       </c>
       <c r="H25" s="56">
         <v>2</v>
       </c>
       <c r="I25" s="56">
@@ -2905,52 +3079,61 @@
       </c>
       <c r="W25" s="51">
         <v>2</v>
       </c>
       <c r="X25" s="51">
         <v>4</v>
       </c>
       <c r="Y25" s="51">
         <v>6</v>
       </c>
       <c r="Z25" s="66">
         <v>2</v>
       </c>
       <c r="AA25" s="66">
         <v>5</v>
       </c>
       <c r="AB25" s="51">
         <v>3</v>
       </c>
       <c r="AC25" s="14">
         <v>2</v>
       </c>
       <c r="AD25" s="37">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="47">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="34"/>
+      <c r="AG25" s="34"/>
+      <c r="AH25" s="34"/>
+      <c r="AI25" s="34"/>
+      <c r="AJ25" s="34"/>
+      <c r="AK25" s="34"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>5</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
       <c r="E26" s="14">
         <v>4</v>
       </c>
       <c r="F26" s="14">
         <v>2</v>
       </c>
       <c r="G26" s="16">
         <v>4</v>
       </c>
       <c r="H26" s="56">
         <v>5</v>
       </c>
       <c r="I26" s="56">
@@ -2997,52 +3180,61 @@
       </c>
       <c r="W26" s="51">
         <v>3</v>
       </c>
       <c r="X26" s="51">
         <v>2</v>
       </c>
       <c r="Y26" s="51">
         <v>2</v>
       </c>
       <c r="Z26" s="66">
         <v>3</v>
       </c>
       <c r="AA26" s="38" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="51">
         <v>4</v>
       </c>
       <c r="AC26" s="14">
         <v>5</v>
       </c>
       <c r="AD26" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="47">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="34"/>
+      <c r="AG26" s="34"/>
+      <c r="AH26" s="34"/>
+      <c r="AI26" s="34"/>
+      <c r="AJ26" s="34"/>
+      <c r="AK26" s="34"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>5</v>
       </c>
       <c r="C27" s="14">
         <v>1</v>
       </c>
       <c r="D27" s="14">
         <v>5</v>
       </c>
       <c r="E27" s="14">
         <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
       <c r="H27" s="56">
         <v>3</v>
       </c>
       <c r="I27" s="56">
@@ -3089,52 +3281,61 @@
       </c>
       <c r="W27" s="51">
         <v>3</v>
       </c>
       <c r="X27" s="51">
         <v>6</v>
       </c>
       <c r="Y27" s="51">
         <v>4</v>
       </c>
       <c r="Z27" s="66">
         <v>3</v>
       </c>
       <c r="AA27" s="66">
         <v>2</v>
       </c>
       <c r="AB27" s="51">
         <v>2</v>
       </c>
       <c r="AC27" s="14">
         <v>4</v>
       </c>
       <c r="AD27" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="47">
+        <v>5</v>
+      </c>
+      <c r="AF27" s="34"/>
+      <c r="AG27" s="34"/>
+      <c r="AH27" s="34"/>
+      <c r="AI27" s="34"/>
+      <c r="AJ27" s="34"/>
+      <c r="AK27" s="34"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>7</v>
       </c>
       <c r="E28" s="14">
         <v>7</v>
       </c>
       <c r="F28" s="14">
         <v>3</v>
       </c>
       <c r="G28" s="16">
         <v>7</v>
       </c>
       <c r="H28" s="56">
         <v>16</v>
       </c>
       <c r="I28" s="56">
@@ -3181,82 +3382,97 @@
       </c>
       <c r="W28" s="51">
         <v>8</v>
       </c>
       <c r="X28" s="51">
         <v>4</v>
       </c>
       <c r="Y28" s="51">
         <v>6</v>
       </c>
       <c r="Z28" s="66">
         <v>6</v>
       </c>
       <c r="AA28" s="66">
         <v>2</v>
       </c>
       <c r="AB28" s="51">
         <v>2</v>
       </c>
       <c r="AC28" s="14">
         <v>5</v>
       </c>
       <c r="AD28" s="37">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="76" t="s">
+      <c r="AE28" s="47">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="34"/>
+      <c r="AG28" s="34"/>
+      <c r="AH28" s="34"/>
+      <c r="AI28" s="34"/>
+      <c r="AJ28" s="34"/>
+      <c r="AK28" s="34"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="76"/>
-[...22 lines deleted...]
-      <c r="Y29" s="76"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="81"/>
+      <c r="M29" s="81"/>
+      <c r="N29" s="81"/>
+      <c r="O29" s="81"/>
+      <c r="P29" s="81"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="81"/>
+      <c r="S29" s="81"/>
+      <c r="T29" s="81"/>
+      <c r="U29" s="81"/>
+      <c r="V29" s="81"/>
+      <c r="W29" s="81"/>
+      <c r="X29" s="81"/>
+      <c r="Y29" s="81"/>
       <c r="AD29" s="37"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="34"/>
+      <c r="AG29" s="34"/>
+      <c r="AH29" s="34"/>
+      <c r="AI29" s="34"/>
+      <c r="AJ29" s="34"/>
+      <c r="AK29" s="34"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>93</v>
       </c>
       <c r="C30" s="14">
         <v>91</v>
       </c>
       <c r="D30" s="14">
         <v>96</v>
       </c>
       <c r="E30" s="14">
         <v>105</v>
       </c>
       <c r="F30" s="14">
         <v>78</v>
       </c>
       <c r="G30" s="16">
         <v>137</v>
       </c>
       <c r="H30" s="56">
         <v>169</v>
       </c>
       <c r="I30" s="56">
@@ -3303,52 +3519,61 @@
       </c>
       <c r="W30" s="51">
         <v>86</v>
       </c>
       <c r="X30" s="51">
         <v>111</v>
       </c>
       <c r="Y30" s="51">
         <v>112</v>
       </c>
       <c r="Z30" s="67">
         <v>82</v>
       </c>
       <c r="AA30" s="66">
         <v>70</v>
       </c>
       <c r="AB30" s="51">
         <v>75</v>
       </c>
       <c r="AC30" s="14">
         <v>80</v>
       </c>
       <c r="AD30" s="37">
         <v>45</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="48">
+        <v>184</v>
+      </c>
+      <c r="AF30" s="34"/>
+      <c r="AG30" s="34"/>
+      <c r="AH30" s="34"/>
+      <c r="AI30" s="34"/>
+      <c r="AJ30" s="34"/>
+      <c r="AK30" s="34"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>9</v>
       </c>
       <c r="C31" s="14">
         <v>6</v>
       </c>
       <c r="D31" s="14">
         <v>9</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>17</v>
       </c>
       <c r="G31" s="16">
         <v>17</v>
       </c>
       <c r="H31" s="56">
         <v>23</v>
       </c>
       <c r="I31" s="56">
@@ -3395,52 +3620,61 @@
       </c>
       <c r="W31" s="51">
         <v>9</v>
       </c>
       <c r="X31" s="51">
         <v>14</v>
       </c>
       <c r="Y31" s="51">
         <v>10</v>
       </c>
       <c r="Z31" s="67">
         <v>10</v>
       </c>
       <c r="AA31" s="66">
         <v>8</v>
       </c>
       <c r="AB31" s="51">
         <v>13</v>
       </c>
       <c r="AC31" s="14">
         <v>9</v>
       </c>
       <c r="AD31" s="37">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="48">
+        <v>25</v>
+      </c>
+      <c r="AF31" s="34"/>
+      <c r="AG31" s="34"/>
+      <c r="AH31" s="34"/>
+      <c r="AI31" s="34"/>
+      <c r="AJ31" s="34"/>
+      <c r="AK31" s="34"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>5</v>
       </c>
       <c r="C32" s="14">
         <v>3</v>
       </c>
       <c r="D32" s="14">
         <v>2</v>
       </c>
       <c r="E32" s="14">
         <v>8</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
       <c r="G32" s="16">
         <v>5</v>
       </c>
       <c r="H32" s="56">
         <v>8</v>
       </c>
       <c r="I32" s="56">
@@ -3487,52 +3721,61 @@
       </c>
       <c r="W32" s="51">
         <v>4</v>
       </c>
       <c r="X32" s="51">
         <v>3</v>
       </c>
       <c r="Y32" s="51">
         <v>3</v>
       </c>
       <c r="Z32" s="67">
         <v>4</v>
       </c>
       <c r="AA32" s="38" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="51">
         <v>2</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
       <c r="AD32" s="51" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="48">
+        <v>6</v>
+      </c>
+      <c r="AF32" s="34"/>
+      <c r="AG32" s="34"/>
+      <c r="AH32" s="34"/>
+      <c r="AI32" s="34"/>
+      <c r="AJ32" s="34"/>
+      <c r="AK32" s="34"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14">
         <v>7</v>
       </c>
       <c r="C33" s="14">
         <v>7</v>
       </c>
       <c r="D33" s="14">
         <v>4</v>
       </c>
       <c r="E33" s="14">
         <v>3</v>
       </c>
       <c r="F33" s="14">
         <v>5</v>
       </c>
       <c r="G33" s="16">
         <v>6</v>
       </c>
       <c r="H33" s="56">
         <v>15</v>
       </c>
       <c r="I33" s="56">
@@ -3579,52 +3822,61 @@
       </c>
       <c r="W33" s="51">
         <v>7</v>
       </c>
       <c r="X33" s="51">
         <v>6</v>
       </c>
       <c r="Y33" s="51">
         <v>5</v>
       </c>
       <c r="Z33" s="67">
         <v>5</v>
       </c>
       <c r="AA33" s="66">
         <v>3</v>
       </c>
       <c r="AB33" s="51">
         <v>4</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
       <c r="AD33" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="48">
+        <v>11</v>
+      </c>
+      <c r="AF33" s="34"/>
+      <c r="AG33" s="34"/>
+      <c r="AH33" s="34"/>
+      <c r="AI33" s="34"/>
+      <c r="AJ33" s="34"/>
+      <c r="AK33" s="34"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>4</v>
       </c>
       <c r="C34" s="14">
         <v>5</v>
       </c>
       <c r="D34" s="14">
         <v>7</v>
       </c>
       <c r="E34" s="14">
         <v>11</v>
       </c>
       <c r="F34" s="14">
         <v>8</v>
       </c>
       <c r="G34" s="16">
         <v>12</v>
       </c>
       <c r="H34" s="56">
         <v>14</v>
       </c>
       <c r="I34" s="56">
@@ -3671,52 +3923,61 @@
       </c>
       <c r="W34" s="51">
         <v>6</v>
       </c>
       <c r="X34" s="51">
         <v>12</v>
       </c>
       <c r="Y34" s="51">
         <v>10</v>
       </c>
       <c r="Z34" s="67">
         <v>10</v>
       </c>
       <c r="AA34" s="66">
         <v>8</v>
       </c>
       <c r="AB34" s="51">
         <v>7</v>
       </c>
       <c r="AC34" s="14">
         <v>3</v>
       </c>
       <c r="AD34" s="37">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="48">
+        <v>16</v>
+      </c>
+      <c r="AF34" s="34"/>
+      <c r="AG34" s="34"/>
+      <c r="AH34" s="34"/>
+      <c r="AI34" s="34"/>
+      <c r="AJ34" s="34"/>
+      <c r="AK34" s="34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>9</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>6</v>
       </c>
       <c r="E35" s="14">
         <v>5</v>
       </c>
       <c r="F35" s="14">
         <v>3</v>
       </c>
       <c r="G35" s="16">
         <v>10</v>
       </c>
       <c r="H35" s="56">
         <v>6</v>
       </c>
       <c r="I35" s="56">
@@ -3763,52 +4024,61 @@
       </c>
       <c r="W35" s="51">
         <v>8</v>
       </c>
       <c r="X35" s="51">
         <v>7</v>
       </c>
       <c r="Y35" s="51">
         <v>4</v>
       </c>
       <c r="Z35" s="67">
         <v>5</v>
       </c>
       <c r="AA35" s="66">
         <v>5</v>
       </c>
       <c r="AB35" s="51">
         <v>3</v>
       </c>
       <c r="AC35" s="14">
         <v>5</v>
       </c>
       <c r="AD35" s="37">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="48">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="34"/>
+      <c r="AG35" s="34"/>
+      <c r="AH35" s="34"/>
+      <c r="AI35" s="34"/>
+      <c r="AJ35" s="34"/>
+      <c r="AK35" s="34"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>16</v>
       </c>
       <c r="C36" s="14">
         <v>11</v>
       </c>
       <c r="D36" s="14">
         <v>22</v>
       </c>
       <c r="E36" s="14">
         <v>15</v>
       </c>
       <c r="F36" s="14">
         <v>11</v>
       </c>
       <c r="G36" s="16">
         <v>26</v>
       </c>
       <c r="H36" s="56">
         <v>35</v>
       </c>
       <c r="I36" s="56">
@@ -3855,52 +4125,61 @@
       </c>
       <c r="W36" s="51">
         <v>15</v>
       </c>
       <c r="X36" s="51">
         <v>18</v>
       </c>
       <c r="Y36" s="51">
         <v>22</v>
       </c>
       <c r="Z36" s="67">
         <v>18</v>
       </c>
       <c r="AA36" s="66">
         <v>16</v>
       </c>
       <c r="AB36" s="51">
         <v>14</v>
       </c>
       <c r="AC36" s="14">
         <v>20</v>
       </c>
       <c r="AD36" s="37">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="48">
+        <v>34</v>
+      </c>
+      <c r="AF36" s="34"/>
+      <c r="AG36" s="34"/>
+      <c r="AH36" s="34"/>
+      <c r="AI36" s="34"/>
+      <c r="AJ36" s="34"/>
+      <c r="AK36" s="34"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>5</v>
       </c>
       <c r="C37" s="14">
         <v>6</v>
       </c>
       <c r="D37" s="14">
         <v>4</v>
       </c>
       <c r="E37" s="14">
         <v>2</v>
       </c>
       <c r="F37" s="14"/>
       <c r="G37" s="16">
         <v>4</v>
       </c>
       <c r="H37" s="56">
         <v>4</v>
       </c>
       <c r="I37" s="56">
         <v>5</v>
       </c>
@@ -3945,52 +4224,61 @@
       </c>
       <c r="W37" s="51">
         <v>4</v>
       </c>
       <c r="X37" s="51">
         <v>4</v>
       </c>
       <c r="Y37" s="51">
         <v>5</v>
       </c>
       <c r="Z37" s="67">
         <v>3</v>
       </c>
       <c r="AA37" s="66">
         <v>2</v>
       </c>
       <c r="AB37" s="51">
         <v>2</v>
       </c>
       <c r="AC37" s="14">
         <v>5</v>
       </c>
       <c r="AD37" s="51" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="48">
+        <v>4</v>
+      </c>
+      <c r="AF37" s="34"/>
+      <c r="AG37" s="34"/>
+      <c r="AH37" s="34"/>
+      <c r="AI37" s="34"/>
+      <c r="AJ37" s="34"/>
+      <c r="AK37" s="34"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>3</v>
       </c>
       <c r="C38" s="14">
         <v>7</v>
       </c>
       <c r="D38" s="14">
         <v>7</v>
       </c>
       <c r="E38" s="14">
         <v>3</v>
       </c>
       <c r="F38" s="14">
         <v>2</v>
       </c>
       <c r="G38" s="16">
         <v>5</v>
       </c>
       <c r="H38" s="56">
         <v>13</v>
       </c>
       <c r="I38" s="56">
@@ -4037,52 +4325,61 @@
       </c>
       <c r="W38" s="51">
         <v>2</v>
       </c>
       <c r="X38" s="51">
         <v>2</v>
       </c>
       <c r="Y38" s="51">
         <v>8</v>
       </c>
       <c r="Z38" s="38" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="66">
         <v>2</v>
       </c>
       <c r="AB38" s="51">
         <v>1</v>
       </c>
       <c r="AC38" s="14">
         <v>4</v>
       </c>
       <c r="AD38" s="51" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="48">
+        <v>5</v>
+      </c>
+      <c r="AF38" s="34"/>
+      <c r="AG38" s="34"/>
+      <c r="AH38" s="34"/>
+      <c r="AI38" s="34"/>
+      <c r="AJ38" s="34"/>
+      <c r="AK38" s="34"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>8</v>
       </c>
       <c r="C39" s="14">
         <v>4</v>
       </c>
       <c r="D39" s="14">
         <v>4</v>
       </c>
       <c r="E39" s="14">
         <v>6</v>
       </c>
       <c r="F39" s="14">
         <v>4</v>
       </c>
       <c r="G39" s="16">
         <v>10</v>
       </c>
       <c r="H39" s="56">
         <v>6</v>
       </c>
       <c r="I39" s="56">
@@ -4129,52 +4426,61 @@
       </c>
       <c r="W39" s="51">
         <v>9</v>
       </c>
       <c r="X39" s="51">
         <v>12</v>
       </c>
       <c r="Y39" s="51">
         <v>11</v>
       </c>
       <c r="Z39" s="67">
         <v>4</v>
       </c>
       <c r="AA39" s="66">
         <v>4</v>
       </c>
       <c r="AB39" s="51">
         <v>6</v>
       </c>
       <c r="AC39" s="14">
         <v>3</v>
       </c>
       <c r="AD39" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="48">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="34"/>
+      <c r="AG39" s="34"/>
+      <c r="AH39" s="34"/>
+      <c r="AI39" s="34"/>
+      <c r="AJ39" s="34"/>
+      <c r="AK39" s="34"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>9</v>
       </c>
       <c r="C40" s="14">
         <v>13</v>
       </c>
       <c r="D40" s="14">
         <v>8</v>
       </c>
       <c r="E40" s="14">
         <v>15</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="16">
         <v>10</v>
       </c>
       <c r="H40" s="56">
         <v>10</v>
       </c>
       <c r="I40" s="56">
@@ -4221,52 +4527,61 @@
       </c>
       <c r="W40" s="51">
         <v>7</v>
       </c>
       <c r="X40" s="51">
         <v>14</v>
       </c>
       <c r="Y40" s="51">
         <v>10</v>
       </c>
       <c r="Z40" s="67">
         <v>11</v>
       </c>
       <c r="AA40" s="66">
         <v>5</v>
       </c>
       <c r="AB40" s="51">
         <v>4</v>
       </c>
       <c r="AC40" s="14">
         <v>9</v>
       </c>
       <c r="AD40" s="37">
         <v>7</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="48">
+        <v>21</v>
+      </c>
+      <c r="AF40" s="34"/>
+      <c r="AG40" s="34"/>
+      <c r="AH40" s="34"/>
+      <c r="AI40" s="34"/>
+      <c r="AJ40" s="34"/>
+      <c r="AK40" s="34"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>5</v>
       </c>
       <c r="C41" s="14">
         <v>5</v>
       </c>
       <c r="D41" s="14">
         <v>4</v>
       </c>
       <c r="E41" s="14"/>
       <c r="F41" s="14">
         <v>1</v>
       </c>
       <c r="G41" s="16">
         <v>5</v>
       </c>
       <c r="H41" s="56">
         <v>3</v>
       </c>
       <c r="I41" s="56">
         <v>6</v>
       </c>
@@ -4311,52 +4626,61 @@
       </c>
       <c r="W41" s="51">
         <v>1</v>
       </c>
       <c r="X41" s="51">
         <v>5</v>
       </c>
       <c r="Y41" s="51">
         <v>4</v>
       </c>
       <c r="Z41" s="67">
         <v>1</v>
       </c>
       <c r="AA41" s="66">
         <v>5</v>
       </c>
       <c r="AB41" s="51">
         <v>1</v>
       </c>
       <c r="AC41" s="14">
         <v>6</v>
       </c>
       <c r="AD41" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="48">
+        <v>7</v>
+      </c>
+      <c r="AF41" s="34"/>
+      <c r="AG41" s="34"/>
+      <c r="AH41" s="34"/>
+      <c r="AI41" s="34"/>
+      <c r="AJ41" s="34"/>
+      <c r="AK41" s="34"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>7</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>1</v>
       </c>
       <c r="E42" s="14">
         <v>6</v>
       </c>
       <c r="F42" s="14">
         <v>5</v>
       </c>
       <c r="G42" s="16">
         <v>2</v>
       </c>
       <c r="H42" s="56">
         <v>10</v>
       </c>
       <c r="I42" s="56">
@@ -4403,52 +4727,61 @@
       </c>
       <c r="W42" s="51">
         <v>3</v>
       </c>
       <c r="X42" s="51">
         <v>4</v>
       </c>
       <c r="Y42" s="51">
         <v>1</v>
       </c>
       <c r="Z42" s="67">
         <v>4</v>
       </c>
       <c r="AA42" s="66">
         <v>1</v>
       </c>
       <c r="AB42" s="51">
         <v>3</v>
       </c>
       <c r="AC42" s="14">
         <v>4</v>
       </c>
       <c r="AD42" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="48">
+        <v>7</v>
+      </c>
+      <c r="AF42" s="34"/>
+      <c r="AG42" s="34"/>
+      <c r="AH42" s="34"/>
+      <c r="AI42" s="34"/>
+      <c r="AJ42" s="34"/>
+      <c r="AK42" s="34"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
       <c r="G43" s="20">
         <v>25</v>
       </c>
       <c r="H43" s="20">
         <v>22</v>
       </c>
       <c r="I43" s="20">
@@ -4495,196 +4828,205 @@
       </c>
       <c r="W43" s="65">
         <v>11</v>
       </c>
       <c r="X43" s="65">
         <v>10</v>
       </c>
       <c r="Y43" s="65">
         <v>19</v>
       </c>
       <c r="Z43" s="68">
         <v>7</v>
       </c>
       <c r="AA43" s="68">
         <v>11</v>
       </c>
       <c r="AB43" s="65">
         <v>15</v>
       </c>
       <c r="AC43" s="21">
         <v>6</v>
       </c>
       <c r="AD43" s="65">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="49">
+        <v>22</v>
+      </c>
+      <c r="AF43" s="64"/>
+      <c r="AG43" s="64"/>
+      <c r="AH43" s="64"/>
+      <c r="AI43" s="64"/>
+      <c r="AJ43" s="64"/>
+      <c r="AK43" s="64"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="5"/>
+    <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="74"/>
-[...22 lines deleted...]
-      <c r="Y1" s="74"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="62"/>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="81"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="81" t="s">
+      <c r="X3" s="84"/>
+      <c r="Y3" s="84"/>
+      <c r="AJ3" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="AK3" s="81"/>
+      <c r="AK3" s="84"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="77"/>
-      <c r="B4" s="82">
+      <c r="A4" s="82"/>
+      <c r="B4" s="85">
         <v>2024</v>
       </c>
-      <c r="C4" s="83"/>
-[...10 lines deleted...]
-      <c r="N4" s="82">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="85">
         <v>2025</v>
       </c>
-      <c r="O4" s="83"/>
-[...10 lines deleted...]
-      <c r="Z4" s="82">
+      <c r="O4" s="86"/>
+      <c r="P4" s="86"/>
+      <c r="Q4" s="86"/>
+      <c r="R4" s="86"/>
+      <c r="S4" s="86"/>
+      <c r="T4" s="86"/>
+      <c r="U4" s="86"/>
+      <c r="V4" s="86"/>
+      <c r="W4" s="86"/>
+      <c r="X4" s="86"/>
+      <c r="Y4" s="86"/>
+      <c r="Z4" s="85">
         <v>2026</v>
       </c>
-      <c r="AA4" s="83"/>
-[...12 lines deleted...]
-      <c r="A5" s="78"/>
+      <c r="AA4" s="86"/>
+      <c r="AB4" s="86"/>
+      <c r="AC4" s="86"/>
+      <c r="AD4" s="86"/>
+      <c r="AE4" s="86"/>
+      <c r="AF4" s="86"/>
+      <c r="AG4" s="86"/>
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="83"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -4751,77 +5093,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="27">
         <v>4.74</v>
       </c>
       <c r="C7" s="27">
         <v>4.91</v>
       </c>
       <c r="D7" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="39">
         <v>5.09</v>
       </c>
       <c r="F7" s="39">
         <v>4.75</v>
       </c>
       <c r="G7" s="42">
         <v>5.27</v>
       </c>
       <c r="H7" s="44">
         <v>5.81</v>
@@ -4870,50 +5212,59 @@
       </c>
       <c r="W7" s="54">
         <v>5.55</v>
       </c>
       <c r="X7" s="54">
         <v>5.54</v>
       </c>
       <c r="Y7" s="54">
         <v>5.56</v>
       </c>
       <c r="Z7" s="27">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="54">
         <v>4.13</v>
       </c>
       <c r="AB7" s="54">
         <v>4.21</v>
       </c>
       <c r="AC7" s="27">
         <v>4.3899999999999997</v>
       </c>
       <c r="AD7" s="39">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AE7" s="71">
+        <v>5.12</v>
+      </c>
+      <c r="AF7" s="34"/>
+      <c r="AG7" s="34"/>
+      <c r="AH7" s="34"/>
+      <c r="AI7" s="34"/>
+      <c r="AJ7" s="34"/>
+      <c r="AK7" s="34"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="27">
         <v>5.52</v>
       </c>
       <c r="C8" s="27">
         <v>5.81</v>
       </c>
       <c r="D8" s="27">
         <v>5.71</v>
       </c>
       <c r="E8" s="39">
         <v>6</v>
       </c>
       <c r="F8" s="39">
         <v>5.49</v>
       </c>
       <c r="G8" s="43">
         <v>6.29</v>
       </c>
       <c r="H8" s="44">
         <v>6.95</v>
@@ -4962,50 +5313,59 @@
       </c>
       <c r="W8" s="54">
         <v>6.8</v>
       </c>
       <c r="X8" s="54">
         <v>6.69</v>
       </c>
       <c r="Y8" s="54">
         <v>6.69</v>
       </c>
       <c r="Z8" s="27">
         <v>4.46</v>
       </c>
       <c r="AA8" s="54">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="54">
         <v>4.93</v>
       </c>
       <c r="AC8" s="27">
         <v>5.23</v>
       </c>
       <c r="AD8" s="39">
         <v>4.79</v>
       </c>
+      <c r="AE8" s="71">
+        <v>6.21</v>
+      </c>
+      <c r="AF8" s="34"/>
+      <c r="AG8" s="34"/>
+      <c r="AH8" s="34"/>
+      <c r="AI8" s="34"/>
+      <c r="AJ8" s="34"/>
+      <c r="AK8" s="34"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="27">
         <v>3.39</v>
       </c>
       <c r="C9" s="27">
         <v>2.92</v>
       </c>
       <c r="D9" s="27">
         <v>3.07</v>
       </c>
       <c r="E9" s="39">
         <v>3.76</v>
       </c>
       <c r="F9" s="39">
         <v>4.29</v>
       </c>
       <c r="G9" s="43">
         <v>4.67</v>
       </c>
       <c r="H9" s="44">
         <v>5.24</v>
@@ -5054,50 +5414,59 @@
       </c>
       <c r="W9" s="54">
         <v>4.76</v>
       </c>
       <c r="X9" s="54">
         <v>4.83</v>
       </c>
       <c r="Y9" s="54">
         <v>4.75</v>
       </c>
       <c r="Z9" s="27">
         <v>4.01</v>
       </c>
       <c r="AA9" s="54">
         <v>3.81</v>
       </c>
       <c r="AB9" s="54">
         <v>4.3</v>
       </c>
       <c r="AC9" s="27">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD9" s="39">
         <v>3.86</v>
       </c>
+      <c r="AE9" s="71">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AF9" s="34"/>
+      <c r="AG9" s="34"/>
+      <c r="AH9" s="34"/>
+      <c r="AI9" s="34"/>
+      <c r="AJ9" s="34"/>
+      <c r="AK9" s="34"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="27">
         <v>4.57</v>
       </c>
       <c r="C10" s="27">
         <v>3.76</v>
       </c>
       <c r="D10" s="27">
         <v>3.09</v>
       </c>
       <c r="E10" s="39">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="39">
         <v>3.51</v>
       </c>
       <c r="G10" s="43">
         <v>3.71</v>
       </c>
       <c r="H10" s="44">
         <v>4.2300000000000004</v>
@@ -5146,50 +5515,59 @@
       </c>
       <c r="W10" s="54">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="54">
         <v>4.3</v>
       </c>
       <c r="Y10" s="54">
         <v>4.18</v>
       </c>
       <c r="Z10" s="27">
         <v>3.91</v>
       </c>
       <c r="AA10" s="54">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="54">
         <v>2.04</v>
       </c>
       <c r="AC10" s="27">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD10" s="39">
         <v>1.61</v>
       </c>
+      <c r="AE10" s="71">
+        <v>2.35</v>
+      </c>
+      <c r="AF10" s="34"/>
+      <c r="AG10" s="34"/>
+      <c r="AH10" s="34"/>
+      <c r="AI10" s="34"/>
+      <c r="AJ10" s="34"/>
+      <c r="AK10" s="34"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="27">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="27">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="27">
         <v>4.71</v>
       </c>
       <c r="E11" s="39">
         <v>4.34</v>
       </c>
       <c r="F11" s="39">
         <v>3.99</v>
       </c>
       <c r="G11" s="43">
         <v>4.08</v>
       </c>
       <c r="H11" s="44">
         <v>4.59</v>
@@ -5238,50 +5616,59 @@
       </c>
       <c r="W11" s="54">
         <v>4.33</v>
       </c>
       <c r="X11" s="54">
         <v>4.37</v>
       </c>
       <c r="Y11" s="54">
         <v>4.42</v>
       </c>
       <c r="Z11" s="27">
         <v>3.22</v>
       </c>
       <c r="AA11" s="54">
         <v>3.62</v>
       </c>
       <c r="AB11" s="54">
         <v>3.49</v>
       </c>
       <c r="AC11" s="27">
         <v>3.33</v>
       </c>
       <c r="AD11" s="39">
         <v>2.93</v>
       </c>
+      <c r="AE11" s="71">
+        <v>3.62</v>
+      </c>
+      <c r="AF11" s="34"/>
+      <c r="AG11" s="34"/>
+      <c r="AH11" s="34"/>
+      <c r="AI11" s="34"/>
+      <c r="AJ11" s="34"/>
+      <c r="AK11" s="34"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="27">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="27">
         <v>2.65</v>
       </c>
       <c r="D12" s="27">
         <v>3.11</v>
       </c>
       <c r="E12" s="39">
         <v>3.95</v>
       </c>
       <c r="F12" s="39">
         <v>4.07</v>
       </c>
       <c r="G12" s="43">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="44">
         <v>5.0599999999999996</v>
@@ -5330,50 +5717,59 @@
       </c>
       <c r="W12" s="54">
         <v>4.74</v>
       </c>
       <c r="X12" s="54">
         <v>4.96</v>
       </c>
       <c r="Y12" s="54">
         <v>5.03</v>
       </c>
       <c r="Z12" s="27">
         <v>6.02</v>
       </c>
       <c r="AA12" s="54">
         <v>5.65</v>
       </c>
       <c r="AB12" s="54">
         <v>5.13</v>
       </c>
       <c r="AC12" s="27">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD12" s="39">
         <v>3.53</v>
       </c>
+      <c r="AE12" s="71">
+        <v>4.57</v>
+      </c>
+      <c r="AF12" s="34"/>
+      <c r="AG12" s="34"/>
+      <c r="AH12" s="34"/>
+      <c r="AI12" s="34"/>
+      <c r="AJ12" s="34"/>
+      <c r="AK12" s="34"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="27">
         <v>6.07</v>
       </c>
       <c r="C13" s="27">
         <v>5.24</v>
       </c>
       <c r="D13" s="27">
         <v>4.82</v>
       </c>
       <c r="E13" s="39">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="39">
         <v>3.98</v>
       </c>
       <c r="G13" s="43">
         <v>4.46</v>
       </c>
       <c r="H13" s="44">
         <v>4.41</v>
@@ -5422,50 +5818,59 @@
       </c>
       <c r="W13" s="54">
         <v>4.34</v>
       </c>
       <c r="X13" s="54">
         <v>4.41</v>
       </c>
       <c r="Y13" s="54">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="27">
         <v>3.63</v>
       </c>
       <c r="AA13" s="54">
         <v>3.79</v>
       </c>
       <c r="AB13" s="54">
         <v>3.23</v>
       </c>
       <c r="AC13" s="27">
         <v>3.35</v>
       </c>
       <c r="AD13" s="39">
         <v>3.25</v>
       </c>
+      <c r="AE13" s="71">
+        <v>4.32</v>
+      </c>
+      <c r="AF13" s="34"/>
+      <c r="AG13" s="34"/>
+      <c r="AH13" s="34"/>
+      <c r="AI13" s="34"/>
+      <c r="AJ13" s="34"/>
+      <c r="AK13" s="34"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="27">
         <v>4.08</v>
       </c>
       <c r="C14" s="27">
         <v>3.56</v>
       </c>
       <c r="D14" s="27">
         <v>4.25</v>
       </c>
       <c r="E14" s="39">
         <v>4.13</v>
       </c>
       <c r="F14" s="39">
         <v>3.85</v>
       </c>
       <c r="G14" s="43">
         <v>4.34</v>
       </c>
       <c r="H14" s="45">
         <v>5</v>
@@ -5514,50 +5919,59 @@
       </c>
       <c r="W14" s="54">
         <v>4.24</v>
       </c>
       <c r="X14" s="54">
         <v>4.29</v>
       </c>
       <c r="Y14" s="54">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="54">
         <v>4.59</v>
       </c>
       <c r="AB14" s="54">
         <v>4.26</v>
       </c>
       <c r="AC14" s="27">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD14" s="39">
         <v>3.96</v>
       </c>
+      <c r="AE14" s="71">
+        <v>4.8</v>
+      </c>
+      <c r="AF14" s="34"/>
+      <c r="AG14" s="34"/>
+      <c r="AH14" s="34"/>
+      <c r="AI14" s="34"/>
+      <c r="AJ14" s="34"/>
+      <c r="AK14" s="34"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="27">
         <v>6.07</v>
       </c>
       <c r="D15" s="27">
         <v>5.17</v>
       </c>
       <c r="E15" s="39">
         <v>4.95</v>
       </c>
       <c r="F15" s="39">
         <v>4.22</v>
       </c>
       <c r="G15" s="43">
         <v>4.46</v>
       </c>
       <c r="H15" s="44">
         <v>4.72</v>
@@ -5606,50 +6020,59 @@
       </c>
       <c r="W15" s="54">
         <v>4.47</v>
       </c>
       <c r="X15" s="54">
         <v>4.47</v>
       </c>
       <c r="Y15" s="54">
         <v>4.51</v>
       </c>
       <c r="Z15" s="27">
         <v>4.34</v>
       </c>
       <c r="AA15" s="54">
         <v>3.03</v>
       </c>
       <c r="AB15" s="54">
         <v>3.47</v>
       </c>
       <c r="AC15" s="27">
         <v>4.47</v>
       </c>
       <c r="AD15" s="39">
         <v>3.86</v>
       </c>
+      <c r="AE15" s="71">
+        <v>3.96</v>
+      </c>
+      <c r="AF15" s="34"/>
+      <c r="AG15" s="34"/>
+      <c r="AH15" s="34"/>
+      <c r="AI15" s="34"/>
+      <c r="AJ15" s="34"/>
+      <c r="AK15" s="34"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="27">
         <v>5.36</v>
       </c>
       <c r="C16" s="27">
         <v>5.62</v>
       </c>
       <c r="D16" s="27">
         <v>6.46</v>
       </c>
       <c r="E16" s="39">
         <v>5.55</v>
       </c>
       <c r="F16" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="43">
         <v>4.95</v>
       </c>
       <c r="H16" s="44">
         <v>5.8</v>
@@ -5698,52 +6121,61 @@
       </c>
       <c r="W16" s="54">
         <v>4.58</v>
       </c>
       <c r="X16" s="54">
         <v>4.68</v>
       </c>
       <c r="Y16" s="54">
         <v>4.99</v>
       </c>
       <c r="Z16" s="27">
         <v>2.11</v>
       </c>
       <c r="AA16" s="54">
         <v>2.59</v>
       </c>
       <c r="AB16" s="54">
         <v>2.42</v>
       </c>
       <c r="AC16" s="27">
         <v>3.26</v>
       </c>
       <c r="AD16" s="39">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="71">
+        <v>3.61</v>
+      </c>
+      <c r="AF16" s="34"/>
+      <c r="AG16" s="34"/>
+      <c r="AH16" s="34"/>
+      <c r="AI16" s="34"/>
+      <c r="AJ16" s="34"/>
+      <c r="AK16" s="34"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="27">
         <v>5.39</v>
       </c>
       <c r="C17" s="27">
         <v>4.2</v>
       </c>
       <c r="D17" s="27">
         <v>3.68</v>
       </c>
       <c r="E17" s="39">
         <v>3.78</v>
       </c>
       <c r="F17" s="39">
         <v>3.55</v>
       </c>
       <c r="G17" s="43">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="44">
         <v>4.09</v>
       </c>
       <c r="I17" s="42">
@@ -5790,52 +6222,61 @@
       </c>
       <c r="W17" s="54">
         <v>4.32</v>
       </c>
       <c r="X17" s="54">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="54">
         <v>4.93</v>
       </c>
       <c r="Z17" s="27">
         <v>2.72</v>
       </c>
       <c r="AA17" s="54">
         <v>2.86</v>
       </c>
       <c r="AB17" s="54">
         <v>3.31</v>
       </c>
       <c r="AC17" s="27">
         <v>3.02</v>
       </c>
       <c r="AD17" s="39">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="71">
+        <v>3.9</v>
+      </c>
+      <c r="AF17" s="34"/>
+      <c r="AG17" s="34"/>
+      <c r="AH17" s="34"/>
+      <c r="AI17" s="34"/>
+      <c r="AJ17" s="34"/>
+      <c r="AK17" s="34"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="27">
         <v>3.91</v>
       </c>
       <c r="C18" s="27">
         <v>4.59</v>
       </c>
       <c r="D18" s="27">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="39">
         <v>5.13</v>
       </c>
       <c r="F18" s="39">
         <v>4.7</v>
       </c>
       <c r="G18" s="43">
         <v>4.8</v>
       </c>
       <c r="H18" s="44">
         <v>5.24</v>
       </c>
       <c r="I18" s="42">
@@ -5882,52 +6323,61 @@
       </c>
       <c r="W18" s="54">
         <v>5.51</v>
       </c>
       <c r="X18" s="54">
         <v>5.53</v>
       </c>
       <c r="Y18" s="54">
         <v>5.48</v>
       </c>
       <c r="Z18" s="27">
         <v>5.43</v>
       </c>
       <c r="AA18" s="54">
         <v>4.01</v>
       </c>
       <c r="AB18" s="54">
         <v>3.28</v>
       </c>
       <c r="AC18" s="27">
         <v>3.61</v>
       </c>
       <c r="AD18" s="39">
         <v>3.65</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="71">
+        <v>4.68</v>
+      </c>
+      <c r="AF18" s="34"/>
+      <c r="AG18" s="34"/>
+      <c r="AH18" s="34"/>
+      <c r="AI18" s="34"/>
+      <c r="AJ18" s="34"/>
+      <c r="AK18" s="34"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="27">
         <v>6.27</v>
       </c>
       <c r="C19" s="27">
         <v>6.45</v>
       </c>
       <c r="D19" s="27">
         <v>5.9</v>
       </c>
       <c r="E19" s="39">
         <v>4.43</v>
       </c>
       <c r="F19" s="39">
         <v>3.77</v>
       </c>
       <c r="G19" s="43">
         <v>4.2</v>
       </c>
       <c r="H19" s="44">
         <v>4.13</v>
       </c>
       <c r="I19" s="42">
@@ -5974,52 +6424,61 @@
       </c>
       <c r="W19" s="54">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="54">
         <v>5.09</v>
       </c>
       <c r="Y19" s="54">
         <v>5.09</v>
       </c>
       <c r="Z19" s="27">
         <v>1.32</v>
       </c>
       <c r="AA19" s="54">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="54">
         <v>3.19</v>
       </c>
       <c r="AC19" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD19" s="39">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="71">
+        <v>5.19</v>
+      </c>
+      <c r="AF19" s="34"/>
+      <c r="AG19" s="34"/>
+      <c r="AH19" s="34"/>
+      <c r="AI19" s="34"/>
+      <c r="AJ19" s="34"/>
+      <c r="AK19" s="34"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="27">
         <v>6.6</v>
       </c>
       <c r="C20" s="27">
         <v>5.35</v>
       </c>
       <c r="D20" s="27">
         <v>3.83</v>
       </c>
       <c r="E20" s="39">
         <v>4.3</v>
       </c>
       <c r="F20" s="39">
         <v>4.37</v>
       </c>
       <c r="G20" s="43">
         <v>3.96</v>
       </c>
       <c r="H20" s="44">
         <v>4.75</v>
       </c>
       <c r="I20" s="42">
@@ -6066,52 +6525,61 @@
       </c>
       <c r="W20" s="54">
         <v>4.55</v>
       </c>
       <c r="X20" s="54">
         <v>4.51</v>
       </c>
       <c r="Y20" s="54">
         <v>4.21</v>
       </c>
       <c r="Z20" s="27">
         <v>4.13</v>
       </c>
       <c r="AA20" s="54">
         <v>2.72</v>
       </c>
       <c r="AB20" s="54">
         <v>2.86</v>
       </c>
       <c r="AC20" s="27">
         <v>3.22</v>
       </c>
       <c r="AD20" s="39">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="71">
+        <v>3.74</v>
+      </c>
+      <c r="AF20" s="34"/>
+      <c r="AG20" s="34"/>
+      <c r="AH20" s="34"/>
+      <c r="AI20" s="34"/>
+      <c r="AJ20" s="34"/>
+      <c r="AK20" s="34"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="27">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="27">
         <v>3.5</v>
       </c>
       <c r="D21" s="27">
         <v>4.37</v>
       </c>
       <c r="E21" s="39">
         <v>4.67</v>
       </c>
       <c r="F21" s="39">
         <v>4.68</v>
       </c>
       <c r="G21" s="43">
         <v>5.36</v>
       </c>
       <c r="H21" s="44">
         <v>5.67</v>
       </c>
       <c r="I21" s="42">
@@ -6158,85 +6626,101 @@
       </c>
       <c r="W21" s="54">
         <v>4.51</v>
       </c>
       <c r="X21" s="54">
         <v>4.42</v>
       </c>
       <c r="Y21" s="54">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="54">
         <v>3.34</v>
       </c>
       <c r="AB21" s="54">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="27">
         <v>3.56</v>
       </c>
       <c r="AD21" s="39">
         <v>3.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="79" t="s">
+      <c r="AE21" s="71">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF21" s="34"/>
+      <c r="AG21" s="34"/>
+      <c r="AH21" s="34"/>
+      <c r="AI21" s="34"/>
+      <c r="AJ21" s="34"/>
+      <c r="AK21" s="34"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="79"/>
-[...22 lines deleted...]
-      <c r="Y22" s="79"/>
+      <c r="B22" s="87"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
+      <c r="T22" s="87"/>
+      <c r="U22" s="87"/>
+      <c r="V22" s="87"/>
+      <c r="W22" s="87"/>
+      <c r="X22" s="87"/>
+      <c r="Y22" s="87"/>
       <c r="AA22" s="40"/>
       <c r="AB22" s="40"/>
       <c r="AC22" s="40"/>
       <c r="AD22" s="39"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="40"/>
+      <c r="AF22" s="34"/>
+      <c r="AG22" s="34"/>
+      <c r="AH22" s="34"/>
+      <c r="AI22" s="34"/>
+      <c r="AJ22" s="34"/>
+      <c r="AK22" s="34"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="27">
         <v>5.38</v>
       </c>
       <c r="C23" s="27">
         <v>5.63</v>
       </c>
       <c r="D23" s="27">
         <v>5.6</v>
       </c>
       <c r="E23" s="39">
         <v>5.87</v>
       </c>
       <c r="F23" s="39">
         <v>5.37</v>
       </c>
       <c r="G23" s="42">
         <v>6.07</v>
       </c>
       <c r="H23" s="42">
         <v>6.71</v>
       </c>
       <c r="I23" s="42">
@@ -6283,52 +6767,61 @@
       </c>
       <c r="W23" s="54">
         <v>6.59</v>
       </c>
       <c r="X23" s="54">
         <v>6.5</v>
       </c>
       <c r="Y23" s="54">
         <v>6.5</v>
       </c>
       <c r="Z23" s="27">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="54">
         <v>4.55</v>
       </c>
       <c r="AB23" s="54">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="27">
         <v>5.09</v>
       </c>
       <c r="AD23" s="39">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="71">
+        <v>5.97</v>
+      </c>
+      <c r="AF23" s="34"/>
+      <c r="AG23" s="34"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="34"/>
+      <c r="AJ23" s="34"/>
+      <c r="AK23" s="34"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="27">
         <v>5.52</v>
       </c>
       <c r="C24" s="27">
         <v>5.81</v>
       </c>
       <c r="D24" s="27">
         <v>5.71</v>
       </c>
       <c r="E24" s="39">
         <v>6</v>
       </c>
       <c r="F24" s="39">
         <v>5.49</v>
       </c>
       <c r="G24" s="43">
         <v>6.29</v>
       </c>
       <c r="H24" s="42">
         <v>6.95</v>
       </c>
       <c r="I24" s="42">
@@ -6375,52 +6868,61 @@
       </c>
       <c r="W24" s="54">
         <v>6.8</v>
       </c>
       <c r="X24" s="54">
         <v>6.69</v>
       </c>
       <c r="Y24" s="54">
         <v>6.69</v>
       </c>
       <c r="Z24" s="27">
         <v>4.46</v>
       </c>
       <c r="AA24" s="54">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="54">
         <v>4.93</v>
       </c>
       <c r="AC24" s="27">
         <v>5.23</v>
       </c>
       <c r="AD24" s="39">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="71">
+        <v>6.21</v>
+      </c>
+      <c r="AF24" s="34"/>
+      <c r="AG24" s="34"/>
+      <c r="AH24" s="34"/>
+      <c r="AI24" s="34"/>
+      <c r="AJ24" s="34"/>
+      <c r="AK24" s="34"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="27">
         <v>5.57</v>
       </c>
       <c r="C25" s="27">
         <v>5.77</v>
       </c>
       <c r="D25" s="27">
         <v>6.15</v>
       </c>
       <c r="E25" s="39">
         <v>6.05</v>
       </c>
       <c r="F25" s="39">
         <v>5.07</v>
       </c>
       <c r="G25" s="43">
         <v>5.17</v>
       </c>
       <c r="H25" s="42">
         <v>4.83</v>
       </c>
       <c r="I25" s="42">
@@ -6467,52 +6969,61 @@
       </c>
       <c r="W25" s="54">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="54">
         <v>4.75</v>
       </c>
       <c r="Y25" s="54">
         <v>5.05</v>
       </c>
       <c r="Z25" s="27">
         <v>2.76</v>
       </c>
       <c r="AA25" s="54">
         <v>5.08</v>
       </c>
       <c r="AB25" s="54">
         <v>4.78</v>
       </c>
       <c r="AC25" s="27">
         <v>4.3</v>
       </c>
       <c r="AD25" s="39">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="71">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AF25" s="34"/>
+      <c r="AG25" s="34"/>
+      <c r="AH25" s="34"/>
+      <c r="AI25" s="34"/>
+      <c r="AJ25" s="34"/>
+      <c r="AK25" s="34"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="27">
         <v>1.74</v>
       </c>
       <c r="C26" s="27">
         <v>5.39</v>
       </c>
       <c r="D26" s="27">
         <v>4.12</v>
       </c>
       <c r="E26" s="39">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="39">
         <v>4.55</v>
       </c>
       <c r="G26" s="43">
         <v>4.96</v>
       </c>
       <c r="H26" s="42">
         <v>5.49</v>
       </c>
       <c r="I26" s="42">
@@ -6559,52 +7070,61 @@
       </c>
       <c r="W26" s="54">
         <v>5.38</v>
       </c>
       <c r="X26" s="54">
         <v>5.22</v>
       </c>
       <c r="Y26" s="54">
         <v>5.07</v>
       </c>
       <c r="Z26" s="27">
         <v>5.35</v>
       </c>
       <c r="AA26" s="54">
         <v>2.84</v>
       </c>
       <c r="AB26" s="54">
         <v>4.32</v>
       </c>
       <c r="AC26" s="27">
         <v>5.56</v>
       </c>
       <c r="AD26" s="39">
         <v>5.16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="71">
+        <v>4.92</v>
+      </c>
+      <c r="AF26" s="34"/>
+      <c r="AG26" s="34"/>
+      <c r="AH26" s="34"/>
+      <c r="AI26" s="34"/>
+      <c r="AJ26" s="34"/>
+      <c r="AK26" s="34"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="27">
         <v>7.26</v>
       </c>
       <c r="C27" s="27">
         <v>4.55</v>
       </c>
       <c r="D27" s="27">
         <v>5.47</v>
       </c>
       <c r="E27" s="39">
         <v>4.5</v>
       </c>
       <c r="F27" s="39">
         <v>4.46</v>
       </c>
       <c r="G27" s="43">
         <v>3.96</v>
       </c>
       <c r="H27" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="42">
@@ -6651,52 +7171,61 @@
       </c>
       <c r="W27" s="54">
         <v>4.92</v>
       </c>
       <c r="X27" s="54">
         <v>5.3</v>
       </c>
       <c r="Y27" s="54">
         <v>5.35</v>
       </c>
       <c r="Z27" s="27">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="54">
         <v>3.81</v>
       </c>
       <c r="AB27" s="54">
         <v>3.51</v>
       </c>
       <c r="AC27" s="27">
         <v>4.12</v>
       </c>
       <c r="AD27" s="39">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="71">
+        <v>4.5</v>
+      </c>
+      <c r="AF27" s="34"/>
+      <c r="AG27" s="34"/>
+      <c r="AH27" s="34"/>
+      <c r="AI27" s="34"/>
+      <c r="AJ27" s="34"/>
+      <c r="AK27" s="34"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="27">
         <v>3.62</v>
       </c>
       <c r="C28" s="27">
         <v>3.3</v>
       </c>
       <c r="D28" s="27">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="39">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="39">
         <v>4.46</v>
       </c>
       <c r="G28" s="43">
         <v>4.8</v>
       </c>
       <c r="H28" s="42">
         <v>6.22</v>
       </c>
       <c r="I28" s="42">
@@ -6743,85 +7272,101 @@
       </c>
       <c r="W28" s="54">
         <v>5.96</v>
       </c>
       <c r="X28" s="54">
         <v>5.76</v>
       </c>
       <c r="Y28" s="54">
         <v>5.74</v>
       </c>
       <c r="Z28" s="27">
         <v>5.52</v>
       </c>
       <c r="AA28" s="54">
         <v>3.86</v>
       </c>
       <c r="AB28" s="54">
         <v>3.17</v>
       </c>
       <c r="AC28" s="27">
         <v>3.56</v>
       </c>
       <c r="AD28" s="39">
         <v>3.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="80" t="s">
+      <c r="AE28" s="71">
+        <v>4.57</v>
+      </c>
+      <c r="AF28" s="34"/>
+      <c r="AG28" s="34"/>
+      <c r="AH28" s="34"/>
+      <c r="AI28" s="34"/>
+      <c r="AJ28" s="34"/>
+      <c r="AK28" s="34"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="80"/>
-[...22 lines deleted...]
-      <c r="Y29" s="80"/>
+      <c r="B29" s="88"/>
+      <c r="C29" s="88"/>
+      <c r="D29" s="88"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="88"/>
+      <c r="G29" s="88"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="88"/>
+      <c r="J29" s="88"/>
+      <c r="K29" s="88"/>
+      <c r="L29" s="88"/>
+      <c r="M29" s="88"/>
+      <c r="N29" s="88"/>
+      <c r="O29" s="88"/>
+      <c r="P29" s="88"/>
+      <c r="Q29" s="88"/>
+      <c r="R29" s="88"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="88"/>
+      <c r="U29" s="88"/>
+      <c r="V29" s="88"/>
+      <c r="W29" s="88"/>
+      <c r="X29" s="88"/>
+      <c r="Y29" s="88"/>
       <c r="AA29" s="23"/>
       <c r="AB29" s="23"/>
       <c r="AC29" s="23"/>
       <c r="AD29" s="39"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="23"/>
+      <c r="AF29" s="34"/>
+      <c r="AG29" s="34"/>
+      <c r="AH29" s="34"/>
+      <c r="AI29" s="34"/>
+      <c r="AJ29" s="34"/>
+      <c r="AK29" s="34"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="27">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="27">
         <v>4.21</v>
       </c>
       <c r="D30" s="27">
         <v>4.21</v>
       </c>
       <c r="E30" s="39">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.16</v>
       </c>
       <c r="G30" s="44">
         <v>4.5</v>
       </c>
       <c r="H30" s="44">
         <v>4.93</v>
       </c>
       <c r="I30" s="42">
@@ -6868,52 +7413,61 @@
       </c>
       <c r="W30" s="54">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="54">
         <v>4.58</v>
       </c>
       <c r="Y30" s="54">
         <v>4.62</v>
       </c>
       <c r="Z30" s="39">
         <v>3.81</v>
       </c>
       <c r="AA30" s="54">
         <v>3.71</v>
       </c>
       <c r="AB30" s="54">
         <v>3.63</v>
       </c>
       <c r="AC30" s="27">
         <v>3.68</v>
       </c>
       <c r="AD30" s="39">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="72">
+        <v>4.26</v>
+      </c>
+      <c r="AF30" s="34"/>
+      <c r="AG30" s="34"/>
+      <c r="AH30" s="34"/>
+      <c r="AI30" s="34"/>
+      <c r="AJ30" s="34"/>
+      <c r="AK30" s="34"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="27">
         <v>3.39</v>
       </c>
       <c r="C31" s="27">
         <v>2.92</v>
       </c>
       <c r="D31" s="27">
         <v>3.07</v>
       </c>
       <c r="E31" s="39">
         <v>3.76</v>
       </c>
       <c r="F31" s="39">
         <v>4.29</v>
       </c>
       <c r="G31" s="45">
         <v>4.67</v>
       </c>
       <c r="H31" s="44">
         <v>5.24</v>
       </c>
       <c r="I31" s="42">
@@ -6960,52 +7514,61 @@
       </c>
       <c r="W31" s="54">
         <v>4.76</v>
       </c>
       <c r="X31" s="54">
         <v>4.83</v>
       </c>
       <c r="Y31" s="54">
         <v>4.75</v>
       </c>
       <c r="Z31" s="39">
         <v>4.01</v>
       </c>
       <c r="AA31" s="54">
         <v>3.81</v>
       </c>
       <c r="AB31" s="54">
         <v>4.3</v>
       </c>
       <c r="AC31" s="27">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD31" s="39">
         <v>3.86</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="72">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AF31" s="34"/>
+      <c r="AG31" s="34"/>
+      <c r="AH31" s="34"/>
+      <c r="AI31" s="34"/>
+      <c r="AJ31" s="34"/>
+      <c r="AK31" s="34"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="27">
         <v>4.57</v>
       </c>
       <c r="C32" s="27">
         <v>3.76</v>
       </c>
       <c r="D32" s="27">
         <v>3.09</v>
       </c>
       <c r="E32" s="39">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="39">
         <v>3.51</v>
       </c>
       <c r="G32" s="45">
         <v>3.71</v>
       </c>
       <c r="H32" s="44">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="42">
@@ -7052,52 +7615,61 @@
       </c>
       <c r="W32" s="54">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="54">
         <v>4.3</v>
       </c>
       <c r="Y32" s="54">
         <v>4.18</v>
       </c>
       <c r="Z32" s="39">
         <v>3.91</v>
       </c>
       <c r="AA32" s="54">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="54">
         <v>2.04</v>
       </c>
       <c r="AC32" s="27">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD32" s="39">
         <v>1.61</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="72">
+        <v>2.35</v>
+      </c>
+      <c r="AF32" s="34"/>
+      <c r="AG32" s="34"/>
+      <c r="AH32" s="34"/>
+      <c r="AI32" s="34"/>
+      <c r="AJ32" s="34"/>
+      <c r="AK32" s="34"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="27">
         <v>4.58</v>
       </c>
       <c r="C33" s="27">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="27">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="39">
         <v>3.53</v>
       </c>
       <c r="F33" s="39">
         <v>3.47</v>
       </c>
       <c r="G33" s="45">
         <v>3.57</v>
       </c>
       <c r="H33" s="44">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="42">
@@ -7144,52 +7716,61 @@
       </c>
       <c r="W33" s="54">
         <v>4.18</v>
       </c>
       <c r="X33" s="54">
         <v>4.18</v>
       </c>
       <c r="Y33" s="54">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="39">
         <v>3.45</v>
       </c>
       <c r="AA33" s="54">
         <v>2.9</v>
       </c>
       <c r="AB33" s="54">
         <v>2.85</v>
       </c>
       <c r="AC33" s="27">
         <v>2.85</v>
       </c>
       <c r="AD33" s="39">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="72">
+        <v>3.42</v>
+      </c>
+      <c r="AF33" s="34"/>
+      <c r="AG33" s="34"/>
+      <c r="AH33" s="34"/>
+      <c r="AI33" s="34"/>
+      <c r="AJ33" s="34"/>
+      <c r="AK33" s="34"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="27">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="27">
         <v>2.65</v>
       </c>
       <c r="D34" s="27">
         <v>3.11</v>
       </c>
       <c r="E34" s="39">
         <v>3.95</v>
       </c>
       <c r="F34" s="39">
         <v>4.07</v>
       </c>
       <c r="G34" s="45">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="44">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="42">
@@ -7236,52 +7817,61 @@
       </c>
       <c r="W34" s="54">
         <v>4.74</v>
       </c>
       <c r="X34" s="54">
         <v>4.96</v>
       </c>
       <c r="Y34" s="54">
         <v>5.03</v>
       </c>
       <c r="Z34" s="39">
         <v>6.02</v>
       </c>
       <c r="AA34" s="54">
         <v>5.65</v>
       </c>
       <c r="AB34" s="54">
         <v>5.13</v>
       </c>
       <c r="AC34" s="27">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD34" s="39">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="72">
+        <v>4.57</v>
+      </c>
+      <c r="AF34" s="34"/>
+      <c r="AG34" s="34"/>
+      <c r="AH34" s="34"/>
+      <c r="AI34" s="34"/>
+      <c r="AJ34" s="34"/>
+      <c r="AK34" s="34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="27">
         <v>6.07</v>
       </c>
       <c r="C35" s="27">
         <v>5.24</v>
       </c>
       <c r="D35" s="27">
         <v>4.82</v>
       </c>
       <c r="E35" s="39">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="39">
         <v>3.98</v>
       </c>
       <c r="G35" s="45">
         <v>4.46</v>
       </c>
       <c r="H35" s="44">
         <v>4.41</v>
       </c>
       <c r="I35" s="42">
@@ -7328,52 +7918,61 @@
       </c>
       <c r="W35" s="54">
         <v>4.34</v>
       </c>
       <c r="X35" s="54">
         <v>4.41</v>
       </c>
       <c r="Y35" s="54">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="39">
         <v>3.63</v>
       </c>
       <c r="AA35" s="54">
         <v>3.79</v>
       </c>
       <c r="AB35" s="54">
         <v>3.23</v>
       </c>
       <c r="AC35" s="27">
         <v>3.35</v>
       </c>
       <c r="AD35" s="39">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="72">
+        <v>4.32</v>
+      </c>
+      <c r="AF35" s="34"/>
+      <c r="AG35" s="34"/>
+      <c r="AH35" s="34"/>
+      <c r="AI35" s="34"/>
+      <c r="AJ35" s="34"/>
+      <c r="AK35" s="34"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="27">
         <v>4.08</v>
       </c>
       <c r="C36" s="27">
         <v>3.56</v>
       </c>
       <c r="D36" s="27">
         <v>4.25</v>
       </c>
       <c r="E36" s="39">
         <v>4.13</v>
       </c>
       <c r="F36" s="39">
         <v>3.85</v>
       </c>
       <c r="G36" s="45">
         <v>4.34</v>
       </c>
       <c r="H36" s="45">
         <v>5</v>
       </c>
       <c r="I36" s="42">
@@ -7420,52 +8019,61 @@
       </c>
       <c r="W36" s="54">
         <v>4.24</v>
       </c>
       <c r="X36" s="54">
         <v>4.29</v>
       </c>
       <c r="Y36" s="54">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="39">
         <v>4.63</v>
       </c>
       <c r="AA36" s="54">
         <v>4.59</v>
       </c>
       <c r="AB36" s="54">
         <v>4.26</v>
       </c>
       <c r="AC36" s="27">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD36" s="39">
         <v>3.96</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="72">
+        <v>4.8</v>
+      </c>
+      <c r="AF36" s="34"/>
+      <c r="AG36" s="34"/>
+      <c r="AH36" s="34"/>
+      <c r="AI36" s="34"/>
+      <c r="AJ36" s="34"/>
+      <c r="AK36" s="34"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="27">
         <v>5.74</v>
       </c>
       <c r="C37" s="27">
         <v>6.53</v>
       </c>
       <c r="D37" s="27">
         <v>5.87</v>
       </c>
       <c r="E37" s="39">
         <v>5.01</v>
       </c>
       <c r="F37" s="39">
         <v>4</v>
       </c>
       <c r="G37" s="45">
         <v>4.13</v>
       </c>
       <c r="H37" s="44">
         <v>4.21</v>
       </c>
       <c r="I37" s="42">
@@ -7512,52 +8120,61 @@
       </c>
       <c r="W37" s="54">
         <v>3.87</v>
       </c>
       <c r="X37" s="54">
         <v>3.96</v>
       </c>
       <c r="Y37" s="54">
         <v>4.13</v>
       </c>
       <c r="Z37" s="39">
         <v>3.66</v>
       </c>
       <c r="AA37" s="54">
         <v>3.15</v>
       </c>
       <c r="AB37" s="54">
         <v>2.9</v>
       </c>
       <c r="AC37" s="27">
         <v>3.74</v>
       </c>
       <c r="AD37" s="39">
         <v>2.98</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="72">
+        <v>3.32</v>
+      </c>
+      <c r="AF37" s="34"/>
+      <c r="AG37" s="34"/>
+      <c r="AH37" s="34"/>
+      <c r="AI37" s="34"/>
+      <c r="AJ37" s="34"/>
+      <c r="AK37" s="34"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="27">
         <v>3.73</v>
       </c>
       <c r="C38" s="27">
         <v>6.56</v>
       </c>
       <c r="D38" s="27">
         <v>7.31</v>
       </c>
       <c r="E38" s="39">
         <v>6.46</v>
       </c>
       <c r="F38" s="39">
         <v>5.65</v>
       </c>
       <c r="G38" s="45">
         <v>5.81</v>
       </c>
       <c r="H38" s="44">
         <v>7.34</v>
       </c>
       <c r="I38" s="42">
@@ -7604,52 +8221,61 @@
       </c>
       <c r="W38" s="54">
         <v>4.28</v>
       </c>
       <c r="X38" s="54">
         <v>4.13</v>
       </c>
       <c r="Y38" s="54">
         <v>4.68</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="54">
         <v>1.44</v>
       </c>
       <c r="AB38" s="54">
         <v>1.41</v>
       </c>
       <c r="AC38" s="27">
         <v>2.46</v>
       </c>
       <c r="AD38" s="39">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="72">
+        <v>2.79</v>
+      </c>
+      <c r="AF38" s="34"/>
+      <c r="AG38" s="34"/>
+      <c r="AH38" s="34"/>
+      <c r="AI38" s="34"/>
+      <c r="AJ38" s="34"/>
+      <c r="AK38" s="34"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="27">
         <v>5.39</v>
       </c>
       <c r="C39" s="27">
         <v>4.2</v>
       </c>
       <c r="D39" s="27">
         <v>3.68</v>
       </c>
       <c r="E39" s="39">
         <v>3.78</v>
       </c>
       <c r="F39" s="39">
         <v>3.55</v>
       </c>
       <c r="G39" s="45">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="44">
         <v>4.09</v>
       </c>
       <c r="I39" s="42">
@@ -7696,52 +8322,61 @@
       </c>
       <c r="W39" s="54">
         <v>4.32</v>
       </c>
       <c r="X39" s="54">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="54">
         <v>4.93</v>
       </c>
       <c r="Z39" s="39">
         <v>2.72</v>
       </c>
       <c r="AA39" s="54">
         <v>2.86</v>
       </c>
       <c r="AB39" s="54">
         <v>3.31</v>
       </c>
       <c r="AC39" s="27">
         <v>3.02</v>
       </c>
       <c r="AD39" s="39">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="72">
+        <v>3.9</v>
+      </c>
+      <c r="AF39" s="34"/>
+      <c r="AG39" s="34"/>
+      <c r="AH39" s="34"/>
+      <c r="AI39" s="34"/>
+      <c r="AJ39" s="34"/>
+      <c r="AK39" s="34"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="27">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="27">
         <v>5.23</v>
       </c>
       <c r="D40" s="27">
         <v>4.67</v>
       </c>
       <c r="E40" s="39">
         <v>5.25</v>
       </c>
       <c r="F40" s="39">
         <v>4.82</v>
       </c>
       <c r="G40" s="45">
         <v>4.79</v>
       </c>
       <c r="H40" s="44">
         <v>4.75</v>
       </c>
       <c r="I40" s="42">
@@ -7788,52 +8423,61 @@
       </c>
       <c r="W40" s="54">
         <v>5.27</v>
       </c>
       <c r="X40" s="54">
         <v>5.41</v>
       </c>
       <c r="Y40" s="54">
         <v>5.35</v>
       </c>
       <c r="Z40" s="39">
         <v>5.38</v>
       </c>
       <c r="AA40" s="54">
         <v>4.09</v>
       </c>
       <c r="AB40" s="54">
         <v>3.35</v>
       </c>
       <c r="AC40" s="27">
         <v>3.64</v>
       </c>
       <c r="AD40" s="39">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="72">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AF40" s="34"/>
+      <c r="AG40" s="34"/>
+      <c r="AH40" s="34"/>
+      <c r="AI40" s="34"/>
+      <c r="AJ40" s="34"/>
+      <c r="AK40" s="34"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="27">
         <v>6.27</v>
       </c>
       <c r="C41" s="27">
         <v>6.45</v>
       </c>
       <c r="D41" s="27">
         <v>5.9</v>
       </c>
       <c r="E41" s="39">
         <v>4.43</v>
       </c>
       <c r="F41" s="39">
         <v>3.77</v>
       </c>
       <c r="G41" s="45">
         <v>4.2</v>
       </c>
       <c r="H41" s="44">
         <v>4.13</v>
       </c>
       <c r="I41" s="42">
@@ -7880,52 +8524,61 @@
       </c>
       <c r="W41" s="54">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="54">
         <v>5.09</v>
       </c>
       <c r="Y41" s="54">
         <v>5.09</v>
       </c>
       <c r="Z41" s="39">
         <v>1.32</v>
       </c>
       <c r="AA41" s="54">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="54">
         <v>3.19</v>
       </c>
       <c r="AC41" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD41" s="39">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="72">
+        <v>5.19</v>
+      </c>
+      <c r="AF41" s="34"/>
+      <c r="AG41" s="34"/>
+      <c r="AH41" s="34"/>
+      <c r="AI41" s="34"/>
+      <c r="AJ41" s="34"/>
+      <c r="AK41" s="34"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="27">
         <v>6.6</v>
       </c>
       <c r="C42" s="27">
         <v>5.35</v>
       </c>
       <c r="D42" s="27">
         <v>3.83</v>
       </c>
       <c r="E42" s="39">
         <v>4.3</v>
       </c>
       <c r="F42" s="39">
         <v>4.37</v>
       </c>
       <c r="G42" s="45">
         <v>3.96</v>
       </c>
       <c r="H42" s="44">
         <v>4.75</v>
       </c>
       <c r="I42" s="42">
@@ -7972,52 +8625,61 @@
       </c>
       <c r="W42" s="54">
         <v>4.55</v>
       </c>
       <c r="X42" s="54">
         <v>4.51</v>
       </c>
       <c r="Y42" s="54">
         <v>4.21</v>
       </c>
       <c r="Z42" s="39">
         <v>4.13</v>
       </c>
       <c r="AA42" s="54">
         <v>2.72</v>
       </c>
       <c r="AB42" s="54">
         <v>2.86</v>
       </c>
       <c r="AC42" s="27">
         <v>3.22</v>
       </c>
       <c r="AD42" s="39">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="72">
+        <v>3.74</v>
+      </c>
+      <c r="AF42" s="34"/>
+      <c r="AG42" s="34"/>
+      <c r="AH42" s="34"/>
+      <c r="AI42" s="34"/>
+      <c r="AJ42" s="34"/>
+      <c r="AK42" s="34"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="32">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="32">
         <v>3.5</v>
       </c>
       <c r="D43" s="32">
         <v>4.37</v>
       </c>
       <c r="E43" s="32">
         <v>4.67</v>
       </c>
       <c r="F43" s="32">
         <v>4.68</v>
       </c>
       <c r="G43" s="46">
         <v>5.36</v>
       </c>
       <c r="H43" s="46">
         <v>5.67</v>
       </c>
       <c r="I43" s="46">
@@ -8064,205 +8726,214 @@
       </c>
       <c r="W43" s="61">
         <v>4.51</v>
       </c>
       <c r="X43" s="61">
         <v>4.42</v>
       </c>
       <c r="Y43" s="61">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="61">
         <v>3.34</v>
       </c>
       <c r="AB43" s="61">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC43" s="32">
         <v>3.56</v>
       </c>
       <c r="AD43" s="32">
         <v>3.47</v>
       </c>
+      <c r="AE43" s="73">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF43" s="64"/>
+      <c r="AG43" s="64"/>
+      <c r="AH43" s="64"/>
+      <c r="AI43" s="64"/>
+      <c r="AJ43" s="64"/>
+      <c r="AK43" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV46"/>
   <sheetViews>
-    <sheetView topLeftCell="M13" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="5"/>
+    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="13.2">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:48" ht="12.75">
+      <c r="A1" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="74"/>
-[...22 lines deleted...]
-      <c r="Y1" s="74"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:48">
       <c r="A2" s="62"/>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:48">
       <c r="A3" s="34"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="Y3" s="35"/>
       <c r="AK3" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="77"/>
-      <c r="B4" s="71">
+      <c r="A4" s="82"/>
+      <c r="B4" s="76">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="76">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="76">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...9 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
     </row>
     <row r="5" spans="1:48">
-      <c r="A5" s="78"/>
+      <c r="A5" s="83"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8329,77 +9000,77 @@
         <v>22</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="84" t="s">
+      <c r="A6" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="84"/>
-[...22 lines deleted...]
-      <c r="Y6" s="84"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="89"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
+      <c r="R6" s="89"/>
+      <c r="S6" s="89"/>
+      <c r="T6" s="89"/>
+      <c r="U6" s="89"/>
+      <c r="V6" s="89"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="89"/>
+      <c r="Y6" s="89"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="14">
         <v>109</v>
       </c>
       <c r="C7" s="14">
         <v>103</v>
       </c>
       <c r="D7" s="14">
         <v>135</v>
       </c>
       <c r="E7" s="14">
         <v>113</v>
       </c>
       <c r="F7" s="14">
         <v>133</v>
       </c>
       <c r="G7" s="14">
         <v>116</v>
       </c>
       <c r="H7" s="14">
         <v>138</v>
@@ -8448,57 +9119,59 @@
       </c>
       <c r="W7" s="55">
         <v>146</v>
       </c>
       <c r="X7" s="55">
         <v>120</v>
       </c>
       <c r="Y7" s="55">
         <v>180</v>
       </c>
       <c r="Z7" s="66">
         <v>145</v>
       </c>
       <c r="AA7" s="55">
         <v>105</v>
       </c>
       <c r="AB7" s="55">
         <v>111</v>
       </c>
       <c r="AC7" s="14">
         <v>132</v>
       </c>
       <c r="AD7" s="19">
         <v>104</v>
       </c>
-      <c r="AE7" s="11"/>
-[...5 lines deleted...]
-      <c r="AK7" s="14"/>
+      <c r="AE7" s="47">
+        <v>131</v>
+      </c>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="38"/>
       <c r="AL7" s="14"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="14"/>
       <c r="AO7" s="14"/>
       <c r="AP7" s="14"/>
       <c r="AQ7" s="14"/>
       <c r="AR7" s="14"/>
       <c r="AS7" s="14"/>
       <c r="AT7" s="14"/>
       <c r="AU7" s="14"/>
       <c r="AV7" s="14"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>53</v>
       </c>
       <c r="C8" s="14">
         <v>54</v>
       </c>
       <c r="D8" s="14">
         <v>74</v>
       </c>
@@ -8558,57 +9231,59 @@
       </c>
       <c r="W8" s="55">
         <v>89</v>
       </c>
       <c r="X8" s="55">
         <v>69</v>
       </c>
       <c r="Y8" s="55">
         <v>94</v>
       </c>
       <c r="Z8" s="66">
         <v>72</v>
       </c>
       <c r="AA8" s="55">
         <v>62</v>
       </c>
       <c r="AB8" s="55">
         <v>60</v>
       </c>
       <c r="AC8" s="14">
         <v>68</v>
       </c>
       <c r="AD8" s="19">
         <v>49</v>
       </c>
-      <c r="AE8" s="11"/>
-[...5 lines deleted...]
-      <c r="AK8" s="14"/>
+      <c r="AE8" s="47">
+        <v>58</v>
+      </c>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="38"/>
       <c r="AL8" s="14"/>
       <c r="AM8" s="14"/>
       <c r="AN8" s="14"/>
       <c r="AO8" s="14"/>
       <c r="AP8" s="14"/>
       <c r="AQ8" s="14"/>
       <c r="AR8" s="14"/>
       <c r="AS8" s="14"/>
       <c r="AT8" s="14"/>
       <c r="AU8" s="14"/>
       <c r="AV8" s="14"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="14">
         <v>7</v>
       </c>
       <c r="C9" s="14">
         <v>8</v>
       </c>
       <c r="D9" s="14">
         <v>11</v>
       </c>
@@ -8668,57 +9343,59 @@
       </c>
       <c r="W9" s="55">
         <v>6</v>
       </c>
       <c r="X9" s="55">
         <v>5</v>
       </c>
       <c r="Y9" s="55">
         <v>6</v>
       </c>
       <c r="Z9" s="66">
         <v>6</v>
       </c>
       <c r="AA9" s="55">
         <v>4</v>
       </c>
       <c r="AB9" s="55">
         <v>7</v>
       </c>
       <c r="AC9" s="14">
         <v>8</v>
       </c>
       <c r="AD9" s="19">
         <v>5</v>
       </c>
-      <c r="AE9" s="11"/>
-[...5 lines deleted...]
-      <c r="AK9" s="14"/>
+      <c r="AE9" s="47">
+        <v>11</v>
+      </c>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="50"/>
+      <c r="AK9" s="38"/>
       <c r="AL9" s="14"/>
       <c r="AM9" s="14"/>
       <c r="AN9" s="14"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="11"/>
       <c r="AQ9" s="14"/>
       <c r="AR9" s="14"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="14"/>
       <c r="AU9" s="14"/>
       <c r="AV9" s="14"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="14">
         <v>1</v>
       </c>
       <c r="C10" s="14">
         <v>1</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>0</v>
       </c>
@@ -8778,57 +9455,59 @@
       </c>
       <c r="W10" s="55">
         <v>4</v>
       </c>
       <c r="X10" s="55">
         <v>1</v>
       </c>
       <c r="Y10" s="55">
         <v>3</v>
       </c>
       <c r="Z10" s="66">
         <v>2</v>
       </c>
       <c r="AA10" s="55">
         <v>1</v>
       </c>
       <c r="AB10" s="55">
         <v>1</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
       </c>
       <c r="AD10" s="19">
         <v>2</v>
       </c>
-      <c r="AE10" s="11"/>
-[...5 lines deleted...]
-      <c r="AK10" s="11"/>
+      <c r="AE10" s="47">
+        <v>2</v>
+      </c>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="50"/>
+      <c r="AH10" s="50"/>
+      <c r="AI10" s="50"/>
+      <c r="AJ10" s="50"/>
+      <c r="AK10" s="50"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="14"/>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
       <c r="AP10" s="11"/>
       <c r="AQ10" s="14"/>
       <c r="AR10" s="14"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="11"/>
       <c r="AU10" s="14"/>
       <c r="AV10" s="14"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="14">
         <v>1</v>
       </c>
       <c r="C11" s="14">
         <v>4</v>
       </c>
       <c r="D11" s="14">
         <v>5</v>
       </c>
@@ -8888,57 +9567,59 @@
       </c>
       <c r="W11" s="55">
         <v>8</v>
       </c>
       <c r="X11" s="55">
         <v>3</v>
       </c>
       <c r="Y11" s="55">
         <v>4</v>
       </c>
       <c r="Z11" s="66">
         <v>8</v>
       </c>
       <c r="AA11" s="55">
         <v>5</v>
       </c>
       <c r="AB11" s="55">
         <v>2</v>
       </c>
       <c r="AC11" s="14">
         <v>7</v>
       </c>
       <c r="AD11" s="19">
         <v>6</v>
       </c>
-      <c r="AE11" s="11"/>
-[...5 lines deleted...]
-      <c r="AK11" s="11"/>
+      <c r="AE11" s="47">
+        <v>10</v>
+      </c>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="50"/>
+      <c r="AH11" s="50"/>
+      <c r="AI11" s="50"/>
+      <c r="AJ11" s="50"/>
+      <c r="AK11" s="50"/>
       <c r="AL11" s="14"/>
       <c r="AM11" s="14"/>
       <c r="AN11" s="14"/>
       <c r="AO11" s="11"/>
       <c r="AP11" s="14"/>
       <c r="AQ11" s="14"/>
       <c r="AR11" s="14"/>
       <c r="AS11" s="14"/>
       <c r="AT11" s="14"/>
       <c r="AU11" s="14"/>
       <c r="AV11" s="14"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="14">
         <v>5</v>
       </c>
       <c r="C12" s="14">
         <v>1</v>
       </c>
       <c r="D12" s="14">
         <v>5</v>
       </c>
@@ -8998,57 +9679,59 @@
       </c>
       <c r="W12" s="55">
         <v>4</v>
       </c>
       <c r="X12" s="55">
         <v>2</v>
       </c>
       <c r="Y12" s="55">
         <v>6</v>
       </c>
       <c r="Z12" s="66">
         <v>7</v>
       </c>
       <c r="AA12" s="55">
         <v>2</v>
       </c>
       <c r="AB12" s="55">
         <v>6</v>
       </c>
       <c r="AC12" s="14">
         <v>5</v>
       </c>
       <c r="AD12" s="19">
         <v>6</v>
       </c>
-      <c r="AE12" s="11"/>
-[...5 lines deleted...]
-      <c r="AK12" s="14"/>
+      <c r="AE12" s="47">
+        <v>2</v>
+      </c>
+      <c r="AF12" s="50"/>
+      <c r="AG12" s="50"/>
+      <c r="AH12" s="50"/>
+      <c r="AI12" s="50"/>
+      <c r="AJ12" s="50"/>
+      <c r="AK12" s="38"/>
       <c r="AL12" s="14"/>
       <c r="AM12" s="14"/>
       <c r="AN12" s="14"/>
       <c r="AO12" s="14"/>
       <c r="AP12" s="14"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="14"/>
       <c r="AS12" s="14"/>
       <c r="AT12" s="14"/>
       <c r="AU12" s="14"/>
       <c r="AV12" s="14"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14">
         <v>4</v>
       </c>
       <c r="C13" s="14">
         <v>3</v>
       </c>
       <c r="D13" s="14">
         <v>5</v>
       </c>
@@ -9108,57 +9791,59 @@
       </c>
       <c r="W13" s="55">
         <v>3</v>
       </c>
       <c r="X13" s="55">
         <v>3</v>
       </c>
       <c r="Y13" s="55">
         <v>2</v>
       </c>
       <c r="Z13" s="66">
         <v>2</v>
       </c>
       <c r="AA13" s="55">
         <v>3</v>
       </c>
       <c r="AB13" s="55">
         <v>2</v>
       </c>
       <c r="AC13" s="14">
         <v>3</v>
       </c>
       <c r="AD13" s="19">
         <v>6</v>
       </c>
-      <c r="AE13" s="11"/>
-[...5 lines deleted...]
-      <c r="AK13" s="11"/>
+      <c r="AE13" s="47">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="50"/>
+      <c r="AG13" s="50"/>
+      <c r="AH13" s="50"/>
+      <c r="AI13" s="50"/>
+      <c r="AJ13" s="50"/>
+      <c r="AK13" s="50"/>
       <c r="AL13" s="14"/>
       <c r="AM13" s="14"/>
       <c r="AN13" s="14"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="14"/>
       <c r="AQ13" s="14"/>
       <c r="AR13" s="14"/>
       <c r="AS13" s="14"/>
       <c r="AT13" s="14"/>
       <c r="AU13" s="14"/>
       <c r="AV13" s="14"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="14">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>7</v>
       </c>
       <c r="D14" s="14">
         <v>6</v>
       </c>
@@ -9218,57 +9903,59 @@
       </c>
       <c r="W14" s="55">
         <v>12</v>
       </c>
       <c r="X14" s="55">
         <v>9</v>
       </c>
       <c r="Y14" s="55">
         <v>16</v>
       </c>
       <c r="Z14" s="66">
         <v>18</v>
       </c>
       <c r="AA14" s="55">
         <v>10</v>
       </c>
       <c r="AB14" s="55">
         <v>6</v>
       </c>
       <c r="AC14" s="14">
         <v>12</v>
       </c>
       <c r="AD14" s="19">
         <v>6</v>
       </c>
-      <c r="AE14" s="11"/>
-[...5 lines deleted...]
-      <c r="AK14" s="14"/>
+      <c r="AE14" s="47">
+        <v>16</v>
+      </c>
+      <c r="AF14" s="50"/>
+      <c r="AG14" s="50"/>
+      <c r="AH14" s="50"/>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="50"/>
+      <c r="AK14" s="38"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="14"/>
       <c r="AN14" s="14"/>
       <c r="AO14" s="14"/>
       <c r="AP14" s="14"/>
       <c r="AQ14" s="14"/>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="14">
         <v>2</v>
       </c>
       <c r="C15" s="14">
         <v>4</v>
       </c>
       <c r="D15" s="14">
         <v>2</v>
       </c>
@@ -9328,57 +10015,59 @@
       </c>
       <c r="W15" s="55">
         <v>5</v>
       </c>
       <c r="X15" s="55">
         <v>5</v>
       </c>
       <c r="Y15" s="55">
         <v>4</v>
       </c>
       <c r="Z15" s="66">
         <v>2</v>
       </c>
       <c r="AA15" s="55">
         <v>3</v>
       </c>
       <c r="AB15" s="55">
         <v>4</v>
       </c>
       <c r="AC15" s="14">
         <v>3</v>
       </c>
       <c r="AD15" s="19">
         <v>2</v>
       </c>
-      <c r="AE15" s="11"/>
-[...5 lines deleted...]
-      <c r="AK15" s="14"/>
+      <c r="AE15" s="47">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="50"/>
+      <c r="AG15" s="50"/>
+      <c r="AH15" s="50"/>
+      <c r="AI15" s="50"/>
+      <c r="AJ15" s="50"/>
+      <c r="AK15" s="38"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="14"/>
       <c r="AN15" s="14"/>
       <c r="AO15" s="14"/>
       <c r="AP15" s="14"/>
       <c r="AQ15" s="14"/>
       <c r="AR15" s="14"/>
       <c r="AS15" s="14"/>
       <c r="AT15" s="14"/>
       <c r="AU15" s="14"/>
       <c r="AV15" s="14"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="14">
         <v>5</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>4</v>
       </c>
@@ -9438,57 +10127,59 @@
       </c>
       <c r="W16" s="55">
         <v>3</v>
       </c>
       <c r="X16" s="55">
         <v>3</v>
       </c>
       <c r="Y16" s="55">
         <v>7</v>
       </c>
       <c r="Z16" s="66">
         <v>5</v>
       </c>
       <c r="AA16" s="55">
         <v>2</v>
       </c>
       <c r="AB16" s="55">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>2</v>
       </c>
       <c r="AD16" s="19">
         <v>5</v>
       </c>
-      <c r="AE16" s="11"/>
-[...5 lines deleted...]
-      <c r="AK16" s="11"/>
+      <c r="AE16" s="47">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="50"/>
+      <c r="AH16" s="50"/>
+      <c r="AI16" s="50"/>
+      <c r="AJ16" s="50"/>
+      <c r="AK16" s="50"/>
       <c r="AL16" s="14"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="11"/>
       <c r="AO16" s="14"/>
       <c r="AP16" s="14"/>
       <c r="AQ16" s="14"/>
       <c r="AR16" s="14"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="14"/>
       <c r="AU16" s="14"/>
       <c r="AV16" s="14"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="14">
         <v>2</v>
       </c>
       <c r="C17" s="14">
         <v>5</v>
       </c>
       <c r="D17" s="14">
         <v>5</v>
       </c>
@@ -9548,57 +10239,59 @@
       </c>
       <c r="W17" s="55">
         <v>3</v>
       </c>
       <c r="X17" s="55">
         <v>2</v>
       </c>
       <c r="Y17" s="55">
         <v>4</v>
       </c>
       <c r="Z17" s="66">
         <v>3</v>
       </c>
       <c r="AA17" s="55">
         <v>3</v>
       </c>
       <c r="AB17" s="55">
         <v>1</v>
       </c>
       <c r="AC17" s="14">
         <v>11</v>
       </c>
       <c r="AD17" s="19">
         <v>2</v>
       </c>
-      <c r="AE17" s="11"/>
-[...5 lines deleted...]
-      <c r="AK17" s="14"/>
+      <c r="AE17" s="47">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="50"/>
+      <c r="AH17" s="50"/>
+      <c r="AI17" s="50"/>
+      <c r="AJ17" s="50"/>
+      <c r="AK17" s="38"/>
       <c r="AL17" s="14"/>
       <c r="AM17" s="14"/>
       <c r="AN17" s="14"/>
       <c r="AO17" s="11"/>
       <c r="AP17" s="14"/>
       <c r="AQ17" s="14"/>
       <c r="AR17" s="14"/>
       <c r="AS17" s="14"/>
       <c r="AT17" s="14"/>
       <c r="AU17" s="14"/>
       <c r="AV17" s="14"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14">
         <v>8</v>
       </c>
       <c r="C18" s="14">
         <v>7</v>
       </c>
       <c r="D18" s="14">
         <v>5</v>
       </c>
@@ -9658,57 +10351,59 @@
       </c>
       <c r="W18" s="55">
         <v>5</v>
       </c>
       <c r="X18" s="55">
         <v>6</v>
       </c>
       <c r="Y18" s="55">
         <v>11</v>
       </c>
       <c r="Z18" s="66">
         <v>12</v>
       </c>
       <c r="AA18" s="55">
         <v>4</v>
       </c>
       <c r="AB18" s="55">
         <v>9</v>
       </c>
       <c r="AC18" s="14">
         <v>6</v>
       </c>
       <c r="AD18" s="19">
         <v>10</v>
       </c>
-      <c r="AE18" s="11"/>
-[...5 lines deleted...]
-      <c r="AK18" s="14"/>
+      <c r="AE18" s="47">
+        <v>4</v>
+      </c>
+      <c r="AF18" s="50"/>
+      <c r="AG18" s="50"/>
+      <c r="AH18" s="50"/>
+      <c r="AI18" s="50"/>
+      <c r="AJ18" s="50"/>
+      <c r="AK18" s="38"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
       <c r="AS18" s="14"/>
       <c r="AT18" s="14"/>
       <c r="AU18" s="14"/>
       <c r="AV18" s="14"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="14">
         <v>1</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="14">
         <v>3</v>
       </c>
@@ -9768,57 +10463,57 @@
       </c>
       <c r="W19" s="55" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="55">
         <v>2</v>
       </c>
       <c r="Y19" s="55">
         <v>4</v>
       </c>
       <c r="Z19" s="66">
         <v>2</v>
       </c>
       <c r="AA19" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AD19" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE19" s="11"/>
-[...5 lines deleted...]
-      <c r="AK19" s="14"/>
+      <c r="AE19" s="47"/>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="50"/>
+      <c r="AH19" s="50"/>
+      <c r="AI19" s="50"/>
+      <c r="AJ19" s="50"/>
+      <c r="AK19" s="38"/>
       <c r="AL19" s="14"/>
       <c r="AM19" s="11"/>
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="14"/>
       <c r="AR19" s="14"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="14"/>
       <c r="AU19" s="14"/>
       <c r="AV19" s="14"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="14">
         <v>1</v>
       </c>
       <c r="C20" s="14">
         <v>4</v>
       </c>
       <c r="D20" s="14">
         <v>2</v>
       </c>
@@ -9878,57 +10573,59 @@
       </c>
       <c r="W20" s="55">
         <v>1</v>
       </c>
       <c r="X20" s="55">
         <v>1</v>
       </c>
       <c r="Y20" s="55">
         <v>6</v>
       </c>
       <c r="Z20" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE20" s="11"/>
-[...5 lines deleted...]
-      <c r="AK20" s="14"/>
+      <c r="AE20" s="47">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="50"/>
+      <c r="AH20" s="50"/>
+      <c r="AI20" s="38"/>
+      <c r="AJ20" s="50"/>
+      <c r="AK20" s="38"/>
       <c r="AL20" s="11"/>
       <c r="AM20" s="14"/>
       <c r="AN20" s="11"/>
       <c r="AO20" s="11"/>
       <c r="AP20" s="14"/>
       <c r="AQ20" s="11"/>
       <c r="AR20" s="14"/>
       <c r="AS20" s="14"/>
       <c r="AT20" s="14"/>
       <c r="AU20" s="14"/>
       <c r="AV20" s="14"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="14">
         <v>4</v>
       </c>
       <c r="C21" s="14">
         <v>5</v>
       </c>
       <c r="D21" s="14">
         <v>8</v>
       </c>
@@ -9988,100 +10685,102 @@
       </c>
       <c r="W21" s="55">
         <v>3</v>
       </c>
       <c r="X21" s="55">
         <v>9</v>
       </c>
       <c r="Y21" s="55">
         <v>13</v>
       </c>
       <c r="Z21" s="66">
         <v>6</v>
       </c>
       <c r="AA21" s="55">
         <v>6</v>
       </c>
       <c r="AB21" s="55">
         <v>9</v>
       </c>
       <c r="AC21" s="14">
         <v>5</v>
       </c>
       <c r="AD21" s="19">
         <v>5</v>
       </c>
-      <c r="AE21" s="11"/>
-[...5 lines deleted...]
-      <c r="AK21" s="14"/>
+      <c r="AE21" s="47">
+        <v>11</v>
+      </c>
+      <c r="AF21" s="50"/>
+      <c r="AG21" s="50"/>
+      <c r="AH21" s="50"/>
+      <c r="AI21" s="50"/>
+      <c r="AJ21" s="50"/>
+      <c r="AK21" s="38"/>
       <c r="AL21" s="14"/>
       <c r="AM21" s="14"/>
       <c r="AN21" s="14"/>
       <c r="AO21" s="14"/>
       <c r="AP21" s="14"/>
       <c r="AQ21" s="14"/>
       <c r="AR21" s="14"/>
       <c r="AS21" s="14"/>
       <c r="AT21" s="14"/>
       <c r="AU21" s="14"/>
       <c r="AV21" s="14"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="79" t="s">
+      <c r="A22" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="79"/>
-[...22 lines deleted...]
-      <c r="Y22" s="79"/>
+      <c r="B22" s="87"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
+      <c r="T22" s="87"/>
+      <c r="U22" s="87"/>
+      <c r="V22" s="87"/>
+      <c r="W22" s="87"/>
+      <c r="X22" s="87"/>
+      <c r="Y22" s="87"/>
       <c r="Z22" s="40"/>
       <c r="AD22" s="19"/>
-      <c r="AE22" s="40"/>
+      <c r="AE22" s="55"/>
       <c r="AF22" s="40"/>
       <c r="AG22" s="40"/>
       <c r="AH22" s="40"/>
       <c r="AI22" s="40"/>
       <c r="AJ22" s="40"/>
       <c r="AK22" s="40"/>
       <c r="AL22" s="40"/>
       <c r="AM22" s="40"/>
       <c r="AN22" s="40"/>
       <c r="AO22" s="40"/>
       <c r="AP22" s="40"/>
       <c r="AQ22" s="40"/>
       <c r="AR22" s="40"/>
       <c r="AS22" s="40"/>
       <c r="AT22" s="40"/>
       <c r="AU22" s="40"/>
       <c r="AV22" s="40"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>62</v>
       </c>
@@ -10147,57 +10846,59 @@
       </c>
       <c r="W23" s="55">
         <v>98</v>
       </c>
       <c r="X23" s="55">
         <v>76</v>
       </c>
       <c r="Y23" s="55">
         <v>105</v>
       </c>
       <c r="Z23" s="66">
         <v>81</v>
       </c>
       <c r="AA23" s="55">
         <v>72</v>
       </c>
       <c r="AB23" s="55">
         <v>66</v>
       </c>
       <c r="AC23" s="14">
         <v>76</v>
       </c>
       <c r="AD23" s="19">
         <v>58</v>
       </c>
-      <c r="AE23" s="11"/>
-[...5 lines deleted...]
-      <c r="AK23" s="14"/>
+      <c r="AE23" s="47">
+        <v>69</v>
+      </c>
+      <c r="AF23" s="50"/>
+      <c r="AG23" s="50"/>
+      <c r="AH23" s="50"/>
+      <c r="AI23" s="50"/>
+      <c r="AJ23" s="50"/>
+      <c r="AK23" s="38"/>
       <c r="AL23" s="14"/>
       <c r="AM23" s="14"/>
       <c r="AN23" s="14"/>
       <c r="AO23" s="14"/>
       <c r="AP23" s="14"/>
       <c r="AQ23" s="14"/>
       <c r="AR23" s="14"/>
       <c r="AS23" s="14"/>
       <c r="AT23" s="14"/>
       <c r="AU23" s="14"/>
       <c r="AV23" s="14"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="14">
         <v>53</v>
       </c>
       <c r="C24" s="14">
         <v>54</v>
       </c>
       <c r="D24" s="14">
         <v>74</v>
       </c>
@@ -10257,57 +10958,59 @@
       </c>
       <c r="W24" s="55">
         <v>89</v>
       </c>
       <c r="X24" s="55">
         <v>69</v>
       </c>
       <c r="Y24" s="55">
         <v>94</v>
       </c>
       <c r="Z24" s="66">
         <v>72</v>
       </c>
       <c r="AA24" s="55">
         <v>62</v>
       </c>
       <c r="AB24" s="55">
         <v>60</v>
       </c>
       <c r="AC24" s="14">
         <v>68</v>
       </c>
       <c r="AD24" s="19">
         <v>49</v>
       </c>
-      <c r="AE24" s="11"/>
-[...5 lines deleted...]
-      <c r="AK24" s="14"/>
+      <c r="AE24" s="47">
+        <v>58</v>
+      </c>
+      <c r="AF24" s="50"/>
+      <c r="AG24" s="50"/>
+      <c r="AH24" s="50"/>
+      <c r="AI24" s="50"/>
+      <c r="AJ24" s="50"/>
+      <c r="AK24" s="38"/>
       <c r="AL24" s="14"/>
       <c r="AM24" s="14"/>
       <c r="AN24" s="14"/>
       <c r="AO24" s="14"/>
       <c r="AP24" s="14"/>
       <c r="AQ24" s="14"/>
       <c r="AR24" s="14"/>
       <c r="AS24" s="14"/>
       <c r="AT24" s="14"/>
       <c r="AU24" s="14"/>
       <c r="AV24" s="14"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>1</v>
       </c>
       <c r="C25" s="14">
         <v>2</v>
       </c>
       <c r="D25" s="14">
         <v>4</v>
       </c>
@@ -10365,57 +11068,59 @@
       </c>
       <c r="W25" s="55">
         <v>4</v>
       </c>
       <c r="X25" s="55">
         <v>1</v>
       </c>
       <c r="Y25" s="55">
         <v>3</v>
       </c>
       <c r="Z25" s="66">
         <v>1</v>
       </c>
       <c r="AA25" s="55">
         <v>5</v>
       </c>
       <c r="AB25" s="55">
         <v>2</v>
       </c>
       <c r="AC25" s="14">
         <v>3</v>
       </c>
       <c r="AD25" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE25" s="11"/>
-[...5 lines deleted...]
-      <c r="AK25" s="11"/>
+      <c r="AE25" s="47">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AH25" s="50"/>
+      <c r="AI25" s="50"/>
+      <c r="AJ25" s="50"/>
+      <c r="AK25" s="50"/>
       <c r="AL25" s="14"/>
       <c r="AM25" s="14"/>
       <c r="AN25" s="14"/>
       <c r="AO25" s="11"/>
       <c r="AP25" s="14"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="14"/>
       <c r="AS25" s="14"/>
       <c r="AT25" s="14"/>
       <c r="AU25" s="14"/>
       <c r="AV25" s="14"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>1</v>
       </c>
       <c r="C26" s="14">
         <v>2</v>
       </c>
       <c r="D26" s="14">
         <v>1</v>
       </c>
@@ -10475,57 +11180,57 @@
       </c>
       <c r="W26" s="55">
         <v>3</v>
       </c>
       <c r="X26" s="55">
         <v>1</v>
       </c>
       <c r="Y26" s="55" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="55">
         <v>2</v>
       </c>
       <c r="AB26" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="14">
         <v>3</v>
       </c>
       <c r="AD26" s="19">
         <v>1</v>
       </c>
-      <c r="AE26" s="11"/>
-[...5 lines deleted...]
-      <c r="AK26" s="14"/>
+      <c r="AE26" s="47"/>
+      <c r="AF26" s="50"/>
+      <c r="AG26" s="50"/>
+      <c r="AH26" s="50"/>
+      <c r="AI26" s="50"/>
+      <c r="AJ26" s="50"/>
+      <c r="AK26" s="38"/>
       <c r="AL26" s="14"/>
       <c r="AM26" s="14"/>
       <c r="AN26" s="14"/>
       <c r="AO26" s="14"/>
       <c r="AP26" s="14"/>
       <c r="AQ26" s="14"/>
       <c r="AR26" s="14"/>
       <c r="AS26" s="14"/>
       <c r="AT26" s="14"/>
       <c r="AU26" s="14"/>
       <c r="AV26" s="14"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="14">
         <v>2</v>
       </c>
@@ -10585,57 +11290,59 @@
       </c>
       <c r="W27" s="55">
         <v>2</v>
       </c>
       <c r="X27" s="55">
         <v>3</v>
       </c>
       <c r="Y27" s="55">
         <v>4</v>
       </c>
       <c r="Z27" s="66">
         <v>4</v>
       </c>
       <c r="AA27" s="55">
         <v>2</v>
       </c>
       <c r="AB27" s="55">
         <v>1</v>
       </c>
       <c r="AC27" s="14">
         <v>1</v>
       </c>
       <c r="AD27" s="19">
         <v>5</v>
       </c>
-      <c r="AE27" s="11"/>
-[...5 lines deleted...]
-      <c r="AK27" s="11"/>
+      <c r="AE27" s="47">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="50"/>
+      <c r="AG27" s="50"/>
+      <c r="AH27" s="50"/>
+      <c r="AI27" s="38"/>
+      <c r="AJ27" s="50"/>
+      <c r="AK27" s="50"/>
       <c r="AL27" s="14"/>
       <c r="AM27" s="14"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
       <c r="AP27" s="11"/>
       <c r="AQ27" s="11"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="11"/>
       <c r="AT27" s="14"/>
       <c r="AU27" s="14"/>
       <c r="AV27" s="14"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
         <v>4</v>
       </c>
       <c r="C28" s="14">
         <v>5</v>
       </c>
       <c r="D28" s="14">
         <v>3</v>
       </c>
@@ -10695,100 +11402,102 @@
       </c>
       <c r="W28" s="55" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="55">
         <v>2</v>
       </c>
       <c r="Y28" s="55">
         <v>4</v>
       </c>
       <c r="Z28" s="66">
         <v>4</v>
       </c>
       <c r="AA28" s="55">
         <v>1</v>
       </c>
       <c r="AB28" s="55">
         <v>3</v>
       </c>
       <c r="AC28" s="14">
         <v>1</v>
       </c>
       <c r="AD28" s="19">
         <v>3</v>
       </c>
-      <c r="AE28" s="11"/>
-[...5 lines deleted...]
-      <c r="AK28" s="11"/>
+      <c r="AE28" s="47">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
       <c r="AL28" s="14"/>
       <c r="AM28" s="14"/>
       <c r="AN28" s="14"/>
       <c r="AO28" s="14"/>
       <c r="AP28" s="14"/>
       <c r="AQ28" s="14"/>
       <c r="AR28" s="14"/>
       <c r="AS28" s="14"/>
       <c r="AT28" s="14"/>
       <c r="AU28" s="14"/>
       <c r="AV28" s="14"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="85" t="s">
+      <c r="A29" s="90" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="85"/>
-[...22 lines deleted...]
-      <c r="Y29" s="85"/>
+      <c r="B29" s="90"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="90"/>
+      <c r="Y29" s="90"/>
       <c r="Z29" s="41"/>
       <c r="AD29" s="19"/>
-      <c r="AE29" s="41"/>
+      <c r="AE29" s="55"/>
       <c r="AF29" s="41"/>
       <c r="AG29" s="41"/>
       <c r="AH29" s="41"/>
       <c r="AI29" s="41"/>
       <c r="AJ29" s="41"/>
       <c r="AK29" s="41"/>
       <c r="AL29" s="41"/>
       <c r="AM29" s="41"/>
       <c r="AN29" s="41"/>
       <c r="AO29" s="41"/>
       <c r="AP29" s="41"/>
       <c r="AQ29" s="41"/>
       <c r="AR29" s="41"/>
       <c r="AS29" s="41"/>
       <c r="AT29" s="41"/>
       <c r="AU29" s="41"/>
       <c r="AV29" s="41"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>47</v>
       </c>
@@ -10854,57 +11563,59 @@
       </c>
       <c r="W30" s="56">
         <v>48</v>
       </c>
       <c r="X30" s="56">
         <v>44</v>
       </c>
       <c r="Y30" s="55">
         <v>75</v>
       </c>
       <c r="Z30" s="66">
         <v>64</v>
       </c>
       <c r="AA30" s="55">
         <v>33</v>
       </c>
       <c r="AB30" s="55">
         <v>45</v>
       </c>
       <c r="AC30" s="14">
         <v>56</v>
       </c>
       <c r="AD30" s="19">
         <v>46</v>
       </c>
-      <c r="AE30" s="38"/>
-[...5 lines deleted...]
-      <c r="AK30" s="14"/>
+      <c r="AE30" s="48">
+        <v>62</v>
+      </c>
+      <c r="AF30" s="38"/>
+      <c r="AG30" s="38"/>
+      <c r="AH30" s="38"/>
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="38"/>
       <c r="AL30" s="14"/>
       <c r="AM30" s="14"/>
       <c r="AN30" s="14"/>
       <c r="AO30" s="14"/>
       <c r="AP30" s="14"/>
       <c r="AQ30" s="14"/>
       <c r="AR30" s="14"/>
       <c r="AS30" s="14"/>
       <c r="AT30" s="14"/>
       <c r="AU30" s="14"/>
       <c r="AV30" s="14"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14">
         <v>7</v>
       </c>
       <c r="C31" s="14">
         <v>8</v>
       </c>
       <c r="D31" s="14">
         <v>11</v>
       </c>
@@ -10964,57 +11675,59 @@
       </c>
       <c r="W31" s="56">
         <v>6</v>
       </c>
       <c r="X31" s="56">
         <v>5</v>
       </c>
       <c r="Y31" s="55">
         <v>6</v>
       </c>
       <c r="Z31" s="66">
         <v>6</v>
       </c>
       <c r="AA31" s="55">
         <v>4</v>
       </c>
       <c r="AB31" s="55">
         <v>7</v>
       </c>
       <c r="AC31" s="14">
         <v>8</v>
       </c>
       <c r="AD31" s="19">
         <v>5</v>
       </c>
-      <c r="AE31" s="14"/>
-[...5 lines deleted...]
-      <c r="AK31" s="14"/>
+      <c r="AE31" s="48">
+        <v>11</v>
+      </c>
+      <c r="AF31" s="38"/>
+      <c r="AG31" s="38"/>
+      <c r="AH31" s="38"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="38"/>
       <c r="AL31" s="14"/>
       <c r="AM31" s="14"/>
       <c r="AN31" s="14"/>
       <c r="AO31" s="11"/>
       <c r="AP31" s="11"/>
       <c r="AQ31" s="14"/>
       <c r="AR31" s="14"/>
       <c r="AS31" s="14"/>
       <c r="AT31" s="14"/>
       <c r="AU31" s="14"/>
       <c r="AV31" s="14"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>1</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>0</v>
       </c>
@@ -11074,57 +11787,59 @@
       </c>
       <c r="W32" s="56">
         <v>4</v>
       </c>
       <c r="X32" s="56">
         <v>1</v>
       </c>
       <c r="Y32" s="55">
         <v>3</v>
       </c>
       <c r="Z32" s="66">
         <v>2</v>
       </c>
       <c r="AA32" s="55">
         <v>1</v>
       </c>
       <c r="AB32" s="55">
         <v>1</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
       <c r="AD32" s="19">
         <v>2</v>
       </c>
-      <c r="AE32" s="14"/>
-[...5 lines deleted...]
-      <c r="AK32" s="11"/>
+      <c r="AE32" s="48">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="38"/>
+      <c r="AG32" s="38"/>
+      <c r="AH32" s="38"/>
+      <c r="AI32" s="50"/>
+      <c r="AJ32" s="50"/>
+      <c r="AK32" s="50"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="14"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
       <c r="AP32" s="11"/>
       <c r="AQ32" s="14"/>
       <c r="AR32" s="14"/>
       <c r="AS32" s="14"/>
       <c r="AT32" s="11"/>
       <c r="AU32" s="14"/>
       <c r="AV32" s="14"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14">
         <v>2</v>
       </c>
       <c r="D33" s="14">
         <v>1</v>
       </c>
       <c r="E33" s="14">
         <v>2</v>
@@ -11182,57 +11897,59 @@
       </c>
       <c r="W33" s="56">
         <v>4</v>
       </c>
       <c r="X33" s="56">
         <v>2</v>
       </c>
       <c r="Y33" s="55">
         <v>1</v>
       </c>
       <c r="Z33" s="66">
         <v>7</v>
       </c>
       <c r="AA33" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
       <c r="AD33" s="19">
         <v>6</v>
       </c>
-      <c r="AE33" s="14"/>
-[...5 lines deleted...]
-      <c r="AK33" s="11"/>
+      <c r="AE33" s="48">
+        <v>6</v>
+      </c>
+      <c r="AF33" s="38"/>
+      <c r="AG33" s="38"/>
+      <c r="AH33" s="38"/>
+      <c r="AI33" s="50"/>
+      <c r="AJ33" s="50"/>
+      <c r="AK33" s="50"/>
       <c r="AL33" s="14"/>
       <c r="AM33" s="14"/>
       <c r="AN33" s="11"/>
       <c r="AO33" s="11"/>
       <c r="AP33" s="11"/>
       <c r="AQ33" s="14"/>
       <c r="AR33" s="14"/>
       <c r="AS33" s="14"/>
       <c r="AT33" s="14"/>
       <c r="AU33" s="14"/>
       <c r="AV33" s="14"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14">
         <v>5</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
@@ -11292,57 +12009,59 @@
       </c>
       <c r="W34" s="56">
         <v>4</v>
       </c>
       <c r="X34" s="56">
         <v>2</v>
       </c>
       <c r="Y34" s="55">
         <v>6</v>
       </c>
       <c r="Z34" s="66">
         <v>7</v>
       </c>
       <c r="AA34" s="55">
         <v>2</v>
       </c>
       <c r="AB34" s="55">
         <v>6</v>
       </c>
       <c r="AC34" s="14">
         <v>5</v>
       </c>
       <c r="AD34" s="19">
         <v>6</v>
       </c>
-      <c r="AE34" s="14"/>
-[...5 lines deleted...]
-      <c r="AK34" s="14"/>
+      <c r="AE34" s="48">
+        <v>2</v>
+      </c>
+      <c r="AF34" s="38"/>
+      <c r="AG34" s="38"/>
+      <c r="AH34" s="38"/>
+      <c r="AI34" s="38"/>
+      <c r="AJ34" s="50"/>
+      <c r="AK34" s="38"/>
       <c r="AL34" s="14"/>
       <c r="AM34" s="14"/>
       <c r="AN34" s="14"/>
       <c r="AO34" s="14"/>
       <c r="AP34" s="14"/>
       <c r="AQ34" s="11"/>
       <c r="AR34" s="14"/>
       <c r="AS34" s="14"/>
       <c r="AT34" s="14"/>
       <c r="AU34" s="14"/>
       <c r="AV34" s="14"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14">
         <v>4</v>
       </c>
       <c r="C35" s="14">
         <v>3</v>
       </c>
       <c r="D35" s="14">
         <v>5</v>
       </c>
@@ -11402,57 +12121,59 @@
       </c>
       <c r="W35" s="56">
         <v>3</v>
       </c>
       <c r="X35" s="56">
         <v>3</v>
       </c>
       <c r="Y35" s="55">
         <v>2</v>
       </c>
       <c r="Z35" s="66">
         <v>2</v>
       </c>
       <c r="AA35" s="55">
         <v>3</v>
       </c>
       <c r="AB35" s="55">
         <v>2</v>
       </c>
       <c r="AC35" s="14">
         <v>3</v>
       </c>
       <c r="AD35" s="19">
         <v>6</v>
       </c>
-      <c r="AE35" s="14"/>
-[...5 lines deleted...]
-      <c r="AK35" s="11"/>
+      <c r="AE35" s="48">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="38"/>
+      <c r="AG35" s="38"/>
+      <c r="AH35" s="38"/>
+      <c r="AI35" s="38"/>
+      <c r="AJ35" s="50"/>
+      <c r="AK35" s="50"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="11"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
       <c r="AS35" s="14"/>
       <c r="AT35" s="14"/>
       <c r="AU35" s="14"/>
       <c r="AV35" s="14"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>15</v>
       </c>
       <c r="C36" s="14">
         <v>7</v>
       </c>
       <c r="D36" s="14">
         <v>6</v>
       </c>
@@ -11512,57 +12233,59 @@
       </c>
       <c r="W36" s="56">
         <v>12</v>
       </c>
       <c r="X36" s="56">
         <v>9</v>
       </c>
       <c r="Y36" s="55">
         <v>16</v>
       </c>
       <c r="Z36" s="66">
         <v>18</v>
       </c>
       <c r="AA36" s="55">
         <v>10</v>
       </c>
       <c r="AB36" s="55">
         <v>6</v>
       </c>
       <c r="AC36" s="14">
         <v>12</v>
       </c>
       <c r="AD36" s="19">
         <v>6</v>
       </c>
-      <c r="AE36" s="14"/>
-[...5 lines deleted...]
-      <c r="AK36" s="14"/>
+      <c r="AE36" s="48">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="38"/>
+      <c r="AG36" s="38"/>
+      <c r="AH36" s="38"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="38"/>
       <c r="AL36" s="14"/>
       <c r="AM36" s="14"/>
       <c r="AN36" s="14"/>
       <c r="AO36" s="14"/>
       <c r="AP36" s="14"/>
       <c r="AQ36" s="14"/>
       <c r="AR36" s="14"/>
       <c r="AS36" s="14"/>
       <c r="AT36" s="14"/>
       <c r="AU36" s="14"/>
       <c r="AV36" s="14"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>1</v>
       </c>
       <c r="C37" s="14">
         <v>2</v>
       </c>
       <c r="D37" s="14">
         <v>1</v>
       </c>
@@ -11622,57 +12345,59 @@
       </c>
       <c r="W37" s="56">
         <v>2</v>
       </c>
       <c r="X37" s="56">
         <v>4</v>
       </c>
       <c r="Y37" s="55">
         <v>4</v>
       </c>
       <c r="Z37" s="66">
         <v>2</v>
       </c>
       <c r="AA37" s="55">
         <v>1</v>
       </c>
       <c r="AB37" s="55">
         <v>4</v>
       </c>
       <c r="AC37" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="19">
         <v>1</v>
       </c>
-      <c r="AE37" s="14"/>
-[...5 lines deleted...]
-      <c r="AK37" s="14"/>
+      <c r="AE37" s="48">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="38"/>
+      <c r="AG37" s="38"/>
+      <c r="AH37" s="38"/>
+      <c r="AI37" s="38"/>
+      <c r="AJ37" s="50"/>
+      <c r="AK37" s="38"/>
       <c r="AL37" s="11"/>
       <c r="AM37" s="14"/>
       <c r="AN37" s="14"/>
       <c r="AO37" s="14"/>
       <c r="AP37" s="11"/>
       <c r="AQ37" s="14"/>
       <c r="AR37" s="14"/>
       <c r="AS37" s="14"/>
       <c r="AT37" s="14"/>
       <c r="AU37" s="14"/>
       <c r="AV37" s="14"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>2</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
@@ -11732,57 +12457,59 @@
       </c>
       <c r="W38" s="56">
         <v>1</v>
       </c>
       <c r="X38" s="56" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="55">
         <v>3</v>
       </c>
       <c r="Z38" s="66">
         <v>1</v>
       </c>
       <c r="AA38" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AB38" s="55">
         <v>2</v>
       </c>
       <c r="AC38" s="14">
         <v>1</v>
       </c>
       <c r="AD38" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE38" s="14"/>
-[...5 lines deleted...]
-      <c r="AK38" s="11"/>
+      <c r="AE38" s="48">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="38"/>
+      <c r="AG38" s="38"/>
+      <c r="AH38" s="38"/>
+      <c r="AI38" s="50"/>
+      <c r="AJ38" s="50"/>
+      <c r="AK38" s="50"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="11"/>
       <c r="AO38" s="14"/>
       <c r="AP38" s="14"/>
       <c r="AQ38" s="14"/>
       <c r="AR38" s="14"/>
       <c r="AS38" s="11"/>
       <c r="AT38" s="14"/>
       <c r="AU38" s="14"/>
       <c r="AV38" s="14"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>2</v>
       </c>
       <c r="C39" s="14">
         <v>5</v>
       </c>
       <c r="D39" s="14">
         <v>5</v>
       </c>
@@ -11842,57 +12569,59 @@
       </c>
       <c r="W39" s="56">
         <v>3</v>
       </c>
       <c r="X39" s="56">
         <v>2</v>
       </c>
       <c r="Y39" s="55">
         <v>4</v>
       </c>
       <c r="Z39" s="66">
         <v>3</v>
       </c>
       <c r="AA39" s="55">
         <v>3</v>
       </c>
       <c r="AB39" s="55">
         <v>1</v>
       </c>
       <c r="AC39" s="14">
         <v>11</v>
       </c>
       <c r="AD39" s="19">
         <v>2</v>
       </c>
-      <c r="AE39" s="14"/>
-[...5 lines deleted...]
-      <c r="AK39" s="14"/>
+      <c r="AE39" s="48">
+        <v>4</v>
+      </c>
+      <c r="AF39" s="38"/>
+      <c r="AG39" s="38"/>
+      <c r="AH39" s="38"/>
+      <c r="AI39" s="50"/>
+      <c r="AJ39" s="50"/>
+      <c r="AK39" s="38"/>
       <c r="AL39" s="14"/>
       <c r="AM39" s="14"/>
       <c r="AN39" s="14"/>
       <c r="AO39" s="11"/>
       <c r="AP39" s="14"/>
       <c r="AQ39" s="14"/>
       <c r="AR39" s="14"/>
       <c r="AS39" s="14"/>
       <c r="AT39" s="14"/>
       <c r="AU39" s="14"/>
       <c r="AV39" s="14"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14">
         <v>4</v>
       </c>
       <c r="C40" s="14">
         <v>2</v>
       </c>
       <c r="D40" s="14">
         <v>2</v>
       </c>
@@ -11952,57 +12681,59 @@
       </c>
       <c r="W40" s="56">
         <v>5</v>
       </c>
       <c r="X40" s="56">
         <v>4</v>
       </c>
       <c r="Y40" s="55">
         <v>7</v>
       </c>
       <c r="Z40" s="66">
         <v>8</v>
       </c>
       <c r="AA40" s="55">
         <v>3</v>
       </c>
       <c r="AB40" s="55">
         <v>6</v>
       </c>
       <c r="AC40" s="14">
         <v>5</v>
       </c>
       <c r="AD40" s="19">
         <v>7</v>
       </c>
-      <c r="AE40" s="14"/>
-[...5 lines deleted...]
-      <c r="AK40" s="14"/>
+      <c r="AE40" s="48">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="38"/>
+      <c r="AG40" s="38"/>
+      <c r="AH40" s="38"/>
+      <c r="AI40" s="50"/>
+      <c r="AJ40" s="50"/>
+      <c r="AK40" s="38"/>
       <c r="AL40" s="14"/>
       <c r="AM40" s="11"/>
       <c r="AN40" s="14"/>
       <c r="AO40" s="14"/>
       <c r="AP40" s="14"/>
       <c r="AQ40" s="14"/>
       <c r="AR40" s="14"/>
       <c r="AS40" s="14"/>
       <c r="AT40" s="14"/>
       <c r="AU40" s="14"/>
       <c r="AV40" s="14"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="14">
         <v>1</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="14">
         <v>3</v>
       </c>
@@ -12062,57 +12793,57 @@
       </c>
       <c r="W41" s="56" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="56">
         <v>2</v>
       </c>
       <c r="Y41" s="55">
         <v>4</v>
       </c>
       <c r="Z41" s="66">
         <v>2</v>
       </c>
       <c r="AA41" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="55">
         <v>1</v>
       </c>
       <c r="AC41" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AD41" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE41" s="14"/>
-[...5 lines deleted...]
-      <c r="AK41" s="14"/>
+      <c r="AE41" s="48"/>
+      <c r="AF41" s="38"/>
+      <c r="AG41" s="38"/>
+      <c r="AH41" s="38"/>
+      <c r="AI41" s="50"/>
+      <c r="AJ41" s="50"/>
+      <c r="AK41" s="38"/>
       <c r="AL41" s="14"/>
       <c r="AM41" s="11"/>
       <c r="AN41" s="11"/>
       <c r="AO41" s="11"/>
       <c r="AP41" s="11"/>
       <c r="AQ41" s="14"/>
       <c r="AR41" s="14"/>
       <c r="AS41" s="11"/>
       <c r="AT41" s="14"/>
       <c r="AU41" s="14"/>
       <c r="AV41" s="14"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="14">
         <v>1</v>
       </c>
       <c r="C42" s="14">
         <v>4</v>
       </c>
       <c r="D42" s="14">
         <v>2</v>
       </c>
@@ -12172,57 +12903,59 @@
       </c>
       <c r="W42" s="56">
         <v>1</v>
       </c>
       <c r="X42" s="56">
         <v>1</v>
       </c>
       <c r="Y42" s="55">
         <v>6</v>
       </c>
       <c r="Z42" s="69" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="55" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE42" s="14"/>
-[...5 lines deleted...]
-      <c r="AK42" s="14"/>
+      <c r="AE42" s="48">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="38"/>
+      <c r="AG42" s="38"/>
+      <c r="AH42" s="38"/>
+      <c r="AI42" s="38"/>
+      <c r="AJ42" s="50"/>
+      <c r="AK42" s="38"/>
       <c r="AL42" s="11"/>
       <c r="AM42" s="14"/>
       <c r="AN42" s="11"/>
       <c r="AO42" s="11"/>
       <c r="AP42" s="14"/>
       <c r="AQ42" s="11"/>
       <c r="AR42" s="14"/>
       <c r="AS42" s="14"/>
       <c r="AT42" s="14"/>
       <c r="AU42" s="14"/>
       <c r="AV42" s="14"/>
     </row>
     <row r="43" spans="1:48" s="34" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
@@ -12282,57 +13015,59 @@
       </c>
       <c r="W43" s="57">
         <v>3</v>
       </c>
       <c r="X43" s="57">
         <v>9</v>
       </c>
       <c r="Y43" s="57">
         <v>13</v>
       </c>
       <c r="Z43" s="68">
         <v>6</v>
       </c>
       <c r="AA43" s="70">
         <v>6</v>
       </c>
       <c r="AB43" s="70">
         <v>9</v>
       </c>
       <c r="AC43" s="21">
         <v>5</v>
       </c>
       <c r="AD43" s="70">
         <v>5</v>
       </c>
-      <c r="AE43" s="38"/>
-[...5 lines deleted...]
-      <c r="AK43" s="38"/>
+      <c r="AE43" s="49">
+        <v>11</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="74"/>
+      <c r="AJ43" s="74"/>
+      <c r="AK43" s="21"/>
       <c r="AL43" s="38"/>
       <c r="AM43" s="38"/>
       <c r="AN43" s="38"/>
       <c r="AO43" s="38"/>
       <c r="AP43" s="38"/>
       <c r="AQ43" s="38"/>
       <c r="AR43" s="38"/>
       <c r="AS43" s="38"/>
       <c r="AT43" s="38"/>
       <c r="AU43" s="38"/>
       <c r="AV43" s="38"/>
     </row>
     <row r="44" spans="1:48">
       <c r="A44" s="22"/>
       <c r="G44" s="3"/>
       <c r="I44" s="56"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
       <c r="N44" s="51"/>
       <c r="O44" s="10"/>
       <c r="P44" s="51"/>
       <c r="Q44" s="51"/>
       <c r="R44" s="37"/>
@@ -12453,171 +13188,171 @@
       <c r="AS46" s="11"/>
       <c r="AT46" s="14"/>
       <c r="AU46" s="14"/>
       <c r="AV46" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P10" workbookViewId="0">
-      <selection activeCell="AF38" sqref="AF38"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="5"/>
+    <col min="24" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="13.2">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:48" ht="12.75">
+      <c r="A1" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="74"/>
-[...22 lines deleted...]
-      <c r="Y1" s="74"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:48">
       <c r="A2" s="62"/>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="X3" s="86"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="86" t="s">
+      <c r="X3" s="91"/>
+      <c r="Y3" s="91"/>
+      <c r="AJ3" s="91" t="s">
         <v>18</v>
       </c>
-      <c r="AK3" s="86"/>
+      <c r="AK3" s="91"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="77"/>
-      <c r="B4" s="87">
+      <c r="A4" s="82"/>
+      <c r="B4" s="92">
         <v>2024</v>
       </c>
-      <c r="C4" s="88"/>
-[...10 lines deleted...]
-      <c r="N4" s="87">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="92">
         <v>2025</v>
       </c>
-      <c r="O4" s="88"/>
-[...10 lines deleted...]
-      <c r="Z4" s="87">
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="93"/>
+      <c r="T4" s="93"/>
+      <c r="U4" s="93"/>
+      <c r="V4" s="93"/>
+      <c r="W4" s="93"/>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="94"/>
+      <c r="Z4" s="92">
         <v>2026</v>
       </c>
-      <c r="AA4" s="88"/>
-[...12 lines deleted...]
-      <c r="A5" s="78"/>
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="93"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+    </row>
+    <row r="5" spans="1:48" ht="22.5">
+      <c r="A5" s="83"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -12684,77 +13419,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="84" t="s">
+      <c r="A6" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="84"/>
-[...22 lines deleted...]
-      <c r="Y6" s="84"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="89"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
+      <c r="R6" s="89"/>
+      <c r="S6" s="89"/>
+      <c r="T6" s="89"/>
+      <c r="U6" s="89"/>
+      <c r="V6" s="89"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="89"/>
+      <c r="Y6" s="89"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="27">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="27">
         <v>2.66</v>
       </c>
       <c r="E7" s="27">
         <v>2.65</v>
       </c>
       <c r="F7" s="27">
         <v>2.71</v>
       </c>
       <c r="G7" s="42">
         <v>2.71</v>
       </c>
       <c r="H7" s="42">
         <v>2.77</v>
@@ -12803,57 +13538,59 @@
       </c>
       <c r="W7" s="58">
         <v>3.22</v>
       </c>
       <c r="X7" s="58">
         <v>3.18</v>
       </c>
       <c r="Y7" s="58">
         <v>3.26</v>
       </c>
       <c r="Z7" s="27">
         <v>3.34</v>
       </c>
       <c r="AA7" s="58">
         <v>3.02</v>
       </c>
       <c r="AB7" s="58">
         <v>2.86</v>
       </c>
       <c r="AC7" s="27">
         <v>2.93</v>
       </c>
       <c r="AD7" s="39">
         <v>2.82</v>
       </c>
-      <c r="AE7" s="26"/>
-[...5 lines deleted...]
-      <c r="AK7" s="27"/>
+      <c r="AE7" s="71">
+        <v>2.87</v>
+      </c>
+      <c r="AF7" s="31"/>
+      <c r="AG7" s="31"/>
+      <c r="AH7" s="31"/>
+      <c r="AI7" s="31"/>
+      <c r="AJ7" s="31"/>
+      <c r="AK7" s="39"/>
       <c r="AL7" s="27"/>
       <c r="AM7" s="27"/>
       <c r="AN7" s="27"/>
       <c r="AO7" s="27"/>
       <c r="AP7" s="27"/>
       <c r="AQ7" s="27"/>
       <c r="AR7" s="27"/>
       <c r="AS7" s="27"/>
       <c r="AT7" s="27"/>
       <c r="AU7" s="27"/>
       <c r="AV7" s="27"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="27">
         <v>2.81</v>
       </c>
       <c r="C8" s="27">
         <v>2.96</v>
       </c>
       <c r="D8" s="27">
         <v>3.29</v>
       </c>
@@ -12913,57 +13650,59 @@
       </c>
       <c r="W8" s="58">
         <v>4.04</v>
       </c>
       <c r="X8" s="58">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="58">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="27">
         <v>3.82</v>
       </c>
       <c r="AA8" s="58">
         <v>3.73</v>
       </c>
       <c r="AB8" s="58">
         <v>3.54</v>
       </c>
       <c r="AC8" s="27">
         <v>3.59</v>
       </c>
       <c r="AD8" s="39">
         <v>3.39</v>
       </c>
-      <c r="AE8" s="26"/>
-[...5 lines deleted...]
-      <c r="AK8" s="27"/>
+      <c r="AE8" s="71">
+        <v>3.35</v>
+      </c>
+      <c r="AF8" s="31"/>
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="31"/>
+      <c r="AI8" s="31"/>
+      <c r="AJ8" s="31"/>
+      <c r="AK8" s="39"/>
       <c r="AL8" s="27"/>
       <c r="AM8" s="27"/>
       <c r="AN8" s="27"/>
       <c r="AO8" s="27"/>
       <c r="AP8" s="27"/>
       <c r="AQ8" s="27"/>
       <c r="AR8" s="27"/>
       <c r="AS8" s="27"/>
       <c r="AT8" s="27"/>
       <c r="AU8" s="27"/>
       <c r="AV8" s="27"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="27">
         <v>2.64</v>
       </c>
       <c r="C9" s="27">
         <v>2.92</v>
       </c>
       <c r="D9" s="27">
         <v>3.32</v>
       </c>
@@ -13023,57 +13762,59 @@
       </c>
       <c r="W9" s="58">
         <v>3.05</v>
       </c>
       <c r="X9" s="58">
         <v>2.96</v>
       </c>
       <c r="Y9" s="58">
         <v>2.91</v>
       </c>
       <c r="Z9" s="27">
         <v>2.41</v>
       </c>
       <c r="AA9" s="58">
         <v>2.12</v>
       </c>
       <c r="AB9" s="58">
         <v>2.36</v>
       </c>
       <c r="AC9" s="27">
         <v>2.59</v>
       </c>
       <c r="AD9" s="39">
         <v>2.46</v>
       </c>
-      <c r="AE9" s="26"/>
-[...5 lines deleted...]
-      <c r="AK9" s="27"/>
+      <c r="AE9" s="71">
+        <v>2.81</v>
+      </c>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="31"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="39"/>
       <c r="AL9" s="27"/>
       <c r="AM9" s="27"/>
       <c r="AN9" s="27"/>
       <c r="AO9" s="27"/>
       <c r="AP9" s="27"/>
       <c r="AQ9" s="27"/>
       <c r="AR9" s="27"/>
       <c r="AS9" s="27"/>
       <c r="AT9" s="27"/>
       <c r="AU9" s="27"/>
       <c r="AV9" s="27"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="27">
         <v>0.91</v>
       </c>
       <c r="C10" s="27">
         <v>0.94</v>
       </c>
       <c r="D10" s="27">
         <v>0.62</v>
       </c>
@@ -13133,57 +13874,59 @@
       </c>
       <c r="W10" s="58">
         <v>1.74</v>
       </c>
       <c r="X10" s="58">
         <v>1.67</v>
       </c>
       <c r="Y10" s="58">
         <v>1.77</v>
       </c>
       <c r="Z10" s="27">
         <v>1.96</v>
       </c>
       <c r="AA10" s="58">
         <v>1.55</v>
       </c>
       <c r="AB10" s="58">
         <v>1.36</v>
       </c>
       <c r="AC10" s="27">
         <v>1.52</v>
       </c>
       <c r="AD10" s="39">
         <v>1.61</v>
       </c>
-      <c r="AE10" s="26"/>
-[...5 lines deleted...]
-      <c r="AK10" s="27"/>
+      <c r="AE10" s="71">
+        <v>1.68</v>
+      </c>
+      <c r="AF10" s="31"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="39"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
       <c r="AO10" s="27"/>
       <c r="AP10" s="27"/>
       <c r="AQ10" s="27"/>
       <c r="AR10" s="27"/>
       <c r="AS10" s="27"/>
       <c r="AT10" s="27"/>
       <c r="AU10" s="27"/>
       <c r="AV10" s="27"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="27">
         <v>0.44</v>
       </c>
       <c r="C11" s="27">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="27">
         <v>1.52</v>
       </c>
@@ -13243,57 +13986,59 @@
       </c>
       <c r="W11" s="58">
         <v>2.72</v>
       </c>
       <c r="X11" s="58">
         <v>2.6</v>
       </c>
       <c r="Y11" s="58">
         <v>2.54</v>
       </c>
       <c r="Z11" s="27">
         <v>3.68</v>
       </c>
       <c r="AA11" s="58">
         <v>3.14</v>
       </c>
       <c r="AB11" s="58">
         <v>2.38</v>
       </c>
       <c r="AC11" s="27">
         <v>2.62</v>
       </c>
       <c r="AD11" s="39">
         <v>2.65</v>
       </c>
-      <c r="AE11" s="26"/>
-[...5 lines deleted...]
-      <c r="AK11" s="27"/>
+      <c r="AE11" s="71">
+        <v>2.99</v>
+      </c>
+      <c r="AF11" s="31"/>
+      <c r="AG11" s="31"/>
+      <c r="AH11" s="31"/>
+      <c r="AI11" s="31"/>
+      <c r="AJ11" s="31"/>
+      <c r="AK11" s="39"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27"/>
       <c r="AV11" s="27"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="27">
         <v>2.86</v>
       </c>
       <c r="C12" s="27">
         <v>1.77</v>
       </c>
       <c r="D12" s="27">
         <v>2.14</v>
       </c>
@@ -13353,57 +14098,59 @@
       </c>
       <c r="W12" s="58">
         <v>2.31</v>
       </c>
       <c r="X12" s="58">
         <v>2.21</v>
       </c>
       <c r="Y12" s="58">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="27">
         <v>4.21</v>
       </c>
       <c r="AA12" s="58">
         <v>2.83</v>
       </c>
       <c r="AB12" s="58">
         <v>3.08</v>
       </c>
       <c r="AC12" s="27">
         <v>3.08</v>
       </c>
       <c r="AD12" s="39">
         <v>3.17</v>
       </c>
-      <c r="AE12" s="26"/>
-[...5 lines deleted...]
-      <c r="AK12" s="27"/>
+      <c r="AE12" s="71">
+        <v>2.85</v>
+      </c>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="39"/>
       <c r="AL12" s="27"/>
       <c r="AM12" s="27"/>
       <c r="AN12" s="27"/>
       <c r="AO12" s="27"/>
       <c r="AP12" s="27"/>
       <c r="AQ12" s="27"/>
       <c r="AR12" s="27"/>
       <c r="AS12" s="27"/>
       <c r="AT12" s="27"/>
       <c r="AU12" s="27"/>
       <c r="AV12" s="27"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="27">
         <v>2.7</v>
       </c>
       <c r="C13" s="27">
         <v>2.44</v>
       </c>
       <c r="D13" s="27">
         <v>2.75</v>
       </c>
@@ -13463,57 +14210,59 @@
       </c>
       <c r="W13" s="58">
         <v>2.21</v>
       </c>
       <c r="X13" s="58">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="58">
         <v>2.13</v>
       </c>
       <c r="Z13" s="27">
         <v>1.45</v>
       </c>
       <c r="AA13" s="58">
         <v>1.89</v>
       </c>
       <c r="AB13" s="58">
         <v>1.74</v>
       </c>
       <c r="AC13" s="27">
         <v>1.86</v>
       </c>
       <c r="AD13" s="39">
         <v>2.37</v>
       </c>
-      <c r="AE13" s="26"/>
-[...5 lines deleted...]
-      <c r="AK13" s="27"/>
+      <c r="AE13" s="71">
+        <v>2.1</v>
+      </c>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="31"/>
+      <c r="AH13" s="31"/>
+      <c r="AI13" s="31"/>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="39"/>
       <c r="AL13" s="27"/>
       <c r="AM13" s="27"/>
       <c r="AN13" s="27"/>
       <c r="AO13" s="27"/>
       <c r="AP13" s="27"/>
       <c r="AQ13" s="27"/>
       <c r="AR13" s="27"/>
       <c r="AS13" s="27"/>
       <c r="AT13" s="27"/>
       <c r="AU13" s="27"/>
       <c r="AV13" s="27"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="27">
         <v>3.83</v>
       </c>
       <c r="C14" s="27">
         <v>2.9</v>
       </c>
       <c r="D14" s="27">
         <v>2.4300000000000002</v>
       </c>
@@ -13573,57 +14322,59 @@
       </c>
       <c r="W14" s="58">
         <v>2.86</v>
       </c>
       <c r="X14" s="58">
         <v>2.82</v>
       </c>
       <c r="Y14" s="58">
         <v>2.92</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="58">
         <v>3.78</v>
       </c>
       <c r="AB14" s="58">
         <v>3.01</v>
       </c>
       <c r="AC14" s="27">
         <v>3.06</v>
       </c>
       <c r="AD14" s="39">
         <v>2.74</v>
       </c>
-      <c r="AE14" s="26"/>
-[...5 lines deleted...]
-      <c r="AK14" s="27"/>
+      <c r="AE14" s="71">
+        <v>2.99</v>
+      </c>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="39"/>
       <c r="AL14" s="27"/>
       <c r="AM14" s="27"/>
       <c r="AN14" s="27"/>
       <c r="AO14" s="27"/>
       <c r="AP14" s="27"/>
       <c r="AQ14" s="27"/>
       <c r="AR14" s="27"/>
       <c r="AS14" s="27"/>
       <c r="AT14" s="27"/>
       <c r="AU14" s="27"/>
       <c r="AV14" s="27"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27">
         <v>1.38</v>
       </c>
       <c r="C15" s="27">
         <v>2.14</v>
       </c>
       <c r="D15" s="27">
         <v>1.88</v>
       </c>
@@ -13683,57 +14434,59 @@
       </c>
       <c r="W15" s="58">
         <v>2.67</v>
       </c>
       <c r="X15" s="58">
         <v>2.76</v>
       </c>
       <c r="Y15" s="58">
         <v>2.76</v>
       </c>
       <c r="Z15" s="27">
         <v>1.45</v>
       </c>
       <c r="AA15" s="58">
         <v>1.89</v>
       </c>
       <c r="AB15" s="58">
         <v>2.23</v>
       </c>
       <c r="AC15" s="27">
         <v>2.2400000000000002</v>
       </c>
       <c r="AD15" s="39">
         <v>2.08</v>
       </c>
-      <c r="AE15" s="26"/>
-[...5 lines deleted...]
-      <c r="AK15" s="27"/>
+      <c r="AE15" s="71">
+        <v>1.86</v>
+      </c>
+      <c r="AF15" s="31"/>
+      <c r="AG15" s="31"/>
+      <c r="AH15" s="31"/>
+      <c r="AI15" s="31"/>
+      <c r="AJ15" s="31"/>
+      <c r="AK15" s="39"/>
       <c r="AL15" s="27"/>
       <c r="AM15" s="27"/>
       <c r="AN15" s="27"/>
       <c r="AO15" s="27"/>
       <c r="AP15" s="27"/>
       <c r="AQ15" s="27"/>
       <c r="AR15" s="27"/>
       <c r="AS15" s="27"/>
       <c r="AT15" s="27"/>
       <c r="AU15" s="27"/>
       <c r="AV15" s="27"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="27">
         <v>3.35</v>
       </c>
       <c r="C16" s="27">
         <v>1.76</v>
       </c>
       <c r="D16" s="27">
         <v>2.08</v>
       </c>
@@ -13793,57 +14546,59 @@
       </c>
       <c r="W16" s="58">
         <v>2.54</v>
       </c>
       <c r="X16" s="58">
         <v>2.5</v>
       </c>
       <c r="Y16" s="58">
         <v>2.7</v>
       </c>
       <c r="Z16" s="27">
         <v>3.52</v>
       </c>
       <c r="AA16" s="58">
         <v>2.59</v>
       </c>
       <c r="AB16" s="58">
         <v>2.42</v>
       </c>
       <c r="AC16" s="27">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD16" s="39">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AE16" s="26"/>
-[...5 lines deleted...]
-      <c r="AK16" s="27"/>
+      <c r="AE16" s="71">
+        <v>3.25</v>
+      </c>
+      <c r="AF16" s="31"/>
+      <c r="AG16" s="31"/>
+      <c r="AH16" s="31"/>
+      <c r="AI16" s="31"/>
+      <c r="AJ16" s="31"/>
+      <c r="AK16" s="39"/>
       <c r="AL16" s="27"/>
       <c r="AM16" s="27"/>
       <c r="AN16" s="27"/>
       <c r="AO16" s="27"/>
       <c r="AP16" s="27"/>
       <c r="AQ16" s="27"/>
       <c r="AR16" s="27"/>
       <c r="AS16" s="27"/>
       <c r="AT16" s="27"/>
       <c r="AU16" s="27"/>
       <c r="AV16" s="27"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="27">
         <v>1.35</v>
       </c>
       <c r="C17" s="27">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="27">
         <v>2.76</v>
       </c>
@@ -13903,57 +14658,59 @@
       </c>
       <c r="W17" s="58">
         <v>3.41</v>
       </c>
       <c r="X17" s="58">
         <v>3.23</v>
       </c>
       <c r="Y17" s="58">
         <v>3.19</v>
       </c>
       <c r="Z17" s="27">
         <v>2.04</v>
       </c>
       <c r="AA17" s="58">
         <v>2.14</v>
       </c>
       <c r="AB17" s="58">
         <v>1.65</v>
       </c>
       <c r="AC17" s="27">
         <v>3.2</v>
       </c>
       <c r="AD17" s="39">
         <v>2.82</v>
       </c>
-      <c r="AE17" s="26"/>
-[...5 lines deleted...]
-      <c r="AK17" s="27"/>
+      <c r="AE17" s="71">
+        <v>2.84</v>
+      </c>
+      <c r="AF17" s="31"/>
+      <c r="AG17" s="31"/>
+      <c r="AH17" s="31"/>
+      <c r="AI17" s="31"/>
+      <c r="AJ17" s="31"/>
+      <c r="AK17" s="39"/>
       <c r="AL17" s="27"/>
       <c r="AM17" s="27"/>
       <c r="AN17" s="27"/>
       <c r="AO17" s="27"/>
       <c r="AP17" s="27"/>
       <c r="AQ17" s="27"/>
       <c r="AR17" s="27"/>
       <c r="AS17" s="27"/>
       <c r="AT17" s="27"/>
       <c r="AU17" s="27"/>
       <c r="AV17" s="27"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="27">
         <v>2.41</v>
       </c>
       <c r="C18" s="27">
         <v>2.37</v>
       </c>
       <c r="D18" s="27">
         <v>2.0699999999999998</v>
       </c>
@@ -14013,57 +14770,59 @@
       </c>
       <c r="W18" s="58">
         <v>2.44</v>
       </c>
       <c r="X18" s="58">
         <v>2.39</v>
       </c>
       <c r="Y18" s="58">
         <v>2.48</v>
       </c>
       <c r="Z18" s="27">
         <v>3.83</v>
       </c>
       <c r="AA18" s="58">
         <v>2.67</v>
       </c>
       <c r="AB18" s="58">
         <v>2.74</v>
       </c>
       <c r="AC18" s="27">
         <v>2.54</v>
       </c>
       <c r="AD18" s="39">
         <v>2.67</v>
       </c>
-      <c r="AE18" s="26"/>
-[...5 lines deleted...]
-      <c r="AK18" s="27"/>
+      <c r="AE18" s="71">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AF18" s="31"/>
+      <c r="AG18" s="31"/>
+      <c r="AH18" s="31"/>
+      <c r="AI18" s="31"/>
+      <c r="AJ18" s="31"/>
+      <c r="AK18" s="39"/>
       <c r="AL18" s="27"/>
       <c r="AM18" s="27"/>
       <c r="AN18" s="27"/>
       <c r="AO18" s="27"/>
       <c r="AP18" s="27"/>
       <c r="AQ18" s="27"/>
       <c r="AR18" s="27"/>
       <c r="AS18" s="27"/>
       <c r="AT18" s="27"/>
       <c r="AU18" s="27"/>
       <c r="AV18" s="27"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="27">
         <v>1.25</v>
       </c>
       <c r="C19" s="27">
         <v>0.64</v>
       </c>
       <c r="D19" s="27">
         <v>1.69</v>
       </c>
@@ -14123,57 +14882,59 @@
       </c>
       <c r="W19" s="58">
         <v>2.86</v>
       </c>
       <c r="X19" s="58">
         <v>2.84</v>
       </c>
       <c r="Y19" s="58">
         <v>3.03</v>
       </c>
       <c r="Z19" s="27">
         <v>2.64</v>
       </c>
       <c r="AA19" s="58">
         <v>1.38</v>
       </c>
       <c r="AB19" s="58">
         <v>1.37</v>
       </c>
       <c r="AC19" s="27">
         <v>1.02</v>
       </c>
       <c r="AD19" s="39">
         <v>0.81</v>
       </c>
-      <c r="AE19" s="26"/>
-[...5 lines deleted...]
-      <c r="AK19" s="27"/>
+      <c r="AE19" s="71">
+        <v>0.68</v>
+      </c>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="31"/>
+      <c r="AI19" s="31"/>
+      <c r="AJ19" s="31"/>
+      <c r="AK19" s="39"/>
       <c r="AL19" s="27"/>
       <c r="AM19" s="27"/>
       <c r="AN19" s="27"/>
       <c r="AO19" s="27"/>
       <c r="AP19" s="27"/>
       <c r="AQ19" s="27"/>
       <c r="AR19" s="27"/>
       <c r="AS19" s="27"/>
       <c r="AT19" s="27"/>
       <c r="AU19" s="27"/>
       <c r="AV19" s="27"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="27">
         <v>0.94</v>
       </c>
       <c r="C20" s="27">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="27">
         <v>2.23</v>
       </c>
@@ -14231,57 +14992,59 @@
       <c r="V20" s="58">
         <v>1.69</v>
       </c>
       <c r="W20" s="58">
         <v>1.62</v>
       </c>
       <c r="X20" s="58">
         <v>1.57</v>
       </c>
       <c r="Y20" s="58">
         <v>1.94</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="27"/>
       <c r="AD20" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AE20" s="26"/>
-[...5 lines deleted...]
-      <c r="AK20" s="27"/>
+      <c r="AE20" s="71">
+        <v>0.18</v>
+      </c>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="39"/>
       <c r="AL20" s="27"/>
       <c r="AM20" s="27"/>
       <c r="AN20" s="27"/>
       <c r="AO20" s="27"/>
       <c r="AP20" s="27"/>
       <c r="AQ20" s="27"/>
       <c r="AR20" s="27"/>
       <c r="AS20" s="27"/>
       <c r="AT20" s="27"/>
       <c r="AU20" s="27"/>
       <c r="AV20" s="27"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="27">
         <v>1.35</v>
       </c>
       <c r="C21" s="27">
         <v>1.57</v>
       </c>
       <c r="D21" s="27">
         <v>1.96</v>
       </c>
@@ -14341,100 +15104,101 @@
       </c>
       <c r="W21" s="58">
         <v>2.5</v>
       </c>
       <c r="X21" s="58">
         <v>2.56</v>
       </c>
       <c r="Y21" s="58">
         <v>2.73</v>
       </c>
       <c r="Z21" s="27">
         <v>2.11</v>
       </c>
       <c r="AA21" s="58">
         <v>2.23</v>
       </c>
       <c r="AB21" s="58">
         <v>2.56</v>
       </c>
       <c r="AC21" s="27">
         <v>2.37</v>
       </c>
       <c r="AD21" s="39">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AE21" s="26"/>
-[...5 lines deleted...]
-      <c r="AK21" s="27"/>
+      <c r="AE21" s="71">
+        <v>2.54</v>
+      </c>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="31"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="39"/>
       <c r="AL21" s="27"/>
       <c r="AM21" s="27"/>
       <c r="AN21" s="27"/>
       <c r="AO21" s="27"/>
       <c r="AP21" s="27"/>
       <c r="AQ21" s="27"/>
       <c r="AR21" s="27"/>
       <c r="AS21" s="27"/>
       <c r="AT21" s="27"/>
       <c r="AU21" s="27"/>
       <c r="AV21" s="27"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="79" t="s">
+      <c r="A22" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="79"/>
-[...22 lines deleted...]
-      <c r="Y22" s="79"/>
+      <c r="B22" s="87"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
+      <c r="T22" s="87"/>
+      <c r="U22" s="87"/>
+      <c r="V22" s="87"/>
+      <c r="W22" s="87"/>
+      <c r="X22" s="87"/>
+      <c r="Y22" s="87"/>
       <c r="Z22" s="40"/>
       <c r="AD22" s="39"/>
-      <c r="AE22" s="40"/>
       <c r="AF22" s="40"/>
       <c r="AG22" s="40"/>
       <c r="AH22" s="40"/>
       <c r="AI22" s="40"/>
       <c r="AJ22" s="40"/>
       <c r="AK22" s="40"/>
       <c r="AL22" s="40"/>
       <c r="AM22" s="40"/>
       <c r="AN22" s="40"/>
       <c r="AO22" s="40"/>
       <c r="AP22" s="40"/>
       <c r="AQ22" s="40"/>
       <c r="AR22" s="40"/>
       <c r="AS22" s="40"/>
       <c r="AT22" s="40"/>
       <c r="AU22" s="40"/>
       <c r="AV22" s="40"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="27">
         <v>2.83</v>
       </c>
@@ -14500,57 +15264,59 @@
       </c>
       <c r="W23" s="59">
         <v>3.9</v>
       </c>
       <c r="X23" s="59">
         <v>3.87</v>
       </c>
       <c r="Y23" s="59">
         <v>3.95</v>
       </c>
       <c r="Z23" s="27">
         <v>3.7</v>
       </c>
       <c r="AA23" s="59">
         <v>3.67</v>
       </c>
       <c r="AB23" s="59">
         <v>3.44</v>
       </c>
       <c r="AC23" s="27">
         <v>3.48</v>
       </c>
       <c r="AD23" s="39">
         <v>3.31</v>
       </c>
-      <c r="AE23" s="26"/>
-[...5 lines deleted...]
-      <c r="AK23" s="27"/>
+      <c r="AE23" s="71">
+        <v>3.3</v>
+      </c>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="31"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="39"/>
       <c r="AL23" s="27"/>
       <c r="AM23" s="27"/>
       <c r="AN23" s="27"/>
       <c r="AO23" s="27"/>
       <c r="AP23" s="27"/>
       <c r="AQ23" s="27"/>
       <c r="AR23" s="27"/>
       <c r="AS23" s="27"/>
       <c r="AT23" s="27"/>
       <c r="AU23" s="27"/>
       <c r="AV23" s="27"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="27">
         <v>2.81</v>
       </c>
       <c r="C24" s="27">
         <v>2.96</v>
       </c>
       <c r="D24" s="27">
         <v>3.29</v>
       </c>
@@ -14610,57 +15376,59 @@
       </c>
       <c r="W24" s="59">
         <v>4.04</v>
       </c>
       <c r="X24" s="59">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="59">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="27">
         <v>3.82</v>
       </c>
       <c r="AA24" s="59">
         <v>3.73</v>
       </c>
       <c r="AB24" s="59">
         <v>3.54</v>
       </c>
       <c r="AC24" s="27">
         <v>3.59</v>
       </c>
       <c r="AD24" s="39">
         <v>3.39</v>
       </c>
-      <c r="AE24" s="26"/>
-[...5 lines deleted...]
-      <c r="AK24" s="27"/>
+      <c r="AE24" s="71">
+        <v>3.35</v>
+      </c>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="39"/>
       <c r="AL24" s="27"/>
       <c r="AM24" s="27"/>
       <c r="AN24" s="27"/>
       <c r="AO24" s="27"/>
       <c r="AP24" s="27"/>
       <c r="AQ24" s="27"/>
       <c r="AR24" s="27"/>
       <c r="AS24" s="27"/>
       <c r="AT24" s="27"/>
       <c r="AU24" s="27"/>
       <c r="AV24" s="27"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="27">
         <v>1.39</v>
       </c>
       <c r="C25" s="27">
         <v>2.16</v>
       </c>
       <c r="D25" s="27">
         <v>3.31</v>
       </c>
@@ -14720,57 +15488,59 @@
       </c>
       <c r="W25" s="59">
         <v>2.82</v>
       </c>
       <c r="X25" s="59">
         <v>2.69</v>
       </c>
       <c r="Y25" s="59">
         <v>2.82</v>
       </c>
       <c r="Z25" s="27">
         <v>1.38</v>
       </c>
       <c r="AA25" s="59">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="59">
         <v>3.82</v>
       </c>
       <c r="AC25" s="27">
         <v>3.94</v>
       </c>
       <c r="AD25" s="39">
         <v>3.13</v>
       </c>
-      <c r="AE25" s="27"/>
-[...5 lines deleted...]
-      <c r="AK25" s="27"/>
+      <c r="AE25" s="71">
+        <v>3.55</v>
+      </c>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="39"/>
       <c r="AL25" s="27"/>
       <c r="AM25" s="27"/>
       <c r="AN25" s="27"/>
       <c r="AO25" s="27"/>
       <c r="AP25" s="27"/>
       <c r="AQ25" s="27"/>
       <c r="AR25" s="27"/>
       <c r="AS25" s="27"/>
       <c r="AT25" s="27"/>
       <c r="AU25" s="27"/>
       <c r="AV25" s="27"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="27">
         <v>1.74</v>
       </c>
       <c r="C26" s="27">
         <v>2.69</v>
       </c>
       <c r="D26" s="27">
         <v>2.36</v>
       </c>
@@ -14830,57 +15600,59 @@
       </c>
       <c r="W26" s="59">
         <v>3.94</v>
       </c>
       <c r="X26" s="59">
         <v>3.75</v>
       </c>
       <c r="Y26" s="59">
         <v>3.43</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="59">
         <v>1.89</v>
       </c>
       <c r="AB26" s="59">
         <v>1.23</v>
       </c>
       <c r="AC26" s="27">
         <v>2.31</v>
       </c>
       <c r="AD26" s="39">
         <v>2.21</v>
       </c>
-      <c r="AE26" s="26"/>
-[...5 lines deleted...]
-      <c r="AK26" s="27"/>
+      <c r="AE26" s="71">
+        <v>1.84</v>
+      </c>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="39"/>
       <c r="AL26" s="27"/>
       <c r="AM26" s="27"/>
       <c r="AN26" s="27"/>
       <c r="AO26" s="27"/>
       <c r="AP26" s="27"/>
       <c r="AQ26" s="27"/>
       <c r="AR26" s="27"/>
       <c r="AS26" s="27"/>
       <c r="AT26" s="27"/>
       <c r="AU26" s="27"/>
       <c r="AV26" s="27"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="27">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="27">
         <v>2.27</v>
       </c>
       <c r="D27" s="27">
         <v>2.4900000000000002</v>
       </c>
@@ -14940,57 +15712,59 @@
       </c>
       <c r="W27" s="59">
         <v>3.13</v>
       </c>
       <c r="X27" s="59">
         <v>3.26</v>
       </c>
       <c r="Y27" s="59">
         <v>3.48</v>
       </c>
       <c r="Z27" s="27">
         <v>5.8</v>
       </c>
       <c r="AA27" s="59">
         <v>4.57</v>
       </c>
       <c r="AB27" s="59">
         <v>3.51</v>
       </c>
       <c r="AC27" s="27">
         <v>3</v>
       </c>
       <c r="AD27" s="39">
         <v>3.88</v>
       </c>
-      <c r="AE27" s="26"/>
-[...5 lines deleted...]
-      <c r="AK27" s="27"/>
+      <c r="AE27" s="71">
+        <v>4.25</v>
+      </c>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="39"/>
       <c r="AL27" s="27"/>
       <c r="AM27" s="27"/>
       <c r="AN27" s="27"/>
       <c r="AO27" s="27"/>
       <c r="AP27" s="27"/>
       <c r="AQ27" s="27"/>
       <c r="AR27" s="27"/>
       <c r="AS27" s="27"/>
       <c r="AT27" s="27"/>
       <c r="AU27" s="27"/>
       <c r="AV27" s="27"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="27">
         <v>3.62</v>
       </c>
       <c r="C28" s="27">
         <v>4.25</v>
       </c>
       <c r="D28" s="27">
         <v>3.73</v>
       </c>
@@ -15050,100 +15824,101 @@
       </c>
       <c r="W28" s="59">
         <v>2.61</v>
       </c>
       <c r="X28" s="59">
         <v>2.54</v>
       </c>
       <c r="Y28" s="59">
         <v>2.64</v>
       </c>
       <c r="Z28" s="27">
         <v>3.68</v>
       </c>
       <c r="AA28" s="59">
         <v>2.41</v>
       </c>
       <c r="AB28" s="59">
         <v>2.54</v>
       </c>
       <c r="AC28" s="27">
         <v>2.13</v>
       </c>
       <c r="AD28" s="39">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AE28" s="27"/>
-[...5 lines deleted...]
-      <c r="AK28" s="27"/>
+      <c r="AE28" s="71">
+        <v>2.36</v>
+      </c>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="39"/>
       <c r="AL28" s="27"/>
       <c r="AM28" s="27"/>
       <c r="AN28" s="27"/>
       <c r="AO28" s="27"/>
       <c r="AP28" s="27"/>
       <c r="AQ28" s="27"/>
       <c r="AR28" s="27"/>
       <c r="AS28" s="27"/>
       <c r="AT28" s="27"/>
       <c r="AU28" s="27"/>
       <c r="AV28" s="27"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="80" t="s">
+      <c r="A29" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="80"/>
-[...22 lines deleted...]
-      <c r="Y29" s="80"/>
+      <c r="B29" s="88"/>
+      <c r="C29" s="88"/>
+      <c r="D29" s="88"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="88"/>
+      <c r="G29" s="88"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="88"/>
+      <c r="J29" s="88"/>
+      <c r="K29" s="88"/>
+      <c r="L29" s="88"/>
+      <c r="M29" s="88"/>
+      <c r="N29" s="88"/>
+      <c r="O29" s="88"/>
+      <c r="P29" s="88"/>
+      <c r="Q29" s="88"/>
+      <c r="R29" s="88"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="88"/>
+      <c r="U29" s="88"/>
+      <c r="V29" s="88"/>
+      <c r="W29" s="88"/>
+      <c r="X29" s="88"/>
+      <c r="Y29" s="88"/>
       <c r="Z29" s="23"/>
       <c r="AD29" s="39"/>
-      <c r="AE29" s="23"/>
       <c r="AF29" s="23"/>
       <c r="AG29" s="23"/>
       <c r="AH29" s="23"/>
       <c r="AI29" s="23"/>
       <c r="AJ29" s="23"/>
       <c r="AK29" s="23"/>
       <c r="AL29" s="23"/>
       <c r="AM29" s="23"/>
       <c r="AN29" s="23"/>
       <c r="AO29" s="23"/>
       <c r="AP29" s="23"/>
       <c r="AQ29" s="23"/>
       <c r="AR29" s="23"/>
       <c r="AS29" s="23"/>
       <c r="AT29" s="23"/>
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="27">
         <v>2.08</v>
       </c>
@@ -15209,57 +15984,59 @@
       </c>
       <c r="W30" s="60">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="60">
         <v>2.5</v>
       </c>
       <c r="Y30" s="60">
         <v>2.58</v>
       </c>
       <c r="Z30" s="39">
         <v>2.97</v>
       </c>
       <c r="AA30" s="60">
         <v>2.37</v>
       </c>
       <c r="AB30" s="60">
         <v>2.27</v>
       </c>
       <c r="AC30" s="27">
         <v>2.37</v>
       </c>
       <c r="AD30" s="39">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AE30" s="31"/>
-[...5 lines deleted...]
-      <c r="AK30" s="27"/>
+      <c r="AE30" s="72">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="31"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="39"/>
       <c r="AL30" s="27"/>
       <c r="AM30" s="27"/>
       <c r="AN30" s="27"/>
       <c r="AO30" s="27"/>
       <c r="AP30" s="27"/>
       <c r="AQ30" s="27"/>
       <c r="AR30" s="27"/>
       <c r="AS30" s="27"/>
       <c r="AT30" s="27"/>
       <c r="AU30" s="27"/>
       <c r="AV30" s="27"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="27">
         <v>2.64</v>
       </c>
       <c r="C31" s="27">
         <v>2.92</v>
       </c>
       <c r="D31" s="27">
         <v>3.32</v>
       </c>
@@ -15319,57 +16096,59 @@
       </c>
       <c r="W31" s="60">
         <v>3.05</v>
       </c>
       <c r="X31" s="60">
         <v>2.96</v>
       </c>
       <c r="Y31" s="60">
         <v>2.91</v>
       </c>
       <c r="Z31" s="39">
         <v>2.41</v>
       </c>
       <c r="AA31" s="60">
         <v>2.12</v>
       </c>
       <c r="AB31" s="60">
         <v>2.36</v>
       </c>
       <c r="AC31" s="27">
         <v>2.59</v>
       </c>
       <c r="AD31" s="39">
         <v>2.46</v>
       </c>
-      <c r="AE31" s="30"/>
-[...5 lines deleted...]
-      <c r="AK31" s="27"/>
+      <c r="AE31" s="72">
+        <v>2.81</v>
+      </c>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="31"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="39"/>
       <c r="AL31" s="27"/>
       <c r="AM31" s="27"/>
       <c r="AN31" s="27"/>
       <c r="AO31" s="27"/>
       <c r="AP31" s="27"/>
       <c r="AQ31" s="27"/>
       <c r="AR31" s="27"/>
       <c r="AS31" s="27"/>
       <c r="AT31" s="27"/>
       <c r="AU31" s="27"/>
       <c r="AV31" s="27"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="27">
         <v>0.91</v>
       </c>
       <c r="C32" s="27">
         <v>0.94</v>
       </c>
       <c r="D32" s="27">
         <v>0.62</v>
       </c>
@@ -15429,57 +16208,59 @@
       </c>
       <c r="W32" s="60">
         <v>1.74</v>
       </c>
       <c r="X32" s="60">
         <v>1.67</v>
       </c>
       <c r="Y32" s="60">
         <v>1.77</v>
       </c>
       <c r="Z32" s="39">
         <v>1.96</v>
       </c>
       <c r="AA32" s="60">
         <v>1.55</v>
       </c>
       <c r="AB32" s="60">
         <v>1.36</v>
       </c>
       <c r="AC32" s="27">
         <v>1.52</v>
       </c>
       <c r="AD32" s="39">
         <v>1.61</v>
       </c>
-      <c r="AE32" s="30"/>
-[...5 lines deleted...]
-      <c r="AK32" s="27"/>
+      <c r="AE32" s="72">
+        <v>1.68</v>
+      </c>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="39"/>
       <c r="AL32" s="27"/>
       <c r="AM32" s="27"/>
       <c r="AN32" s="27"/>
       <c r="AO32" s="27"/>
       <c r="AP32" s="27"/>
       <c r="AQ32" s="27"/>
       <c r="AR32" s="27"/>
       <c r="AS32" s="27"/>
       <c r="AT32" s="27"/>
       <c r="AU32" s="27"/>
       <c r="AV32" s="27"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="27">
         <v>0.68</v>
       </c>
       <c r="D33" s="27">
         <v>0.67</v>
       </c>
@@ -15539,57 +16320,59 @@
       </c>
       <c r="W33" s="60">
         <v>2.67</v>
       </c>
       <c r="X33" s="60">
         <v>2.56</v>
       </c>
       <c r="Y33" s="60">
         <v>2.4</v>
       </c>
       <c r="Z33" s="39">
         <v>4.83</v>
       </c>
       <c r="AA33" s="60">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="60">
         <v>1.66</v>
       </c>
       <c r="AC33" s="27">
         <v>1.96</v>
       </c>
       <c r="AD33" s="39">
         <v>2.4</v>
       </c>
-      <c r="AE33" s="30"/>
-[...5 lines deleted...]
-      <c r="AK33" s="27"/>
+      <c r="AE33" s="72">
+        <v>2.71</v>
+      </c>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="39"/>
       <c r="AL33" s="27"/>
       <c r="AM33" s="27"/>
       <c r="AN33" s="27"/>
       <c r="AO33" s="27"/>
       <c r="AP33" s="27"/>
       <c r="AQ33" s="27"/>
       <c r="AR33" s="26"/>
       <c r="AS33" s="27"/>
       <c r="AT33" s="27"/>
       <c r="AU33" s="27"/>
       <c r="AV33" s="27"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="27">
         <v>2.86</v>
       </c>
       <c r="C34" s="27">
         <v>1.77</v>
       </c>
       <c r="D34" s="27">
         <v>2.14</v>
       </c>
@@ -15649,57 +16432,59 @@
       </c>
       <c r="W34" s="60">
         <v>2.31</v>
       </c>
       <c r="X34" s="60">
         <v>2.21</v>
       </c>
       <c r="Y34" s="60">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="39">
         <v>4.21</v>
       </c>
       <c r="AA34" s="60">
         <v>2.83</v>
       </c>
       <c r="AB34" s="60">
         <v>3.08</v>
       </c>
       <c r="AC34" s="27">
         <v>3.08</v>
       </c>
       <c r="AD34" s="39">
         <v>3.17</v>
       </c>
-      <c r="AE34" s="31"/>
-[...5 lines deleted...]
-      <c r="AK34" s="27"/>
+      <c r="AE34" s="72">
+        <v>2.85</v>
+      </c>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="39"/>
       <c r="AL34" s="27"/>
       <c r="AM34" s="27"/>
       <c r="AN34" s="27"/>
       <c r="AO34" s="27"/>
       <c r="AP34" s="27"/>
       <c r="AQ34" s="27"/>
       <c r="AR34" s="27"/>
       <c r="AS34" s="27"/>
       <c r="AT34" s="27"/>
       <c r="AU34" s="27"/>
       <c r="AV34" s="27"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="27">
         <v>2.7</v>
       </c>
       <c r="C35" s="27">
         <v>2.44</v>
       </c>
       <c r="D35" s="27">
         <v>2.75</v>
       </c>
@@ -15759,57 +16544,59 @@
       </c>
       <c r="W35" s="60">
         <v>2.21</v>
       </c>
       <c r="X35" s="60">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="60">
         <v>2.13</v>
       </c>
       <c r="Z35" s="39">
         <v>1.45</v>
       </c>
       <c r="AA35" s="60">
         <v>1.89</v>
       </c>
       <c r="AB35" s="60">
         <v>1.74</v>
       </c>
       <c r="AC35" s="27">
         <v>1.86</v>
       </c>
       <c r="AD35" s="39">
         <v>2.37</v>
       </c>
-      <c r="AE35" s="30"/>
-[...5 lines deleted...]
-      <c r="AK35" s="27"/>
+      <c r="AE35" s="72">
+        <v>2.1</v>
+      </c>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="39"/>
       <c r="AL35" s="27"/>
       <c r="AM35" s="27"/>
       <c r="AN35" s="27"/>
       <c r="AO35" s="27"/>
       <c r="AP35" s="27"/>
       <c r="AQ35" s="27"/>
       <c r="AR35" s="27"/>
       <c r="AS35" s="27"/>
       <c r="AT35" s="27"/>
       <c r="AU35" s="27"/>
       <c r="AV35" s="27"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="27">
         <v>3.83</v>
       </c>
       <c r="C36" s="27">
         <v>2.9</v>
       </c>
       <c r="D36" s="27">
         <v>2.4300000000000002</v>
       </c>
@@ -15869,57 +16656,59 @@
       </c>
       <c r="W36" s="60">
         <v>2.86</v>
       </c>
       <c r="X36" s="60">
         <v>2.82</v>
       </c>
       <c r="Y36" s="60">
         <v>2.92</v>
       </c>
       <c r="Z36" s="39">
         <v>4.63</v>
       </c>
       <c r="AA36" s="60">
         <v>3.78</v>
       </c>
       <c r="AB36" s="60">
         <v>3.01</v>
       </c>
       <c r="AC36" s="27">
         <v>3.06</v>
       </c>
       <c r="AD36" s="39">
         <v>2.74</v>
       </c>
-      <c r="AE36" s="30"/>
-[...5 lines deleted...]
-      <c r="AK36" s="27"/>
+      <c r="AE36" s="72">
+        <v>2.99</v>
+      </c>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="39"/>
       <c r="AL36" s="27"/>
       <c r="AM36" s="27"/>
       <c r="AN36" s="27"/>
       <c r="AO36" s="27"/>
       <c r="AP36" s="27"/>
       <c r="AQ36" s="27"/>
       <c r="AR36" s="27"/>
       <c r="AS36" s="27"/>
       <c r="AT36" s="27"/>
       <c r="AU36" s="27"/>
       <c r="AV36" s="27"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="27">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="27">
         <v>1.78</v>
       </c>
       <c r="D37" s="27">
         <v>1.56</v>
       </c>
@@ -15979,57 +16768,59 @@
       </c>
       <c r="W37" s="60">
         <v>1.81</v>
       </c>
       <c r="X37" s="60">
         <v>2.09</v>
       </c>
       <c r="Y37" s="60">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="39">
         <v>2.44</v>
       </c>
       <c r="AA37" s="60">
         <v>1.89</v>
       </c>
       <c r="AB37" s="60">
         <v>2.9</v>
       </c>
       <c r="AC37" s="27">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD37" s="39">
         <v>1.99</v>
       </c>
-      <c r="AE37" s="30"/>
-[...5 lines deleted...]
-      <c r="AK37" s="27"/>
+      <c r="AE37" s="72">
+        <v>1.87</v>
+      </c>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="39"/>
       <c r="AL37" s="27"/>
       <c r="AM37" s="27"/>
       <c r="AN37" s="27"/>
       <c r="AO37" s="27"/>
       <c r="AP37" s="27"/>
       <c r="AQ37" s="27"/>
       <c r="AR37" s="26"/>
       <c r="AS37" s="27"/>
       <c r="AT37" s="27"/>
       <c r="AU37" s="27"/>
       <c r="AV37" s="27"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="27">
         <v>1.31</v>
       </c>
       <c r="D38" s="27">
         <v>1.72</v>
       </c>
@@ -16089,57 +16880,59 @@
       </c>
       <c r="W38" s="60">
         <v>2</v>
       </c>
       <c r="X38" s="60">
         <v>1.82</v>
       </c>
       <c r="Y38" s="60">
         <v>2</v>
       </c>
       <c r="Z38" s="39">
         <v>1.37</v>
       </c>
       <c r="AA38" s="60">
         <v>0.72</v>
       </c>
       <c r="AB38" s="60">
         <v>1.41</v>
       </c>
       <c r="AC38" s="27">
         <v>1.41</v>
       </c>
       <c r="AD38" s="39">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AE38" s="30"/>
-[...5 lines deleted...]
-      <c r="AK38" s="27"/>
+      <c r="AE38" s="72">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="39"/>
       <c r="AL38" s="27"/>
       <c r="AM38" s="27"/>
       <c r="AN38" s="27"/>
       <c r="AO38" s="27"/>
       <c r="AP38" s="27"/>
       <c r="AQ38" s="27"/>
       <c r="AR38" s="27"/>
       <c r="AS38" s="27"/>
       <c r="AT38" s="27"/>
       <c r="AU38" s="27"/>
       <c r="AV38" s="27"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="27">
         <v>1.35</v>
       </c>
       <c r="C39" s="27">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="27">
         <v>2.76</v>
       </c>
@@ -16199,57 +16992,59 @@
       </c>
       <c r="W39" s="60">
         <v>3.41</v>
       </c>
       <c r="X39" s="60">
         <v>3.23</v>
       </c>
       <c r="Y39" s="60">
         <v>3.19</v>
       </c>
       <c r="Z39" s="39">
         <v>2.04</v>
       </c>
       <c r="AA39" s="60">
         <v>2.14</v>
       </c>
       <c r="AB39" s="60">
         <v>1.65</v>
       </c>
       <c r="AC39" s="27">
         <v>3.2</v>
       </c>
       <c r="AD39" s="39">
         <v>2.82</v>
       </c>
-      <c r="AE39" s="30"/>
-[...5 lines deleted...]
-      <c r="AK39" s="27"/>
+      <c r="AE39" s="72">
+        <v>2.84</v>
+      </c>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="39"/>
       <c r="AL39" s="27"/>
       <c r="AM39" s="27"/>
       <c r="AN39" s="27"/>
       <c r="AO39" s="27"/>
       <c r="AP39" s="27"/>
       <c r="AQ39" s="27"/>
       <c r="AR39" s="27"/>
       <c r="AS39" s="27"/>
       <c r="AT39" s="27"/>
       <c r="AU39" s="27"/>
       <c r="AV39" s="27"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="27">
         <v>1.8</v>
       </c>
       <c r="C40" s="27">
         <v>1.43</v>
       </c>
       <c r="D40" s="27">
         <v>1.25</v>
       </c>
@@ -16309,57 +17104,59 @@
       </c>
       <c r="W40" s="60">
         <v>2.35</v>
       </c>
       <c r="X40" s="60">
         <v>2.31</v>
       </c>
       <c r="Y40" s="60">
         <v>2.4</v>
       </c>
       <c r="Z40" s="39">
         <v>3.91</v>
       </c>
       <c r="AA40" s="60">
         <v>2.81</v>
       </c>
       <c r="AB40" s="60">
         <v>2.84</v>
       </c>
       <c r="AC40" s="27">
         <v>2.76</v>
       </c>
       <c r="AD40" s="39">
         <v>2.89</v>
       </c>
-      <c r="AE40" s="30"/>
-[...5 lines deleted...]
-      <c r="AK40" s="27"/>
+      <c r="AE40" s="72">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AF40" s="31"/>
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="31"/>
+      <c r="AI40" s="31"/>
+      <c r="AJ40" s="31"/>
+      <c r="AK40" s="39"/>
       <c r="AL40" s="27"/>
       <c r="AM40" s="27"/>
       <c r="AN40" s="27"/>
       <c r="AO40" s="27"/>
       <c r="AP40" s="27"/>
       <c r="AQ40" s="27"/>
       <c r="AR40" s="27"/>
       <c r="AS40" s="27"/>
       <c r="AT40" s="27"/>
       <c r="AU40" s="27"/>
       <c r="AV40" s="27"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="27">
         <v>1.25</v>
       </c>
       <c r="C41" s="27">
         <v>0.64</v>
       </c>
       <c r="D41" s="27">
         <v>1.69</v>
       </c>
@@ -16419,57 +17216,59 @@
       </c>
       <c r="W41" s="60">
         <v>2.86</v>
       </c>
       <c r="X41" s="60">
         <v>2.84</v>
       </c>
       <c r="Y41" s="60">
         <v>3.03</v>
       </c>
       <c r="Z41" s="39">
         <v>2.64</v>
       </c>
       <c r="AA41" s="60">
         <v>1.38</v>
       </c>
       <c r="AB41" s="60">
         <v>1.37</v>
       </c>
       <c r="AC41" s="27">
         <v>1.02</v>
       </c>
       <c r="AD41" s="39">
         <v>0.81</v>
       </c>
-      <c r="AE41" s="30"/>
-[...5 lines deleted...]
-      <c r="AK41" s="27"/>
+      <c r="AE41" s="72">
+        <v>0.68</v>
+      </c>
+      <c r="AF41" s="31"/>
+      <c r="AG41" s="31"/>
+      <c r="AH41" s="31"/>
+      <c r="AI41" s="31"/>
+      <c r="AJ41" s="31"/>
+      <c r="AK41" s="39"/>
       <c r="AL41" s="27"/>
       <c r="AM41" s="27"/>
       <c r="AN41" s="27"/>
       <c r="AO41" s="27"/>
       <c r="AP41" s="27"/>
       <c r="AQ41" s="27"/>
       <c r="AR41" s="27"/>
       <c r="AS41" s="27"/>
       <c r="AT41" s="27"/>
       <c r="AU41" s="27"/>
       <c r="AV41" s="27"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="27">
         <v>0.94</v>
       </c>
       <c r="C42" s="27">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="27">
         <v>2.23</v>
       </c>
@@ -16529,57 +17328,59 @@
       </c>
       <c r="W42" s="60">
         <v>1.62</v>
       </c>
       <c r="X42" s="60">
         <v>1.57</v>
       </c>
       <c r="Y42" s="60">
         <v>1.94</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="60" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="60" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="60" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AE42" s="30"/>
-[...5 lines deleted...]
-      <c r="AK42" s="27"/>
+      <c r="AE42" s="72">
+        <v>0.18</v>
+      </c>
+      <c r="AF42" s="31"/>
+      <c r="AG42" s="31"/>
+      <c r="AH42" s="31"/>
+      <c r="AI42" s="31"/>
+      <c r="AJ42" s="31"/>
+      <c r="AK42" s="39"/>
       <c r="AL42" s="27"/>
       <c r="AM42" s="27"/>
       <c r="AN42" s="27"/>
       <c r="AO42" s="27"/>
       <c r="AP42" s="27"/>
       <c r="AQ42" s="27"/>
       <c r="AR42" s="27"/>
       <c r="AS42" s="27"/>
       <c r="AT42" s="27"/>
       <c r="AU42" s="27"/>
       <c r="AV42" s="27"/>
     </row>
     <row r="43" spans="1:48">
       <c r="A43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="32">
         <v>1.35</v>
       </c>
       <c r="C43" s="32">
         <v>1.57</v>
       </c>
       <c r="D43" s="32">
         <v>1.96</v>
       </c>
@@ -16639,57 +17440,59 @@
       </c>
       <c r="W43" s="61">
         <v>2.5</v>
       </c>
       <c r="X43" s="61">
         <v>2.56</v>
       </c>
       <c r="Y43" s="61">
         <v>2.73</v>
       </c>
       <c r="Z43" s="32">
         <v>2.11</v>
       </c>
       <c r="AA43" s="61">
         <v>2.23</v>
       </c>
       <c r="AB43" s="61">
         <v>2.56</v>
       </c>
       <c r="AC43" s="32">
         <v>2.37</v>
       </c>
       <c r="AD43" s="32">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AE43" s="30"/>
-[...5 lines deleted...]
-      <c r="AK43" s="27"/>
+      <c r="AE43" s="73">
+        <v>2.54</v>
+      </c>
+      <c r="AF43" s="75"/>
+      <c r="AG43" s="75"/>
+      <c r="AH43" s="75"/>
+      <c r="AI43" s="75"/>
+      <c r="AJ43" s="75"/>
+      <c r="AK43" s="32"/>
       <c r="AL43" s="27"/>
       <c r="AM43" s="27"/>
       <c r="AN43" s="27"/>
       <c r="AO43" s="27"/>
       <c r="AP43" s="27"/>
       <c r="AQ43" s="27"/>
       <c r="AR43" s="27"/>
       <c r="AS43" s="27"/>
       <c r="AT43" s="27"/>
       <c r="AU43" s="27"/>
       <c r="AV43" s="27"/>
     </row>
     <row r="44" spans="1:48">
       <c r="A44" s="33"/>
       <c r="G44" s="3"/>
       <c r="H44" s="54"/>
       <c r="I44" s="60"/>
       <c r="J44" s="54"/>
       <c r="K44" s="54"/>
       <c r="L44" s="54"/>
       <c r="M44" s="54"/>
       <c r="N44" s="29"/>
       <c r="O44" s="54"/>
       <c r="P44" s="29"/>
       <c r="Q44" s="30"/>
@@ -16837,60 +17640,60 @@
       <c r="AA47" s="39"/>
       <c r="AB47" s="39"/>
       <c r="AC47" s="39"/>
       <c r="AD47" s="39"/>
       <c r="AE47" s="39"/>
       <c r="AF47" s="31"/>
       <c r="AG47" s="31"/>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="39"/>
       <c r="AL47" s="39"/>
       <c r="AM47" s="39"/>
       <c r="AN47" s="39"/>
       <c r="AO47" s="39"/>
       <c r="AP47" s="39"/>
       <c r="AQ47" s="39"/>
       <c r="AR47" s="39"/>
       <c r="AS47" s="39"/>
       <c r="AT47" s="39"/>
       <c r="AU47" s="39"/>
       <c r="AV47" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of registered marria</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>