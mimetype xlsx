--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13680" yWindow="-45" windowWidth="14505" windowHeight="12795"/>
+    <workbookView xWindow="14385" yWindow="-15" windowWidth="7200" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -199,87 +199,87 @@
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>sq. meters of total area</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
     <t>Aggregation</t>
   </si>
   <si>
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
-    <t>Since January 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>2026</t>
   </si>
   <si>
     <t>Division of сonstruction and investment statistics</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>16.10.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516699/file/en/</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">D.Ospanova </t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519600/file/en/</t>
+  </si>
+  <si>
+    <t>19.10.2026y.</t>
+  </si>
+  <si>
+    <t>Since January 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -535,51 +535,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -703,50 +703,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1029,456 +1030,468 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M25"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.5703125" style="27" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" style="27" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="13" customFormat="1">
-[...13 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="69"/>
+      <c r="B2" s="69"/>
     </row>
     <row r="3" spans="1:13" s="13" customFormat="1">
       <c r="A3" s="11" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>24</v>
+      </c>
+      <c r="B3" s="12">
+        <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="13" customFormat="1">
-      <c r="A4" s="15" t="s">
-        <v>29</v>
+      <c r="A4" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="13" customFormat="1">
+      <c r="A6" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1">
+      <c r="A7" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="12" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="B7" s="12" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="13" customFormat="1" ht="38.25">
       <c r="A8" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1">
+      <c r="A9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B10" s="16" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="13" customFormat="1" ht="63.75">
-      <c r="A9" s="11" t="s">
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="63.75">
+      <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B11" s="16" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="13" customFormat="1">
-      <c r="A10" s="11" t="s">
+    <row r="12" spans="1:13" s="13" customFormat="1">
+      <c r="A12" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="17"/>
-[...3 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="B12" s="17"/>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" s="13" customFormat="1">
+      <c r="A13" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="19" t="s">
-[...18 lines deleted...]
-        <v>68</v>
+      <c r="B13" s="19" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" s="13" customFormat="1">
       <c r="A14" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="18"/>
+    </row>
+    <row r="15" spans="1:13" s="13" customFormat="1">
+      <c r="A15" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="18"/>
+    </row>
+    <row r="16" spans="1:13" s="13" customFormat="1">
+      <c r="A16" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B16" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="M14" s="18"/>
-[...17 lines deleted...]
-      <c r="M16" s="24"/>
+      <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>44</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="11" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>67</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="11" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>46</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>59</v>
       </c>
       <c r="M19" s="23"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="24"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="56" t="s">
-[...8 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="B22" s="56" t="s">
+        <v>62</v>
+      </c>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="23"/>
+      <c r="A23" s="25"/>
+      <c r="B23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="23"/>
     </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="24"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="23"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M25"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="27" customWidth="1"/>
     <col min="2" max="2" width="75.28515625" style="27" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="13" customFormat="1">
-[...13 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="69"/>
+      <c r="B2" s="69"/>
     </row>
     <row r="3" spans="1:13" s="13" customFormat="1">
       <c r="A3" s="11" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="B3" s="12">
+        <v>163213</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="13" customFormat="1">
-      <c r="A4" s="15" t="s">
-        <v>29</v>
+      <c r="A4" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="13" customFormat="1">
+      <c r="A6" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1">
+      <c r="A7" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="12" t="s">
-[...16 lines deleted...]
-        <v>34</v>
+      <c r="B7" s="12" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="13" customFormat="1" ht="51">
       <c r="A8" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1">
+      <c r="A9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="51">
+      <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B10" s="16" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="13" customFormat="1" ht="38.25">
-      <c r="A9" s="11" t="s">
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B11" s="16" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="13" customFormat="1">
-      <c r="A10" s="11" t="s">
+    <row r="12" spans="1:13" s="13" customFormat="1">
+      <c r="A12" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="17"/>
-[...3 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="B12" s="17"/>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" s="13" customFormat="1">
+      <c r="A13" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="19" t="s">
-[...18 lines deleted...]
-        <v>68</v>
+      <c r="B13" s="19" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" s="13" customFormat="1">
       <c r="A14" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="18"/>
+    </row>
+    <row r="15" spans="1:13" s="13" customFormat="1">
+      <c r="A15" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="18"/>
+    </row>
+    <row r="16" spans="1:13" s="13" customFormat="1">
+      <c r="A16" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B16" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="M14" s="18"/>
-[...17 lines deleted...]
-      <c r="M16" s="24"/>
+      <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>44</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="11" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>67</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="11" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>46</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>59</v>
       </c>
       <c r="M19" s="23"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="24"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="56" t="s">
-[...8 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="B22" s="56" t="s">
+        <v>62</v>
+      </c>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="23"/>
+      <c r="A23" s="25"/>
+      <c r="B23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="23"/>
     </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="24"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="23"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="51.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:4">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="6"/>
     </row>
@@ -1518,89 +1531,89 @@
       <c r="C10" s="6"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4"/>
       <c r="B11" s="8"/>
       <c r="C11" s="6"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="6"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="6"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
     </row>
     <row r="16" spans="1:4" ht="15">
       <c r="A16" s="9"/>
       <c r="B16" s="60" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C16" s="61"/>
       <c r="D16" s="61"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="9"/>
       <c r="B17" s="10"/>
       <c r="C17" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N8"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="13" width="11.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
@@ -1726,117 +1739,119 @@
       </c>
       <c r="G6" s="33">
         <v>40383</v>
       </c>
       <c r="H6" s="34">
         <v>12365</v>
       </c>
       <c r="I6" s="34">
         <v>21387</v>
       </c>
       <c r="J6" s="34">
         <v>37265</v>
       </c>
       <c r="K6" s="35">
         <v>25989</v>
       </c>
       <c r="L6" s="28">
         <v>61704</v>
       </c>
       <c r="M6" s="36">
         <v>81896</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B7" s="37">
         <v>3177</v>
       </c>
       <c r="C7" s="37">
         <v>10201</v>
       </c>
       <c r="D7" s="38">
         <v>17962</v>
       </c>
       <c r="E7" s="38">
         <v>14980</v>
       </c>
       <c r="F7" s="38">
         <v>7607</v>
       </c>
       <c r="G7" s="37">
         <v>48854</v>
       </c>
       <c r="H7" s="34">
         <v>13870</v>
       </c>
       <c r="I7" s="39">
         <v>15444</v>
       </c>
-      <c r="J7" s="39"/>
+      <c r="J7" s="39">
+        <v>41228</v>
+      </c>
       <c r="K7" s="40"/>
       <c r="L7" s="38"/>
       <c r="M7" s="41"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G34" sqref="G34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="12" width="11.7109375" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
@@ -1979,77 +1994,79 @@
       </c>
       <c r="G7" s="44">
         <v>311.7</v>
       </c>
       <c r="H7" s="44">
         <v>30.6</v>
       </c>
       <c r="I7" s="44">
         <v>173</v>
       </c>
       <c r="J7" s="44">
         <v>174.2</v>
       </c>
       <c r="K7" s="44">
         <v>69.7</v>
       </c>
       <c r="L7" s="44">
         <v>237.4</v>
       </c>
       <c r="M7" s="45">
         <v>132.69999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8" s="44">
         <v>3.9</v>
       </c>
       <c r="C8" s="44">
         <v>321.10000000000002</v>
       </c>
       <c r="D8" s="44">
         <v>176.1</v>
       </c>
       <c r="E8" s="44">
         <v>82.7</v>
       </c>
       <c r="F8" s="44">
         <v>50.8</v>
       </c>
       <c r="G8" s="44">
         <v>642.20000000000005</v>
       </c>
       <c r="H8" s="44">
         <v>28.4</v>
       </c>
       <c r="I8" s="45">
         <v>111.3</v>
       </c>
-      <c r="J8" s="44"/>
+      <c r="J8" s="44">
+        <v>266.89999999999998</v>
+      </c>
       <c r="K8" s="44"/>
       <c r="L8" s="44"/>
       <c r="M8" s="45"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
       <c r="A9" s="68" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="68"/>
       <c r="C9" s="68"/>
       <c r="D9" s="68"/>
       <c r="E9" s="68"/>
       <c r="F9" s="68"/>
       <c r="G9" s="68"/>
       <c r="H9" s="68"/>
       <c r="I9" s="68"/>
       <c r="J9" s="68"/>
       <c r="K9" s="68"/>
       <c r="L9" s="68"/>
       <c r="M9" s="68"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>0</v>
       </c>
@@ -2128,77 +2145,79 @@
       </c>
       <c r="G12" s="49">
         <v>103.7</v>
       </c>
       <c r="H12" s="44">
         <v>100.6</v>
       </c>
       <c r="I12" s="44">
         <v>103.2</v>
       </c>
       <c r="J12" s="49">
         <v>92.3</v>
       </c>
       <c r="K12" s="44">
         <v>112.1</v>
       </c>
       <c r="L12" s="49">
         <v>94.2</v>
       </c>
       <c r="M12" s="50">
         <v>105.9</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="46">
         <v>123</v>
       </c>
       <c r="C13" s="44">
         <v>98.4</v>
       </c>
       <c r="D13" s="29">
         <v>101.9</v>
       </c>
       <c r="E13" s="29">
         <v>111.5</v>
       </c>
       <c r="F13" s="49">
         <v>58.7</v>
       </c>
       <c r="G13" s="51">
         <v>121</v>
       </c>
       <c r="H13" s="44">
         <v>112.2</v>
       </c>
       <c r="I13" s="58">
         <v>72.2</v>
       </c>
-      <c r="J13" s="49"/>
+      <c r="J13" s="49">
+        <v>110.6</v>
+      </c>
       <c r="K13" s="44"/>
       <c r="L13" s="49"/>
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A6:A8" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>