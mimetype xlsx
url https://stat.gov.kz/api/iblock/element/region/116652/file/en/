--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -12,72 +12,72 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="12990" yWindow="-90" windowWidth="15825" windowHeight="12855" activeTab="1"/>
+    <workbookView xWindow="12990" yWindow="-90" windowWidth="15825" windowHeight="12855" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="january" sheetId="1" r:id="rId1"/>
     <sheet name="february" sheetId="2" r:id="rId2"/>
     <sheet name="march" sheetId="3" r:id="rId3"/>
     <sheet name="april" sheetId="4" r:id="rId4"/>
     <sheet name="may" sheetId="5" r:id="rId5"/>
     <sheet name="june" sheetId="6" r:id="rId6"/>
     <sheet name="july" sheetId="7" r:id="rId7"/>
     <sheet name="august" sheetId="8" r:id="rId8"/>
     <sheet name="september" sheetId="9" r:id="rId9"/>
     <sheet name="october" sheetId="10" r:id="rId10"/>
     <sheet name="november" sheetId="11" r:id="rId11"/>
     <sheet name="decemder" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="37">
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>The commissioning of residential buildingss</t>
   </si>
   <si>
     <t>The commissioning of residential buildings, sq.m total  area</t>
   </si>
   <si>
     <t xml:space="preserve"> of them </t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>Number of apartments, units</t>
   </si>
   <si>
     <t>In percentages to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
@@ -477,51 +477,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -568,50 +568,56 @@
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -630,53 +636,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1089,103 +1092,103 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.28515625" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1"/>
     <col min="10" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:7" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:7" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="13.9" customHeight="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="44"/>
+      <c r="B4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" ht="46.9" customHeight="1">
-      <c r="A5" s="42"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="44"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="27">
         <v>3177</v>
       </c>
       <c r="C6" s="28">
         <v>123</v>
       </c>
       <c r="D6" s="27">
         <v>2843</v>
       </c>
       <c r="E6" s="28">
         <v>125.7</v>
       </c>
       <c r="F6" s="19">
         <v>17</v>
       </c>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="15" t="s">
@@ -1502,104 +1505,104 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="56"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="58.9" customHeight="1">
-      <c r="A5" s="58"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
@@ -1783,105 +1786,105 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="38"/>
-[...3 lines deleted...]
-      <c r="F3" s="38"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A5" s="55"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="39"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="41"/>
+      <c r="F5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="51" customHeight="1">
-      <c r="A6" s="58"/>
-[...1 lines deleted...]
-      <c r="C6" s="44"/>
+      <c r="A6" s="60"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="41"/>
+      <c r="F6" s="43"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="14.45" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="28"/>
       <c r="D7" s="27"/>
       <c r="E7" s="28"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="28"/>
@@ -2090,107 +2093,107 @@
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="38"/>
-[...3 lines deleted...]
-      <c r="F3" s="38"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
       <c r="G3" s="37"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="G4" s="37"/>
     </row>
     <row r="5" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A5" s="55"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="39"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="41"/>
+      <c r="F5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="52.15" customHeight="1">
-      <c r="A6" s="58"/>
-[...1 lines deleted...]
-      <c r="C6" s="44"/>
+      <c r="A6" s="60"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="41"/>
+      <c r="F6" s="43"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="12.75" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="36"/>
       <c r="D7" s="27"/>
       <c r="E7" s="36"/>
       <c r="F7" s="19"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="36"/>
       <c r="D8" s="27"/>
       <c r="E8" s="36"/>
       <c r="F8" s="19"/>
     </row>
     <row r="9" spans="1:10">
@@ -2344,116 +2347,116 @@
     <row r="44" spans="3:4">
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="48"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="45" t="s">
+      <c r="D4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="48"/>
+      <c r="F4" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="42.6" customHeight="1">
-      <c r="A5" s="42"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="44"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="47"/>
+      <c r="F5" s="49"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="27">
         <v>13378</v>
       </c>
       <c r="C6" s="28">
         <v>103.3</v>
       </c>
       <c r="D6" s="27">
         <v>13044</v>
       </c>
       <c r="E6" s="28">
         <v>104.9</v>
       </c>
       <c r="F6" s="19">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
@@ -2507,91 +2510,91 @@
         <v>438</v>
       </c>
       <c r="E9" s="28">
         <v>101.9</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="27">
         <v>369</v>
       </c>
       <c r="C10" s="28">
         <v>102.5</v>
       </c>
       <c r="D10" s="27">
         <v>369</v>
       </c>
       <c r="E10" s="28">
         <v>102.5</v>
       </c>
-      <c r="F10" s="59" t="s">
+      <c r="F10" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="27">
         <v>146</v>
       </c>
       <c r="C11" s="28">
         <v>101.4</v>
       </c>
       <c r="D11" s="27">
         <v>146</v>
       </c>
       <c r="E11" s="28">
         <v>101.4</v>
       </c>
-      <c r="F11" s="59" t="s">
+      <c r="F11" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="F12" s="59" t="s">
+      <c r="F12" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="27">
         <v>2446</v>
       </c>
       <c r="C13" s="28">
         <v>100.7</v>
       </c>
       <c r="D13" s="27">
         <v>2446</v>
       </c>
       <c r="E13" s="28">
         <v>116.1</v>
       </c>
       <c r="F13" s="19">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
@@ -2607,51 +2610,51 @@
         <v>410</v>
       </c>
       <c r="E14" s="28">
         <v>67.400000000000006</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="27">
         <v>447</v>
       </c>
       <c r="C15" s="28">
         <v>106.4</v>
       </c>
       <c r="D15" s="27">
         <v>447</v>
       </c>
       <c r="E15" s="28">
         <v>106.4</v>
       </c>
-      <c r="F15" s="59" t="s">
+      <c r="F15" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="27">
         <v>750</v>
       </c>
       <c r="C16" s="28">
         <v>101.8</v>
       </c>
       <c r="D16" s="27">
         <v>750</v>
       </c>
       <c r="E16" s="28">
         <v>101.8</v>
       </c>
       <c r="F16" s="19">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
@@ -2667,71 +2670,71 @@
         <v>1339</v>
       </c>
       <c r="E17" s="28">
         <v>105.4</v>
       </c>
       <c r="F17" s="19">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="27">
         <v>465</v>
       </c>
       <c r="C18" s="28">
         <v>104</v>
       </c>
       <c r="D18" s="27">
         <v>465</v>
       </c>
       <c r="E18" s="28">
         <v>104</v>
       </c>
-      <c r="F18" s="59" t="s">
+      <c r="F18" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="27">
         <v>206</v>
       </c>
       <c r="C19" s="28">
         <v>65</v>
       </c>
       <c r="D19" s="27">
         <v>206</v>
       </c>
       <c r="E19" s="28">
         <v>65</v>
       </c>
-      <c r="F19" s="59" t="s">
+      <c r="F19" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="27">
         <v>735</v>
       </c>
       <c r="C20" s="28">
         <v>100</v>
       </c>
       <c r="D20" s="27">
         <v>735</v>
       </c>
       <c r="E20" s="28">
         <v>138.19999999999999</v>
       </c>
       <c r="F20" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2"/>
@@ -2747,365 +2750,515 @@
     </row>
     <row r="24" spans="1:6">
       <c r="B24" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="50"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="52"/>
+      <c r="B4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="40.9" customHeight="1">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="17"/>
-[...3 lines deleted...]
-      <c r="F6" s="19"/>
+      <c r="B6" s="27">
+        <v>31340</v>
+      </c>
+      <c r="C6" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="D6" s="27">
+        <v>31006</v>
+      </c>
+      <c r="E6" s="39">
+        <v>104</v>
+      </c>
+      <c r="F6" s="19">
+        <v>170</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="17"/>
-[...3 lines deleted...]
-      <c r="F7" s="19"/>
+      <c r="B7" s="27">
+        <v>13468</v>
+      </c>
+      <c r="C7" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="D7" s="27">
+        <v>13468</v>
+      </c>
+      <c r="E7" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="F7" s="19">
+        <v>86</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="17"/>
-[...3 lines deleted...]
-      <c r="F8" s="19"/>
+      <c r="B8" s="27">
+        <v>336</v>
+      </c>
+      <c r="C8" s="39">
+        <v>112</v>
+      </c>
+      <c r="D8" s="27">
+        <v>336</v>
+      </c>
+      <c r="E8" s="39">
+        <v>112</v>
+      </c>
+      <c r="F8" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="17"/>
-[...3 lines deleted...]
-      <c r="F9" s="19"/>
+      <c r="B9" s="27">
+        <v>503</v>
+      </c>
+      <c r="C9" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="D9" s="27">
+        <v>503</v>
+      </c>
+      <c r="E9" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="F9" s="38">
+        <v>1</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="17"/>
-[...3 lines deleted...]
-      <c r="F10" s="19"/>
+      <c r="B10" s="27">
+        <v>899</v>
+      </c>
+      <c r="C10" s="39">
+        <v>100.4</v>
+      </c>
+      <c r="D10" s="27">
+        <v>899</v>
+      </c>
+      <c r="E10" s="39">
+        <v>100.4</v>
+      </c>
+      <c r="F10" s="19">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="17"/>
-[...3 lines deleted...]
-      <c r="F11" s="19"/>
+      <c r="B11" s="27">
+        <v>902</v>
+      </c>
+      <c r="C11" s="39">
+        <v>171.5</v>
+      </c>
+      <c r="D11" s="27">
+        <v>902</v>
+      </c>
+      <c r="E11" s="39">
+        <v>238.6</v>
+      </c>
+      <c r="F11" s="38">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="17"/>
-[...3 lines deleted...]
-      <c r="F12" s="19"/>
+      <c r="B12" s="27">
+        <v>158</v>
+      </c>
+      <c r="C12" s="39">
+        <v>124.4</v>
+      </c>
+      <c r="D12" s="27">
+        <v>158</v>
+      </c>
+      <c r="E12" s="39">
+        <v>124.4</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="17"/>
-[...3 lines deleted...]
-      <c r="F13" s="19"/>
+      <c r="B13" s="27">
+        <v>4076</v>
+      </c>
+      <c r="C13" s="39">
+        <v>95</v>
+      </c>
+      <c r="D13" s="27">
+        <v>4076</v>
+      </c>
+      <c r="E13" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="F13" s="19">
+        <v>27</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="17"/>
-[...3 lines deleted...]
-      <c r="F14" s="19"/>
+      <c r="B14" s="27">
+        <v>853</v>
+      </c>
+      <c r="C14" s="39">
+        <v>118.5</v>
+      </c>
+      <c r="D14" s="27">
+        <v>519</v>
+      </c>
+      <c r="E14" s="39">
+        <v>82.9</v>
+      </c>
+      <c r="F14" s="19">
+        <v>3</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="17"/>
-[...3 lines deleted...]
-      <c r="F15" s="19"/>
+      <c r="B15" s="27">
+        <v>2705</v>
+      </c>
+      <c r="C15" s="39">
+        <v>101</v>
+      </c>
+      <c r="D15" s="27">
+        <v>2705</v>
+      </c>
+      <c r="E15" s="39">
+        <v>101</v>
+      </c>
+      <c r="F15" s="38" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="17"/>
-[...3 lines deleted...]
-      <c r="F16" s="19"/>
+      <c r="B16" s="27">
+        <v>1250</v>
+      </c>
+      <c r="C16" s="39">
+        <v>113.1</v>
+      </c>
+      <c r="D16" s="27">
+        <v>1250</v>
+      </c>
+      <c r="E16" s="39">
+        <v>113.1</v>
+      </c>
+      <c r="F16" s="19">
+        <v>20</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="17"/>
-[...3 lines deleted...]
-      <c r="F17" s="19"/>
+      <c r="B17" s="27">
+        <v>2325</v>
+      </c>
+      <c r="C17" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="D17" s="27">
+        <v>2325</v>
+      </c>
+      <c r="E17" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="F17" s="19">
+        <v>10</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="17"/>
-[...3 lines deleted...]
-      <c r="F18" s="19"/>
+      <c r="B18" s="27">
+        <v>593</v>
+      </c>
+      <c r="C18" s="39">
+        <v>100</v>
+      </c>
+      <c r="D18" s="27">
+        <v>593</v>
+      </c>
+      <c r="E18" s="39">
+        <v>100</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="17"/>
-[...3 lines deleted...]
-      <c r="F19" s="19"/>
+      <c r="B19" s="27">
+        <v>510</v>
+      </c>
+      <c r="C19" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="D19" s="27">
+        <v>510</v>
+      </c>
+      <c r="E19" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="F19" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="17"/>
-[...3 lines deleted...]
-      <c r="F20" s="19"/>
+      <c r="B20" s="27">
+        <v>2762</v>
+      </c>
+      <c r="C20" s="39">
+        <v>99.4</v>
+      </c>
+      <c r="D20" s="27">
+        <v>2762</v>
+      </c>
+      <c r="E20" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="F20" s="19">
+        <v>15</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="53"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="46.9" customHeight="1">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
     </row>
     <row r="6" spans="1:6" ht="12" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="19"/>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="19"/>
     </row>
     <row r="8" spans="1:6" ht="12" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
@@ -3264,102 +3417,102 @@
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="54"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="43.9" customHeight="1">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="20"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="20"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
@@ -3520,106 +3673,106 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="55"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="45" t="s">
+      <c r="D4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="45"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="47"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="54.6" customHeight="1">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
@@ -3798,104 +3951,104 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="1" customWidth="1"/>
     <col min="2" max="6" width="16" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="56"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="55.15" customHeight="1">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="25"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="25"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
@@ -4068,104 +4221,104 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="57"/>
-[...3 lines deleted...]
-      <c r="F3" s="57"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
     </row>
     <row r="5" spans="1:10" ht="13.15" customHeight="1">
-      <c r="A5" s="55"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="39"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="41"/>
+      <c r="F5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="57" customHeight="1">
-      <c r="A6" s="54"/>
-[...1 lines deleted...]
-      <c r="C6" s="44"/>
+      <c r="A6" s="56"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="41"/>
+      <c r="F6" s="43"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="13.5" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
@@ -4341,103 +4494,103 @@
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="56"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="41"/>
+      <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="47.45" customHeight="1">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="43"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>