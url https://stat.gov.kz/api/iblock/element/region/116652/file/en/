--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -9,75 +9,75 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="12990" yWindow="-90" windowWidth="15825" windowHeight="12855" activeTab="2"/>
+    <workbookView xWindow="12990" yWindow="-90" windowWidth="15825" windowHeight="12855" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="january" sheetId="1" r:id="rId1"/>
     <sheet name="february" sheetId="2" r:id="rId2"/>
     <sheet name="march" sheetId="3" r:id="rId3"/>
     <sheet name="april" sheetId="4" r:id="rId4"/>
     <sheet name="may" sheetId="5" r:id="rId5"/>
     <sheet name="june" sheetId="6" r:id="rId6"/>
     <sheet name="july" sheetId="7" r:id="rId7"/>
     <sheet name="august" sheetId="8" r:id="rId8"/>
     <sheet name="september" sheetId="9" r:id="rId9"/>
     <sheet name="october" sheetId="10" r:id="rId10"/>
     <sheet name="november" sheetId="11" r:id="rId11"/>
     <sheet name="decemder" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="37">
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>The commissioning of residential buildingss</t>
   </si>
   <si>
     <t>The commissioning of residential buildings, sq.m total  area</t>
   </si>
   <si>
     <t xml:space="preserve"> of them </t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>Number of apartments, units</t>
   </si>
   <si>
     <t>In percentages to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
@@ -966,93 +966,93 @@
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:spDef>
     <a:lnDef>
       <a:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
@@ -2750,51 +2750,51 @@
     </row>
     <row r="24" spans="1:6">
       <c r="B24" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="40"/>
@@ -3151,52 +3151,52 @@
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
       <c r="A2" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
@@ -3220,195 +3220,345 @@
       </c>
       <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41"/>
       <c r="F4" s="42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="46.9" customHeight="1">
       <c r="A5" s="53"/>
       <c r="B5" s="46"/>
       <c r="C5" s="46"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="43"/>
     </row>
     <row r="6" spans="1:6" ht="12" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="19"/>
+      <c r="B6" s="17">
+        <v>46320</v>
+      </c>
+      <c r="C6" s="18">
+        <v>105.3</v>
+      </c>
+      <c r="D6" s="17">
+        <v>45555</v>
+      </c>
+      <c r="E6" s="18">
+        <v>106.9</v>
+      </c>
+      <c r="F6" s="19">
+        <v>248</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="19"/>
+      <c r="B7" s="17">
+        <v>19338</v>
+      </c>
+      <c r="C7" s="18">
+        <v>108.9</v>
+      </c>
+      <c r="D7" s="17">
+        <v>19338</v>
+      </c>
+      <c r="E7" s="18">
+        <v>108.9</v>
+      </c>
+      <c r="F7" s="19">
+        <v>120</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="19"/>
+      <c r="B8" s="17">
+        <v>336</v>
+      </c>
+      <c r="C8" s="18">
+        <v>25.8</v>
+      </c>
+      <c r="D8" s="17">
+        <v>336</v>
+      </c>
+      <c r="E8" s="18">
+        <v>25.8</v>
+      </c>
+      <c r="F8" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="19"/>
+      <c r="B9" s="17">
+        <v>713</v>
+      </c>
+      <c r="C9" s="18">
+        <v>101</v>
+      </c>
+      <c r="D9" s="17">
+        <v>713</v>
+      </c>
+      <c r="E9" s="18">
+        <v>101</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="19"/>
+      <c r="B10" s="17">
+        <v>1720</v>
+      </c>
+      <c r="C10" s="18">
+        <v>100.9</v>
+      </c>
+      <c r="D10" s="17">
+        <v>1720</v>
+      </c>
+      <c r="E10" s="18">
+        <v>100.9</v>
+      </c>
+      <c r="F10" s="19">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="19"/>
+      <c r="B11" s="17">
+        <v>1112</v>
+      </c>
+      <c r="C11" s="18">
+        <v>162.6</v>
+      </c>
+      <c r="D11" s="17">
+        <v>1112</v>
+      </c>
+      <c r="E11" s="18">
+        <v>294.2</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="19"/>
+      <c r="B12" s="17">
+        <v>1423</v>
+      </c>
+      <c r="C12" s="18">
+        <v>105.6</v>
+      </c>
+      <c r="D12" s="17">
+        <v>1423</v>
+      </c>
+      <c r="E12" s="18">
+        <v>105.6</v>
+      </c>
+      <c r="F12" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="19"/>
+      <c r="B13" s="17">
+        <v>7600</v>
+      </c>
+      <c r="C13" s="18">
+        <v>112.2</v>
+      </c>
+      <c r="D13" s="17">
+        <v>7169</v>
+      </c>
+      <c r="E13" s="18">
+        <v>119.8</v>
+      </c>
+      <c r="F13" s="19">
+        <v>49</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="19"/>
+      <c r="B14" s="17">
+        <v>926</v>
+      </c>
+      <c r="C14" s="18">
+        <v>101.9</v>
+      </c>
+      <c r="D14" s="17">
+        <v>592</v>
+      </c>
+      <c r="E14" s="18">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="F14" s="19">
+        <v>3</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="19"/>
+      <c r="B15" s="17">
+        <v>2786</v>
+      </c>
+      <c r="C15" s="18">
+        <v>100.2</v>
+      </c>
+      <c r="D15" s="17">
+        <v>2786</v>
+      </c>
+      <c r="E15" s="18">
+        <v>100.2</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="19"/>
+      <c r="B16" s="17">
+        <v>2000</v>
+      </c>
+      <c r="C16" s="18">
+        <v>110.8</v>
+      </c>
+      <c r="D16" s="17">
+        <v>2000</v>
+      </c>
+      <c r="E16" s="18">
+        <v>110.8</v>
+      </c>
+      <c r="F16" s="19">
+        <v>32</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="19"/>
+      <c r="B17" s="17">
+        <v>3390</v>
+      </c>
+      <c r="C17" s="18">
+        <v>100.8</v>
+      </c>
+      <c r="D17" s="17">
+        <v>3390</v>
+      </c>
+      <c r="E17" s="18">
+        <v>100.8</v>
+      </c>
+      <c r="F17" s="19">
+        <v>15</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="19"/>
+      <c r="B18" s="17">
+        <v>930</v>
+      </c>
+      <c r="C18" s="18">
+        <v>103.1</v>
+      </c>
+      <c r="D18" s="17">
+        <v>930</v>
+      </c>
+      <c r="E18" s="18">
+        <v>103.1</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="19"/>
+      <c r="B19" s="17">
+        <v>584</v>
+      </c>
+      <c r="C19" s="18">
+        <v>109.6</v>
+      </c>
+      <c r="D19" s="17">
+        <v>584</v>
+      </c>
+      <c r="E19" s="18">
+        <v>109.6</v>
+      </c>
+      <c r="F19" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:6" ht="12" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="21"/>
-[...3 lines deleted...]
-      <c r="F20" s="19"/>
+      <c r="B20" s="17">
+        <v>3462</v>
+      </c>
+      <c r="C20" s="18">
+        <v>100.6</v>
+      </c>
+      <c r="D20" s="17">
+        <v>3462</v>
+      </c>
+      <c r="E20" s="18">
+        <v>106.9</v>
+      </c>
+      <c r="F20" s="19">
+        <v>19</v>
+      </c>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:6" ht="12" customHeight="1">
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:6" ht="12" customHeight="1">
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:6" ht="12" customHeight="1"/>
     <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
@@ -4209,51 +4359,51 @@
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1">
       <c r="A3" s="59" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="59"/>