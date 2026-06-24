--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="12990" yWindow="-90" windowWidth="15825" windowHeight="12855" activeTab="3"/>
+    <workbookView xWindow="1155" yWindow="1050" windowWidth="15825" windowHeight="9330" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="january" sheetId="1" r:id="rId1"/>
     <sheet name="february" sheetId="2" r:id="rId2"/>
     <sheet name="march" sheetId="3" r:id="rId3"/>
     <sheet name="april" sheetId="4" r:id="rId4"/>
     <sheet name="may" sheetId="5" r:id="rId5"/>
     <sheet name="june" sheetId="6" r:id="rId6"/>
     <sheet name="july" sheetId="7" r:id="rId7"/>
     <sheet name="august" sheetId="8" r:id="rId8"/>
     <sheet name="september" sheetId="9" r:id="rId9"/>
     <sheet name="october" sheetId="10" r:id="rId10"/>
     <sheet name="november" sheetId="11" r:id="rId11"/>
     <sheet name="decemder" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="38">
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>The commissioning of residential buildingss</t>
   </si>
   <si>
     <t>The commissioning of residential buildings, sq.m total  area</t>
   </si>
   <si>
     <t xml:space="preserve"> of them </t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>Number of apartments, units</t>
   </si>
   <si>
     <t>In percentages to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
@@ -145,125 +145,127 @@
   </si>
   <si>
     <t>(January-June 2026 year)</t>
   </si>
   <si>
     <t>(January-May 2026 year)</t>
   </si>
   <si>
     <t>(January-April 2026 year)</t>
   </si>
   <si>
     <t>(January-March 2026 year)</t>
   </si>
   <si>
     <t>(January-February 2026 year)</t>
   </si>
   <si>
     <t>(January 2026 year)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
+  <si>
+    <t>х</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -477,146 +479,149 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -966,93 +971,93 @@
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:spDef>
     <a:lnDef>
       <a:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
@@ -1075,3890 +1080,4040 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.28515625" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1"/>
     <col min="10" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:7" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="45" t="s">
+    <row r="4" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
-    <row r="5" spans="1:7" ht="46.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:7" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="2"/>
     </row>
-    <row r="6" spans="1:7" ht="12.75" customHeight="1">
+    <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="24">
         <v>3177</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="25">
         <v>123</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="24">
         <v>2843</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="25">
         <v>125.7</v>
       </c>
       <c r="F6" s="19">
         <v>17</v>
       </c>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="36">
+      <c r="B7" s="33">
         <v>866</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="25">
         <v>120.3</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="33">
         <v>866</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="25">
         <v>120.3</v>
       </c>
       <c r="F7" s="19">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="28" t="s">
+      <c r="B8" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="33">
         <v>177</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="25">
         <v>104.7</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="33">
         <v>177</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="25">
         <v>104.7</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="28" t="s">
+      <c r="B10" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="28" t="s">
+      <c r="B11" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="28" t="s">
+      <c r="B12" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="33">
         <v>675</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="25">
         <v>183.4</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="33">
         <v>675</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="25">
         <v>1436.2</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="33">
         <v>586</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="25">
         <v>107.3</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="33">
         <v>252</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>46.2</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="28" t="s">
+      <c r="B15" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="28" t="s">
+      <c r="B16" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="33">
         <v>521</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="25">
         <v>115.5</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="33">
         <v>521</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="25">
         <v>115.5</v>
       </c>
       <c r="F17" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="36">
+      <c r="B18" s="33">
         <v>290</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="25">
         <v>105.5</v>
       </c>
-      <c r="D18" s="36">
+      <c r="D18" s="33">
         <v>290</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="25">
         <v>105.5</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="36" t="s">
+      <c r="B19" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="25">
         <v>114.8</v>
       </c>
-      <c r="D19" s="36" t="s">
+      <c r="D19" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="25">
         <v>114.8</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="36" t="s">
-[...8 lines deleted...]
-      <c r="E20" s="28" t="s">
+      <c r="B20" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D23" s="2"/>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D24" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="58.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:10" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="61"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...6 lines deleted...]
-      <c r="A3" s="40" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="40"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:10" ht="13.9" customHeight="1">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+    </row>
+    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="45" t="s">
+    <row r="5" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58"/>
+      <c r="B5" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="D5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="41"/>
-      <c r="F5" s="42" t="s">
+      <c r="E5" s="42"/>
+      <c r="F5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="51" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="46"/>
+    <row r="6" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="61"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="43"/>
+      <c r="F6" s="44"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" ht="14.45" customHeight="1">
+    <row r="7" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="27"/>
-[...2 lines deleted...]
-      <c r="E7" s="28"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="25"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="27"/>
-[...2 lines deleted...]
-      <c r="E8" s="28"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="25"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="27"/>
-[...2 lines deleted...]
-      <c r="E9" s="28"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="25"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="27"/>
-[...2 lines deleted...]
-      <c r="E10" s="28"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="25"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="27"/>
-[...2 lines deleted...]
-      <c r="E11" s="28"/>
+      <c r="B11" s="24"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="25"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="27"/>
-[...2 lines deleted...]
-      <c r="E12" s="28"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="25"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="27"/>
-[...2 lines deleted...]
-      <c r="E13" s="28"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="25"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="27"/>
-[...2 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="25"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="27"/>
-[...2 lines deleted...]
-      <c r="E15" s="28"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="25"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="27"/>
-[...2 lines deleted...]
-      <c r="E16" s="28"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="25"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="27"/>
-[...2 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="25"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="27"/>
-[...2 lines deleted...]
-      <c r="E18" s="28"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="25"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="27"/>
-[...2 lines deleted...]
-      <c r="E19" s="28"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="25"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="27"/>
-[...2 lines deleted...]
-      <c r="E20" s="28"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="25"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="27"/>
-[...2 lines deleted...]
-      <c r="E21" s="28"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
       <c r="F21" s="19"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
-[...2 lines deleted...]
-      <c r="E22" s="30"/>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="27"/>
       <c r="F22" s="4"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
-[...3 lines deleted...]
-      <c r="E23" s="33"/>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B23" s="28"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="30"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="2"/>
-      <c r="B24" s="31"/>
-[...14 lines deleted...]
-    <row r="27" spans="1:7">
+      <c r="B24" s="28"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="29"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="29"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B26" s="31"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="29"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C28" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="41" spans="2:2">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B41" s="4"/>
     </row>
-    <row r="44" spans="2:2">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...6 lines deleted...]
-      <c r="A3" s="40" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="40"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="34"/>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
-      <c r="G4" s="37"/>
-[...3 lines deleted...]
-      <c r="B5" s="45" t="s">
+      <c r="G4" s="34"/>
+    </row>
+    <row r="5" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58"/>
+      <c r="B5" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="D5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="41"/>
-      <c r="F5" s="42" t="s">
+      <c r="E5" s="42"/>
+      <c r="F5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="52.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="46"/>
+    <row r="6" spans="1:10" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="61"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="43"/>
+      <c r="F6" s="44"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" ht="12.75" customHeight="1">
+    <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="27"/>
-[...2 lines deleted...]
-      <c r="E7" s="36"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="33"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="27"/>
-[...2 lines deleted...]
-      <c r="E8" s="36"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="33"/>
       <c r="F8" s="19"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="27"/>
-[...2 lines deleted...]
-      <c r="E9" s="36"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="33"/>
       <c r="F9" s="19"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="27"/>
-[...2 lines deleted...]
-      <c r="E10" s="36"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="33"/>
       <c r="F10" s="19"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="27"/>
-[...2 lines deleted...]
-      <c r="E11" s="36"/>
+      <c r="B11" s="24"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="33"/>
       <c r="F11" s="19"/>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="27"/>
-[...2 lines deleted...]
-      <c r="E12" s="36"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="33"/>
       <c r="F12" s="19"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="27"/>
-[...2 lines deleted...]
-      <c r="E13" s="36"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="33"/>
       <c r="F13" s="19"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="27"/>
-[...2 lines deleted...]
-      <c r="E14" s="36"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="33"/>
       <c r="F14" s="19"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="27"/>
-[...2 lines deleted...]
-      <c r="E15" s="36"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="33"/>
       <c r="F15" s="19"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="27"/>
-[...2 lines deleted...]
-      <c r="E16" s="36"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="33"/>
       <c r="F16" s="19"/>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="27"/>
-[...2 lines deleted...]
-      <c r="E17" s="36"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="33"/>
       <c r="F17" s="19"/>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="27"/>
-[...2 lines deleted...]
-      <c r="E18" s="36"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="33"/>
       <c r="F18" s="19"/>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="27"/>
-[...2 lines deleted...]
-      <c r="E19" s="36"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="33"/>
       <c r="F19" s="19"/>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="27"/>
-[...2 lines deleted...]
-      <c r="E20" s="36"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="33"/>
       <c r="F20" s="19"/>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="27"/>
-[...2 lines deleted...]
-      <c r="E21" s="36"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="33"/>
       <c r="F21" s="19"/>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
-      <c r="B22" s="23"/>
+      <c r="B22" s="20"/>
       <c r="C22" s="2"/>
-      <c r="D22" s="23"/>
+      <c r="D22" s="20"/>
       <c r="E22" s="2"/>
       <c r="F22" s="3"/>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D23" s="2"/>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D24" s="2"/>
     </row>
-    <row r="41" spans="3:4">
+    <row r="41" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
     </row>
-    <row r="44" spans="3:4">
+    <row r="44" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" s="2" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51"/>
+      <c r="B4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="47" t="s">
+      <c r="D4" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="49" t="s">
+      <c r="E4" s="49"/>
+      <c r="F4" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="42.6" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="12.75" customHeight="1">
+      <c r="F5" s="50"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="24">
         <v>13378</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="25">
         <v>103.3</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="24">
         <v>13044</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="25">
         <v>104.9</v>
       </c>
       <c r="F6" s="19">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B7" s="24">
         <v>4957</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="25">
         <v>104.2</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>4957</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="25">
         <v>104.2</v>
       </c>
       <c r="F7" s="19">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="24">
         <v>336</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="25">
         <v>112</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>336</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="25">
         <v>112</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="24">
         <v>438</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="25">
         <v>101.9</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>438</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="25">
         <v>101.9</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="24">
         <v>369</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="25">
         <v>102.5</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>369</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="25">
         <v>102.5</v>
       </c>
-      <c r="F10" s="38" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="F10" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="24">
         <v>146</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="25">
         <v>101.4</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>146</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="25">
         <v>101.4</v>
       </c>
-      <c r="F11" s="38" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:6">
+      <c r="F11" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="27" t="s">
-[...15 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="B12" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="24">
         <v>2446</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="25">
         <v>100.7</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="24">
         <v>2446</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="25">
         <v>116.1</v>
       </c>
       <c r="F13" s="19">
         <v>18</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="24">
         <v>744</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="25">
         <v>122.4</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="24">
         <v>410</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>67.400000000000006</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="24">
         <v>447</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="25">
         <v>106.4</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="24">
         <v>447</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="25">
         <v>106.4</v>
       </c>
-      <c r="F15" s="38" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="F15" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="24">
         <v>750</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="25">
         <v>101.8</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="24">
         <v>750</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="25">
         <v>101.8</v>
       </c>
       <c r="F16" s="19">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="24">
         <v>1339</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="25">
         <v>105.4</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="24">
         <v>1339</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="25">
         <v>105.4</v>
       </c>
       <c r="F17" s="19">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="24">
         <v>465</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="25">
         <v>104</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="24">
         <v>465</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="25">
         <v>104</v>
       </c>
-      <c r="F18" s="38" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="F18" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="24">
         <v>206</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="25">
         <v>65</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="24">
         <v>206</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="25">
         <v>65</v>
       </c>
-      <c r="F19" s="38" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:6">
+      <c r="F19" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="24">
         <v>735</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="25">
         <v>100</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="24">
         <v>735</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="25">
         <v>138.19999999999999</v>
       </c>
       <c r="F20" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B24" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="45" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="53"/>
+      <c r="B4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="40.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:6" ht="40.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="54"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6">
+      <c r="F5" s="44"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="24">
         <v>31340</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="36">
         <v>102.5</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="24">
         <v>31006</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="36">
         <v>104</v>
       </c>
       <c r="F6" s="19">
         <v>170</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B7" s="24">
         <v>13468</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="36">
         <v>101.2</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>13468</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="36">
         <v>101.2</v>
       </c>
       <c r="F7" s="19">
         <v>86</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="24">
         <v>336</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="36">
         <v>112</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>336</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="36">
         <v>112</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="24">
         <v>503</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="36">
         <v>105.7</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>503</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="36">
         <v>105.7</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="35">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="24">
         <v>899</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="36">
         <v>100.4</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>899</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="36">
         <v>100.4</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="24">
         <v>902</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="36">
         <v>171.5</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>902</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="36">
         <v>238.6</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="35">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="24">
         <v>158</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="36">
         <v>124.4</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>158</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="36">
         <v>124.4</v>
       </c>
-      <c r="F12" s="38" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="F12" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="24">
         <v>4076</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="36">
         <v>95</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="24">
         <v>4076</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="36">
         <v>102.7</v>
       </c>
       <c r="F13" s="19">
         <v>27</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="24">
         <v>853</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="36">
         <v>118.5</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="24">
         <v>519</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="36">
         <v>82.9</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="24">
         <v>2705</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="36">
         <v>101</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="24">
         <v>2705</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="36">
         <v>101</v>
       </c>
-      <c r="F15" s="38" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="F15" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="24">
         <v>1250</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="36">
         <v>113.1</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="24">
         <v>1250</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="36">
         <v>113.1</v>
       </c>
       <c r="F16" s="19">
         <v>20</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="24">
         <v>2325</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="36">
         <v>101.4</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="24">
         <v>2325</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="36">
         <v>101.4</v>
       </c>
       <c r="F17" s="19">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="24">
         <v>593</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="36">
         <v>100</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="24">
         <v>593</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="36">
         <v>100</v>
       </c>
-      <c r="F18" s="38" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="F18" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="24">
         <v>510</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C19" s="36">
         <v>104.1</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="24">
         <v>510</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="36">
         <v>104.1</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="24">
         <v>2762</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C20" s="36">
         <v>99.4</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="24">
         <v>2762</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="36">
         <v>107.3</v>
       </c>
       <c r="F20" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="54" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56"/>
+      <c r="B4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="46.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:6" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="54"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="12" customHeight="1">
+      <c r="F5" s="44"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17">
         <v>46320</v>
       </c>
       <c r="C6" s="18">
         <v>105.3</v>
       </c>
       <c r="D6" s="17">
         <v>45555</v>
       </c>
       <c r="E6" s="18">
         <v>106.9</v>
       </c>
       <c r="F6" s="19">
         <v>248</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="12" customHeight="1">
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17">
         <v>19338</v>
       </c>
       <c r="C7" s="18">
         <v>108.9</v>
       </c>
       <c r="D7" s="17">
         <v>19338</v>
       </c>
       <c r="E7" s="18">
         <v>108.9</v>
       </c>
       <c r="F7" s="19">
         <v>120</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="12" customHeight="1">
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17">
         <v>336</v>
       </c>
       <c r="C8" s="18">
         <v>25.8</v>
       </c>
       <c r="D8" s="17">
         <v>336</v>
       </c>
       <c r="E8" s="18">
         <v>25.8</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12" customHeight="1">
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17">
         <v>713</v>
       </c>
       <c r="C9" s="18">
         <v>101</v>
       </c>
       <c r="D9" s="17">
         <v>713</v>
       </c>
       <c r="E9" s="18">
         <v>101</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12" customHeight="1">
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17">
         <v>1720</v>
       </c>
       <c r="C10" s="18">
         <v>100.9</v>
       </c>
       <c r="D10" s="17">
         <v>1720</v>
       </c>
       <c r="E10" s="18">
         <v>100.9</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12" customHeight="1">
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17">
         <v>1112</v>
       </c>
       <c r="C11" s="18">
         <v>162.6</v>
       </c>
       <c r="D11" s="17">
         <v>1112</v>
       </c>
       <c r="E11" s="18">
         <v>294.2</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12" customHeight="1">
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17">
         <v>1423</v>
       </c>
       <c r="C12" s="18">
         <v>105.6</v>
       </c>
       <c r="D12" s="17">
         <v>1423</v>
       </c>
       <c r="E12" s="18">
         <v>105.6</v>
       </c>
       <c r="F12" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12" customHeight="1">
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17">
         <v>7600</v>
       </c>
       <c r="C13" s="18">
         <v>112.2</v>
       </c>
       <c r="D13" s="17">
         <v>7169</v>
       </c>
       <c r="E13" s="18">
         <v>119.8</v>
       </c>
       <c r="F13" s="19">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12" customHeight="1">
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17">
         <v>926</v>
       </c>
       <c r="C14" s="18">
         <v>101.9</v>
       </c>
       <c r="D14" s="17">
         <v>592</v>
       </c>
       <c r="E14" s="18">
         <v>72.599999999999994</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="12" customHeight="1">
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17">
         <v>2786</v>
       </c>
       <c r="C15" s="18">
         <v>100.2</v>
       </c>
       <c r="D15" s="17">
         <v>2786</v>
       </c>
       <c r="E15" s="18">
         <v>100.2</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="12" customHeight="1">
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17">
         <v>2000</v>
       </c>
       <c r="C16" s="18">
         <v>110.8</v>
       </c>
       <c r="D16" s="17">
         <v>2000</v>
       </c>
       <c r="E16" s="18">
         <v>110.8</v>
       </c>
       <c r="F16" s="19">
         <v>32</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12" customHeight="1">
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17">
         <v>3390</v>
       </c>
       <c r="C17" s="18">
         <v>100.8</v>
       </c>
       <c r="D17" s="17">
         <v>3390</v>
       </c>
       <c r="E17" s="18">
         <v>100.8</v>
       </c>
       <c r="F17" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="12" customHeight="1">
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17">
         <v>930</v>
       </c>
       <c r="C18" s="18">
         <v>103.1</v>
       </c>
       <c r="D18" s="17">
         <v>930</v>
       </c>
       <c r="E18" s="18">
         <v>103.1</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="12" customHeight="1">
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17">
         <v>584</v>
       </c>
       <c r="C19" s="18">
         <v>109.6</v>
       </c>
       <c r="D19" s="17">
         <v>584</v>
       </c>
       <c r="E19" s="18">
         <v>109.6</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="12" customHeight="1">
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17">
         <v>3462</v>
       </c>
       <c r="C20" s="18">
         <v>100.6</v>
       </c>
       <c r="D20" s="17">
         <v>3462</v>
       </c>
       <c r="E20" s="18">
         <v>106.9</v>
       </c>
       <c r="F20" s="19">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="12" customHeight="1">
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
-    <row r="22" spans="1:6" ht="12" customHeight="1">
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="2"/>
     </row>
-    <row r="23" spans="1:6" ht="12" customHeight="1">
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D23" s="2"/>
     </row>
-    <row r="24" spans="1:6" ht="12" customHeight="1"/>
-    <row r="40" spans="2:2">
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="45" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57"/>
+      <c r="B4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="43.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:6" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="54"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="12.75" customHeight="1">
+      <c r="F5" s="44"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="21"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:6">
+      <c r="B6" s="37">
+        <v>53927</v>
+      </c>
+      <c r="C6" s="38">
+        <v>94.7</v>
+      </c>
+      <c r="D6" s="37">
+        <v>47280</v>
+      </c>
+      <c r="E6" s="38">
+        <v>90</v>
+      </c>
+      <c r="F6" s="39">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="21"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="B7" s="37">
+        <v>25783</v>
+      </c>
+      <c r="C7" s="38">
+        <v>115.6</v>
+      </c>
+      <c r="D7" s="37">
+        <v>19901</v>
+      </c>
+      <c r="E7" s="38">
+        <v>89.2</v>
+      </c>
+      <c r="F7" s="39">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="21"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="B8" s="37">
+        <v>456</v>
+      </c>
+      <c r="C8" s="38">
+        <v>20.5</v>
+      </c>
+      <c r="D8" s="37">
+        <v>456</v>
+      </c>
+      <c r="E8" s="38">
+        <v>20.5</v>
+      </c>
+      <c r="F8" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="21"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:6">
+      <c r="B9" s="37">
+        <v>752</v>
+      </c>
+      <c r="C9" s="38">
+        <v>64.5</v>
+      </c>
+      <c r="D9" s="37">
+        <v>752</v>
+      </c>
+      <c r="E9" s="38">
+        <v>64.5</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="21"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="B10" s="37">
+        <v>1869</v>
+      </c>
+      <c r="C10" s="38">
+        <v>69</v>
+      </c>
+      <c r="D10" s="37">
+        <v>1869</v>
+      </c>
+      <c r="E10" s="38">
+        <v>69</v>
+      </c>
+      <c r="F10" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:6">
+      <c r="B11" s="37">
+        <v>1132</v>
+      </c>
+      <c r="C11" s="38">
+        <v>137.4</v>
+      </c>
+      <c r="D11" s="37">
+        <v>1132</v>
+      </c>
+      <c r="E11" s="38">
+        <v>218.5</v>
+      </c>
+      <c r="F11" s="40" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...5 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="B12" s="37">
+        <v>1544</v>
+      </c>
+      <c r="C12" s="38">
+        <v>93.7</v>
+      </c>
+      <c r="D12" s="37">
+        <v>1544</v>
+      </c>
+      <c r="E12" s="38">
+        <v>93.7</v>
+      </c>
+      <c r="F12" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="B13" s="37">
+        <v>7884</v>
+      </c>
+      <c r="C13" s="38">
+        <v>96.3</v>
+      </c>
+      <c r="D13" s="37">
+        <v>7453</v>
+      </c>
+      <c r="E13" s="38">
+        <v>101.3</v>
+      </c>
+      <c r="F13" s="39">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:6">
+      <c r="B14" s="37">
+        <v>1051</v>
+      </c>
+      <c r="C14" s="38">
+        <v>89.9</v>
+      </c>
+      <c r="D14" s="37">
+        <v>717</v>
+      </c>
+      <c r="E14" s="38">
+        <v>66.7</v>
+      </c>
+      <c r="F14" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="B15" s="37">
+        <v>2786</v>
+      </c>
+      <c r="C15" s="38">
+        <v>100.2</v>
+      </c>
+      <c r="D15" s="37">
+        <v>2786</v>
+      </c>
+      <c r="E15" s="38">
+        <v>100.2</v>
+      </c>
+      <c r="F15" s="40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="B16" s="37">
+        <v>2000</v>
+      </c>
+      <c r="C16" s="38">
+        <v>110.8</v>
+      </c>
+      <c r="D16" s="37">
+        <v>2000</v>
+      </c>
+      <c r="E16" s="38">
+        <v>110.8</v>
+      </c>
+      <c r="F16" s="39">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:6">
+      <c r="B17" s="37">
+        <v>3390</v>
+      </c>
+      <c r="C17" s="38">
+        <v>84.7</v>
+      </c>
+      <c r="D17" s="37">
+        <v>3390</v>
+      </c>
+      <c r="E17" s="38">
+        <v>84.7</v>
+      </c>
+      <c r="F17" s="39">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="B18" s="37">
+        <v>930</v>
+      </c>
+      <c r="C18" s="38">
+        <v>82.2</v>
+      </c>
+      <c r="D18" s="37">
+        <v>930</v>
+      </c>
+      <c r="E18" s="38">
+        <v>82.2</v>
+      </c>
+      <c r="F18" s="40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...5 lines deleted...]
-    <row r="20" spans="1:6">
+      <c r="B19" s="37">
+        <v>584</v>
+      </c>
+      <c r="C19" s="38">
+        <v>98.8</v>
+      </c>
+      <c r="D19" s="37">
+        <v>584</v>
+      </c>
+      <c r="E19" s="38">
+        <v>98.8</v>
+      </c>
+      <c r="F19" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="21"/>
-[...5 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="B20" s="37">
+        <v>3766</v>
+      </c>
+      <c r="C20" s="38">
+        <v>58.7</v>
+      </c>
+      <c r="D20" s="37">
+        <v>3766</v>
+      </c>
+      <c r="E20" s="38">
+        <v>116.2</v>
+      </c>
+      <c r="F20" s="39">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" s="2" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="45" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="47" t="s">
+      <c r="D4" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="47"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="48"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="54.6" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:10" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="D23" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33" style="1" customWidth="1"/>
     <col min="2" max="6" width="16" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="55.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:10" ht="55.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="24"/>
-[...3 lines deleted...]
-      <c r="F6" s="26"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="23"/>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="24"/>
-[...3 lines deleted...]
-      <c r="F7" s="26"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="24"/>
-[...3 lines deleted...]
-      <c r="F8" s="26"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="23"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="24"/>
-[...3 lines deleted...]
-      <c r="F9" s="26"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="23"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="24"/>
-[...3 lines deleted...]
-      <c r="F10" s="26"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="23"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="24"/>
-[...3 lines deleted...]
-      <c r="F11" s="26"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="23"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="24"/>
-[...3 lines deleted...]
-      <c r="F12" s="26"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="23"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="24"/>
-[...3 lines deleted...]
-      <c r="F13" s="26"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="23"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="24"/>
-[...3 lines deleted...]
-      <c r="F14" s="26"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="23"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="24"/>
-[...3 lines deleted...]
-      <c r="F15" s="26"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="23"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="24"/>
-[...3 lines deleted...]
-      <c r="F16" s="26"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="23"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="24"/>
-[...3 lines deleted...]
-      <c r="F17" s="26"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="23"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="24"/>
-[...3 lines deleted...]
-      <c r="F18" s="26"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="23"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="24"/>
-[...3 lines deleted...]
-      <c r="F19" s="26"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="23"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="24"/>
-[...3 lines deleted...]
-      <c r="F20" s="26"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="23"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...6 lines deleted...]
-      <c r="A3" s="59" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:10" ht="15.75" customHeight="1">
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
     </row>
-    <row r="5" spans="1:10" ht="13.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="45" t="s">
+    <row r="5" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58"/>
+      <c r="B5" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="D5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="41"/>
-      <c r="F5" s="42" t="s">
+      <c r="E5" s="42"/>
+      <c r="F5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="57" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="46"/>
+    <row r="6" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="57"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="43"/>
+      <c r="F6" s="44"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10" ht="13.5" customHeight="1">
+    <row r="8" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10" ht="13.5" customHeight="1">
+    <row r="9" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10" ht="13.5" customHeight="1">
+    <row r="10" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10" ht="13.5" customHeight="1">
+    <row r="11" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10" ht="13.5" customHeight="1">
+    <row r="12" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10" ht="13.5" customHeight="1">
+    <row r="13" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10" ht="13.5" customHeight="1">
+    <row r="14" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="13.5" customHeight="1">
+    <row r="15" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="13.5" customHeight="1">
+    <row r="16" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="18"/>
       <c r="D21" s="17"/>
       <c r="E21" s="18"/>
       <c r="F21" s="19"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B22" s="3"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="D23" s="2"/>
     </row>
-    <row r="41" spans="2:2">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B41" s="4"/>
     </row>
-    <row r="44" spans="2:2">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41"/>
-      <c r="F4" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="43" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="47.45" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="46"/>
+    <row r="5" spans="1:10" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="43"/>
+      <c r="F5" s="44"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>