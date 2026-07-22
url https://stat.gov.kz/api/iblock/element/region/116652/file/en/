--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="1155" yWindow="1050" windowWidth="15825" windowHeight="9330" activeTab="4"/>
+    <workbookView xWindow="1155" yWindow="1050" windowWidth="15825" windowHeight="9330" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="january" sheetId="1" r:id="rId1"/>
     <sheet name="february" sheetId="2" r:id="rId2"/>
     <sheet name="march" sheetId="3" r:id="rId3"/>
     <sheet name="april" sheetId="4" r:id="rId4"/>
     <sheet name="may" sheetId="5" r:id="rId5"/>
     <sheet name="june" sheetId="6" r:id="rId6"/>
     <sheet name="july" sheetId="7" r:id="rId7"/>
     <sheet name="august" sheetId="8" r:id="rId8"/>
     <sheet name="september" sheetId="9" r:id="rId9"/>
     <sheet name="october" sheetId="10" r:id="rId10"/>
     <sheet name="november" sheetId="11" r:id="rId11"/>
     <sheet name="decemder" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="38">
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>The commissioning of residential buildingss</t>
   </si>
   <si>
     <t>The commissioning of residential buildings, sq.m total  area</t>
   </si>
   <si>
     <t xml:space="preserve"> of them </t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>Number of apartments, units</t>
   </si>
   <si>
     <t>In percentages to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
@@ -152,59 +152,59 @@
   <si>
     <t>(January-April 2026 year)</t>
   </si>
   <si>
     <t>(January-March 2026 year)</t>
   </si>
   <si>
     <t>(January-February 2026 year)</t>
   </si>
   <si>
     <t>(January 2026 year)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -222,50 +222,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -479,51 +480,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -579,50 +580,56 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -971,93 +978,93 @@
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:spDef>
     <a:lnDef>
       <a:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
@@ -1080,4040 +1087,4192 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.28515625" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1"/>
     <col min="10" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:7" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:7" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:7" ht="13.9" customHeight="1">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
-    <row r="5" spans="1:7" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:7" ht="46.9" customHeight="1">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="2"/>
     </row>
-    <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24">
         <v>3177</v>
       </c>
       <c r="C6" s="25">
         <v>123</v>
       </c>
       <c r="D6" s="24">
         <v>2843</v>
       </c>
       <c r="E6" s="25">
         <v>125.7</v>
       </c>
       <c r="F6" s="19">
         <v>17</v>
       </c>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="33">
         <v>866</v>
       </c>
       <c r="C7" s="25">
         <v>120.3</v>
       </c>
       <c r="D7" s="33">
         <v>866</v>
       </c>
       <c r="E7" s="25">
         <v>120.3</v>
       </c>
       <c r="F7" s="19">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="33">
         <v>177</v>
       </c>
       <c r="C9" s="25">
         <v>104.7</v>
       </c>
       <c r="D9" s="33">
         <v>177</v>
       </c>
       <c r="E9" s="25">
         <v>104.7</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="33">
         <v>675</v>
       </c>
       <c r="C13" s="25">
         <v>183.4</v>
       </c>
       <c r="D13" s="33">
         <v>675</v>
       </c>
       <c r="E13" s="25">
         <v>1436.2</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="33">
         <v>586</v>
       </c>
       <c r="C14" s="25">
         <v>107.3</v>
       </c>
       <c r="D14" s="33">
         <v>252</v>
       </c>
       <c r="E14" s="25">
         <v>46.2</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="33">
         <v>521</v>
       </c>
       <c r="C17" s="25">
         <v>115.5</v>
       </c>
       <c r="D17" s="33">
         <v>521</v>
       </c>
       <c r="E17" s="25">
         <v>115.5</v>
       </c>
       <c r="F17" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="33">
         <v>290</v>
       </c>
       <c r="C18" s="25">
         <v>105.5</v>
       </c>
       <c r="D18" s="33">
         <v>290</v>
       </c>
       <c r="E18" s="25">
         <v>105.5</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="25">
         <v>114.8</v>
       </c>
       <c r="D19" s="33" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="25">
         <v>114.8</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6">
       <c r="D23" s="2"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6">
       <c r="D24" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A4" s="63"/>
+      <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:10" ht="58.9" customHeight="1">
+      <c r="A5" s="65"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7">
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="41"/>
-[...6 lines deleted...]
-      <c r="A3" s="41" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A3" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="41"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+    </row>
+    <row r="4" spans="1:10" ht="13.9" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="46" t="s">
+    <row r="5" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="46" t="s">
+      <c r="C5" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="42" t="s">
+      <c r="D5" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="42"/>
-      <c r="F5" s="43" t="s">
+      <c r="E5" s="46"/>
+      <c r="F5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="47"/>
+    <row r="6" spans="1:10" ht="51" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="44"/>
+      <c r="F6" s="48"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" ht="14.45" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="25"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="25"/>
       <c r="D8" s="24"/>
       <c r="E8" s="25"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="25"/>
       <c r="D9" s="24"/>
       <c r="E9" s="25"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="24"/>
       <c r="E10" s="25"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="25"/>
       <c r="D14" s="24"/>
       <c r="E14" s="25"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="25"/>
       <c r="D15" s="24"/>
       <c r="E15" s="25"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="25"/>
       <c r="D17" s="24"/>
       <c r="E17" s="25"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="25"/>
       <c r="D18" s="24"/>
       <c r="E18" s="25"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="25"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="25"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="25"/>
       <c r="D21" s="24"/>
       <c r="E21" s="25"/>
       <c r="F21" s="19"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7">
       <c r="B22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="27"/>
       <c r="F22" s="4"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7">
       <c r="B23" s="28"/>
       <c r="C23" s="29"/>
       <c r="D23" s="28"/>
       <c r="E23" s="30"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7">
       <c r="A24" s="2"/>
       <c r="B24" s="28"/>
       <c r="C24" s="29"/>
       <c r="D24" s="28"/>
       <c r="E24" s="29"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7">
       <c r="B25" s="28"/>
       <c r="D25" s="28"/>
       <c r="E25" s="29"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="29"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7">
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7">
       <c r="C28" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:2">
       <c r="B41" s="4"/>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:2">
       <c r="B44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="41"/>
-[...6 lines deleted...]
-      <c r="A3" s="41" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A3" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="41"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
       <c r="G3" s="34"/>
     </row>
-    <row r="4" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="G4" s="34"/>
     </row>
-    <row r="5" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="46" t="s">
+    <row r="5" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="46" t="s">
+      <c r="C5" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="42" t="s">
+      <c r="D5" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="42"/>
-      <c r="F5" s="43" t="s">
+      <c r="E5" s="46"/>
+      <c r="F5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="47"/>
+    <row r="6" spans="1:10" ht="52.15" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="44"/>
+      <c r="F6" s="48"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" ht="12.75" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="33"/>
       <c r="D7" s="24"/>
       <c r="E7" s="33"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="33"/>
       <c r="D8" s="24"/>
       <c r="E8" s="33"/>
       <c r="F8" s="19"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="33"/>
       <c r="D9" s="24"/>
       <c r="E9" s="33"/>
       <c r="F9" s="19"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="33"/>
       <c r="D10" s="24"/>
       <c r="E10" s="33"/>
       <c r="F10" s="19"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="33"/>
       <c r="D11" s="24"/>
       <c r="E11" s="33"/>
       <c r="F11" s="19"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="33"/>
       <c r="D12" s="24"/>
       <c r="E12" s="33"/>
       <c r="F12" s="19"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="33"/>
       <c r="D13" s="24"/>
       <c r="E13" s="33"/>
       <c r="F13" s="19"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="33"/>
       <c r="D14" s="24"/>
       <c r="E14" s="33"/>
       <c r="F14" s="19"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="33"/>
       <c r="D15" s="24"/>
       <c r="E15" s="33"/>
       <c r="F15" s="19"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="33"/>
       <c r="D16" s="24"/>
       <c r="E16" s="33"/>
       <c r="F16" s="19"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="33"/>
       <c r="D17" s="24"/>
       <c r="E17" s="33"/>
       <c r="F17" s="19"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="33"/>
       <c r="D18" s="24"/>
       <c r="E18" s="33"/>
       <c r="F18" s="19"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="33"/>
       <c r="D19" s="24"/>
       <c r="E19" s="33"/>
       <c r="F19" s="19"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="33"/>
       <c r="D20" s="24"/>
       <c r="E20" s="33"/>
       <c r="F20" s="19"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="33"/>
       <c r="D21" s="24"/>
       <c r="E21" s="33"/>
       <c r="F21" s="19"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6">
       <c r="A22" s="2"/>
       <c r="B22" s="20"/>
       <c r="C22" s="2"/>
       <c r="D22" s="20"/>
       <c r="E22" s="2"/>
       <c r="F22" s="3"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6">
       <c r="D23" s="2"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6">
       <c r="D24" s="2"/>
     </row>
-    <row r="41" spans="3:4" x14ac:dyDescent="0.2">
+    <row r="41" spans="3:4">
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
     </row>
-    <row r="44" spans="3:4" x14ac:dyDescent="0.2">
+    <row r="44" spans="3:4">
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" s="2" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="52" t="s">
+      <c r="C4" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="49"/>
-      <c r="F4" s="50" t="s">
+      <c r="E4" s="53"/>
+      <c r="F4" s="54" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:6" ht="42.6" customHeight="1">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="50"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F5" s="54"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24">
         <v>13378</v>
       </c>
       <c r="C6" s="25">
         <v>103.3</v>
       </c>
       <c r="D6" s="24">
         <v>13044</v>
       </c>
       <c r="E6" s="25">
         <v>104.9</v>
       </c>
       <c r="F6" s="19">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="24">
         <v>4957</v>
       </c>
       <c r="C7" s="25">
         <v>104.2</v>
       </c>
       <c r="D7" s="24">
         <v>4957</v>
       </c>
       <c r="E7" s="25">
         <v>104.2</v>
       </c>
       <c r="F7" s="19">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="24">
         <v>336</v>
       </c>
       <c r="C8" s="25">
         <v>112</v>
       </c>
       <c r="D8" s="24">
         <v>336</v>
       </c>
       <c r="E8" s="25">
         <v>112</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="24">
         <v>438</v>
       </c>
       <c r="C9" s="25">
         <v>101.9</v>
       </c>
       <c r="D9" s="24">
         <v>438</v>
       </c>
       <c r="E9" s="25">
         <v>101.9</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="24">
         <v>369</v>
       </c>
       <c r="C10" s="25">
         <v>102.5</v>
       </c>
       <c r="D10" s="24">
         <v>369</v>
       </c>
       <c r="E10" s="25">
         <v>102.5</v>
       </c>
       <c r="F10" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="24">
         <v>146</v>
       </c>
       <c r="C11" s="25">
         <v>101.4</v>
       </c>
       <c r="D11" s="24">
         <v>146</v>
       </c>
       <c r="E11" s="25">
         <v>101.4</v>
       </c>
       <c r="F11" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="24">
         <v>2446</v>
       </c>
       <c r="C13" s="25">
         <v>100.7</v>
       </c>
       <c r="D13" s="24">
         <v>2446</v>
       </c>
       <c r="E13" s="25">
         <v>116.1</v>
       </c>
       <c r="F13" s="19">
         <v>18</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24">
         <v>744</v>
       </c>
       <c r="C14" s="25">
         <v>122.4</v>
       </c>
       <c r="D14" s="24">
         <v>410</v>
       </c>
       <c r="E14" s="25">
         <v>67.400000000000006</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24">
         <v>447</v>
       </c>
       <c r="C15" s="25">
         <v>106.4</v>
       </c>
       <c r="D15" s="24">
         <v>447</v>
       </c>
       <c r="E15" s="25">
         <v>106.4</v>
       </c>
       <c r="F15" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="24">
         <v>750</v>
       </c>
       <c r="C16" s="25">
         <v>101.8</v>
       </c>
       <c r="D16" s="24">
         <v>750</v>
       </c>
       <c r="E16" s="25">
         <v>101.8</v>
       </c>
       <c r="F16" s="19">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="24">
         <v>1339</v>
       </c>
       <c r="C17" s="25">
         <v>105.4</v>
       </c>
       <c r="D17" s="24">
         <v>1339</v>
       </c>
       <c r="E17" s="25">
         <v>105.4</v>
       </c>
       <c r="F17" s="19">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="24">
         <v>465</v>
       </c>
       <c r="C18" s="25">
         <v>104</v>
       </c>
       <c r="D18" s="24">
         <v>465</v>
       </c>
       <c r="E18" s="25">
         <v>104</v>
       </c>
       <c r="F18" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="24">
         <v>206</v>
       </c>
       <c r="C19" s="25">
         <v>65</v>
       </c>
       <c r="D19" s="24">
         <v>206</v>
       </c>
       <c r="E19" s="25">
         <v>65</v>
       </c>
       <c r="F19" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24">
         <v>735</v>
       </c>
       <c r="C20" s="25">
         <v>100</v>
       </c>
       <c r="D20" s="24">
         <v>735</v>
       </c>
       <c r="E20" s="25">
         <v>138.19999999999999</v>
       </c>
       <c r="F20" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6">
       <c r="B24" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="40.9" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:6" ht="40.9" customHeight="1">
+      <c r="A5" s="58"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F5" s="48"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24">
         <v>31340</v>
       </c>
       <c r="C6" s="36">
         <v>102.5</v>
       </c>
       <c r="D6" s="24">
         <v>31006</v>
       </c>
       <c r="E6" s="36">
         <v>104</v>
       </c>
       <c r="F6" s="19">
         <v>170</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="24">
         <v>13468</v>
       </c>
       <c r="C7" s="36">
         <v>101.2</v>
       </c>
       <c r="D7" s="24">
         <v>13468</v>
       </c>
       <c r="E7" s="36">
         <v>101.2</v>
       </c>
       <c r="F7" s="19">
         <v>86</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="24">
         <v>336</v>
       </c>
       <c r="C8" s="36">
         <v>112</v>
       </c>
       <c r="D8" s="24">
         <v>336</v>
       </c>
       <c r="E8" s="36">
         <v>112</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="24">
         <v>503</v>
       </c>
       <c r="C9" s="36">
         <v>105.7</v>
       </c>
       <c r="D9" s="24">
         <v>503</v>
       </c>
       <c r="E9" s="36">
         <v>105.7</v>
       </c>
       <c r="F9" s="35">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="24">
         <v>899</v>
       </c>
       <c r="C10" s="36">
         <v>100.4</v>
       </c>
       <c r="D10" s="24">
         <v>899</v>
       </c>
       <c r="E10" s="36">
         <v>100.4</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="24">
         <v>902</v>
       </c>
       <c r="C11" s="36">
         <v>171.5</v>
       </c>
       <c r="D11" s="24">
         <v>902</v>
       </c>
       <c r="E11" s="36">
         <v>238.6</v>
       </c>
       <c r="F11" s="35">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="24">
         <v>158</v>
       </c>
       <c r="C12" s="36">
         <v>124.4</v>
       </c>
       <c r="D12" s="24">
         <v>158</v>
       </c>
       <c r="E12" s="36">
         <v>124.4</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="24">
         <v>4076</v>
       </c>
       <c r="C13" s="36">
         <v>95</v>
       </c>
       <c r="D13" s="24">
         <v>4076</v>
       </c>
       <c r="E13" s="36">
         <v>102.7</v>
       </c>
       <c r="F13" s="19">
         <v>27</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24">
         <v>853</v>
       </c>
       <c r="C14" s="36">
         <v>118.5</v>
       </c>
       <c r="D14" s="24">
         <v>519</v>
       </c>
       <c r="E14" s="36">
         <v>82.9</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24">
         <v>2705</v>
       </c>
       <c r="C15" s="36">
         <v>101</v>
       </c>
       <c r="D15" s="24">
         <v>2705</v>
       </c>
       <c r="E15" s="36">
         <v>101</v>
       </c>
       <c r="F15" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="24">
         <v>1250</v>
       </c>
       <c r="C16" s="36">
         <v>113.1</v>
       </c>
       <c r="D16" s="24">
         <v>1250</v>
       </c>
       <c r="E16" s="36">
         <v>113.1</v>
       </c>
       <c r="F16" s="19">
         <v>20</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="24">
         <v>2325</v>
       </c>
       <c r="C17" s="36">
         <v>101.4</v>
       </c>
       <c r="D17" s="24">
         <v>2325</v>
       </c>
       <c r="E17" s="36">
         <v>101.4</v>
       </c>
       <c r="F17" s="19">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="24">
         <v>593</v>
       </c>
       <c r="C18" s="36">
         <v>100</v>
       </c>
       <c r="D18" s="24">
         <v>593</v>
       </c>
       <c r="E18" s="36">
         <v>100</v>
       </c>
       <c r="F18" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="24">
         <v>510</v>
       </c>
       <c r="C19" s="36">
         <v>104.1</v>
       </c>
       <c r="D19" s="24">
         <v>510</v>
       </c>
       <c r="E19" s="36">
         <v>104.1</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24">
         <v>2762</v>
       </c>
       <c r="C20" s="36">
         <v>99.4</v>
       </c>
       <c r="D20" s="24">
         <v>2762</v>
       </c>
       <c r="E20" s="36">
         <v>107.3</v>
       </c>
       <c r="F20" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="55" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A2" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A4" s="60"/>
+      <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:6" ht="46.9" customHeight="1">
+      <c r="A5" s="58"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F5" s="48"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17">
         <v>46320</v>
       </c>
       <c r="C6" s="18">
         <v>105.3</v>
       </c>
       <c r="D6" s="17">
         <v>45555</v>
       </c>
       <c r="E6" s="18">
         <v>106.9</v>
       </c>
       <c r="F6" s="19">
         <v>248</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" ht="12" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17">
         <v>19338</v>
       </c>
       <c r="C7" s="18">
         <v>108.9</v>
       </c>
       <c r="D7" s="17">
         <v>19338</v>
       </c>
       <c r="E7" s="18">
         <v>108.9</v>
       </c>
       <c r="F7" s="19">
         <v>120</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="12" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17">
         <v>336</v>
       </c>
       <c r="C8" s="18">
         <v>25.8</v>
       </c>
       <c r="D8" s="17">
         <v>336</v>
       </c>
       <c r="E8" s="18">
         <v>25.8</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="12" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17">
         <v>713</v>
       </c>
       <c r="C9" s="18">
         <v>101</v>
       </c>
       <c r="D9" s="17">
         <v>713</v>
       </c>
       <c r="E9" s="18">
         <v>101</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="12" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17">
         <v>1720</v>
       </c>
       <c r="C10" s="18">
         <v>100.9</v>
       </c>
       <c r="D10" s="17">
         <v>1720</v>
       </c>
       <c r="E10" s="18">
         <v>100.9</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" ht="12" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17">
         <v>1112</v>
       </c>
       <c r="C11" s="18">
         <v>162.6</v>
       </c>
       <c r="D11" s="17">
         <v>1112</v>
       </c>
       <c r="E11" s="18">
         <v>294.2</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="12" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17">
         <v>1423</v>
       </c>
       <c r="C12" s="18">
         <v>105.6</v>
       </c>
       <c r="D12" s="17">
         <v>1423</v>
       </c>
       <c r="E12" s="18">
         <v>105.6</v>
       </c>
       <c r="F12" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" ht="12" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17">
         <v>7600</v>
       </c>
       <c r="C13" s="18">
         <v>112.2</v>
       </c>
       <c r="D13" s="17">
         <v>7169</v>
       </c>
       <c r="E13" s="18">
         <v>119.8</v>
       </c>
       <c r="F13" s="19">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" ht="12" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17">
         <v>926</v>
       </c>
       <c r="C14" s="18">
         <v>101.9</v>
       </c>
       <c r="D14" s="17">
         <v>592</v>
       </c>
       <c r="E14" s="18">
         <v>72.599999999999994</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="12" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17">
         <v>2786</v>
       </c>
       <c r="C15" s="18">
         <v>100.2</v>
       </c>
       <c r="D15" s="17">
         <v>2786</v>
       </c>
       <c r="E15" s="18">
         <v>100.2</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="12" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17">
         <v>2000</v>
       </c>
       <c r="C16" s="18">
         <v>110.8</v>
       </c>
       <c r="D16" s="17">
         <v>2000</v>
       </c>
       <c r="E16" s="18">
         <v>110.8</v>
       </c>
       <c r="F16" s="19">
         <v>32</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" ht="12" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17">
         <v>3390</v>
       </c>
       <c r="C17" s="18">
         <v>100.8</v>
       </c>
       <c r="D17" s="17">
         <v>3390</v>
       </c>
       <c r="E17" s="18">
         <v>100.8</v>
       </c>
       <c r="F17" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" ht="12" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17">
         <v>930</v>
       </c>
       <c r="C18" s="18">
         <v>103.1</v>
       </c>
       <c r="D18" s="17">
         <v>930</v>
       </c>
       <c r="E18" s="18">
         <v>103.1</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" ht="12" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17">
         <v>584</v>
       </c>
       <c r="C19" s="18">
         <v>109.6</v>
       </c>
       <c r="D19" s="17">
         <v>584</v>
       </c>
       <c r="E19" s="18">
         <v>109.6</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" ht="12" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17">
         <v>3462</v>
       </c>
       <c r="C20" s="18">
         <v>100.6</v>
       </c>
       <c r="D20" s="17">
         <v>3462</v>
       </c>
       <c r="E20" s="18">
         <v>106.9</v>
       </c>
       <c r="F20" s="19">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" ht="12" customHeight="1">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
-    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" ht="12" customHeight="1">
       <c r="D22" s="2"/>
     </row>
-    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" ht="12" customHeight="1">
       <c r="D23" s="2"/>
     </row>
-    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="12" customHeight="1"/>
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:6" ht="13.9" customHeight="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:6" ht="43.9" customHeight="1">
+      <c r="A5" s="58"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F5" s="48"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="37">
         <v>53927</v>
       </c>
       <c r="C6" s="38">
         <v>94.7</v>
       </c>
       <c r="D6" s="37">
         <v>47280</v>
       </c>
       <c r="E6" s="38">
         <v>90</v>
       </c>
       <c r="F6" s="39">
         <v>323</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="37">
         <v>25783</v>
       </c>
       <c r="C7" s="38">
         <v>115.6</v>
       </c>
       <c r="D7" s="37">
         <v>19901</v>
       </c>
       <c r="E7" s="38">
         <v>89.2</v>
       </c>
       <c r="F7" s="39">
         <v>188</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="37">
         <v>456</v>
       </c>
       <c r="C8" s="38">
         <v>20.5</v>
       </c>
       <c r="D8" s="37">
         <v>456</v>
       </c>
       <c r="E8" s="38">
         <v>20.5</v>
       </c>
       <c r="F8" s="39">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="37">
         <v>752</v>
       </c>
       <c r="C9" s="38">
         <v>64.5</v>
       </c>
       <c r="D9" s="37">
         <v>752</v>
       </c>
       <c r="E9" s="38">
         <v>64.5</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="37">
         <v>1869</v>
       </c>
       <c r="C10" s="38">
         <v>69</v>
       </c>
       <c r="D10" s="37">
         <v>1869</v>
       </c>
       <c r="E10" s="38">
         <v>69</v>
       </c>
       <c r="F10" s="39">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="37">
         <v>1132</v>
       </c>
       <c r="C11" s="38">
         <v>137.4</v>
       </c>
       <c r="D11" s="37">
         <v>1132</v>
       </c>
       <c r="E11" s="38">
         <v>218.5</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="37">
         <v>1544</v>
       </c>
       <c r="C12" s="38">
         <v>93.7</v>
       </c>
       <c r="D12" s="37">
         <v>1544</v>
       </c>
       <c r="E12" s="38">
         <v>93.7</v>
       </c>
       <c r="F12" s="39">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="37">
         <v>7884</v>
       </c>
       <c r="C13" s="38">
         <v>96.3</v>
       </c>
       <c r="D13" s="37">
         <v>7453</v>
       </c>
       <c r="E13" s="38">
         <v>101.3</v>
       </c>
       <c r="F13" s="39">
         <v>51</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="37">
         <v>1051</v>
       </c>
       <c r="C14" s="38">
         <v>89.9</v>
       </c>
       <c r="D14" s="37">
         <v>717</v>
       </c>
       <c r="E14" s="38">
         <v>66.7</v>
       </c>
       <c r="F14" s="39">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37">
         <v>2786</v>
       </c>
       <c r="C15" s="38">
         <v>100.2</v>
       </c>
       <c r="D15" s="37">
         <v>2786</v>
       </c>
       <c r="E15" s="38">
         <v>100.2</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="37">
         <v>2000</v>
       </c>
       <c r="C16" s="38">
         <v>110.8</v>
       </c>
       <c r="D16" s="37">
         <v>2000</v>
       </c>
       <c r="E16" s="38">
         <v>110.8</v>
       </c>
       <c r="F16" s="39">
         <v>32</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="37">
         <v>3390</v>
       </c>
       <c r="C17" s="38">
         <v>84.7</v>
       </c>
       <c r="D17" s="37">
         <v>3390</v>
       </c>
       <c r="E17" s="38">
         <v>84.7</v>
       </c>
       <c r="F17" s="39">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="37">
         <v>930</v>
       </c>
       <c r="C18" s="38">
         <v>82.2</v>
       </c>
       <c r="D18" s="37">
         <v>930</v>
       </c>
       <c r="E18" s="38">
         <v>82.2</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="37">
         <v>584</v>
       </c>
       <c r="C19" s="38">
         <v>98.8</v>
       </c>
       <c r="D19" s="37">
         <v>584</v>
       </c>
       <c r="E19" s="38">
         <v>98.8</v>
       </c>
       <c r="F19" s="39">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="37">
         <v>3766</v>
       </c>
       <c r="C20" s="38">
         <v>58.7</v>
       </c>
       <c r="D20" s="37">
         <v>3766</v>
       </c>
       <c r="E20" s="38">
         <v>116.2</v>
       </c>
       <c r="F20" s="39">
         <v>20</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6">
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" s="2" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A4" s="62"/>
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="52"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:10" ht="54.6" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="17"/>
-[...3 lines deleted...]
-      <c r="F6" s="19"/>
+      <c r="B6" s="24">
+        <v>102781</v>
+      </c>
+      <c r="C6" s="33">
+        <v>105.6</v>
+      </c>
+      <c r="D6" s="24">
+        <v>55187</v>
+      </c>
+      <c r="E6" s="33">
+        <v>85.8</v>
+      </c>
+      <c r="F6" s="19">
+        <v>837</v>
+      </c>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="17"/>
-[...3 lines deleted...]
-      <c r="F7" s="19"/>
+      <c r="B7" s="24">
+        <v>66404</v>
+      </c>
+      <c r="C7" s="33">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D7" s="24">
+        <v>19901</v>
+      </c>
+      <c r="E7" s="33">
+        <v>79.8</v>
+      </c>
+      <c r="F7" s="19">
+        <v>667</v>
+      </c>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="17"/>
-[...3 lines deleted...]
-      <c r="F8" s="19"/>
+      <c r="B8" s="24">
+        <v>2033</v>
+      </c>
+      <c r="C8" s="33">
+        <v>52.4</v>
+      </c>
+      <c r="D8" s="24">
+        <v>2033</v>
+      </c>
+      <c r="E8" s="33">
+        <v>52.4</v>
+      </c>
+      <c r="F8" s="19">
+        <v>13</v>
+      </c>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="17"/>
-[...3 lines deleted...]
-      <c r="F9" s="19"/>
+      <c r="B9" s="33">
+        <v>952</v>
+      </c>
+      <c r="C9" s="33">
+        <v>58</v>
+      </c>
+      <c r="D9" s="33">
+        <v>952</v>
+      </c>
+      <c r="E9" s="33">
+        <v>58</v>
+      </c>
+      <c r="F9" s="19">
+        <v>1</v>
+      </c>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="17"/>
-[...3 lines deleted...]
-      <c r="F10" s="19"/>
+      <c r="B10" s="24">
+        <v>1968</v>
+      </c>
+      <c r="C10" s="33">
+        <v>57.3</v>
+      </c>
+      <c r="D10" s="24">
+        <v>1968</v>
+      </c>
+      <c r="E10" s="33">
+        <v>57.3</v>
+      </c>
+      <c r="F10" s="19">
+        <v>3</v>
+      </c>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="17"/>
-[...3 lines deleted...]
-      <c r="F11" s="19"/>
+      <c r="B11" s="24">
+        <v>1363</v>
+      </c>
+      <c r="C11" s="33">
+        <v>105.1</v>
+      </c>
+      <c r="D11" s="24">
+        <v>1132</v>
+      </c>
+      <c r="E11" s="33">
+        <v>114.2</v>
+      </c>
+      <c r="F11" s="19">
+        <v>3</v>
+      </c>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="17"/>
-[...3 lines deleted...]
-      <c r="F12" s="19"/>
+      <c r="B12" s="24">
+        <v>1902</v>
+      </c>
+      <c r="C12" s="33">
+        <v>65.8</v>
+      </c>
+      <c r="D12" s="24">
+        <v>1902</v>
+      </c>
+      <c r="E12" s="33">
+        <v>65.8</v>
+      </c>
+      <c r="F12" s="19">
+        <v>1</v>
+      </c>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="17"/>
-[...3 lines deleted...]
-      <c r="F13" s="19"/>
+      <c r="B13" s="24">
+        <v>9680</v>
+      </c>
+      <c r="C13" s="33">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="D13" s="24">
+        <v>9249</v>
+      </c>
+      <c r="E13" s="33">
+        <v>115.8</v>
+      </c>
+      <c r="F13" s="19">
+        <v>63</v>
+      </c>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="17"/>
-[...3 lines deleted...]
-      <c r="F14" s="19"/>
+      <c r="B14" s="24">
+        <v>1051</v>
+      </c>
+      <c r="C14" s="33">
+        <v>69</v>
+      </c>
+      <c r="D14" s="33">
+        <v>717</v>
+      </c>
+      <c r="E14" s="33">
+        <v>50.1</v>
+      </c>
+      <c r="F14" s="19">
+        <v>5</v>
+      </c>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="17"/>
-[...3 lines deleted...]
-      <c r="F15" s="19"/>
+      <c r="B15" s="24">
+        <v>4766</v>
+      </c>
+      <c r="C15" s="33">
+        <v>100.6</v>
+      </c>
+      <c r="D15" s="24">
+        <v>4766</v>
+      </c>
+      <c r="E15" s="33">
+        <v>100.6</v>
+      </c>
+      <c r="F15" s="41" t="s">
+        <v>35</v>
+      </c>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="17"/>
-[...3 lines deleted...]
-      <c r="F16" s="19"/>
+      <c r="B16" s="24">
+        <v>2278</v>
+      </c>
+      <c r="C16" s="33">
+        <v>106.5</v>
+      </c>
+      <c r="D16" s="24">
+        <v>2278</v>
+      </c>
+      <c r="E16" s="33">
+        <v>106.5</v>
+      </c>
+      <c r="F16" s="19">
+        <v>34</v>
+      </c>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="17"/>
-[...3 lines deleted...]
-      <c r="F17" s="19"/>
+      <c r="B17" s="24">
+        <v>3780</v>
+      </c>
+      <c r="C17" s="33">
+        <v>75.3</v>
+      </c>
+      <c r="D17" s="24">
+        <v>3780</v>
+      </c>
+      <c r="E17" s="33">
+        <v>75.3</v>
+      </c>
+      <c r="F17" s="19">
+        <v>17</v>
+      </c>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="17"/>
-[...3 lines deleted...]
-      <c r="F18" s="19"/>
+      <c r="B18" s="33">
+        <v>930</v>
+      </c>
+      <c r="C18" s="33">
+        <v>70.3</v>
+      </c>
+      <c r="D18" s="33">
+        <v>930</v>
+      </c>
+      <c r="E18" s="33">
+        <v>70.3</v>
+      </c>
+      <c r="F18" s="41" t="s">
+        <v>35</v>
+      </c>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="17"/>
-[...3 lines deleted...]
-      <c r="F19" s="19"/>
+      <c r="B19" s="33">
+        <v>743</v>
+      </c>
+      <c r="C19" s="33">
+        <v>104.8</v>
+      </c>
+      <c r="D19" s="33">
+        <v>743</v>
+      </c>
+      <c r="E19" s="33">
+        <v>104.8</v>
+      </c>
+      <c r="F19" s="19">
+        <v>2</v>
+      </c>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="17"/>
-[...3 lines deleted...]
-      <c r="F20" s="19"/>
+      <c r="B20" s="24">
+        <v>4931</v>
+      </c>
+      <c r="C20" s="33">
+        <v>65.8</v>
+      </c>
+      <c r="D20" s="24">
+        <v>4836</v>
+      </c>
+      <c r="E20" s="33">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="F20" s="19">
+        <v>28</v>
+      </c>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D21" s="2"/>
+    <row r="21" spans="1:7">
+      <c r="B21" s="42"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="44"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7">
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7">
       <c r="D23" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="1" customWidth="1"/>
     <col min="2" max="6" width="16" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A4" s="63"/>
+      <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="52" t="s">
+      <c r="C4" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="55.15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:10" ht="55.15" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="23"/>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="22"/>
       <c r="D8" s="21"/>
       <c r="E8" s="22"/>
       <c r="F8" s="23"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="22"/>
       <c r="D9" s="21"/>
       <c r="E9" s="22"/>
       <c r="F9" s="23"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="21"/>
       <c r="E10" s="22"/>
       <c r="F10" s="23"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
       <c r="D11" s="21"/>
       <c r="E11" s="22"/>
       <c r="F11" s="23"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="22"/>
       <c r="D12" s="21"/>
       <c r="E12" s="22"/>
       <c r="F12" s="23"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="22"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="23"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="23"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="22"/>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="22"/>
       <c r="D16" s="21"/>
       <c r="E16" s="22"/>
       <c r="F16" s="23"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="22"/>
       <c r="D17" s="21"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="22"/>
       <c r="D18" s="21"/>
       <c r="E18" s="22"/>
       <c r="F18" s="23"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="22"/>
       <c r="D19" s="21"/>
       <c r="E19" s="22"/>
       <c r="F19" s="23"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="21"/>
       <c r="C20" s="22"/>
       <c r="D20" s="21"/>
       <c r="E20" s="22"/>
       <c r="F20" s="23"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="41"/>
-[...6 lines deleted...]
-      <c r="A3" s="60" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A3" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="60"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
     </row>
-    <row r="5" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="46" t="s">
+    <row r="5" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="46" t="s">
+      <c r="C5" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="42" t="s">
+      <c r="D5" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="42"/>
-      <c r="F5" s="43" t="s">
+      <c r="E5" s="46"/>
+      <c r="F5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="47"/>
+    <row r="6" spans="1:10" ht="57" customHeight="1">
+      <c r="A6" s="61"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="44"/>
+      <c r="F6" s="48"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" ht="13.5" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" ht="13.5" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" ht="13.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" ht="13.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" ht="13.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" ht="13.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" ht="13.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="13.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="13.5" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="18"/>
       <c r="D21" s="17"/>
       <c r="E21" s="18"/>
       <c r="F21" s="19"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7">
       <c r="B22" s="3"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7">
       <c r="D23" s="2"/>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:2">
       <c r="B41" s="4"/>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:2">
       <c r="B44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="41"/>
-[...6 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52" t="s">
+    <row r="4" spans="1:10" ht="13.9" customHeight="1">
+      <c r="A4" s="63"/>
+      <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="46"/>
+      <c r="F4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="47"/>
+    <row r="5" spans="1:10" ht="47.45" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="44"/>
+      <c r="F5" s="48"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="19"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="17"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="17"/>
       <c r="E19" s="18"/>
       <c r="F19" s="19"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="17"/>
       <c r="E20" s="18"/>
       <c r="F20" s="19"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>