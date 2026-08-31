--- v4 (2026-07-22)
+++ v5 (2026-08-31)
@@ -12,72 +12,72 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="1155" yWindow="1050" windowWidth="15825" windowHeight="9330" activeTab="5"/>
+    <workbookView xWindow="1155" yWindow="1050" windowWidth="19890" windowHeight="9330" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="january" sheetId="1" r:id="rId1"/>
     <sheet name="february" sheetId="2" r:id="rId2"/>
     <sheet name="march" sheetId="3" r:id="rId3"/>
     <sheet name="april" sheetId="4" r:id="rId4"/>
     <sheet name="may" sheetId="5" r:id="rId5"/>
     <sheet name="june" sheetId="6" r:id="rId6"/>
     <sheet name="july" sheetId="7" r:id="rId7"/>
     <sheet name="august" sheetId="8" r:id="rId8"/>
     <sheet name="september" sheetId="9" r:id="rId9"/>
     <sheet name="october" sheetId="10" r:id="rId10"/>
     <sheet name="november" sheetId="11" r:id="rId11"/>
     <sheet name="decemder" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="38">
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>The commissioning of residential buildingss</t>
   </si>
   <si>
     <t>The commissioning of residential buildings, sq.m total  area</t>
   </si>
   <si>
     <t xml:space="preserve"> of them </t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>Number of apartments, units</t>
   </si>
   <si>
     <t>In percentages to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
@@ -233,51 +233,51 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -475,110 +475,112 @@
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
@@ -586,50 +588,53 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1104,400 +1109,400 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.28515625" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1"/>
     <col min="10" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:7" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:7" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="13.9" customHeight="1">
-      <c r="A4" s="49"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" ht="46.9" customHeight="1">
-      <c r="A5" s="49"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="21">
         <v>3177</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="22">
         <v>123</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="21">
         <v>2843</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="22">
         <v>125.7</v>
       </c>
       <c r="F6" s="19">
         <v>17</v>
       </c>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="30">
         <v>866</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="22">
         <v>120.3</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="30">
         <v>866</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="22">
         <v>120.3</v>
       </c>
       <c r="F7" s="19">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="25" t="s">
+      <c r="B8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="30">
         <v>177</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="22">
         <v>104.7</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="30">
         <v>177</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="22">
         <v>104.7</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="25" t="s">
+      <c r="B10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="25" t="s">
+      <c r="B11" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="25" t="s">
+      <c r="B12" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="30">
         <v>675</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="22">
         <v>183.4</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="30">
         <v>675</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="22">
         <v>1436.2</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="33">
+      <c r="B14" s="30">
         <v>586</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="22">
         <v>107.3</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="30">
         <v>252</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="22">
         <v>46.2</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="25" t="s">
+      <c r="B15" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="25" t="s">
+      <c r="B16" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="33">
+      <c r="B17" s="30">
         <v>521</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="22">
         <v>115.5</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="30">
         <v>521</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="22">
         <v>115.5</v>
       </c>
       <c r="F17" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="30">
         <v>290</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="22">
         <v>105.5</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="30">
         <v>290</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="22">
         <v>105.5</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="33" t="s">
+      <c r="B19" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="22">
         <v>114.8</v>
       </c>
-      <c r="D19" s="33" t="s">
+      <c r="D19" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="22">
         <v>114.8</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E20" s="25" t="s">
+      <c r="B20" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="22" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:6">
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:6">
       <c r="D24" s="2"/>
     </row>
     <row r="40" spans="2:2">
@@ -1517,104 +1522,104 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="63"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="58.9" customHeight="1">
-      <c r="A5" s="65"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
@@ -1798,972 +1803,972 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="45"/>
-[...3 lines deleted...]
-      <c r="F3" s="45"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A5" s="62"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="60"/>
+      <c r="B5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="46"/>
-      <c r="F5" s="47" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="51" customHeight="1">
-      <c r="A6" s="65"/>
-[...1 lines deleted...]
-      <c r="C6" s="51"/>
+      <c r="A6" s="63"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="48"/>
+      <c r="F6" s="46"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="14.45" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="24"/>
-[...2 lines deleted...]
-      <c r="E7" s="25"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="22"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="24"/>
-[...2 lines deleted...]
-      <c r="E8" s="25"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="22"/>
       <c r="F8" s="19"/>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="24"/>
-[...2 lines deleted...]
-      <c r="E9" s="25"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="22"/>
       <c r="F9" s="19"/>
       <c r="G9" s="2"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="24"/>
-[...2 lines deleted...]
-      <c r="E10" s="25"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="22"/>
       <c r="F10" s="19"/>
       <c r="G10" s="2"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="24"/>
-[...2 lines deleted...]
-      <c r="E11" s="25"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="22"/>
       <c r="F11" s="19"/>
       <c r="G11" s="2"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="24"/>
-[...2 lines deleted...]
-      <c r="E12" s="25"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="22"/>
       <c r="F12" s="19"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="24"/>
-[...2 lines deleted...]
-      <c r="E13" s="25"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="22"/>
       <c r="F13" s="19"/>
       <c r="G13" s="2"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="24"/>
-[...2 lines deleted...]
-      <c r="E14" s="25"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="22"/>
       <c r="F14" s="19"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="24"/>
-[...2 lines deleted...]
-      <c r="E15" s="25"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="22"/>
       <c r="F15" s="19"/>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="24"/>
-[...2 lines deleted...]
-      <c r="E16" s="25"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="22"/>
       <c r="F16" s="19"/>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="24"/>
-[...2 lines deleted...]
-      <c r="E17" s="25"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="22"/>
       <c r="F17" s="19"/>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="24"/>
-[...2 lines deleted...]
-      <c r="E18" s="25"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="22"/>
       <c r="F18" s="19"/>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="24"/>
-[...2 lines deleted...]
-      <c r="E19" s="25"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="22"/>
       <c r="F19" s="19"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="24"/>
-[...2 lines deleted...]
-      <c r="E20" s="25"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="22"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="24"/>
-[...2 lines deleted...]
-      <c r="E21" s="25"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="22"/>
       <c r="F21" s="19"/>
       <c r="G21" s="2"/>
     </row>
     <row r="22" spans="1:7">
-      <c r="B22" s="26"/>
-[...1 lines deleted...]
-      <c r="E22" s="27"/>
+      <c r="B22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
       <c r="F22" s="4"/>
       <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="B23" s="28"/>
-[...2 lines deleted...]
-      <c r="E23" s="30"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="27"/>
       <c r="G23" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2"/>
-      <c r="B24" s="28"/>
-[...2 lines deleted...]
-      <c r="E24" s="29"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:7">
-      <c r="B25" s="28"/>
-[...1 lines deleted...]
-      <c r="E25" s="29"/>
+      <c r="B25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="B26" s="31"/>
-[...1 lines deleted...]
-      <c r="E26" s="29"/>
+      <c r="B26" s="28"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="D27" s="2"/>
     </row>
     <row r="28" spans="1:7">
       <c r="C28" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="41" spans="2:2">
       <c r="B41" s="4"/>
     </row>
     <row r="44" spans="2:2">
       <c r="B44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="45"/>
-[...4 lines deleted...]
-      <c r="G3" s="34"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="31"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
-      <c r="G4" s="34"/>
+      <c r="G4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A5" s="62"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="60"/>
+      <c r="B5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="46"/>
-      <c r="F5" s="47" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="52.15" customHeight="1">
-      <c r="A6" s="65"/>
-[...1 lines deleted...]
-      <c r="C6" s="51"/>
+      <c r="A6" s="63"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="48"/>
+      <c r="F6" s="46"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="12.75" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="24"/>
-[...2 lines deleted...]
-      <c r="E7" s="33"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="30"/>
       <c r="F7" s="19"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="24"/>
-[...2 lines deleted...]
-      <c r="E8" s="33"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="30"/>
       <c r="F8" s="19"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="24"/>
-[...2 lines deleted...]
-      <c r="E9" s="33"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="30"/>
       <c r="F9" s="19"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="24"/>
-[...2 lines deleted...]
-      <c r="E10" s="33"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="30"/>
       <c r="F10" s="19"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="24"/>
-[...2 lines deleted...]
-      <c r="E11" s="33"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="30"/>
       <c r="F11" s="19"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="24"/>
-[...2 lines deleted...]
-      <c r="E12" s="33"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="30"/>
       <c r="F12" s="19"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="24"/>
-[...2 lines deleted...]
-      <c r="E13" s="33"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="30"/>
       <c r="F13" s="19"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="24"/>
-[...2 lines deleted...]
-      <c r="E14" s="33"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="30"/>
       <c r="F14" s="19"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="24"/>
-[...2 lines deleted...]
-      <c r="E15" s="33"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="30"/>
       <c r="F15" s="19"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="24"/>
-[...2 lines deleted...]
-      <c r="E16" s="33"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="30"/>
       <c r="F16" s="19"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="24"/>
-[...2 lines deleted...]
-      <c r="E17" s="33"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="30"/>
       <c r="F17" s="19"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="24"/>
-[...2 lines deleted...]
-      <c r="E18" s="33"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="30"/>
       <c r="F18" s="19"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="24"/>
-[...2 lines deleted...]
-      <c r="E19" s="33"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="30"/>
       <c r="F19" s="19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="24"/>
-[...2 lines deleted...]
-      <c r="E20" s="33"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="30"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="24"/>
-[...2 lines deleted...]
-      <c r="E21" s="33"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="30"/>
       <c r="F21" s="19"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2"/>
       <c r="B22" s="20"/>
       <c r="C22" s="2"/>
       <c r="D22" s="20"/>
       <c r="E22" s="2"/>
       <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6">
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:6">
       <c r="D24" s="2"/>
     </row>
     <row r="41" spans="3:4">
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
     </row>
     <row r="44" spans="3:4">
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="A7" sqref="A7:A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="55"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="56" t="s">
+      <c r="C4" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="52" t="s">
+      <c r="D4" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="53"/>
-      <c r="F4" s="54" t="s">
+      <c r="E4" s="51"/>
+      <c r="F4" s="52" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="42.6" customHeight="1">
-      <c r="A5" s="49"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="32" t="s">
+      <c r="E5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="54"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="21">
         <v>13378</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="22">
         <v>103.3</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="21">
         <v>13044</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="22">
         <v>104.9</v>
       </c>
       <c r="F6" s="19">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="21">
         <v>4957</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="22">
         <v>104.2</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="21">
         <v>4957</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="22">
         <v>104.2</v>
       </c>
       <c r="F7" s="19">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="21">
         <v>336</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="22">
         <v>112</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="21">
         <v>336</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="22">
         <v>112</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="21">
         <v>438</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="22">
         <v>101.9</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="21">
         <v>438</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="22">
         <v>101.9</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="21">
         <v>369</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="22">
         <v>102.5</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="21">
         <v>369</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="22">
         <v>102.5</v>
       </c>
-      <c r="F10" s="35" t="s">
+      <c r="F10" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="21">
         <v>146</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="22">
         <v>101.4</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="21">
         <v>146</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="22">
         <v>101.4</v>
       </c>
-      <c r="F11" s="35" t="s">
+      <c r="F11" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="24" t="s">
-[...11 lines deleted...]
-      <c r="F12" s="35" t="s">
+      <c r="B12" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="21">
         <v>2446</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="22">
         <v>100.7</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="21">
         <v>2446</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="22">
         <v>116.1</v>
       </c>
       <c r="F13" s="19">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
         <v>744</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="22">
         <v>122.4</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="21">
         <v>410</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="22">
         <v>67.400000000000006</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="21">
         <v>447</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="22">
         <v>106.4</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="21">
         <v>447</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="22">
         <v>106.4</v>
       </c>
-      <c r="F15" s="35" t="s">
+      <c r="F15" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="21">
         <v>750</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="22">
         <v>101.8</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="21">
         <v>750</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E16" s="22">
         <v>101.8</v>
       </c>
       <c r="F16" s="19">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="21">
         <v>1339</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="22">
         <v>105.4</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="21">
         <v>1339</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="22">
         <v>105.4</v>
       </c>
       <c r="F17" s="19">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="21">
         <v>465</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="22">
         <v>104</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="21">
         <v>465</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="22">
         <v>104</v>
       </c>
-      <c r="F18" s="35" t="s">
+      <c r="F18" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="21">
         <v>206</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="22">
         <v>65</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="21">
         <v>206</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="22">
         <v>65</v>
       </c>
-      <c r="F19" s="35" t="s">
+      <c r="F19" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="21">
         <v>735</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="22">
         <v>100</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="21">
         <v>735</v>
       </c>
-      <c r="E20" s="25">
+      <c r="E20" s="22">
         <v>138.19999999999999</v>
       </c>
       <c r="F20" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
     <row r="24" spans="1:6">
       <c r="B24" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
@@ -2774,396 +2779,396 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="40.9" customHeight="1">
-      <c r="A5" s="58"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="21">
         <v>31340</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="33">
         <v>102.5</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="21">
         <v>31006</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="33">
         <v>104</v>
       </c>
       <c r="F6" s="19">
         <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="21">
         <v>13468</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="33">
         <v>101.2</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="21">
         <v>13468</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="33">
         <v>101.2</v>
       </c>
       <c r="F7" s="19">
         <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="21">
         <v>336</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="33">
         <v>112</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="21">
         <v>336</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="33">
         <v>112</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="21">
         <v>503</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="33">
         <v>105.7</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="21">
         <v>503</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="33">
         <v>105.7</v>
       </c>
-      <c r="F9" s="35">
+      <c r="F9" s="32">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="21">
         <v>899</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="33">
         <v>100.4</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="21">
         <v>899</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="33">
         <v>100.4</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="21">
         <v>902</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="33">
         <v>171.5</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="21">
         <v>902</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="33">
         <v>238.6</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="32">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="21">
         <v>158</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="33">
         <v>124.4</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="21">
         <v>158</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="33">
         <v>124.4</v>
       </c>
-      <c r="F12" s="35" t="s">
+      <c r="F12" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="21">
         <v>4076</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="33">
         <v>95</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="21">
         <v>4076</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="33">
         <v>102.7</v>
       </c>
       <c r="F13" s="19">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
         <v>853</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="33">
         <v>118.5</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="21">
         <v>519</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="33">
         <v>82.9</v>
       </c>
       <c r="F14" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="21">
         <v>2705</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="33">
         <v>101</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="21">
         <v>2705</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="33">
         <v>101</v>
       </c>
-      <c r="F15" s="35" t="s">
+      <c r="F15" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="21">
         <v>1250</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="33">
         <v>113.1</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="21">
         <v>1250</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="33">
         <v>113.1</v>
       </c>
       <c r="F16" s="19">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="21">
         <v>2325</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="33">
         <v>101.4</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="21">
         <v>2325</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="33">
         <v>101.4</v>
       </c>
       <c r="F17" s="19">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="21">
         <v>593</v>
       </c>
-      <c r="C18" s="36">
+      <c r="C18" s="33">
         <v>100</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="21">
         <v>593</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="33">
         <v>100</v>
       </c>
-      <c r="F18" s="35" t="s">
+      <c r="F18" s="32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="21">
         <v>510</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="33">
         <v>104.1</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="21">
         <v>510</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="33">
         <v>104.1</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="21">
         <v>2762</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="33">
         <v>99.4</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="21">
         <v>2762</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="33">
         <v>107.3</v>
       </c>
       <c r="F20" s="19">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
@@ -3175,102 +3180,102 @@
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="19.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="60"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="46.9" customHeight="1">
-      <c r="A5" s="58"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
     </row>
     <row r="6" spans="1:6" ht="12" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17">
         <v>46320</v>
       </c>
       <c r="C6" s="18">
         <v>105.3</v>
       </c>
       <c r="D6" s="17">
         <v>45555</v>
       </c>
       <c r="E6" s="18">
         <v>106.9</v>
       </c>
       <c r="F6" s="19">
         <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
@@ -3579,1210 +3584,1363 @@
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="6" width="17.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="13.9" customHeight="1">
-      <c r="A4" s="61"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="59"/>
+      <c r="B4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="43.9" customHeight="1">
-      <c r="A5" s="58"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="34">
         <v>53927</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="35">
         <v>94.7</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="34">
         <v>47280</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="35">
         <v>90</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="36">
         <v>323</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="34">
         <v>25783</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="35">
         <v>115.6</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="34">
         <v>19901</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="35">
         <v>89.2</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="36">
         <v>188</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="34">
         <v>456</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="35">
         <v>20.5</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="34">
         <v>456</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="35">
         <v>20.5</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="36">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="37">
+      <c r="B9" s="34">
         <v>752</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="35">
         <v>64.5</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="34">
         <v>752</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="35">
         <v>64.5</v>
       </c>
-      <c r="F9" s="39" t="s">
+      <c r="F9" s="36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="37">
+      <c r="B10" s="34">
         <v>1869</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="35">
         <v>69</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="34">
         <v>1869</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="35">
         <v>69</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="36">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="34">
         <v>1132</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C11" s="35">
         <v>137.4</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="34">
         <v>1132</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="35">
         <v>218.5</v>
       </c>
-      <c r="F11" s="40" t="s">
+      <c r="F11" s="37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="37">
+      <c r="B12" s="34">
         <v>1544</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="35">
         <v>93.7</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="34">
         <v>1544</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="35">
         <v>93.7</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="36">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="37">
+      <c r="B13" s="34">
         <v>7884</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="35">
         <v>96.3</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="34">
         <v>7453</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="35">
         <v>101.3</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="36">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="34">
         <v>1051</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C14" s="35">
         <v>89.9</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="34">
         <v>717</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="35">
         <v>66.7</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="36">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="37">
+      <c r="B15" s="34">
         <v>2786</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="35">
         <v>100.2</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="34">
         <v>2786</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="35">
         <v>100.2</v>
       </c>
-      <c r="F15" s="40" t="s">
+      <c r="F15" s="37" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="34">
         <v>2000</v>
       </c>
-      <c r="C16" s="38">
+      <c r="C16" s="35">
         <v>110.8</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="34">
         <v>2000</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="35">
         <v>110.8</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="36">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="34">
         <v>3390</v>
       </c>
-      <c r="C17" s="38">
+      <c r="C17" s="35">
         <v>84.7</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="34">
         <v>3390</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="35">
         <v>84.7</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="36">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="37">
+      <c r="B18" s="34">
         <v>930</v>
       </c>
-      <c r="C18" s="38">
+      <c r="C18" s="35">
         <v>82.2</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="34">
         <v>930</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="35">
         <v>82.2</v>
       </c>
-      <c r="F18" s="40" t="s">
+      <c r="F18" s="37" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="37">
+      <c r="B19" s="34">
         <v>584</v>
       </c>
-      <c r="C19" s="38">
+      <c r="C19" s="35">
         <v>98.8</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="34">
         <v>584</v>
       </c>
-      <c r="E19" s="38">
+      <c r="E19" s="35">
         <v>98.8</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="36">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="37">
+      <c r="B20" s="34">
         <v>3766</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C20" s="35">
         <v>58.7</v>
       </c>
-      <c r="D20" s="37">
+      <c r="D20" s="34">
         <v>3766</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="35">
         <v>116.2</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="36">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="1:6">
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="13.9" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="62"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="52" t="s">
+      <c r="D4" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="52"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="50"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="54.6" customHeight="1">
-      <c r="A5" s="61"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="59"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="21">
         <v>102781</v>
       </c>
-      <c r="C6" s="33">
+      <c r="C6" s="30">
         <v>105.6</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="21">
         <v>55187</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="30">
         <v>85.8</v>
       </c>
       <c r="F6" s="19">
         <v>837</v>
       </c>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="21">
         <v>66404</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="30">
         <v>137.69999999999999</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="21">
         <v>19901</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="30">
         <v>79.8</v>
       </c>
       <c r="F7" s="19">
         <v>667</v>
       </c>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="21">
         <v>2033</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="30">
         <v>52.4</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="21">
         <v>2033</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="30">
         <v>52.4</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="30">
         <v>952</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="30">
         <v>58</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="30">
         <v>952</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="30">
         <v>58</v>
       </c>
       <c r="F9" s="19">
         <v>1</v>
       </c>
       <c r="G9" s="2"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="21">
         <v>1968</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="30">
         <v>57.3</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="21">
         <v>1968</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="30">
         <v>57.3</v>
       </c>
       <c r="F10" s="19">
         <v>3</v>
       </c>
       <c r="G10" s="2"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="21">
         <v>1363</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="30">
         <v>105.1</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="21">
         <v>1132</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="30">
         <v>114.2</v>
       </c>
       <c r="F11" s="19">
         <v>3</v>
       </c>
       <c r="G11" s="2"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="21">
         <v>1902</v>
       </c>
-      <c r="C12" s="33">
+      <c r="C12" s="30">
         <v>65.8</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="21">
         <v>1902</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="30">
         <v>65.8</v>
       </c>
       <c r="F12" s="19">
         <v>1</v>
       </c>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="21">
         <v>9680</v>
       </c>
-      <c r="C13" s="33">
+      <c r="C13" s="30">
         <v>74.400000000000006</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="21">
         <v>9249</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="30">
         <v>115.8</v>
       </c>
       <c r="F13" s="19">
         <v>63</v>
       </c>
       <c r="G13" s="2"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
         <v>1051</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="30">
         <v>69</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="30">
         <v>717</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="30">
         <v>50.1</v>
       </c>
       <c r="F14" s="19">
         <v>5</v>
       </c>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="21">
         <v>4766</v>
       </c>
-      <c r="C15" s="33">
+      <c r="C15" s="30">
         <v>100.6</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="21">
         <v>4766</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="30">
         <v>100.6</v>
       </c>
-      <c r="F15" s="41" t="s">
+      <c r="F15" s="38" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="21">
         <v>2278</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="30">
         <v>106.5</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="21">
         <v>2278</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="30">
         <v>106.5</v>
       </c>
       <c r="F16" s="19">
         <v>34</v>
       </c>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="21">
         <v>3780</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C17" s="30">
         <v>75.3</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="21">
         <v>3780</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="30">
         <v>75.3</v>
       </c>
       <c r="F17" s="19">
         <v>17</v>
       </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="30">
         <v>930</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="30">
         <v>70.3</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="30">
         <v>930</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="30">
         <v>70.3</v>
       </c>
-      <c r="F18" s="41" t="s">
+      <c r="F18" s="38" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="33">
+      <c r="B19" s="30">
         <v>743</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="30">
         <v>104.8</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="30">
         <v>743</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="30">
         <v>104.8</v>
       </c>
       <c r="F19" s="19">
         <v>2</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="21">
         <v>4931</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="30">
         <v>65.8</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="21">
         <v>4836</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="30">
         <v>149.30000000000001</v>
       </c>
       <c r="F20" s="19">
         <v>28</v>
       </c>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7">
-      <c r="B21" s="42"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
       <c r="G21" s="2"/>
     </row>
     <row r="22" spans="1:7">
       <c r="D22" s="2"/>
       <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7">
       <c r="D23" s="2"/>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="1" customWidth="1"/>
     <col min="2" max="6" width="16" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="63"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="56" t="s">
+      <c r="C4" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="55.15" customHeight="1">
-      <c r="A5" s="61"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="59"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="23"/>
+      <c r="B6" s="21">
+        <v>116651</v>
+      </c>
+      <c r="C6" s="30">
+        <v>106.3</v>
+      </c>
+      <c r="D6" s="21">
+        <v>58001</v>
+      </c>
+      <c r="E6" s="30">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="F6" s="19">
+        <v>958</v>
+      </c>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="23"/>
+      <c r="B7" s="21">
+        <v>77460</v>
+      </c>
+      <c r="C7" s="30">
+        <v>143.6</v>
+      </c>
+      <c r="D7" s="21">
+        <v>19901</v>
+      </c>
+      <c r="E7" s="30">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="F7" s="19">
+        <v>772</v>
+      </c>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="23"/>
+      <c r="B8" s="21">
+        <v>3397</v>
+      </c>
+      <c r="C8" s="30">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D8" s="21">
+        <v>3397</v>
+      </c>
+      <c r="E8" s="30">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F8" s="19">
+        <v>21</v>
+      </c>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="23"/>
+      <c r="B9" s="21">
+        <v>1001</v>
+      </c>
+      <c r="C9" s="30">
+        <v>47.5</v>
+      </c>
+      <c r="D9" s="21">
+        <v>1001</v>
+      </c>
+      <c r="E9" s="30">
+        <v>47.5</v>
+      </c>
+      <c r="F9" s="19">
+        <v>1</v>
+      </c>
       <c r="G9" s="2"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="23"/>
+      <c r="B10" s="21">
+        <v>1991</v>
+      </c>
+      <c r="C10" s="30">
+        <v>41.1</v>
+      </c>
+      <c r="D10" s="21">
+        <v>1991</v>
+      </c>
+      <c r="E10" s="30">
+        <v>41.1</v>
+      </c>
+      <c r="F10" s="19">
+        <v>3</v>
+      </c>
       <c r="G10" s="2"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="23"/>
+      <c r="B11" s="21">
+        <v>1689</v>
+      </c>
+      <c r="C11" s="30">
+        <v>108.5</v>
+      </c>
+      <c r="D11" s="21">
+        <v>1458</v>
+      </c>
+      <c r="E11" s="30">
+        <v>147.1</v>
+      </c>
+      <c r="F11" s="19">
+        <v>6</v>
+      </c>
       <c r="G11" s="2"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="23"/>
+      <c r="B12" s="21">
+        <v>2158</v>
+      </c>
+      <c r="C12" s="30">
+        <v>74.7</v>
+      </c>
+      <c r="D12" s="21">
+        <v>2158</v>
+      </c>
+      <c r="E12" s="30">
+        <v>74.7</v>
+      </c>
+      <c r="F12" s="19">
+        <v>1</v>
+      </c>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="23"/>
+      <c r="B13" s="21">
+        <v>9851</v>
+      </c>
+      <c r="C13" s="30">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D13" s="21">
+        <v>9420</v>
+      </c>
+      <c r="E13" s="30">
+        <v>111.1</v>
+      </c>
+      <c r="F13" s="19">
+        <v>64</v>
+      </c>
       <c r="G13" s="2"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="23"/>
+      <c r="B14" s="21">
+        <v>1051</v>
+      </c>
+      <c r="C14" s="30">
+        <v>49.3</v>
+      </c>
+      <c r="D14" s="30">
+        <v>717</v>
+      </c>
+      <c r="E14" s="30">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="F14" s="19">
+        <v>5</v>
+      </c>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="23"/>
+      <c r="B15" s="21">
+        <v>4766</v>
+      </c>
+      <c r="C15" s="30">
+        <v>100</v>
+      </c>
+      <c r="D15" s="21">
+        <v>4766</v>
+      </c>
+      <c r="E15" s="30">
+        <v>100</v>
+      </c>
+      <c r="F15" s="38" t="s">
+        <v>35</v>
+      </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="23"/>
+      <c r="B16" s="21">
+        <v>2745</v>
+      </c>
+      <c r="C16" s="30">
+        <v>71.2</v>
+      </c>
+      <c r="D16" s="21">
+        <v>2745</v>
+      </c>
+      <c r="E16" s="30">
+        <v>71.2</v>
+      </c>
+      <c r="F16" s="19">
+        <v>37</v>
+      </c>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="23"/>
+      <c r="B17" s="21">
+        <v>3888</v>
+      </c>
+      <c r="C17" s="30">
+        <v>69.2</v>
+      </c>
+      <c r="D17" s="21">
+        <v>3888</v>
+      </c>
+      <c r="E17" s="30">
+        <v>69.2</v>
+      </c>
+      <c r="F17" s="19">
+        <v>18</v>
+      </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="23"/>
+      <c r="B18" s="30">
+        <v>930</v>
+      </c>
+      <c r="C18" s="30">
+        <v>70.3</v>
+      </c>
+      <c r="D18" s="30">
+        <v>930</v>
+      </c>
+      <c r="E18" s="30">
+        <v>70.3</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>35</v>
+      </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="23"/>
+      <c r="B19" s="30">
+        <v>793</v>
+      </c>
+      <c r="C19" s="30">
+        <v>105.2</v>
+      </c>
+      <c r="D19" s="30">
+        <v>793</v>
+      </c>
+      <c r="E19" s="30">
+        <v>105.2</v>
+      </c>
+      <c r="F19" s="19">
+        <v>2</v>
+      </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="21"/>
-[...3 lines deleted...]
-      <c r="F20" s="23"/>
+      <c r="B20" s="21">
+        <v>4931</v>
+      </c>
+      <c r="C20" s="30">
+        <v>62.1</v>
+      </c>
+      <c r="D20" s="21">
+        <v>4836</v>
+      </c>
+      <c r="E20" s="30">
+        <v>131.4</v>
+      </c>
+      <c r="F20" s="19">
+        <v>28</v>
+      </c>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7">
       <c r="B21" s="4"/>
       <c r="C21" s="2"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="G22" s="2"/>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="4"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="16.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="64"/>
-[...3 lines deleted...]
-      <c r="F3" s="64"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
     </row>
     <row r="5" spans="1:10" ht="13.15" customHeight="1">
-      <c r="A5" s="62"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="60"/>
+      <c r="B5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="46"/>
-      <c r="F5" s="47" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="57" customHeight="1">
-      <c r="A6" s="61"/>
-[...1 lines deleted...]
-      <c r="C6" s="51"/>
+      <c r="A6" s="59"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="48"/>
+      <c r="F6" s="46"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19"/>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="13.5" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="18"/>
       <c r="D8" s="17"/>
       <c r="E8" s="18"/>
       <c r="F8" s="19"/>
@@ -4958,103 +5116,103 @@
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="18.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="2"/>
     <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="13.9" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A4" s="63"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="46"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="47.45" customHeight="1">
-      <c r="A5" s="61"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="59"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="46"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18"/>
       <c r="F6" s="19"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="18"/>