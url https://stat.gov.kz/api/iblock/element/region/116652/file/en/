--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -1,720 +1,831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
-  <workbookPr/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1155" yWindow="1050" windowWidth="19890" windowHeight="9330" activeTab="6"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
-    <sheet name="january" sheetId="1" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="decemder" sheetId="12" r:id="rId12"/>
+    <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
+    <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
+    <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
+    <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId7"/>
+    <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
+    <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
+    <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="38">
-[...19 lines deleted...]
-    <t>In percentages to the corresponding period of the previous year</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="84">
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>163206 (cfo 16)</t>
+  </si>
+  <si>
+    <t>Total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>Square metres of total space</t>
+  </si>
+  <si>
+    <t>Number of apartments,
+ units</t>
+  </si>
+  <si>
+    <t>Number of apartments in commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>units</t>
+  </si>
+  <si>
+    <t>The total number of apartments built includes apartments in apartment-type residential buildings and dormitories built in urban settlements and rural areas by enterprises and organizations of all forms of ownership, as well as individual developers.</t>
+  </si>
+  <si>
+    <t>Since January 2025</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Index of physical volume of commissioned apartments</t>
+  </si>
+  <si>
+    <t>As a percentage of the corresponding period of last year</t>
+  </si>
+  <si>
+    <t>Since January 2026</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
+    <t>Magzhan Zhumabayev district</t>
+  </si>
+  <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
   <si>
-    <t>Magzhan Zhumabayev district</t>
-[...38 lines deleted...]
-    <t>(January 2026 year)</t>
+    <t>Division of сonstruction and investment statistics</t>
+  </si>
+  <si>
+    <t>+7 715 2 46 10 67</t>
+  </si>
+  <si>
+    <t>(January-August 2026)</t>
+  </si>
+  <si>
+    <t>(January-August  2026)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>x</t>
-[...2 lines deleted...]
-    <t>х</t>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25836/</t>
+  </si>
+  <si>
+    <t>18.09.2026y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D.Ospanova </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/516699/file/en/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939?keyword=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940?keyword=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...18 lines deleted...]
-      <name val="Roboto"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
-      <right/>
-[...27 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...16 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="thin">
-[...57 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...77 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Обычный 8" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -748,86 +859,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -953,4525 +1062,3517 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...84 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G43"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="38.28515625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="27.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.85546875" customWidth="1"/>
+    <col min="3" max="3" width="22.140625" customWidth="1"/>
+    <col min="253" max="253" width="20.7109375" customWidth="1"/>
+    <col min="254" max="254" width="17.140625" customWidth="1"/>
+    <col min="255" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="258" width="14.42578125" customWidth="1"/>
+    <col min="259" max="259" width="15" customWidth="1"/>
+    <col min="509" max="509" width="20.7109375" customWidth="1"/>
+    <col min="510" max="510" width="17.140625" customWidth="1"/>
+    <col min="511" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="514" width="14.42578125" customWidth="1"/>
+    <col min="515" max="515" width="15" customWidth="1"/>
+    <col min="765" max="765" width="20.7109375" customWidth="1"/>
+    <col min="766" max="766" width="17.140625" customWidth="1"/>
+    <col min="767" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="770" width="14.42578125" customWidth="1"/>
+    <col min="771" max="771" width="15" customWidth="1"/>
+    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="17.140625" customWidth="1"/>
+    <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="15" customWidth="1"/>
+    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="17.140625" customWidth="1"/>
+    <col min="1279" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="15" customWidth="1"/>
+    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="17.140625" customWidth="1"/>
+    <col min="1535" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="15" customWidth="1"/>
+    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="17.140625" customWidth="1"/>
+    <col min="1791" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="15" customWidth="1"/>
+    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="17.140625" customWidth="1"/>
+    <col min="2047" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="15" customWidth="1"/>
+    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="17.140625" customWidth="1"/>
+    <col min="2303" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="15" customWidth="1"/>
+    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="17.140625" customWidth="1"/>
+    <col min="2559" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="15" customWidth="1"/>
+    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="17.140625" customWidth="1"/>
+    <col min="2815" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="15" customWidth="1"/>
+    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="17.140625" customWidth="1"/>
+    <col min="3071" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="15" customWidth="1"/>
+    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="17.140625" customWidth="1"/>
+    <col min="3327" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="15" customWidth="1"/>
+    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="17.140625" customWidth="1"/>
+    <col min="3583" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="15" customWidth="1"/>
+    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="17.140625" customWidth="1"/>
+    <col min="3839" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="15" customWidth="1"/>
+    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="17.140625" customWidth="1"/>
+    <col min="4095" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="15" customWidth="1"/>
+    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="17.140625" customWidth="1"/>
+    <col min="4351" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="15" customWidth="1"/>
+    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="17.140625" customWidth="1"/>
+    <col min="4607" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="15" customWidth="1"/>
+    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="17.140625" customWidth="1"/>
+    <col min="4863" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="15" customWidth="1"/>
+    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="17.140625" customWidth="1"/>
+    <col min="5119" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="15" customWidth="1"/>
+    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="17.140625" customWidth="1"/>
+    <col min="5375" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="15" customWidth="1"/>
+    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="17.140625" customWidth="1"/>
+    <col min="5631" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="15" customWidth="1"/>
+    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="17.140625" customWidth="1"/>
+    <col min="5887" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="15" customWidth="1"/>
+    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="17.140625" customWidth="1"/>
+    <col min="6143" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="15" customWidth="1"/>
+    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="17.140625" customWidth="1"/>
+    <col min="6399" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="15" customWidth="1"/>
+    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="17.140625" customWidth="1"/>
+    <col min="6655" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="15" customWidth="1"/>
+    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="17.140625" customWidth="1"/>
+    <col min="6911" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="15" customWidth="1"/>
+    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="17.140625" customWidth="1"/>
+    <col min="7167" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="15" customWidth="1"/>
+    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="17.140625" customWidth="1"/>
+    <col min="7423" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="15" customWidth="1"/>
+    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="17.140625" customWidth="1"/>
+    <col min="7679" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="15" customWidth="1"/>
+    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="17.140625" customWidth="1"/>
+    <col min="7935" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="15" customWidth="1"/>
+    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="17.140625" customWidth="1"/>
+    <col min="8191" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="15" customWidth="1"/>
+    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="17.140625" customWidth="1"/>
+    <col min="8447" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="15" customWidth="1"/>
+    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="17.140625" customWidth="1"/>
+    <col min="8703" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="15" customWidth="1"/>
+    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="17.140625" customWidth="1"/>
+    <col min="8959" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="15" customWidth="1"/>
+    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="17.140625" customWidth="1"/>
+    <col min="9215" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="15" customWidth="1"/>
+    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="17.140625" customWidth="1"/>
+    <col min="9471" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="15" customWidth="1"/>
+    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="17.140625" customWidth="1"/>
+    <col min="9727" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="15" customWidth="1"/>
+    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="17.140625" customWidth="1"/>
+    <col min="9983" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="15" customWidth="1"/>
+    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="17.140625" customWidth="1"/>
+    <col min="10239" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="15" customWidth="1"/>
+    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="17.140625" customWidth="1"/>
+    <col min="10495" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="15" customWidth="1"/>
+    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="17.140625" customWidth="1"/>
+    <col min="10751" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="15" customWidth="1"/>
+    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="17.140625" customWidth="1"/>
+    <col min="11007" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="15" customWidth="1"/>
+    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="17.140625" customWidth="1"/>
+    <col min="11263" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="15" customWidth="1"/>
+    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="17.140625" customWidth="1"/>
+    <col min="11519" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="15" customWidth="1"/>
+    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="17.140625" customWidth="1"/>
+    <col min="11775" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="15" customWidth="1"/>
+    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="17.140625" customWidth="1"/>
+    <col min="12031" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="15" customWidth="1"/>
+    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="17.140625" customWidth="1"/>
+    <col min="12287" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="15" customWidth="1"/>
+    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="17.140625" customWidth="1"/>
+    <col min="12543" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="15" customWidth="1"/>
+    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="17.140625" customWidth="1"/>
+    <col min="12799" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="15" customWidth="1"/>
+    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="17.140625" customWidth="1"/>
+    <col min="13055" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="15" customWidth="1"/>
+    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="17.140625" customWidth="1"/>
+    <col min="13311" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="15" customWidth="1"/>
+    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="17.140625" customWidth="1"/>
+    <col min="13567" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="15" customWidth="1"/>
+    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="17.140625" customWidth="1"/>
+    <col min="13823" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="15" customWidth="1"/>
+    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="17.140625" customWidth="1"/>
+    <col min="14079" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="15" customWidth="1"/>
+    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="17.140625" customWidth="1"/>
+    <col min="14335" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="15" customWidth="1"/>
+    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="17.140625" customWidth="1"/>
+    <col min="14591" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="15" customWidth="1"/>
+    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="17.140625" customWidth="1"/>
+    <col min="14847" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="15" customWidth="1"/>
+    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="17.140625" customWidth="1"/>
+    <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="15" customWidth="1"/>
+    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="17.140625" customWidth="1"/>
+    <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="15" customWidth="1"/>
+    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="17.140625" customWidth="1"/>
+    <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="15" customWidth="1"/>
+    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="17.140625" customWidth="1"/>
+    <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="15" customWidth="1"/>
+    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="17.140625" customWidth="1"/>
+    <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.899999999999999" customHeight="1">
-[...27 lines deleted...]
-      <c r="B4" s="48" t="s">
+    <row r="1" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A1" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+    </row>
+    <row r="2" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A2" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+    </row>
+    <row r="4" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A4" s="68"/>
+      <c r="B4" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+    </row>
+    <row r="5" spans="1:5" ht="34.5" customHeight="1">
+      <c r="A5" s="68"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="53">
+        <v>1061</v>
+      </c>
+      <c r="C6" s="54">
+        <v>114.6</v>
+      </c>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="53">
+        <v>813</v>
+      </c>
+      <c r="C7" s="54">
+        <v>148.9</v>
+      </c>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="53">
+        <v>32</v>
+      </c>
+      <c r="C8" s="54">
+        <v>114.3</v>
+      </c>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="53">
         <v>2</v>
       </c>
-      <c r="C4" s="48" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="44" t="s">
+      <c r="C9" s="54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="53">
+        <v>7</v>
+      </c>
+      <c r="C10" s="54">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="55">
+        <v>16</v>
+      </c>
+      <c r="C11" s="54">
+        <v>88.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="55">
+        <v>1</v>
+      </c>
+      <c r="C12" s="54">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="53">
+        <v>79</v>
+      </c>
+      <c r="C13" s="54">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="53">
+        <v>7</v>
+      </c>
+      <c r="C14" s="54">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="55">
+        <v>10</v>
+      </c>
+      <c r="C15" s="54">
+        <v>142.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="53">
+        <v>40</v>
+      </c>
+      <c r="C16" s="54">
+        <v>121.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="53">
+        <v>20</v>
+      </c>
+      <c r="C17" s="54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="53">
         <v>3</v>
       </c>
-      <c r="E4" s="44"/>
-[...341 lines deleted...]
-      <c r="B43" s="4"/>
+      <c r="C19" s="54">
+        <v>100</v>
+      </c>
+      <c r="E19" s="30"/>
+    </row>
+    <row r="20" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A20" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="32">
+        <v>31</v>
+      </c>
+      <c r="C20" s="33">
+        <v>37.299999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="57"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="35"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="57"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-[...4 lines deleted...]
-    <mergeCell ref="F4:F5"/>
+  <mergeCells count="5">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555551" footer="0.51180555555555551"/>
-[...854 lines deleted...]
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1">
+      <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...6 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B2" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="43"/>
-[...17 lines deleted...]
-      <c r="C4" s="54" t="s">
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="50" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="21">
-[...11 lines deleted...]
-      <c r="F6" s="19">
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>76</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="21">
-[...228 lines deleted...]
-      <c r="B24" s="4"/>
+      <c r="B20" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-[...11 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="32.5703125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="42" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="42" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="33" style="21" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>163201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>163221</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C18"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="25" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="25" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="25" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="25" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="25" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="25" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="4.42578125" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="25" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="24"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="22"/>
+      <c r="B4" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="24"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="22"/>
+      <c r="B5" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="24"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="24"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="22"/>
+      <c r="B7" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="24"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="22"/>
+      <c r="B8" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="24"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="22"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="24"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="22"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="24"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="22"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="24"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="B13" s="41" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="29"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="28.28515625" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="253" max="253" width="20.7109375" customWidth="1"/>
+    <col min="254" max="254" width="17.140625" customWidth="1"/>
+    <col min="255" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="258" width="14.42578125" customWidth="1"/>
+    <col min="259" max="259" width="15" customWidth="1"/>
+    <col min="509" max="509" width="20.7109375" customWidth="1"/>
+    <col min="510" max="510" width="17.140625" customWidth="1"/>
+    <col min="511" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="514" width="14.42578125" customWidth="1"/>
+    <col min="515" max="515" width="15" customWidth="1"/>
+    <col min="765" max="765" width="20.7109375" customWidth="1"/>
+    <col min="766" max="766" width="17.140625" customWidth="1"/>
+    <col min="767" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="770" width="14.42578125" customWidth="1"/>
+    <col min="771" max="771" width="15" customWidth="1"/>
+    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="17.140625" customWidth="1"/>
+    <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="15" customWidth="1"/>
+    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="17.140625" customWidth="1"/>
+    <col min="1279" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="15" customWidth="1"/>
+    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="17.140625" customWidth="1"/>
+    <col min="1535" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="15" customWidth="1"/>
+    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="17.140625" customWidth="1"/>
+    <col min="1791" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="15" customWidth="1"/>
+    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="17.140625" customWidth="1"/>
+    <col min="2047" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="15" customWidth="1"/>
+    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="17.140625" customWidth="1"/>
+    <col min="2303" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="15" customWidth="1"/>
+    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="17.140625" customWidth="1"/>
+    <col min="2559" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="15" customWidth="1"/>
+    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="17.140625" customWidth="1"/>
+    <col min="2815" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="15" customWidth="1"/>
+    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="17.140625" customWidth="1"/>
+    <col min="3071" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="15" customWidth="1"/>
+    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="17.140625" customWidth="1"/>
+    <col min="3327" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="15" customWidth="1"/>
+    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="17.140625" customWidth="1"/>
+    <col min="3583" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="15" customWidth="1"/>
+    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="17.140625" customWidth="1"/>
+    <col min="3839" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="15" customWidth="1"/>
+    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="17.140625" customWidth="1"/>
+    <col min="4095" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="15" customWidth="1"/>
+    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="17.140625" customWidth="1"/>
+    <col min="4351" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="15" customWidth="1"/>
+    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="17.140625" customWidth="1"/>
+    <col min="4607" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="15" customWidth="1"/>
+    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="17.140625" customWidth="1"/>
+    <col min="4863" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="15" customWidth="1"/>
+    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="17.140625" customWidth="1"/>
+    <col min="5119" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="15" customWidth="1"/>
+    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="17.140625" customWidth="1"/>
+    <col min="5375" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="15" customWidth="1"/>
+    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="17.140625" customWidth="1"/>
+    <col min="5631" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="15" customWidth="1"/>
+    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="17.140625" customWidth="1"/>
+    <col min="5887" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="15" customWidth="1"/>
+    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="17.140625" customWidth="1"/>
+    <col min="6143" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="15" customWidth="1"/>
+    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="17.140625" customWidth="1"/>
+    <col min="6399" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="15" customWidth="1"/>
+    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="17.140625" customWidth="1"/>
+    <col min="6655" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="15" customWidth="1"/>
+    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="17.140625" customWidth="1"/>
+    <col min="6911" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="15" customWidth="1"/>
+    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="17.140625" customWidth="1"/>
+    <col min="7167" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="15" customWidth="1"/>
+    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="17.140625" customWidth="1"/>
+    <col min="7423" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="15" customWidth="1"/>
+    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="17.140625" customWidth="1"/>
+    <col min="7679" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="15" customWidth="1"/>
+    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="17.140625" customWidth="1"/>
+    <col min="7935" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="15" customWidth="1"/>
+    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="17.140625" customWidth="1"/>
+    <col min="8191" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="15" customWidth="1"/>
+    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="17.140625" customWidth="1"/>
+    <col min="8447" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="15" customWidth="1"/>
+    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="17.140625" customWidth="1"/>
+    <col min="8703" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="15" customWidth="1"/>
+    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="17.140625" customWidth="1"/>
+    <col min="8959" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="15" customWidth="1"/>
+    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="17.140625" customWidth="1"/>
+    <col min="9215" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="15" customWidth="1"/>
+    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="17.140625" customWidth="1"/>
+    <col min="9471" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="15" customWidth="1"/>
+    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="17.140625" customWidth="1"/>
+    <col min="9727" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="15" customWidth="1"/>
+    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="17.140625" customWidth="1"/>
+    <col min="9983" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="15" customWidth="1"/>
+    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="17.140625" customWidth="1"/>
+    <col min="10239" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="15" customWidth="1"/>
+    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="17.140625" customWidth="1"/>
+    <col min="10495" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="15" customWidth="1"/>
+    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="17.140625" customWidth="1"/>
+    <col min="10751" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="15" customWidth="1"/>
+    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="17.140625" customWidth="1"/>
+    <col min="11007" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="15" customWidth="1"/>
+    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="17.140625" customWidth="1"/>
+    <col min="11263" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="15" customWidth="1"/>
+    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="17.140625" customWidth="1"/>
+    <col min="11519" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="15" customWidth="1"/>
+    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="17.140625" customWidth="1"/>
+    <col min="11775" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="15" customWidth="1"/>
+    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="17.140625" customWidth="1"/>
+    <col min="12031" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="15" customWidth="1"/>
+    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="17.140625" customWidth="1"/>
+    <col min="12287" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="15" customWidth="1"/>
+    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="17.140625" customWidth="1"/>
+    <col min="12543" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="15" customWidth="1"/>
+    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="17.140625" customWidth="1"/>
+    <col min="12799" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="15" customWidth="1"/>
+    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="17.140625" customWidth="1"/>
+    <col min="13055" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="15" customWidth="1"/>
+    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="17.140625" customWidth="1"/>
+    <col min="13311" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="15" customWidth="1"/>
+    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="17.140625" customWidth="1"/>
+    <col min="13567" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="15" customWidth="1"/>
+    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="17.140625" customWidth="1"/>
+    <col min="13823" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="15" customWidth="1"/>
+    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="17.140625" customWidth="1"/>
+    <col min="14079" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="15" customWidth="1"/>
+    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="17.140625" customWidth="1"/>
+    <col min="14335" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="15" customWidth="1"/>
+    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="17.140625" customWidth="1"/>
+    <col min="14591" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="15" customWidth="1"/>
+    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="17.140625" customWidth="1"/>
+    <col min="14847" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="15" customWidth="1"/>
+    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="17.140625" customWidth="1"/>
+    <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="15" customWidth="1"/>
+    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="17.140625" customWidth="1"/>
+    <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="15" customWidth="1"/>
+    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="17.140625" customWidth="1"/>
+    <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="15" customWidth="1"/>
+    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="17.140625" customWidth="1"/>
+    <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="15" customWidth="1"/>
+    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="17.140625" customWidth="1"/>
+    <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.899999999999999" customHeight="1">
-[...26 lines deleted...]
-      <c r="B4" s="48" t="s">
+    <row r="1" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A1" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="48" t="s">
-[...158 lines deleted...]
-      <c r="F12" s="32" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A2" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+    </row>
+    <row r="3" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+    </row>
+    <row r="4" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>35</v>
       </c>
-    </row>
-[...87 lines deleted...]
-      <c r="C17" s="33">
+      <c r="C4" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+    </row>
+    <row r="5" spans="1:7" ht="32.25" customHeight="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+    </row>
+    <row r="6" spans="1:7" ht="18" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="42">
+        <v>132095</v>
+      </c>
+      <c r="C6" s="43">
+        <v>100.8</v>
+      </c>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="35"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="44">
+        <v>82823</v>
+      </c>
+      <c r="C7" s="45">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="35"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="44">
+        <v>5629</v>
+      </c>
+      <c r="C8" s="45">
+        <v>90.7</v>
+      </c>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="35"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="44">
+        <v>1645</v>
+      </c>
+      <c r="C9" s="45">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="F9" s="34"/>
+      <c r="G9" s="35"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="44">
+        <v>3311</v>
+      </c>
+      <c r="C10" s="45">
+        <v>44.3</v>
+      </c>
+      <c r="F10" s="34"/>
+      <c r="G10" s="35"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="44">
+        <v>2409</v>
+      </c>
+      <c r="C11" s="45">
         <v>101.4</v>
       </c>
-      <c r="D17" s="21">
-[...83 lines deleted...]
-      <c r="B43" s="4"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="35"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="44">
+        <v>2333</v>
+      </c>
+      <c r="C12" s="45">
+        <v>80.8</v>
+      </c>
+      <c r="F12" s="34"/>
+      <c r="G12" s="35"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="44">
+        <v>11154</v>
+      </c>
+      <c r="C13" s="45">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="F13" s="34"/>
+      <c r="G13" s="35"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="44">
+        <v>1220</v>
+      </c>
+      <c r="C14" s="45">
+        <v>54</v>
+      </c>
+      <c r="F14" s="34"/>
+      <c r="G14" s="35"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="44">
+        <v>5485</v>
+      </c>
+      <c r="C15" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="F15" s="34"/>
+      <c r="G15" s="35"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="44">
+        <v>3891</v>
+      </c>
+      <c r="C16" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="F16" s="34"/>
+      <c r="G16" s="35"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="44">
+        <v>4243</v>
+      </c>
+      <c r="C17" s="45">
+        <v>64</v>
+      </c>
+      <c r="F17" s="34"/>
+      <c r="G17" s="35"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="44">
+        <v>1729</v>
+      </c>
+      <c r="C18" s="45">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="F18" s="34"/>
+      <c r="G18" s="35"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="44">
+        <v>901</v>
+      </c>
+      <c r="C19" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="F19" s="34"/>
+      <c r="G19" s="35"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="46">
+        <v>5322</v>
+      </c>
+      <c r="C20" s="47">
+        <v>44.8</v>
+      </c>
+      <c r="F20" s="34"/>
+      <c r="G20" s="35"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="1"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-[...1244 lines deleted...]
-    <mergeCell ref="F4:F5"/>
+  <mergeCells count="5">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-[...694 lines deleted...]
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="27.85546875" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" customWidth="1"/>
+    <col min="253" max="253" width="20.7109375" customWidth="1"/>
+    <col min="254" max="254" width="17.140625" customWidth="1"/>
+    <col min="255" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="258" width="14.42578125" customWidth="1"/>
+    <col min="259" max="259" width="15" customWidth="1"/>
+    <col min="509" max="509" width="20.7109375" customWidth="1"/>
+    <col min="510" max="510" width="17.140625" customWidth="1"/>
+    <col min="511" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="514" width="14.42578125" customWidth="1"/>
+    <col min="515" max="515" width="15" customWidth="1"/>
+    <col min="765" max="765" width="20.7109375" customWidth="1"/>
+    <col min="766" max="766" width="17.140625" customWidth="1"/>
+    <col min="767" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="770" width="14.42578125" customWidth="1"/>
+    <col min="771" max="771" width="15" customWidth="1"/>
+    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="17.140625" customWidth="1"/>
+    <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="15" customWidth="1"/>
+    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="17.140625" customWidth="1"/>
+    <col min="1279" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="15" customWidth="1"/>
+    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="17.140625" customWidth="1"/>
+    <col min="1535" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="15" customWidth="1"/>
+    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="17.140625" customWidth="1"/>
+    <col min="1791" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="15" customWidth="1"/>
+    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="17.140625" customWidth="1"/>
+    <col min="2047" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="15" customWidth="1"/>
+    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="17.140625" customWidth="1"/>
+    <col min="2303" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="15" customWidth="1"/>
+    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="17.140625" customWidth="1"/>
+    <col min="2559" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="15" customWidth="1"/>
+    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="17.140625" customWidth="1"/>
+    <col min="2815" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="15" customWidth="1"/>
+    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="17.140625" customWidth="1"/>
+    <col min="3071" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="15" customWidth="1"/>
+    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="17.140625" customWidth="1"/>
+    <col min="3327" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="15" customWidth="1"/>
+    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="17.140625" customWidth="1"/>
+    <col min="3583" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="15" customWidth="1"/>
+    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="17.140625" customWidth="1"/>
+    <col min="3839" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="15" customWidth="1"/>
+    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="17.140625" customWidth="1"/>
+    <col min="4095" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="15" customWidth="1"/>
+    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="17.140625" customWidth="1"/>
+    <col min="4351" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="15" customWidth="1"/>
+    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="17.140625" customWidth="1"/>
+    <col min="4607" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="15" customWidth="1"/>
+    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="17.140625" customWidth="1"/>
+    <col min="4863" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="15" customWidth="1"/>
+    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="17.140625" customWidth="1"/>
+    <col min="5119" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="15" customWidth="1"/>
+    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="17.140625" customWidth="1"/>
+    <col min="5375" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="15" customWidth="1"/>
+    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="17.140625" customWidth="1"/>
+    <col min="5631" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="15" customWidth="1"/>
+    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="17.140625" customWidth="1"/>
+    <col min="5887" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="15" customWidth="1"/>
+    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="17.140625" customWidth="1"/>
+    <col min="6143" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="15" customWidth="1"/>
+    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="17.140625" customWidth="1"/>
+    <col min="6399" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="15" customWidth="1"/>
+    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="17.140625" customWidth="1"/>
+    <col min="6655" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="15" customWidth="1"/>
+    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="17.140625" customWidth="1"/>
+    <col min="6911" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="15" customWidth="1"/>
+    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="17.140625" customWidth="1"/>
+    <col min="7167" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="15" customWidth="1"/>
+    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="17.140625" customWidth="1"/>
+    <col min="7423" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="15" customWidth="1"/>
+    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="17.140625" customWidth="1"/>
+    <col min="7679" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="15" customWidth="1"/>
+    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="17.140625" customWidth="1"/>
+    <col min="7935" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="15" customWidth="1"/>
+    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="17.140625" customWidth="1"/>
+    <col min="8191" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="15" customWidth="1"/>
+    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="17.140625" customWidth="1"/>
+    <col min="8447" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="15" customWidth="1"/>
+    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="17.140625" customWidth="1"/>
+    <col min="8703" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="15" customWidth="1"/>
+    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="17.140625" customWidth="1"/>
+    <col min="8959" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="15" customWidth="1"/>
+    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="17.140625" customWidth="1"/>
+    <col min="9215" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="15" customWidth="1"/>
+    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="17.140625" customWidth="1"/>
+    <col min="9471" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="15" customWidth="1"/>
+    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="17.140625" customWidth="1"/>
+    <col min="9727" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="15" customWidth="1"/>
+    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="17.140625" customWidth="1"/>
+    <col min="9983" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="15" customWidth="1"/>
+    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="17.140625" customWidth="1"/>
+    <col min="10239" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="15" customWidth="1"/>
+    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="17.140625" customWidth="1"/>
+    <col min="10495" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="15" customWidth="1"/>
+    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="17.140625" customWidth="1"/>
+    <col min="10751" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="15" customWidth="1"/>
+    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="17.140625" customWidth="1"/>
+    <col min="11007" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="15" customWidth="1"/>
+    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="17.140625" customWidth="1"/>
+    <col min="11263" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="15" customWidth="1"/>
+    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="17.140625" customWidth="1"/>
+    <col min="11519" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="15" customWidth="1"/>
+    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="17.140625" customWidth="1"/>
+    <col min="11775" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="15" customWidth="1"/>
+    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="17.140625" customWidth="1"/>
+    <col min="12031" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="15" customWidth="1"/>
+    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="17.140625" customWidth="1"/>
+    <col min="12287" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="15" customWidth="1"/>
+    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="17.140625" customWidth="1"/>
+    <col min="12543" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="15" customWidth="1"/>
+    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="17.140625" customWidth="1"/>
+    <col min="12799" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="15" customWidth="1"/>
+    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="17.140625" customWidth="1"/>
+    <col min="13055" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="15" customWidth="1"/>
+    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="17.140625" customWidth="1"/>
+    <col min="13311" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="15" customWidth="1"/>
+    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="17.140625" customWidth="1"/>
+    <col min="13567" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="15" customWidth="1"/>
+    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="17.140625" customWidth="1"/>
+    <col min="13823" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="15" customWidth="1"/>
+    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="17.140625" customWidth="1"/>
+    <col min="14079" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="15" customWidth="1"/>
+    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="17.140625" customWidth="1"/>
+    <col min="14335" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="15" customWidth="1"/>
+    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="17.140625" customWidth="1"/>
+    <col min="14591" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="15" customWidth="1"/>
+    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="17.140625" customWidth="1"/>
+    <col min="14847" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="15" customWidth="1"/>
+    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="17.140625" customWidth="1"/>
+    <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="15" customWidth="1"/>
+    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="17.140625" customWidth="1"/>
+    <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="15" customWidth="1"/>
+    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="17.140625" customWidth="1"/>
+    <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="15" customWidth="1"/>
+    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="17.140625" customWidth="1"/>
+    <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="15" customWidth="1"/>
+    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="17.140625" customWidth="1"/>
+    <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.899999999999999" customHeight="1">
-[...271 lines deleted...]
-      <c r="B43" s="4"/>
+    <row r="1" spans="1:5" ht="27" customHeight="1">
+      <c r="A1" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+    </row>
+    <row r="2" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A2" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+    </row>
+    <row r="4" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A4" s="67"/>
+      <c r="B4" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+    </row>
+    <row r="5" spans="1:5" ht="39" customHeight="1">
+      <c r="A5" s="67"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="44">
+        <v>72595</v>
+      </c>
+      <c r="C6" s="48">
+        <v>83</v>
+      </c>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="44">
+        <v>25163</v>
+      </c>
+      <c r="C7" s="48">
+        <v>84.2</v>
+      </c>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="44">
+        <v>5629</v>
+      </c>
+      <c r="C8" s="48">
+        <v>90.7</v>
+      </c>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="44">
+        <v>1645</v>
+      </c>
+      <c r="C9" s="48">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="D9" s="30"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="44">
+        <v>3311</v>
+      </c>
+      <c r="C10" s="48">
+        <v>44.3</v>
+      </c>
+      <c r="D10" s="30"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="44">
+        <v>2178</v>
+      </c>
+      <c r="C11" s="48">
+        <v>120.3</v>
+      </c>
+      <c r="D11" s="30"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="44">
+        <v>2333</v>
+      </c>
+      <c r="C12" s="48">
+        <v>80.8</v>
+      </c>
+      <c r="D12" s="30"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="44">
+        <v>10403</v>
+      </c>
+      <c r="C13" s="48">
+        <v>110.9</v>
+      </c>
+      <c r="D13" s="30"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="49">
+        <v>717</v>
+      </c>
+      <c r="C14" s="48">
+        <v>33.1</v>
+      </c>
+      <c r="D14" s="30"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="44">
+        <v>5485</v>
+      </c>
+      <c r="C15" s="48">
+        <v>107.2</v>
+      </c>
+      <c r="D15" s="30"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="44">
+        <v>3891</v>
+      </c>
+      <c r="C16" s="48">
+        <v>100.9</v>
+      </c>
+      <c r="D16" s="30"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="44">
+        <v>4243</v>
+      </c>
+      <c r="C17" s="48">
+        <v>64</v>
+      </c>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="44">
+        <v>1729</v>
+      </c>
+      <c r="C18" s="48">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="D18" s="30"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="49">
+        <v>901</v>
+      </c>
+      <c r="C19" s="48">
+        <v>108.3</v>
+      </c>
+      <c r="D19" s="30"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="46">
+        <v>4967</v>
+      </c>
+      <c r="C20" s="50">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="D20" s="30"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="51"/>
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="30"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="52"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-[...4 lines deleted...]
-    <mergeCell ref="F4:F5"/>
+  <mergeCells count="5">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
-[...11 lines deleted...]
-      <vt:lpstr>decemder</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Metadata 163206</vt:lpstr>
+      <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
+      <vt:lpstr>Metadata 163213</vt:lpstr>
+      <vt:lpstr>Metadata 16321301</vt:lpstr>
+      <vt:lpstr>Metadata 163201</vt:lpstr>
+      <vt:lpstr>Metadata 163221</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>indikator 163206,163213</vt:lpstr>
+      <vt:lpstr>indikator 163206 (2),16321301</vt:lpstr>
+      <vt:lpstr>indikator 163201,163221</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Гульнар Досжанова</dc:creator>
+  <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>