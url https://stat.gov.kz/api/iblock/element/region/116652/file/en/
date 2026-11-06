--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -13,70 +13,70 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="2850" yWindow="-45" windowWidth="10965" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="83">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
     <t>Defination of the indicator</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
@@ -155,53 +155,50 @@
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>163206 (cfo 16)</t>
   </si>
   <si>
     <t>Total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>Square metres of total space</t>
   </si>
   <si>
     <t>Number of apartments,
  units</t>
   </si>
   <si>
     <t>Number of apartments in commissioned residential buildings</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>The total number of apartments built includes apartments in apartment-type residential buildings and dormitories built in urban settlements and rural areas by enterprises and organizations of all forms of ownership, as well as individual developers.</t>
   </si>
   <si>
-    <t>Since January 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Physical volume index of the total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
 </t>
   </si>
   <si>
     <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
   </si>
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
@@ -246,101 +243,99 @@
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
   <si>
     <t>Division of сonstruction and investment statistics</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...4 lines deleted...]
-  <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>16.10.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
-    <t>18.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">D.Ospanova </t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516699/file/en/</t>
-[...1 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919?keyword=</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519600/file/en/</t>
+  </si>
+  <si>
+    <t>19.10.2026y.</t>
+  </si>
+  <si>
+    <t>(January-September  2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
-    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -448,77 +443,77 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -575,51 +570,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -686,116 +681,95 @@
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1109,252 +1083,254 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="38.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="B3" s="4">
+        <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>29</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
+      <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1">
-      <c r="A8" s="3" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
-      <c r="A10" s="3" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
       <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B13" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>73</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1">
       <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M15" s="10"/>
-[...8 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M17" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>18</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>67</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="18" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="20"/>
+      <c r="B22" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="22.140625" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
@@ -1648,1341 +1624,1351 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="66"/>
-      <c r="C1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A2" s="61" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="61"/>
+      <c r="A2" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="68"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="64" t="s">
-        <v>51</v>
+      <c r="C4" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
     </row>
     <row r="5" spans="1:5" ht="34.5" customHeight="1">
-      <c r="A5" s="68"/>
-[...1 lines deleted...]
-      <c r="C5" s="65"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="58"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="36" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>114.6</v>
+        <v>52</v>
+      </c>
+      <c r="B6" s="44">
+        <v>1434</v>
+      </c>
+      <c r="C6" s="45">
+        <v>112.7</v>
       </c>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="37" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>148.9</v>
+        <v>53</v>
+      </c>
+      <c r="B7" s="44">
+        <v>1074</v>
+      </c>
+      <c r="C7" s="45">
+        <v>126.1</v>
       </c>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="37" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>114.3</v>
+        <v>54</v>
+      </c>
+      <c r="B8" s="44">
+        <v>39</v>
+      </c>
+      <c r="C8" s="45">
+        <v>125.8</v>
       </c>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="37" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>55</v>
+      </c>
+      <c r="B9" s="44">
+        <v>3</v>
+      </c>
+      <c r="C9" s="45">
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="37" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B10" s="53">
+        <v>56</v>
+      </c>
+      <c r="B10" s="44">
         <v>7</v>
       </c>
-      <c r="C10" s="54">
-        <v>350</v>
+      <c r="C10" s="45">
+        <v>233.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="37" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>88.9</v>
+        <v>57</v>
+      </c>
+      <c r="B11" s="44">
+        <v>35</v>
+      </c>
+      <c r="C11" s="45">
+        <v>134.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="37" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B12" s="55">
+        <v>58</v>
+      </c>
+      <c r="B12" s="44">
         <v>1</v>
       </c>
-      <c r="C12" s="54">
-        <v>2.9</v>
+      <c r="C12" s="45">
+        <v>2.8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="37" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>55.2</v>
+        <v>59</v>
+      </c>
+      <c r="B13" s="44">
+        <v>85</v>
+      </c>
+      <c r="C13" s="45">
+        <v>54.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="37" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>60</v>
+      </c>
+      <c r="B14" s="44">
+        <v>14</v>
+      </c>
+      <c r="C14" s="45">
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="37" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B15" s="55">
+        <v>61</v>
+      </c>
+      <c r="B15" s="46">
         <v>10</v>
       </c>
-      <c r="C15" s="54">
+      <c r="C15" s="45">
         <v>142.9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="37" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>121.2</v>
+        <v>62</v>
+      </c>
+      <c r="B16" s="44">
+        <v>41</v>
+      </c>
+      <c r="C16" s="45">
+        <v>124.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="44">
+        <v>57</v>
+      </c>
+      <c r="C17" s="45">
+        <v>211.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15">
+      <c r="A18" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="53">
-[...14 lines deleted...]
-        <v>75</v>
+      <c r="B18" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="52" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="37" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="C19" s="54">
+        <v>65</v>
+      </c>
+      <c r="B19" s="44">
+        <v>4</v>
+      </c>
+      <c r="C19" s="45">
         <v>100</v>
       </c>
       <c r="E19" s="30"/>
     </row>
     <row r="20" spans="1:5" ht="12.75" customHeight="1">
       <c r="A20" s="38" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B20" s="32">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="C20" s="33">
-        <v>37.299999999999997</v>
+        <v>74.400000000000006</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="57"/>
+      <c r="A21" s="47"/>
       <c r="B21" s="34"/>
       <c r="C21" s="35"/>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="57"/>
-[...1 lines deleted...]
-      <c r="C22" s="57"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="3" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>29</v>
-      </c>
-[...6 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1">
-      <c r="A8" s="3" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25">
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
-      <c r="A10" s="3" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
       <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B13" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1">
       <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M15" s="10"/>
-[...8 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M17" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>18</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>67</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="18" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="20"/>
+      <c r="B22" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.5703125" style="21" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>0</v>
+      </c>
+      <c r="B3" s="4">
+        <v>163213</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1">
       <c r="A6" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="42" customHeight="1">
+      <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B8" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1">
-[...3 lines deleted...]
-      <c r="B8" s="6" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1">
-[...3 lines deleted...]
-      <c r="B9" s="8" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="8" t="s">
         <v>45</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
       <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B13" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1">
       <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M17" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>18</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>67</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="18" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="20"/>
+      <c r="B22" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0</v>
+      </c>
+      <c r="B3" s="4">
+        <v>16321301</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...8 lines deleted...]
-        <v>47</v>
+      <c r="B5" s="6" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="42" customHeight="1">
+      <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B8" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1">
-[...8 lines deleted...]
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B10" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="8" t="s">
         <v>45</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
       <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B13" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1">
       <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M17" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>18</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>67</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="40" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="20"/>
+      <c r="B22" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="21" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0</v>
+      </c>
+      <c r="B3" s="4">
+        <v>163201</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>38</v>
-      </c>
-[...6 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B8" s="8" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1">
-      <c r="A8" s="3" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25">
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
-      <c r="A10" s="3" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
       <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B13" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1">
       <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M17" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>18</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>67</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="40" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="20"/>
+      <c r="B22" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0</v>
+      </c>
+      <c r="B3" s="4">
+        <v>163221</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...8 lines deleted...]
-        <v>50</v>
+      <c r="B5" s="6" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B8" s="8" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1">
-      <c r="A8" s="3" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25">
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="38.25">
+      <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="51">
-      <c r="A10" s="3" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="51">
+      <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
       <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B13" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1">
       <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M17" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>18</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>67</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="40" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="20"/>
+      <c r="B22" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:C18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="25" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="25"/>
     <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="25" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="25"/>
     <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="25" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="25"/>
     <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="25" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="25"/>
     <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="25" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="25"/>
     <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="25" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="25"/>
     <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="25" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="25"/>
     <col min="1793" max="1793" width="4.42578125" style="25" customWidth="1"/>
@@ -3200,51 +3186,51 @@
       </c>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="22"/>
       <c r="B9" s="27"/>
       <c r="C9" s="24"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="24"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="22"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3">
       <c r="B13" s="41" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" customWidth="1"/>
@@ -3546,289 +3532,289 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="60"/>
-      <c r="C1" s="60"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A2" s="61" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="61"/>
+      <c r="A2" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
     </row>
     <row r="4" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A4" s="62"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="64" t="s">
-        <v>51</v>
+      <c r="C4" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
     </row>
     <row r="5" spans="1:7" ht="32.25" customHeight="1">
-      <c r="A5" s="62"/>
-[...1 lines deleted...]
-      <c r="C5" s="65"/>
+      <c r="A5" s="55"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="58"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
     </row>
     <row r="6" spans="1:7" ht="18" customHeight="1">
       <c r="A6" s="36" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>100.8</v>
+        <v>52</v>
+      </c>
+      <c r="B6" s="50">
+        <v>173323</v>
+      </c>
+      <c r="C6" s="51">
+        <v>102.9</v>
       </c>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="34"/>
       <c r="G6" s="35"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="37" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B7" s="44">
-        <v>82823</v>
+        <v>104623</v>
       </c>
       <c r="C7" s="45">
-        <v>130.30000000000001</v>
+        <v>114.6</v>
       </c>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="34"/>
       <c r="G7" s="35"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B8" s="44">
-        <v>5629</v>
+        <v>7521</v>
       </c>
       <c r="C8" s="45">
-        <v>90.7</v>
+        <v>100.6</v>
       </c>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="34"/>
       <c r="G8" s="35"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="37" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B9" s="44">
-        <v>1645</v>
+        <v>2454</v>
       </c>
       <c r="C9" s="45">
-        <v>71.900000000000006</v>
+        <v>100.1</v>
       </c>
       <c r="F9" s="34"/>
       <c r="G9" s="35"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="37" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B10" s="44">
-        <v>3311</v>
+        <v>4729</v>
       </c>
       <c r="C10" s="45">
-        <v>44.3</v>
+        <v>55.6</v>
       </c>
       <c r="F10" s="34"/>
       <c r="G10" s="35"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="37" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B11" s="44">
-        <v>2409</v>
+        <v>4673</v>
       </c>
       <c r="C11" s="45">
-        <v>101.4</v>
+        <v>104.9</v>
       </c>
       <c r="F11" s="34"/>
       <c r="G11" s="35"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="37" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B12" s="44">
-        <v>2333</v>
+        <v>3336</v>
       </c>
       <c r="C12" s="45">
-        <v>80.8</v>
+        <v>100.5</v>
       </c>
       <c r="F12" s="34"/>
       <c r="G12" s="35"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="37" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B13" s="44">
-        <v>11154</v>
+        <v>11796</v>
       </c>
       <c r="C13" s="45">
-        <v>77.400000000000006</v>
+        <v>73.7</v>
       </c>
       <c r="F13" s="34"/>
       <c r="G13" s="35"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="37" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B14" s="44">
-        <v>1220</v>
+        <v>2392</v>
       </c>
       <c r="C14" s="45">
-        <v>54</v>
+        <v>105.8</v>
       </c>
       <c r="F14" s="34"/>
       <c r="G14" s="35"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="37" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B15" s="44">
         <v>5485</v>
       </c>
       <c r="C15" s="45">
         <v>107.2</v>
       </c>
       <c r="F15" s="34"/>
       <c r="G15" s="35"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="37" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B16" s="44">
-        <v>3891</v>
+        <v>4051</v>
       </c>
       <c r="C16" s="45">
-        <v>100.9</v>
+        <v>105</v>
       </c>
       <c r="F16" s="34"/>
       <c r="G16" s="35"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="37" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B17" s="44">
-        <v>4243</v>
+        <v>6351</v>
       </c>
       <c r="C17" s="45">
-        <v>64</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="F17" s="34"/>
       <c r="G17" s="35"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="37" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B18" s="44">
-        <v>1729</v>
+        <v>1895</v>
       </c>
       <c r="C18" s="45">
-        <v>130.80000000000001</v>
+        <v>143.30000000000001</v>
       </c>
       <c r="F18" s="34"/>
       <c r="G18" s="35"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="37" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19" s="44">
-        <v>901</v>
+        <v>1054</v>
       </c>
       <c r="C19" s="45">
-        <v>108.3</v>
+        <v>100.3</v>
       </c>
       <c r="F19" s="34"/>
       <c r="G19" s="35"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="38" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>44.8</v>
+        <v>66</v>
+      </c>
+      <c r="B20" s="32">
+        <v>12963</v>
+      </c>
+      <c r="C20" s="33">
+        <v>103.6</v>
       </c>
       <c r="F20" s="34"/>
       <c r="G20" s="35"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
     </row>
     <row r="22" spans="1:7">
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
     </row>
     <row r="23" spans="1:7">
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
@@ -4147,284 +4133,284 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="27" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="66"/>
-      <c r="C1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A2" s="61" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="61"/>
+      <c r="A2" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="64" t="s">
-        <v>51</v>
+      <c r="C4" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
     </row>
     <row r="5" spans="1:5" ht="39" customHeight="1">
-      <c r="A5" s="67"/>
-[...1 lines deleted...]
-      <c r="C5" s="65"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="58"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B6" s="44">
-        <v>72595</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>91466</v>
+      </c>
+      <c r="C6" s="45">
+        <v>92.8</v>
       </c>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="37" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B7" s="44">
         <v>25163</v>
       </c>
-      <c r="C7" s="48">
-        <v>84.2</v>
+      <c r="C7" s="45">
+        <v>80</v>
       </c>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B8" s="44">
-        <v>5629</v>
-[...2 lines deleted...]
-        <v>90.7</v>
+        <v>7521</v>
+      </c>
+      <c r="C8" s="45">
+        <v>100.6</v>
       </c>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="37" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B9" s="44">
-        <v>1645</v>
-[...2 lines deleted...]
-        <v>71.900000000000006</v>
+        <v>2454</v>
+      </c>
+      <c r="C9" s="45">
+        <v>100.1</v>
       </c>
       <c r="D9" s="30"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="37" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B10" s="44">
-        <v>3311</v>
-[...2 lines deleted...]
-        <v>44.3</v>
+        <v>4729</v>
+      </c>
+      <c r="C10" s="45">
+        <v>55.6</v>
       </c>
       <c r="D10" s="30"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="37" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B11" s="44">
-        <v>2178</v>
-[...2 lines deleted...]
-        <v>120.3</v>
+        <v>4442</v>
+      </c>
+      <c r="C11" s="45">
+        <v>114.2</v>
       </c>
       <c r="D11" s="30"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="37" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B12" s="44">
-        <v>2333</v>
-[...2 lines deleted...]
-        <v>80.8</v>
+        <v>3336</v>
+      </c>
+      <c r="C12" s="45">
+        <v>100.5</v>
       </c>
       <c r="D12" s="30"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="37" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B13" s="44">
-        <v>10403</v>
-[...2 lines deleted...]
-        <v>110.9</v>
+        <v>11045</v>
+      </c>
+      <c r="C13" s="45">
+        <v>100.5</v>
       </c>
       <c r="D13" s="30"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="37" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>33.1</v>
+        <v>60</v>
+      </c>
+      <c r="B14" s="44">
+        <v>1332</v>
+      </c>
+      <c r="C14" s="45">
+        <v>61.5</v>
       </c>
       <c r="D14" s="30"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="37" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B15" s="44">
         <v>5485</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="45">
         <v>107.2</v>
       </c>
       <c r="D15" s="30"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="37" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B16" s="44">
-        <v>3891</v>
-[...2 lines deleted...]
-        <v>100.9</v>
+        <v>4051</v>
+      </c>
+      <c r="C16" s="45">
+        <v>105</v>
       </c>
       <c r="D16" s="30"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="37" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B17" s="44">
-        <v>4243</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>6351</v>
+      </c>
+      <c r="C17" s="45">
+        <v>72.900000000000006</v>
       </c>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="37" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B18" s="44">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>130.80000000000001</v>
+        <v>1895</v>
+      </c>
+      <c r="C18" s="45">
+        <v>143.30000000000001</v>
       </c>
       <c r="D18" s="30"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="37" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>108.3</v>
+        <v>65</v>
+      </c>
+      <c r="B19" s="44">
+        <v>1054</v>
+      </c>
+      <c r="C19" s="45">
+        <v>100.3</v>
       </c>
       <c r="D19" s="30"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="38" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>65.099999999999994</v>
+        <v>66</v>
+      </c>
+      <c r="B20" s="32">
+        <v>12608</v>
+      </c>
+      <c r="C20" s="33">
+        <v>152.69999999999999</v>
       </c>
       <c r="D20" s="30"/>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="51"/>
-[...1 lines deleted...]
-      <c r="C21" s="52"/>
+      <c r="A21" s="42"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="43"/>
       <c r="D21" s="30"/>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="52"/>
-[...1 lines deleted...]
-      <c r="C22" s="52"/>
+      <c r="A22" s="43"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>