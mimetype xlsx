--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="5745" yWindow="-15" windowWidth="5760" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="Symbols" sheetId="18" r:id="rId5"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="64">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
@@ -170,106 +170,106 @@
   <si>
     <t>Comprehensive  schools, pupils places</t>
   </si>
   <si>
     <t>Pre-school institutions, places</t>
   </si>
   <si>
     <t>Hospitals, beds</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516699/file/en/</t>
-[...7 lines deleted...]
-  <si>
     <t>Division of сonstruction and investment statistics</t>
   </si>
   <si>
     <t xml:space="preserve">D.Ospanova </t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>January-August 2026</t>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519600/file/en/</t>
+  </si>
+  <si>
+    <t>19.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -359,95 +359,101 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -534,50 +540,53 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -867,966 +876,974 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>3</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163502</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>26</v>
-      </c>
-[...6 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...6 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>47</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>63</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>48</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>3</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163504</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...6 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>47</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>63</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>48</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>3</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163506</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...6 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>47</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>63</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>48</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>3</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163508</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>2</v>
-      </c>
-[...6 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...6 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>47</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>63</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>48</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="39" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="36"/>
       <c r="B3" s="37" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="36"/>
       <c r="B4" s="37" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C4" s="38"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="36"/>
       <c r="B5" s="37" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C5" s="38"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="36"/>
       <c r="B6" s="37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C6" s="38"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="36"/>
       <c r="B7" s="37" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C7" s="38"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="36"/>
       <c r="B8" s="40" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C8" s="38"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="36"/>
       <c r="B9" s="41"/>
       <c r="C9" s="38"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="36"/>
       <c r="B10" s="36"/>
       <c r="C10" s="38"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="38"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
     </row>
     <row r="13" spans="1:3" ht="15">
       <c r="A13" s="46" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="42"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="43"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="43"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -2431,63 +2448,63 @@
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:8" ht="48">
       <c r="A3" s="31"/>
       <c r="B3" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>42</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="45" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B4" s="32" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C4" s="32" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D4" s="33" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E4" s="32" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="23"/>
       <c r="B5" s="24"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="23"/>
       <c r="B6" s="24"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="24"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
     </row>