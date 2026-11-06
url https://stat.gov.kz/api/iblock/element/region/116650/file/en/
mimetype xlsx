--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="13800" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -204,72 +204,72 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
     <t>Division of сonstruction and investment statistics</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
-    <t>16.10.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
-    <t>18.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>D.Ospanova</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516699/file/en/</t>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519600/file/en/</t>
+  </si>
+  <si>
+    <t>19.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
@@ -1007,476 +1007,480 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1">
       <c r="A3" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>18</v>
+      </c>
+      <c r="B3" s="5">
+        <v>162101</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1">
       <c r="A4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1">
+      <c r="A5" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B5" s="7" t="s">
         <v>22</v>
-      </c>
-[...6 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1">
       <c r="A6" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1">
+      <c r="A7" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B7" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="6" customFormat="1" ht="51">
-      <c r="A7" s="4" t="s">
+    <row r="8" spans="1:13" s="6" customFormat="1" ht="51">
+      <c r="A8" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B8" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="6" customFormat="1">
-      <c r="A8" s="4" t="s">
+    <row r="9" spans="1:13" s="6" customFormat="1">
+      <c r="A9" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B9" s="7" t="s">
         <v>28</v>
-      </c>
-[...6 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="6" customFormat="1" ht="25.5">
       <c r="A10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="6" customFormat="1" ht="25.5">
+      <c r="A11" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B11" s="9" t="s">
         <v>32</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="6" customFormat="1">
       <c r="A12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="10"/>
+      <c r="M12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1">
+      <c r="A13" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="B13" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="M13" s="11"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1">
       <c r="A14" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>35</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>63</v>
       </c>
       <c r="M14" s="11"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1">
       <c r="A15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:13" s="6" customFormat="1">
+      <c r="A16" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="M15" s="11"/>
-[...8 lines deleted...]
-      <c r="M16" s="16"/>
+      <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="17"/>
+        <v>67</v>
+      </c>
+      <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="4" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M18" s="16"/>
+        <v>40</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="4" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="M19" s="17"/>
+        <v>41</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="4" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="M20" s="16"/>
+        <v>42</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="45" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="17"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="16"/>
+      <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="17"/>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="16"/>
+      <c r="M26" s="17"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1">
       <c r="A3" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>18</v>
+      </c>
+      <c r="B3" s="5">
+        <v>162107</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1">
       <c r="A4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1">
+      <c r="A5" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B5" s="7" t="s">
         <v>52</v>
-      </c>
-[...6 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1">
       <c r="A6" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1">
+      <c r="A7" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B7" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="6" customFormat="1" ht="38.25">
-      <c r="A7" s="4" t="s">
+    <row r="8" spans="1:13" s="6" customFormat="1" ht="38.25">
+      <c r="A8" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B8" s="9" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="6" customFormat="1">
-      <c r="A8" s="4" t="s">
+    <row r="9" spans="1:13" s="6" customFormat="1">
+      <c r="A9" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B9" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="6" customFormat="1" ht="38.25">
-      <c r="A9" s="4" t="s">
+    <row r="10" spans="1:13" s="6" customFormat="1" ht="38.25">
+      <c r="A10" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B10" s="9" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="6" customFormat="1" ht="25.5">
-      <c r="A10" s="4" t="s">
+    <row r="11" spans="1:13" s="6" customFormat="1" ht="25.5">
+      <c r="A11" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B11" s="9" t="s">
         <v>32</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="6" customFormat="1">
       <c r="A12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="10"/>
+      <c r="M12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1">
+      <c r="A13" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="B13" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="M13" s="11"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1">
       <c r="A14" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>35</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>63</v>
       </c>
       <c r="M14" s="11"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1">
       <c r="A15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:13" s="6" customFormat="1">
+      <c r="A16" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="B16" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="M15" s="11"/>
-[...8 lines deleted...]
-      <c r="M16" s="16"/>
+      <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="17"/>
+        <v>67</v>
+      </c>
+      <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="4" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M18" s="16"/>
+        <v>40</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="4" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="M19" s="17"/>
+        <v>41</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="4" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="M20" s="16"/>
+        <v>42</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="45" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="17"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="16"/>
+      <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="17"/>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="16"/>
+      <c r="M26" s="17"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="21"/>
       <c r="B3" s="28" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="28" t="s">
@@ -1505,81 +1509,81 @@
       </c>
       <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="24"/>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
     </row>
     <row r="13" spans="1:3" ht="15">
       <c r="A13" s="50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="51"/>
       <c r="C13" s="51"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="26"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="26"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N7"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1743,51 +1747,53 @@
       </c>
       <c r="B7" s="34">
         <v>2036.6</v>
       </c>
       <c r="C7" s="34">
         <v>4652.1000000000004</v>
       </c>
       <c r="D7" s="35">
         <v>12162.5</v>
       </c>
       <c r="E7" s="35">
         <v>7082.8</v>
       </c>
       <c r="F7" s="35">
         <v>14428.7</v>
       </c>
       <c r="G7" s="35">
         <v>37394.300000000003</v>
       </c>
       <c r="H7" s="35">
         <v>21517.4</v>
       </c>
       <c r="I7" s="35">
         <v>27706.6</v>
       </c>
-      <c r="J7" s="35"/>
+      <c r="J7" s="35">
+        <v>62605.9</v>
+      </c>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
@@ -1990,51 +1996,53 @@
       </c>
       <c r="B8" s="34">
         <v>2.8</v>
       </c>
       <c r="C8" s="34">
         <v>233.1</v>
       </c>
       <c r="D8" s="35">
         <v>260.7</v>
       </c>
       <c r="E8" s="35">
         <v>57.8</v>
       </c>
       <c r="F8" s="35">
         <v>198.4</v>
       </c>
       <c r="G8" s="35">
         <v>255.8</v>
       </c>
       <c r="H8" s="35">
         <v>57.8</v>
       </c>
       <c r="I8" s="35">
         <v>126.4</v>
       </c>
-      <c r="J8" s="35"/>
+      <c r="J8" s="35">
+        <v>225.3</v>
+      </c>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="36"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="55"/>
       <c r="C9" s="55"/>
       <c r="D9" s="55"/>
       <c r="E9" s="55"/>
       <c r="F9" s="55"/>
       <c r="G9" s="55"/>
       <c r="H9" s="55"/>
       <c r="I9" s="55"/>
       <c r="J9" s="55"/>
       <c r="K9" s="55"/>
       <c r="L9" s="55"/>
       <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>0</v>
       </c>
@@ -2139,51 +2147,53 @@
       </c>
       <c r="B13" s="43">
         <v>135.1</v>
       </c>
       <c r="C13" s="43">
         <v>150.6</v>
       </c>
       <c r="D13" s="43">
         <v>85.5</v>
       </c>
       <c r="E13" s="43">
         <v>117.7</v>
       </c>
       <c r="F13" s="43">
         <v>127.2</v>
       </c>
       <c r="G13" s="43">
         <v>85.7</v>
       </c>
       <c r="H13" s="43">
         <v>108.6</v>
       </c>
       <c r="I13" s="43">
         <v>102.4</v>
       </c>
-      <c r="J13" s="43"/>
+      <c r="J13" s="43">
+        <v>89.5</v>
+      </c>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="44"/>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="30"/>
       <c r="D20" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>