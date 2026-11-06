--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780"/>
+    <workbookView xWindow="1605" yWindow="-15" windowWidth="12780" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -156,132 +156,132 @@
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
     <t>Division of сonstruction and investment statistics</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
-    <t>16.10.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
     <t>D.Ospanova</t>
   </si>
   <si>
-    <t>18.09.2026y.</t>
-[...2 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/region/516699/file/en/</t>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519600/file/en/</t>
+  </si>
+  <si>
+    <t>19.10.2026y.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -393,62 +393,81 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -462,75 +481,66 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -591,61 +601,73 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -940,476 +962,480 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>162101</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>5</v>
-      </c>
-[...6 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>11</v>
-      </c>
-[...6 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>15</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="B13" s="10" t="s">
+        <v>61</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>62</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>23</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>42</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>25</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>162107</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>35</v>
-      </c>
-[...6 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>15</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="B13" s="10" t="s">
+        <v>61</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>62</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>23</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>42</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>25</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="21"/>
       <c r="B3" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="28" t="s">
@@ -1438,547 +1464,547 @@
       </c>
       <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="24"/>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
     </row>
     <row r="13" spans="1:3" ht="15">
       <c r="B13" s="39" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C13" s="31"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="26"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="26"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
+      <c r="B1" s="49"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="46"/>
+      <c r="A2" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="50"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="38"/>
       <c r="B4" s="33" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="34" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>126981</v>
+        <v>44</v>
+      </c>
+      <c r="B5" s="43">
+        <v>189586.8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="35" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>50621.5</v>
+        <v>45</v>
+      </c>
+      <c r="B6" s="43">
+        <v>68434.8</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="35" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>4562.3</v>
+        <v>46</v>
+      </c>
+      <c r="B7" s="43">
+        <v>7446.2</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="35" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>3714.1</v>
+        <v>47</v>
+      </c>
+      <c r="B8" s="43">
+        <v>8823.5</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="35" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>6778.5</v>
+        <v>48</v>
+      </c>
+      <c r="B9" s="43">
+        <v>7524</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="35" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>8376.2999999999993</v>
+        <v>49</v>
+      </c>
+      <c r="B10" s="43">
+        <v>14366.2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="35" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1776.7</v>
+        <v>50</v>
+      </c>
+      <c r="B11" s="44">
+        <v>2051.9</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="35" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>10308.9</v>
+        <v>51</v>
+      </c>
+      <c r="B12" s="44">
+        <v>17592.3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="35" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>5800.1</v>
+        <v>52</v>
+      </c>
+      <c r="B13" s="44">
+        <v>5863.1</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="35" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>7515</v>
+        <v>53</v>
+      </c>
+      <c r="B14" s="44">
+        <v>13478</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="35" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2623.5</v>
+        <v>54</v>
+      </c>
+      <c r="B15" s="44">
+        <v>4753.3999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="35" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>6021.1</v>
+        <v>55</v>
+      </c>
+      <c r="B16" s="44">
+        <v>10513.8</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>3797.3</v>
+        <v>56</v>
+      </c>
+      <c r="B17" s="44">
+        <v>5523.5</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="35" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>3579.5</v>
+        <v>57</v>
+      </c>
+      <c r="B18" s="44">
+        <v>5006.2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="36" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>11506.2</v>
+        <v>58</v>
+      </c>
+      <c r="B19" s="45">
+        <v>18209.900000000001</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="37"/>
-      <c r="B20" s="37"/>
+      <c r="B20" s="48"/>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="37"/>
       <c r="B21" s="37"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="37"/>
       <c r="B22" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
+      <c r="B1" s="50"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="46"/>
+      <c r="A2" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="50"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="36">
       <c r="A4" s="38"/>
       <c r="B4" s="33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="34" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>101.4</v>
+        <v>44</v>
+      </c>
+      <c r="B5" s="46">
+        <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>106.8</v>
+        <v>45</v>
+      </c>
+      <c r="B6" s="46">
+        <v>103.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>116.4</v>
+        <v>46</v>
+      </c>
+      <c r="B7" s="46">
+        <v>102.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>119.2</v>
+        <v>47</v>
+      </c>
+      <c r="B8" s="46">
+        <v>143.69999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>143.9</v>
+        <v>48</v>
+      </c>
+      <c r="B9" s="46">
+        <v>111.6</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="35" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>104.5</v>
+        <v>49</v>
+      </c>
+      <c r="B10" s="46">
+        <v>119.4</v>
       </c>
       <c r="E10" s="30"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>43.5</v>
+        <v>50</v>
+      </c>
+      <c r="B11" s="46">
+        <v>24.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>51</v>
+      </c>
+      <c r="B12" s="46">
+        <v>125.5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>52</v>
+      </c>
+      <c r="B13" s="46">
+        <v>69.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>111.8</v>
+        <v>53</v>
+      </c>
+      <c r="B14" s="40">
+        <v>100.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>124.1</v>
+        <v>54</v>
+      </c>
+      <c r="B15" s="40">
+        <v>164.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>51.2</v>
+        <v>55</v>
+      </c>
+      <c r="B16" s="40">
+        <v>53.8</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>156.9</v>
+        <v>56</v>
+      </c>
+      <c r="B17" s="46">
+        <v>122.6</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="35" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>116.8</v>
+        <v>57</v>
+      </c>
+      <c r="B18" s="46">
+        <v>89.3</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="36" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>102.3</v>
+        <v>58</v>
+      </c>
+      <c r="B19" s="47">
+        <v>101.2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="37"/>
-      <c r="B20" s="43"/>
+      <c r="B20" s="41"/>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="37"/>
       <c r="B21" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>