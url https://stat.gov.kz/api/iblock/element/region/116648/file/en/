--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -234,69 +234,69 @@
   <si>
     <t>Indices of physical volume of Investments in house-construction</t>
   </si>
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>Investments in residential construction</t>
   </si>
   <si>
     <t>Investments in residential construction, million tenge</t>
   </si>
   <si>
     <t>In percentages to the previous month of the current year</t>
   </si>
   <si>
     <t>In percentages to the corresponding month of the previous year</t>
   </si>
   <si>
-    <t>17.08.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Division of Construction and Investment Statistics</t>
   </si>
   <si>
     <t>Okanova Aizhan Bolatbekovna</t>
   </si>
   <si>
     <t>+7 7152463098</t>
   </si>
   <si>
     <t>a.bazarbaeva@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/513000/file/en/</t>
-[...2 lines deleted...]
-    <t>17.09.2026 y.</t>
+    <t>https://stat.gov.kz/api/iblock/element/region/516694/file/en/</t>
+  </si>
+  <si>
+    <t>18.09.2026 y.</t>
+  </si>
+  <si>
+    <t>19.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -682,103 +682,96 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -860,65 +853,50 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -932,50 +910,57 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1003,50 +988,53 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1340,438 +1328,440 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="101" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16129" max="16384" width="9.140625" style="85"/>
+    <col min="1" max="1" width="42.28515625" style="93" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="93" customWidth="1"/>
+    <col min="3" max="254" width="9.140625" style="77"/>
+    <col min="255" max="255" width="42.28515625" style="77" customWidth="1"/>
+    <col min="256" max="256" width="97.7109375" style="77" customWidth="1"/>
+    <col min="257" max="510" width="9.140625" style="77"/>
+    <col min="511" max="511" width="42.28515625" style="77" customWidth="1"/>
+    <col min="512" max="512" width="97.7109375" style="77" customWidth="1"/>
+    <col min="513" max="766" width="9.140625" style="77"/>
+    <col min="767" max="767" width="42.28515625" style="77" customWidth="1"/>
+    <col min="768" max="768" width="97.7109375" style="77" customWidth="1"/>
+    <col min="769" max="1022" width="9.140625" style="77"/>
+    <col min="1023" max="1023" width="42.28515625" style="77" customWidth="1"/>
+    <col min="1024" max="1024" width="97.7109375" style="77" customWidth="1"/>
+    <col min="1025" max="1278" width="9.140625" style="77"/>
+    <col min="1279" max="1279" width="42.28515625" style="77" customWidth="1"/>
+    <col min="1280" max="1280" width="97.7109375" style="77" customWidth="1"/>
+    <col min="1281" max="1534" width="9.140625" style="77"/>
+    <col min="1535" max="1535" width="42.28515625" style="77" customWidth="1"/>
+    <col min="1536" max="1536" width="97.7109375" style="77" customWidth="1"/>
+    <col min="1537" max="1790" width="9.140625" style="77"/>
+    <col min="1791" max="1791" width="42.28515625" style="77" customWidth="1"/>
+    <col min="1792" max="1792" width="97.7109375" style="77" customWidth="1"/>
+    <col min="1793" max="2046" width="9.140625" style="77"/>
+    <col min="2047" max="2047" width="42.28515625" style="77" customWidth="1"/>
+    <col min="2048" max="2048" width="97.7109375" style="77" customWidth="1"/>
+    <col min="2049" max="2302" width="9.140625" style="77"/>
+    <col min="2303" max="2303" width="42.28515625" style="77" customWidth="1"/>
+    <col min="2304" max="2304" width="97.7109375" style="77" customWidth="1"/>
+    <col min="2305" max="2558" width="9.140625" style="77"/>
+    <col min="2559" max="2559" width="42.28515625" style="77" customWidth="1"/>
+    <col min="2560" max="2560" width="97.7109375" style="77" customWidth="1"/>
+    <col min="2561" max="2814" width="9.140625" style="77"/>
+    <col min="2815" max="2815" width="42.28515625" style="77" customWidth="1"/>
+    <col min="2816" max="2816" width="97.7109375" style="77" customWidth="1"/>
+    <col min="2817" max="3070" width="9.140625" style="77"/>
+    <col min="3071" max="3071" width="42.28515625" style="77" customWidth="1"/>
+    <col min="3072" max="3072" width="97.7109375" style="77" customWidth="1"/>
+    <col min="3073" max="3326" width="9.140625" style="77"/>
+    <col min="3327" max="3327" width="42.28515625" style="77" customWidth="1"/>
+    <col min="3328" max="3328" width="97.7109375" style="77" customWidth="1"/>
+    <col min="3329" max="3582" width="9.140625" style="77"/>
+    <col min="3583" max="3583" width="42.28515625" style="77" customWidth="1"/>
+    <col min="3584" max="3584" width="97.7109375" style="77" customWidth="1"/>
+    <col min="3585" max="3838" width="9.140625" style="77"/>
+    <col min="3839" max="3839" width="42.28515625" style="77" customWidth="1"/>
+    <col min="3840" max="3840" width="97.7109375" style="77" customWidth="1"/>
+    <col min="3841" max="4094" width="9.140625" style="77"/>
+    <col min="4095" max="4095" width="42.28515625" style="77" customWidth="1"/>
+    <col min="4096" max="4096" width="97.7109375" style="77" customWidth="1"/>
+    <col min="4097" max="4350" width="9.140625" style="77"/>
+    <col min="4351" max="4351" width="42.28515625" style="77" customWidth="1"/>
+    <col min="4352" max="4352" width="97.7109375" style="77" customWidth="1"/>
+    <col min="4353" max="4606" width="9.140625" style="77"/>
+    <col min="4607" max="4607" width="42.28515625" style="77" customWidth="1"/>
+    <col min="4608" max="4608" width="97.7109375" style="77" customWidth="1"/>
+    <col min="4609" max="4862" width="9.140625" style="77"/>
+    <col min="4863" max="4863" width="42.28515625" style="77" customWidth="1"/>
+    <col min="4864" max="4864" width="97.7109375" style="77" customWidth="1"/>
+    <col min="4865" max="5118" width="9.140625" style="77"/>
+    <col min="5119" max="5119" width="42.28515625" style="77" customWidth="1"/>
+    <col min="5120" max="5120" width="97.7109375" style="77" customWidth="1"/>
+    <col min="5121" max="5374" width="9.140625" style="77"/>
+    <col min="5375" max="5375" width="42.28515625" style="77" customWidth="1"/>
+    <col min="5376" max="5376" width="97.7109375" style="77" customWidth="1"/>
+    <col min="5377" max="5630" width="9.140625" style="77"/>
+    <col min="5631" max="5631" width="42.28515625" style="77" customWidth="1"/>
+    <col min="5632" max="5632" width="97.7109375" style="77" customWidth="1"/>
+    <col min="5633" max="5886" width="9.140625" style="77"/>
+    <col min="5887" max="5887" width="42.28515625" style="77" customWidth="1"/>
+    <col min="5888" max="5888" width="97.7109375" style="77" customWidth="1"/>
+    <col min="5889" max="6142" width="9.140625" style="77"/>
+    <col min="6143" max="6143" width="42.28515625" style="77" customWidth="1"/>
+    <col min="6144" max="6144" width="97.7109375" style="77" customWidth="1"/>
+    <col min="6145" max="6398" width="9.140625" style="77"/>
+    <col min="6399" max="6399" width="42.28515625" style="77" customWidth="1"/>
+    <col min="6400" max="6400" width="97.7109375" style="77" customWidth="1"/>
+    <col min="6401" max="6654" width="9.140625" style="77"/>
+    <col min="6655" max="6655" width="42.28515625" style="77" customWidth="1"/>
+    <col min="6656" max="6656" width="97.7109375" style="77" customWidth="1"/>
+    <col min="6657" max="6910" width="9.140625" style="77"/>
+    <col min="6911" max="6911" width="42.28515625" style="77" customWidth="1"/>
+    <col min="6912" max="6912" width="97.7109375" style="77" customWidth="1"/>
+    <col min="6913" max="7166" width="9.140625" style="77"/>
+    <col min="7167" max="7167" width="42.28515625" style="77" customWidth="1"/>
+    <col min="7168" max="7168" width="97.7109375" style="77" customWidth="1"/>
+    <col min="7169" max="7422" width="9.140625" style="77"/>
+    <col min="7423" max="7423" width="42.28515625" style="77" customWidth="1"/>
+    <col min="7424" max="7424" width="97.7109375" style="77" customWidth="1"/>
+    <col min="7425" max="7678" width="9.140625" style="77"/>
+    <col min="7679" max="7679" width="42.28515625" style="77" customWidth="1"/>
+    <col min="7680" max="7680" width="97.7109375" style="77" customWidth="1"/>
+    <col min="7681" max="7934" width="9.140625" style="77"/>
+    <col min="7935" max="7935" width="42.28515625" style="77" customWidth="1"/>
+    <col min="7936" max="7936" width="97.7109375" style="77" customWidth="1"/>
+    <col min="7937" max="8190" width="9.140625" style="77"/>
+    <col min="8191" max="8191" width="42.28515625" style="77" customWidth="1"/>
+    <col min="8192" max="8192" width="97.7109375" style="77" customWidth="1"/>
+    <col min="8193" max="8446" width="9.140625" style="77"/>
+    <col min="8447" max="8447" width="42.28515625" style="77" customWidth="1"/>
+    <col min="8448" max="8448" width="97.7109375" style="77" customWidth="1"/>
+    <col min="8449" max="8702" width="9.140625" style="77"/>
+    <col min="8703" max="8703" width="42.28515625" style="77" customWidth="1"/>
+    <col min="8704" max="8704" width="97.7109375" style="77" customWidth="1"/>
+    <col min="8705" max="8958" width="9.140625" style="77"/>
+    <col min="8959" max="8959" width="42.28515625" style="77" customWidth="1"/>
+    <col min="8960" max="8960" width="97.7109375" style="77" customWidth="1"/>
+    <col min="8961" max="9214" width="9.140625" style="77"/>
+    <col min="9215" max="9215" width="42.28515625" style="77" customWidth="1"/>
+    <col min="9216" max="9216" width="97.7109375" style="77" customWidth="1"/>
+    <col min="9217" max="9470" width="9.140625" style="77"/>
+    <col min="9471" max="9471" width="42.28515625" style="77" customWidth="1"/>
+    <col min="9472" max="9472" width="97.7109375" style="77" customWidth="1"/>
+    <col min="9473" max="9726" width="9.140625" style="77"/>
+    <col min="9727" max="9727" width="42.28515625" style="77" customWidth="1"/>
+    <col min="9728" max="9728" width="97.7109375" style="77" customWidth="1"/>
+    <col min="9729" max="9982" width="9.140625" style="77"/>
+    <col min="9983" max="9983" width="42.28515625" style="77" customWidth="1"/>
+    <col min="9984" max="9984" width="97.7109375" style="77" customWidth="1"/>
+    <col min="9985" max="10238" width="9.140625" style="77"/>
+    <col min="10239" max="10239" width="42.28515625" style="77" customWidth="1"/>
+    <col min="10240" max="10240" width="97.7109375" style="77" customWidth="1"/>
+    <col min="10241" max="10494" width="9.140625" style="77"/>
+    <col min="10495" max="10495" width="42.28515625" style="77" customWidth="1"/>
+    <col min="10496" max="10496" width="97.7109375" style="77" customWidth="1"/>
+    <col min="10497" max="10750" width="9.140625" style="77"/>
+    <col min="10751" max="10751" width="42.28515625" style="77" customWidth="1"/>
+    <col min="10752" max="10752" width="97.7109375" style="77" customWidth="1"/>
+    <col min="10753" max="11006" width="9.140625" style="77"/>
+    <col min="11007" max="11007" width="42.28515625" style="77" customWidth="1"/>
+    <col min="11008" max="11008" width="97.7109375" style="77" customWidth="1"/>
+    <col min="11009" max="11262" width="9.140625" style="77"/>
+    <col min="11263" max="11263" width="42.28515625" style="77" customWidth="1"/>
+    <col min="11264" max="11264" width="97.7109375" style="77" customWidth="1"/>
+    <col min="11265" max="11518" width="9.140625" style="77"/>
+    <col min="11519" max="11519" width="42.28515625" style="77" customWidth="1"/>
+    <col min="11520" max="11520" width="97.7109375" style="77" customWidth="1"/>
+    <col min="11521" max="11774" width="9.140625" style="77"/>
+    <col min="11775" max="11775" width="42.28515625" style="77" customWidth="1"/>
+    <col min="11776" max="11776" width="97.7109375" style="77" customWidth="1"/>
+    <col min="11777" max="12030" width="9.140625" style="77"/>
+    <col min="12031" max="12031" width="42.28515625" style="77" customWidth="1"/>
+    <col min="12032" max="12032" width="97.7109375" style="77" customWidth="1"/>
+    <col min="12033" max="12286" width="9.140625" style="77"/>
+    <col min="12287" max="12287" width="42.28515625" style="77" customWidth="1"/>
+    <col min="12288" max="12288" width="97.7109375" style="77" customWidth="1"/>
+    <col min="12289" max="12542" width="9.140625" style="77"/>
+    <col min="12543" max="12543" width="42.28515625" style="77" customWidth="1"/>
+    <col min="12544" max="12544" width="97.7109375" style="77" customWidth="1"/>
+    <col min="12545" max="12798" width="9.140625" style="77"/>
+    <col min="12799" max="12799" width="42.28515625" style="77" customWidth="1"/>
+    <col min="12800" max="12800" width="97.7109375" style="77" customWidth="1"/>
+    <col min="12801" max="13054" width="9.140625" style="77"/>
+    <col min="13055" max="13055" width="42.28515625" style="77" customWidth="1"/>
+    <col min="13056" max="13056" width="97.7109375" style="77" customWidth="1"/>
+    <col min="13057" max="13310" width="9.140625" style="77"/>
+    <col min="13311" max="13311" width="42.28515625" style="77" customWidth="1"/>
+    <col min="13312" max="13312" width="97.7109375" style="77" customWidth="1"/>
+    <col min="13313" max="13566" width="9.140625" style="77"/>
+    <col min="13567" max="13567" width="42.28515625" style="77" customWidth="1"/>
+    <col min="13568" max="13568" width="97.7109375" style="77" customWidth="1"/>
+    <col min="13569" max="13822" width="9.140625" style="77"/>
+    <col min="13823" max="13823" width="42.28515625" style="77" customWidth="1"/>
+    <col min="13824" max="13824" width="97.7109375" style="77" customWidth="1"/>
+    <col min="13825" max="14078" width="9.140625" style="77"/>
+    <col min="14079" max="14079" width="42.28515625" style="77" customWidth="1"/>
+    <col min="14080" max="14080" width="97.7109375" style="77" customWidth="1"/>
+    <col min="14081" max="14334" width="9.140625" style="77"/>
+    <col min="14335" max="14335" width="42.28515625" style="77" customWidth="1"/>
+    <col min="14336" max="14336" width="97.7109375" style="77" customWidth="1"/>
+    <col min="14337" max="14590" width="9.140625" style="77"/>
+    <col min="14591" max="14591" width="42.28515625" style="77" customWidth="1"/>
+    <col min="14592" max="14592" width="97.7109375" style="77" customWidth="1"/>
+    <col min="14593" max="14846" width="9.140625" style="77"/>
+    <col min="14847" max="14847" width="42.28515625" style="77" customWidth="1"/>
+    <col min="14848" max="14848" width="97.7109375" style="77" customWidth="1"/>
+    <col min="14849" max="15102" width="9.140625" style="77"/>
+    <col min="15103" max="15103" width="42.28515625" style="77" customWidth="1"/>
+    <col min="15104" max="15104" width="97.7109375" style="77" customWidth="1"/>
+    <col min="15105" max="15358" width="9.140625" style="77"/>
+    <col min="15359" max="15359" width="42.28515625" style="77" customWidth="1"/>
+    <col min="15360" max="15360" width="97.7109375" style="77" customWidth="1"/>
+    <col min="15361" max="15614" width="9.140625" style="77"/>
+    <col min="15615" max="15615" width="42.28515625" style="77" customWidth="1"/>
+    <col min="15616" max="15616" width="97.7109375" style="77" customWidth="1"/>
+    <col min="15617" max="15870" width="9.140625" style="77"/>
+    <col min="15871" max="15871" width="42.28515625" style="77" customWidth="1"/>
+    <col min="15872" max="15872" width="97.7109375" style="77" customWidth="1"/>
+    <col min="15873" max="16126" width="9.140625" style="77"/>
+    <col min="16127" max="16127" width="42.28515625" style="77" customWidth="1"/>
+    <col min="16128" max="16128" width="97.7109375" style="77" customWidth="1"/>
+    <col min="16129" max="16384" width="9.140625" style="77"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="84"/>
-[...3 lines deleted...]
-      <c r="A2" s="86" t="s">
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
+    </row>
+    <row r="2" spans="1:2" s="80" customFormat="1">
+      <c r="A2" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="87">
+      <c r="B2" s="79">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="88" customFormat="1">
-      <c r="A3" s="86" t="s">
+    <row r="3" spans="1:2" s="80" customFormat="1">
+      <c r="A3" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="79" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="88" customFormat="1">
-      <c r="A4" s="86" t="s">
+    <row r="4" spans="1:2" s="80" customFormat="1">
+      <c r="A4" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="89" t="s">
+      <c r="B4" s="81" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="88" customFormat="1">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:2" s="80" customFormat="1">
+      <c r="A5" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="87" t="s">
+      <c r="B5" s="79" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="88" customFormat="1">
-      <c r="A6" s="90" t="s">
+    <row r="6" spans="1:2" s="80" customFormat="1">
+      <c r="A6" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="91" t="s">
+      <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="88" customFormat="1">
-      <c r="A7" s="86" t="s">
+    <row r="7" spans="1:2" s="80" customFormat="1">
+      <c r="A7" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="84" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="88" customFormat="1">
-      <c r="A8" s="86" t="s">
+    <row r="8" spans="1:2" s="80" customFormat="1">
+      <c r="A8" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="93" t="s">
+      <c r="B8" s="85" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="88" customFormat="1" ht="25.5">
-      <c r="A9" s="86" t="s">
+    <row r="9" spans="1:2" s="80" customFormat="1" ht="25.5">
+      <c r="A9" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="94" t="s">
+      <c r="B9" s="86" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="88" customFormat="1" ht="51">
-      <c r="A10" s="86" t="s">
+    <row r="10" spans="1:2" s="80" customFormat="1" ht="51">
+      <c r="A10" s="78" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="94" t="s">
+      <c r="B10" s="86" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="88" customFormat="1">
-      <c r="A11" s="86" t="s">
+    <row r="11" spans="1:2" s="80" customFormat="1">
+      <c r="A11" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="95"/>
-[...2 lines deleted...]
-      <c r="A12" s="86" t="s">
+      <c r="B11" s="87"/>
+    </row>
+    <row r="12" spans="1:2" s="80" customFormat="1">
+      <c r="A12" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="96" t="s">
+      <c r="B12" s="88" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="88" customFormat="1">
-      <c r="A13" s="90" t="s">
+    <row r="13" spans="1:2" s="80" customFormat="1">
+      <c r="A13" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="97" t="s">
+      <c r="B13" s="89" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="88" customFormat="1">
-      <c r="A14" s="90" t="s">
+    <row r="14" spans="1:2" s="80" customFormat="1">
+      <c r="A14" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="97" t="s">
+      <c r="B14" s="89" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="80" customFormat="1">
+      <c r="A15" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="89" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="83" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="88" customFormat="1">
-[...11 lines deleted...]
-      <c r="B16" s="91" t="s">
+    <row r="17" spans="1:11">
+      <c r="A17" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="83" t="s">
+        <v>76</v>
+      </c>
+      <c r="K17" s="90"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="75" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
-[...12 lines deleted...]
-      <c r="B18" s="83" t="s">
+    <row r="19" spans="1:11">
+      <c r="A19" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="81" t="s">
         <v>71</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="89" t="s">
+      <c r="K19" s="90"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="91" t="s">
         <v>72</v>
       </c>
-      <c r="K19" s="98"/>
-[...5 lines deleted...]
-      <c r="B20" s="99" t="s">
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="78" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="92" t="s">
         <v>73</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="K21" s="98"/>
+      <c r="K21" s="90"/>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:11">
-      <c r="K23" s="98"/>
+      <c r="K23" s="90"/>
     </row>
     <row r="25" spans="1:11">
-      <c r="K25" s="98"/>
+      <c r="K25" s="90"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1866,215 +1856,215 @@
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="17">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1">
-      <c r="A4" s="26" t="s">
+      <c r="A4" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="37" t="s">
+      <c r="B4" s="34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="2" customFormat="1">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="36" t="s">
+      <c r="B5" s="33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="2" customFormat="1">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="28" t="s">
+      <c r="B6" s="25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="2" customFormat="1" ht="38.25">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="2" customFormat="1">
-      <c r="A8" s="26" t="s">
+      <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="2" customFormat="1" ht="25.5">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="2" customFormat="1" ht="51">
-      <c r="A10" s="26" t="s">
+      <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1">
-      <c r="A11" s="26" t="s">
+      <c r="A11" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="3"/>
       <c r="M11" s="4"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="4"/>
     </row>
     <row r="13" spans="1:13" s="2" customFormat="1">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="89" t="s">
+        <v>74</v>
+      </c>
+      <c r="M14" s="4"/>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1">
+      <c r="A15" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="4"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="83" t="s">
         <v>75</v>
       </c>
-      <c r="M14" s="4"/>
-[...14 lines deleted...]
-      <c r="B16" s="91" t="s">
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="83" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="8"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="75" t="s">
         <v>70</v>
       </c>
-      <c r="M16" s="7"/>
-[...14 lines deleted...]
-      <c r="B18" s="83" t="s">
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="M18" s="7"/>
-[...5 lines deleted...]
-      <c r="B19" s="25" t="s">
+      <c r="M19" s="8"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="M19" s="8"/>
-[...5 lines deleted...]
-      <c r="B20" s="9" t="s">
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="11"/>
       <c r="B22" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
@@ -2256,140 +2246,140 @@
     <col min="14595" max="14848" width="8.85546875" style="15"/>
     <col min="14849" max="14849" width="4.42578125" style="15" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="15" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="15"/>
     <col min="15105" max="15105" width="4.42578125" style="15" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="15" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="15"/>
     <col min="15361" max="15361" width="4.42578125" style="15" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="15" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="15"/>
     <col min="15617" max="15617" width="4.42578125" style="15" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="15" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="15"/>
     <col min="15873" max="15873" width="4.42578125" style="15" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="15" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="15"/>
     <col min="16129" max="16129" width="4.42578125" style="15" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="15" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="B2" s="14"/>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="32"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="29"/>
+      <c r="B6" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="34"/>
+      <c r="C6" s="31"/>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="32"/>
-      <c r="B7" s="33" t="s">
+      <c r="A7" s="29"/>
+      <c r="B7" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="34"/>
+      <c r="C7" s="31"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="32"/>
-      <c r="B8" s="33" t="s">
+      <c r="A8" s="29"/>
+      <c r="B8" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="34"/>
+      <c r="C8" s="31"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="32"/>
-      <c r="B9" s="33" t="s">
+      <c r="A9" s="29"/>
+      <c r="B9" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="34"/>
+      <c r="C9" s="31"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="32"/>
-      <c r="B10" s="33" t="s">
+      <c r="A10" s="29"/>
+      <c r="B10" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="34"/>
+      <c r="C10" s="31"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="32"/>
-      <c r="B11" s="35" t="s">
+      <c r="A11" s="29"/>
+      <c r="B11" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="34"/>
+      <c r="C11" s="31"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="105"/>
-[...1 lines deleted...]
-      <c r="C12" s="34"/>
+      <c r="A12" s="100"/>
+      <c r="B12" s="100"/>
+      <c r="C12" s="31"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="105"/>
-[...1 lines deleted...]
-      <c r="C13" s="34"/>
+      <c r="A13" s="100"/>
+      <c r="B13" s="100"/>
+      <c r="C13" s="31"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="105"/>
-[...1 lines deleted...]
-      <c r="C14" s="34"/>
+      <c r="A14" s="100"/>
+      <c r="B14" s="100"/>
+      <c r="C14" s="31"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="105"/>
-[...1 lines deleted...]
-      <c r="C15" s="32"/>
+      <c r="A15" s="100"/>
+      <c r="B15" s="100"/>
+      <c r="C15" s="29"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="106" t="s">
+      <c r="A16" s="101" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="106"/>
-      <c r="C16" s="106"/>
+      <c r="B16" s="101"/>
+      <c r="C16" s="101"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H8" sqref="B8:H8"/>
+      <selection activeCell="B6" sqref="B6:M6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="15"/>
     <col min="3" max="3" width="9.5703125" style="15" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="15"/>
     <col min="9" max="9" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="11" style="15" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="13.42578125" style="15" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="15"/>
     <col min="259" max="259" width="9.5703125" style="15" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="15"/>
     <col min="265" max="265" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="15" customWidth="1"/>
     <col min="267" max="267" width="11" style="15" customWidth="1"/>
     <col min="268" max="268" width="11.28515625" style="15" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="15" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="15"/>
     <col min="513" max="513" width="13.42578125" style="15" customWidth="1"/>
@@ -2993,1810 +2983,1860 @@
     <col min="15629" max="15629" width="10.7109375" style="15" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="15"/>
     <col min="15873" max="15873" width="13.42578125" style="15" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="15"/>
     <col min="15875" max="15875" width="9.5703125" style="15" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="15"/>
     <col min="15881" max="15881" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.7109375" style="15" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="15" customWidth="1"/>
     <col min="15884" max="15884" width="11.28515625" style="15" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="15" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="15"/>
     <col min="16129" max="16129" width="13.42578125" style="15" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="15"/>
     <col min="16131" max="16131" width="9.5703125" style="15" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="15"/>
     <col min="16137" max="16137" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.7109375" style="15" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="15" customWidth="1"/>
     <col min="16140" max="16140" width="11.28515625" style="15" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="15" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="113"/>
-[...10 lines deleted...]
-      <c r="M1" s="113"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="38"/>
-      <c r="B2" s="39" t="s">
+      <c r="A2" s="35"/>
+      <c r="B2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="39" t="s">
+      <c r="C2" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="39" t="s">
+      <c r="D2" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="39" t="s">
+      <c r="E2" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="39" t="s">
+      <c r="F2" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="39" t="s">
+      <c r="G2" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="39" t="s">
+      <c r="H2" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="39" t="s">
+      <c r="I2" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="39" t="s">
+      <c r="J2" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="39" t="s">
+      <c r="K2" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="39" t="s">
+      <c r="L2" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="40" t="s">
+      <c r="M2" s="37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.9" customHeight="1">
-      <c r="A3" s="114" t="s">
+      <c r="A3" s="109" t="s">
         <v>67</v>
       </c>
-      <c r="B3" s="114"/>
-[...10 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" hidden="1" customHeight="1">
-      <c r="A4" s="42">
+      <c r="A4" s="39">
         <v>2021</v>
       </c>
-      <c r="B4" s="43">
+      <c r="B4" s="40">
         <v>2694.4</v>
       </c>
-      <c r="C4" s="44">
+      <c r="C4" s="41">
         <v>2372.6999999999998</v>
       </c>
-      <c r="D4" s="43">
+      <c r="D4" s="40">
         <v>2090.6999999999998</v>
       </c>
-      <c r="E4" s="44">
+      <c r="E4" s="41">
         <v>3326.3</v>
       </c>
-      <c r="F4" s="43">
+      <c r="F4" s="40">
         <v>2223.6999999999998</v>
       </c>
-      <c r="G4" s="43">
+      <c r="G4" s="40">
         <v>8402.6</v>
       </c>
-      <c r="H4" s="43">
+      <c r="H4" s="40">
         <v>1212.0999999999999</v>
       </c>
-      <c r="I4" s="43">
+      <c r="I4" s="40">
         <v>1662.1</v>
       </c>
-      <c r="J4" s="43">
+      <c r="J4" s="40">
         <v>3891.9</v>
       </c>
-      <c r="K4" s="44">
+      <c r="K4" s="41">
         <v>3667.1</v>
       </c>
-      <c r="L4" s="43">
+      <c r="L4" s="40">
         <v>4755.2</v>
       </c>
-      <c r="M4" s="45">
+      <c r="M4" s="42">
         <v>12318</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75" hidden="1">
-      <c r="A5" s="46">
+      <c r="A5" s="43">
         <v>2022</v>
       </c>
-      <c r="B5" s="47">
+      <c r="B5" s="44">
         <v>318.7</v>
       </c>
-      <c r="C5" s="48">
+      <c r="C5" s="45">
         <v>3231.9</v>
       </c>
-      <c r="D5" s="48">
+      <c r="D5" s="45">
         <v>5456.6</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="46">
         <v>919.2</v>
       </c>
-      <c r="F5" s="47">
+      <c r="F5" s="44">
         <v>3002.8</v>
       </c>
-      <c r="G5" s="48">
+      <c r="G5" s="45">
         <v>10208.9</v>
       </c>
-      <c r="H5" s="48">
+      <c r="H5" s="45">
         <v>3867.8</v>
       </c>
-      <c r="I5" s="47">
+      <c r="I5" s="44">
         <v>1915</v>
       </c>
-      <c r="J5" s="48">
+      <c r="J5" s="45">
         <v>2772.8</v>
       </c>
-      <c r="K5" s="48">
+      <c r="K5" s="45">
         <v>2586.5</v>
       </c>
-      <c r="L5" s="47">
+      <c r="L5" s="44">
         <v>6147.4</v>
       </c>
-      <c r="M5" s="50">
+      <c r="M5" s="47">
         <v>17480.2</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.75">
-      <c r="A6" s="103">
+      <c r="A6" s="95">
         <v>2024</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B6" s="40">
         <v>428.1</v>
       </c>
-      <c r="C6" s="44">
+      <c r="C6" s="41">
         <v>5144.1000000000004</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="41">
         <v>3386.9</v>
       </c>
-      <c r="E6" s="44">
+      <c r="E6" s="41">
         <v>1867.2</v>
       </c>
-      <c r="F6" s="44">
+      <c r="F6" s="41">
         <v>2260.1</v>
       </c>
-      <c r="G6" s="44">
+      <c r="G6" s="41">
         <v>9429.6</v>
       </c>
-      <c r="H6" s="44">
+      <c r="H6" s="41">
         <v>3479.5</v>
       </c>
-      <c r="I6" s="44">
+      <c r="I6" s="41">
         <v>3078.4</v>
       </c>
-      <c r="J6" s="44">
+      <c r="J6" s="41">
         <v>3735.5</v>
       </c>
-      <c r="K6" s="44">
+      <c r="K6" s="41">
         <v>4771.8999999999996</v>
       </c>
-      <c r="L6" s="44">
+      <c r="L6" s="41">
         <v>4334.5</v>
       </c>
-      <c r="M6" s="45">
+      <c r="M6" s="42">
         <v>13850.1</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.75">
-      <c r="A7" s="103">
+      <c r="A7" s="95">
         <v>2025</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="41">
         <v>1212.7</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="48">
         <v>3817.3</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="41">
         <v>4497.1000000000004</v>
       </c>
-      <c r="E7" s="44">
+      <c r="E7" s="41">
         <v>4889.8999999999996</v>
       </c>
-      <c r="F7" s="44">
+      <c r="F7" s="41">
         <v>4969.5</v>
       </c>
-      <c r="G7" s="44">
+      <c r="G7" s="41">
         <v>6087.3059999999996</v>
       </c>
-      <c r="H7" s="51">
+      <c r="H7" s="48">
         <v>3829.4</v>
       </c>
-      <c r="I7" s="51">
+      <c r="I7" s="48">
         <v>5104.2</v>
       </c>
-      <c r="J7" s="51">
+      <c r="J7" s="48">
         <v>4506.1000000000004</v>
       </c>
-      <c r="K7" s="52">
+      <c r="K7" s="49">
         <v>3202.1</v>
       </c>
-      <c r="L7" s="44">
+      <c r="L7" s="41">
         <v>10992.4</v>
       </c>
-      <c r="M7" s="45">
+      <c r="M7" s="42">
         <v>9790.5</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A8" s="103">
+      <c r="A8" s="95">
         <v>2026</v>
       </c>
-      <c r="B8" s="52">
+      <c r="B8" s="49">
         <v>1372.2</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="41">
         <v>3041.2</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="41">
         <v>6589.7</v>
       </c>
-      <c r="E8" s="52">
+      <c r="E8" s="49">
         <v>6613.1</v>
       </c>
-      <c r="F8" s="44">
+      <c r="F8" s="41">
         <v>4482.2</v>
       </c>
-      <c r="G8" s="44">
+      <c r="G8" s="41">
         <v>9627.5</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="49">
         <v>3524.3</v>
       </c>
-      <c r="I8" s="44"/>
-[...3 lines deleted...]
-      <c r="M8" s="45"/>
+      <c r="I8" s="49">
+        <v>7852.1</v>
+      </c>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="42"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A9" s="107" t="s">
+      <c r="A9" s="102" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="108"/>
-[...10 lines deleted...]
-      <c r="M9" s="109"/>
+      <c r="B9" s="103"/>
+      <c r="C9" s="103"/>
+      <c r="D9" s="103"/>
+      <c r="E9" s="103"/>
+      <c r="F9" s="103"/>
+      <c r="G9" s="103"/>
+      <c r="H9" s="103"/>
+      <c r="I9" s="103"/>
+      <c r="J9" s="103"/>
+      <c r="K9" s="103"/>
+      <c r="L9" s="103"/>
+      <c r="M9" s="104"/>
     </row>
     <row r="10" spans="1:13" ht="12.75">
-      <c r="A10" s="110" t="s">
+      <c r="A10" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="111"/>
-[...10 lines deleted...]
-      <c r="M10" s="54"/>
+      <c r="B10" s="106"/>
+      <c r="C10" s="106"/>
+      <c r="D10" s="106"/>
+      <c r="E10" s="106"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="51"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" hidden="1">
-      <c r="A11" s="103">
+      <c r="A11" s="95">
         <v>2021</v>
       </c>
-      <c r="B11" s="55">
+      <c r="B11" s="52">
         <v>37.1</v>
       </c>
-      <c r="C11" s="56">
+      <c r="C11" s="53">
         <v>87.1</v>
       </c>
-      <c r="D11" s="55">
+      <c r="D11" s="52">
         <v>87.8</v>
       </c>
-      <c r="E11" s="55">
+      <c r="E11" s="52">
         <v>157.4</v>
       </c>
-      <c r="F11" s="55">
+      <c r="F11" s="52">
         <v>66.5</v>
       </c>
-      <c r="G11" s="55">
+      <c r="G11" s="52">
         <v>376</v>
       </c>
-      <c r="H11" s="55">
+      <c r="H11" s="52">
         <v>14.3</v>
       </c>
-      <c r="I11" s="55">
+      <c r="I11" s="52">
         <v>136.19999999999999</v>
       </c>
-      <c r="J11" s="55">
+      <c r="J11" s="52">
         <v>234.6</v>
       </c>
-      <c r="K11" s="55">
+      <c r="K11" s="52">
         <v>93.8</v>
       </c>
-      <c r="L11" s="55">
+      <c r="L11" s="52">
         <v>128.9</v>
       </c>
-      <c r="M11" s="57">
+      <c r="M11" s="54">
         <v>256.7</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12.75" hidden="1">
-      <c r="A12" s="103">
+      <c r="A12" s="95">
         <v>2022</v>
       </c>
-      <c r="B12" s="55">
+      <c r="B12" s="52">
         <v>20.8</v>
       </c>
-      <c r="C12" s="58">
+      <c r="C12" s="55">
         <v>1012</v>
       </c>
-      <c r="D12" s="55">
+      <c r="D12" s="52">
         <v>167.8</v>
       </c>
-      <c r="E12" s="55">
+      <c r="E12" s="52">
         <v>16.600000000000001</v>
       </c>
-      <c r="F12" s="55">
+      <c r="F12" s="52">
         <v>324.39999999999998</v>
       </c>
-      <c r="G12" s="55">
+      <c r="G12" s="52">
         <v>335.6</v>
       </c>
-      <c r="H12" s="55">
+      <c r="H12" s="52">
         <v>37.799999999999997</v>
       </c>
-      <c r="I12" s="55">
+      <c r="I12" s="52">
         <v>49.5</v>
       </c>
-      <c r="J12" s="55">
+      <c r="J12" s="52">
         <v>143.5</v>
       </c>
-      <c r="K12" s="55">
+      <c r="K12" s="52">
         <v>92.6</v>
       </c>
-      <c r="L12" s="55">
+      <c r="L12" s="52">
         <v>236.7</v>
       </c>
-      <c r="M12" s="57">
+      <c r="M12" s="54">
         <v>285.5</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A13" s="103">
+      <c r="A13" s="95">
         <v>2024</v>
       </c>
-      <c r="B13" s="55">
+      <c r="B13" s="52">
         <v>5.8</v>
       </c>
-      <c r="C13" s="59">
+      <c r="C13" s="56">
         <v>1206.5</v>
       </c>
-      <c r="D13" s="55">
+      <c r="D13" s="52">
         <v>66</v>
       </c>
-      <c r="E13" s="55">
+      <c r="E13" s="52">
         <v>55.1</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="40">
         <v>120.9</v>
       </c>
-      <c r="G13" s="55">
+      <c r="G13" s="52">
         <v>416.4</v>
       </c>
-      <c r="H13" s="55">
+      <c r="H13" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="40">
         <v>88.7</v>
       </c>
-      <c r="J13" s="55">
+      <c r="J13" s="52">
         <v>121</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="40">
         <v>126.6</v>
       </c>
-      <c r="L13" s="55">
+      <c r="L13" s="52">
         <v>90.4</v>
       </c>
-      <c r="M13" s="57">
+      <c r="M13" s="54">
         <v>317</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A14" s="103">
+      <c r="A14" s="95">
         <v>2025</v>
       </c>
-      <c r="B14" s="55">
+      <c r="B14" s="52">
         <v>8.5</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="40">
         <v>313.5</v>
       </c>
-      <c r="D14" s="55">
+      <c r="D14" s="52">
         <v>117</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="40">
         <v>108.1</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="40">
         <v>101.9</v>
       </c>
-      <c r="G14" s="55">
+      <c r="G14" s="52">
         <v>122.9</v>
       </c>
-      <c r="H14" s="55">
+      <c r="H14" s="52">
         <v>62.8</v>
       </c>
-      <c r="I14" s="55">
+      <c r="I14" s="52">
         <v>133.69999999999999</v>
       </c>
-      <c r="J14" s="55">
+      <c r="J14" s="52">
         <v>88.1</v>
       </c>
-      <c r="K14" s="55">
+      <c r="K14" s="52">
         <v>70.599999999999994</v>
       </c>
-      <c r="L14" s="55">
+      <c r="L14" s="52">
         <v>342.3</v>
       </c>
-      <c r="M14" s="57">
+      <c r="M14" s="54">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="12.75">
-      <c r="A15" s="103">
+      <c r="A15" s="95">
         <v>2026</v>
       </c>
-      <c r="B15" s="55">
+      <c r="B15" s="52">
         <v>13</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="40">
         <v>224.3</v>
       </c>
-      <c r="D15" s="55">
+      <c r="D15" s="52">
         <v>216.5</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="40">
         <v>100.7</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="40">
         <v>67.099999999999994</v>
       </c>
-      <c r="G15" s="55">
+      <c r="G15" s="52">
         <v>212.9</v>
       </c>
-      <c r="H15" s="55">
+      <c r="H15" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="I15" s="55"/>
-[...3 lines deleted...]
-      <c r="M15" s="57"/>
+      <c r="I15" s="52">
+        <v>220.8</v>
+      </c>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="54"/>
     </row>
     <row r="16" spans="1:13" ht="12.75">
-      <c r="A16" s="107" t="s">
+      <c r="A16" s="102" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="108"/>
-[...10 lines deleted...]
-      <c r="M16" s="109"/>
+      <c r="B16" s="103"/>
+      <c r="C16" s="103"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="103"/>
+      <c r="J16" s="103"/>
+      <c r="K16" s="103"/>
+      <c r="L16" s="103"/>
+      <c r="M16" s="104"/>
     </row>
     <row r="17" spans="1:13" ht="12.75">
-      <c r="A17" s="110" t="s">
+      <c r="A17" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="B17" s="111"/>
-[...10 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="B17" s="106"/>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" hidden="1">
-      <c r="A18" s="103">
+      <c r="A18" s="95">
         <v>2021</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="52">
         <v>605</v>
       </c>
-      <c r="C18" s="60">
+      <c r="C18" s="57">
         <v>42.7</v>
       </c>
-      <c r="D18" s="55">
+      <c r="D18" s="52">
         <v>64.900000000000006</v>
       </c>
-      <c r="E18" s="55">
+      <c r="E18" s="52">
         <v>191.4</v>
       </c>
-      <c r="F18" s="55">
+      <c r="F18" s="52">
         <v>129.80000000000001</v>
       </c>
-      <c r="G18" s="55">
+      <c r="G18" s="52">
         <v>148.1</v>
       </c>
-      <c r="H18" s="55">
+      <c r="H18" s="52">
         <v>255.2</v>
       </c>
-      <c r="I18" s="55">
+      <c r="I18" s="52">
         <v>84.5</v>
       </c>
-      <c r="J18" s="55">
+      <c r="J18" s="52">
         <v>94.8</v>
       </c>
-      <c r="K18" s="55">
+      <c r="K18" s="52">
         <v>248.4</v>
       </c>
-      <c r="L18" s="55">
+      <c r="L18" s="52">
         <v>123.5</v>
       </c>
-      <c r="M18" s="57">
+      <c r="M18" s="54">
         <v>157.9</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.75" hidden="1">
-      <c r="A19" s="103">
+      <c r="A19" s="95">
         <v>2022</v>
       </c>
-      <c r="B19" s="61">
+      <c r="B19" s="58">
         <v>161.9</v>
       </c>
-      <c r="C19" s="61">
+      <c r="C19" s="58">
         <v>128</v>
       </c>
-      <c r="D19" s="62">
+      <c r="D19" s="59">
         <v>244.4</v>
       </c>
-      <c r="E19" s="61">
+      <c r="E19" s="58">
         <v>25.8</v>
       </c>
-      <c r="F19" s="62">
+      <c r="F19" s="59">
         <v>127.5</v>
       </c>
-      <c r="G19" s="62">
+      <c r="G19" s="59">
         <v>114</v>
       </c>
-      <c r="H19" s="61">
+      <c r="H19" s="58">
         <v>301.3</v>
       </c>
-      <c r="I19" s="61">
+      <c r="I19" s="58">
         <v>108.8</v>
       </c>
-      <c r="J19" s="61">
+      <c r="J19" s="58">
         <v>66.599999999999994</v>
       </c>
-      <c r="K19" s="61">
+      <c r="K19" s="58">
         <v>66.5</v>
       </c>
-      <c r="L19" s="61">
+      <c r="L19" s="58">
         <v>122.1</v>
       </c>
-      <c r="M19" s="63">
+      <c r="M19" s="60">
         <v>136.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12.75">
-      <c r="A20" s="104">
+      <c r="A20" s="96">
         <v>2024</v>
       </c>
-      <c r="B20" s="55">
+      <c r="B20" s="52">
         <v>133.80000000000001</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="52">
         <v>232.7</v>
       </c>
-      <c r="D20" s="62">
+      <c r="D20" s="59">
         <v>84.5</v>
       </c>
-      <c r="E20" s="61">
+      <c r="E20" s="58">
         <v>95.7</v>
       </c>
-      <c r="F20" s="64">
+      <c r="F20" s="61">
         <v>84.7</v>
       </c>
-      <c r="G20" s="65">
+      <c r="G20" s="62">
         <v>141</v>
       </c>
-      <c r="H20" s="64">
+      <c r="H20" s="61">
         <v>95.3</v>
       </c>
-      <c r="I20" s="66">
+      <c r="I20" s="63">
         <v>100.1</v>
       </c>
-      <c r="J20" s="64">
+      <c r="J20" s="61">
         <v>106.7</v>
       </c>
-      <c r="K20" s="64">
+      <c r="K20" s="61">
         <v>102</v>
       </c>
-      <c r="L20" s="64">
+      <c r="L20" s="61">
         <v>50.8</v>
       </c>
-      <c r="M20" s="67">
+      <c r="M20" s="64">
         <v>938.8</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.75">
-      <c r="A21" s="104">
+      <c r="A21" s="96">
         <v>2025</v>
       </c>
-      <c r="B21" s="64">
+      <c r="B21" s="61">
         <v>276.39999999999998</v>
       </c>
-      <c r="C21" s="64">
+      <c r="C21" s="61">
         <v>71.8</v>
       </c>
-      <c r="D21" s="64">
+      <c r="D21" s="61">
         <v>126.9</v>
       </c>
-      <c r="E21" s="68">
+      <c r="E21" s="65">
         <v>250.6</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="40">
         <v>211.8</v>
       </c>
-      <c r="G21" s="66">
+      <c r="G21" s="63">
         <v>61.8</v>
       </c>
-      <c r="H21" s="64">
+      <c r="H21" s="61">
         <v>106.7</v>
       </c>
-      <c r="I21" s="64">
-[...2 lines deleted...]
-      <c r="J21" s="64">
+      <c r="I21" s="61">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="J21" s="61">
         <v>116.4</v>
       </c>
-      <c r="K21" s="69">
+      <c r="K21" s="66">
         <v>64.8</v>
       </c>
-      <c r="L21" s="64">
+      <c r="L21" s="61">
         <v>246.7</v>
       </c>
-      <c r="M21" s="67">
+      <c r="M21" s="64">
         <v>68.400000000000006</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.75">
-      <c r="A22" s="104">
+      <c r="A22" s="96">
         <v>2026</v>
       </c>
-      <c r="B22" s="64">
+      <c r="B22" s="61">
         <v>104.8</v>
       </c>
-      <c r="C22" s="64">
+      <c r="C22" s="61">
         <v>75.599999999999994</v>
       </c>
-      <c r="D22" s="66">
+      <c r="D22" s="63">
         <v>137.30000000000001</v>
       </c>
-      <c r="E22" s="66">
+      <c r="E22" s="63">
         <v>129.80000000000001</v>
       </c>
-      <c r="F22" s="66">
+      <c r="F22" s="63">
         <v>85.6</v>
       </c>
-      <c r="G22" s="66">
+      <c r="G22" s="63">
         <v>147.4</v>
       </c>
-      <c r="H22" s="66">
+      <c r="H22" s="63">
         <v>87.4</v>
       </c>
-      <c r="I22" s="64"/>
-[...3 lines deleted...]
-      <c r="M22" s="70"/>
+      <c r="I22" s="63">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="67"/>
     </row>
     <row r="23" spans="1:13" ht="12.75">
-      <c r="F23" s="71"/>
+      <c r="F23" s="68"/>
     </row>
     <row r="24" spans="1:13" ht="12.75">
-      <c r="C24" s="72"/>
-      <c r="F24" s="72"/>
+      <c r="C24" s="69"/>
+      <c r="F24" s="69"/>
     </row>
     <row r="25" spans="1:13" ht="12.75"/>
     <row r="26" spans="1:13" ht="12.75">
-      <c r="A26" s="73"/>
-      <c r="B26" s="74"/>
+      <c r="A26" s="70"/>
+      <c r="B26" s="71"/>
     </row>
     <row r="27" spans="1:13" ht="12.75"/>
     <row r="28" spans="1:13" ht="12.75"/>
     <row r="29" spans="1:13" ht="12.75"/>
     <row r="30" spans="1:13" ht="12.75"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="15"/>
     <col min="3" max="3" width="9.5703125" style="15" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="15"/>
     <col min="6" max="6" width="9.42578125" style="15" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="15"/>
     <col min="9" max="9" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="15" customWidth="1"/>
     <col min="11" max="11" width="11" style="15" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="15" customWidth="1"/>
-    <col min="14" max="256" width="9.140625" style="15"/>
-[...629 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="15"/>
+    <col min="14" max="255" width="9.140625" style="15"/>
+    <col min="256" max="256" width="13.42578125" style="15" customWidth="1"/>
+    <col min="257" max="257" width="9.140625" style="15"/>
+    <col min="258" max="258" width="9.5703125" style="15" customWidth="1"/>
+    <col min="259" max="263" width="9.140625" style="15"/>
+    <col min="264" max="264" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="265" max="265" width="10.85546875" style="15" customWidth="1"/>
+    <col min="266" max="266" width="11" style="15" customWidth="1"/>
+    <col min="267" max="267" width="10.42578125" style="15" customWidth="1"/>
+    <col min="268" max="268" width="10.7109375" style="15" customWidth="1"/>
+    <col min="269" max="511" width="9.140625" style="15"/>
+    <col min="512" max="512" width="13.42578125" style="15" customWidth="1"/>
+    <col min="513" max="513" width="9.140625" style="15"/>
+    <col min="514" max="514" width="9.5703125" style="15" customWidth="1"/>
+    <col min="515" max="519" width="9.140625" style="15"/>
+    <col min="520" max="520" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="521" max="521" width="10.85546875" style="15" customWidth="1"/>
+    <col min="522" max="522" width="11" style="15" customWidth="1"/>
+    <col min="523" max="523" width="10.42578125" style="15" customWidth="1"/>
+    <col min="524" max="524" width="10.7109375" style="15" customWidth="1"/>
+    <col min="525" max="767" width="9.140625" style="15"/>
+    <col min="768" max="768" width="13.42578125" style="15" customWidth="1"/>
+    <col min="769" max="769" width="9.140625" style="15"/>
+    <col min="770" max="770" width="9.5703125" style="15" customWidth="1"/>
+    <col min="771" max="775" width="9.140625" style="15"/>
+    <col min="776" max="776" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="777" max="777" width="10.85546875" style="15" customWidth="1"/>
+    <col min="778" max="778" width="11" style="15" customWidth="1"/>
+    <col min="779" max="779" width="10.42578125" style="15" customWidth="1"/>
+    <col min="780" max="780" width="10.7109375" style="15" customWidth="1"/>
+    <col min="781" max="1023" width="9.140625" style="15"/>
+    <col min="1024" max="1024" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1025" max="1025" width="9.140625" style="15"/>
+    <col min="1026" max="1026" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1027" max="1031" width="9.140625" style="15"/>
+    <col min="1032" max="1032" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1033" max="1033" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1034" max="1034" width="11" style="15" customWidth="1"/>
+    <col min="1035" max="1035" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1036" max="1036" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1037" max="1279" width="9.140625" style="15"/>
+    <col min="1280" max="1280" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1281" max="1281" width="9.140625" style="15"/>
+    <col min="1282" max="1282" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1283" max="1287" width="9.140625" style="15"/>
+    <col min="1288" max="1288" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1289" max="1289" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1290" max="1290" width="11" style="15" customWidth="1"/>
+    <col min="1291" max="1291" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1292" max="1292" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1293" max="1535" width="9.140625" style="15"/>
+    <col min="1536" max="1536" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1537" max="1537" width="9.140625" style="15"/>
+    <col min="1538" max="1538" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1539" max="1543" width="9.140625" style="15"/>
+    <col min="1544" max="1544" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1545" max="1545" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1546" max="1546" width="11" style="15" customWidth="1"/>
+    <col min="1547" max="1547" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1548" max="1548" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1549" max="1791" width="9.140625" style="15"/>
+    <col min="1792" max="1792" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1793" max="1793" width="9.140625" style="15"/>
+    <col min="1794" max="1794" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1795" max="1799" width="9.140625" style="15"/>
+    <col min="1800" max="1800" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1801" max="1801" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1802" max="1802" width="11" style="15" customWidth="1"/>
+    <col min="1803" max="1803" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1804" max="1804" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1805" max="2047" width="9.140625" style="15"/>
+    <col min="2048" max="2048" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2049" max="2049" width="9.140625" style="15"/>
+    <col min="2050" max="2050" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2051" max="2055" width="9.140625" style="15"/>
+    <col min="2056" max="2056" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2057" max="2057" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2058" max="2058" width="11" style="15" customWidth="1"/>
+    <col min="2059" max="2059" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2060" max="2060" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2061" max="2303" width="9.140625" style="15"/>
+    <col min="2304" max="2304" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2305" max="2305" width="9.140625" style="15"/>
+    <col min="2306" max="2306" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2307" max="2311" width="9.140625" style="15"/>
+    <col min="2312" max="2312" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2313" max="2313" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2314" max="2314" width="11" style="15" customWidth="1"/>
+    <col min="2315" max="2315" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2316" max="2316" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2317" max="2559" width="9.140625" style="15"/>
+    <col min="2560" max="2560" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2561" max="2561" width="9.140625" style="15"/>
+    <col min="2562" max="2562" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2563" max="2567" width="9.140625" style="15"/>
+    <col min="2568" max="2568" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2569" max="2569" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2570" max="2570" width="11" style="15" customWidth="1"/>
+    <col min="2571" max="2571" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2572" max="2572" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2573" max="2815" width="9.140625" style="15"/>
+    <col min="2816" max="2816" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2817" max="2817" width="9.140625" style="15"/>
+    <col min="2818" max="2818" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2819" max="2823" width="9.140625" style="15"/>
+    <col min="2824" max="2824" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2825" max="2825" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2826" max="2826" width="11" style="15" customWidth="1"/>
+    <col min="2827" max="2827" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2828" max="2828" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2829" max="3071" width="9.140625" style="15"/>
+    <col min="3072" max="3072" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3073" max="3073" width="9.140625" style="15"/>
+    <col min="3074" max="3074" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3075" max="3079" width="9.140625" style="15"/>
+    <col min="3080" max="3080" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3081" max="3081" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3082" max="3082" width="11" style="15" customWidth="1"/>
+    <col min="3083" max="3083" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3084" max="3084" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3085" max="3327" width="9.140625" style="15"/>
+    <col min="3328" max="3328" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3329" max="3329" width="9.140625" style="15"/>
+    <col min="3330" max="3330" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3331" max="3335" width="9.140625" style="15"/>
+    <col min="3336" max="3336" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3337" max="3337" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3338" max="3338" width="11" style="15" customWidth="1"/>
+    <col min="3339" max="3339" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3340" max="3340" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3341" max="3583" width="9.140625" style="15"/>
+    <col min="3584" max="3584" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3585" max="3585" width="9.140625" style="15"/>
+    <col min="3586" max="3586" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3587" max="3591" width="9.140625" style="15"/>
+    <col min="3592" max="3592" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3593" max="3593" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3594" max="3594" width="11" style="15" customWidth="1"/>
+    <col min="3595" max="3595" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3596" max="3596" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3597" max="3839" width="9.140625" style="15"/>
+    <col min="3840" max="3840" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3841" max="3841" width="9.140625" style="15"/>
+    <col min="3842" max="3842" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3843" max="3847" width="9.140625" style="15"/>
+    <col min="3848" max="3848" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3849" max="3849" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3850" max="3850" width="11" style="15" customWidth="1"/>
+    <col min="3851" max="3851" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3852" max="3852" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3853" max="4095" width="9.140625" style="15"/>
+    <col min="4096" max="4096" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4097" max="4097" width="9.140625" style="15"/>
+    <col min="4098" max="4098" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4099" max="4103" width="9.140625" style="15"/>
+    <col min="4104" max="4104" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4105" max="4105" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4106" max="4106" width="11" style="15" customWidth="1"/>
+    <col min="4107" max="4107" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4108" max="4108" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4109" max="4351" width="9.140625" style="15"/>
+    <col min="4352" max="4352" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4353" max="4353" width="9.140625" style="15"/>
+    <col min="4354" max="4354" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4355" max="4359" width="9.140625" style="15"/>
+    <col min="4360" max="4360" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4361" max="4361" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4362" max="4362" width="11" style="15" customWidth="1"/>
+    <col min="4363" max="4363" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4364" max="4364" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4365" max="4607" width="9.140625" style="15"/>
+    <col min="4608" max="4608" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4609" max="4609" width="9.140625" style="15"/>
+    <col min="4610" max="4610" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4611" max="4615" width="9.140625" style="15"/>
+    <col min="4616" max="4616" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4617" max="4617" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4618" max="4618" width="11" style="15" customWidth="1"/>
+    <col min="4619" max="4619" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4620" max="4620" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4621" max="4863" width="9.140625" style="15"/>
+    <col min="4864" max="4864" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4865" max="4865" width="9.140625" style="15"/>
+    <col min="4866" max="4866" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4867" max="4871" width="9.140625" style="15"/>
+    <col min="4872" max="4872" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4873" max="4873" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4874" max="4874" width="11" style="15" customWidth="1"/>
+    <col min="4875" max="4875" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4876" max="4876" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4877" max="5119" width="9.140625" style="15"/>
+    <col min="5120" max="5120" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5121" max="5121" width="9.140625" style="15"/>
+    <col min="5122" max="5122" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5123" max="5127" width="9.140625" style="15"/>
+    <col min="5128" max="5128" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5129" max="5129" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5130" max="5130" width="11" style="15" customWidth="1"/>
+    <col min="5131" max="5131" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5132" max="5132" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5133" max="5375" width="9.140625" style="15"/>
+    <col min="5376" max="5376" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5377" max="5377" width="9.140625" style="15"/>
+    <col min="5378" max="5378" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5379" max="5383" width="9.140625" style="15"/>
+    <col min="5384" max="5384" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5385" max="5385" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5386" max="5386" width="11" style="15" customWidth="1"/>
+    <col min="5387" max="5387" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5388" max="5388" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5389" max="5631" width="9.140625" style="15"/>
+    <col min="5632" max="5632" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5633" max="5633" width="9.140625" style="15"/>
+    <col min="5634" max="5634" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5635" max="5639" width="9.140625" style="15"/>
+    <col min="5640" max="5640" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5641" max="5641" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5642" max="5642" width="11" style="15" customWidth="1"/>
+    <col min="5643" max="5643" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5644" max="5644" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5645" max="5887" width="9.140625" style="15"/>
+    <col min="5888" max="5888" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5889" max="5889" width="9.140625" style="15"/>
+    <col min="5890" max="5890" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5891" max="5895" width="9.140625" style="15"/>
+    <col min="5896" max="5896" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5897" max="5897" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5898" max="5898" width="11" style="15" customWidth="1"/>
+    <col min="5899" max="5899" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5900" max="5900" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5901" max="6143" width="9.140625" style="15"/>
+    <col min="6144" max="6144" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6145" max="6145" width="9.140625" style="15"/>
+    <col min="6146" max="6146" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6147" max="6151" width="9.140625" style="15"/>
+    <col min="6152" max="6152" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6153" max="6153" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6154" max="6154" width="11" style="15" customWidth="1"/>
+    <col min="6155" max="6155" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6156" max="6156" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6157" max="6399" width="9.140625" style="15"/>
+    <col min="6400" max="6400" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6401" max="6401" width="9.140625" style="15"/>
+    <col min="6402" max="6402" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6403" max="6407" width="9.140625" style="15"/>
+    <col min="6408" max="6408" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6409" max="6409" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6410" max="6410" width="11" style="15" customWidth="1"/>
+    <col min="6411" max="6411" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6412" max="6412" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6413" max="6655" width="9.140625" style="15"/>
+    <col min="6656" max="6656" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6657" max="6657" width="9.140625" style="15"/>
+    <col min="6658" max="6658" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6659" max="6663" width="9.140625" style="15"/>
+    <col min="6664" max="6664" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6665" max="6665" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6666" max="6666" width="11" style="15" customWidth="1"/>
+    <col min="6667" max="6667" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6668" max="6668" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6669" max="6911" width="9.140625" style="15"/>
+    <col min="6912" max="6912" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6913" max="6913" width="9.140625" style="15"/>
+    <col min="6914" max="6914" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6915" max="6919" width="9.140625" style="15"/>
+    <col min="6920" max="6920" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6921" max="6921" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6922" max="6922" width="11" style="15" customWidth="1"/>
+    <col min="6923" max="6923" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6924" max="6924" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6925" max="7167" width="9.140625" style="15"/>
+    <col min="7168" max="7168" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7169" max="7169" width="9.140625" style="15"/>
+    <col min="7170" max="7170" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7171" max="7175" width="9.140625" style="15"/>
+    <col min="7176" max="7176" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7177" max="7177" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7178" max="7178" width="11" style="15" customWidth="1"/>
+    <col min="7179" max="7179" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7180" max="7180" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7181" max="7423" width="9.140625" style="15"/>
+    <col min="7424" max="7424" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7425" max="7425" width="9.140625" style="15"/>
+    <col min="7426" max="7426" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7427" max="7431" width="9.140625" style="15"/>
+    <col min="7432" max="7432" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7433" max="7433" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7434" max="7434" width="11" style="15" customWidth="1"/>
+    <col min="7435" max="7435" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7436" max="7436" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7437" max="7679" width="9.140625" style="15"/>
+    <col min="7680" max="7680" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7681" max="7681" width="9.140625" style="15"/>
+    <col min="7682" max="7682" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7683" max="7687" width="9.140625" style="15"/>
+    <col min="7688" max="7688" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7689" max="7689" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7690" max="7690" width="11" style="15" customWidth="1"/>
+    <col min="7691" max="7691" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7692" max="7692" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7693" max="7935" width="9.140625" style="15"/>
+    <col min="7936" max="7936" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7937" max="7937" width="9.140625" style="15"/>
+    <col min="7938" max="7938" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7939" max="7943" width="9.140625" style="15"/>
+    <col min="7944" max="7944" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7945" max="7945" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7946" max="7946" width="11" style="15" customWidth="1"/>
+    <col min="7947" max="7947" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7948" max="7948" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7949" max="8191" width="9.140625" style="15"/>
+    <col min="8192" max="8192" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8193" max="8193" width="9.140625" style="15"/>
+    <col min="8194" max="8194" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8195" max="8199" width="9.140625" style="15"/>
+    <col min="8200" max="8200" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8201" max="8201" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8202" max="8202" width="11" style="15" customWidth="1"/>
+    <col min="8203" max="8203" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8204" max="8204" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8205" max="8447" width="9.140625" style="15"/>
+    <col min="8448" max="8448" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8449" max="8449" width="9.140625" style="15"/>
+    <col min="8450" max="8450" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8451" max="8455" width="9.140625" style="15"/>
+    <col min="8456" max="8456" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8457" max="8457" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8458" max="8458" width="11" style="15" customWidth="1"/>
+    <col min="8459" max="8459" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8460" max="8460" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8461" max="8703" width="9.140625" style="15"/>
+    <col min="8704" max="8704" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8705" max="8705" width="9.140625" style="15"/>
+    <col min="8706" max="8706" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8707" max="8711" width="9.140625" style="15"/>
+    <col min="8712" max="8712" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8713" max="8713" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8714" max="8714" width="11" style="15" customWidth="1"/>
+    <col min="8715" max="8715" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8716" max="8716" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8717" max="8959" width="9.140625" style="15"/>
+    <col min="8960" max="8960" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8961" max="8961" width="9.140625" style="15"/>
+    <col min="8962" max="8962" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8963" max="8967" width="9.140625" style="15"/>
+    <col min="8968" max="8968" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8969" max="8969" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8970" max="8970" width="11" style="15" customWidth="1"/>
+    <col min="8971" max="8971" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8972" max="8972" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8973" max="9215" width="9.140625" style="15"/>
+    <col min="9216" max="9216" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9217" max="9217" width="9.140625" style="15"/>
+    <col min="9218" max="9218" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9219" max="9223" width="9.140625" style="15"/>
+    <col min="9224" max="9224" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9225" max="9225" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9226" max="9226" width="11" style="15" customWidth="1"/>
+    <col min="9227" max="9227" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9228" max="9228" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9229" max="9471" width="9.140625" style="15"/>
+    <col min="9472" max="9472" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9473" max="9473" width="9.140625" style="15"/>
+    <col min="9474" max="9474" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9475" max="9479" width="9.140625" style="15"/>
+    <col min="9480" max="9480" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9481" max="9481" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9482" max="9482" width="11" style="15" customWidth="1"/>
+    <col min="9483" max="9483" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9484" max="9484" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9485" max="9727" width="9.140625" style="15"/>
+    <col min="9728" max="9728" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9729" max="9729" width="9.140625" style="15"/>
+    <col min="9730" max="9730" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9731" max="9735" width="9.140625" style="15"/>
+    <col min="9736" max="9736" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9737" max="9737" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9738" max="9738" width="11" style="15" customWidth="1"/>
+    <col min="9739" max="9739" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9740" max="9740" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9741" max="9983" width="9.140625" style="15"/>
+    <col min="9984" max="9984" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9985" max="9985" width="9.140625" style="15"/>
+    <col min="9986" max="9986" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9987" max="9991" width="9.140625" style="15"/>
+    <col min="9992" max="9992" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9993" max="9993" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9994" max="9994" width="11" style="15" customWidth="1"/>
+    <col min="9995" max="9995" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9996" max="9996" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9997" max="10239" width="9.140625" style="15"/>
+    <col min="10240" max="10240" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10241" max="10241" width="9.140625" style="15"/>
+    <col min="10242" max="10242" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10243" max="10247" width="9.140625" style="15"/>
+    <col min="10248" max="10248" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10249" max="10249" width="10.85546875" style="15" customWidth="1"/>
+    <col min="10250" max="10250" width="11" style="15" customWidth="1"/>
+    <col min="10251" max="10251" width="10.42578125" style="15" customWidth="1"/>
+    <col min="10252" max="10252" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10253" max="10495" width="9.140625" style="15"/>
+    <col min="10496" max="10496" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10497" max="10497" width="9.140625" style="15"/>
+    <col min="10498" max="10498" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10499" max="10503" width="9.140625" style="15"/>
+    <col min="10504" max="10504" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10505" max="10505" width="10.85546875" style="15" customWidth="1"/>
+    <col min="10506" max="10506" width="11" style="15" customWidth="1"/>
+    <col min="10507" max="10507" width="10.42578125" style="15" customWidth="1"/>
+    <col min="10508" max="10508" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10509" max="10751" width="9.140625" style="15"/>
+    <col min="10752" max="10752" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10753" max="10753" width="9.140625" style="15"/>
+    <col min="10754" max="10754" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10755" max="10759" width="9.140625" style="15"/>
+    <col min="10760" max="10760" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10761" max="10761" width="10.85546875" style="15" customWidth="1"/>
+    <col min="10762" max="10762" width="11" style="15" customWidth="1"/>
+    <col min="10763" max="10763" width="10.42578125" style="15" customWidth="1"/>
+    <col min="10764" max="10764" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10765" max="11007" width="9.140625" style="15"/>
+    <col min="11008" max="11008" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11009" max="11009" width="9.140625" style="15"/>
+    <col min="11010" max="11010" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11011" max="11015" width="9.140625" style="15"/>
+    <col min="11016" max="11016" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11017" max="11017" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11018" max="11018" width="11" style="15" customWidth="1"/>
+    <col min="11019" max="11019" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11020" max="11020" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11021" max="11263" width="9.140625" style="15"/>
+    <col min="11264" max="11264" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11265" max="11265" width="9.140625" style="15"/>
+    <col min="11266" max="11266" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11267" max="11271" width="9.140625" style="15"/>
+    <col min="11272" max="11272" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11273" max="11273" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11274" max="11274" width="11" style="15" customWidth="1"/>
+    <col min="11275" max="11275" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11276" max="11276" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11277" max="11519" width="9.140625" style="15"/>
+    <col min="11520" max="11520" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11521" max="11521" width="9.140625" style="15"/>
+    <col min="11522" max="11522" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11523" max="11527" width="9.140625" style="15"/>
+    <col min="11528" max="11528" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11529" max="11529" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11530" max="11530" width="11" style="15" customWidth="1"/>
+    <col min="11531" max="11531" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11532" max="11532" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11533" max="11775" width="9.140625" style="15"/>
+    <col min="11776" max="11776" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11777" max="11777" width="9.140625" style="15"/>
+    <col min="11778" max="11778" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11779" max="11783" width="9.140625" style="15"/>
+    <col min="11784" max="11784" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11785" max="11785" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11786" max="11786" width="11" style="15" customWidth="1"/>
+    <col min="11787" max="11787" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11788" max="11788" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11789" max="12031" width="9.140625" style="15"/>
+    <col min="12032" max="12032" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12033" max="12033" width="9.140625" style="15"/>
+    <col min="12034" max="12034" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12035" max="12039" width="9.140625" style="15"/>
+    <col min="12040" max="12040" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12041" max="12041" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12042" max="12042" width="11" style="15" customWidth="1"/>
+    <col min="12043" max="12043" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12044" max="12044" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12045" max="12287" width="9.140625" style="15"/>
+    <col min="12288" max="12288" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12289" max="12289" width="9.140625" style="15"/>
+    <col min="12290" max="12290" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12291" max="12295" width="9.140625" style="15"/>
+    <col min="12296" max="12296" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12297" max="12297" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12298" max="12298" width="11" style="15" customWidth="1"/>
+    <col min="12299" max="12299" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12300" max="12300" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12301" max="12543" width="9.140625" style="15"/>
+    <col min="12544" max="12544" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12545" max="12545" width="9.140625" style="15"/>
+    <col min="12546" max="12546" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12547" max="12551" width="9.140625" style="15"/>
+    <col min="12552" max="12552" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12553" max="12553" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12554" max="12554" width="11" style="15" customWidth="1"/>
+    <col min="12555" max="12555" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12556" max="12556" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12557" max="12799" width="9.140625" style="15"/>
+    <col min="12800" max="12800" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12801" max="12801" width="9.140625" style="15"/>
+    <col min="12802" max="12802" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12803" max="12807" width="9.140625" style="15"/>
+    <col min="12808" max="12808" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12809" max="12809" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12810" max="12810" width="11" style="15" customWidth="1"/>
+    <col min="12811" max="12811" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12812" max="12812" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12813" max="13055" width="9.140625" style="15"/>
+    <col min="13056" max="13056" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13057" max="13057" width="9.140625" style="15"/>
+    <col min="13058" max="13058" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13059" max="13063" width="9.140625" style="15"/>
+    <col min="13064" max="13064" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13065" max="13065" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13066" max="13066" width="11" style="15" customWidth="1"/>
+    <col min="13067" max="13067" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13068" max="13068" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13069" max="13311" width="9.140625" style="15"/>
+    <col min="13312" max="13312" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13313" max="13313" width="9.140625" style="15"/>
+    <col min="13314" max="13314" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13315" max="13319" width="9.140625" style="15"/>
+    <col min="13320" max="13320" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13321" max="13321" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13322" max="13322" width="11" style="15" customWidth="1"/>
+    <col min="13323" max="13323" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13324" max="13324" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13325" max="13567" width="9.140625" style="15"/>
+    <col min="13568" max="13568" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13569" max="13569" width="9.140625" style="15"/>
+    <col min="13570" max="13570" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13571" max="13575" width="9.140625" style="15"/>
+    <col min="13576" max="13576" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13577" max="13577" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13578" max="13578" width="11" style="15" customWidth="1"/>
+    <col min="13579" max="13579" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13580" max="13580" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13581" max="13823" width="9.140625" style="15"/>
+    <col min="13824" max="13824" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13825" max="13825" width="9.140625" style="15"/>
+    <col min="13826" max="13826" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13827" max="13831" width="9.140625" style="15"/>
+    <col min="13832" max="13832" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13833" max="13833" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13834" max="13834" width="11" style="15" customWidth="1"/>
+    <col min="13835" max="13835" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13836" max="13836" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13837" max="14079" width="9.140625" style="15"/>
+    <col min="14080" max="14080" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14081" max="14081" width="9.140625" style="15"/>
+    <col min="14082" max="14082" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14083" max="14087" width="9.140625" style="15"/>
+    <col min="14088" max="14088" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14089" max="14089" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14090" max="14090" width="11" style="15" customWidth="1"/>
+    <col min="14091" max="14091" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14092" max="14092" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14093" max="14335" width="9.140625" style="15"/>
+    <col min="14336" max="14336" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14337" max="14337" width="9.140625" style="15"/>
+    <col min="14338" max="14338" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14339" max="14343" width="9.140625" style="15"/>
+    <col min="14344" max="14344" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14345" max="14345" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14346" max="14346" width="11" style="15" customWidth="1"/>
+    <col min="14347" max="14347" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14348" max="14348" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14349" max="14591" width="9.140625" style="15"/>
+    <col min="14592" max="14592" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14593" max="14593" width="9.140625" style="15"/>
+    <col min="14594" max="14594" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14595" max="14599" width="9.140625" style="15"/>
+    <col min="14600" max="14600" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14601" max="14601" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14602" max="14602" width="11" style="15" customWidth="1"/>
+    <col min="14603" max="14603" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14604" max="14604" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14605" max="14847" width="9.140625" style="15"/>
+    <col min="14848" max="14848" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14849" max="14849" width="9.140625" style="15"/>
+    <col min="14850" max="14850" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14851" max="14855" width="9.140625" style="15"/>
+    <col min="14856" max="14856" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14857" max="14857" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14858" max="14858" width="11" style="15" customWidth="1"/>
+    <col min="14859" max="14859" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14860" max="14860" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14861" max="15103" width="9.140625" style="15"/>
+    <col min="15104" max="15104" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15105" max="15105" width="9.140625" style="15"/>
+    <col min="15106" max="15106" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15107" max="15111" width="9.140625" style="15"/>
+    <col min="15112" max="15112" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15113" max="15113" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15114" max="15114" width="11" style="15" customWidth="1"/>
+    <col min="15115" max="15115" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15116" max="15116" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15117" max="15359" width="9.140625" style="15"/>
+    <col min="15360" max="15360" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15361" max="15361" width="9.140625" style="15"/>
+    <col min="15362" max="15362" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15363" max="15367" width="9.140625" style="15"/>
+    <col min="15368" max="15368" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15369" max="15369" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15370" max="15370" width="11" style="15" customWidth="1"/>
+    <col min="15371" max="15371" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15372" max="15372" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15373" max="15615" width="9.140625" style="15"/>
+    <col min="15616" max="15616" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15617" max="15617" width="9.140625" style="15"/>
+    <col min="15618" max="15618" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15619" max="15623" width="9.140625" style="15"/>
+    <col min="15624" max="15624" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15625" max="15625" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15626" max="15626" width="11" style="15" customWidth="1"/>
+    <col min="15627" max="15627" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15628" max="15628" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15629" max="15871" width="9.140625" style="15"/>
+    <col min="15872" max="15872" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15873" max="15873" width="9.140625" style="15"/>
+    <col min="15874" max="15874" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15875" max="15879" width="9.140625" style="15"/>
+    <col min="15880" max="15880" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15881" max="15881" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15882" max="15882" width="11" style="15" customWidth="1"/>
+    <col min="15883" max="15883" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15884" max="15884" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15885" max="16127" width="9.140625" style="15"/>
+    <col min="16128" max="16128" width="13.42578125" style="15" customWidth="1"/>
+    <col min="16129" max="16129" width="9.140625" style="15"/>
+    <col min="16130" max="16130" width="9.5703125" style="15" customWidth="1"/>
+    <col min="16131" max="16135" width="9.140625" style="15"/>
+    <col min="16136" max="16136" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="16137" max="16137" width="10.85546875" style="15" customWidth="1"/>
+    <col min="16138" max="16138" width="11" style="15" customWidth="1"/>
+    <col min="16139" max="16139" width="10.42578125" style="15" customWidth="1"/>
+    <col min="16140" max="16140" width="10.7109375" style="15" customWidth="1"/>
+    <col min="16141" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="126"/>
-[...10 lines deleted...]
-      <c r="M1" s="126"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
     </row>
     <row r="2" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A2" s="127"/>
-      <c r="B2" s="121" t="s">
+      <c r="A2" s="122"/>
+      <c r="B2" s="116" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="121" t="s">
+      <c r="C2" s="116" t="s">
         <v>48</v>
       </c>
-      <c r="D2" s="121" t="s">
+      <c r="D2" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="E2" s="121" t="s">
+      <c r="E2" s="116" t="s">
         <v>50</v>
       </c>
-      <c r="F2" s="121" t="s">
+      <c r="F2" s="116" t="s">
         <v>51</v>
       </c>
-      <c r="G2" s="121" t="s">
+      <c r="G2" s="116" t="s">
         <v>52</v>
       </c>
-      <c r="H2" s="121" t="s">
+      <c r="H2" s="116" t="s">
         <v>53</v>
       </c>
-      <c r="I2" s="121" t="s">
+      <c r="I2" s="116" t="s">
         <v>54</v>
       </c>
-      <c r="J2" s="121" t="s">
+      <c r="J2" s="116" t="s">
         <v>55</v>
       </c>
-      <c r="K2" s="121" t="s">
+      <c r="K2" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="L2" s="121" t="s">
+      <c r="L2" s="116" t="s">
         <v>57</v>
       </c>
-      <c r="M2" s="121" t="s">
+      <c r="M2" s="116" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="128"/>
-[...11 lines deleted...]
-      <c r="M3" s="122"/>
+      <c r="A3" s="123"/>
+      <c r="B3" s="117"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="117"/>
+      <c r="J3" s="117"/>
+      <c r="K3" s="117"/>
+      <c r="L3" s="117"/>
+      <c r="M3" s="117"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A4" s="115" t="s">
+      <c r="A4" s="110" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="116"/>
-[...10 lines deleted...]
-      <c r="M4" s="117"/>
+      <c r="B4" s="111"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="112"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="102">
+      <c r="A5" s="94">
         <v>2024</v>
       </c>
-      <c r="B5" s="75">
-[...33 lines deleted...]
-        <v>428085</v>
+      <c r="B5" s="72">
+        <v>428.08499999999998</v>
+      </c>
+      <c r="C5" s="72">
+        <v>5572.16</v>
+      </c>
+      <c r="D5" s="72">
+        <v>8959.0290000000005</v>
+      </c>
+      <c r="E5" s="73">
+        <v>10826.313</v>
+      </c>
+      <c r="F5" s="73">
+        <v>13086.456</v>
+      </c>
+      <c r="G5" s="41">
+        <v>22516.037</v>
+      </c>
+      <c r="H5" s="41">
+        <v>25995.486000000001</v>
+      </c>
+      <c r="I5" s="41">
+        <v>29073.895</v>
+      </c>
+      <c r="J5" s="41">
+        <v>32809.372000000003</v>
+      </c>
+      <c r="K5" s="41">
+        <v>37581.053999999996</v>
+      </c>
+      <c r="L5" s="41">
+        <v>41915.56</v>
+      </c>
+      <c r="M5" s="72">
+        <v>55765.7</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="102">
+      <c r="A6" s="94">
         <v>2025</v>
       </c>
-      <c r="B6" s="77">
-[...33 lines deleted...]
-        <v>62898587</v>
+      <c r="B6" s="41">
+        <v>1212.6769999999999</v>
+      </c>
+      <c r="C6" s="41">
+        <v>5029.9970000000003</v>
+      </c>
+      <c r="D6" s="41">
+        <v>9527.0920000000006</v>
+      </c>
+      <c r="E6" s="41">
+        <v>14417.018</v>
+      </c>
+      <c r="F6" s="41">
+        <v>19386.561000000002</v>
+      </c>
+      <c r="G6" s="41">
+        <v>25473.866999999998</v>
+      </c>
+      <c r="H6" s="41">
+        <v>29303.253000000001</v>
+      </c>
+      <c r="I6" s="41">
+        <v>34407.457000000002</v>
+      </c>
+      <c r="J6" s="41">
+        <v>38913.578999999998</v>
+      </c>
+      <c r="K6" s="41">
+        <v>42115.678</v>
+      </c>
+      <c r="L6" s="41">
+        <v>53108.108999999997</v>
+      </c>
+      <c r="M6" s="41">
+        <v>62898.587</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="102">
+      <c r="A7" s="94">
         <v>2026</v>
       </c>
-      <c r="B7" s="78">
-[...24 lines deleted...]
-      <c r="M7" s="18"/>
+      <c r="B7" s="41">
+        <v>1372.1569999999999</v>
+      </c>
+      <c r="C7" s="41">
+        <v>4413.32</v>
+      </c>
+      <c r="D7" s="41">
+        <v>11003.093999999999</v>
+      </c>
+      <c r="E7" s="41">
+        <v>17616.217000000001</v>
+      </c>
+      <c r="F7" s="41">
+        <v>22098.412</v>
+      </c>
+      <c r="G7" s="72">
+        <v>31725.865000000002</v>
+      </c>
+      <c r="H7" s="41">
+        <v>35250.213000000003</v>
+      </c>
+      <c r="I7" s="124">
+        <v>43102.307999999997</v>
+      </c>
+      <c r="J7" s="97"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="99"/>
+      <c r="M7" s="98"/>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A8" s="123" t="s">
+      <c r="A8" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="124"/>
-[...10 lines deleted...]
-      <c r="M8" s="125"/>
+      <c r="B8" s="119"/>
+      <c r="C8" s="119"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="119"/>
+      <c r="G8" s="119"/>
+      <c r="H8" s="119"/>
+      <c r="I8" s="119"/>
+      <c r="J8" s="119"/>
+      <c r="K8" s="119"/>
+      <c r="L8" s="119"/>
+      <c r="M8" s="120"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="113" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="119"/>
-[...10 lines deleted...]
-      <c r="M9" s="120"/>
+      <c r="B9" s="114"/>
+      <c r="C9" s="114"/>
+      <c r="D9" s="114"/>
+      <c r="E9" s="114"/>
+      <c r="F9" s="114"/>
+      <c r="G9" s="114"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="114"/>
+      <c r="J9" s="114"/>
+      <c r="K9" s="114"/>
+      <c r="L9" s="114"/>
+      <c r="M9" s="115"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="102">
+      <c r="A10" s="94">
         <v>2024</v>
       </c>
-      <c r="B10" s="80">
+      <c r="B10" s="72">
         <v>133.80000000000001</v>
       </c>
-      <c r="C10" s="80">
+      <c r="C10" s="72">
         <v>221.3</v>
       </c>
-      <c r="D10" s="80">
+      <c r="D10" s="72">
         <v>136.69999999999999</v>
       </c>
-      <c r="E10" s="81">
+      <c r="E10" s="73">
         <v>127.5</v>
       </c>
-      <c r="F10" s="81">
+      <c r="F10" s="73">
         <v>117.3</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="41">
         <v>125.9</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="41">
         <v>120.6</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="41">
         <v>118.1</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="41">
         <v>116.5</v>
       </c>
-      <c r="K10" s="66">
+      <c r="K10" s="63">
         <v>114.3</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="41">
         <v>101.4</v>
       </c>
-      <c r="M10" s="80">
-        <v>133.80000000000001</v>
+      <c r="M10" s="72">
+        <v>117.3</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="102">
+      <c r="A11" s="94">
         <v>2025</v>
       </c>
-      <c r="B11" s="66">
+      <c r="B11" s="63">
         <v>276.39999999999998</v>
       </c>
-      <c r="C11" s="66">
+      <c r="C11" s="63">
         <v>87.6</v>
       </c>
-      <c r="D11" s="66">
+      <c r="D11" s="63">
         <v>102.8</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="41">
         <v>128.5</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="63">
         <v>142.69999999999999</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="63">
         <v>108.9</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="63">
         <v>108.5</v>
       </c>
-      <c r="I11" s="66">
+      <c r="I11" s="63">
         <v>113.9</v>
       </c>
-      <c r="J11" s="66">
+      <c r="J11" s="63">
         <v>114.2</v>
       </c>
-      <c r="K11" s="66">
+      <c r="K11" s="63">
         <v>108</v>
       </c>
-      <c r="L11" s="66">
+      <c r="L11" s="63">
         <v>122.1</v>
       </c>
-      <c r="M11" s="66">
+      <c r="M11" s="63">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="102">
+      <c r="A12" s="94">
         <v>2026</v>
       </c>
-      <c r="B12" s="66">
+      <c r="B12" s="63">
         <v>104.8</v>
       </c>
-      <c r="C12" s="66">
+      <c r="C12" s="63">
         <v>82.3</v>
       </c>
-      <c r="D12" s="66">
+      <c r="D12" s="63">
         <v>107.9</v>
       </c>
-      <c r="E12" s="66">
+      <c r="E12" s="63">
         <v>115.1</v>
       </c>
-      <c r="F12" s="66">
+      <c r="F12" s="63">
         <v>107.6</v>
       </c>
-      <c r="G12" s="82">
+      <c r="G12" s="74">
         <v>117.4</v>
       </c>
-      <c r="H12" s="66">
+      <c r="H12" s="63">
         <v>113.6</v>
       </c>
-      <c r="I12" s="22"/>
-[...3 lines deleted...]
-      <c r="M12" s="22"/>
+      <c r="I12" s="63">
+        <v>118.4</v>
+      </c>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="24"/>
+      <c r="A13" s="21"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="69"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="B15" s="69"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="69"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="69"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="69"/>
+      <c r="J15" s="69"/>
+      <c r="K15" s="69"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>