--- v1 (2026-09-21)
+++ v2 (2026-11-06)
@@ -246,70 +246,70 @@
   <si>
     <t>Investments in residential construction</t>
   </si>
   <si>
     <t>Investments in residential construction, million tenge</t>
   </si>
   <si>
     <t>In percentages to the previous month of the current year</t>
   </si>
   <si>
     <t>In percentages to the corresponding month of the previous year</t>
   </si>
   <si>
     <t>Division of Construction and Investment Statistics</t>
   </si>
   <si>
     <t>Okanova Aizhan Bolatbekovna</t>
   </si>
   <si>
     <t>+7 7152463098</t>
   </si>
   <si>
     <t>a.bazarbaeva@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516694/file/en/</t>
-[...4 lines deleted...]
-  <si>
     <t>19.10.2026 y.</t>
+  </si>
+  <si>
+    <t>18.11.2026 y.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519595/file/en/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -428,50 +428,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -682,51 +687,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -910,132 +915,136 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1328,51 +1337,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="93" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="93" customWidth="1"/>
     <col min="3" max="254" width="9.140625" style="77"/>
     <col min="255" max="255" width="42.28515625" style="77" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" style="77" customWidth="1"/>
     <col min="257" max="510" width="9.140625" style="77"/>
     <col min="511" max="511" width="42.28515625" style="77" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" style="77" customWidth="1"/>
     <col min="513" max="766" width="9.140625" style="77"/>
     <col min="767" max="767" width="42.28515625" style="77" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" style="77" customWidth="1"/>
     <col min="769" max="1022" width="9.140625" style="77"/>
     <col min="1023" max="1023" width="42.28515625" style="77" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" style="77" customWidth="1"/>
     <col min="1025" max="1278" width="9.140625" style="77"/>
     <col min="1279" max="1279" width="42.28515625" style="77" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" style="77" customWidth="1"/>
     <col min="1281" max="1534" width="9.140625" style="77"/>
     <col min="1535" max="1535" width="42.28515625" style="77" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" style="77" customWidth="1"/>
     <col min="1537" max="1790" width="9.140625" style="77"/>
@@ -1630,75 +1639,75 @@
         <v>29</v>
       </c>
       <c r="B11" s="87"/>
     </row>
     <row r="12" spans="1:2" s="80" customFormat="1">
       <c r="A12" s="78" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="88" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="80" customFormat="1">
       <c r="A13" s="82" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="89" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="80" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="89" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="80" customFormat="1">
       <c r="A15" s="82" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="89" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="78" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="83" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="78" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="83" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K17" s="90"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="78" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="78" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="81" t="s">
         <v>71</v>
       </c>
       <c r="K19" s="90"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="78" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="91" t="s">
@@ -1716,51 +1725,51 @@
     </row>
     <row r="22" spans="1:11">
       <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="90"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="90"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1957,78 +1966,78 @@
       <c r="M11" s="4"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="4"/>
     </row>
     <row r="13" spans="1:13" s="2" customFormat="1">
       <c r="A13" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
       <c r="A14" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="89" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M14" s="4"/>
     </row>
     <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="89" t="s">
         <v>0</v>
       </c>
       <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="83" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="83" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M17" s="8"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>70</v>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>71</v>
       </c>
       <c r="M19" s="8"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="23" t="s">
         <v>38</v>
       </c>
@@ -2043,51 +2052,51 @@
       </c>
       <c r="B21" s="10" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="11"/>
       <c r="B22" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="B59" sqref="B59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="15" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="15"/>
     <col min="257" max="257" width="4.42578125" style="15" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="15" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="15"/>
     <col min="513" max="513" width="4.42578125" style="15" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="15" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="15"/>
     <col min="769" max="769" width="4.42578125" style="15" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="15" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="15"/>
     <col min="1025" max="1025" width="4.42578125" style="15" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="15" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="15"/>
     <col min="1281" max="1281" width="4.42578125" style="15" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="15" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="15"/>
     <col min="1537" max="1537" width="4.42578125" style="15" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="15" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="15"/>
@@ -2335,51 +2344,51 @@
       </c>
       <c r="B16" s="101"/>
       <c r="C16" s="101"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:M6"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="15"/>
     <col min="3" max="3" width="9.5703125" style="15" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="15"/>
     <col min="9" max="9" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="11" style="15" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="13.42578125" style="15" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="15"/>
     <col min="259" max="259" width="9.5703125" style="15" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="15"/>
     <col min="265" max="265" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="15" customWidth="1"/>
     <col min="267" max="267" width="11" style="15" customWidth="1"/>
     <col min="268" max="268" width="11.28515625" style="15" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="15" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="15"/>
     <col min="513" max="513" width="13.42578125" style="15" customWidth="1"/>
@@ -3247,51 +3256,53 @@
       </c>
       <c r="B8" s="49">
         <v>1372.2</v>
       </c>
       <c r="C8" s="41">
         <v>3041.2</v>
       </c>
       <c r="D8" s="41">
         <v>6589.7</v>
       </c>
       <c r="E8" s="49">
         <v>6613.1</v>
       </c>
       <c r="F8" s="41">
         <v>4482.2</v>
       </c>
       <c r="G8" s="41">
         <v>9627.5</v>
       </c>
       <c r="H8" s="49">
         <v>3524.3</v>
       </c>
       <c r="I8" s="49">
         <v>7852.1</v>
       </c>
-      <c r="J8" s="41"/>
+      <c r="J8" s="124">
+        <v>7683.8</v>
+      </c>
       <c r="K8" s="41"/>
       <c r="L8" s="41"/>
       <c r="M8" s="42"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1">
       <c r="A9" s="102" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="103"/>
       <c r="C9" s="103"/>
       <c r="D9" s="103"/>
       <c r="E9" s="103"/>
       <c r="F9" s="103"/>
       <c r="G9" s="103"/>
       <c r="H9" s="103"/>
       <c r="I9" s="103"/>
       <c r="J9" s="103"/>
       <c r="K9" s="103"/>
       <c r="L9" s="103"/>
       <c r="M9" s="104"/>
     </row>
     <row r="10" spans="1:13" ht="12.75">
       <c r="A10" s="105" t="s">
         <v>66</v>
       </c>
@@ -3478,51 +3489,53 @@
       </c>
       <c r="B15" s="52">
         <v>13</v>
       </c>
       <c r="C15" s="40">
         <v>224.3</v>
       </c>
       <c r="D15" s="52">
         <v>216.5</v>
       </c>
       <c r="E15" s="40">
         <v>100.7</v>
       </c>
       <c r="F15" s="40">
         <v>67.099999999999994</v>
       </c>
       <c r="G15" s="52">
         <v>212.9</v>
       </c>
       <c r="H15" s="52">
         <v>36.799999999999997</v>
       </c>
       <c r="I15" s="52">
         <v>220.8</v>
       </c>
-      <c r="J15" s="52"/>
+      <c r="J15" s="52">
+        <v>161</v>
+      </c>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="54"/>
     </row>
     <row r="16" spans="1:13" ht="12.75">
       <c r="A16" s="102" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="103"/>
       <c r="C16" s="103"/>
       <c r="D16" s="103"/>
       <c r="E16" s="103"/>
       <c r="F16" s="103"/>
       <c r="G16" s="103"/>
       <c r="H16" s="103"/>
       <c r="I16" s="103"/>
       <c r="J16" s="103"/>
       <c r="K16" s="103"/>
       <c r="L16" s="103"/>
       <c r="M16" s="104"/>
     </row>
     <row r="17" spans="1:13" ht="12.75">
       <c r="A17" s="105" t="s">
         <v>66</v>
       </c>
@@ -3709,51 +3722,53 @@
       </c>
       <c r="B22" s="61">
         <v>104.8</v>
       </c>
       <c r="C22" s="61">
         <v>75.599999999999994</v>
       </c>
       <c r="D22" s="63">
         <v>137.30000000000001</v>
       </c>
       <c r="E22" s="63">
         <v>129.80000000000001</v>
       </c>
       <c r="F22" s="63">
         <v>85.6</v>
       </c>
       <c r="G22" s="63">
         <v>147.4</v>
       </c>
       <c r="H22" s="63">
         <v>87.4</v>
       </c>
       <c r="I22" s="63">
         <v>145.30000000000001</v>
       </c>
-      <c r="J22" s="61"/>
+      <c r="J22" s="125">
+        <v>159.5</v>
+      </c>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
       <c r="M22" s="67"/>
     </row>
     <row r="23" spans="1:13" ht="12.75">
       <c r="F23" s="68"/>
     </row>
     <row r="24" spans="1:13" ht="12.75">
       <c r="C24" s="69"/>
       <c r="F24" s="69"/>
     </row>
     <row r="25" spans="1:13" ht="12.75"/>
     <row r="26" spans="1:13" ht="12.75">
       <c r="A26" s="70"/>
       <c r="B26" s="71"/>
     </row>
     <row r="27" spans="1:13" ht="12.75"/>
     <row r="28" spans="1:13" ht="12.75"/>
     <row r="29" spans="1:13" ht="12.75"/>
     <row r="30" spans="1:13" ht="12.75"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A9:M9"/>
@@ -4400,136 +4415,136 @@
     <col min="15628" max="15628" width="10.7109375" style="15" customWidth="1"/>
     <col min="15629" max="15871" width="9.140625" style="15"/>
     <col min="15872" max="15872" width="13.42578125" style="15" customWidth="1"/>
     <col min="15873" max="15873" width="9.140625" style="15"/>
     <col min="15874" max="15874" width="9.5703125" style="15" customWidth="1"/>
     <col min="15875" max="15879" width="9.140625" style="15"/>
     <col min="15880" max="15880" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="10.85546875" style="15" customWidth="1"/>
     <col min="15882" max="15882" width="11" style="15" customWidth="1"/>
     <col min="15883" max="15883" width="10.42578125" style="15" customWidth="1"/>
     <col min="15884" max="15884" width="10.7109375" style="15" customWidth="1"/>
     <col min="15885" max="16127" width="9.140625" style="15"/>
     <col min="16128" max="16128" width="13.42578125" style="15" customWidth="1"/>
     <col min="16129" max="16129" width="9.140625" style="15"/>
     <col min="16130" max="16130" width="9.5703125" style="15" customWidth="1"/>
     <col min="16131" max="16135" width="9.140625" style="15"/>
     <col min="16136" max="16136" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="10.85546875" style="15" customWidth="1"/>
     <col min="16138" max="16138" width="11" style="15" customWidth="1"/>
     <col min="16139" max="16139" width="10.42578125" style="15" customWidth="1"/>
     <col min="16140" max="16140" width="10.7109375" style="15" customWidth="1"/>
     <col min="16141" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="121"/>
-[...10 lines deleted...]
-      <c r="M1" s="121"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
     </row>
     <row r="2" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A2" s="122"/>
-      <c r="B2" s="116" t="s">
+      <c r="A2" s="111"/>
+      <c r="B2" s="113" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="116" t="s">
+      <c r="C2" s="113" t="s">
         <v>48</v>
       </c>
-      <c r="D2" s="116" t="s">
+      <c r="D2" s="113" t="s">
         <v>49</v>
       </c>
-      <c r="E2" s="116" t="s">
+      <c r="E2" s="113" t="s">
         <v>50</v>
       </c>
-      <c r="F2" s="116" t="s">
+      <c r="F2" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="G2" s="116" t="s">
+      <c r="G2" s="113" t="s">
         <v>52</v>
       </c>
-      <c r="H2" s="116" t="s">
+      <c r="H2" s="113" t="s">
         <v>53</v>
       </c>
-      <c r="I2" s="116" t="s">
+      <c r="I2" s="113" t="s">
         <v>54</v>
       </c>
-      <c r="J2" s="116" t="s">
+      <c r="J2" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="K2" s="116" t="s">
+      <c r="K2" s="113" t="s">
         <v>56</v>
       </c>
-      <c r="L2" s="116" t="s">
+      <c r="L2" s="113" t="s">
         <v>57</v>
       </c>
-      <c r="M2" s="116" t="s">
+      <c r="M2" s="113" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="123"/>
-[...11 lines deleted...]
-      <c r="M3" s="117"/>
+      <c r="A3" s="112"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="I3" s="114"/>
+      <c r="J3" s="114"/>
+      <c r="K3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="115" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="111"/>
-[...10 lines deleted...]
-      <c r="M4" s="112"/>
+      <c r="B4" s="116"/>
+      <c r="C4" s="116"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="117"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="94">
         <v>2024</v>
       </c>
       <c r="B5" s="72">
         <v>428.08499999999998</v>
       </c>
       <c r="C5" s="72">
         <v>5572.16</v>
       </c>
       <c r="D5" s="72">
         <v>8959.0290000000005</v>
       </c>
       <c r="E5" s="73">
         <v>10826.313</v>
       </c>
       <c r="F5" s="73">
         <v>13086.456</v>
       </c>
       <c r="G5" s="41">
         <v>22516.037</v>
       </c>
       <c r="H5" s="41">
         <v>25995.486000000001</v>
@@ -4594,91 +4609,93 @@
     <row r="7" spans="1:13">
       <c r="A7" s="94">
         <v>2026</v>
       </c>
       <c r="B7" s="41">
         <v>1372.1569999999999</v>
       </c>
       <c r="C7" s="41">
         <v>4413.32</v>
       </c>
       <c r="D7" s="41">
         <v>11003.093999999999</v>
       </c>
       <c r="E7" s="41">
         <v>17616.217000000001</v>
       </c>
       <c r="F7" s="41">
         <v>22098.412</v>
       </c>
       <c r="G7" s="72">
         <v>31725.865000000002</v>
       </c>
       <c r="H7" s="41">
         <v>35250.213000000003</v>
       </c>
-      <c r="I7" s="124">
+      <c r="I7" s="99">
         <v>43102.307999999997</v>
       </c>
-      <c r="J7" s="97"/>
-[...2 lines deleted...]
-      <c r="M7" s="98"/>
+      <c r="J7" s="126">
+        <v>50786.1</v>
+      </c>
+      <c r="K7" s="97"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="97"/>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A8" s="118" t="s">
+      <c r="A8" s="121" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="119"/>
-[...10 lines deleted...]
-      <c r="M8" s="120"/>
+      <c r="B8" s="122"/>
+      <c r="C8" s="122"/>
+      <c r="D8" s="122"/>
+      <c r="E8" s="122"/>
+      <c r="F8" s="122"/>
+      <c r="G8" s="122"/>
+      <c r="H8" s="122"/>
+      <c r="I8" s="122"/>
+      <c r="J8" s="122"/>
+      <c r="K8" s="122"/>
+      <c r="L8" s="122"/>
+      <c r="M8" s="123"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A9" s="113" t="s">
+      <c r="A9" s="118" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="114"/>
-[...10 lines deleted...]
-      <c r="M9" s="115"/>
+      <c r="B9" s="119"/>
+      <c r="C9" s="119"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="119"/>
+      <c r="H9" s="119"/>
+      <c r="I9" s="119"/>
+      <c r="J9" s="119"/>
+      <c r="K9" s="119"/>
+      <c r="L9" s="119"/>
+      <c r="M9" s="120"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="94">
         <v>2024</v>
       </c>
       <c r="B10" s="72">
         <v>133.80000000000001</v>
       </c>
       <c r="C10" s="72">
         <v>221.3</v>
       </c>
       <c r="D10" s="72">
         <v>136.69999999999999</v>
       </c>
       <c r="E10" s="73">
         <v>127.5</v>
       </c>
       <c r="F10" s="73">
         <v>117.3</v>
       </c>
       <c r="G10" s="41">
         <v>125.9</v>
       </c>
       <c r="H10" s="41">
         <v>120.6</v>
@@ -4746,232 +4763,234 @@
       </c>
       <c r="B12" s="63">
         <v>104.8</v>
       </c>
       <c r="C12" s="63">
         <v>82.3</v>
       </c>
       <c r="D12" s="63">
         <v>107.9</v>
       </c>
       <c r="E12" s="63">
         <v>115.1</v>
       </c>
       <c r="F12" s="63">
         <v>107.6</v>
       </c>
       <c r="G12" s="74">
         <v>117.4</v>
       </c>
       <c r="H12" s="63">
         <v>113.6</v>
       </c>
       <c r="I12" s="63">
         <v>118.4</v>
       </c>
-      <c r="J12" s="18"/>
+      <c r="J12" s="63">
+        <v>123.2</v>
+      </c>
       <c r="K12" s="18"/>
       <c r="L12" s="20"/>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="21"/>
       <c r="B13" s="69"/>
       <c r="C13" s="69"/>
       <c r="D13" s="69"/>
       <c r="E13" s="69"/>
       <c r="F13" s="69"/>
       <c r="G13" s="69"/>
       <c r="H13" s="69"/>
       <c r="I13" s="69"/>
       <c r="J13" s="69"/>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="69"/>
     </row>
     <row r="14" spans="1:13">
       <c r="B14" s="69"/>
       <c r="C14" s="69"/>
       <c r="D14" s="69"/>
       <c r="E14" s="69"/>
       <c r="F14" s="69"/>
       <c r="G14" s="69"/>
       <c r="H14" s="69"/>
       <c r="I14" s="69"/>
       <c r="J14" s="69"/>
       <c r="K14" s="69"/>
       <c r="L14" s="69"/>
       <c r="M14" s="69"/>
     </row>
     <row r="15" spans="1:13">
       <c r="B15" s="69"/>
       <c r="C15" s="69"/>
       <c r="D15" s="69"/>
       <c r="E15" s="69"/>
       <c r="F15" s="69"/>
       <c r="G15" s="69"/>
       <c r="H15" s="69"/>
       <c r="I15" s="69"/>
       <c r="J15" s="69"/>
       <c r="K15" s="69"/>
       <c r="L15" s="69"/>
       <c r="M15" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A4:M4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadate 161104</vt:lpstr>
       <vt:lpstr>Metadate 161203</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161104_161203</vt:lpstr>