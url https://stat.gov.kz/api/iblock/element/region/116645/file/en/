--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -608,51 +608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="11"/>
     </row>
@@ -877,51 +877,53 @@
       <c r="K7" s="3">
         <v>51878.6</v>
       </c>
       <c r="L7" s="9">
         <v>58924.3</v>
       </c>
       <c r="M7" s="5">
         <v>131242.4</v>
       </c>
       <c r="N7" s="11"/>
       <c r="O7" s="17"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="22">
         <v>2026</v>
       </c>
       <c r="B8" s="3">
         <v>13827.5</v>
       </c>
       <c r="C8" s="8">
         <v>21271.9</v>
       </c>
       <c r="D8" s="3">
         <v>43206.7</v>
       </c>
-      <c r="E8" s="3"/>
+      <c r="E8" s="3">
+        <v>40380.800000000003</v>
+      </c>
       <c r="F8" s="3"/>
       <c r="G8" s="7"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="7"/>
       <c r="M8" s="5"/>
       <c r="N8" s="11"/>
       <c r="O8" s="17"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
@@ -1106,51 +1108,53 @@
       </c>
       <c r="K14" s="3">
         <v>96.2</v>
       </c>
       <c r="L14" s="3">
         <v>113.2</v>
       </c>
       <c r="M14" s="5">
         <v>222.5</v>
       </c>
       <c r="N14" s="11"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="22">
         <v>2026</v>
       </c>
       <c r="B15" s="3">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="8">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="3">
         <v>202.9</v>
       </c>
-      <c r="E15" s="3"/>
+      <c r="E15" s="3">
+        <v>93.7</v>
+      </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="5"/>
       <c r="N15" s="11"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
@@ -1334,51 +1338,53 @@
       </c>
       <c r="K21" s="3">
         <v>89.6</v>
       </c>
       <c r="L21" s="3">
         <v>162.4</v>
       </c>
       <c r="M21" s="21">
         <v>82.3</v>
       </c>
       <c r="N21" s="11"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="25">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="25">
         <v>108.1</v>
       </c>
       <c r="D22" s="25">
         <v>102.4</v>
       </c>
-      <c r="E22" s="25"/>
+      <c r="E22" s="25">
+        <v>137.30000000000001</v>
+      </c>
       <c r="F22" s="25"/>
       <c r="G22" s="26"/>
       <c r="H22" s="3"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="3"/>
       <c r="L22" s="26"/>
       <c r="M22" s="21"/>
       <c r="N22" s="11"/>
     </row>
     <row r="23" spans="1:14">
       <c r="I23" s="2"/>
       <c r="N23" s="11"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>