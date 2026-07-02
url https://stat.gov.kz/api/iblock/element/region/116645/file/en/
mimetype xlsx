--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -608,51 +608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="11"/>
     </row>
@@ -880,51 +880,53 @@
       <c r="L7" s="9">
         <v>58924.3</v>
       </c>
       <c r="M7" s="5">
         <v>131242.4</v>
       </c>
       <c r="N7" s="11"/>
       <c r="O7" s="17"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="22">
         <v>2026</v>
       </c>
       <c r="B8" s="3">
         <v>13827.5</v>
       </c>
       <c r="C8" s="8">
         <v>21271.9</v>
       </c>
       <c r="D8" s="3">
         <v>43206.7</v>
       </c>
       <c r="E8" s="3">
         <v>40380.800000000003</v>
       </c>
-      <c r="F8" s="3"/>
+      <c r="F8" s="3">
+        <v>42334</v>
+      </c>
       <c r="G8" s="7"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="7"/>
       <c r="M8" s="5"/>
       <c r="N8" s="11"/>
       <c r="O8" s="17"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
@@ -1111,51 +1113,53 @@
       </c>
       <c r="L14" s="3">
         <v>113.2</v>
       </c>
       <c r="M14" s="5">
         <v>222.5</v>
       </c>
       <c r="N14" s="11"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="22">
         <v>2026</v>
       </c>
       <c r="B15" s="3">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="8">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="3">
         <v>202.9</v>
       </c>
       <c r="E15" s="3">
         <v>93.7</v>
       </c>
-      <c r="F15" s="3"/>
+      <c r="F15" s="3">
+        <v>103.8</v>
+      </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="5"/>
       <c r="N15" s="11"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="32"/>
@@ -1341,51 +1345,53 @@
       </c>
       <c r="L21" s="3">
         <v>162.4</v>
       </c>
       <c r="M21" s="21">
         <v>82.3</v>
       </c>
       <c r="N21" s="11"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="25">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="25">
         <v>108.1</v>
       </c>
       <c r="D22" s="25">
         <v>102.4</v>
       </c>
       <c r="E22" s="25">
         <v>137.30000000000001</v>
       </c>
-      <c r="F22" s="25"/>
+      <c r="F22" s="25">
+        <v>98.9</v>
+      </c>
       <c r="G22" s="26"/>
       <c r="H22" s="3"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="3"/>
       <c r="L22" s="26"/>
       <c r="M22" s="21"/>
       <c r="N22" s="11"/>
     </row>
     <row r="23" spans="1:14">
       <c r="I23" s="2"/>
       <c r="N23" s="11"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A9:M9"/>