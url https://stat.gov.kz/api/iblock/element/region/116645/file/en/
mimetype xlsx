--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14745" yWindow="-60" windowWidth="14520" windowHeight="12855" tabRatio="593"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="17">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
@@ -55,68 +55,68 @@
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>Investments in fixed capital, million tenge</t>
   </si>
   <si>
-    <t>In % to the previous month of the current year</t>
-[...4 lines deleted...]
-  <si>
     <t>2026</t>
+  </si>
+  <si>
+    <t>In percentages to the previous month of the current year</t>
+  </si>
+  <si>
+    <t>In percentages to the corresponding month of the previous year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -391,84 +391,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -604,811 +606,817 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="25.5" customHeight="1">
+    <row r="1" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="11"/>
     </row>
-    <row r="2" spans="1:15" ht="25.5" customHeight="1">
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="13" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="13" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="13" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="14" t="s">
         <v>11</v>
       </c>
       <c r="N2" s="11"/>
     </row>
-    <row r="3" spans="1:15" ht="15" customHeight="1">
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="11"/>
     </row>
-    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="16">
         <v>2021</v>
       </c>
       <c r="B4" s="3">
         <v>7252.3</v>
       </c>
       <c r="C4" s="4">
         <v>15828.356</v>
       </c>
       <c r="D4" s="3">
         <v>22092.2</v>
       </c>
       <c r="E4" s="3">
         <v>21807.3</v>
       </c>
       <c r="F4" s="3">
         <v>19984.3</v>
       </c>
       <c r="G4" s="3">
         <v>52039.8</v>
       </c>
       <c r="H4" s="3">
         <v>16980.7</v>
       </c>
       <c r="I4" s="3">
         <v>26469.3</v>
       </c>
       <c r="J4" s="3">
         <v>34406</v>
       </c>
       <c r="K4" s="3">
         <v>28718.1</v>
       </c>
       <c r="L4" s="3">
         <v>25440.7</v>
       </c>
       <c r="M4" s="5">
         <v>60906.5</v>
       </c>
       <c r="N4" s="11"/>
       <c r="O4" s="17"/>
     </row>
-    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22">
         <v>2022</v>
       </c>
       <c r="B5" s="6">
         <v>12668.8</v>
       </c>
       <c r="C5" s="4">
         <v>12585.2</v>
       </c>
       <c r="D5" s="6">
         <v>26154.6</v>
       </c>
       <c r="E5" s="6">
         <v>14199.2</v>
       </c>
       <c r="F5" s="6">
         <v>33822.300000000003</v>
       </c>
       <c r="G5" s="7">
         <v>51888.1</v>
       </c>
       <c r="H5" s="6">
         <v>21198</v>
       </c>
       <c r="I5" s="6">
         <v>26884.3</v>
       </c>
       <c r="J5" s="6">
         <v>44957</v>
       </c>
       <c r="K5" s="6">
         <v>24334.799999999999</v>
       </c>
       <c r="L5" s="7">
         <v>32475</v>
       </c>
       <c r="M5" s="5">
         <v>65503.3</v>
       </c>
       <c r="N5" s="11"/>
       <c r="O5" s="17"/>
     </row>
-    <row r="6" spans="1:15" ht="15" customHeight="1">
+    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>2024</v>
       </c>
       <c r="B6" s="3">
         <v>13882.4</v>
       </c>
       <c r="C6" s="8">
         <v>27513.4</v>
       </c>
       <c r="D6" s="3">
         <v>53193.7</v>
       </c>
       <c r="E6" s="3">
         <v>17698.5</v>
       </c>
       <c r="F6" s="3">
         <v>18944.400000000001</v>
       </c>
       <c r="G6" s="9">
         <v>41497.199999999997</v>
       </c>
       <c r="H6" s="3">
         <v>38296</v>
       </c>
       <c r="I6" s="3">
         <v>44808.6</v>
       </c>
       <c r="J6" s="3">
         <v>60205.4</v>
       </c>
       <c r="K6" s="3">
         <v>54539.7</v>
       </c>
       <c r="L6" s="9">
         <v>34230.699999999997</v>
       </c>
       <c r="M6" s="5">
         <v>151168.4</v>
       </c>
       <c r="N6" s="11"/>
       <c r="O6" s="17"/>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1">
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22">
         <v>2025</v>
       </c>
       <c r="B7" s="3">
         <v>18311.900000000001</v>
       </c>
       <c r="C7" s="8">
         <v>18664.400000000001</v>
       </c>
       <c r="D7" s="3">
         <v>39552.5</v>
       </c>
       <c r="E7" s="3">
         <v>28230.1</v>
       </c>
       <c r="F7" s="3">
         <v>40610.699999999997</v>
       </c>
       <c r="G7" s="9">
         <v>69223.304999999993</v>
       </c>
       <c r="H7" s="3">
         <v>43626</v>
       </c>
       <c r="I7" s="3">
         <v>55125.9</v>
       </c>
       <c r="J7" s="3">
         <v>53600</v>
       </c>
       <c r="K7" s="3">
         <v>51878.6</v>
       </c>
       <c r="L7" s="9">
         <v>58924.3</v>
       </c>
       <c r="M7" s="5">
         <v>131242.4</v>
       </c>
       <c r="N7" s="11"/>
       <c r="O7" s="17"/>
     </row>
-    <row r="8" spans="1:15" ht="15" customHeight="1">
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22">
         <v>2026</v>
       </c>
       <c r="B8" s="3">
         <v>13827.5</v>
       </c>
       <c r="C8" s="8">
         <v>21271.9</v>
       </c>
       <c r="D8" s="3">
         <v>43206.7</v>
       </c>
       <c r="E8" s="3">
         <v>40380.800000000003</v>
       </c>
       <c r="F8" s="3">
         <v>42334</v>
       </c>
-      <c r="G8" s="7"/>
+      <c r="G8" s="7">
+        <v>59375.5</v>
+      </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="7"/>
       <c r="M8" s="5"/>
       <c r="N8" s="11"/>
       <c r="O8" s="17"/>
     </row>
-    <row r="9" spans="1:15" ht="15" customHeight="1">
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="32"/>
       <c r="N9" s="11"/>
     </row>
-    <row r="10" spans="1:15" ht="15" customHeight="1">
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="29"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="19"/>
       <c r="N10" s="11"/>
     </row>
-    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16">
         <v>2021</v>
       </c>
       <c r="B11" s="3">
         <v>13</v>
       </c>
       <c r="C11" s="8">
         <v>215.9</v>
       </c>
       <c r="D11" s="3">
         <v>139</v>
       </c>
       <c r="E11" s="3">
         <v>97.6</v>
       </c>
       <c r="F11" s="3">
         <v>91.2</v>
       </c>
       <c r="G11" s="3">
         <v>259.10000000000002</v>
       </c>
       <c r="H11" s="3">
         <v>32.200000000000003</v>
       </c>
       <c r="I11" s="3">
         <v>154.80000000000001</v>
       </c>
       <c r="J11" s="3">
         <v>130.19999999999999</v>
       </c>
       <c r="K11" s="3">
         <v>83</v>
       </c>
       <c r="L11" s="3">
         <v>88.1</v>
       </c>
       <c r="M11" s="5">
         <v>237.3</v>
       </c>
       <c r="N11" s="11"/>
     </row>
-    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>2022</v>
       </c>
       <c r="B12" s="3">
         <v>20.8</v>
       </c>
       <c r="C12" s="8">
         <v>99.1</v>
       </c>
       <c r="D12" s="3">
         <v>206.6</v>
       </c>
       <c r="E12" s="3">
         <v>53.6</v>
       </c>
       <c r="F12" s="3">
         <v>236.5</v>
       </c>
       <c r="G12" s="3">
         <v>151.4</v>
       </c>
       <c r="H12" s="3">
         <v>40.799999999999997</v>
       </c>
       <c r="I12" s="3">
         <v>126.7</v>
       </c>
       <c r="J12" s="3">
         <v>165.7</v>
       </c>
       <c r="K12" s="3">
         <v>53.8</v>
       </c>
       <c r="L12" s="3">
         <v>132.9</v>
       </c>
       <c r="M12" s="5">
         <v>202.5</v>
       </c>
       <c r="N12" s="11"/>
     </row>
-    <row r="13" spans="1:15" ht="15" customHeight="1">
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22">
         <v>2024</v>
       </c>
       <c r="B13" s="3">
         <v>21.8</v>
       </c>
       <c r="C13" s="8">
         <v>99</v>
       </c>
       <c r="D13" s="3">
         <v>193.7</v>
       </c>
       <c r="E13" s="3">
         <v>33.299999999999997</v>
       </c>
       <c r="F13" s="3">
         <v>106.9</v>
       </c>
       <c r="G13" s="3">
         <v>218.6</v>
       </c>
       <c r="H13" s="3">
         <v>92</v>
       </c>
       <c r="I13" s="3">
         <v>117.4</v>
       </c>
       <c r="J13" s="3">
         <v>134</v>
       </c>
       <c r="K13" s="3">
         <v>89.8</v>
       </c>
       <c r="L13" s="3">
         <v>62.5</v>
       </c>
       <c r="M13" s="5">
         <v>438.1</v>
       </c>
       <c r="N13" s="11"/>
     </row>
-    <row r="14" spans="1:15" ht="15" customHeight="1">
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22">
         <v>2025</v>
       </c>
       <c r="B14" s="3">
         <v>12.1</v>
       </c>
       <c r="C14" s="8">
         <v>101.5</v>
       </c>
       <c r="D14" s="3">
         <v>210.4</v>
       </c>
       <c r="E14" s="3">
         <v>70.900000000000006</v>
       </c>
       <c r="F14" s="3">
         <v>144.30000000000001</v>
       </c>
       <c r="G14" s="3">
         <v>171</v>
       </c>
       <c r="H14" s="3">
         <v>63.1</v>
       </c>
       <c r="I14" s="3">
         <v>126</v>
       </c>
       <c r="J14" s="3">
         <v>97</v>
       </c>
       <c r="K14" s="3">
         <v>96.2</v>
       </c>
       <c r="L14" s="3">
         <v>113.2</v>
       </c>
       <c r="M14" s="5">
         <v>222.5</v>
       </c>
       <c r="N14" s="11"/>
     </row>
-    <row r="15" spans="1:15" ht="15" customHeight="1">
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22">
         <v>2026</v>
       </c>
       <c r="B15" s="3">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="8">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="3">
         <v>202.9</v>
       </c>
       <c r="E15" s="3">
         <v>93.7</v>
       </c>
       <c r="F15" s="3">
         <v>103.8</v>
       </c>
-      <c r="G15" s="3"/>
+      <c r="G15" s="3">
+        <v>139</v>
+      </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="5"/>
       <c r="N15" s="11"/>
     </row>
-    <row r="16" spans="1:15" ht="15" customHeight="1">
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="32"/>
       <c r="N16" s="11"/>
     </row>
-    <row r="17" spans="1:14" ht="15" hidden="1" customHeight="1">
+    <row r="17" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="29"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="19"/>
       <c r="N17" s="11"/>
     </row>
-    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1">
+    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22">
         <v>2021</v>
       </c>
       <c r="B18" s="3">
         <v>109.9</v>
       </c>
       <c r="C18" s="20">
         <v>113.2</v>
       </c>
       <c r="D18" s="3">
         <v>130.9</v>
       </c>
       <c r="E18" s="3">
         <v>109.4</v>
       </c>
       <c r="F18" s="3">
         <v>133.69999999999999</v>
       </c>
       <c r="G18" s="3">
         <v>127.9</v>
       </c>
       <c r="H18" s="3">
         <v>135.30000000000001</v>
       </c>
       <c r="I18" s="3">
         <v>119</v>
       </c>
       <c r="J18" s="3">
         <v>91.9</v>
       </c>
       <c r="K18" s="3">
         <v>93.1</v>
       </c>
       <c r="L18" s="3">
         <v>97.4</v>
       </c>
       <c r="M18" s="5">
         <v>100.2</v>
       </c>
       <c r="N18" s="11"/>
     </row>
-    <row r="19" spans="1:14" hidden="1">
+    <row r="19" spans="1:14" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="22">
         <v>2022</v>
       </c>
       <c r="B19" s="3">
         <v>161.9</v>
       </c>
       <c r="C19" s="3">
         <v>74.7</v>
       </c>
       <c r="D19" s="3">
         <v>110.9</v>
       </c>
       <c r="E19" s="3">
         <v>60.7</v>
       </c>
       <c r="F19" s="3">
         <v>159.80000000000001</v>
       </c>
       <c r="G19" s="3">
         <v>93.5</v>
       </c>
       <c r="H19" s="3">
         <v>116.9</v>
       </c>
       <c r="I19" s="3">
         <v>95.3</v>
       </c>
       <c r="J19" s="3">
         <v>121.5</v>
       </c>
       <c r="K19" s="3">
         <v>79.3</v>
       </c>
       <c r="L19" s="3">
         <v>119.7</v>
       </c>
       <c r="M19" s="5">
         <v>103.1</v>
       </c>
       <c r="N19" s="11"/>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>2024</v>
       </c>
       <c r="B20" s="3">
         <v>80</v>
       </c>
       <c r="C20" s="3">
         <v>200.4</v>
       </c>
       <c r="D20" s="3">
         <v>164.8</v>
       </c>
       <c r="E20" s="3">
         <v>89</v>
       </c>
       <c r="F20" s="3">
         <v>73.400000000000006</v>
       </c>
       <c r="G20" s="3">
         <v>87.6</v>
       </c>
       <c r="H20" s="3">
         <v>144.30000000000001</v>
       </c>
       <c r="I20" s="3">
         <v>108.6</v>
       </c>
       <c r="J20" s="3">
         <v>83.6</v>
       </c>
       <c r="K20" s="3">
         <v>132.6</v>
       </c>
       <c r="L20" s="3">
         <v>74.400000000000006</v>
       </c>
       <c r="M20" s="21">
         <v>231.4</v>
       </c>
       <c r="N20" s="11"/>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="23">
         <v>2025</v>
       </c>
       <c r="B21" s="10">
         <v>128.69999999999999</v>
       </c>
       <c r="C21" s="10">
         <v>65.7</v>
       </c>
       <c r="D21" s="10">
         <v>71.099999999999994</v>
       </c>
       <c r="E21" s="3">
         <v>152.6</v>
       </c>
       <c r="F21" s="3">
         <v>206.5</v>
       </c>
       <c r="G21" s="3">
         <v>159.80000000000001</v>
       </c>
       <c r="H21" s="3">
         <v>107.3</v>
       </c>
       <c r="I21" s="3">
         <v>115.3</v>
       </c>
       <c r="J21" s="3">
         <v>83.8</v>
       </c>
       <c r="K21" s="3">
         <v>89.6</v>
       </c>
       <c r="L21" s="3">
         <v>162.4</v>
       </c>
       <c r="M21" s="21">
         <v>82.3</v>
       </c>
       <c r="N21" s="11"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B22" s="25">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="25">
         <v>108.1</v>
       </c>
       <c r="D22" s="25">
         <v>102.4</v>
       </c>
       <c r="E22" s="25">
         <v>137.30000000000001</v>
       </c>
       <c r="F22" s="25">
         <v>98.9</v>
       </c>
-      <c r="G22" s="26"/>
+      <c r="G22" s="26">
+        <v>79.900000000000006</v>
+      </c>
       <c r="H22" s="3"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="3"/>
       <c r="L22" s="26"/>
       <c r="M22" s="21"/>
       <c r="N22" s="11"/>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I23" s="2"/>
       <c r="N23" s="11"/>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N24" s="11"/>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>