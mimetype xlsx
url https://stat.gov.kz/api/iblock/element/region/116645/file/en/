--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,363 +1,1079 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14745" yWindow="-60" windowWidth="14520" windowHeight="12855" tabRatio="593"/>
+    <workbookView xWindow="8835" yWindow="225" windowWidth="18330" windowHeight="12195"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadate 161104" sheetId="11" r:id="rId1"/>
+    <sheet name="Metadate 161203" sheetId="20" r:id="rId2"/>
+    <sheet name="Simbols" sheetId="10" r:id="rId3"/>
+    <sheet name="Indicator_161104_161203" sheetId="18" r:id="rId4"/>
+    <sheet name="Indicator 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="77">
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t>Investments in house-construction</t>
+  </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>Investments in fixed capital</t>
-[...5 lines deleted...]
-    <t>2026</t>
+    <t xml:space="preserve">Investments in  house-construction </t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Since January 2024</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information is provided by legal entities and their structural and separate subdivisions that made investments in fixed capital during the reporting period, regardless of the number of employees and the type of economic activity, as well as by structural units of local executive authorities performing functions in the field of architecture and urban planning, and by peasant or farm enterprises</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Costs for the construction of individual and multi-apartment residential</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>January-February</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-April</t>
+  </si>
+  <si>
+    <t>January-May</t>
+  </si>
+  <si>
+    <t>January-June</t>
+  </si>
+  <si>
+    <t>January-July</t>
+  </si>
+  <si>
+    <t>January-August</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-October</t>
+  </si>
+  <si>
+    <t>January-November</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investments in  house-construction, mln.tenge                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of Investments in house-construction</t>
+  </si>
+  <si>
+    <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
+  </si>
+  <si>
+    <t>Investments in residential construction</t>
+  </si>
+  <si>
+    <t>Investments in residential construction, million tenge</t>
   </si>
   <si>
     <t>In percentages to the previous month of the current year</t>
   </si>
   <si>
     <t>In percentages to the corresponding month of the previous year</t>
+  </si>
+  <si>
+    <t>17.08.2026 y.</t>
+  </si>
+  <si>
+    <t>Division of Construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t>Okanova Aizhan Bolatbekovna</t>
+  </si>
+  <si>
+    <t>+7 7152463098</t>
+  </si>
+  <si>
+    <t>a.bazarbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/513000/file/en/</t>
+  </si>
+  <si>
+    <t>17.09.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="129">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -391,86 +1107,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -602,852 +1316,3642 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="11.7109375" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="101" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="101" customWidth="1"/>
+    <col min="3" max="254" width="9.140625" style="85"/>
+    <col min="255" max="255" width="42.28515625" style="85" customWidth="1"/>
+    <col min="256" max="256" width="97.7109375" style="85" customWidth="1"/>
+    <col min="257" max="510" width="9.140625" style="85"/>
+    <col min="511" max="511" width="42.28515625" style="85" customWidth="1"/>
+    <col min="512" max="512" width="97.7109375" style="85" customWidth="1"/>
+    <col min="513" max="766" width="9.140625" style="85"/>
+    <col min="767" max="767" width="42.28515625" style="85" customWidth="1"/>
+    <col min="768" max="768" width="97.7109375" style="85" customWidth="1"/>
+    <col min="769" max="1022" width="9.140625" style="85"/>
+    <col min="1023" max="1023" width="42.28515625" style="85" customWidth="1"/>
+    <col min="1024" max="1024" width="97.7109375" style="85" customWidth="1"/>
+    <col min="1025" max="1278" width="9.140625" style="85"/>
+    <col min="1279" max="1279" width="42.28515625" style="85" customWidth="1"/>
+    <col min="1280" max="1280" width="97.7109375" style="85" customWidth="1"/>
+    <col min="1281" max="1534" width="9.140625" style="85"/>
+    <col min="1535" max="1535" width="42.28515625" style="85" customWidth="1"/>
+    <col min="1536" max="1536" width="97.7109375" style="85" customWidth="1"/>
+    <col min="1537" max="1790" width="9.140625" style="85"/>
+    <col min="1791" max="1791" width="42.28515625" style="85" customWidth="1"/>
+    <col min="1792" max="1792" width="97.7109375" style="85" customWidth="1"/>
+    <col min="1793" max="2046" width="9.140625" style="85"/>
+    <col min="2047" max="2047" width="42.28515625" style="85" customWidth="1"/>
+    <col min="2048" max="2048" width="97.7109375" style="85" customWidth="1"/>
+    <col min="2049" max="2302" width="9.140625" style="85"/>
+    <col min="2303" max="2303" width="42.28515625" style="85" customWidth="1"/>
+    <col min="2304" max="2304" width="97.7109375" style="85" customWidth="1"/>
+    <col min="2305" max="2558" width="9.140625" style="85"/>
+    <col min="2559" max="2559" width="42.28515625" style="85" customWidth="1"/>
+    <col min="2560" max="2560" width="97.7109375" style="85" customWidth="1"/>
+    <col min="2561" max="2814" width="9.140625" style="85"/>
+    <col min="2815" max="2815" width="42.28515625" style="85" customWidth="1"/>
+    <col min="2816" max="2816" width="97.7109375" style="85" customWidth="1"/>
+    <col min="2817" max="3070" width="9.140625" style="85"/>
+    <col min="3071" max="3071" width="42.28515625" style="85" customWidth="1"/>
+    <col min="3072" max="3072" width="97.7109375" style="85" customWidth="1"/>
+    <col min="3073" max="3326" width="9.140625" style="85"/>
+    <col min="3327" max="3327" width="42.28515625" style="85" customWidth="1"/>
+    <col min="3328" max="3328" width="97.7109375" style="85" customWidth="1"/>
+    <col min="3329" max="3582" width="9.140625" style="85"/>
+    <col min="3583" max="3583" width="42.28515625" style="85" customWidth="1"/>
+    <col min="3584" max="3584" width="97.7109375" style="85" customWidth="1"/>
+    <col min="3585" max="3838" width="9.140625" style="85"/>
+    <col min="3839" max="3839" width="42.28515625" style="85" customWidth="1"/>
+    <col min="3840" max="3840" width="97.7109375" style="85" customWidth="1"/>
+    <col min="3841" max="4094" width="9.140625" style="85"/>
+    <col min="4095" max="4095" width="42.28515625" style="85" customWidth="1"/>
+    <col min="4096" max="4096" width="97.7109375" style="85" customWidth="1"/>
+    <col min="4097" max="4350" width="9.140625" style="85"/>
+    <col min="4351" max="4351" width="42.28515625" style="85" customWidth="1"/>
+    <col min="4352" max="4352" width="97.7109375" style="85" customWidth="1"/>
+    <col min="4353" max="4606" width="9.140625" style="85"/>
+    <col min="4607" max="4607" width="42.28515625" style="85" customWidth="1"/>
+    <col min="4608" max="4608" width="97.7109375" style="85" customWidth="1"/>
+    <col min="4609" max="4862" width="9.140625" style="85"/>
+    <col min="4863" max="4863" width="42.28515625" style="85" customWidth="1"/>
+    <col min="4864" max="4864" width="97.7109375" style="85" customWidth="1"/>
+    <col min="4865" max="5118" width="9.140625" style="85"/>
+    <col min="5119" max="5119" width="42.28515625" style="85" customWidth="1"/>
+    <col min="5120" max="5120" width="97.7109375" style="85" customWidth="1"/>
+    <col min="5121" max="5374" width="9.140625" style="85"/>
+    <col min="5375" max="5375" width="42.28515625" style="85" customWidth="1"/>
+    <col min="5376" max="5376" width="97.7109375" style="85" customWidth="1"/>
+    <col min="5377" max="5630" width="9.140625" style="85"/>
+    <col min="5631" max="5631" width="42.28515625" style="85" customWidth="1"/>
+    <col min="5632" max="5632" width="97.7109375" style="85" customWidth="1"/>
+    <col min="5633" max="5886" width="9.140625" style="85"/>
+    <col min="5887" max="5887" width="42.28515625" style="85" customWidth="1"/>
+    <col min="5888" max="5888" width="97.7109375" style="85" customWidth="1"/>
+    <col min="5889" max="6142" width="9.140625" style="85"/>
+    <col min="6143" max="6143" width="42.28515625" style="85" customWidth="1"/>
+    <col min="6144" max="6144" width="97.7109375" style="85" customWidth="1"/>
+    <col min="6145" max="6398" width="9.140625" style="85"/>
+    <col min="6399" max="6399" width="42.28515625" style="85" customWidth="1"/>
+    <col min="6400" max="6400" width="97.7109375" style="85" customWidth="1"/>
+    <col min="6401" max="6654" width="9.140625" style="85"/>
+    <col min="6655" max="6655" width="42.28515625" style="85" customWidth="1"/>
+    <col min="6656" max="6656" width="97.7109375" style="85" customWidth="1"/>
+    <col min="6657" max="6910" width="9.140625" style="85"/>
+    <col min="6911" max="6911" width="42.28515625" style="85" customWidth="1"/>
+    <col min="6912" max="6912" width="97.7109375" style="85" customWidth="1"/>
+    <col min="6913" max="7166" width="9.140625" style="85"/>
+    <col min="7167" max="7167" width="42.28515625" style="85" customWidth="1"/>
+    <col min="7168" max="7168" width="97.7109375" style="85" customWidth="1"/>
+    <col min="7169" max="7422" width="9.140625" style="85"/>
+    <col min="7423" max="7423" width="42.28515625" style="85" customWidth="1"/>
+    <col min="7424" max="7424" width="97.7109375" style="85" customWidth="1"/>
+    <col min="7425" max="7678" width="9.140625" style="85"/>
+    <col min="7679" max="7679" width="42.28515625" style="85" customWidth="1"/>
+    <col min="7680" max="7680" width="97.7109375" style="85" customWidth="1"/>
+    <col min="7681" max="7934" width="9.140625" style="85"/>
+    <col min="7935" max="7935" width="42.28515625" style="85" customWidth="1"/>
+    <col min="7936" max="7936" width="97.7109375" style="85" customWidth="1"/>
+    <col min="7937" max="8190" width="9.140625" style="85"/>
+    <col min="8191" max="8191" width="42.28515625" style="85" customWidth="1"/>
+    <col min="8192" max="8192" width="97.7109375" style="85" customWidth="1"/>
+    <col min="8193" max="8446" width="9.140625" style="85"/>
+    <col min="8447" max="8447" width="42.28515625" style="85" customWidth="1"/>
+    <col min="8448" max="8448" width="97.7109375" style="85" customWidth="1"/>
+    <col min="8449" max="8702" width="9.140625" style="85"/>
+    <col min="8703" max="8703" width="42.28515625" style="85" customWidth="1"/>
+    <col min="8704" max="8704" width="97.7109375" style="85" customWidth="1"/>
+    <col min="8705" max="8958" width="9.140625" style="85"/>
+    <col min="8959" max="8959" width="42.28515625" style="85" customWidth="1"/>
+    <col min="8960" max="8960" width="97.7109375" style="85" customWidth="1"/>
+    <col min="8961" max="9214" width="9.140625" style="85"/>
+    <col min="9215" max="9215" width="42.28515625" style="85" customWidth="1"/>
+    <col min="9216" max="9216" width="97.7109375" style="85" customWidth="1"/>
+    <col min="9217" max="9470" width="9.140625" style="85"/>
+    <col min="9471" max="9471" width="42.28515625" style="85" customWidth="1"/>
+    <col min="9472" max="9472" width="97.7109375" style="85" customWidth="1"/>
+    <col min="9473" max="9726" width="9.140625" style="85"/>
+    <col min="9727" max="9727" width="42.28515625" style="85" customWidth="1"/>
+    <col min="9728" max="9728" width="97.7109375" style="85" customWidth="1"/>
+    <col min="9729" max="9982" width="9.140625" style="85"/>
+    <col min="9983" max="9983" width="42.28515625" style="85" customWidth="1"/>
+    <col min="9984" max="9984" width="97.7109375" style="85" customWidth="1"/>
+    <col min="9985" max="10238" width="9.140625" style="85"/>
+    <col min="10239" max="10239" width="42.28515625" style="85" customWidth="1"/>
+    <col min="10240" max="10240" width="97.7109375" style="85" customWidth="1"/>
+    <col min="10241" max="10494" width="9.140625" style="85"/>
+    <col min="10495" max="10495" width="42.28515625" style="85" customWidth="1"/>
+    <col min="10496" max="10496" width="97.7109375" style="85" customWidth="1"/>
+    <col min="10497" max="10750" width="9.140625" style="85"/>
+    <col min="10751" max="10751" width="42.28515625" style="85" customWidth="1"/>
+    <col min="10752" max="10752" width="97.7109375" style="85" customWidth="1"/>
+    <col min="10753" max="11006" width="9.140625" style="85"/>
+    <col min="11007" max="11007" width="42.28515625" style="85" customWidth="1"/>
+    <col min="11008" max="11008" width="97.7109375" style="85" customWidth="1"/>
+    <col min="11009" max="11262" width="9.140625" style="85"/>
+    <col min="11263" max="11263" width="42.28515625" style="85" customWidth="1"/>
+    <col min="11264" max="11264" width="97.7109375" style="85" customWidth="1"/>
+    <col min="11265" max="11518" width="9.140625" style="85"/>
+    <col min="11519" max="11519" width="42.28515625" style="85" customWidth="1"/>
+    <col min="11520" max="11520" width="97.7109375" style="85" customWidth="1"/>
+    <col min="11521" max="11774" width="9.140625" style="85"/>
+    <col min="11775" max="11775" width="42.28515625" style="85" customWidth="1"/>
+    <col min="11776" max="11776" width="97.7109375" style="85" customWidth="1"/>
+    <col min="11777" max="12030" width="9.140625" style="85"/>
+    <col min="12031" max="12031" width="42.28515625" style="85" customWidth="1"/>
+    <col min="12032" max="12032" width="97.7109375" style="85" customWidth="1"/>
+    <col min="12033" max="12286" width="9.140625" style="85"/>
+    <col min="12287" max="12287" width="42.28515625" style="85" customWidth="1"/>
+    <col min="12288" max="12288" width="97.7109375" style="85" customWidth="1"/>
+    <col min="12289" max="12542" width="9.140625" style="85"/>
+    <col min="12543" max="12543" width="42.28515625" style="85" customWidth="1"/>
+    <col min="12544" max="12544" width="97.7109375" style="85" customWidth="1"/>
+    <col min="12545" max="12798" width="9.140625" style="85"/>
+    <col min="12799" max="12799" width="42.28515625" style="85" customWidth="1"/>
+    <col min="12800" max="12800" width="97.7109375" style="85" customWidth="1"/>
+    <col min="12801" max="13054" width="9.140625" style="85"/>
+    <col min="13055" max="13055" width="42.28515625" style="85" customWidth="1"/>
+    <col min="13056" max="13056" width="97.7109375" style="85" customWidth="1"/>
+    <col min="13057" max="13310" width="9.140625" style="85"/>
+    <col min="13311" max="13311" width="42.28515625" style="85" customWidth="1"/>
+    <col min="13312" max="13312" width="97.7109375" style="85" customWidth="1"/>
+    <col min="13313" max="13566" width="9.140625" style="85"/>
+    <col min="13567" max="13567" width="42.28515625" style="85" customWidth="1"/>
+    <col min="13568" max="13568" width="97.7109375" style="85" customWidth="1"/>
+    <col min="13569" max="13822" width="9.140625" style="85"/>
+    <col min="13823" max="13823" width="42.28515625" style="85" customWidth="1"/>
+    <col min="13824" max="13824" width="97.7109375" style="85" customWidth="1"/>
+    <col min="13825" max="14078" width="9.140625" style="85"/>
+    <col min="14079" max="14079" width="42.28515625" style="85" customWidth="1"/>
+    <col min="14080" max="14080" width="97.7109375" style="85" customWidth="1"/>
+    <col min="14081" max="14334" width="9.140625" style="85"/>
+    <col min="14335" max="14335" width="42.28515625" style="85" customWidth="1"/>
+    <col min="14336" max="14336" width="97.7109375" style="85" customWidth="1"/>
+    <col min="14337" max="14590" width="9.140625" style="85"/>
+    <col min="14591" max="14591" width="42.28515625" style="85" customWidth="1"/>
+    <col min="14592" max="14592" width="97.7109375" style="85" customWidth="1"/>
+    <col min="14593" max="14846" width="9.140625" style="85"/>
+    <col min="14847" max="14847" width="42.28515625" style="85" customWidth="1"/>
+    <col min="14848" max="14848" width="97.7109375" style="85" customWidth="1"/>
+    <col min="14849" max="15102" width="9.140625" style="85"/>
+    <col min="15103" max="15103" width="42.28515625" style="85" customWidth="1"/>
+    <col min="15104" max="15104" width="97.7109375" style="85" customWidth="1"/>
+    <col min="15105" max="15358" width="9.140625" style="85"/>
+    <col min="15359" max="15359" width="42.28515625" style="85" customWidth="1"/>
+    <col min="15360" max="15360" width="97.7109375" style="85" customWidth="1"/>
+    <col min="15361" max="15614" width="9.140625" style="85"/>
+    <col min="15615" max="15615" width="42.28515625" style="85" customWidth="1"/>
+    <col min="15616" max="15616" width="97.7109375" style="85" customWidth="1"/>
+    <col min="15617" max="15870" width="9.140625" style="85"/>
+    <col min="15871" max="15871" width="42.28515625" style="85" customWidth="1"/>
+    <col min="15872" max="15872" width="97.7109375" style="85" customWidth="1"/>
+    <col min="15873" max="16126" width="9.140625" style="85"/>
+    <col min="16127" max="16127" width="42.28515625" style="85" customWidth="1"/>
+    <col min="16128" max="16128" width="97.7109375" style="85" customWidth="1"/>
+    <col min="16129" max="16384" width="9.140625" style="85"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="84"/>
+      <c r="B1" s="84"/>
+    </row>
+    <row r="2" spans="1:2" s="88" customFormat="1">
+      <c r="A2" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="87">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="88" customFormat="1">
+      <c r="A3" s="86" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="87" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="88" customFormat="1">
+      <c r="A4" s="86" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="89" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="88" customFormat="1">
+      <c r="A5" s="90" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="87" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="88" customFormat="1">
+      <c r="A6" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="91" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="88" customFormat="1">
+      <c r="A7" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="92" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="88" customFormat="1">
+      <c r="A8" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="93" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="88" customFormat="1" ht="25.5">
+      <c r="A9" s="86" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="94" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="88" customFormat="1" ht="51">
+      <c r="A10" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="94" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="88" customFormat="1">
+      <c r="A11" s="86" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="95"/>
+    </row>
+    <row r="12" spans="1:2" s="88" customFormat="1">
+      <c r="A12" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="96" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="88" customFormat="1">
+      <c r="A13" s="90" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="97" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="88" customFormat="1">
+      <c r="A14" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="97" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="88" customFormat="1">
+      <c r="A15" s="90" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="97" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="86" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="91" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="K17" s="98"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="86" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="86" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="K19" s="98"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="99" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="K21" s="98"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="B22" s="12"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="K23" s="98"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="K25" s="98"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1">
+      <c r="A2" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="17">
+        <v>161203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="2" customFormat="1">
+      <c r="A3" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1">
+      <c r="A4" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1">
+      <c r="A5" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1">
+      <c r="A6" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="38.25">
+      <c r="A7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1">
+      <c r="A8" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="25.5">
+      <c r="A9" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="51">
+      <c r="A10" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="2" customFormat="1">
+      <c r="A11" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="3"/>
+      <c r="M11" s="4"/>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1">
+      <c r="A12" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="4"/>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1">
+      <c r="A13" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" s="4"/>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1">
+      <c r="A14" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="4"/>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1">
+      <c r="A15" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="4"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="91" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="8"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="8"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="8"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="15" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="15"/>
+    <col min="257" max="257" width="4.42578125" style="15" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="15" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="15"/>
+    <col min="513" max="513" width="4.42578125" style="15" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="15" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="15"/>
+    <col min="769" max="769" width="4.42578125" style="15" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="15" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="15"/>
+    <col min="1025" max="1025" width="4.42578125" style="15" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="15" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="15"/>
+    <col min="1281" max="1281" width="4.42578125" style="15" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="15" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="15"/>
+    <col min="1537" max="1537" width="4.42578125" style="15" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="15" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="15"/>
+    <col min="1793" max="1793" width="4.42578125" style="15" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="15" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="15"/>
+    <col min="2049" max="2049" width="4.42578125" style="15" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="15" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="15"/>
+    <col min="2305" max="2305" width="4.42578125" style="15" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="15" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="15"/>
+    <col min="2561" max="2561" width="4.42578125" style="15" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="15" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="15"/>
+    <col min="2817" max="2817" width="4.42578125" style="15" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="15" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="15"/>
+    <col min="3073" max="3073" width="4.42578125" style="15" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="15" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="15"/>
+    <col min="3329" max="3329" width="4.42578125" style="15" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="15" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="15"/>
+    <col min="3585" max="3585" width="4.42578125" style="15" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="15" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="15"/>
+    <col min="3841" max="3841" width="4.42578125" style="15" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="15" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="15"/>
+    <col min="4097" max="4097" width="4.42578125" style="15" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="15" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="15"/>
+    <col min="4353" max="4353" width="4.42578125" style="15" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="15" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="15"/>
+    <col min="4609" max="4609" width="4.42578125" style="15" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="15" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="15"/>
+    <col min="4865" max="4865" width="4.42578125" style="15" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="15" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="15"/>
+    <col min="5121" max="5121" width="4.42578125" style="15" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="15" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="15"/>
+    <col min="5377" max="5377" width="4.42578125" style="15" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="15" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="15"/>
+    <col min="5633" max="5633" width="4.42578125" style="15" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="15" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="15"/>
+    <col min="5889" max="5889" width="4.42578125" style="15" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="15" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="15"/>
+    <col min="6145" max="6145" width="4.42578125" style="15" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="15" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="15"/>
+    <col min="6401" max="6401" width="4.42578125" style="15" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="15" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="15"/>
+    <col min="6657" max="6657" width="4.42578125" style="15" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="15" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="15"/>
+    <col min="6913" max="6913" width="4.42578125" style="15" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="15" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="15"/>
+    <col min="7169" max="7169" width="4.42578125" style="15" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="15" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="15"/>
+    <col min="7425" max="7425" width="4.42578125" style="15" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="15" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="15"/>
+    <col min="7681" max="7681" width="4.42578125" style="15" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="15" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="15"/>
+    <col min="7937" max="7937" width="4.42578125" style="15" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="15" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="15"/>
+    <col min="8193" max="8193" width="4.42578125" style="15" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="15" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="15"/>
+    <col min="8449" max="8449" width="4.42578125" style="15" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="15" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="15"/>
+    <col min="8705" max="8705" width="4.42578125" style="15" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="15" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="15"/>
+    <col min="8961" max="8961" width="4.42578125" style="15" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="15" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="15"/>
+    <col min="9217" max="9217" width="4.42578125" style="15" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="15" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="15"/>
+    <col min="9473" max="9473" width="4.42578125" style="15" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="15" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="15"/>
+    <col min="9729" max="9729" width="4.42578125" style="15" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="15" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="15"/>
+    <col min="9985" max="9985" width="4.42578125" style="15" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="15" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="15"/>
+    <col min="10241" max="10241" width="4.42578125" style="15" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="15" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="15"/>
+    <col min="10497" max="10497" width="4.42578125" style="15" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="15" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="15"/>
+    <col min="10753" max="10753" width="4.42578125" style="15" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="15" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="15"/>
+    <col min="11009" max="11009" width="4.42578125" style="15" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="15" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="15"/>
+    <col min="11265" max="11265" width="4.42578125" style="15" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="15" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="15"/>
+    <col min="11521" max="11521" width="4.42578125" style="15" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="15" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="15"/>
+    <col min="11777" max="11777" width="4.42578125" style="15" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="15" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="15"/>
+    <col min="12033" max="12033" width="4.42578125" style="15" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="15" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="15"/>
+    <col min="12289" max="12289" width="4.42578125" style="15" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="15" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="15"/>
+    <col min="12545" max="12545" width="4.42578125" style="15" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="15" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="15"/>
+    <col min="12801" max="12801" width="4.42578125" style="15" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="15" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="15"/>
+    <col min="13057" max="13057" width="4.42578125" style="15" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="15" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="15"/>
+    <col min="13313" max="13313" width="4.42578125" style="15" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="15" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="15"/>
+    <col min="13569" max="13569" width="4.42578125" style="15" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="15" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="15"/>
+    <col min="13825" max="13825" width="4.42578125" style="15" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="15" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="15"/>
+    <col min="14081" max="14081" width="4.42578125" style="15" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="15" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="15"/>
+    <col min="14337" max="14337" width="4.42578125" style="15" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="15" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="15"/>
+    <col min="14593" max="14593" width="4.42578125" style="15" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="15" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="15"/>
+    <col min="14849" max="14849" width="4.42578125" style="15" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="15" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="15"/>
+    <col min="15105" max="15105" width="4.42578125" style="15" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="15" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="15"/>
+    <col min="15361" max="15361" width="4.42578125" style="15" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="15" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="15"/>
+    <col min="15617" max="15617" width="4.42578125" style="15" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="15" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="15"/>
+    <col min="15873" max="15873" width="4.42578125" style="15" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="15" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="15"/>
+    <col min="16129" max="16129" width="4.42578125" style="15" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="15" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="B2" s="14"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="34"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="32"/>
+      <c r="B7" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="34"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="32"/>
+      <c r="B8" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="34"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="32"/>
+      <c r="B9" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="34"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="34"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="32"/>
+      <c r="B11" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="34"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="105"/>
+      <c r="B12" s="105"/>
+      <c r="C12" s="34"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="105"/>
+      <c r="B13" s="105"/>
+      <c r="C13" s="34"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="105"/>
+      <c r="B14" s="105"/>
+      <c r="C14" s="34"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="105"/>
+      <c r="B15" s="105"/>
+      <c r="C15" s="32"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="106" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="106"/>
+      <c r="C16" s="106"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:C16"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H8" sqref="B8:H8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="15"/>
+    <col min="3" max="3" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4" max="8" width="9.140625" style="15"/>
+    <col min="9" max="9" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11" max="11" width="11" style="15" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" style="15" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="15"/>
+    <col min="257" max="257" width="13.42578125" style="15" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="15"/>
+    <col min="259" max="259" width="9.5703125" style="15" customWidth="1"/>
+    <col min="260" max="264" width="9.140625" style="15"/>
+    <col min="265" max="265" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="11.7109375" style="15" customWidth="1"/>
+    <col min="267" max="267" width="11" style="15" customWidth="1"/>
+    <col min="268" max="268" width="11.28515625" style="15" customWidth="1"/>
+    <col min="269" max="269" width="10.7109375" style="15" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="15"/>
+    <col min="513" max="513" width="13.42578125" style="15" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="15"/>
+    <col min="515" max="515" width="9.5703125" style="15" customWidth="1"/>
+    <col min="516" max="520" width="9.140625" style="15"/>
+    <col min="521" max="521" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="11.7109375" style="15" customWidth="1"/>
+    <col min="523" max="523" width="11" style="15" customWidth="1"/>
+    <col min="524" max="524" width="11.28515625" style="15" customWidth="1"/>
+    <col min="525" max="525" width="10.7109375" style="15" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="15"/>
+    <col min="769" max="769" width="13.42578125" style="15" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="15"/>
+    <col min="771" max="771" width="9.5703125" style="15" customWidth="1"/>
+    <col min="772" max="776" width="9.140625" style="15"/>
+    <col min="777" max="777" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="11.7109375" style="15" customWidth="1"/>
+    <col min="779" max="779" width="11" style="15" customWidth="1"/>
+    <col min="780" max="780" width="11.28515625" style="15" customWidth="1"/>
+    <col min="781" max="781" width="10.7109375" style="15" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="15"/>
+    <col min="1025" max="1025" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="15"/>
+    <col min="1027" max="1027" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1028" max="1032" width="9.140625" style="15"/>
+    <col min="1033" max="1033" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1035" max="1035" width="11" style="15" customWidth="1"/>
+    <col min="1036" max="1036" width="11.28515625" style="15" customWidth="1"/>
+    <col min="1037" max="1037" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="15"/>
+    <col min="1281" max="1281" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="15"/>
+    <col min="1283" max="1283" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1284" max="1288" width="9.140625" style="15"/>
+    <col min="1289" max="1289" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1291" max="1291" width="11" style="15" customWidth="1"/>
+    <col min="1292" max="1292" width="11.28515625" style="15" customWidth="1"/>
+    <col min="1293" max="1293" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="15"/>
+    <col min="1537" max="1537" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="15"/>
+    <col min="1539" max="1539" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1540" max="1544" width="9.140625" style="15"/>
+    <col min="1545" max="1545" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1547" max="1547" width="11" style="15" customWidth="1"/>
+    <col min="1548" max="1548" width="11.28515625" style="15" customWidth="1"/>
+    <col min="1549" max="1549" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="15"/>
+    <col min="1793" max="1793" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="15"/>
+    <col min="1795" max="1795" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1796" max="1800" width="9.140625" style="15"/>
+    <col min="1801" max="1801" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1803" max="1803" width="11" style="15" customWidth="1"/>
+    <col min="1804" max="1804" width="11.28515625" style="15" customWidth="1"/>
+    <col min="1805" max="1805" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="15"/>
+    <col min="2049" max="2049" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="15"/>
+    <col min="2051" max="2051" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2052" max="2056" width="9.140625" style="15"/>
+    <col min="2057" max="2057" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2059" max="2059" width="11" style="15" customWidth="1"/>
+    <col min="2060" max="2060" width="11.28515625" style="15" customWidth="1"/>
+    <col min="2061" max="2061" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="15"/>
+    <col min="2305" max="2305" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="15"/>
+    <col min="2307" max="2307" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2308" max="2312" width="9.140625" style="15"/>
+    <col min="2313" max="2313" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2315" max="2315" width="11" style="15" customWidth="1"/>
+    <col min="2316" max="2316" width="11.28515625" style="15" customWidth="1"/>
+    <col min="2317" max="2317" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="15"/>
+    <col min="2561" max="2561" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="15"/>
+    <col min="2563" max="2563" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2564" max="2568" width="9.140625" style="15"/>
+    <col min="2569" max="2569" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2571" max="2571" width="11" style="15" customWidth="1"/>
+    <col min="2572" max="2572" width="11.28515625" style="15" customWidth="1"/>
+    <col min="2573" max="2573" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="15"/>
+    <col min="2817" max="2817" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="15"/>
+    <col min="2819" max="2819" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2820" max="2824" width="9.140625" style="15"/>
+    <col min="2825" max="2825" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2827" max="2827" width="11" style="15" customWidth="1"/>
+    <col min="2828" max="2828" width="11.28515625" style="15" customWidth="1"/>
+    <col min="2829" max="2829" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="15"/>
+    <col min="3073" max="3073" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="15"/>
+    <col min="3075" max="3075" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3076" max="3080" width="9.140625" style="15"/>
+    <col min="3081" max="3081" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3083" max="3083" width="11" style="15" customWidth="1"/>
+    <col min="3084" max="3084" width="11.28515625" style="15" customWidth="1"/>
+    <col min="3085" max="3085" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="15"/>
+    <col min="3329" max="3329" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="15"/>
+    <col min="3331" max="3331" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3332" max="3336" width="9.140625" style="15"/>
+    <col min="3337" max="3337" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3339" max="3339" width="11" style="15" customWidth="1"/>
+    <col min="3340" max="3340" width="11.28515625" style="15" customWidth="1"/>
+    <col min="3341" max="3341" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="15"/>
+    <col min="3585" max="3585" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="15"/>
+    <col min="3587" max="3587" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3588" max="3592" width="9.140625" style="15"/>
+    <col min="3593" max="3593" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3595" max="3595" width="11" style="15" customWidth="1"/>
+    <col min="3596" max="3596" width="11.28515625" style="15" customWidth="1"/>
+    <col min="3597" max="3597" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="15"/>
+    <col min="3841" max="3841" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="15"/>
+    <col min="3843" max="3843" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3844" max="3848" width="9.140625" style="15"/>
+    <col min="3849" max="3849" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3851" max="3851" width="11" style="15" customWidth="1"/>
+    <col min="3852" max="3852" width="11.28515625" style="15" customWidth="1"/>
+    <col min="3853" max="3853" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="15"/>
+    <col min="4097" max="4097" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="15"/>
+    <col min="4099" max="4099" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4100" max="4104" width="9.140625" style="15"/>
+    <col min="4105" max="4105" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4107" max="4107" width="11" style="15" customWidth="1"/>
+    <col min="4108" max="4108" width="11.28515625" style="15" customWidth="1"/>
+    <col min="4109" max="4109" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="15"/>
+    <col min="4353" max="4353" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="15"/>
+    <col min="4355" max="4355" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4356" max="4360" width="9.140625" style="15"/>
+    <col min="4361" max="4361" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4363" max="4363" width="11" style="15" customWidth="1"/>
+    <col min="4364" max="4364" width="11.28515625" style="15" customWidth="1"/>
+    <col min="4365" max="4365" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="15"/>
+    <col min="4609" max="4609" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="15"/>
+    <col min="4611" max="4611" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4612" max="4616" width="9.140625" style="15"/>
+    <col min="4617" max="4617" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4619" max="4619" width="11" style="15" customWidth="1"/>
+    <col min="4620" max="4620" width="11.28515625" style="15" customWidth="1"/>
+    <col min="4621" max="4621" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="15"/>
+    <col min="4865" max="4865" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="15"/>
+    <col min="4867" max="4867" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4868" max="4872" width="9.140625" style="15"/>
+    <col min="4873" max="4873" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4875" max="4875" width="11" style="15" customWidth="1"/>
+    <col min="4876" max="4876" width="11.28515625" style="15" customWidth="1"/>
+    <col min="4877" max="4877" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="15"/>
+    <col min="5121" max="5121" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="15"/>
+    <col min="5123" max="5123" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5124" max="5128" width="9.140625" style="15"/>
+    <col min="5129" max="5129" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5131" max="5131" width="11" style="15" customWidth="1"/>
+    <col min="5132" max="5132" width="11.28515625" style="15" customWidth="1"/>
+    <col min="5133" max="5133" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="15"/>
+    <col min="5377" max="5377" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="15"/>
+    <col min="5379" max="5379" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5380" max="5384" width="9.140625" style="15"/>
+    <col min="5385" max="5385" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5387" max="5387" width="11" style="15" customWidth="1"/>
+    <col min="5388" max="5388" width="11.28515625" style="15" customWidth="1"/>
+    <col min="5389" max="5389" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="15"/>
+    <col min="5633" max="5633" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="15"/>
+    <col min="5635" max="5635" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5636" max="5640" width="9.140625" style="15"/>
+    <col min="5641" max="5641" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5643" max="5643" width="11" style="15" customWidth="1"/>
+    <col min="5644" max="5644" width="11.28515625" style="15" customWidth="1"/>
+    <col min="5645" max="5645" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="15"/>
+    <col min="5889" max="5889" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="15"/>
+    <col min="5891" max="5891" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5892" max="5896" width="9.140625" style="15"/>
+    <col min="5897" max="5897" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5899" max="5899" width="11" style="15" customWidth="1"/>
+    <col min="5900" max="5900" width="11.28515625" style="15" customWidth="1"/>
+    <col min="5901" max="5901" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="15"/>
+    <col min="6145" max="6145" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="15"/>
+    <col min="6147" max="6147" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6148" max="6152" width="9.140625" style="15"/>
+    <col min="6153" max="6153" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6155" max="6155" width="11" style="15" customWidth="1"/>
+    <col min="6156" max="6156" width="11.28515625" style="15" customWidth="1"/>
+    <col min="6157" max="6157" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="15"/>
+    <col min="6401" max="6401" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="15"/>
+    <col min="6403" max="6403" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6404" max="6408" width="9.140625" style="15"/>
+    <col min="6409" max="6409" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6411" max="6411" width="11" style="15" customWidth="1"/>
+    <col min="6412" max="6412" width="11.28515625" style="15" customWidth="1"/>
+    <col min="6413" max="6413" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="15"/>
+    <col min="6657" max="6657" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="15"/>
+    <col min="6659" max="6659" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6660" max="6664" width="9.140625" style="15"/>
+    <col min="6665" max="6665" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6667" max="6667" width="11" style="15" customWidth="1"/>
+    <col min="6668" max="6668" width="11.28515625" style="15" customWidth="1"/>
+    <col min="6669" max="6669" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="15"/>
+    <col min="6913" max="6913" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="15"/>
+    <col min="6915" max="6915" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6916" max="6920" width="9.140625" style="15"/>
+    <col min="6921" max="6921" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6923" max="6923" width="11" style="15" customWidth="1"/>
+    <col min="6924" max="6924" width="11.28515625" style="15" customWidth="1"/>
+    <col min="6925" max="6925" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="15"/>
+    <col min="7169" max="7169" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="15"/>
+    <col min="7171" max="7171" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7172" max="7176" width="9.140625" style="15"/>
+    <col min="7177" max="7177" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7179" max="7179" width="11" style="15" customWidth="1"/>
+    <col min="7180" max="7180" width="11.28515625" style="15" customWidth="1"/>
+    <col min="7181" max="7181" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="15"/>
+    <col min="7425" max="7425" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="15"/>
+    <col min="7427" max="7427" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7428" max="7432" width="9.140625" style="15"/>
+    <col min="7433" max="7433" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7435" max="7435" width="11" style="15" customWidth="1"/>
+    <col min="7436" max="7436" width="11.28515625" style="15" customWidth="1"/>
+    <col min="7437" max="7437" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="15"/>
+    <col min="7681" max="7681" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="15"/>
+    <col min="7683" max="7683" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7684" max="7688" width="9.140625" style="15"/>
+    <col min="7689" max="7689" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7691" max="7691" width="11" style="15" customWidth="1"/>
+    <col min="7692" max="7692" width="11.28515625" style="15" customWidth="1"/>
+    <col min="7693" max="7693" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="15"/>
+    <col min="7937" max="7937" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="15"/>
+    <col min="7939" max="7939" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7940" max="7944" width="9.140625" style="15"/>
+    <col min="7945" max="7945" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7947" max="7947" width="11" style="15" customWidth="1"/>
+    <col min="7948" max="7948" width="11.28515625" style="15" customWidth="1"/>
+    <col min="7949" max="7949" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="15"/>
+    <col min="8193" max="8193" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="15"/>
+    <col min="8195" max="8195" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8196" max="8200" width="9.140625" style="15"/>
+    <col min="8201" max="8201" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8203" max="8203" width="11" style="15" customWidth="1"/>
+    <col min="8204" max="8204" width="11.28515625" style="15" customWidth="1"/>
+    <col min="8205" max="8205" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="15"/>
+    <col min="8449" max="8449" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="15"/>
+    <col min="8451" max="8451" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8452" max="8456" width="9.140625" style="15"/>
+    <col min="8457" max="8457" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8459" max="8459" width="11" style="15" customWidth="1"/>
+    <col min="8460" max="8460" width="11.28515625" style="15" customWidth="1"/>
+    <col min="8461" max="8461" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="15"/>
+    <col min="8705" max="8705" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="15"/>
+    <col min="8707" max="8707" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8708" max="8712" width="9.140625" style="15"/>
+    <col min="8713" max="8713" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8715" max="8715" width="11" style="15" customWidth="1"/>
+    <col min="8716" max="8716" width="11.28515625" style="15" customWidth="1"/>
+    <col min="8717" max="8717" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="15"/>
+    <col min="8961" max="8961" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="15"/>
+    <col min="8963" max="8963" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8964" max="8968" width="9.140625" style="15"/>
+    <col min="8969" max="8969" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8971" max="8971" width="11" style="15" customWidth="1"/>
+    <col min="8972" max="8972" width="11.28515625" style="15" customWidth="1"/>
+    <col min="8973" max="8973" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="15"/>
+    <col min="9217" max="9217" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="15"/>
+    <col min="9219" max="9219" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9220" max="9224" width="9.140625" style="15"/>
+    <col min="9225" max="9225" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9227" max="9227" width="11" style="15" customWidth="1"/>
+    <col min="9228" max="9228" width="11.28515625" style="15" customWidth="1"/>
+    <col min="9229" max="9229" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="15"/>
+    <col min="9473" max="9473" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="15"/>
+    <col min="9475" max="9475" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9476" max="9480" width="9.140625" style="15"/>
+    <col min="9481" max="9481" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9483" max="9483" width="11" style="15" customWidth="1"/>
+    <col min="9484" max="9484" width="11.28515625" style="15" customWidth="1"/>
+    <col min="9485" max="9485" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="15"/>
+    <col min="9729" max="9729" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="15"/>
+    <col min="9731" max="9731" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9732" max="9736" width="9.140625" style="15"/>
+    <col min="9737" max="9737" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9739" max="9739" width="11" style="15" customWidth="1"/>
+    <col min="9740" max="9740" width="11.28515625" style="15" customWidth="1"/>
+    <col min="9741" max="9741" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="15"/>
+    <col min="9985" max="9985" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="15"/>
+    <col min="9987" max="9987" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9988" max="9992" width="9.140625" style="15"/>
+    <col min="9993" max="9993" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9995" max="9995" width="11" style="15" customWidth="1"/>
+    <col min="9996" max="9996" width="11.28515625" style="15" customWidth="1"/>
+    <col min="9997" max="9997" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="15"/>
+    <col min="10241" max="10241" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="15"/>
+    <col min="10243" max="10243" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10244" max="10248" width="9.140625" style="15"/>
+    <col min="10249" max="10249" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="11.7109375" style="15" customWidth="1"/>
+    <col min="10251" max="10251" width="11" style="15" customWidth="1"/>
+    <col min="10252" max="10252" width="11.28515625" style="15" customWidth="1"/>
+    <col min="10253" max="10253" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="15"/>
+    <col min="10497" max="10497" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="15"/>
+    <col min="10499" max="10499" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10500" max="10504" width="9.140625" style="15"/>
+    <col min="10505" max="10505" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="11.7109375" style="15" customWidth="1"/>
+    <col min="10507" max="10507" width="11" style="15" customWidth="1"/>
+    <col min="10508" max="10508" width="11.28515625" style="15" customWidth="1"/>
+    <col min="10509" max="10509" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="15"/>
+    <col min="10753" max="10753" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="15"/>
+    <col min="10755" max="10755" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10756" max="10760" width="9.140625" style="15"/>
+    <col min="10761" max="10761" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="11.7109375" style="15" customWidth="1"/>
+    <col min="10763" max="10763" width="11" style="15" customWidth="1"/>
+    <col min="10764" max="10764" width="11.28515625" style="15" customWidth="1"/>
+    <col min="10765" max="10765" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="15"/>
+    <col min="11009" max="11009" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="15"/>
+    <col min="11011" max="11011" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11012" max="11016" width="9.140625" style="15"/>
+    <col min="11017" max="11017" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11019" max="11019" width="11" style="15" customWidth="1"/>
+    <col min="11020" max="11020" width="11.28515625" style="15" customWidth="1"/>
+    <col min="11021" max="11021" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="15"/>
+    <col min="11265" max="11265" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="15"/>
+    <col min="11267" max="11267" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11268" max="11272" width="9.140625" style="15"/>
+    <col min="11273" max="11273" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11275" max="11275" width="11" style="15" customWidth="1"/>
+    <col min="11276" max="11276" width="11.28515625" style="15" customWidth="1"/>
+    <col min="11277" max="11277" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="15"/>
+    <col min="11521" max="11521" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="15"/>
+    <col min="11523" max="11523" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11524" max="11528" width="9.140625" style="15"/>
+    <col min="11529" max="11529" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11531" max="11531" width="11" style="15" customWidth="1"/>
+    <col min="11532" max="11532" width="11.28515625" style="15" customWidth="1"/>
+    <col min="11533" max="11533" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="15"/>
+    <col min="11777" max="11777" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="15"/>
+    <col min="11779" max="11779" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11780" max="11784" width="9.140625" style="15"/>
+    <col min="11785" max="11785" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11787" max="11787" width="11" style="15" customWidth="1"/>
+    <col min="11788" max="11788" width="11.28515625" style="15" customWidth="1"/>
+    <col min="11789" max="11789" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="15"/>
+    <col min="12033" max="12033" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="15"/>
+    <col min="12035" max="12035" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12036" max="12040" width="9.140625" style="15"/>
+    <col min="12041" max="12041" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12043" max="12043" width="11" style="15" customWidth="1"/>
+    <col min="12044" max="12044" width="11.28515625" style="15" customWidth="1"/>
+    <col min="12045" max="12045" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="15"/>
+    <col min="12289" max="12289" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="15"/>
+    <col min="12291" max="12291" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12292" max="12296" width="9.140625" style="15"/>
+    <col min="12297" max="12297" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12299" max="12299" width="11" style="15" customWidth="1"/>
+    <col min="12300" max="12300" width="11.28515625" style="15" customWidth="1"/>
+    <col min="12301" max="12301" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="15"/>
+    <col min="12545" max="12545" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="15"/>
+    <col min="12547" max="12547" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12548" max="12552" width="9.140625" style="15"/>
+    <col min="12553" max="12553" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12555" max="12555" width="11" style="15" customWidth="1"/>
+    <col min="12556" max="12556" width="11.28515625" style="15" customWidth="1"/>
+    <col min="12557" max="12557" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="15"/>
+    <col min="12801" max="12801" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="15"/>
+    <col min="12803" max="12803" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12804" max="12808" width="9.140625" style="15"/>
+    <col min="12809" max="12809" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12811" max="12811" width="11" style="15" customWidth="1"/>
+    <col min="12812" max="12812" width="11.28515625" style="15" customWidth="1"/>
+    <col min="12813" max="12813" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="15"/>
+    <col min="13057" max="13057" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="15"/>
+    <col min="13059" max="13059" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13060" max="13064" width="9.140625" style="15"/>
+    <col min="13065" max="13065" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13067" max="13067" width="11" style="15" customWidth="1"/>
+    <col min="13068" max="13068" width="11.28515625" style="15" customWidth="1"/>
+    <col min="13069" max="13069" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="15"/>
+    <col min="13313" max="13313" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="15"/>
+    <col min="13315" max="13315" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13316" max="13320" width="9.140625" style="15"/>
+    <col min="13321" max="13321" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13323" max="13323" width="11" style="15" customWidth="1"/>
+    <col min="13324" max="13324" width="11.28515625" style="15" customWidth="1"/>
+    <col min="13325" max="13325" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="15"/>
+    <col min="13569" max="13569" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="15"/>
+    <col min="13571" max="13571" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13572" max="13576" width="9.140625" style="15"/>
+    <col min="13577" max="13577" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13579" max="13579" width="11" style="15" customWidth="1"/>
+    <col min="13580" max="13580" width="11.28515625" style="15" customWidth="1"/>
+    <col min="13581" max="13581" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="15"/>
+    <col min="13825" max="13825" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="15"/>
+    <col min="13827" max="13827" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13828" max="13832" width="9.140625" style="15"/>
+    <col min="13833" max="13833" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13835" max="13835" width="11" style="15" customWidth="1"/>
+    <col min="13836" max="13836" width="11.28515625" style="15" customWidth="1"/>
+    <col min="13837" max="13837" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="15"/>
+    <col min="14081" max="14081" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="15"/>
+    <col min="14083" max="14083" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14084" max="14088" width="9.140625" style="15"/>
+    <col min="14089" max="14089" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14091" max="14091" width="11" style="15" customWidth="1"/>
+    <col min="14092" max="14092" width="11.28515625" style="15" customWidth="1"/>
+    <col min="14093" max="14093" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="15"/>
+    <col min="14337" max="14337" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="15"/>
+    <col min="14339" max="14339" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14340" max="14344" width="9.140625" style="15"/>
+    <col min="14345" max="14345" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14347" max="14347" width="11" style="15" customWidth="1"/>
+    <col min="14348" max="14348" width="11.28515625" style="15" customWidth="1"/>
+    <col min="14349" max="14349" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="15"/>
+    <col min="14593" max="14593" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="15"/>
+    <col min="14595" max="14595" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14596" max="14600" width="9.140625" style="15"/>
+    <col min="14601" max="14601" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14603" max="14603" width="11" style="15" customWidth="1"/>
+    <col min="14604" max="14604" width="11.28515625" style="15" customWidth="1"/>
+    <col min="14605" max="14605" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="15"/>
+    <col min="14849" max="14849" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="15"/>
+    <col min="14851" max="14851" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14852" max="14856" width="9.140625" style="15"/>
+    <col min="14857" max="14857" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14859" max="14859" width="11" style="15" customWidth="1"/>
+    <col min="14860" max="14860" width="11.28515625" style="15" customWidth="1"/>
+    <col min="14861" max="14861" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="15"/>
+    <col min="15105" max="15105" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="15"/>
+    <col min="15107" max="15107" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15108" max="15112" width="9.140625" style="15"/>
+    <col min="15113" max="15113" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15115" max="15115" width="11" style="15" customWidth="1"/>
+    <col min="15116" max="15116" width="11.28515625" style="15" customWidth="1"/>
+    <col min="15117" max="15117" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="15"/>
+    <col min="15361" max="15361" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="15"/>
+    <col min="15363" max="15363" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15364" max="15368" width="9.140625" style="15"/>
+    <col min="15369" max="15369" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15371" max="15371" width="11" style="15" customWidth="1"/>
+    <col min="15372" max="15372" width="11.28515625" style="15" customWidth="1"/>
+    <col min="15373" max="15373" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="15"/>
+    <col min="15617" max="15617" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="15"/>
+    <col min="15619" max="15619" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15620" max="15624" width="9.140625" style="15"/>
+    <col min="15625" max="15625" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15627" max="15627" width="11" style="15" customWidth="1"/>
+    <col min="15628" max="15628" width="11.28515625" style="15" customWidth="1"/>
+    <col min="15629" max="15629" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="15"/>
+    <col min="15873" max="15873" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="15"/>
+    <col min="15875" max="15875" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15876" max="15880" width="9.140625" style="15"/>
+    <col min="15881" max="15881" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15883" max="15883" width="11" style="15" customWidth="1"/>
+    <col min="15884" max="15884" width="11.28515625" style="15" customWidth="1"/>
+    <col min="15885" max="15885" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="15"/>
+    <col min="16129" max="16129" width="13.42578125" style="15" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="15"/>
+    <col min="16131" max="16131" width="9.5703125" style="15" customWidth="1"/>
+    <col min="16132" max="16136" width="9.140625" style="15"/>
+    <col min="16137" max="16137" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="11.7109375" style="15" customWidth="1"/>
+    <col min="16139" max="16139" width="11" style="15" customWidth="1"/>
+    <col min="16140" max="16140" width="11.28515625" style="15" customWidth="1"/>
+    <col min="16141" max="16141" width="10.7109375" style="15" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A1" s="112" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="L2" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="27"/>
-[...54 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="M2" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="33"/>
-[...14 lines deleted...]
-      <c r="A4" s="16">
+    </row>
+    <row r="3" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A3" s="114" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.15" hidden="1" customHeight="1">
+      <c r="A4" s="42">
         <v>2021</v>
       </c>
-      <c r="B4" s="3">
-[...39 lines deleted...]
-      <c r="A5" s="22">
+      <c r="B4" s="43">
+        <v>2694.4</v>
+      </c>
+      <c r="C4" s="44">
+        <v>2372.6999999999998</v>
+      </c>
+      <c r="D4" s="43">
+        <v>2090.6999999999998</v>
+      </c>
+      <c r="E4" s="44">
+        <v>3326.3</v>
+      </c>
+      <c r="F4" s="43">
+        <v>2223.6999999999998</v>
+      </c>
+      <c r="G4" s="43">
+        <v>8402.6</v>
+      </c>
+      <c r="H4" s="43">
+        <v>1212.0999999999999</v>
+      </c>
+      <c r="I4" s="43">
+        <v>1662.1</v>
+      </c>
+      <c r="J4" s="43">
+        <v>3891.9</v>
+      </c>
+      <c r="K4" s="44">
+        <v>3667.1</v>
+      </c>
+      <c r="L4" s="43">
+        <v>4755.2</v>
+      </c>
+      <c r="M4" s="45">
+        <v>12318</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" hidden="1">
+      <c r="A5" s="46">
         <v>2022</v>
       </c>
-      <c r="B5" s="6">
-[...39 lines deleted...]
-      <c r="A6" s="22">
+      <c r="B5" s="47">
+        <v>318.7</v>
+      </c>
+      <c r="C5" s="48">
+        <v>3231.9</v>
+      </c>
+      <c r="D5" s="48">
+        <v>5456.6</v>
+      </c>
+      <c r="E5" s="49">
+        <v>919.2</v>
+      </c>
+      <c r="F5" s="47">
+        <v>3002.8</v>
+      </c>
+      <c r="G5" s="48">
+        <v>10208.9</v>
+      </c>
+      <c r="H5" s="48">
+        <v>3867.8</v>
+      </c>
+      <c r="I5" s="47">
+        <v>1915</v>
+      </c>
+      <c r="J5" s="48">
+        <v>2772.8</v>
+      </c>
+      <c r="K5" s="48">
+        <v>2586.5</v>
+      </c>
+      <c r="L5" s="47">
+        <v>6147.4</v>
+      </c>
+      <c r="M5" s="50">
+        <v>17480.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="12.75">
+      <c r="A6" s="103">
         <v>2024</v>
       </c>
-      <c r="B6" s="3">
-[...39 lines deleted...]
-      <c r="A7" s="22">
+      <c r="B6" s="43">
+        <v>428.1</v>
+      </c>
+      <c r="C6" s="44">
+        <v>5144.1000000000004</v>
+      </c>
+      <c r="D6" s="44">
+        <v>3386.9</v>
+      </c>
+      <c r="E6" s="44">
+        <v>1867.2</v>
+      </c>
+      <c r="F6" s="44">
+        <v>2260.1</v>
+      </c>
+      <c r="G6" s="44">
+        <v>9429.6</v>
+      </c>
+      <c r="H6" s="44">
+        <v>3479.5</v>
+      </c>
+      <c r="I6" s="44">
+        <v>3078.4</v>
+      </c>
+      <c r="J6" s="44">
+        <v>3735.5</v>
+      </c>
+      <c r="K6" s="44">
+        <v>4771.8999999999996</v>
+      </c>
+      <c r="L6" s="44">
+        <v>4334.5</v>
+      </c>
+      <c r="M6" s="45">
+        <v>13850.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.75">
+      <c r="A7" s="103">
         <v>2025</v>
       </c>
-      <c r="B7" s="3">
-[...39 lines deleted...]
-      <c r="A8" s="22">
+      <c r="B7" s="44">
+        <v>1212.7</v>
+      </c>
+      <c r="C7" s="51">
+        <v>3817.3</v>
+      </c>
+      <c r="D7" s="44">
+        <v>4497.1000000000004</v>
+      </c>
+      <c r="E7" s="44">
+        <v>4889.8999999999996</v>
+      </c>
+      <c r="F7" s="44">
+        <v>4969.5</v>
+      </c>
+      <c r="G7" s="44">
+        <v>6087.3059999999996</v>
+      </c>
+      <c r="H7" s="51">
+        <v>3829.4</v>
+      </c>
+      <c r="I7" s="51">
+        <v>5104.2</v>
+      </c>
+      <c r="J7" s="51">
+        <v>4506.1000000000004</v>
+      </c>
+      <c r="K7" s="52">
+        <v>3202.1</v>
+      </c>
+      <c r="L7" s="44">
+        <v>10992.4</v>
+      </c>
+      <c r="M7" s="45">
+        <v>9790.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A8" s="103">
         <v>2026</v>
       </c>
-      <c r="B8" s="3">
-[...63 lines deleted...]
-      <c r="A11" s="16">
+      <c r="B8" s="52">
+        <v>1372.2</v>
+      </c>
+      <c r="C8" s="44">
+        <v>3041.2</v>
+      </c>
+      <c r="D8" s="44">
+        <v>6589.7</v>
+      </c>
+      <c r="E8" s="52">
+        <v>6613.1</v>
+      </c>
+      <c r="F8" s="44">
+        <v>4482.2</v>
+      </c>
+      <c r="G8" s="44">
+        <v>9627.5</v>
+      </c>
+      <c r="H8" s="52">
+        <v>3524.3</v>
+      </c>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="45"/>
+    </row>
+    <row r="9" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A9" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="108"/>
+      <c r="C9" s="108"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
+      <c r="L9" s="108"/>
+      <c r="M9" s="109"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75">
+      <c r="A10" s="110" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="111"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="53"/>
+      <c r="L10" s="53"/>
+      <c r="M10" s="54"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" hidden="1">
+      <c r="A11" s="103">
         <v>2021</v>
       </c>
-      <c r="B11" s="3">
+      <c r="B11" s="55">
+        <v>37.1</v>
+      </c>
+      <c r="C11" s="56">
+        <v>87.1</v>
+      </c>
+      <c r="D11" s="55">
+        <v>87.8</v>
+      </c>
+      <c r="E11" s="55">
+        <v>157.4</v>
+      </c>
+      <c r="F11" s="55">
+        <v>66.5</v>
+      </c>
+      <c r="G11" s="55">
+        <v>376</v>
+      </c>
+      <c r="H11" s="55">
+        <v>14.3</v>
+      </c>
+      <c r="I11" s="55">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="J11" s="55">
+        <v>234.6</v>
+      </c>
+      <c r="K11" s="55">
+        <v>93.8</v>
+      </c>
+      <c r="L11" s="55">
+        <v>128.9</v>
+      </c>
+      <c r="M11" s="57">
+        <v>256.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" hidden="1">
+      <c r="A12" s="103">
+        <v>2022</v>
+      </c>
+      <c r="B12" s="55">
+        <v>20.8</v>
+      </c>
+      <c r="C12" s="58">
+        <v>1012</v>
+      </c>
+      <c r="D12" s="55">
+        <v>167.8</v>
+      </c>
+      <c r="E12" s="55">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F12" s="55">
+        <v>324.39999999999998</v>
+      </c>
+      <c r="G12" s="55">
+        <v>335.6</v>
+      </c>
+      <c r="H12" s="55">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="I12" s="55">
+        <v>49.5</v>
+      </c>
+      <c r="J12" s="55">
+        <v>143.5</v>
+      </c>
+      <c r="K12" s="55">
+        <v>92.6</v>
+      </c>
+      <c r="L12" s="55">
+        <v>236.7</v>
+      </c>
+      <c r="M12" s="57">
+        <v>285.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A13" s="103">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="55">
+        <v>5.8</v>
+      </c>
+      <c r="C13" s="59">
+        <v>1206.5</v>
+      </c>
+      <c r="D13" s="55">
+        <v>66</v>
+      </c>
+      <c r="E13" s="55">
+        <v>55.1</v>
+      </c>
+      <c r="F13" s="43">
+        <v>120.9</v>
+      </c>
+      <c r="G13" s="55">
+        <v>416.4</v>
+      </c>
+      <c r="H13" s="55">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="I13" s="43">
+        <v>88.7</v>
+      </c>
+      <c r="J13" s="55">
+        <v>121</v>
+      </c>
+      <c r="K13" s="43">
+        <v>126.6</v>
+      </c>
+      <c r="L13" s="55">
+        <v>90.4</v>
+      </c>
+      <c r="M13" s="57">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A14" s="103">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="55">
+        <v>8.5</v>
+      </c>
+      <c r="C14" s="43">
+        <v>313.5</v>
+      </c>
+      <c r="D14" s="55">
+        <v>117</v>
+      </c>
+      <c r="E14" s="43">
+        <v>108.1</v>
+      </c>
+      <c r="F14" s="43">
+        <v>101.9</v>
+      </c>
+      <c r="G14" s="55">
+        <v>122.9</v>
+      </c>
+      <c r="H14" s="55">
+        <v>62.8</v>
+      </c>
+      <c r="I14" s="55">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="J14" s="55">
+        <v>88.1</v>
+      </c>
+      <c r="K14" s="55">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="L14" s="55">
+        <v>342.3</v>
+      </c>
+      <c r="M14" s="57">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12.75">
+      <c r="A15" s="103">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="55">
         <v>13</v>
       </c>
-      <c r="C11" s="8">
-[...35 lines deleted...]
-      <c r="A12" s="22">
+      <c r="C15" s="43">
+        <v>224.3</v>
+      </c>
+      <c r="D15" s="55">
+        <v>216.5</v>
+      </c>
+      <c r="E15" s="43">
+        <v>100.7</v>
+      </c>
+      <c r="F15" s="43">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G15" s="55">
+        <v>212.9</v>
+      </c>
+      <c r="H15" s="55">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="I15" s="55"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="57"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75">
+      <c r="A16" s="107" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="108"/>
+      <c r="C16" s="108"/>
+      <c r="D16" s="108"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="108"/>
+      <c r="G16" s="108"/>
+      <c r="H16" s="108"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="108"/>
+      <c r="K16" s="108"/>
+      <c r="L16" s="108"/>
+      <c r="M16" s="109"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75">
+      <c r="A17" s="110" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="111"/>
+      <c r="C17" s="111"/>
+      <c r="D17" s="111"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="54"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" hidden="1">
+      <c r="A18" s="103">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="55">
+        <v>605</v>
+      </c>
+      <c r="C18" s="60">
+        <v>42.7</v>
+      </c>
+      <c r="D18" s="55">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="E18" s="55">
+        <v>191.4</v>
+      </c>
+      <c r="F18" s="55">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="G18" s="55">
+        <v>148.1</v>
+      </c>
+      <c r="H18" s="55">
+        <v>255.2</v>
+      </c>
+      <c r="I18" s="55">
+        <v>84.5</v>
+      </c>
+      <c r="J18" s="55">
+        <v>94.8</v>
+      </c>
+      <c r="K18" s="55">
+        <v>248.4</v>
+      </c>
+      <c r="L18" s="55">
+        <v>123.5</v>
+      </c>
+      <c r="M18" s="57">
+        <v>157.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" hidden="1">
+      <c r="A19" s="103">
         <v>2022</v>
       </c>
-      <c r="B12" s="3">
-[...38 lines deleted...]
-      <c r="A13" s="22">
+      <c r="B19" s="61">
+        <v>161.9</v>
+      </c>
+      <c r="C19" s="61">
+        <v>128</v>
+      </c>
+      <c r="D19" s="62">
+        <v>244.4</v>
+      </c>
+      <c r="E19" s="61">
+        <v>25.8</v>
+      </c>
+      <c r="F19" s="62">
+        <v>127.5</v>
+      </c>
+      <c r="G19" s="62">
+        <v>114</v>
+      </c>
+      <c r="H19" s="61">
+        <v>301.3</v>
+      </c>
+      <c r="I19" s="61">
+        <v>108.8</v>
+      </c>
+      <c r="J19" s="61">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="K19" s="61">
+        <v>66.5</v>
+      </c>
+      <c r="L19" s="61">
+        <v>122.1</v>
+      </c>
+      <c r="M19" s="63">
+        <v>136.69999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="12.75">
+      <c r="A20" s="104">
         <v>2024</v>
       </c>
-      <c r="B13" s="3">
-[...38 lines deleted...]
-      <c r="A14" s="22">
+      <c r="B20" s="55">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="C20" s="55">
+        <v>232.7</v>
+      </c>
+      <c r="D20" s="62">
+        <v>84.5</v>
+      </c>
+      <c r="E20" s="61">
+        <v>95.7</v>
+      </c>
+      <c r="F20" s="64">
+        <v>84.7</v>
+      </c>
+      <c r="G20" s="65">
+        <v>141</v>
+      </c>
+      <c r="H20" s="64">
+        <v>95.3</v>
+      </c>
+      <c r="I20" s="66">
+        <v>100.1</v>
+      </c>
+      <c r="J20" s="64">
+        <v>106.7</v>
+      </c>
+      <c r="K20" s="64">
+        <v>102</v>
+      </c>
+      <c r="L20" s="64">
+        <v>50.8</v>
+      </c>
+      <c r="M20" s="67">
+        <v>938.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="12.75">
+      <c r="A21" s="104">
         <v>2025</v>
       </c>
-      <c r="B14" s="3">
-[...38 lines deleted...]
-      <c r="A15" s="22">
+      <c r="B21" s="64">
+        <v>276.39999999999998</v>
+      </c>
+      <c r="C21" s="64">
+        <v>71.8</v>
+      </c>
+      <c r="D21" s="64">
+        <v>126.9</v>
+      </c>
+      <c r="E21" s="68">
+        <v>250.6</v>
+      </c>
+      <c r="F21" s="43">
+        <v>211.8</v>
+      </c>
+      <c r="G21" s="66">
+        <v>61.8</v>
+      </c>
+      <c r="H21" s="64">
+        <v>106.7</v>
+      </c>
+      <c r="I21" s="64">
+        <v>172.1</v>
+      </c>
+      <c r="J21" s="64">
+        <v>116.4</v>
+      </c>
+      <c r="K21" s="69">
+        <v>64.8</v>
+      </c>
+      <c r="L21" s="64">
+        <v>246.7</v>
+      </c>
+      <c r="M21" s="67">
+        <v>68.400000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="12.75">
+      <c r="A22" s="104">
         <v>2026</v>
       </c>
-      <c r="B15" s="3">
-[...242 lines deleted...]
-      <c r="E22" s="25">
+      <c r="B22" s="64">
+        <v>104.8</v>
+      </c>
+      <c r="C22" s="64">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D22" s="66">
         <v>137.30000000000001</v>
       </c>
-      <c r="F22" s="25">
-[...23 lines deleted...]
-    </row>
+      <c r="E22" s="66">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="F22" s="66">
+        <v>85.6</v>
+      </c>
+      <c r="G22" s="66">
+        <v>147.4</v>
+      </c>
+      <c r="H22" s="66">
+        <v>87.4</v>
+      </c>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="70"/>
+    </row>
+    <row r="23" spans="1:13" ht="12.75">
+      <c r="F23" s="71"/>
+    </row>
+    <row r="24" spans="1:13" ht="12.75">
+      <c r="C24" s="72"/>
+      <c r="F24" s="72"/>
+    </row>
+    <row r="25" spans="1:13" ht="12.75"/>
+    <row r="26" spans="1:13" ht="12.75">
+      <c r="A26" s="73"/>
+      <c r="B26" s="74"/>
+    </row>
+    <row r="27" spans="1:13" ht="12.75"/>
+    <row r="28" spans="1:13" ht="12.75"/>
+    <row r="29" spans="1:13" ht="12.75"/>
+    <row r="30" spans="1:13" ht="12.75"/>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A17:D17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A16:M16"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="15"/>
+    <col min="3" max="3" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4" max="5" width="9.140625" style="15"/>
+    <col min="6" max="6" width="9.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="9.140625" style="15"/>
+    <col min="9" max="9" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11" max="11" width="11" style="15" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="15"/>
+    <col min="257" max="257" width="13.42578125" style="15" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="15"/>
+    <col min="259" max="259" width="9.5703125" style="15" customWidth="1"/>
+    <col min="260" max="264" width="9.140625" style="15"/>
+    <col min="265" max="265" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="10.85546875" style="15" customWidth="1"/>
+    <col min="267" max="267" width="11" style="15" customWidth="1"/>
+    <col min="268" max="268" width="10.42578125" style="15" customWidth="1"/>
+    <col min="269" max="269" width="10.7109375" style="15" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="15"/>
+    <col min="513" max="513" width="13.42578125" style="15" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="15"/>
+    <col min="515" max="515" width="9.5703125" style="15" customWidth="1"/>
+    <col min="516" max="520" width="9.140625" style="15"/>
+    <col min="521" max="521" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="10.85546875" style="15" customWidth="1"/>
+    <col min="523" max="523" width="11" style="15" customWidth="1"/>
+    <col min="524" max="524" width="10.42578125" style="15" customWidth="1"/>
+    <col min="525" max="525" width="10.7109375" style="15" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="15"/>
+    <col min="769" max="769" width="13.42578125" style="15" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="15"/>
+    <col min="771" max="771" width="9.5703125" style="15" customWidth="1"/>
+    <col min="772" max="776" width="9.140625" style="15"/>
+    <col min="777" max="777" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="10.85546875" style="15" customWidth="1"/>
+    <col min="779" max="779" width="11" style="15" customWidth="1"/>
+    <col min="780" max="780" width="10.42578125" style="15" customWidth="1"/>
+    <col min="781" max="781" width="10.7109375" style="15" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="15"/>
+    <col min="1025" max="1025" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="15"/>
+    <col min="1027" max="1027" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1028" max="1032" width="9.140625" style="15"/>
+    <col min="1033" max="1033" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1035" max="1035" width="11" style="15" customWidth="1"/>
+    <col min="1036" max="1036" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1037" max="1037" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="15"/>
+    <col min="1281" max="1281" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="15"/>
+    <col min="1283" max="1283" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1284" max="1288" width="9.140625" style="15"/>
+    <col min="1289" max="1289" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1291" max="1291" width="11" style="15" customWidth="1"/>
+    <col min="1292" max="1292" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1293" max="1293" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="15"/>
+    <col min="1537" max="1537" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="15"/>
+    <col min="1539" max="1539" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1540" max="1544" width="9.140625" style="15"/>
+    <col min="1545" max="1545" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1547" max="1547" width="11" style="15" customWidth="1"/>
+    <col min="1548" max="1548" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1549" max="1549" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="15"/>
+    <col min="1793" max="1793" width="13.42578125" style="15" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="15"/>
+    <col min="1795" max="1795" width="9.5703125" style="15" customWidth="1"/>
+    <col min="1796" max="1800" width="9.140625" style="15"/>
+    <col min="1801" max="1801" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="10.85546875" style="15" customWidth="1"/>
+    <col min="1803" max="1803" width="11" style="15" customWidth="1"/>
+    <col min="1804" max="1804" width="10.42578125" style="15" customWidth="1"/>
+    <col min="1805" max="1805" width="10.7109375" style="15" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="15"/>
+    <col min="2049" max="2049" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="15"/>
+    <col min="2051" max="2051" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2052" max="2056" width="9.140625" style="15"/>
+    <col min="2057" max="2057" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2059" max="2059" width="11" style="15" customWidth="1"/>
+    <col min="2060" max="2060" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2061" max="2061" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="15"/>
+    <col min="2305" max="2305" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="15"/>
+    <col min="2307" max="2307" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2308" max="2312" width="9.140625" style="15"/>
+    <col min="2313" max="2313" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2315" max="2315" width="11" style="15" customWidth="1"/>
+    <col min="2316" max="2316" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2317" max="2317" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="15"/>
+    <col min="2561" max="2561" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="15"/>
+    <col min="2563" max="2563" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2564" max="2568" width="9.140625" style="15"/>
+    <col min="2569" max="2569" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2571" max="2571" width="11" style="15" customWidth="1"/>
+    <col min="2572" max="2572" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2573" max="2573" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="15"/>
+    <col min="2817" max="2817" width="13.42578125" style="15" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="15"/>
+    <col min="2819" max="2819" width="9.5703125" style="15" customWidth="1"/>
+    <col min="2820" max="2824" width="9.140625" style="15"/>
+    <col min="2825" max="2825" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="10.85546875" style="15" customWidth="1"/>
+    <col min="2827" max="2827" width="11" style="15" customWidth="1"/>
+    <col min="2828" max="2828" width="10.42578125" style="15" customWidth="1"/>
+    <col min="2829" max="2829" width="10.7109375" style="15" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="15"/>
+    <col min="3073" max="3073" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="15"/>
+    <col min="3075" max="3075" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3076" max="3080" width="9.140625" style="15"/>
+    <col min="3081" max="3081" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3083" max="3083" width="11" style="15" customWidth="1"/>
+    <col min="3084" max="3084" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3085" max="3085" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="15"/>
+    <col min="3329" max="3329" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="15"/>
+    <col min="3331" max="3331" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3332" max="3336" width="9.140625" style="15"/>
+    <col min="3337" max="3337" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3339" max="3339" width="11" style="15" customWidth="1"/>
+    <col min="3340" max="3340" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3341" max="3341" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="15"/>
+    <col min="3585" max="3585" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="15"/>
+    <col min="3587" max="3587" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3588" max="3592" width="9.140625" style="15"/>
+    <col min="3593" max="3593" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3595" max="3595" width="11" style="15" customWidth="1"/>
+    <col min="3596" max="3596" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3597" max="3597" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="15"/>
+    <col min="3841" max="3841" width="13.42578125" style="15" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="15"/>
+    <col min="3843" max="3843" width="9.5703125" style="15" customWidth="1"/>
+    <col min="3844" max="3848" width="9.140625" style="15"/>
+    <col min="3849" max="3849" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="10.85546875" style="15" customWidth="1"/>
+    <col min="3851" max="3851" width="11" style="15" customWidth="1"/>
+    <col min="3852" max="3852" width="10.42578125" style="15" customWidth="1"/>
+    <col min="3853" max="3853" width="10.7109375" style="15" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="15"/>
+    <col min="4097" max="4097" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="15"/>
+    <col min="4099" max="4099" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4100" max="4104" width="9.140625" style="15"/>
+    <col min="4105" max="4105" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4107" max="4107" width="11" style="15" customWidth="1"/>
+    <col min="4108" max="4108" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4109" max="4109" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="15"/>
+    <col min="4353" max="4353" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="15"/>
+    <col min="4355" max="4355" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4356" max="4360" width="9.140625" style="15"/>
+    <col min="4361" max="4361" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4363" max="4363" width="11" style="15" customWidth="1"/>
+    <col min="4364" max="4364" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4365" max="4365" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="15"/>
+    <col min="4609" max="4609" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="15"/>
+    <col min="4611" max="4611" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4612" max="4616" width="9.140625" style="15"/>
+    <col min="4617" max="4617" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4619" max="4619" width="11" style="15" customWidth="1"/>
+    <col min="4620" max="4620" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4621" max="4621" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="15"/>
+    <col min="4865" max="4865" width="13.42578125" style="15" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="15"/>
+    <col min="4867" max="4867" width="9.5703125" style="15" customWidth="1"/>
+    <col min="4868" max="4872" width="9.140625" style="15"/>
+    <col min="4873" max="4873" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="10.85546875" style="15" customWidth="1"/>
+    <col min="4875" max="4875" width="11" style="15" customWidth="1"/>
+    <col min="4876" max="4876" width="10.42578125" style="15" customWidth="1"/>
+    <col min="4877" max="4877" width="10.7109375" style="15" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="15"/>
+    <col min="5121" max="5121" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="15"/>
+    <col min="5123" max="5123" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5124" max="5128" width="9.140625" style="15"/>
+    <col min="5129" max="5129" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5131" max="5131" width="11" style="15" customWidth="1"/>
+    <col min="5132" max="5132" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5133" max="5133" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="15"/>
+    <col min="5377" max="5377" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="15"/>
+    <col min="5379" max="5379" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5380" max="5384" width="9.140625" style="15"/>
+    <col min="5385" max="5385" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5387" max="5387" width="11" style="15" customWidth="1"/>
+    <col min="5388" max="5388" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5389" max="5389" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="15"/>
+    <col min="5633" max="5633" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="15"/>
+    <col min="5635" max="5635" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5636" max="5640" width="9.140625" style="15"/>
+    <col min="5641" max="5641" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5643" max="5643" width="11" style="15" customWidth="1"/>
+    <col min="5644" max="5644" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5645" max="5645" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="15"/>
+    <col min="5889" max="5889" width="13.42578125" style="15" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="15"/>
+    <col min="5891" max="5891" width="9.5703125" style="15" customWidth="1"/>
+    <col min="5892" max="5896" width="9.140625" style="15"/>
+    <col min="5897" max="5897" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="10.85546875" style="15" customWidth="1"/>
+    <col min="5899" max="5899" width="11" style="15" customWidth="1"/>
+    <col min="5900" max="5900" width="10.42578125" style="15" customWidth="1"/>
+    <col min="5901" max="5901" width="10.7109375" style="15" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="15"/>
+    <col min="6145" max="6145" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="15"/>
+    <col min="6147" max="6147" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6148" max="6152" width="9.140625" style="15"/>
+    <col min="6153" max="6153" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6155" max="6155" width="11" style="15" customWidth="1"/>
+    <col min="6156" max="6156" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6157" max="6157" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="15"/>
+    <col min="6401" max="6401" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="15"/>
+    <col min="6403" max="6403" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6404" max="6408" width="9.140625" style="15"/>
+    <col min="6409" max="6409" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6411" max="6411" width="11" style="15" customWidth="1"/>
+    <col min="6412" max="6412" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6413" max="6413" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="15"/>
+    <col min="6657" max="6657" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="15"/>
+    <col min="6659" max="6659" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6660" max="6664" width="9.140625" style="15"/>
+    <col min="6665" max="6665" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6667" max="6667" width="11" style="15" customWidth="1"/>
+    <col min="6668" max="6668" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6669" max="6669" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="15"/>
+    <col min="6913" max="6913" width="13.42578125" style="15" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="15"/>
+    <col min="6915" max="6915" width="9.5703125" style="15" customWidth="1"/>
+    <col min="6916" max="6920" width="9.140625" style="15"/>
+    <col min="6921" max="6921" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="10.85546875" style="15" customWidth="1"/>
+    <col min="6923" max="6923" width="11" style="15" customWidth="1"/>
+    <col min="6924" max="6924" width="10.42578125" style="15" customWidth="1"/>
+    <col min="6925" max="6925" width="10.7109375" style="15" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="15"/>
+    <col min="7169" max="7169" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="15"/>
+    <col min="7171" max="7171" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7172" max="7176" width="9.140625" style="15"/>
+    <col min="7177" max="7177" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7179" max="7179" width="11" style="15" customWidth="1"/>
+    <col min="7180" max="7180" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7181" max="7181" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="15"/>
+    <col min="7425" max="7425" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="15"/>
+    <col min="7427" max="7427" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7428" max="7432" width="9.140625" style="15"/>
+    <col min="7433" max="7433" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7435" max="7435" width="11" style="15" customWidth="1"/>
+    <col min="7436" max="7436" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7437" max="7437" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="15"/>
+    <col min="7681" max="7681" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="15"/>
+    <col min="7683" max="7683" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7684" max="7688" width="9.140625" style="15"/>
+    <col min="7689" max="7689" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7691" max="7691" width="11" style="15" customWidth="1"/>
+    <col min="7692" max="7692" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7693" max="7693" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="15"/>
+    <col min="7937" max="7937" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="15"/>
+    <col min="7939" max="7939" width="9.5703125" style="15" customWidth="1"/>
+    <col min="7940" max="7944" width="9.140625" style="15"/>
+    <col min="7945" max="7945" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="10.85546875" style="15" customWidth="1"/>
+    <col min="7947" max="7947" width="11" style="15" customWidth="1"/>
+    <col min="7948" max="7948" width="10.42578125" style="15" customWidth="1"/>
+    <col min="7949" max="7949" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="15"/>
+    <col min="8193" max="8193" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="15"/>
+    <col min="8195" max="8195" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8196" max="8200" width="9.140625" style="15"/>
+    <col min="8201" max="8201" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8203" max="8203" width="11" style="15" customWidth="1"/>
+    <col min="8204" max="8204" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8205" max="8205" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="15"/>
+    <col min="8449" max="8449" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="15"/>
+    <col min="8451" max="8451" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8452" max="8456" width="9.140625" style="15"/>
+    <col min="8457" max="8457" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8459" max="8459" width="11" style="15" customWidth="1"/>
+    <col min="8460" max="8460" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8461" max="8461" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="15"/>
+    <col min="8705" max="8705" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="15"/>
+    <col min="8707" max="8707" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8708" max="8712" width="9.140625" style="15"/>
+    <col min="8713" max="8713" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8715" max="8715" width="11" style="15" customWidth="1"/>
+    <col min="8716" max="8716" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8717" max="8717" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="15"/>
+    <col min="8961" max="8961" width="13.42578125" style="15" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="15"/>
+    <col min="8963" max="8963" width="9.5703125" style="15" customWidth="1"/>
+    <col min="8964" max="8968" width="9.140625" style="15"/>
+    <col min="8969" max="8969" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="10.85546875" style="15" customWidth="1"/>
+    <col min="8971" max="8971" width="11" style="15" customWidth="1"/>
+    <col min="8972" max="8972" width="10.42578125" style="15" customWidth="1"/>
+    <col min="8973" max="8973" width="10.7109375" style="15" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="15"/>
+    <col min="9217" max="9217" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="15"/>
+    <col min="9219" max="9219" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9220" max="9224" width="9.140625" style="15"/>
+    <col min="9225" max="9225" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9227" max="9227" width="11" style="15" customWidth="1"/>
+    <col min="9228" max="9228" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9229" max="9229" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="15"/>
+    <col min="9473" max="9473" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="15"/>
+    <col min="9475" max="9475" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9476" max="9480" width="9.140625" style="15"/>
+    <col min="9481" max="9481" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9483" max="9483" width="11" style="15" customWidth="1"/>
+    <col min="9484" max="9484" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9485" max="9485" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="15"/>
+    <col min="9729" max="9729" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="15"/>
+    <col min="9731" max="9731" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9732" max="9736" width="9.140625" style="15"/>
+    <col min="9737" max="9737" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9739" max="9739" width="11" style="15" customWidth="1"/>
+    <col min="9740" max="9740" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9741" max="9741" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="15"/>
+    <col min="9985" max="9985" width="13.42578125" style="15" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="15"/>
+    <col min="9987" max="9987" width="9.5703125" style="15" customWidth="1"/>
+    <col min="9988" max="9992" width="9.140625" style="15"/>
+    <col min="9993" max="9993" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="10.85546875" style="15" customWidth="1"/>
+    <col min="9995" max="9995" width="11" style="15" customWidth="1"/>
+    <col min="9996" max="9996" width="10.42578125" style="15" customWidth="1"/>
+    <col min="9997" max="9997" width="10.7109375" style="15" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="15"/>
+    <col min="10241" max="10241" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="15"/>
+    <col min="10243" max="10243" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10244" max="10248" width="9.140625" style="15"/>
+    <col min="10249" max="10249" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="10.85546875" style="15" customWidth="1"/>
+    <col min="10251" max="10251" width="11" style="15" customWidth="1"/>
+    <col min="10252" max="10252" width="10.42578125" style="15" customWidth="1"/>
+    <col min="10253" max="10253" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="15"/>
+    <col min="10497" max="10497" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="15"/>
+    <col min="10499" max="10499" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10500" max="10504" width="9.140625" style="15"/>
+    <col min="10505" max="10505" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="10.85546875" style="15" customWidth="1"/>
+    <col min="10507" max="10507" width="11" style="15" customWidth="1"/>
+    <col min="10508" max="10508" width="10.42578125" style="15" customWidth="1"/>
+    <col min="10509" max="10509" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="15"/>
+    <col min="10753" max="10753" width="13.42578125" style="15" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="15"/>
+    <col min="10755" max="10755" width="9.5703125" style="15" customWidth="1"/>
+    <col min="10756" max="10760" width="9.140625" style="15"/>
+    <col min="10761" max="10761" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="10.85546875" style="15" customWidth="1"/>
+    <col min="10763" max="10763" width="11" style="15" customWidth="1"/>
+    <col min="10764" max="10764" width="10.42578125" style="15" customWidth="1"/>
+    <col min="10765" max="10765" width="10.7109375" style="15" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="15"/>
+    <col min="11009" max="11009" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="15"/>
+    <col min="11011" max="11011" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11012" max="11016" width="9.140625" style="15"/>
+    <col min="11017" max="11017" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11019" max="11019" width="11" style="15" customWidth="1"/>
+    <col min="11020" max="11020" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11021" max="11021" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="15"/>
+    <col min="11265" max="11265" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="15"/>
+    <col min="11267" max="11267" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11268" max="11272" width="9.140625" style="15"/>
+    <col min="11273" max="11273" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11275" max="11275" width="11" style="15" customWidth="1"/>
+    <col min="11276" max="11276" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11277" max="11277" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="15"/>
+    <col min="11521" max="11521" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="15"/>
+    <col min="11523" max="11523" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11524" max="11528" width="9.140625" style="15"/>
+    <col min="11529" max="11529" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11531" max="11531" width="11" style="15" customWidth="1"/>
+    <col min="11532" max="11532" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11533" max="11533" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="15"/>
+    <col min="11777" max="11777" width="13.42578125" style="15" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="15"/>
+    <col min="11779" max="11779" width="9.5703125" style="15" customWidth="1"/>
+    <col min="11780" max="11784" width="9.140625" style="15"/>
+    <col min="11785" max="11785" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="10.85546875" style="15" customWidth="1"/>
+    <col min="11787" max="11787" width="11" style="15" customWidth="1"/>
+    <col min="11788" max="11788" width="10.42578125" style="15" customWidth="1"/>
+    <col min="11789" max="11789" width="10.7109375" style="15" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="15"/>
+    <col min="12033" max="12033" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="15"/>
+    <col min="12035" max="12035" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12036" max="12040" width="9.140625" style="15"/>
+    <col min="12041" max="12041" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12043" max="12043" width="11" style="15" customWidth="1"/>
+    <col min="12044" max="12044" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12045" max="12045" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="15"/>
+    <col min="12289" max="12289" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="15"/>
+    <col min="12291" max="12291" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12292" max="12296" width="9.140625" style="15"/>
+    <col min="12297" max="12297" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12299" max="12299" width="11" style="15" customWidth="1"/>
+    <col min="12300" max="12300" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12301" max="12301" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="15"/>
+    <col min="12545" max="12545" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="15"/>
+    <col min="12547" max="12547" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12548" max="12552" width="9.140625" style="15"/>
+    <col min="12553" max="12553" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12555" max="12555" width="11" style="15" customWidth="1"/>
+    <col min="12556" max="12556" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12557" max="12557" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="15"/>
+    <col min="12801" max="12801" width="13.42578125" style="15" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="15"/>
+    <col min="12803" max="12803" width="9.5703125" style="15" customWidth="1"/>
+    <col min="12804" max="12808" width="9.140625" style="15"/>
+    <col min="12809" max="12809" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12811" max="12811" width="11" style="15" customWidth="1"/>
+    <col min="12812" max="12812" width="10.42578125" style="15" customWidth="1"/>
+    <col min="12813" max="12813" width="10.7109375" style="15" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="15"/>
+    <col min="13057" max="13057" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="15"/>
+    <col min="13059" max="13059" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13060" max="13064" width="9.140625" style="15"/>
+    <col min="13065" max="13065" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13067" max="13067" width="11" style="15" customWidth="1"/>
+    <col min="13068" max="13068" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13069" max="13069" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="15"/>
+    <col min="13313" max="13313" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="15"/>
+    <col min="13315" max="13315" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13316" max="13320" width="9.140625" style="15"/>
+    <col min="13321" max="13321" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13323" max="13323" width="11" style="15" customWidth="1"/>
+    <col min="13324" max="13324" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13325" max="13325" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="15"/>
+    <col min="13569" max="13569" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="15"/>
+    <col min="13571" max="13571" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13572" max="13576" width="9.140625" style="15"/>
+    <col min="13577" max="13577" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13579" max="13579" width="11" style="15" customWidth="1"/>
+    <col min="13580" max="13580" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13581" max="13581" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="15"/>
+    <col min="13825" max="13825" width="13.42578125" style="15" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="15"/>
+    <col min="13827" max="13827" width="9.5703125" style="15" customWidth="1"/>
+    <col min="13828" max="13832" width="9.140625" style="15"/>
+    <col min="13833" max="13833" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="10.85546875" style="15" customWidth="1"/>
+    <col min="13835" max="13835" width="11" style="15" customWidth="1"/>
+    <col min="13836" max="13836" width="10.42578125" style="15" customWidth="1"/>
+    <col min="13837" max="13837" width="10.7109375" style="15" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="15"/>
+    <col min="14081" max="14081" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="15"/>
+    <col min="14083" max="14083" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14084" max="14088" width="9.140625" style="15"/>
+    <col min="14089" max="14089" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14091" max="14091" width="11" style="15" customWidth="1"/>
+    <col min="14092" max="14092" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14093" max="14093" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="15"/>
+    <col min="14337" max="14337" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="15"/>
+    <col min="14339" max="14339" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14340" max="14344" width="9.140625" style="15"/>
+    <col min="14345" max="14345" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14347" max="14347" width="11" style="15" customWidth="1"/>
+    <col min="14348" max="14348" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14349" max="14349" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="15"/>
+    <col min="14593" max="14593" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="15"/>
+    <col min="14595" max="14595" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14596" max="14600" width="9.140625" style="15"/>
+    <col min="14601" max="14601" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14603" max="14603" width="11" style="15" customWidth="1"/>
+    <col min="14604" max="14604" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14605" max="14605" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="15"/>
+    <col min="14849" max="14849" width="13.42578125" style="15" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="15"/>
+    <col min="14851" max="14851" width="9.5703125" style="15" customWidth="1"/>
+    <col min="14852" max="14856" width="9.140625" style="15"/>
+    <col min="14857" max="14857" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="10.85546875" style="15" customWidth="1"/>
+    <col min="14859" max="14859" width="11" style="15" customWidth="1"/>
+    <col min="14860" max="14860" width="10.42578125" style="15" customWidth="1"/>
+    <col min="14861" max="14861" width="10.7109375" style="15" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="15"/>
+    <col min="15105" max="15105" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="15"/>
+    <col min="15107" max="15107" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15108" max="15112" width="9.140625" style="15"/>
+    <col min="15113" max="15113" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15115" max="15115" width="11" style="15" customWidth="1"/>
+    <col min="15116" max="15116" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15117" max="15117" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="15"/>
+    <col min="15361" max="15361" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="15"/>
+    <col min="15363" max="15363" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15364" max="15368" width="9.140625" style="15"/>
+    <col min="15369" max="15369" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15371" max="15371" width="11" style="15" customWidth="1"/>
+    <col min="15372" max="15372" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15373" max="15373" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="15"/>
+    <col min="15617" max="15617" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="15"/>
+    <col min="15619" max="15619" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15620" max="15624" width="9.140625" style="15"/>
+    <col min="15625" max="15625" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15627" max="15627" width="11" style="15" customWidth="1"/>
+    <col min="15628" max="15628" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15629" max="15629" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="15"/>
+    <col min="15873" max="15873" width="13.42578125" style="15" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="15"/>
+    <col min="15875" max="15875" width="9.5703125" style="15" customWidth="1"/>
+    <col min="15876" max="15880" width="9.140625" style="15"/>
+    <col min="15881" max="15881" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="10.85546875" style="15" customWidth="1"/>
+    <col min="15883" max="15883" width="11" style="15" customWidth="1"/>
+    <col min="15884" max="15884" width="10.42578125" style="15" customWidth="1"/>
+    <col min="15885" max="15885" width="10.7109375" style="15" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="15"/>
+    <col min="16129" max="16129" width="13.42578125" style="15" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="15"/>
+    <col min="16131" max="16131" width="9.5703125" style="15" customWidth="1"/>
+    <col min="16132" max="16136" width="9.140625" style="15"/>
+    <col min="16137" max="16137" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="10.85546875" style="15" customWidth="1"/>
+    <col min="16139" max="16139" width="11" style="15" customWidth="1"/>
+    <col min="16140" max="16140" width="10.42578125" style="15" customWidth="1"/>
+    <col min="16141" max="16141" width="10.7109375" style="15" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A1" s="126" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+      <c r="L1" s="126"/>
+      <c r="M1" s="126"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A2" s="127"/>
+      <c r="B2" s="121" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="D2" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="E2" s="121" t="s">
+        <v>50</v>
+      </c>
+      <c r="F2" s="121" t="s">
+        <v>51</v>
+      </c>
+      <c r="G2" s="121" t="s">
+        <v>52</v>
+      </c>
+      <c r="H2" s="121" t="s">
+        <v>53</v>
+      </c>
+      <c r="I2" s="121" t="s">
+        <v>54</v>
+      </c>
+      <c r="J2" s="121" t="s">
+        <v>55</v>
+      </c>
+      <c r="K2" s="121" t="s">
+        <v>56</v>
+      </c>
+      <c r="L2" s="121" t="s">
+        <v>57</v>
+      </c>
+      <c r="M2" s="121" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A3" s="128"/>
+      <c r="B3" s="122"/>
+      <c r="C3" s="122"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
+      <c r="I3" s="122"/>
+      <c r="J3" s="122"/>
+      <c r="K3" s="122"/>
+      <c r="L3" s="122"/>
+      <c r="M3" s="122"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A4" s="115" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="116"/>
+      <c r="C4" s="116"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="117"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="102">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="75">
+        <v>428085</v>
+      </c>
+      <c r="C5" s="75">
+        <v>5572160</v>
+      </c>
+      <c r="D5" s="75">
+        <v>8959029</v>
+      </c>
+      <c r="E5" s="76">
+        <v>10826313</v>
+      </c>
+      <c r="F5" s="76">
+        <v>13086456</v>
+      </c>
+      <c r="G5" s="77">
+        <v>22516037</v>
+      </c>
+      <c r="H5" s="77">
+        <v>25995486</v>
+      </c>
+      <c r="I5" s="77">
+        <v>29073895</v>
+      </c>
+      <c r="J5" s="77">
+        <v>32809372</v>
+      </c>
+      <c r="K5" s="78">
+        <v>37581054</v>
+      </c>
+      <c r="L5" s="77">
+        <v>41915560</v>
+      </c>
+      <c r="M5" s="75">
+        <v>428085</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="102">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="77">
+        <v>1212677</v>
+      </c>
+      <c r="C6" s="77">
+        <v>5029997</v>
+      </c>
+      <c r="D6" s="78">
+        <v>9527092</v>
+      </c>
+      <c r="E6" s="77">
+        <v>14417018</v>
+      </c>
+      <c r="F6" s="78">
+        <v>19386561</v>
+      </c>
+      <c r="G6" s="78">
+        <v>25473867</v>
+      </c>
+      <c r="H6" s="78">
+        <v>29303253</v>
+      </c>
+      <c r="I6" s="78">
+        <v>34407457</v>
+      </c>
+      <c r="J6" s="78">
+        <v>38913579</v>
+      </c>
+      <c r="K6" s="78">
+        <v>42115678</v>
+      </c>
+      <c r="L6" s="78">
+        <v>53108109</v>
+      </c>
+      <c r="M6" s="78">
+        <v>62898587</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="102">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="78">
+        <v>1372157</v>
+      </c>
+      <c r="C7" s="78">
+        <v>4413320</v>
+      </c>
+      <c r="D7" s="78">
+        <v>11003094</v>
+      </c>
+      <c r="E7" s="78">
+        <v>17616217</v>
+      </c>
+      <c r="F7" s="78">
+        <v>22098412</v>
+      </c>
+      <c r="G7" s="79">
+        <v>31725865</v>
+      </c>
+      <c r="H7" s="78">
+        <v>35250213</v>
+      </c>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="18"/>
+    </row>
+    <row r="8" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A8" s="123" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="124"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="124"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="124"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="124"/>
+      <c r="K8" s="124"/>
+      <c r="L8" s="124"/>
+      <c r="M8" s="125"/>
+    </row>
+    <row r="9" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A9" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="119"/>
+      <c r="C9" s="119"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="119"/>
+      <c r="H9" s="119"/>
+      <c r="I9" s="119"/>
+      <c r="J9" s="119"/>
+      <c r="K9" s="119"/>
+      <c r="L9" s="119"/>
+      <c r="M9" s="120"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="102">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="80">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="C10" s="80">
+        <v>221.3</v>
+      </c>
+      <c r="D10" s="80">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="E10" s="81">
+        <v>127.5</v>
+      </c>
+      <c r="F10" s="81">
+        <v>117.3</v>
+      </c>
+      <c r="G10" s="44">
+        <v>125.9</v>
+      </c>
+      <c r="H10" s="44">
+        <v>120.6</v>
+      </c>
+      <c r="I10" s="44">
+        <v>118.1</v>
+      </c>
+      <c r="J10" s="44">
+        <v>116.5</v>
+      </c>
+      <c r="K10" s="66">
+        <v>114.3</v>
+      </c>
+      <c r="L10" s="44">
+        <v>101.4</v>
+      </c>
+      <c r="M10" s="80">
+        <v>133.80000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="102">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="66">
+        <v>276.39999999999998</v>
+      </c>
+      <c r="C11" s="66">
+        <v>87.6</v>
+      </c>
+      <c r="D11" s="66">
+        <v>102.8</v>
+      </c>
+      <c r="E11" s="44">
+        <v>128.5</v>
+      </c>
+      <c r="F11" s="66">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="G11" s="66">
+        <v>108.9</v>
+      </c>
+      <c r="H11" s="66">
+        <v>108.5</v>
+      </c>
+      <c r="I11" s="66">
+        <v>113.9</v>
+      </c>
+      <c r="J11" s="66">
+        <v>114.2</v>
+      </c>
+      <c r="K11" s="66">
+        <v>108</v>
+      </c>
+      <c r="L11" s="66">
+        <v>122.1</v>
+      </c>
+      <c r="M11" s="66">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="102">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="66">
+        <v>104.8</v>
+      </c>
+      <c r="C12" s="66">
+        <v>82.3</v>
+      </c>
+      <c r="D12" s="66">
+        <v>107.9</v>
+      </c>
+      <c r="E12" s="66">
+        <v>115.1</v>
+      </c>
+      <c r="F12" s="66">
+        <v>107.6</v>
+      </c>
+      <c r="G12" s="82">
+        <v>117.4</v>
+      </c>
+      <c r="H12" s="66">
+        <v>113.6</v>
+      </c>
+      <c r="I12" s="22"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="22"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadate 161104</vt:lpstr>
+      <vt:lpstr>Metadate 161203</vt:lpstr>
+      <vt:lpstr>Simbols</vt:lpstr>
+      <vt:lpstr>Indicator_161104_161203</vt:lpstr>
+      <vt:lpstr>Indicator 161104_161203</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>