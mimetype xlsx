--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -8,308 +8,303 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8835" yWindow="225" windowWidth="18330" windowHeight="12195"/>
+    <workbookView xWindow="1110" yWindow="180" windowWidth="13530" windowHeight="12195"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadate 161104" sheetId="11" r:id="rId1"/>
-    <sheet name="Metadate 161203" sheetId="20" r:id="rId2"/>
+    <sheet name="Metadata 161101" sheetId="11" r:id="rId1"/>
+    <sheet name="Metadata 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
-    <sheet name="Indicator_161104_161203" sheetId="18" r:id="rId4"/>
-    <sheet name="Indicator 161104_161203" sheetId="19" r:id="rId5"/>
+    <sheet name="Indicator_161101,161201" sheetId="18" r:id="rId4"/>
+    <sheet name="Indicator_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="76">
+  <si>
+    <t>Investments in fixed capital</t>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>February</t>
+  </si>
+  <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>December</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investments in fixed capital, mln.tenge   </t>
+  </si>
+  <si>
+    <t>January-February</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-August</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-October</t>
+  </si>
+  <si>
+    <t>January-November</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Since January 2024</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of investments in fixed capital</t>
+  </si>
+  <si>
+    <t>Reflects the change in the volume of investments over time and is defined as the ratio of the investment volume of the analyzed period to that of the previous period in actual prices, taking into account the price index deflator</t>
+  </si>
+  <si>
+    <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis</t>
+  </si>
+  <si>
+    <t>The information is provided by legal entities and their structural and separate subdivisions that made investments in fixed capital during the reporting period, regardless of the number of employees and the type of economic activity, as well as by structural units of local executive authorities performing functions in the field of architecture and urban planning, and by peasant or farm enterprises</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Investments in order for investors to obtain an economic, social or environmental effect in the case of new construction, as well as expansion, reconstruction and modernization of facilities (which lead to an increase in the initial cost of the facility), the purchase of machinery, equipment, vehicles, for the formation of the main herd, perennial plantings, etc.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
+  </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
-    <t>Investments in house-construction</t>
-[...197 lines deleted...]
-    <t>Investments in residential construction, million tenge</t>
+    <t>Division of Construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t>Okanova Aizhan Bolatbekovna</t>
+  </si>
+  <si>
+    <t>+7 7152463098</t>
+  </si>
+  <si>
+    <t>a.bazarbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Investments in fixed capital, million tenge</t>
   </si>
   <si>
     <t>In percentages to the previous month of the current year</t>
   </si>
   <si>
     <t>In percentages to the corresponding month of the previous year</t>
   </si>
   <si>
-    <t>17.08.2026 y.</t>
-[...17 lines deleted...]
-    <t>17.09.2026 y.</t>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>January -  April</t>
+  </si>
+  <si>
+    <t>January  -     May</t>
+  </si>
+  <si>
+    <t>January   -  June</t>
+  </si>
+  <si>
+    <t>January -   July</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/516694/file/en/</t>
+  </si>
+  <si>
+    <t>18.09.2026 y.</t>
+  </si>
+  <si>
+    <t>19.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -365,173 +360,138 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color indexed="8"/>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...21 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -605,447 +565,307 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...13 lines deleted...]
-      <top style="medium">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...29 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...78 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1320,463 +1140,416 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B17" sqref="B14:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="101" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16129" max="16384" width="9.140625" style="85"/>
+    <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
+    <col min="256" max="256" width="42.28515625" customWidth="1"/>
+    <col min="257" max="257" width="97.7109375" customWidth="1"/>
+    <col min="512" max="512" width="42.28515625" customWidth="1"/>
+    <col min="513" max="513" width="97.7109375" customWidth="1"/>
+    <col min="768" max="768" width="42.28515625" customWidth="1"/>
+    <col min="769" max="769" width="97.7109375" customWidth="1"/>
+    <col min="1024" max="1024" width="42.28515625" customWidth="1"/>
+    <col min="1025" max="1025" width="97.7109375" customWidth="1"/>
+    <col min="1280" max="1280" width="42.28515625" customWidth="1"/>
+    <col min="1281" max="1281" width="97.7109375" customWidth="1"/>
+    <col min="1536" max="1536" width="42.28515625" customWidth="1"/>
+    <col min="1537" max="1537" width="97.7109375" customWidth="1"/>
+    <col min="1792" max="1792" width="42.28515625" customWidth="1"/>
+    <col min="1793" max="1793" width="97.7109375" customWidth="1"/>
+    <col min="2048" max="2048" width="42.28515625" customWidth="1"/>
+    <col min="2049" max="2049" width="97.7109375" customWidth="1"/>
+    <col min="2304" max="2304" width="42.28515625" customWidth="1"/>
+    <col min="2305" max="2305" width="97.7109375" customWidth="1"/>
+    <col min="2560" max="2560" width="42.28515625" customWidth="1"/>
+    <col min="2561" max="2561" width="97.7109375" customWidth="1"/>
+    <col min="2816" max="2816" width="42.28515625" customWidth="1"/>
+    <col min="2817" max="2817" width="97.7109375" customWidth="1"/>
+    <col min="3072" max="3072" width="42.28515625" customWidth="1"/>
+    <col min="3073" max="3073" width="97.7109375" customWidth="1"/>
+    <col min="3328" max="3328" width="42.28515625" customWidth="1"/>
+    <col min="3329" max="3329" width="97.7109375" customWidth="1"/>
+    <col min="3584" max="3584" width="42.28515625" customWidth="1"/>
+    <col min="3585" max="3585" width="97.7109375" customWidth="1"/>
+    <col min="3840" max="3840" width="42.28515625" customWidth="1"/>
+    <col min="3841" max="3841" width="97.7109375" customWidth="1"/>
+    <col min="4096" max="4096" width="42.28515625" customWidth="1"/>
+    <col min="4097" max="4097" width="97.7109375" customWidth="1"/>
+    <col min="4352" max="4352" width="42.28515625" customWidth="1"/>
+    <col min="4353" max="4353" width="97.7109375" customWidth="1"/>
+    <col min="4608" max="4608" width="42.28515625" customWidth="1"/>
+    <col min="4609" max="4609" width="97.7109375" customWidth="1"/>
+    <col min="4864" max="4864" width="42.28515625" customWidth="1"/>
+    <col min="4865" max="4865" width="97.7109375" customWidth="1"/>
+    <col min="5120" max="5120" width="42.28515625" customWidth="1"/>
+    <col min="5121" max="5121" width="97.7109375" customWidth="1"/>
+    <col min="5376" max="5376" width="42.28515625" customWidth="1"/>
+    <col min="5377" max="5377" width="97.7109375" customWidth="1"/>
+    <col min="5632" max="5632" width="42.28515625" customWidth="1"/>
+    <col min="5633" max="5633" width="97.7109375" customWidth="1"/>
+    <col min="5888" max="5888" width="42.28515625" customWidth="1"/>
+    <col min="5889" max="5889" width="97.7109375" customWidth="1"/>
+    <col min="6144" max="6144" width="42.28515625" customWidth="1"/>
+    <col min="6145" max="6145" width="97.7109375" customWidth="1"/>
+    <col min="6400" max="6400" width="42.28515625" customWidth="1"/>
+    <col min="6401" max="6401" width="97.7109375" customWidth="1"/>
+    <col min="6656" max="6656" width="42.28515625" customWidth="1"/>
+    <col min="6657" max="6657" width="97.7109375" customWidth="1"/>
+    <col min="6912" max="6912" width="42.28515625" customWidth="1"/>
+    <col min="6913" max="6913" width="97.7109375" customWidth="1"/>
+    <col min="7168" max="7168" width="42.28515625" customWidth="1"/>
+    <col min="7169" max="7169" width="97.7109375" customWidth="1"/>
+    <col min="7424" max="7424" width="42.28515625" customWidth="1"/>
+    <col min="7425" max="7425" width="97.7109375" customWidth="1"/>
+    <col min="7680" max="7680" width="42.28515625" customWidth="1"/>
+    <col min="7681" max="7681" width="97.7109375" customWidth="1"/>
+    <col min="7936" max="7936" width="42.28515625" customWidth="1"/>
+    <col min="7937" max="7937" width="97.7109375" customWidth="1"/>
+    <col min="8192" max="8192" width="42.28515625" customWidth="1"/>
+    <col min="8193" max="8193" width="97.7109375" customWidth="1"/>
+    <col min="8448" max="8448" width="42.28515625" customWidth="1"/>
+    <col min="8449" max="8449" width="97.7109375" customWidth="1"/>
+    <col min="8704" max="8704" width="42.28515625" customWidth="1"/>
+    <col min="8705" max="8705" width="97.7109375" customWidth="1"/>
+    <col min="8960" max="8960" width="42.28515625" customWidth="1"/>
+    <col min="8961" max="8961" width="97.7109375" customWidth="1"/>
+    <col min="9216" max="9216" width="42.28515625" customWidth="1"/>
+    <col min="9217" max="9217" width="97.7109375" customWidth="1"/>
+    <col min="9472" max="9472" width="42.28515625" customWidth="1"/>
+    <col min="9473" max="9473" width="97.7109375" customWidth="1"/>
+    <col min="9728" max="9728" width="42.28515625" customWidth="1"/>
+    <col min="9729" max="9729" width="97.7109375" customWidth="1"/>
+    <col min="9984" max="9984" width="42.28515625" customWidth="1"/>
+    <col min="9985" max="9985" width="97.7109375" customWidth="1"/>
+    <col min="10240" max="10240" width="42.28515625" customWidth="1"/>
+    <col min="10241" max="10241" width="97.7109375" customWidth="1"/>
+    <col min="10496" max="10496" width="42.28515625" customWidth="1"/>
+    <col min="10497" max="10497" width="97.7109375" customWidth="1"/>
+    <col min="10752" max="10752" width="42.28515625" customWidth="1"/>
+    <col min="10753" max="10753" width="97.7109375" customWidth="1"/>
+    <col min="11008" max="11008" width="42.28515625" customWidth="1"/>
+    <col min="11009" max="11009" width="97.7109375" customWidth="1"/>
+    <col min="11264" max="11264" width="42.28515625" customWidth="1"/>
+    <col min="11265" max="11265" width="97.7109375" customWidth="1"/>
+    <col min="11520" max="11520" width="42.28515625" customWidth="1"/>
+    <col min="11521" max="11521" width="97.7109375" customWidth="1"/>
+    <col min="11776" max="11776" width="42.28515625" customWidth="1"/>
+    <col min="11777" max="11777" width="97.7109375" customWidth="1"/>
+    <col min="12032" max="12032" width="42.28515625" customWidth="1"/>
+    <col min="12033" max="12033" width="97.7109375" customWidth="1"/>
+    <col min="12288" max="12288" width="42.28515625" customWidth="1"/>
+    <col min="12289" max="12289" width="97.7109375" customWidth="1"/>
+    <col min="12544" max="12544" width="42.28515625" customWidth="1"/>
+    <col min="12545" max="12545" width="97.7109375" customWidth="1"/>
+    <col min="12800" max="12800" width="42.28515625" customWidth="1"/>
+    <col min="12801" max="12801" width="97.7109375" customWidth="1"/>
+    <col min="13056" max="13056" width="42.28515625" customWidth="1"/>
+    <col min="13057" max="13057" width="97.7109375" customWidth="1"/>
+    <col min="13312" max="13312" width="42.28515625" customWidth="1"/>
+    <col min="13313" max="13313" width="97.7109375" customWidth="1"/>
+    <col min="13568" max="13568" width="42.28515625" customWidth="1"/>
+    <col min="13569" max="13569" width="97.7109375" customWidth="1"/>
+    <col min="13824" max="13824" width="42.28515625" customWidth="1"/>
+    <col min="13825" max="13825" width="97.7109375" customWidth="1"/>
+    <col min="14080" max="14080" width="42.28515625" customWidth="1"/>
+    <col min="14081" max="14081" width="97.7109375" customWidth="1"/>
+    <col min="14336" max="14336" width="42.28515625" customWidth="1"/>
+    <col min="14337" max="14337" width="97.7109375" customWidth="1"/>
+    <col min="14592" max="14592" width="42.28515625" customWidth="1"/>
+    <col min="14593" max="14593" width="97.7109375" customWidth="1"/>
+    <col min="14848" max="14848" width="42.28515625" customWidth="1"/>
+    <col min="14849" max="14849" width="97.7109375" customWidth="1"/>
+    <col min="15104" max="15104" width="42.28515625" customWidth="1"/>
+    <col min="15105" max="15105" width="97.7109375" customWidth="1"/>
+    <col min="15360" max="15360" width="42.28515625" customWidth="1"/>
+    <col min="15361" max="15361" width="97.7109375" customWidth="1"/>
+    <col min="15616" max="15616" width="42.28515625" customWidth="1"/>
+    <col min="15617" max="15617" width="97.7109375" customWidth="1"/>
+    <col min="15872" max="15872" width="42.28515625" customWidth="1"/>
+    <col min="15873" max="15873" width="97.7109375" customWidth="1"/>
+    <col min="16128" max="16128" width="42.28515625" customWidth="1"/>
+    <col min="16129" max="16129" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...47 lines deleted...]
-      <c r="B7" s="92" t="s">
+    <row r="1" spans="1:12">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:12" s="2" customFormat="1">
+      <c r="A2" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="12">
+        <v>161101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="2" customFormat="1">
+      <c r="A3" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="2" customFormat="1">
+      <c r="A4" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="2" customFormat="1">
+      <c r="A5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="2" customFormat="1">
+      <c r="A6" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="2" customFormat="1" ht="51">
+      <c r="A7" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="2" customFormat="1">
+      <c r="A8" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="2" customFormat="1" ht="25.5">
+      <c r="A9" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="2" customFormat="1" ht="51">
+      <c r="A10" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="2" customFormat="1">
+      <c r="A11" s="19" t="s">
         <v>40</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="B12" s="96" t="s">
+      <c r="B11" s="28"/>
+      <c r="L11" s="3"/>
+    </row>
+    <row r="12" spans="1:12" s="2" customFormat="1">
+      <c r="A12" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="L12" s="3"/>
+    </row>
+    <row r="13" spans="1:12" s="2" customFormat="1">
+      <c r="A13" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="L13" s="3"/>
+    </row>
+    <row r="14" spans="1:12" s="2" customFormat="1">
+      <c r="A14" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="L14" s="3"/>
+    </row>
+    <row r="15" spans="1:12" s="2" customFormat="1">
+      <c r="A15" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="L15" s="3"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="4"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="L18" s="4"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="L20" s="4"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="35" t="s">
         <v>64</v>
       </c>
-    </row>
-[...82 lines deleted...]
-      <c r="K25" s="98"/>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="L24" s="4"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="L26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -1866,3092 +1639,2610 @@
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1">
-      <c r="A2" s="26" t="s">
-[...3 lines deleted...]
-        <v>161203</v>
+      <c r="A2" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="14">
+        <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1">
-      <c r="A3" s="26" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1">
+      <c r="A4" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1">
+      <c r="A5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1">
+      <c r="A6" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="25.5">
+      <c r="A7" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1">
+      <c r="A8" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="31.9" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="51">
+      <c r="A10" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="2" customFormat="1">
+      <c r="A11" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="28"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1">
+      <c r="A12" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1">
+      <c r="A13" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1">
+      <c r="A14" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1">
+      <c r="A15" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="33" t="s">
         <v>62</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B7" s="29" t="s">
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>63</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="B12" s="5" t="s">
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="M12" s="4"/>
-[...80 lines deleted...]
-      <c r="M21" s="8"/>
+      <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="11"/>
-      <c r="B22" s="12"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="A6" sqref="A6:XFD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="15" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.85546875" style="15"/>
+    <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="10"/>
+    <col min="257" max="257" width="4.42578125" style="10" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="10" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="10"/>
+    <col min="513" max="513" width="4.42578125" style="10" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="10" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="10"/>
+    <col min="769" max="769" width="4.42578125" style="10" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="10" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="10"/>
+    <col min="1025" max="1025" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="10"/>
+    <col min="1281" max="1281" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="10"/>
+    <col min="1537" max="1537" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="10"/>
+    <col min="1793" max="1793" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="10"/>
+    <col min="2049" max="2049" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="10"/>
+    <col min="2305" max="2305" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="10"/>
+    <col min="2561" max="2561" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="10"/>
+    <col min="2817" max="2817" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="10"/>
+    <col min="3073" max="3073" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="10"/>
+    <col min="3329" max="3329" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="10"/>
+    <col min="3585" max="3585" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="10"/>
+    <col min="3841" max="3841" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="10"/>
+    <col min="4097" max="4097" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="10"/>
+    <col min="4353" max="4353" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="10"/>
+    <col min="4609" max="4609" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="10"/>
+    <col min="4865" max="4865" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="10"/>
+    <col min="5121" max="5121" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="10"/>
+    <col min="5377" max="5377" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="10"/>
+    <col min="5633" max="5633" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="10"/>
+    <col min="5889" max="5889" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="10"/>
+    <col min="6145" max="6145" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="10"/>
+    <col min="6401" max="6401" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="10"/>
+    <col min="6657" max="6657" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="10"/>
+    <col min="6913" max="6913" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="10"/>
+    <col min="7169" max="7169" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="10"/>
+    <col min="7425" max="7425" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="10"/>
+    <col min="7681" max="7681" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="10"/>
+    <col min="7937" max="7937" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="10"/>
+    <col min="8193" max="8193" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="10"/>
+    <col min="8449" max="8449" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="10"/>
+    <col min="8705" max="8705" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="10"/>
+    <col min="8961" max="8961" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="10"/>
+    <col min="9217" max="9217" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="10"/>
+    <col min="9473" max="9473" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="10"/>
+    <col min="9729" max="9729" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="10"/>
+    <col min="9985" max="9985" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="10"/>
+    <col min="10241" max="10241" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="10" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="10"/>
+    <col min="10497" max="10497" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="10" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="10"/>
+    <col min="10753" max="10753" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="10" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="10"/>
+    <col min="11009" max="11009" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="10"/>
+    <col min="11265" max="11265" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="10"/>
+    <col min="11521" max="11521" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="10"/>
+    <col min="11777" max="11777" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="10"/>
+    <col min="12033" max="12033" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="10"/>
+    <col min="12289" max="12289" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="10"/>
+    <col min="12545" max="12545" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="10"/>
+    <col min="12801" max="12801" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="10"/>
+    <col min="13057" max="13057" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="10"/>
+    <col min="13313" max="13313" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="10"/>
+    <col min="13569" max="13569" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="10"/>
+    <col min="13825" max="13825" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="10"/>
+    <col min="14081" max="14081" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="10"/>
+    <col min="14337" max="14337" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="10"/>
+    <col min="14593" max="14593" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="10"/>
+    <col min="14849" max="14849" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="10"/>
+    <col min="15105" max="15105" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="10"/>
+    <col min="15361" max="15361" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="10"/>
+    <col min="15617" max="15617" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="10"/>
+    <col min="15873" max="15873" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="10"/>
+    <col min="16129" max="16129" width="4.42578125" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="10" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
-      <c r="B2" s="14"/>
+      <c r="B2" s="9"/>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="32"/>
-[...3 lines deleted...]
-      <c r="C6" s="34"/>
+      <c r="A6" s="15"/>
+      <c r="B6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="17"/>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="32"/>
-[...3 lines deleted...]
-      <c r="C7" s="34"/>
+      <c r="A7" s="15"/>
+      <c r="B7" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="17"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="32"/>
-[...3 lines deleted...]
-      <c r="C8" s="34"/>
+      <c r="A8" s="15"/>
+      <c r="B8" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="17"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="32"/>
-[...3 lines deleted...]
-      <c r="C9" s="34"/>
+      <c r="A9" s="15"/>
+      <c r="B9" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="17"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="32"/>
-[...3 lines deleted...]
-      <c r="C10" s="34"/>
+      <c r="A10" s="15"/>
+      <c r="B10" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="32"/>
-[...3 lines deleted...]
-      <c r="C11" s="34"/>
+      <c r="A11" s="15"/>
+      <c r="B11" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="17"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="105"/>
-[...1 lines deleted...]
-      <c r="C12" s="34"/>
+      <c r="A12" s="69"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="17"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="105"/>
-[...1 lines deleted...]
-      <c r="C13" s="34"/>
+      <c r="A13" s="69"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="105"/>
-[...1 lines deleted...]
-      <c r="C14" s="34"/>
+      <c r="A14" s="69"/>
+      <c r="B14" s="69"/>
+      <c r="C14" s="17"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="105"/>
-[...1 lines deleted...]
-      <c r="C15" s="32"/>
+      <c r="A15" s="69"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="15"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="106" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="106"/>
+      <c r="A16" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="70"/>
+      <c r="C16" s="70"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="16"/>
+      <c r="B18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H8" sqref="B8:H8"/>
+      <selection activeCell="H47" sqref="H47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
-[...638 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="16384" width="11.7109375" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-[...16 lines deleted...]
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+    <row r="1" spans="1:15" ht="25.5" customHeight="1">
+      <c r="A1" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="36"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="39" t="s">
+      <c r="D2" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="39" t="s">
+      <c r="E2" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="39" t="s">
+      <c r="F2" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="39" t="s">
+      <c r="G2" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="39" t="s">
+      <c r="H2" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="39" t="s">
+      <c r="I2" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="39" t="s">
+      <c r="J2" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="39" t="s">
+      <c r="K2" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="39" t="s">
+      <c r="L2" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="39" t="s">
+      <c r="M2" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="40" t="s">
-[...10 lines deleted...]
-      <c r="E3" s="114"/>
+      <c r="N2" s="36"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" customHeight="1">
+      <c r="A3" s="77" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
-    </row>
-    <row r="4" spans="1:13" ht="13.15" hidden="1" customHeight="1">
+      <c r="N3" s="36"/>
+    </row>
+    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A4" s="42">
         <v>2021</v>
       </c>
       <c r="B4" s="43">
-        <v>2694.4</v>
+        <v>7252.3</v>
       </c>
       <c r="C4" s="44">
-        <v>2372.6999999999998</v>
+        <v>15828.356</v>
       </c>
       <c r="D4" s="43">
-        <v>2090.6999999999998</v>
-[...2 lines deleted...]
-        <v>3326.3</v>
+        <v>22092.2</v>
+      </c>
+      <c r="E4" s="43">
+        <v>21807.3</v>
       </c>
       <c r="F4" s="43">
-        <v>2223.6999999999998</v>
+        <v>19984.3</v>
       </c>
       <c r="G4" s="43">
-        <v>8402.6</v>
+        <v>52039.8</v>
       </c>
       <c r="H4" s="43">
-        <v>1212.0999999999999</v>
+        <v>16980.7</v>
       </c>
       <c r="I4" s="43">
-        <v>1662.1</v>
+        <v>26469.3</v>
       </c>
       <c r="J4" s="43">
-        <v>3891.9</v>
-[...2 lines deleted...]
-        <v>3667.1</v>
+        <v>34406</v>
+      </c>
+      <c r="K4" s="43">
+        <v>28718.1</v>
       </c>
       <c r="L4" s="43">
-        <v>4755.2</v>
+        <v>25440.7</v>
       </c>
       <c r="M4" s="45">
-        <v>12318</v>
-[...3 lines deleted...]
-      <c r="A5" s="46">
+        <v>60906.5</v>
+      </c>
+      <c r="N4" s="36"/>
+      <c r="O4" s="46"/>
+    </row>
+    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A5" s="47">
         <v>2022</v>
       </c>
-      <c r="B5" s="47">
-[...3 lines deleted...]
-        <v>3231.9</v>
+      <c r="B5" s="48">
+        <v>12668.8</v>
+      </c>
+      <c r="C5" s="44">
+        <v>12585.2</v>
       </c>
       <c r="D5" s="48">
-        <v>5456.6</v>
-[...8 lines deleted...]
-        <v>10208.9</v>
+        <v>26154.6</v>
+      </c>
+      <c r="E5" s="48">
+        <v>14199.2</v>
+      </c>
+      <c r="F5" s="48">
+        <v>33822.300000000003</v>
+      </c>
+      <c r="G5" s="49">
+        <v>51888.1</v>
       </c>
       <c r="H5" s="48">
-        <v>3867.8</v>
-[...2 lines deleted...]
-        <v>1915</v>
+        <v>21198</v>
+      </c>
+      <c r="I5" s="48">
+        <v>26884.3</v>
       </c>
       <c r="J5" s="48">
-        <v>2772.8</v>
+        <v>44957</v>
       </c>
       <c r="K5" s="48">
-        <v>2586.5</v>
-[...9 lines deleted...]
-      <c r="A6" s="103">
+        <v>24334.799999999999</v>
+      </c>
+      <c r="L5" s="49">
+        <v>32475</v>
+      </c>
+      <c r="M5" s="45">
+        <v>65503.3</v>
+      </c>
+      <c r="N5" s="36"/>
+      <c r="O5" s="46"/>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1">
+      <c r="A6" s="62">
         <v>2024</v>
       </c>
       <c r="B6" s="43">
-        <v>428.1</v>
-[...29 lines deleted...]
-        <v>4334.5</v>
+        <v>13882.4</v>
+      </c>
+      <c r="C6" s="50">
+        <v>27513.4</v>
+      </c>
+      <c r="D6" s="43">
+        <v>53193.7</v>
+      </c>
+      <c r="E6" s="43">
+        <v>17698.5</v>
+      </c>
+      <c r="F6" s="43">
+        <v>18944.400000000001</v>
+      </c>
+      <c r="G6" s="51">
+        <v>41497.199999999997</v>
+      </c>
+      <c r="H6" s="43">
+        <v>38296</v>
+      </c>
+      <c r="I6" s="43">
+        <v>44808.6</v>
+      </c>
+      <c r="J6" s="43">
+        <v>60205.4</v>
+      </c>
+      <c r="K6" s="43">
+        <v>54539.7</v>
+      </c>
+      <c r="L6" s="51">
+        <v>34230.699999999997</v>
       </c>
       <c r="M6" s="45">
-        <v>13850.1</v>
-[...3 lines deleted...]
-      <c r="A7" s="103">
+        <v>151168.4</v>
+      </c>
+      <c r="N6" s="36"/>
+      <c r="O6" s="46"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1">
+      <c r="A7" s="62">
         <v>2025</v>
       </c>
-      <c r="B7" s="44">
-[...30 lines deleted...]
-        <v>10992.4</v>
+      <c r="B7" s="43">
+        <v>18311.900000000001</v>
+      </c>
+      <c r="C7" s="50">
+        <v>18664.400000000001</v>
+      </c>
+      <c r="D7" s="43">
+        <v>39552.5</v>
+      </c>
+      <c r="E7" s="43">
+        <v>28230.1</v>
+      </c>
+      <c r="F7" s="43">
+        <v>40610.699999999997</v>
+      </c>
+      <c r="G7" s="51">
+        <v>69223.304999999993</v>
+      </c>
+      <c r="H7" s="43">
+        <v>43626</v>
+      </c>
+      <c r="I7" s="43">
+        <v>55125.9</v>
+      </c>
+      <c r="J7" s="43">
+        <v>53600</v>
+      </c>
+      <c r="K7" s="43">
+        <v>51878.6</v>
+      </c>
+      <c r="L7" s="51">
+        <v>58924.3</v>
       </c>
       <c r="M7" s="45">
-        <v>9790.5</v>
-[...3 lines deleted...]
-      <c r="A8" s="103">
+        <v>131242.4</v>
+      </c>
+      <c r="N7" s="36"/>
+      <c r="O7" s="46"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1">
+      <c r="A8" s="62">
         <v>2026</v>
       </c>
-      <c r="B8" s="52">
-[...23 lines deleted...]
-      <c r="L8" s="44"/>
+      <c r="B8" s="43">
+        <v>13827.5</v>
+      </c>
+      <c r="C8" s="50">
+        <v>21271.9</v>
+      </c>
+      <c r="D8" s="43">
+        <v>43206.7</v>
+      </c>
+      <c r="E8" s="43">
+        <v>40380.800000000003</v>
+      </c>
+      <c r="F8" s="43">
+        <v>42334</v>
+      </c>
+      <c r="G8" s="49">
+        <v>59375.5</v>
+      </c>
+      <c r="H8" s="43">
+        <v>55568.5</v>
+      </c>
+      <c r="I8" s="43">
+        <v>61001.2</v>
+      </c>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="49"/>
       <c r="M8" s="45"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="107" t="s">
+      <c r="N8" s="36"/>
+      <c r="O8" s="46"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1">
+      <c r="A9" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="72"/>
+      <c r="C9" s="72"/>
+      <c r="D9" s="72"/>
+      <c r="E9" s="72"/>
+      <c r="F9" s="72"/>
+      <c r="G9" s="72"/>
+      <c r="H9" s="72"/>
+      <c r="I9" s="72"/>
+      <c r="J9" s="72"/>
+      <c r="K9" s="72"/>
+      <c r="L9" s="72"/>
+      <c r="M9" s="73"/>
+      <c r="N9" s="36"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1">
+      <c r="A10" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="74"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
+      <c r="E10" s="75"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="53"/>
+      <c r="N10" s="36"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A11" s="63">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="43">
+        <v>13</v>
+      </c>
+      <c r="C11" s="50">
+        <v>215.9</v>
+      </c>
+      <c r="D11" s="43">
+        <v>139</v>
+      </c>
+      <c r="E11" s="43">
+        <v>97.6</v>
+      </c>
+      <c r="F11" s="43">
+        <v>91.2</v>
+      </c>
+      <c r="G11" s="43">
+        <v>259.10000000000002</v>
+      </c>
+      <c r="H11" s="43">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I11" s="43">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="J11" s="43">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="K11" s="43">
+        <v>83</v>
+      </c>
+      <c r="L11" s="43">
+        <v>88.1</v>
+      </c>
+      <c r="M11" s="45">
+        <v>237.3</v>
+      </c>
+      <c r="N11" s="36"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A12" s="62">
+        <v>2022</v>
+      </c>
+      <c r="B12" s="43">
+        <v>20.8</v>
+      </c>
+      <c r="C12" s="50">
+        <v>99.1</v>
+      </c>
+      <c r="D12" s="43">
+        <v>206.6</v>
+      </c>
+      <c r="E12" s="43">
+        <v>53.6</v>
+      </c>
+      <c r="F12" s="43">
+        <v>236.5</v>
+      </c>
+      <c r="G12" s="43">
+        <v>151.4</v>
+      </c>
+      <c r="H12" s="43">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="I12" s="43">
+        <v>126.7</v>
+      </c>
+      <c r="J12" s="43">
+        <v>165.7</v>
+      </c>
+      <c r="K12" s="43">
+        <v>53.8</v>
+      </c>
+      <c r="L12" s="43">
+        <v>132.9</v>
+      </c>
+      <c r="M12" s="45">
+        <v>202.5</v>
+      </c>
+      <c r="N12" s="36"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1">
+      <c r="A13" s="62">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="43">
+        <v>21.8</v>
+      </c>
+      <c r="C13" s="50">
+        <v>99</v>
+      </c>
+      <c r="D13" s="43">
+        <v>193.7</v>
+      </c>
+      <c r="E13" s="43">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F13" s="43">
+        <v>106.9</v>
+      </c>
+      <c r="G13" s="43">
+        <v>218.6</v>
+      </c>
+      <c r="H13" s="43">
+        <v>92</v>
+      </c>
+      <c r="I13" s="43">
+        <v>117.4</v>
+      </c>
+      <c r="J13" s="43">
+        <v>134</v>
+      </c>
+      <c r="K13" s="43">
+        <v>89.8</v>
+      </c>
+      <c r="L13" s="43">
+        <v>62.5</v>
+      </c>
+      <c r="M13" s="45">
+        <v>438.1</v>
+      </c>
+      <c r="N13" s="36"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1">
+      <c r="A14" s="62">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="43">
+        <v>12.1</v>
+      </c>
+      <c r="C14" s="50">
+        <v>101.5</v>
+      </c>
+      <c r="D14" s="43">
+        <v>210.4</v>
+      </c>
+      <c r="E14" s="43">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="F14" s="43">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="G14" s="43">
+        <v>171</v>
+      </c>
+      <c r="H14" s="43">
+        <v>63.1</v>
+      </c>
+      <c r="I14" s="43">
+        <v>126</v>
+      </c>
+      <c r="J14" s="43">
+        <v>97</v>
+      </c>
+      <c r="K14" s="43">
+        <v>96.2</v>
+      </c>
+      <c r="L14" s="43">
+        <v>113.2</v>
+      </c>
+      <c r="M14" s="45">
+        <v>222.5</v>
+      </c>
+      <c r="N14" s="36"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1">
+      <c r="A15" s="62">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="43">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="C15" s="50">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="D15" s="43">
+        <v>202.9</v>
+      </c>
+      <c r="E15" s="43">
+        <v>93.7</v>
+      </c>
+      <c r="F15" s="43">
+        <v>103.8</v>
+      </c>
+      <c r="G15" s="43">
+        <v>139</v>
+      </c>
+      <c r="H15" s="43">
+        <v>94.2</v>
+      </c>
+      <c r="I15" s="43">
+        <v>108.8</v>
+      </c>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="36"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1">
+      <c r="A16" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="36"/>
+    </row>
+    <row r="17" spans="1:14" ht="15" hidden="1" customHeight="1">
+      <c r="A17" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="74"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="36"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1">
+      <c r="A18" s="62">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="43">
+        <v>109.9</v>
+      </c>
+      <c r="C18" s="54">
+        <v>113.2</v>
+      </c>
+      <c r="D18" s="43">
+        <v>130.9</v>
+      </c>
+      <c r="E18" s="43">
+        <v>109.4</v>
+      </c>
+      <c r="F18" s="43">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="G18" s="43">
+        <v>127.9</v>
+      </c>
+      <c r="H18" s="43">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="I18" s="43">
+        <v>119</v>
+      </c>
+      <c r="J18" s="43">
+        <v>91.9</v>
+      </c>
+      <c r="K18" s="43">
+        <v>93.1</v>
+      </c>
+      <c r="L18" s="43">
+        <v>97.4</v>
+      </c>
+      <c r="M18" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="N18" s="36"/>
+    </row>
+    <row r="19" spans="1:14" hidden="1">
+      <c r="A19" s="62">
+        <v>2022</v>
+      </c>
+      <c r="B19" s="43">
+        <v>161.9</v>
+      </c>
+      <c r="C19" s="43">
+        <v>74.7</v>
+      </c>
+      <c r="D19" s="43">
+        <v>110.9</v>
+      </c>
+      <c r="E19" s="43">
+        <v>60.7</v>
+      </c>
+      <c r="F19" s="43">
+        <v>159.80000000000001</v>
+      </c>
+      <c r="G19" s="43">
+        <v>93.5</v>
+      </c>
+      <c r="H19" s="43">
+        <v>116.9</v>
+      </c>
+      <c r="I19" s="43">
+        <v>95.3</v>
+      </c>
+      <c r="J19" s="43">
+        <v>121.5</v>
+      </c>
+      <c r="K19" s="43">
+        <v>79.3</v>
+      </c>
+      <c r="L19" s="43">
+        <v>119.7</v>
+      </c>
+      <c r="M19" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="N19" s="36"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="64">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="43">
+        <v>80</v>
+      </c>
+      <c r="C20" s="43">
+        <v>200.4</v>
+      </c>
+      <c r="D20" s="43">
+        <v>164.8</v>
+      </c>
+      <c r="E20" s="43">
+        <v>89</v>
+      </c>
+      <c r="F20" s="43">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="G20" s="43">
+        <v>87.6</v>
+      </c>
+      <c r="H20" s="43">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="I20" s="43">
+        <v>108.6</v>
+      </c>
+      <c r="J20" s="43">
+        <v>83.6</v>
+      </c>
+      <c r="K20" s="43">
+        <v>132.6</v>
+      </c>
+      <c r="L20" s="43">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="M20" s="55">
+        <v>231.4</v>
+      </c>
+      <c r="N20" s="36"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="64">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="56">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="C21" s="56">
+        <v>65.7</v>
+      </c>
+      <c r="D21" s="56">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="E21" s="43">
+        <v>152.6</v>
+      </c>
+      <c r="F21" s="43">
+        <v>206.5</v>
+      </c>
+      <c r="G21" s="43">
+        <v>159.80000000000001</v>
+      </c>
+      <c r="H21" s="43">
+        <v>107.3</v>
+      </c>
+      <c r="I21" s="43">
+        <v>115.3</v>
+      </c>
+      <c r="J21" s="43">
+        <v>83.8</v>
+      </c>
+      <c r="K21" s="43">
+        <v>89.6</v>
+      </c>
+      <c r="L21" s="43">
+        <v>162.4</v>
+      </c>
+      <c r="M21" s="55">
+        <v>82.3</v>
+      </c>
+      <c r="N21" s="36"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="108"/>
-[...165 lines deleted...]
-      <c r="E14" s="43">
+      <c r="B22" s="57">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="C22" s="57">
         <v>108.1</v>
       </c>
-      <c r="F14" s="43">
-[...263 lines deleted...]
-      <c r="D22" s="66">
+      <c r="D22" s="57">
+        <v>102.4</v>
+      </c>
+      <c r="E22" s="57">
         <v>137.30000000000001</v>
       </c>
-      <c r="E22" s="66">
-[...32 lines deleted...]
-    <row r="30" spans="1:13" ht="12.75"/>
+      <c r="F22" s="57">
+        <v>98.9</v>
+      </c>
+      <c r="G22" s="58">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H22" s="43">
+        <v>127.3</v>
+      </c>
+      <c r="I22" s="57">
+        <v>109.4</v>
+      </c>
+      <c r="J22" s="57"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="36"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="I23" s="59"/>
+      <c r="N23" s="36"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="N24" s="36"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:M16"/>
-    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:E3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:A3"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="15" customWidth="1"/>
-[...640 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="9.140625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="10" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="10" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="10" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="10" customWidth="1"/>
+    <col min="10" max="10" width="12" style="10" customWidth="1"/>
+    <col min="11" max="13" width="12.28515625" style="10" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="10"/>
+    <col min="257" max="257" width="9.140625" style="10" customWidth="1"/>
+    <col min="258" max="258" width="12.140625" style="10" customWidth="1"/>
+    <col min="259" max="259" width="11.42578125" style="10" customWidth="1"/>
+    <col min="260" max="260" width="10.7109375" style="10" customWidth="1"/>
+    <col min="261" max="261" width="10.85546875" style="10" customWidth="1"/>
+    <col min="262" max="262" width="12.140625" style="10" customWidth="1"/>
+    <col min="263" max="263" width="11.7109375" style="10" customWidth="1"/>
+    <col min="264" max="264" width="10.42578125" style="10" customWidth="1"/>
+    <col min="265" max="265" width="11.28515625" style="10" customWidth="1"/>
+    <col min="266" max="266" width="12" style="10" customWidth="1"/>
+    <col min="267" max="269" width="12.28515625" style="10" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="10"/>
+    <col min="513" max="513" width="9.140625" style="10" customWidth="1"/>
+    <col min="514" max="514" width="12.140625" style="10" customWidth="1"/>
+    <col min="515" max="515" width="11.42578125" style="10" customWidth="1"/>
+    <col min="516" max="516" width="10.7109375" style="10" customWidth="1"/>
+    <col min="517" max="517" width="10.85546875" style="10" customWidth="1"/>
+    <col min="518" max="518" width="12.140625" style="10" customWidth="1"/>
+    <col min="519" max="519" width="11.7109375" style="10" customWidth="1"/>
+    <col min="520" max="520" width="10.42578125" style="10" customWidth="1"/>
+    <col min="521" max="521" width="11.28515625" style="10" customWidth="1"/>
+    <col min="522" max="522" width="12" style="10" customWidth="1"/>
+    <col min="523" max="525" width="12.28515625" style="10" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="10"/>
+    <col min="769" max="769" width="9.140625" style="10" customWidth="1"/>
+    <col min="770" max="770" width="12.140625" style="10" customWidth="1"/>
+    <col min="771" max="771" width="11.42578125" style="10" customWidth="1"/>
+    <col min="772" max="772" width="10.7109375" style="10" customWidth="1"/>
+    <col min="773" max="773" width="10.85546875" style="10" customWidth="1"/>
+    <col min="774" max="774" width="12.140625" style="10" customWidth="1"/>
+    <col min="775" max="775" width="11.7109375" style="10" customWidth="1"/>
+    <col min="776" max="776" width="10.42578125" style="10" customWidth="1"/>
+    <col min="777" max="777" width="11.28515625" style="10" customWidth="1"/>
+    <col min="778" max="778" width="12" style="10" customWidth="1"/>
+    <col min="779" max="781" width="12.28515625" style="10" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="10"/>
+    <col min="1025" max="1025" width="9.140625" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="12.140625" style="10" customWidth="1"/>
+    <col min="1027" max="1027" width="11.42578125" style="10" customWidth="1"/>
+    <col min="1028" max="1028" width="10.7109375" style="10" customWidth="1"/>
+    <col min="1029" max="1029" width="10.85546875" style="10" customWidth="1"/>
+    <col min="1030" max="1030" width="12.140625" style="10" customWidth="1"/>
+    <col min="1031" max="1031" width="11.7109375" style="10" customWidth="1"/>
+    <col min="1032" max="1032" width="10.42578125" style="10" customWidth="1"/>
+    <col min="1033" max="1033" width="11.28515625" style="10" customWidth="1"/>
+    <col min="1034" max="1034" width="12" style="10" customWidth="1"/>
+    <col min="1035" max="1037" width="12.28515625" style="10" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="10"/>
+    <col min="1281" max="1281" width="9.140625" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="12.140625" style="10" customWidth="1"/>
+    <col min="1283" max="1283" width="11.42578125" style="10" customWidth="1"/>
+    <col min="1284" max="1284" width="10.7109375" style="10" customWidth="1"/>
+    <col min="1285" max="1285" width="10.85546875" style="10" customWidth="1"/>
+    <col min="1286" max="1286" width="12.140625" style="10" customWidth="1"/>
+    <col min="1287" max="1287" width="11.7109375" style="10" customWidth="1"/>
+    <col min="1288" max="1288" width="10.42578125" style="10" customWidth="1"/>
+    <col min="1289" max="1289" width="11.28515625" style="10" customWidth="1"/>
+    <col min="1290" max="1290" width="12" style="10" customWidth="1"/>
+    <col min="1291" max="1293" width="12.28515625" style="10" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="10"/>
+    <col min="1537" max="1537" width="9.140625" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="12.140625" style="10" customWidth="1"/>
+    <col min="1539" max="1539" width="11.42578125" style="10" customWidth="1"/>
+    <col min="1540" max="1540" width="10.7109375" style="10" customWidth="1"/>
+    <col min="1541" max="1541" width="10.85546875" style="10" customWidth="1"/>
+    <col min="1542" max="1542" width="12.140625" style="10" customWidth="1"/>
+    <col min="1543" max="1543" width="11.7109375" style="10" customWidth="1"/>
+    <col min="1544" max="1544" width="10.42578125" style="10" customWidth="1"/>
+    <col min="1545" max="1545" width="11.28515625" style="10" customWidth="1"/>
+    <col min="1546" max="1546" width="12" style="10" customWidth="1"/>
+    <col min="1547" max="1549" width="12.28515625" style="10" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="10"/>
+    <col min="1793" max="1793" width="9.140625" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="12.140625" style="10" customWidth="1"/>
+    <col min="1795" max="1795" width="11.42578125" style="10" customWidth="1"/>
+    <col min="1796" max="1796" width="10.7109375" style="10" customWidth="1"/>
+    <col min="1797" max="1797" width="10.85546875" style="10" customWidth="1"/>
+    <col min="1798" max="1798" width="12.140625" style="10" customWidth="1"/>
+    <col min="1799" max="1799" width="11.7109375" style="10" customWidth="1"/>
+    <col min="1800" max="1800" width="10.42578125" style="10" customWidth="1"/>
+    <col min="1801" max="1801" width="11.28515625" style="10" customWidth="1"/>
+    <col min="1802" max="1802" width="12" style="10" customWidth="1"/>
+    <col min="1803" max="1805" width="12.28515625" style="10" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="10"/>
+    <col min="2049" max="2049" width="9.140625" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="12.140625" style="10" customWidth="1"/>
+    <col min="2051" max="2051" width="11.42578125" style="10" customWidth="1"/>
+    <col min="2052" max="2052" width="10.7109375" style="10" customWidth="1"/>
+    <col min="2053" max="2053" width="10.85546875" style="10" customWidth="1"/>
+    <col min="2054" max="2054" width="12.140625" style="10" customWidth="1"/>
+    <col min="2055" max="2055" width="11.7109375" style="10" customWidth="1"/>
+    <col min="2056" max="2056" width="10.42578125" style="10" customWidth="1"/>
+    <col min="2057" max="2057" width="11.28515625" style="10" customWidth="1"/>
+    <col min="2058" max="2058" width="12" style="10" customWidth="1"/>
+    <col min="2059" max="2061" width="12.28515625" style="10" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="10"/>
+    <col min="2305" max="2305" width="9.140625" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="12.140625" style="10" customWidth="1"/>
+    <col min="2307" max="2307" width="11.42578125" style="10" customWidth="1"/>
+    <col min="2308" max="2308" width="10.7109375" style="10" customWidth="1"/>
+    <col min="2309" max="2309" width="10.85546875" style="10" customWidth="1"/>
+    <col min="2310" max="2310" width="12.140625" style="10" customWidth="1"/>
+    <col min="2311" max="2311" width="11.7109375" style="10" customWidth="1"/>
+    <col min="2312" max="2312" width="10.42578125" style="10" customWidth="1"/>
+    <col min="2313" max="2313" width="11.28515625" style="10" customWidth="1"/>
+    <col min="2314" max="2314" width="12" style="10" customWidth="1"/>
+    <col min="2315" max="2317" width="12.28515625" style="10" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="10"/>
+    <col min="2561" max="2561" width="9.140625" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="12.140625" style="10" customWidth="1"/>
+    <col min="2563" max="2563" width="11.42578125" style="10" customWidth="1"/>
+    <col min="2564" max="2564" width="10.7109375" style="10" customWidth="1"/>
+    <col min="2565" max="2565" width="10.85546875" style="10" customWidth="1"/>
+    <col min="2566" max="2566" width="12.140625" style="10" customWidth="1"/>
+    <col min="2567" max="2567" width="11.7109375" style="10" customWidth="1"/>
+    <col min="2568" max="2568" width="10.42578125" style="10" customWidth="1"/>
+    <col min="2569" max="2569" width="11.28515625" style="10" customWidth="1"/>
+    <col min="2570" max="2570" width="12" style="10" customWidth="1"/>
+    <col min="2571" max="2573" width="12.28515625" style="10" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="10"/>
+    <col min="2817" max="2817" width="9.140625" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="12.140625" style="10" customWidth="1"/>
+    <col min="2819" max="2819" width="11.42578125" style="10" customWidth="1"/>
+    <col min="2820" max="2820" width="10.7109375" style="10" customWidth="1"/>
+    <col min="2821" max="2821" width="10.85546875" style="10" customWidth="1"/>
+    <col min="2822" max="2822" width="12.140625" style="10" customWidth="1"/>
+    <col min="2823" max="2823" width="11.7109375" style="10" customWidth="1"/>
+    <col min="2824" max="2824" width="10.42578125" style="10" customWidth="1"/>
+    <col min="2825" max="2825" width="11.28515625" style="10" customWidth="1"/>
+    <col min="2826" max="2826" width="12" style="10" customWidth="1"/>
+    <col min="2827" max="2829" width="12.28515625" style="10" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="10"/>
+    <col min="3073" max="3073" width="9.140625" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="12.140625" style="10" customWidth="1"/>
+    <col min="3075" max="3075" width="11.42578125" style="10" customWidth="1"/>
+    <col min="3076" max="3076" width="10.7109375" style="10" customWidth="1"/>
+    <col min="3077" max="3077" width="10.85546875" style="10" customWidth="1"/>
+    <col min="3078" max="3078" width="12.140625" style="10" customWidth="1"/>
+    <col min="3079" max="3079" width="11.7109375" style="10" customWidth="1"/>
+    <col min="3080" max="3080" width="10.42578125" style="10" customWidth="1"/>
+    <col min="3081" max="3081" width="11.28515625" style="10" customWidth="1"/>
+    <col min="3082" max="3082" width="12" style="10" customWidth="1"/>
+    <col min="3083" max="3085" width="12.28515625" style="10" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="10"/>
+    <col min="3329" max="3329" width="9.140625" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="12.140625" style="10" customWidth="1"/>
+    <col min="3331" max="3331" width="11.42578125" style="10" customWidth="1"/>
+    <col min="3332" max="3332" width="10.7109375" style="10" customWidth="1"/>
+    <col min="3333" max="3333" width="10.85546875" style="10" customWidth="1"/>
+    <col min="3334" max="3334" width="12.140625" style="10" customWidth="1"/>
+    <col min="3335" max="3335" width="11.7109375" style="10" customWidth="1"/>
+    <col min="3336" max="3336" width="10.42578125" style="10" customWidth="1"/>
+    <col min="3337" max="3337" width="11.28515625" style="10" customWidth="1"/>
+    <col min="3338" max="3338" width="12" style="10" customWidth="1"/>
+    <col min="3339" max="3341" width="12.28515625" style="10" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="10"/>
+    <col min="3585" max="3585" width="9.140625" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="12.140625" style="10" customWidth="1"/>
+    <col min="3587" max="3587" width="11.42578125" style="10" customWidth="1"/>
+    <col min="3588" max="3588" width="10.7109375" style="10" customWidth="1"/>
+    <col min="3589" max="3589" width="10.85546875" style="10" customWidth="1"/>
+    <col min="3590" max="3590" width="12.140625" style="10" customWidth="1"/>
+    <col min="3591" max="3591" width="11.7109375" style="10" customWidth="1"/>
+    <col min="3592" max="3592" width="10.42578125" style="10" customWidth="1"/>
+    <col min="3593" max="3593" width="11.28515625" style="10" customWidth="1"/>
+    <col min="3594" max="3594" width="12" style="10" customWidth="1"/>
+    <col min="3595" max="3597" width="12.28515625" style="10" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="10"/>
+    <col min="3841" max="3841" width="9.140625" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="12.140625" style="10" customWidth="1"/>
+    <col min="3843" max="3843" width="11.42578125" style="10" customWidth="1"/>
+    <col min="3844" max="3844" width="10.7109375" style="10" customWidth="1"/>
+    <col min="3845" max="3845" width="10.85546875" style="10" customWidth="1"/>
+    <col min="3846" max="3846" width="12.140625" style="10" customWidth="1"/>
+    <col min="3847" max="3847" width="11.7109375" style="10" customWidth="1"/>
+    <col min="3848" max="3848" width="10.42578125" style="10" customWidth="1"/>
+    <col min="3849" max="3849" width="11.28515625" style="10" customWidth="1"/>
+    <col min="3850" max="3850" width="12" style="10" customWidth="1"/>
+    <col min="3851" max="3853" width="12.28515625" style="10" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="10"/>
+    <col min="4097" max="4097" width="9.140625" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="12.140625" style="10" customWidth="1"/>
+    <col min="4099" max="4099" width="11.42578125" style="10" customWidth="1"/>
+    <col min="4100" max="4100" width="10.7109375" style="10" customWidth="1"/>
+    <col min="4101" max="4101" width="10.85546875" style="10" customWidth="1"/>
+    <col min="4102" max="4102" width="12.140625" style="10" customWidth="1"/>
+    <col min="4103" max="4103" width="11.7109375" style="10" customWidth="1"/>
+    <col min="4104" max="4104" width="10.42578125" style="10" customWidth="1"/>
+    <col min="4105" max="4105" width="11.28515625" style="10" customWidth="1"/>
+    <col min="4106" max="4106" width="12" style="10" customWidth="1"/>
+    <col min="4107" max="4109" width="12.28515625" style="10" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="10"/>
+    <col min="4353" max="4353" width="9.140625" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="12.140625" style="10" customWidth="1"/>
+    <col min="4355" max="4355" width="11.42578125" style="10" customWidth="1"/>
+    <col min="4356" max="4356" width="10.7109375" style="10" customWidth="1"/>
+    <col min="4357" max="4357" width="10.85546875" style="10" customWidth="1"/>
+    <col min="4358" max="4358" width="12.140625" style="10" customWidth="1"/>
+    <col min="4359" max="4359" width="11.7109375" style="10" customWidth="1"/>
+    <col min="4360" max="4360" width="10.42578125" style="10" customWidth="1"/>
+    <col min="4361" max="4361" width="11.28515625" style="10" customWidth="1"/>
+    <col min="4362" max="4362" width="12" style="10" customWidth="1"/>
+    <col min="4363" max="4365" width="12.28515625" style="10" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="10"/>
+    <col min="4609" max="4609" width="9.140625" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="12.140625" style="10" customWidth="1"/>
+    <col min="4611" max="4611" width="11.42578125" style="10" customWidth="1"/>
+    <col min="4612" max="4612" width="10.7109375" style="10" customWidth="1"/>
+    <col min="4613" max="4613" width="10.85546875" style="10" customWidth="1"/>
+    <col min="4614" max="4614" width="12.140625" style="10" customWidth="1"/>
+    <col min="4615" max="4615" width="11.7109375" style="10" customWidth="1"/>
+    <col min="4616" max="4616" width="10.42578125" style="10" customWidth="1"/>
+    <col min="4617" max="4617" width="11.28515625" style="10" customWidth="1"/>
+    <col min="4618" max="4618" width="12" style="10" customWidth="1"/>
+    <col min="4619" max="4621" width="12.28515625" style="10" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="10"/>
+    <col min="4865" max="4865" width="9.140625" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="12.140625" style="10" customWidth="1"/>
+    <col min="4867" max="4867" width="11.42578125" style="10" customWidth="1"/>
+    <col min="4868" max="4868" width="10.7109375" style="10" customWidth="1"/>
+    <col min="4869" max="4869" width="10.85546875" style="10" customWidth="1"/>
+    <col min="4870" max="4870" width="12.140625" style="10" customWidth="1"/>
+    <col min="4871" max="4871" width="11.7109375" style="10" customWidth="1"/>
+    <col min="4872" max="4872" width="10.42578125" style="10" customWidth="1"/>
+    <col min="4873" max="4873" width="11.28515625" style="10" customWidth="1"/>
+    <col min="4874" max="4874" width="12" style="10" customWidth="1"/>
+    <col min="4875" max="4877" width="12.28515625" style="10" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="10"/>
+    <col min="5121" max="5121" width="9.140625" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="12.140625" style="10" customWidth="1"/>
+    <col min="5123" max="5123" width="11.42578125" style="10" customWidth="1"/>
+    <col min="5124" max="5124" width="10.7109375" style="10" customWidth="1"/>
+    <col min="5125" max="5125" width="10.85546875" style="10" customWidth="1"/>
+    <col min="5126" max="5126" width="12.140625" style="10" customWidth="1"/>
+    <col min="5127" max="5127" width="11.7109375" style="10" customWidth="1"/>
+    <col min="5128" max="5128" width="10.42578125" style="10" customWidth="1"/>
+    <col min="5129" max="5129" width="11.28515625" style="10" customWidth="1"/>
+    <col min="5130" max="5130" width="12" style="10" customWidth="1"/>
+    <col min="5131" max="5133" width="12.28515625" style="10" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="10"/>
+    <col min="5377" max="5377" width="9.140625" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="12.140625" style="10" customWidth="1"/>
+    <col min="5379" max="5379" width="11.42578125" style="10" customWidth="1"/>
+    <col min="5380" max="5380" width="10.7109375" style="10" customWidth="1"/>
+    <col min="5381" max="5381" width="10.85546875" style="10" customWidth="1"/>
+    <col min="5382" max="5382" width="12.140625" style="10" customWidth="1"/>
+    <col min="5383" max="5383" width="11.7109375" style="10" customWidth="1"/>
+    <col min="5384" max="5384" width="10.42578125" style="10" customWidth="1"/>
+    <col min="5385" max="5385" width="11.28515625" style="10" customWidth="1"/>
+    <col min="5386" max="5386" width="12" style="10" customWidth="1"/>
+    <col min="5387" max="5389" width="12.28515625" style="10" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="10"/>
+    <col min="5633" max="5633" width="9.140625" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="12.140625" style="10" customWidth="1"/>
+    <col min="5635" max="5635" width="11.42578125" style="10" customWidth="1"/>
+    <col min="5636" max="5636" width="10.7109375" style="10" customWidth="1"/>
+    <col min="5637" max="5637" width="10.85546875" style="10" customWidth="1"/>
+    <col min="5638" max="5638" width="12.140625" style="10" customWidth="1"/>
+    <col min="5639" max="5639" width="11.7109375" style="10" customWidth="1"/>
+    <col min="5640" max="5640" width="10.42578125" style="10" customWidth="1"/>
+    <col min="5641" max="5641" width="11.28515625" style="10" customWidth="1"/>
+    <col min="5642" max="5642" width="12" style="10" customWidth="1"/>
+    <col min="5643" max="5645" width="12.28515625" style="10" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="10"/>
+    <col min="5889" max="5889" width="9.140625" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="12.140625" style="10" customWidth="1"/>
+    <col min="5891" max="5891" width="11.42578125" style="10" customWidth="1"/>
+    <col min="5892" max="5892" width="10.7109375" style="10" customWidth="1"/>
+    <col min="5893" max="5893" width="10.85546875" style="10" customWidth="1"/>
+    <col min="5894" max="5894" width="12.140625" style="10" customWidth="1"/>
+    <col min="5895" max="5895" width="11.7109375" style="10" customWidth="1"/>
+    <col min="5896" max="5896" width="10.42578125" style="10" customWidth="1"/>
+    <col min="5897" max="5897" width="11.28515625" style="10" customWidth="1"/>
+    <col min="5898" max="5898" width="12" style="10" customWidth="1"/>
+    <col min="5899" max="5901" width="12.28515625" style="10" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="10"/>
+    <col min="6145" max="6145" width="9.140625" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="12.140625" style="10" customWidth="1"/>
+    <col min="6147" max="6147" width="11.42578125" style="10" customWidth="1"/>
+    <col min="6148" max="6148" width="10.7109375" style="10" customWidth="1"/>
+    <col min="6149" max="6149" width="10.85546875" style="10" customWidth="1"/>
+    <col min="6150" max="6150" width="12.140625" style="10" customWidth="1"/>
+    <col min="6151" max="6151" width="11.7109375" style="10" customWidth="1"/>
+    <col min="6152" max="6152" width="10.42578125" style="10" customWidth="1"/>
+    <col min="6153" max="6153" width="11.28515625" style="10" customWidth="1"/>
+    <col min="6154" max="6154" width="12" style="10" customWidth="1"/>
+    <col min="6155" max="6157" width="12.28515625" style="10" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="10"/>
+    <col min="6401" max="6401" width="9.140625" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="12.140625" style="10" customWidth="1"/>
+    <col min="6403" max="6403" width="11.42578125" style="10" customWidth="1"/>
+    <col min="6404" max="6404" width="10.7109375" style="10" customWidth="1"/>
+    <col min="6405" max="6405" width="10.85546875" style="10" customWidth="1"/>
+    <col min="6406" max="6406" width="12.140625" style="10" customWidth="1"/>
+    <col min="6407" max="6407" width="11.7109375" style="10" customWidth="1"/>
+    <col min="6408" max="6408" width="10.42578125" style="10" customWidth="1"/>
+    <col min="6409" max="6409" width="11.28515625" style="10" customWidth="1"/>
+    <col min="6410" max="6410" width="12" style="10" customWidth="1"/>
+    <col min="6411" max="6413" width="12.28515625" style="10" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="10"/>
+    <col min="6657" max="6657" width="9.140625" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="12.140625" style="10" customWidth="1"/>
+    <col min="6659" max="6659" width="11.42578125" style="10" customWidth="1"/>
+    <col min="6660" max="6660" width="10.7109375" style="10" customWidth="1"/>
+    <col min="6661" max="6661" width="10.85546875" style="10" customWidth="1"/>
+    <col min="6662" max="6662" width="12.140625" style="10" customWidth="1"/>
+    <col min="6663" max="6663" width="11.7109375" style="10" customWidth="1"/>
+    <col min="6664" max="6664" width="10.42578125" style="10" customWidth="1"/>
+    <col min="6665" max="6665" width="11.28515625" style="10" customWidth="1"/>
+    <col min="6666" max="6666" width="12" style="10" customWidth="1"/>
+    <col min="6667" max="6669" width="12.28515625" style="10" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="10"/>
+    <col min="6913" max="6913" width="9.140625" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="12.140625" style="10" customWidth="1"/>
+    <col min="6915" max="6915" width="11.42578125" style="10" customWidth="1"/>
+    <col min="6916" max="6916" width="10.7109375" style="10" customWidth="1"/>
+    <col min="6917" max="6917" width="10.85546875" style="10" customWidth="1"/>
+    <col min="6918" max="6918" width="12.140625" style="10" customWidth="1"/>
+    <col min="6919" max="6919" width="11.7109375" style="10" customWidth="1"/>
+    <col min="6920" max="6920" width="10.42578125" style="10" customWidth="1"/>
+    <col min="6921" max="6921" width="11.28515625" style="10" customWidth="1"/>
+    <col min="6922" max="6922" width="12" style="10" customWidth="1"/>
+    <col min="6923" max="6925" width="12.28515625" style="10" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="10"/>
+    <col min="7169" max="7169" width="9.140625" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="12.140625" style="10" customWidth="1"/>
+    <col min="7171" max="7171" width="11.42578125" style="10" customWidth="1"/>
+    <col min="7172" max="7172" width="10.7109375" style="10" customWidth="1"/>
+    <col min="7173" max="7173" width="10.85546875" style="10" customWidth="1"/>
+    <col min="7174" max="7174" width="12.140625" style="10" customWidth="1"/>
+    <col min="7175" max="7175" width="11.7109375" style="10" customWidth="1"/>
+    <col min="7176" max="7176" width="10.42578125" style="10" customWidth="1"/>
+    <col min="7177" max="7177" width="11.28515625" style="10" customWidth="1"/>
+    <col min="7178" max="7178" width="12" style="10" customWidth="1"/>
+    <col min="7179" max="7181" width="12.28515625" style="10" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="10"/>
+    <col min="7425" max="7425" width="9.140625" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="12.140625" style="10" customWidth="1"/>
+    <col min="7427" max="7427" width="11.42578125" style="10" customWidth="1"/>
+    <col min="7428" max="7428" width="10.7109375" style="10" customWidth="1"/>
+    <col min="7429" max="7429" width="10.85546875" style="10" customWidth="1"/>
+    <col min="7430" max="7430" width="12.140625" style="10" customWidth="1"/>
+    <col min="7431" max="7431" width="11.7109375" style="10" customWidth="1"/>
+    <col min="7432" max="7432" width="10.42578125" style="10" customWidth="1"/>
+    <col min="7433" max="7433" width="11.28515625" style="10" customWidth="1"/>
+    <col min="7434" max="7434" width="12" style="10" customWidth="1"/>
+    <col min="7435" max="7437" width="12.28515625" style="10" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="10"/>
+    <col min="7681" max="7681" width="9.140625" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="12.140625" style="10" customWidth="1"/>
+    <col min="7683" max="7683" width="11.42578125" style="10" customWidth="1"/>
+    <col min="7684" max="7684" width="10.7109375" style="10" customWidth="1"/>
+    <col min="7685" max="7685" width="10.85546875" style="10" customWidth="1"/>
+    <col min="7686" max="7686" width="12.140625" style="10" customWidth="1"/>
+    <col min="7687" max="7687" width="11.7109375" style="10" customWidth="1"/>
+    <col min="7688" max="7688" width="10.42578125" style="10" customWidth="1"/>
+    <col min="7689" max="7689" width="11.28515625" style="10" customWidth="1"/>
+    <col min="7690" max="7690" width="12" style="10" customWidth="1"/>
+    <col min="7691" max="7693" width="12.28515625" style="10" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="10"/>
+    <col min="7937" max="7937" width="9.140625" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="12.140625" style="10" customWidth="1"/>
+    <col min="7939" max="7939" width="11.42578125" style="10" customWidth="1"/>
+    <col min="7940" max="7940" width="10.7109375" style="10" customWidth="1"/>
+    <col min="7941" max="7941" width="10.85546875" style="10" customWidth="1"/>
+    <col min="7942" max="7942" width="12.140625" style="10" customWidth="1"/>
+    <col min="7943" max="7943" width="11.7109375" style="10" customWidth="1"/>
+    <col min="7944" max="7944" width="10.42578125" style="10" customWidth="1"/>
+    <col min="7945" max="7945" width="11.28515625" style="10" customWidth="1"/>
+    <col min="7946" max="7946" width="12" style="10" customWidth="1"/>
+    <col min="7947" max="7949" width="12.28515625" style="10" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="10"/>
+    <col min="8193" max="8193" width="9.140625" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="12.140625" style="10" customWidth="1"/>
+    <col min="8195" max="8195" width="11.42578125" style="10" customWidth="1"/>
+    <col min="8196" max="8196" width="10.7109375" style="10" customWidth="1"/>
+    <col min="8197" max="8197" width="10.85546875" style="10" customWidth="1"/>
+    <col min="8198" max="8198" width="12.140625" style="10" customWidth="1"/>
+    <col min="8199" max="8199" width="11.7109375" style="10" customWidth="1"/>
+    <col min="8200" max="8200" width="10.42578125" style="10" customWidth="1"/>
+    <col min="8201" max="8201" width="11.28515625" style="10" customWidth="1"/>
+    <col min="8202" max="8202" width="12" style="10" customWidth="1"/>
+    <col min="8203" max="8205" width="12.28515625" style="10" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="10"/>
+    <col min="8449" max="8449" width="9.140625" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="12.140625" style="10" customWidth="1"/>
+    <col min="8451" max="8451" width="11.42578125" style="10" customWidth="1"/>
+    <col min="8452" max="8452" width="10.7109375" style="10" customWidth="1"/>
+    <col min="8453" max="8453" width="10.85546875" style="10" customWidth="1"/>
+    <col min="8454" max="8454" width="12.140625" style="10" customWidth="1"/>
+    <col min="8455" max="8455" width="11.7109375" style="10" customWidth="1"/>
+    <col min="8456" max="8456" width="10.42578125" style="10" customWidth="1"/>
+    <col min="8457" max="8457" width="11.28515625" style="10" customWidth="1"/>
+    <col min="8458" max="8458" width="12" style="10" customWidth="1"/>
+    <col min="8459" max="8461" width="12.28515625" style="10" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="10"/>
+    <col min="8705" max="8705" width="9.140625" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="12.140625" style="10" customWidth="1"/>
+    <col min="8707" max="8707" width="11.42578125" style="10" customWidth="1"/>
+    <col min="8708" max="8708" width="10.7109375" style="10" customWidth="1"/>
+    <col min="8709" max="8709" width="10.85546875" style="10" customWidth="1"/>
+    <col min="8710" max="8710" width="12.140625" style="10" customWidth="1"/>
+    <col min="8711" max="8711" width="11.7109375" style="10" customWidth="1"/>
+    <col min="8712" max="8712" width="10.42578125" style="10" customWidth="1"/>
+    <col min="8713" max="8713" width="11.28515625" style="10" customWidth="1"/>
+    <col min="8714" max="8714" width="12" style="10" customWidth="1"/>
+    <col min="8715" max="8717" width="12.28515625" style="10" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="10"/>
+    <col min="8961" max="8961" width="9.140625" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="12.140625" style="10" customWidth="1"/>
+    <col min="8963" max="8963" width="11.42578125" style="10" customWidth="1"/>
+    <col min="8964" max="8964" width="10.7109375" style="10" customWidth="1"/>
+    <col min="8965" max="8965" width="10.85546875" style="10" customWidth="1"/>
+    <col min="8966" max="8966" width="12.140625" style="10" customWidth="1"/>
+    <col min="8967" max="8967" width="11.7109375" style="10" customWidth="1"/>
+    <col min="8968" max="8968" width="10.42578125" style="10" customWidth="1"/>
+    <col min="8969" max="8969" width="11.28515625" style="10" customWidth="1"/>
+    <col min="8970" max="8970" width="12" style="10" customWidth="1"/>
+    <col min="8971" max="8973" width="12.28515625" style="10" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="10"/>
+    <col min="9217" max="9217" width="9.140625" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="12.140625" style="10" customWidth="1"/>
+    <col min="9219" max="9219" width="11.42578125" style="10" customWidth="1"/>
+    <col min="9220" max="9220" width="10.7109375" style="10" customWidth="1"/>
+    <col min="9221" max="9221" width="10.85546875" style="10" customWidth="1"/>
+    <col min="9222" max="9222" width="12.140625" style="10" customWidth="1"/>
+    <col min="9223" max="9223" width="11.7109375" style="10" customWidth="1"/>
+    <col min="9224" max="9224" width="10.42578125" style="10" customWidth="1"/>
+    <col min="9225" max="9225" width="11.28515625" style="10" customWidth="1"/>
+    <col min="9226" max="9226" width="12" style="10" customWidth="1"/>
+    <col min="9227" max="9229" width="12.28515625" style="10" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="10"/>
+    <col min="9473" max="9473" width="9.140625" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="12.140625" style="10" customWidth="1"/>
+    <col min="9475" max="9475" width="11.42578125" style="10" customWidth="1"/>
+    <col min="9476" max="9476" width="10.7109375" style="10" customWidth="1"/>
+    <col min="9477" max="9477" width="10.85546875" style="10" customWidth="1"/>
+    <col min="9478" max="9478" width="12.140625" style="10" customWidth="1"/>
+    <col min="9479" max="9479" width="11.7109375" style="10" customWidth="1"/>
+    <col min="9480" max="9480" width="10.42578125" style="10" customWidth="1"/>
+    <col min="9481" max="9481" width="11.28515625" style="10" customWidth="1"/>
+    <col min="9482" max="9482" width="12" style="10" customWidth="1"/>
+    <col min="9483" max="9485" width="12.28515625" style="10" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="10"/>
+    <col min="9729" max="9729" width="9.140625" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="12.140625" style="10" customWidth="1"/>
+    <col min="9731" max="9731" width="11.42578125" style="10" customWidth="1"/>
+    <col min="9732" max="9732" width="10.7109375" style="10" customWidth="1"/>
+    <col min="9733" max="9733" width="10.85546875" style="10" customWidth="1"/>
+    <col min="9734" max="9734" width="12.140625" style="10" customWidth="1"/>
+    <col min="9735" max="9735" width="11.7109375" style="10" customWidth="1"/>
+    <col min="9736" max="9736" width="10.42578125" style="10" customWidth="1"/>
+    <col min="9737" max="9737" width="11.28515625" style="10" customWidth="1"/>
+    <col min="9738" max="9738" width="12" style="10" customWidth="1"/>
+    <col min="9739" max="9741" width="12.28515625" style="10" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="10"/>
+    <col min="9985" max="9985" width="9.140625" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="12.140625" style="10" customWidth="1"/>
+    <col min="9987" max="9987" width="11.42578125" style="10" customWidth="1"/>
+    <col min="9988" max="9988" width="10.7109375" style="10" customWidth="1"/>
+    <col min="9989" max="9989" width="10.85546875" style="10" customWidth="1"/>
+    <col min="9990" max="9990" width="12.140625" style="10" customWidth="1"/>
+    <col min="9991" max="9991" width="11.7109375" style="10" customWidth="1"/>
+    <col min="9992" max="9992" width="10.42578125" style="10" customWidth="1"/>
+    <col min="9993" max="9993" width="11.28515625" style="10" customWidth="1"/>
+    <col min="9994" max="9994" width="12" style="10" customWidth="1"/>
+    <col min="9995" max="9997" width="12.28515625" style="10" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="10"/>
+    <col min="10241" max="10241" width="9.140625" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="12.140625" style="10" customWidth="1"/>
+    <col min="10243" max="10243" width="11.42578125" style="10" customWidth="1"/>
+    <col min="10244" max="10244" width="10.7109375" style="10" customWidth="1"/>
+    <col min="10245" max="10245" width="10.85546875" style="10" customWidth="1"/>
+    <col min="10246" max="10246" width="12.140625" style="10" customWidth="1"/>
+    <col min="10247" max="10247" width="11.7109375" style="10" customWidth="1"/>
+    <col min="10248" max="10248" width="10.42578125" style="10" customWidth="1"/>
+    <col min="10249" max="10249" width="11.28515625" style="10" customWidth="1"/>
+    <col min="10250" max="10250" width="12" style="10" customWidth="1"/>
+    <col min="10251" max="10253" width="12.28515625" style="10" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="10"/>
+    <col min="10497" max="10497" width="9.140625" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="12.140625" style="10" customWidth="1"/>
+    <col min="10499" max="10499" width="11.42578125" style="10" customWidth="1"/>
+    <col min="10500" max="10500" width="10.7109375" style="10" customWidth="1"/>
+    <col min="10501" max="10501" width="10.85546875" style="10" customWidth="1"/>
+    <col min="10502" max="10502" width="12.140625" style="10" customWidth="1"/>
+    <col min="10503" max="10503" width="11.7109375" style="10" customWidth="1"/>
+    <col min="10504" max="10504" width="10.42578125" style="10" customWidth="1"/>
+    <col min="10505" max="10505" width="11.28515625" style="10" customWidth="1"/>
+    <col min="10506" max="10506" width="12" style="10" customWidth="1"/>
+    <col min="10507" max="10509" width="12.28515625" style="10" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="10"/>
+    <col min="10753" max="10753" width="9.140625" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="12.140625" style="10" customWidth="1"/>
+    <col min="10755" max="10755" width="11.42578125" style="10" customWidth="1"/>
+    <col min="10756" max="10756" width="10.7109375" style="10" customWidth="1"/>
+    <col min="10757" max="10757" width="10.85546875" style="10" customWidth="1"/>
+    <col min="10758" max="10758" width="12.140625" style="10" customWidth="1"/>
+    <col min="10759" max="10759" width="11.7109375" style="10" customWidth="1"/>
+    <col min="10760" max="10760" width="10.42578125" style="10" customWidth="1"/>
+    <col min="10761" max="10761" width="11.28515625" style="10" customWidth="1"/>
+    <col min="10762" max="10762" width="12" style="10" customWidth="1"/>
+    <col min="10763" max="10765" width="12.28515625" style="10" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="10"/>
+    <col min="11009" max="11009" width="9.140625" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="12.140625" style="10" customWidth="1"/>
+    <col min="11011" max="11011" width="11.42578125" style="10" customWidth="1"/>
+    <col min="11012" max="11012" width="10.7109375" style="10" customWidth="1"/>
+    <col min="11013" max="11013" width="10.85546875" style="10" customWidth="1"/>
+    <col min="11014" max="11014" width="12.140625" style="10" customWidth="1"/>
+    <col min="11015" max="11015" width="11.7109375" style="10" customWidth="1"/>
+    <col min="11016" max="11016" width="10.42578125" style="10" customWidth="1"/>
+    <col min="11017" max="11017" width="11.28515625" style="10" customWidth="1"/>
+    <col min="11018" max="11018" width="12" style="10" customWidth="1"/>
+    <col min="11019" max="11021" width="12.28515625" style="10" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="10"/>
+    <col min="11265" max="11265" width="9.140625" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="12.140625" style="10" customWidth="1"/>
+    <col min="11267" max="11267" width="11.42578125" style="10" customWidth="1"/>
+    <col min="11268" max="11268" width="10.7109375" style="10" customWidth="1"/>
+    <col min="11269" max="11269" width="10.85546875" style="10" customWidth="1"/>
+    <col min="11270" max="11270" width="12.140625" style="10" customWidth="1"/>
+    <col min="11271" max="11271" width="11.7109375" style="10" customWidth="1"/>
+    <col min="11272" max="11272" width="10.42578125" style="10" customWidth="1"/>
+    <col min="11273" max="11273" width="11.28515625" style="10" customWidth="1"/>
+    <col min="11274" max="11274" width="12" style="10" customWidth="1"/>
+    <col min="11275" max="11277" width="12.28515625" style="10" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="10"/>
+    <col min="11521" max="11521" width="9.140625" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="12.140625" style="10" customWidth="1"/>
+    <col min="11523" max="11523" width="11.42578125" style="10" customWidth="1"/>
+    <col min="11524" max="11524" width="10.7109375" style="10" customWidth="1"/>
+    <col min="11525" max="11525" width="10.85546875" style="10" customWidth="1"/>
+    <col min="11526" max="11526" width="12.140625" style="10" customWidth="1"/>
+    <col min="11527" max="11527" width="11.7109375" style="10" customWidth="1"/>
+    <col min="11528" max="11528" width="10.42578125" style="10" customWidth="1"/>
+    <col min="11529" max="11529" width="11.28515625" style="10" customWidth="1"/>
+    <col min="11530" max="11530" width="12" style="10" customWidth="1"/>
+    <col min="11531" max="11533" width="12.28515625" style="10" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="10"/>
+    <col min="11777" max="11777" width="9.140625" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="12.140625" style="10" customWidth="1"/>
+    <col min="11779" max="11779" width="11.42578125" style="10" customWidth="1"/>
+    <col min="11780" max="11780" width="10.7109375" style="10" customWidth="1"/>
+    <col min="11781" max="11781" width="10.85546875" style="10" customWidth="1"/>
+    <col min="11782" max="11782" width="12.140625" style="10" customWidth="1"/>
+    <col min="11783" max="11783" width="11.7109375" style="10" customWidth="1"/>
+    <col min="11784" max="11784" width="10.42578125" style="10" customWidth="1"/>
+    <col min="11785" max="11785" width="11.28515625" style="10" customWidth="1"/>
+    <col min="11786" max="11786" width="12" style="10" customWidth="1"/>
+    <col min="11787" max="11789" width="12.28515625" style="10" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="10"/>
+    <col min="12033" max="12033" width="9.140625" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="12.140625" style="10" customWidth="1"/>
+    <col min="12035" max="12035" width="11.42578125" style="10" customWidth="1"/>
+    <col min="12036" max="12036" width="10.7109375" style="10" customWidth="1"/>
+    <col min="12037" max="12037" width="10.85546875" style="10" customWidth="1"/>
+    <col min="12038" max="12038" width="12.140625" style="10" customWidth="1"/>
+    <col min="12039" max="12039" width="11.7109375" style="10" customWidth="1"/>
+    <col min="12040" max="12040" width="10.42578125" style="10" customWidth="1"/>
+    <col min="12041" max="12041" width="11.28515625" style="10" customWidth="1"/>
+    <col min="12042" max="12042" width="12" style="10" customWidth="1"/>
+    <col min="12043" max="12045" width="12.28515625" style="10" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="10"/>
+    <col min="12289" max="12289" width="9.140625" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="12.140625" style="10" customWidth="1"/>
+    <col min="12291" max="12291" width="11.42578125" style="10" customWidth="1"/>
+    <col min="12292" max="12292" width="10.7109375" style="10" customWidth="1"/>
+    <col min="12293" max="12293" width="10.85546875" style="10" customWidth="1"/>
+    <col min="12294" max="12294" width="12.140625" style="10" customWidth="1"/>
+    <col min="12295" max="12295" width="11.7109375" style="10" customWidth="1"/>
+    <col min="12296" max="12296" width="10.42578125" style="10" customWidth="1"/>
+    <col min="12297" max="12297" width="11.28515625" style="10" customWidth="1"/>
+    <col min="12298" max="12298" width="12" style="10" customWidth="1"/>
+    <col min="12299" max="12301" width="12.28515625" style="10" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="10"/>
+    <col min="12545" max="12545" width="9.140625" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="12.140625" style="10" customWidth="1"/>
+    <col min="12547" max="12547" width="11.42578125" style="10" customWidth="1"/>
+    <col min="12548" max="12548" width="10.7109375" style="10" customWidth="1"/>
+    <col min="12549" max="12549" width="10.85546875" style="10" customWidth="1"/>
+    <col min="12550" max="12550" width="12.140625" style="10" customWidth="1"/>
+    <col min="12551" max="12551" width="11.7109375" style="10" customWidth="1"/>
+    <col min="12552" max="12552" width="10.42578125" style="10" customWidth="1"/>
+    <col min="12553" max="12553" width="11.28515625" style="10" customWidth="1"/>
+    <col min="12554" max="12554" width="12" style="10" customWidth="1"/>
+    <col min="12555" max="12557" width="12.28515625" style="10" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="10"/>
+    <col min="12801" max="12801" width="9.140625" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="12.140625" style="10" customWidth="1"/>
+    <col min="12803" max="12803" width="11.42578125" style="10" customWidth="1"/>
+    <col min="12804" max="12804" width="10.7109375" style="10" customWidth="1"/>
+    <col min="12805" max="12805" width="10.85546875" style="10" customWidth="1"/>
+    <col min="12806" max="12806" width="12.140625" style="10" customWidth="1"/>
+    <col min="12807" max="12807" width="11.7109375" style="10" customWidth="1"/>
+    <col min="12808" max="12808" width="10.42578125" style="10" customWidth="1"/>
+    <col min="12809" max="12809" width="11.28515625" style="10" customWidth="1"/>
+    <col min="12810" max="12810" width="12" style="10" customWidth="1"/>
+    <col min="12811" max="12813" width="12.28515625" style="10" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="10"/>
+    <col min="13057" max="13057" width="9.140625" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="12.140625" style="10" customWidth="1"/>
+    <col min="13059" max="13059" width="11.42578125" style="10" customWidth="1"/>
+    <col min="13060" max="13060" width="10.7109375" style="10" customWidth="1"/>
+    <col min="13061" max="13061" width="10.85546875" style="10" customWidth="1"/>
+    <col min="13062" max="13062" width="12.140625" style="10" customWidth="1"/>
+    <col min="13063" max="13063" width="11.7109375" style="10" customWidth="1"/>
+    <col min="13064" max="13064" width="10.42578125" style="10" customWidth="1"/>
+    <col min="13065" max="13065" width="11.28515625" style="10" customWidth="1"/>
+    <col min="13066" max="13066" width="12" style="10" customWidth="1"/>
+    <col min="13067" max="13069" width="12.28515625" style="10" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="10"/>
+    <col min="13313" max="13313" width="9.140625" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="12.140625" style="10" customWidth="1"/>
+    <col min="13315" max="13315" width="11.42578125" style="10" customWidth="1"/>
+    <col min="13316" max="13316" width="10.7109375" style="10" customWidth="1"/>
+    <col min="13317" max="13317" width="10.85546875" style="10" customWidth="1"/>
+    <col min="13318" max="13318" width="12.140625" style="10" customWidth="1"/>
+    <col min="13319" max="13319" width="11.7109375" style="10" customWidth="1"/>
+    <col min="13320" max="13320" width="10.42578125" style="10" customWidth="1"/>
+    <col min="13321" max="13321" width="11.28515625" style="10" customWidth="1"/>
+    <col min="13322" max="13322" width="12" style="10" customWidth="1"/>
+    <col min="13323" max="13325" width="12.28515625" style="10" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="10"/>
+    <col min="13569" max="13569" width="9.140625" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="12.140625" style="10" customWidth="1"/>
+    <col min="13571" max="13571" width="11.42578125" style="10" customWidth="1"/>
+    <col min="13572" max="13572" width="10.7109375" style="10" customWidth="1"/>
+    <col min="13573" max="13573" width="10.85546875" style="10" customWidth="1"/>
+    <col min="13574" max="13574" width="12.140625" style="10" customWidth="1"/>
+    <col min="13575" max="13575" width="11.7109375" style="10" customWidth="1"/>
+    <col min="13576" max="13576" width="10.42578125" style="10" customWidth="1"/>
+    <col min="13577" max="13577" width="11.28515625" style="10" customWidth="1"/>
+    <col min="13578" max="13578" width="12" style="10" customWidth="1"/>
+    <col min="13579" max="13581" width="12.28515625" style="10" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="10"/>
+    <col min="13825" max="13825" width="9.140625" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="12.140625" style="10" customWidth="1"/>
+    <col min="13827" max="13827" width="11.42578125" style="10" customWidth="1"/>
+    <col min="13828" max="13828" width="10.7109375" style="10" customWidth="1"/>
+    <col min="13829" max="13829" width="10.85546875" style="10" customWidth="1"/>
+    <col min="13830" max="13830" width="12.140625" style="10" customWidth="1"/>
+    <col min="13831" max="13831" width="11.7109375" style="10" customWidth="1"/>
+    <col min="13832" max="13832" width="10.42578125" style="10" customWidth="1"/>
+    <col min="13833" max="13833" width="11.28515625" style="10" customWidth="1"/>
+    <col min="13834" max="13834" width="12" style="10" customWidth="1"/>
+    <col min="13835" max="13837" width="12.28515625" style="10" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="10"/>
+    <col min="14081" max="14081" width="9.140625" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="12.140625" style="10" customWidth="1"/>
+    <col min="14083" max="14083" width="11.42578125" style="10" customWidth="1"/>
+    <col min="14084" max="14084" width="10.7109375" style="10" customWidth="1"/>
+    <col min="14085" max="14085" width="10.85546875" style="10" customWidth="1"/>
+    <col min="14086" max="14086" width="12.140625" style="10" customWidth="1"/>
+    <col min="14087" max="14087" width="11.7109375" style="10" customWidth="1"/>
+    <col min="14088" max="14088" width="10.42578125" style="10" customWidth="1"/>
+    <col min="14089" max="14089" width="11.28515625" style="10" customWidth="1"/>
+    <col min="14090" max="14090" width="12" style="10" customWidth="1"/>
+    <col min="14091" max="14093" width="12.28515625" style="10" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="10"/>
+    <col min="14337" max="14337" width="9.140625" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="12.140625" style="10" customWidth="1"/>
+    <col min="14339" max="14339" width="11.42578125" style="10" customWidth="1"/>
+    <col min="14340" max="14340" width="10.7109375" style="10" customWidth="1"/>
+    <col min="14341" max="14341" width="10.85546875" style="10" customWidth="1"/>
+    <col min="14342" max="14342" width="12.140625" style="10" customWidth="1"/>
+    <col min="14343" max="14343" width="11.7109375" style="10" customWidth="1"/>
+    <col min="14344" max="14344" width="10.42578125" style="10" customWidth="1"/>
+    <col min="14345" max="14345" width="11.28515625" style="10" customWidth="1"/>
+    <col min="14346" max="14346" width="12" style="10" customWidth="1"/>
+    <col min="14347" max="14349" width="12.28515625" style="10" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="10"/>
+    <col min="14593" max="14593" width="9.140625" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="12.140625" style="10" customWidth="1"/>
+    <col min="14595" max="14595" width="11.42578125" style="10" customWidth="1"/>
+    <col min="14596" max="14596" width="10.7109375" style="10" customWidth="1"/>
+    <col min="14597" max="14597" width="10.85546875" style="10" customWidth="1"/>
+    <col min="14598" max="14598" width="12.140625" style="10" customWidth="1"/>
+    <col min="14599" max="14599" width="11.7109375" style="10" customWidth="1"/>
+    <col min="14600" max="14600" width="10.42578125" style="10" customWidth="1"/>
+    <col min="14601" max="14601" width="11.28515625" style="10" customWidth="1"/>
+    <col min="14602" max="14602" width="12" style="10" customWidth="1"/>
+    <col min="14603" max="14605" width="12.28515625" style="10" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="10"/>
+    <col min="14849" max="14849" width="9.140625" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="12.140625" style="10" customWidth="1"/>
+    <col min="14851" max="14851" width="11.42578125" style="10" customWidth="1"/>
+    <col min="14852" max="14852" width="10.7109375" style="10" customWidth="1"/>
+    <col min="14853" max="14853" width="10.85546875" style="10" customWidth="1"/>
+    <col min="14854" max="14854" width="12.140625" style="10" customWidth="1"/>
+    <col min="14855" max="14855" width="11.7109375" style="10" customWidth="1"/>
+    <col min="14856" max="14856" width="10.42578125" style="10" customWidth="1"/>
+    <col min="14857" max="14857" width="11.28515625" style="10" customWidth="1"/>
+    <col min="14858" max="14858" width="12" style="10" customWidth="1"/>
+    <col min="14859" max="14861" width="12.28515625" style="10" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="10"/>
+    <col min="15105" max="15105" width="9.140625" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="12.140625" style="10" customWidth="1"/>
+    <col min="15107" max="15107" width="11.42578125" style="10" customWidth="1"/>
+    <col min="15108" max="15108" width="10.7109375" style="10" customWidth="1"/>
+    <col min="15109" max="15109" width="10.85546875" style="10" customWidth="1"/>
+    <col min="15110" max="15110" width="12.140625" style="10" customWidth="1"/>
+    <col min="15111" max="15111" width="11.7109375" style="10" customWidth="1"/>
+    <col min="15112" max="15112" width="10.42578125" style="10" customWidth="1"/>
+    <col min="15113" max="15113" width="11.28515625" style="10" customWidth="1"/>
+    <col min="15114" max="15114" width="12" style="10" customWidth="1"/>
+    <col min="15115" max="15117" width="12.28515625" style="10" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="10"/>
+    <col min="15361" max="15361" width="9.140625" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="12.140625" style="10" customWidth="1"/>
+    <col min="15363" max="15363" width="11.42578125" style="10" customWidth="1"/>
+    <col min="15364" max="15364" width="10.7109375" style="10" customWidth="1"/>
+    <col min="15365" max="15365" width="10.85546875" style="10" customWidth="1"/>
+    <col min="15366" max="15366" width="12.140625" style="10" customWidth="1"/>
+    <col min="15367" max="15367" width="11.7109375" style="10" customWidth="1"/>
+    <col min="15368" max="15368" width="10.42578125" style="10" customWidth="1"/>
+    <col min="15369" max="15369" width="11.28515625" style="10" customWidth="1"/>
+    <col min="15370" max="15370" width="12" style="10" customWidth="1"/>
+    <col min="15371" max="15373" width="12.28515625" style="10" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="10"/>
+    <col min="15617" max="15617" width="9.140625" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="12.140625" style="10" customWidth="1"/>
+    <col min="15619" max="15619" width="11.42578125" style="10" customWidth="1"/>
+    <col min="15620" max="15620" width="10.7109375" style="10" customWidth="1"/>
+    <col min="15621" max="15621" width="10.85546875" style="10" customWidth="1"/>
+    <col min="15622" max="15622" width="12.140625" style="10" customWidth="1"/>
+    <col min="15623" max="15623" width="11.7109375" style="10" customWidth="1"/>
+    <col min="15624" max="15624" width="10.42578125" style="10" customWidth="1"/>
+    <col min="15625" max="15625" width="11.28515625" style="10" customWidth="1"/>
+    <col min="15626" max="15626" width="12" style="10" customWidth="1"/>
+    <col min="15627" max="15629" width="12.28515625" style="10" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="10"/>
+    <col min="15873" max="15873" width="9.140625" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="12.140625" style="10" customWidth="1"/>
+    <col min="15875" max="15875" width="11.42578125" style="10" customWidth="1"/>
+    <col min="15876" max="15876" width="10.7109375" style="10" customWidth="1"/>
+    <col min="15877" max="15877" width="10.85546875" style="10" customWidth="1"/>
+    <col min="15878" max="15878" width="12.140625" style="10" customWidth="1"/>
+    <col min="15879" max="15879" width="11.7109375" style="10" customWidth="1"/>
+    <col min="15880" max="15880" width="10.42578125" style="10" customWidth="1"/>
+    <col min="15881" max="15881" width="11.28515625" style="10" customWidth="1"/>
+    <col min="15882" max="15882" width="12" style="10" customWidth="1"/>
+    <col min="15883" max="15885" width="12.28515625" style="10" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="10"/>
+    <col min="16129" max="16129" width="9.140625" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="12.140625" style="10" customWidth="1"/>
+    <col min="16131" max="16131" width="11.42578125" style="10" customWidth="1"/>
+    <col min="16132" max="16132" width="10.7109375" style="10" customWidth="1"/>
+    <col min="16133" max="16133" width="10.85546875" style="10" customWidth="1"/>
+    <col min="16134" max="16134" width="12.140625" style="10" customWidth="1"/>
+    <col min="16135" max="16135" width="11.7109375" style="10" customWidth="1"/>
+    <col min="16136" max="16136" width="10.42578125" style="10" customWidth="1"/>
+    <col min="16137" max="16137" width="11.28515625" style="10" customWidth="1"/>
+    <col min="16138" max="16138" width="12" style="10" customWidth="1"/>
+    <col min="16139" max="16141" width="12.28515625" style="10" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A1" s="126" t="s">
+    <row r="1" spans="1:13" ht="24" customHeight="1" thickBot="1">
+      <c r="A1" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="88"/>
+      <c r="B2" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="126"/>
-[...48 lines deleted...]
-        <v>58</v>
+      <c r="C2" s="84" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F2" s="84" t="s">
+        <v>70</v>
+      </c>
+      <c r="G2" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="H2" s="84" t="s">
+        <v>72</v>
+      </c>
+      <c r="I2" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="J2" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" s="84" t="s">
+        <v>18</v>
+      </c>
+      <c r="L2" s="84" t="s">
+        <v>19</v>
+      </c>
+      <c r="M2" s="84" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="128"/>
-[...28 lines deleted...]
-      <c r="M4" s="117"/>
+      <c r="A3" s="89"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="80"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="102">
+      <c r="A5" s="66">
         <v>2024</v>
       </c>
-      <c r="B5" s="75">
-[...33 lines deleted...]
-        <v>428085</v>
+      <c r="B5" s="68">
+        <v>13882.37</v>
+      </c>
+      <c r="C5" s="68">
+        <v>41395.781999999999</v>
+      </c>
+      <c r="D5" s="68">
+        <v>94589.520999999993</v>
+      </c>
+      <c r="E5" s="68">
+        <v>112287.985</v>
+      </c>
+      <c r="F5" s="68">
+        <v>131232.429</v>
+      </c>
+      <c r="G5" s="68">
+        <v>172729.61</v>
+      </c>
+      <c r="H5" s="68">
+        <v>211025.58900000001</v>
+      </c>
+      <c r="I5" s="68">
+        <v>255834.231</v>
+      </c>
+      <c r="J5" s="68">
+        <v>316039.61599999998</v>
+      </c>
+      <c r="K5" s="61">
+        <v>370579.32</v>
+      </c>
+      <c r="L5" s="61">
+        <v>404809.97</v>
+      </c>
+      <c r="M5" s="61">
+        <v>555978.35800000001</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="102">
+      <c r="A6" s="66">
         <v>2025</v>
       </c>
-      <c r="B6" s="77">
-[...33 lines deleted...]
-        <v>62898587</v>
+      <c r="B6" s="68">
+        <v>18311.946</v>
+      </c>
+      <c r="C6" s="68">
+        <v>36976.357000000004</v>
+      </c>
+      <c r="D6" s="68">
+        <v>76528.902000000002</v>
+      </c>
+      <c r="E6" s="68">
+        <v>104759.016</v>
+      </c>
+      <c r="F6" s="68">
+        <v>145369.75599999999</v>
+      </c>
+      <c r="G6" s="68">
+        <v>214593.06099999999</v>
+      </c>
+      <c r="H6" s="68">
+        <v>258219.48</v>
+      </c>
+      <c r="I6" s="68">
+        <v>313345.34399999998</v>
+      </c>
+      <c r="J6" s="68">
+        <v>366945.36300000001</v>
+      </c>
+      <c r="K6" s="61">
+        <v>418823.989</v>
+      </c>
+      <c r="L6" s="61">
+        <v>477748.27899999998</v>
+      </c>
+      <c r="M6" s="61">
+        <v>608990.679</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="102">
+      <c r="A7" s="66">
         <v>2026</v>
       </c>
-      <c r="B7" s="78">
-[...58 lines deleted...]
-      <c r="M9" s="120"/>
+      <c r="B7" s="68">
+        <v>13827.507</v>
+      </c>
+      <c r="C7" s="68">
+        <v>35099.368000000002</v>
+      </c>
+      <c r="D7" s="68">
+        <v>78306.104000000007</v>
+      </c>
+      <c r="E7" s="68">
+        <v>118686.89200000001</v>
+      </c>
+      <c r="F7" s="68">
+        <v>161020.86600000001</v>
+      </c>
+      <c r="G7" s="68">
+        <v>220396.416</v>
+      </c>
+      <c r="H7" s="68">
+        <v>275964.88199999998</v>
+      </c>
+      <c r="I7" s="49">
+        <v>336966.12400000001</v>
+      </c>
+      <c r="J7" s="68"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="86" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="82"/>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="83"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="102">
+      <c r="A10" s="67">
         <v>2024</v>
       </c>
-      <c r="B10" s="80">
-[...33 lines deleted...]
-        <v>133.80000000000001</v>
+      <c r="B10" s="60">
+        <v>80</v>
+      </c>
+      <c r="C10" s="60">
+        <v>132.4</v>
+      </c>
+      <c r="D10" s="60">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="E10" s="60">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="F10" s="60">
+        <v>120.3</v>
+      </c>
+      <c r="G10" s="60">
+        <v>110.1</v>
+      </c>
+      <c r="H10" s="60">
+        <v>114.9</v>
+      </c>
+      <c r="I10" s="60">
+        <v>113.8</v>
+      </c>
+      <c r="J10" s="60">
+        <v>106.4</v>
+      </c>
+      <c r="K10" s="60">
+        <v>109.4</v>
+      </c>
+      <c r="L10" s="60">
+        <v>105.3</v>
+      </c>
+      <c r="M10" s="60">
+        <v>123.9</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="102">
+      <c r="A11" s="67">
         <v>2025</v>
       </c>
-      <c r="B11" s="66">
-[...33 lines deleted...]
-        <v>104.9</v>
+      <c r="B11" s="61">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="C11" s="61">
+        <v>86.7</v>
+      </c>
+      <c r="D11" s="61">
+        <v>78.2</v>
+      </c>
+      <c r="E11" s="61">
+        <v>90.1</v>
+      </c>
+      <c r="F11" s="61">
+        <v>106.7</v>
+      </c>
+      <c r="G11" s="61">
+        <v>119.6</v>
+      </c>
+      <c r="H11" s="61">
+        <v>117.1</v>
+      </c>
+      <c r="I11" s="61">
+        <v>116.8</v>
+      </c>
+      <c r="J11" s="61">
+        <v>110.4</v>
+      </c>
+      <c r="K11" s="61">
+        <v>107.3</v>
+      </c>
+      <c r="L11" s="61">
+        <v>111.9</v>
+      </c>
+      <c r="M11" s="61">
+        <v>103.9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="102">
+      <c r="A12" s="67">
         <v>2026</v>
       </c>
-      <c r="B12" s="66">
-[...24 lines deleted...]
-      <c r="M12" s="22"/>
+      <c r="B12" s="61">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="C12" s="61">
+        <v>89</v>
+      </c>
+      <c r="D12" s="61">
+        <v>95.6</v>
+      </c>
+      <c r="E12" s="61">
+        <v>106.7</v>
+      </c>
+      <c r="F12" s="61">
+        <v>104.6</v>
+      </c>
+      <c r="G12" s="61">
+        <v>96.8</v>
+      </c>
+      <c r="H12" s="61">
+        <v>101.8</v>
+      </c>
+      <c r="I12" s="58">
+        <v>103.2</v>
+      </c>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="24"/>
+      <c r="A13" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>Metadate 161104</vt:lpstr>
-      <vt:lpstr>Metadate 161203</vt:lpstr>
+      <vt:lpstr>Metadata 161101</vt:lpstr>
+      <vt:lpstr>Metadata 161201</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
-      <vt:lpstr>Indicator_161104_161203</vt:lpstr>
-      <vt:lpstr>Indicator 161104_161203</vt:lpstr>
+      <vt:lpstr>Indicator_161101,161201</vt:lpstr>
+      <vt:lpstr>Indicator_161101_161201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>