--- v5 (2026-09-21)
+++ v6 (2026-11-06)
@@ -243,57 +243,57 @@
   <si>
     <t>Investments in fixed capital, million tenge</t>
   </si>
   <si>
     <t>In percentages to the previous month of the current year</t>
   </si>
   <si>
     <t>In percentages to the corresponding month of the previous year</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>January -  April</t>
   </si>
   <si>
     <t>January  -     May</t>
   </si>
   <si>
     <t>January   -  June</t>
   </si>
   <si>
     <t>January -   July</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516694/file/en/</t>
-[...4 lines deleted...]
-  <si>
     <t>19.10.2026 y.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519595/file/en/</t>
+  </si>
+  <si>
+    <t>18.11.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -788,85 +788,85 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1160,51 +1160,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B14:B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
     <col min="256" max="256" width="42.28515625" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" customWidth="1"/>
     <col min="512" max="512" width="42.28515625" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" customWidth="1"/>
     <col min="768" max="768" width="42.28515625" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" customWidth="1"/>
     <col min="1024" max="1024" width="42.28515625" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" customWidth="1"/>
     <col min="1280" max="1280" width="42.28515625" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" customWidth="1"/>
     <col min="1536" max="1536" width="42.28515625" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" customWidth="1"/>
     <col min="1792" max="1792" width="42.28515625" customWidth="1"/>
     <col min="1793" max="1793" width="97.7109375" customWidth="1"/>
     <col min="2048" max="2048" width="42.28515625" customWidth="1"/>
     <col min="2049" max="2049" width="97.7109375" customWidth="1"/>
     <col min="2304" max="2304" width="42.28515625" customWidth="1"/>
     <col min="2305" max="2305" width="97.7109375" customWidth="1"/>
     <col min="2560" max="2560" width="42.28515625" customWidth="1"/>
@@ -1401,69 +1401,69 @@
       <c r="L11" s="3"/>
     </row>
     <row r="12" spans="1:12" s="2" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>58</v>
       </c>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12" s="2" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>59</v>
       </c>
       <c r="L13" s="3"/>
     </row>
     <row r="14" spans="1:12" s="2" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L14" s="3"/>
     </row>
     <row r="15" spans="1:12" s="2" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>60</v>
       </c>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="L16" s="4"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>61</v>
       </c>
       <c r="L18" s="4"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="19" t="s">
         <v>48</v>
       </c>
@@ -1499,51 +1499,51 @@
     </row>
     <row r="24" spans="1:12">
       <c r="L24" s="4"/>
     </row>
     <row r="25" spans="1:12">
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12">
       <c r="L26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1740,69 +1740,69 @@
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>58</v>
       </c>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:13" s="2" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>59</v>
       </c>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>75</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="19" t="s">
         <v>48</v>
       </c>
@@ -1824,53 +1824,51 @@
       <c r="A21" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="10" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="10"/>
     <col min="257" max="257" width="4.42578125" style="10" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="10" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="10"/>
     <col min="513" max="513" width="4.42578125" style="10" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="10" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="10"/>
     <col min="769" max="769" width="4.42578125" style="10" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="10" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="10"/>
     <col min="1025" max="1025" width="4.42578125" style="10" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="10" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="10"/>
     <col min="1281" max="1281" width="4.42578125" style="10" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="10" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="10"/>
     <col min="1537" max="1537" width="4.42578125" style="10" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="10" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="10"/>
     <col min="1793" max="1793" width="4.42578125" style="10" customWidth="1"/>
@@ -2117,51 +2115,51 @@
       </c>
       <c r="B16" s="70"/>
       <c r="C16" s="70"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H47" sqref="H47"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
       <c r="K1" s="76"/>
       <c r="L1" s="76"/>
       <c r="M1" s="76"/>
       <c r="N1" s="36"/>
     </row>
@@ -2401,51 +2399,53 @@
       </c>
       <c r="B8" s="43">
         <v>13827.5</v>
       </c>
       <c r="C8" s="50">
         <v>21271.9</v>
       </c>
       <c r="D8" s="43">
         <v>43206.7</v>
       </c>
       <c r="E8" s="43">
         <v>40380.800000000003</v>
       </c>
       <c r="F8" s="43">
         <v>42334</v>
       </c>
       <c r="G8" s="49">
         <v>59375.5</v>
       </c>
       <c r="H8" s="43">
         <v>55568.5</v>
       </c>
       <c r="I8" s="43">
         <v>61001.2</v>
       </c>
-      <c r="J8" s="43"/>
+      <c r="J8" s="43">
+        <v>55359.1</v>
+      </c>
       <c r="K8" s="43"/>
       <c r="L8" s="49"/>
       <c r="M8" s="45"/>
       <c r="N8" s="36"/>
       <c r="O8" s="46"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="71" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="72"/>
       <c r="C9" s="72"/>
       <c r="D9" s="72"/>
       <c r="E9" s="72"/>
       <c r="F9" s="72"/>
       <c r="G9" s="72"/>
       <c r="H9" s="72"/>
       <c r="I9" s="72"/>
       <c r="J9" s="72"/>
       <c r="K9" s="72"/>
       <c r="L9" s="72"/>
       <c r="M9" s="73"/>
       <c r="N9" s="36"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
@@ -2640,51 +2640,53 @@
       </c>
       <c r="B15" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="50">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="43">
         <v>202.9</v>
       </c>
       <c r="E15" s="43">
         <v>93.7</v>
       </c>
       <c r="F15" s="43">
         <v>103.8</v>
       </c>
       <c r="G15" s="43">
         <v>139</v>
       </c>
       <c r="H15" s="43">
         <v>94.2</v>
       </c>
       <c r="I15" s="43">
         <v>108.8</v>
       </c>
-      <c r="J15" s="43"/>
+      <c r="J15" s="43">
+        <v>90.6</v>
+      </c>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="45"/>
       <c r="N15" s="36"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="73"/>
       <c r="N16" s="36"/>
     </row>
     <row r="17" spans="1:14" ht="15" hidden="1" customHeight="1">
       <c r="A17" s="74" t="s">
@@ -2878,88 +2880,90 @@
       </c>
       <c r="B22" s="57">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="57">
         <v>108.1</v>
       </c>
       <c r="D22" s="57">
         <v>102.4</v>
       </c>
       <c r="E22" s="57">
         <v>137.30000000000001</v>
       </c>
       <c r="F22" s="57">
         <v>98.9</v>
       </c>
       <c r="G22" s="58">
         <v>79.900000000000006</v>
       </c>
       <c r="H22" s="43">
         <v>127.3</v>
       </c>
       <c r="I22" s="57">
         <v>109.4</v>
       </c>
-      <c r="J22" s="57"/>
+      <c r="J22" s="57">
+        <v>101.2</v>
+      </c>
       <c r="K22" s="43"/>
       <c r="L22" s="58"/>
       <c r="M22" s="55"/>
       <c r="N22" s="36"/>
     </row>
     <row r="23" spans="1:14">
       <c r="I23" s="59"/>
       <c r="N23" s="36"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="36"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="10" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="10" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="10" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="10" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12" style="10" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="10" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="10"/>
     <col min="257" max="257" width="9.140625" style="10" customWidth="1"/>
     <col min="258" max="258" width="12.140625" style="10" customWidth="1"/>
     <col min="259" max="259" width="11.42578125" style="10" customWidth="1"/>
     <col min="260" max="260" width="10.7109375" style="10" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="10" customWidth="1"/>
     <col min="262" max="262" width="12.140625" style="10" customWidth="1"/>
     <col min="263" max="263" width="11.7109375" style="10" customWidth="1"/>
     <col min="264" max="264" width="10.42578125" style="10" customWidth="1"/>
     <col min="265" max="265" width="11.28515625" style="10" customWidth="1"/>
@@ -3691,136 +3695,136 @@
     <col min="15875" max="15875" width="11.42578125" style="10" customWidth="1"/>
     <col min="15876" max="15876" width="10.7109375" style="10" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="10" customWidth="1"/>
     <col min="15878" max="15878" width="12.140625" style="10" customWidth="1"/>
     <col min="15879" max="15879" width="11.7109375" style="10" customWidth="1"/>
     <col min="15880" max="15880" width="10.42578125" style="10" customWidth="1"/>
     <col min="15881" max="15881" width="11.28515625" style="10" customWidth="1"/>
     <col min="15882" max="15882" width="12" style="10" customWidth="1"/>
     <col min="15883" max="15885" width="12.28515625" style="10" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="10"/>
     <col min="16129" max="16129" width="9.140625" style="10" customWidth="1"/>
     <col min="16130" max="16130" width="12.140625" style="10" customWidth="1"/>
     <col min="16131" max="16131" width="11.42578125" style="10" customWidth="1"/>
     <col min="16132" max="16132" width="10.7109375" style="10" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="10" customWidth="1"/>
     <col min="16134" max="16134" width="12.140625" style="10" customWidth="1"/>
     <col min="16135" max="16135" width="11.7109375" style="10" customWidth="1"/>
     <col min="16136" max="16136" width="10.42578125" style="10" customWidth="1"/>
     <col min="16137" max="16137" width="11.28515625" style="10" customWidth="1"/>
     <col min="16138" max="16138" width="12" style="10" customWidth="1"/>
     <col min="16139" max="16141" width="12.28515625" style="10" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24" customHeight="1" thickBot="1">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="78" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="87"/>
-[...10 lines deleted...]
-      <c r="M1" s="87"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="88"/>
-      <c r="B2" s="84" t="s">
+      <c r="A2" s="79"/>
+      <c r="B2" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="84" t="s">
+      <c r="C2" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="84" t="s">
+      <c r="D2" s="81" t="s">
         <v>15</v>
       </c>
-      <c r="E2" s="84" t="s">
+      <c r="E2" s="81" t="s">
         <v>69</v>
       </c>
-      <c r="F2" s="84" t="s">
+      <c r="F2" s="81" t="s">
         <v>70</v>
       </c>
-      <c r="G2" s="84" t="s">
+      <c r="G2" s="81" t="s">
         <v>71</v>
       </c>
-      <c r="H2" s="84" t="s">
+      <c r="H2" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="I2" s="84" t="s">
+      <c r="I2" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="84" t="s">
+      <c r="J2" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="84" t="s">
+      <c r="K2" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="L2" s="84" t="s">
+      <c r="L2" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="M2" s="84" t="s">
+      <c r="M2" s="81" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="89"/>
-[...11 lines deleted...]
-      <c r="M3" s="85"/>
+      <c r="A3" s="80"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="79"/>
-[...10 lines deleted...]
-      <c r="M4" s="80"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="66">
         <v>2024</v>
       </c>
       <c r="B5" s="68">
         <v>13882.37</v>
       </c>
       <c r="C5" s="68">
         <v>41395.781999999999</v>
       </c>
       <c r="D5" s="68">
         <v>94589.520999999993</v>
       </c>
       <c r="E5" s="68">
         <v>112287.985</v>
       </c>
       <c r="F5" s="68">
         <v>131232.429</v>
       </c>
       <c r="G5" s="68">
         <v>172729.61</v>
       </c>
       <c r="H5" s="68">
         <v>211025.58900000001</v>
@@ -3888,88 +3892,90 @@
       </c>
       <c r="B7" s="68">
         <v>13827.507</v>
       </c>
       <c r="C7" s="68">
         <v>35099.368000000002</v>
       </c>
       <c r="D7" s="68">
         <v>78306.104000000007</v>
       </c>
       <c r="E7" s="68">
         <v>118686.89200000001</v>
       </c>
       <c r="F7" s="68">
         <v>161020.86600000001</v>
       </c>
       <c r="G7" s="68">
         <v>220396.416</v>
       </c>
       <c r="H7" s="68">
         <v>275964.88199999998</v>
       </c>
       <c r="I7" s="49">
         <v>336966.12400000001</v>
       </c>
-      <c r="J7" s="68"/>
+      <c r="J7" s="68">
+        <v>392325.2</v>
+      </c>
       <c r="K7" s="61"/>
       <c r="L7" s="61"/>
       <c r="M7" s="61"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="86" t="s">
+      <c r="A8" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="86"/>
-[...10 lines deleted...]
-      <c r="M8" s="86"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="81" t="s">
+      <c r="A9" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="82"/>
-[...10 lines deleted...]
-      <c r="M9" s="83"/>
+      <c r="B9" s="87"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="87"/>
+      <c r="E9" s="87"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="87"/>
+      <c r="H9" s="87"/>
+      <c r="I9" s="87"/>
+      <c r="J9" s="87"/>
+      <c r="K9" s="87"/>
+      <c r="L9" s="87"/>
+      <c r="M9" s="88"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="67">
         <v>2024</v>
       </c>
       <c r="B10" s="60">
         <v>80</v>
       </c>
       <c r="C10" s="60">
         <v>132.4</v>
       </c>
       <c r="D10" s="60">
         <v>148.80000000000001</v>
       </c>
       <c r="E10" s="60">
         <v>134.69999999999999</v>
       </c>
       <c r="F10" s="60">
         <v>120.3</v>
       </c>
       <c r="G10" s="60">
         <v>110.1</v>
       </c>
       <c r="H10" s="60">
         <v>114.9</v>
@@ -4037,192 +4043,194 @@
       </c>
       <c r="B12" s="61">
         <v>69.900000000000006</v>
       </c>
       <c r="C12" s="61">
         <v>89</v>
       </c>
       <c r="D12" s="61">
         <v>95.6</v>
       </c>
       <c r="E12" s="61">
         <v>106.7</v>
       </c>
       <c r="F12" s="61">
         <v>104.6</v>
       </c>
       <c r="G12" s="61">
         <v>96.8</v>
       </c>
       <c r="H12" s="61">
         <v>101.8</v>
       </c>
       <c r="I12" s="58">
         <v>103.2</v>
       </c>
-      <c r="J12" s="61"/>
+      <c r="J12" s="61">
+        <v>102.9</v>
+      </c>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A4:M4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 161101</vt:lpstr>
       <vt:lpstr>Metadata 161201</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161101,161201</vt:lpstr>