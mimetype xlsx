--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,447 +1,555 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13050" yWindow="450" windowWidth="15480" windowHeight="11520"/>
+    <workbookView xWindow="12105" yWindow="225" windowWidth="14625" windowHeight="12795"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV car" sheetId="5" r:id="rId1"/>
-    <sheet name="Volume car" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
-[...1 lines deleted...]
-    <t>Indices of the physical volume of car maintenance and repair services</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "Sales volume of goods and services"</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Alona Drobnich</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Scope of provision of vehicle maintenance and repair services</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>The volume of services for vehicle maintenance and repair reflects the value of the work (services) provided to the population by enterprises and individual entrepreneurs engaged in this type of activity.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>Kostanay region</t>
+  </si>
+  <si>
+    <t>CATU=390000000</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>The volume of services rendered for the maintenance and repair of cars</t>
-[...11 lines deleted...]
-    <t>in percentage by corresponding period of the last year</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                         mln. tenge</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>171301 The volume of services rendered for the maintenance and repair of cars</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...68 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...46 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...23 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -686,1083 +794,972 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="4">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="9"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...14 lines deleted...]
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="4" t="s">
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="14">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="14">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
-[...661 lines deleted...]
-      <c r="M20" s="6"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M8"/>
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="20" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="20" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="20"/>
+    <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="20" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="20" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="20"/>
+    <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="20" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="20" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="20"/>
+    <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="20" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="20" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="20"/>
+    <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="20" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="20" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="20"/>
+    <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="20" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="20" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="20"/>
+    <col min="1537" max="1537" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="20" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="20" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="20"/>
+    <col min="1793" max="1793" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="20" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="20" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="20"/>
+    <col min="2049" max="2049" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="20" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="20" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="20"/>
+    <col min="2305" max="2305" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="20" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="20" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="20"/>
+    <col min="2561" max="2561" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="20" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="20" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="20"/>
+    <col min="2817" max="2817" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="20" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="20" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="20"/>
+    <col min="3073" max="3073" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="20" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="20" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="20"/>
+    <col min="3329" max="3329" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="20" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="20" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="20"/>
+    <col min="3585" max="3585" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="20" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="20" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="20"/>
+    <col min="3841" max="3841" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="20" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="20" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="20"/>
+    <col min="4097" max="4097" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="20" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="20" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="20"/>
+    <col min="4353" max="4353" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="20" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="20" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="20"/>
+    <col min="4609" max="4609" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="20" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="20" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="20"/>
+    <col min="4865" max="4865" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="20" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="20" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="20"/>
+    <col min="5121" max="5121" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="20" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="20" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="20"/>
+    <col min="5377" max="5377" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="20" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="20" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="20"/>
+    <col min="5633" max="5633" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="20" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="20" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="20"/>
+    <col min="5889" max="5889" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="20" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="20" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="20"/>
+    <col min="6145" max="6145" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="20" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="20" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="20"/>
+    <col min="6401" max="6401" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="20" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="20" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="20"/>
+    <col min="6657" max="6657" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="20" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="20" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="20"/>
+    <col min="6913" max="6913" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="20" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="20" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="20"/>
+    <col min="7169" max="7169" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="20" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="20" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="20"/>
+    <col min="7425" max="7425" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="20" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="20" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="20"/>
+    <col min="7681" max="7681" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="20" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="20" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="20"/>
+    <col min="7937" max="7937" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="20" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="20" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="20"/>
+    <col min="8193" max="8193" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="20" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="20" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="20"/>
+    <col min="8449" max="8449" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="20" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="20" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="20"/>
+    <col min="8705" max="8705" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="20" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="20" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="20"/>
+    <col min="8961" max="8961" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="20" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="20" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="20"/>
+    <col min="9217" max="9217" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="20" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="20" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="20"/>
+    <col min="9473" max="9473" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="20" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="20" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="20"/>
+    <col min="9729" max="9729" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="20" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="20" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="20"/>
+    <col min="9985" max="9985" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="20" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="20" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="20"/>
+    <col min="10241" max="10241" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="20" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="20" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="20"/>
+    <col min="10497" max="10497" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="20" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="20" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="20"/>
+    <col min="10753" max="10753" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="20" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="20" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="20"/>
+    <col min="11009" max="11009" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="20" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="20" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="20"/>
+    <col min="11265" max="11265" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="20" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="20" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="20"/>
+    <col min="11521" max="11521" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="20" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="20" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="20"/>
+    <col min="11777" max="11777" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="20" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="20" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="20"/>
+    <col min="12033" max="12033" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="20" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="20" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="20"/>
+    <col min="12289" max="12289" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="20" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="20" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="20"/>
+    <col min="12545" max="12545" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="20" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="20" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="20"/>
+    <col min="12801" max="12801" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="20" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="20" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="20"/>
+    <col min="13057" max="13057" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="20" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="20" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="20"/>
+    <col min="13313" max="13313" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="20" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="20" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="20"/>
+    <col min="13569" max="13569" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="20" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="20" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="20"/>
+    <col min="13825" max="13825" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="20" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="20" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="20"/>
+    <col min="14081" max="14081" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="20" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="20" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="20"/>
+    <col min="14337" max="14337" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="20" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="20" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="20"/>
+    <col min="14593" max="14593" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="20" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="20" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="20"/>
+    <col min="14849" max="14849" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="20" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="20" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="20"/>
+    <col min="15105" max="15105" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="20" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="20" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="20"/>
+    <col min="15361" max="15361" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="20" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="20" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="20"/>
+    <col min="15617" max="15617" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="20" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="20" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="20"/>
+    <col min="15873" max="15873" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="20" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="20" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="20"/>
+    <col min="16129" max="16129" width="4.42578125" style="20" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="20" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="20" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="20"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="40"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="41" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="41" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="21"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="21"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B19" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A2" sqref="A2:N2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" customWidth="1"/>
+    <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...73 lines deleted...]
-      <c r="A4" s="18">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="K3" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="L3" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="M3" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="N3" s="27" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="26">
+        <v>2020</v>
+      </c>
+      <c r="C4" s="28">
+        <v>209.8</v>
+      </c>
+      <c r="D4" s="28">
+        <v>219.9</v>
+      </c>
+      <c r="E4" s="28">
+        <v>244.7</v>
+      </c>
+      <c r="F4" s="28">
+        <v>171.1</v>
+      </c>
+      <c r="G4" s="28">
+        <v>350.3</v>
+      </c>
+      <c r="H4" s="28">
+        <v>526.79999999999995</v>
+      </c>
+      <c r="I4" s="28">
+        <v>358.3</v>
+      </c>
+      <c r="J4" s="28">
+        <v>327.39999999999998</v>
+      </c>
+      <c r="K4" s="28">
+        <v>231.6</v>
+      </c>
+      <c r="L4" s="28">
+        <v>234.4</v>
+      </c>
+      <c r="M4" s="25">
+        <v>201.1</v>
+      </c>
+      <c r="N4" s="28">
+        <v>221.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="26">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="28">
+        <v>229.3</v>
+      </c>
+      <c r="D5" s="28">
+        <v>258</v>
+      </c>
+      <c r="E5" s="28">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="F5" s="28">
+        <v>263.5</v>
+      </c>
+      <c r="G5" s="28">
+        <v>259.7</v>
+      </c>
+      <c r="H5" s="28">
+        <v>464.4</v>
+      </c>
+      <c r="I5" s="28">
+        <v>495.1</v>
+      </c>
+      <c r="J5" s="28">
+        <v>457</v>
+      </c>
+      <c r="K5" s="28">
+        <v>492.5</v>
+      </c>
+      <c r="L5" s="28">
+        <v>459</v>
+      </c>
+      <c r="M5" s="25">
+        <v>425.5</v>
+      </c>
+      <c r="N5" s="28">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B6" s="26">
         <v>2022</v>
       </c>
-      <c r="B4" s="19">
+      <c r="C6" s="29">
         <v>374.4</v>
       </c>
-      <c r="C4" s="19">
+      <c r="D6" s="29">
         <v>342.1</v>
       </c>
-      <c r="D4" s="19">
+      <c r="E6" s="29">
         <v>254.2</v>
       </c>
-      <c r="E4" s="19">
+      <c r="F6" s="29">
         <v>303.39999999999998</v>
       </c>
-      <c r="F4" s="19">
+      <c r="G6" s="29">
         <v>275.39999999999998</v>
       </c>
-      <c r="G4" s="19">
+      <c r="H6" s="29">
         <v>496</v>
       </c>
-      <c r="H4" s="19">
+      <c r="I6" s="29">
         <v>603</v>
       </c>
-      <c r="I4" s="19">
+      <c r="J6" s="29">
         <v>597.4</v>
       </c>
-      <c r="J4" s="19">
+      <c r="K6" s="29">
         <v>577.1</v>
       </c>
-      <c r="K4" s="19">
+      <c r="L6" s="29">
         <v>572.5</v>
       </c>
-      <c r="L4" s="19">
+      <c r="M6" s="29">
         <v>600.70000000000005</v>
       </c>
-      <c r="M4" s="19">
+      <c r="N6" s="29">
         <v>607.70000000000005</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-      <c r="A5" s="18">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B7" s="26">
         <v>2023</v>
       </c>
-      <c r="B5" s="19">
+      <c r="C7" s="29">
         <v>498.5</v>
       </c>
-      <c r="C5" s="19">
+      <c r="D7" s="29">
         <v>484.3</v>
       </c>
-      <c r="D5" s="20">
+      <c r="E7" s="30">
         <v>517.5</v>
       </c>
-      <c r="E5" s="20">
+      <c r="F7" s="30">
         <v>593.79999999999995</v>
       </c>
-      <c r="F5" s="20">
+      <c r="G7" s="30">
         <v>567.9</v>
       </c>
-      <c r="G5" s="20">
+      <c r="H7" s="30">
         <v>575.5</v>
       </c>
-      <c r="H5" s="20">
+      <c r="I7" s="30">
         <v>457.4</v>
       </c>
-      <c r="I5" s="20">
+      <c r="J7" s="30">
         <v>485.4</v>
       </c>
-      <c r="J5" s="20">
+      <c r="K7" s="30">
         <v>473.5</v>
       </c>
-      <c r="K5" s="20">
+      <c r="L7" s="30">
         <v>527.4</v>
       </c>
-      <c r="L5" s="21">
+      <c r="M7" s="31">
         <v>526.20000000000005</v>
       </c>
-      <c r="M5" s="20">
+      <c r="N7" s="30">
         <v>571.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A6" s="18">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B8" s="26">
         <v>2024</v>
       </c>
-      <c r="B6" s="19">
+      <c r="C8" s="29">
         <v>596.4</v>
       </c>
-      <c r="C6" s="19">
+      <c r="D8" s="29">
         <v>624.20000000000005</v>
       </c>
-      <c r="D6" s="20">
+      <c r="E8" s="30">
         <v>618.79999999999995</v>
       </c>
-      <c r="E6" s="20">
+      <c r="F8" s="30">
         <v>729.7</v>
       </c>
-      <c r="F6" s="20">
+      <c r="G8" s="30">
         <v>685.5</v>
       </c>
-      <c r="G6" s="20">
+      <c r="H8" s="30">
         <v>748</v>
       </c>
-      <c r="H6" s="20">
+      <c r="I8" s="30">
         <v>577.70000000000005</v>
       </c>
-      <c r="I6" s="20">
+      <c r="J8" s="30">
         <v>599.1</v>
       </c>
-      <c r="J6" s="20">
+      <c r="K8" s="30">
         <v>632.9</v>
       </c>
-      <c r="K6" s="20">
+      <c r="L8" s="30">
         <v>614.5</v>
       </c>
-      <c r="L6" s="21">
+      <c r="M8" s="31">
         <v>693.2</v>
       </c>
-      <c r="M6" s="20">
+      <c r="N8" s="30">
         <v>793.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
-      <c r="A7" s="18">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B9" s="26">
         <v>2025</v>
       </c>
-      <c r="B7" s="19">
+      <c r="C9" s="29">
         <v>661.1</v>
       </c>
-      <c r="C7" s="19">
+      <c r="D9" s="29">
         <v>693.7</v>
       </c>
-      <c r="D7" s="20">
+      <c r="E9" s="30">
         <v>695.5</v>
       </c>
-      <c r="E7" s="20">
+      <c r="F9" s="30">
         <v>829.4</v>
       </c>
-      <c r="F7" s="20">
+      <c r="G9" s="30">
         <v>756.5</v>
       </c>
-      <c r="G7" s="20">
+      <c r="H9" s="30">
         <v>804.2</v>
       </c>
-      <c r="H7" s="20">
+      <c r="I9" s="30">
         <v>862.9</v>
       </c>
-      <c r="I7" s="20">
+      <c r="J9" s="30">
         <v>855.2</v>
       </c>
-      <c r="J7" s="20">
+      <c r="K9" s="30">
         <v>824.1</v>
       </c>
-      <c r="K7" s="20">
+      <c r="L9" s="30">
         <v>737.9</v>
       </c>
-      <c r="L7" s="21">
+      <c r="M9" s="31">
         <v>1332.9</v>
       </c>
-      <c r="M7" s="20">
+      <c r="N9" s="30">
         <v>1077.8</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
-      <c r="A8" s="18">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="32"/>
+      <c r="B10" s="33">
         <v>2026</v>
       </c>
-      <c r="B8" s="19">
+      <c r="C10" s="34">
         <v>820.9</v>
       </c>
-      <c r="C8" s="19">
+      <c r="D10" s="34">
         <v>853.1</v>
       </c>
-      <c r="D8" s="20">
+      <c r="E10" s="35">
         <v>858.6</v>
       </c>
-      <c r="E8" s="20">
+      <c r="F10" s="35">
         <v>1011.1</v>
       </c>
-      <c r="F8" s="20">
+      <c r="G10" s="35">
         <v>946</v>
       </c>
-      <c r="G8" s="20">
+      <c r="H10" s="35">
         <v>1017</v>
       </c>
-      <c r="H8" s="20">
+      <c r="I10" s="35">
         <v>1000.1</v>
       </c>
-      <c r="I8" s="20"/>
-[...3 lines deleted...]
-      <c r="M8" s="20"/>
+      <c r="J10" s="35">
+        <v>1020.7</v>
+      </c>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Volume car</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>