--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="225" windowWidth="14625" windowHeight="12795"/>
+    <workbookView xWindow="13470" yWindow="225" windowWidth="14625" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
   </si>
   <si>
     <t>+7 714 2 537255</t>
   </si>
   <si>
     <t>a.drobnich@aspire.gov.kz</t>
   </si>
   <si>
@@ -198,51 +198,51 @@
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>171301 The volume of services rendered for the maintenance and repair of cars</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -810,243 +810,243 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="4">
         <v>171301</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2">
       <c r="A6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2">
       <c r="A16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="14">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2">
       <c r="A21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="20" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="20" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="20" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="20" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="20" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="20" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="20" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="20" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="20" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="88.42578125" style="20" customWidth="1"/>
     <col min="1283" max="1283" width="37.85546875" style="20" customWidth="1"/>
     <col min="1284" max="1536" width="9.140625" style="20"/>
@@ -1262,478 +1262,480 @@
     <col min="14850" max="14850" width="88.42578125" style="20" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="20" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="20"/>
     <col min="15105" max="15105" width="4.42578125" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="20" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="20" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="20"/>
     <col min="15361" max="15361" width="4.42578125" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="20" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="20" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="20"/>
     <col min="15617" max="15617" width="4.42578125" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="20" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="20" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="20"/>
     <col min="15873" max="15873" width="4.42578125" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="20" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="20" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="20"/>
     <col min="16129" max="16129" width="4.42578125" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="20" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="20" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="40"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="41" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="41" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="41" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="41" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="41" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="22" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="21"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="21"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:N2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
     </row>
-    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14" ht="15" customHeight="1">
       <c r="A2" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14">
       <c r="A3" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>42</v>
       </c>
       <c r="I3" s="23" t="s">
         <v>43</v>
       </c>
       <c r="J3" s="23" t="s">
         <v>44</v>
       </c>
       <c r="K3" s="23" t="s">
         <v>45</v>
       </c>
       <c r="L3" s="23" t="s">
         <v>46</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>47</v>
       </c>
       <c r="N3" s="27" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14">
       <c r="A4" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="26">
         <v>2020</v>
       </c>
       <c r="C4" s="28">
         <v>209.8</v>
       </c>
       <c r="D4" s="28">
         <v>219.9</v>
       </c>
       <c r="E4" s="28">
         <v>244.7</v>
       </c>
       <c r="F4" s="28">
         <v>171.1</v>
       </c>
       <c r="G4" s="28">
         <v>350.3</v>
       </c>
       <c r="H4" s="28">
         <v>526.79999999999995</v>
       </c>
       <c r="I4" s="28">
         <v>358.3</v>
       </c>
       <c r="J4" s="28">
         <v>327.39999999999998</v>
       </c>
       <c r="K4" s="28">
         <v>231.6</v>
       </c>
       <c r="L4" s="28">
         <v>234.4</v>
       </c>
       <c r="M4" s="25">
         <v>201.1</v>
       </c>
       <c r="N4" s="28">
         <v>221.5</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="26">
         <v>2021</v>
       </c>
       <c r="C5" s="28">
         <v>229.3</v>
       </c>
       <c r="D5" s="28">
         <v>258</v>
       </c>
       <c r="E5" s="28">
         <v>295.60000000000002</v>
       </c>
       <c r="F5" s="28">
         <v>263.5</v>
       </c>
       <c r="G5" s="28">
         <v>259.7</v>
       </c>
       <c r="H5" s="28">
         <v>464.4</v>
       </c>
       <c r="I5" s="28">
         <v>495.1</v>
       </c>
       <c r="J5" s="28">
         <v>457</v>
       </c>
       <c r="K5" s="28">
         <v>492.5</v>
       </c>
       <c r="L5" s="28">
         <v>459</v>
       </c>
       <c r="M5" s="25">
         <v>425.5</v>
       </c>
       <c r="N5" s="28">
         <v>453</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="B6" s="26">
         <v>2022</v>
       </c>
       <c r="C6" s="29">
         <v>374.4</v>
       </c>
       <c r="D6" s="29">
         <v>342.1</v>
       </c>
       <c r="E6" s="29">
         <v>254.2</v>
       </c>
       <c r="F6" s="29">
         <v>303.39999999999998</v>
       </c>
       <c r="G6" s="29">
         <v>275.39999999999998</v>
       </c>
       <c r="H6" s="29">
         <v>496</v>
       </c>
       <c r="I6" s="29">
         <v>603</v>
       </c>
       <c r="J6" s="29">
         <v>597.4</v>
       </c>
       <c r="K6" s="29">
         <v>577.1</v>
       </c>
       <c r="L6" s="29">
         <v>572.5</v>
       </c>
       <c r="M6" s="29">
         <v>600.70000000000005</v>
       </c>
       <c r="N6" s="29">
         <v>607.70000000000005</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="B7" s="26">
         <v>2023</v>
       </c>
       <c r="C7" s="29">
         <v>498.5</v>
       </c>
       <c r="D7" s="29">
         <v>484.3</v>
       </c>
       <c r="E7" s="30">
         <v>517.5</v>
       </c>
       <c r="F7" s="30">
         <v>593.79999999999995</v>
       </c>
       <c r="G7" s="30">
         <v>567.9</v>
       </c>
       <c r="H7" s="30">
         <v>575.5</v>
       </c>
       <c r="I7" s="30">
         <v>457.4</v>
       </c>
       <c r="J7" s="30">
         <v>485.4</v>
       </c>
       <c r="K7" s="30">
         <v>473.5</v>
       </c>
       <c r="L7" s="30">
         <v>527.4</v>
       </c>
       <c r="M7" s="31">
         <v>526.20000000000005</v>
       </c>
       <c r="N7" s="30">
         <v>571.1</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="B8" s="26">
         <v>2024</v>
       </c>
       <c r="C8" s="29">
         <v>596.4</v>
       </c>
       <c r="D8" s="29">
         <v>624.20000000000005</v>
       </c>
       <c r="E8" s="30">
         <v>618.79999999999995</v>
       </c>
       <c r="F8" s="30">
         <v>729.7</v>
       </c>
       <c r="G8" s="30">
         <v>685.5</v>
       </c>
       <c r="H8" s="30">
         <v>748</v>
       </c>
       <c r="I8" s="30">
         <v>577.70000000000005</v>
       </c>
       <c r="J8" s="30">
         <v>599.1</v>
       </c>
       <c r="K8" s="30">
         <v>632.9</v>
       </c>
       <c r="L8" s="30">
         <v>614.5</v>
       </c>
       <c r="M8" s="31">
         <v>693.2</v>
       </c>
       <c r="N8" s="30">
         <v>793.3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14">
       <c r="B9" s="26">
         <v>2025</v>
       </c>
       <c r="C9" s="29">
         <v>661.1</v>
       </c>
       <c r="D9" s="29">
         <v>693.7</v>
       </c>
       <c r="E9" s="30">
         <v>695.5</v>
       </c>
       <c r="F9" s="30">
         <v>829.4</v>
       </c>
       <c r="G9" s="30">
         <v>756.5</v>
       </c>
       <c r="H9" s="30">
         <v>804.2</v>
       </c>
       <c r="I9" s="30">
         <v>862.9</v>
       </c>
       <c r="J9" s="30">
         <v>855.2</v>
       </c>
       <c r="K9" s="30">
         <v>824.1</v>
       </c>
       <c r="L9" s="30">
         <v>737.9</v>
       </c>
       <c r="M9" s="31">
         <v>1332.9</v>
       </c>
       <c r="N9" s="30">
         <v>1077.8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="32"/>
       <c r="B10" s="33">
         <v>2026</v>
       </c>
       <c r="C10" s="34">
         <v>820.9</v>
       </c>
       <c r="D10" s="34">
         <v>853.1</v>
       </c>
       <c r="E10" s="35">
         <v>858.6</v>
       </c>
       <c r="F10" s="35">
         <v>1011.1</v>
       </c>
       <c r="G10" s="35">
         <v>946</v>
       </c>
       <c r="H10" s="35">
         <v>1017</v>
       </c>
       <c r="I10" s="35">
         <v>1000.1</v>
       </c>
       <c r="J10" s="35">
         <v>1020.7</v>
       </c>
-      <c r="K10" s="35"/>
+      <c r="K10" s="35">
+        <v>968.9</v>
+      </c>
       <c r="L10" s="35"/>
       <c r="M10" s="36"/>
       <c r="N10" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>