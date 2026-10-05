--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,439 +1,573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13275" yWindow="60" windowWidth="13200" windowHeight="11280"/>
+    <workbookView xWindow="15120" yWindow="240" windowWidth="13755" windowHeight="12825"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV provision food " sheetId="5" r:id="rId1"/>
-    <sheet name="Volume provision food " sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
-[...1 lines deleted...]
-    <t>Indices of the physical volume of services for the provision of food and beverages</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>The volume of services rendered for the provision and provision of food and beverages</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>The volume of sales of services for the provision and provision of food and beverages represents the proceeds from the sale of own culinary products (dishes, culinary products, semi-finished products) and purchased goods without culinary processing (flour, confectionery and bakery products, fruits, alcoholic and non-alcoholic beverages and other goods) to the population for consumption at the places of sale (in most cases cases), organizations and individual entrepreneurs for catering to various segments of the population.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>For public catering enterprises, the volume of services rendered is equal to its turnover, including the supply of ready-made food. The drinks and products sold are material costs and are included in the volume of products produced.</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "Sales volume of goods and services"</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28254/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Alona Drobnich</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>Kostanay region</t>
+  </si>
+  <si>
+    <t>CATU=390000000</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>as percent of previous month</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
+    <t>mln.tenge</t>
+  </si>
+  <si>
+    <t>171501 The volume of services rendered for the provision and provision of food and beverages</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
-      <top style="medium">
-[...33 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...72 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...23 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -678,1134 +812,1171 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:M3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="113.85546875" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="113.85546875" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="113.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="113.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="113.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="113.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="113.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="113.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="113.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="113.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="113.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="113.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="113.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="113.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="113.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="113.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="113.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="113.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="113.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="113.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="113.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="113.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="113.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="113.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="113.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="113.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="113.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="113.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="113.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="113.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="113.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="113.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="113.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="113.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="113.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="113.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="113.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="113.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="113.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="113.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="113.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="113.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="113.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="113.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...14 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="B3" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="B4" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="B5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="B6" s="10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="B7" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="B8" s="7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="B9" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="3" t="s">
+      <c r="B10" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="B11" s="13"/>
+    </row>
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="3" t="s">
+      <c r="B12" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="3" t="s">
+      <c r="B13" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="B14" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="25"/>
-[...208 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="B15" s="17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="28"/>
-[...208 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="B16" s="18">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="28"/>
-[...205 lines deleted...]
-      <c r="M20" s="6"/>
+      <c r="B17" s="18">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y8"/>
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="24"/>
+    <col min="257" max="257" width="4.42578125" style="24" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="24" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="24" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="24"/>
+    <col min="513" max="513" width="4.42578125" style="24" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="24" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="24" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="24"/>
+    <col min="769" max="769" width="4.42578125" style="24" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="24" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="24" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="24"/>
+    <col min="1025" max="1025" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="24"/>
+    <col min="1281" max="1281" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="24"/>
+    <col min="1537" max="1537" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="24"/>
+    <col min="1793" max="1793" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="24"/>
+    <col min="2049" max="2049" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="24"/>
+    <col min="2305" max="2305" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="24"/>
+    <col min="2561" max="2561" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="24"/>
+    <col min="2817" max="2817" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="24"/>
+    <col min="3073" max="3073" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="24"/>
+    <col min="3329" max="3329" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="24"/>
+    <col min="3585" max="3585" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="24"/>
+    <col min="3841" max="3841" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="24"/>
+    <col min="4097" max="4097" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="24"/>
+    <col min="4353" max="4353" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="24"/>
+    <col min="4609" max="4609" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="24"/>
+    <col min="4865" max="4865" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="24"/>
+    <col min="5121" max="5121" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="24"/>
+    <col min="5377" max="5377" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="24"/>
+    <col min="5633" max="5633" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="24"/>
+    <col min="5889" max="5889" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="24"/>
+    <col min="6145" max="6145" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="24"/>
+    <col min="6401" max="6401" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="24"/>
+    <col min="6657" max="6657" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="24"/>
+    <col min="6913" max="6913" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="24"/>
+    <col min="7169" max="7169" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="24"/>
+    <col min="7425" max="7425" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="24"/>
+    <col min="7681" max="7681" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="24"/>
+    <col min="7937" max="7937" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="24"/>
+    <col min="8193" max="8193" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="24"/>
+    <col min="8449" max="8449" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="24"/>
+    <col min="8705" max="8705" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="24"/>
+    <col min="8961" max="8961" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="24"/>
+    <col min="9217" max="9217" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="24"/>
+    <col min="9473" max="9473" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="24"/>
+    <col min="9729" max="9729" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="24"/>
+    <col min="9985" max="9985" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="24"/>
+    <col min="10241" max="10241" width="4.42578125" style="24" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="24" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="24" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="24"/>
+    <col min="10497" max="10497" width="4.42578125" style="24" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="24" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="24" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="24"/>
+    <col min="10753" max="10753" width="4.42578125" style="24" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="24" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="24" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="24"/>
+    <col min="11009" max="11009" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="24"/>
+    <col min="11265" max="11265" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="24"/>
+    <col min="11521" max="11521" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="24"/>
+    <col min="11777" max="11777" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="24"/>
+    <col min="12033" max="12033" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="24"/>
+    <col min="12289" max="12289" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="24"/>
+    <col min="12545" max="12545" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="24"/>
+    <col min="12801" max="12801" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="24"/>
+    <col min="13057" max="13057" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="24"/>
+    <col min="13313" max="13313" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="24"/>
+    <col min="13569" max="13569" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="24"/>
+    <col min="13825" max="13825" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="24"/>
+    <col min="14081" max="14081" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="24"/>
+    <col min="14337" max="14337" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="24"/>
+    <col min="14593" max="14593" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="24"/>
+    <col min="14849" max="14849" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="24"/>
+    <col min="15105" max="15105" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="24"/>
+    <col min="15361" max="15361" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="24"/>
+    <col min="15617" max="15617" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="24"/>
+    <col min="15873" max="15873" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="24"/>
+    <col min="16129" max="16129" width="4.42578125" style="24" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="24" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="24" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="45"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="46" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="46" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="46" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="25"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B19" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="26" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="1"/>
+    <col min="4" max="4" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5" max="10" width="9.140625" style="1"/>
+    <col min="11" max="11" width="10" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...73 lines deleted...]
-      <c r="A4" s="16">
+    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+    </row>
+    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A3" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="G3" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="H3" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="L3" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="M3" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="N3" s="50" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A4" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="29">
+        <v>2020</v>
+      </c>
+      <c r="C4" s="30">
+        <v>907.2</v>
+      </c>
+      <c r="D4" s="30">
+        <v>836.9</v>
+      </c>
+      <c r="E4" s="30">
+        <v>796.7</v>
+      </c>
+      <c r="F4" s="30">
+        <v>321.7</v>
+      </c>
+      <c r="G4" s="30">
+        <v>346.6</v>
+      </c>
+      <c r="H4" s="30">
+        <v>398.7</v>
+      </c>
+      <c r="I4" s="30">
+        <v>340.4</v>
+      </c>
+      <c r="J4" s="30">
+        <v>385.5</v>
+      </c>
+      <c r="K4" s="30">
+        <v>394.9</v>
+      </c>
+      <c r="L4" s="30">
+        <v>420.6</v>
+      </c>
+      <c r="M4" s="30">
+        <v>383.9</v>
+      </c>
+      <c r="N4" s="30">
+        <v>442.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="29">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="30">
+        <v>740.3</v>
+      </c>
+      <c r="D5" s="30">
+        <v>770.3</v>
+      </c>
+      <c r="E5" s="30">
+        <v>827.9</v>
+      </c>
+      <c r="F5" s="30">
+        <v>467.8</v>
+      </c>
+      <c r="G5" s="30">
+        <v>584.4</v>
+      </c>
+      <c r="H5" s="30">
+        <v>727</v>
+      </c>
+      <c r="I5" s="30">
+        <v>763</v>
+      </c>
+      <c r="J5" s="30">
+        <v>781.7</v>
+      </c>
+      <c r="K5" s="30">
+        <v>776.4</v>
+      </c>
+      <c r="L5" s="30">
+        <v>823.2</v>
+      </c>
+      <c r="M5" s="30">
+        <v>765</v>
+      </c>
+      <c r="N5" s="30">
+        <v>806.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29">
         <v>2022</v>
       </c>
-      <c r="B4" s="17">
+      <c r="C6" s="34">
         <v>685.3</v>
       </c>
-      <c r="C4" s="17">
+      <c r="D6" s="34">
         <v>734.5</v>
       </c>
-      <c r="D4" s="17">
+      <c r="E6" s="34">
         <v>1074.2</v>
       </c>
-      <c r="E4" s="17">
+      <c r="F6" s="34">
         <v>1009.9</v>
       </c>
-      <c r="F4" s="17">
+      <c r="G6" s="34">
         <v>1120.7</v>
       </c>
-      <c r="G4" s="17">
+      <c r="H6" s="34">
         <v>1158.8</v>
       </c>
-      <c r="H4" s="17">
+      <c r="I6" s="34">
         <v>1114.0999999999999</v>
       </c>
-      <c r="I4" s="17">
+      <c r="J6" s="34">
         <v>1164.5999999999999</v>
       </c>
-      <c r="J4" s="17">
+      <c r="K6" s="34">
         <v>1137.7</v>
       </c>
-      <c r="K4" s="17">
+      <c r="L6" s="34">
         <v>1199.8</v>
       </c>
-      <c r="L4" s="17">
+      <c r="M6" s="34">
         <v>1090.9000000000001</v>
       </c>
-      <c r="M4" s="17">
+      <c r="N6" s="34">
         <v>1064.9000000000001</v>
       </c>
-      <c r="N4" s="18"/>
-[...13 lines deleted...]
-      <c r="A5" s="16">
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A7" s="33"/>
+      <c r="B7" s="29">
         <v>2023</v>
       </c>
-      <c r="B5" s="17">
+      <c r="C7" s="34">
         <v>1106.4000000000001</v>
       </c>
-      <c r="C5" s="17">
+      <c r="D7" s="34">
         <v>1193.5</v>
       </c>
-      <c r="D5" s="17">
+      <c r="E7" s="34">
         <v>1277.8</v>
       </c>
-      <c r="E5" s="15">
+      <c r="F7" s="35">
         <v>1242.8</v>
       </c>
-      <c r="F5" s="15">
+      <c r="G7" s="35">
         <v>1543.5</v>
       </c>
-      <c r="G5" s="15">
+      <c r="H7" s="35">
         <v>1576.9</v>
       </c>
-      <c r="H5" s="15">
+      <c r="I7" s="35">
         <v>1584.9</v>
       </c>
-      <c r="I5" s="15">
+      <c r="J7" s="35">
         <v>1450.6</v>
       </c>
-      <c r="J5" s="15">
+      <c r="K7" s="35">
         <v>1560.3</v>
       </c>
-      <c r="K5" s="15">
+      <c r="L7" s="35">
         <v>1462.7</v>
       </c>
-      <c r="L5" s="19">
+      <c r="M7" s="36">
         <v>1531.5</v>
       </c>
-      <c r="M5" s="15">
+      <c r="N7" s="35">
         <v>1662.9</v>
       </c>
-      <c r="N5" s="18"/>
-[...13 lines deleted...]
-      <c r="A6" s="16">
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="S7" s="2"/>
+      <c r="T7" s="2"/>
+      <c r="U7" s="2"/>
+      <c r="V7" s="2"/>
+      <c r="W7" s="2"/>
+      <c r="X7" s="2"/>
+      <c r="Y7" s="2"/>
+      <c r="Z7" s="2"/>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A8" s="33"/>
+      <c r="B8" s="29">
         <v>2024</v>
       </c>
-      <c r="B6" s="17">
+      <c r="C8" s="34">
         <v>1258.8</v>
       </c>
-      <c r="C6" s="17">
+      <c r="D8" s="34">
         <v>1344.9</v>
       </c>
-      <c r="D6" s="17">
+      <c r="E8" s="34">
         <v>1638.1</v>
       </c>
-      <c r="E6" s="15">
+      <c r="F8" s="35">
         <v>1500.1</v>
       </c>
-      <c r="F6" s="15">
+      <c r="G8" s="35">
         <v>1821.6</v>
       </c>
-      <c r="G6" s="15">
+      <c r="H8" s="35">
         <v>1984.3</v>
       </c>
-      <c r="H6" s="15">
+      <c r="I8" s="35">
         <v>1958.8</v>
       </c>
-      <c r="I6" s="15">
+      <c r="J8" s="35">
         <v>1819.7</v>
       </c>
-      <c r="J6" s="15">
+      <c r="K8" s="35">
         <v>1687</v>
       </c>
-      <c r="K6" s="15">
+      <c r="L8" s="35">
         <v>1696.8</v>
       </c>
-      <c r="L6" s="19">
+      <c r="M8" s="36">
         <v>1671.7</v>
       </c>
-      <c r="M6" s="15">
+      <c r="N8" s="35">
         <v>1938.4</v>
       </c>
-      <c r="N6" s="18"/>
-[...13 lines deleted...]
-      <c r="A7" s="16">
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+      <c r="V8" s="2"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="2"/>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A9" s="33"/>
+      <c r="B9" s="29">
         <v>2025</v>
       </c>
-      <c r="B7" s="17">
+      <c r="C9" s="34">
         <v>1445.5</v>
       </c>
-      <c r="C7" s="17">
+      <c r="D9" s="34">
         <v>1523.4</v>
       </c>
-      <c r="D7" s="17">
+      <c r="E9" s="34">
         <v>1885</v>
       </c>
-      <c r="E7" s="15">
+      <c r="F9" s="35">
         <v>1801.9</v>
       </c>
-      <c r="F7" s="15">
+      <c r="G9" s="35">
         <v>1821.6</v>
       </c>
-      <c r="G7" s="15">
+      <c r="H9" s="35">
         <v>2300.6999999999998</v>
       </c>
-      <c r="H7" s="15">
+      <c r="I9" s="35">
         <v>2334.4</v>
       </c>
-      <c r="I7" s="15">
+      <c r="J9" s="35">
         <v>2374.8000000000002</v>
       </c>
-      <c r="J7" s="15">
+      <c r="K9" s="35">
         <v>2008.7</v>
       </c>
-      <c r="K7" s="15">
+      <c r="L9" s="35">
         <v>2108.4</v>
       </c>
-      <c r="L7" s="19">
+      <c r="M9" s="36">
         <v>2078.8000000000002</v>
       </c>
-      <c r="M7" s="15">
+      <c r="N9" s="35">
         <v>2196.3000000000002</v>
       </c>
-      <c r="N7" s="18"/>
-[...13 lines deleted...]
-      <c r="A8" s="16">
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2"/>
+      <c r="V9" s="2"/>
+      <c r="W9" s="2"/>
+      <c r="X9" s="2"/>
+      <c r="Y9" s="2"/>
+      <c r="Z9" s="2"/>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A10" s="39"/>
+      <c r="B10" s="40">
         <v>2026</v>
       </c>
-      <c r="B8" s="17">
+      <c r="C10" s="41">
         <v>1601.2</v>
       </c>
-      <c r="C8" s="17">
+      <c r="D10" s="41">
         <v>1692</v>
       </c>
-      <c r="D8" s="17">
+      <c r="E10" s="41">
         <v>2121.6999999999998</v>
       </c>
-      <c r="E8" s="15">
+      <c r="F10" s="42">
         <v>2003.8</v>
       </c>
-      <c r="F8" s="15">
+      <c r="G10" s="42">
         <v>2125.1999999999998</v>
       </c>
-      <c r="G8" s="15">
+      <c r="H10" s="42">
         <v>2600.1</v>
       </c>
-      <c r="H8" s="15">
+      <c r="I10" s="42">
         <v>2635.3</v>
       </c>
-      <c r="I8" s="15"/>
-[...3 lines deleted...]
-      <c r="M8" s="15"/>
+      <c r="J10" s="42">
+        <v>2741.1</v>
+      </c>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="43"/>
+      <c r="N10" s="42"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A11" s="37"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="37"/>
+      <c r="N11" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A2:M2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Volume provision food </vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>