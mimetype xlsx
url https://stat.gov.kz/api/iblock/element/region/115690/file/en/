--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15120" yWindow="240" windowWidth="13755" windowHeight="12825"/>
+    <workbookView xWindow="14205" yWindow="-75" windowWidth="13755" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
@@ -202,51 +202,51 @@
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>171501 The volume of services rendered for the provision and provision of food and beverages</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -824,54 +824,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
@@ -959,243 +959,243 @@
     <col min="13314" max="13314" width="113.85546875" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5">
         <v>171501</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
     </row>
-    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="63.75">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="25.5">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="13"/>
     </row>
-    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A13" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="18">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="24" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="24" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="24"/>
     <col min="257" max="257" width="4.42578125" style="24" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="24" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="24" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="24"/>
     <col min="513" max="513" width="4.42578125" style="24" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="24" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="24" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="24"/>
     <col min="769" max="769" width="4.42578125" style="24" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="24" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="24" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="24"/>
     <col min="1025" max="1025" width="4.42578125" style="24" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="24" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="24" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="24"/>
     <col min="1281" max="1281" width="4.42578125" style="24" customWidth="1"/>
     <col min="1282" max="1282" width="88.42578125" style="24" customWidth="1"/>
     <col min="1283" max="1283" width="37.85546875" style="24" customWidth="1"/>
     <col min="1284" max="1536" width="9.140625" style="24"/>
@@ -1411,286 +1411,286 @@
     <col min="14850" max="14850" width="88.42578125" style="24" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="24" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="24"/>
     <col min="15105" max="15105" width="4.42578125" style="24" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="24" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="24" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="24"/>
     <col min="15361" max="15361" width="4.42578125" style="24" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="24" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="24" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="24"/>
     <col min="15617" max="15617" width="4.42578125" style="24" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="24" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="24" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="24"/>
     <col min="15873" max="15873" width="4.42578125" style="24" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="24" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="24" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="24"/>
     <col min="16129" max="16129" width="4.42578125" style="24" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="24" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="24" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="45"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="46" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="46" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="46" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="46" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="46" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="26" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="25"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="48"/>
       <c r="D19" s="48"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="9.7109375" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="15" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26">
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="32" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26">
       <c r="A3" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="49" t="s">
         <v>45</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>46</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>47</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>48</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>49</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>50</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>51</v>
       </c>
       <c r="J3" s="49" t="s">
         <v>52</v>
       </c>
       <c r="K3" s="49" t="s">
         <v>53</v>
       </c>
       <c r="L3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="M3" s="49" t="s">
         <v>55</v>
       </c>
       <c r="N3" s="50" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26">
       <c r="A4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="29">
         <v>2020</v>
       </c>
       <c r="C4" s="30">
         <v>907.2</v>
       </c>
       <c r="D4" s="30">
         <v>836.9</v>
       </c>
       <c r="E4" s="30">
         <v>796.7</v>
       </c>
       <c r="F4" s="30">
         <v>321.7</v>
       </c>
       <c r="G4" s="30">
         <v>346.6</v>
       </c>
       <c r="H4" s="30">
         <v>398.7</v>
       </c>
       <c r="I4" s="30">
         <v>340.4</v>
       </c>
       <c r="J4" s="30">
         <v>385.5</v>
       </c>
       <c r="K4" s="30">
         <v>394.9</v>
       </c>
       <c r="L4" s="30">
         <v>420.6</v>
       </c>
       <c r="M4" s="30">
         <v>383.9</v>
       </c>
       <c r="N4" s="30">
         <v>442.3</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26">
       <c r="A5" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="29">
         <v>2021</v>
       </c>
       <c r="C5" s="30">
         <v>740.3</v>
       </c>
       <c r="D5" s="30">
         <v>770.3</v>
       </c>
       <c r="E5" s="30">
         <v>827.9</v>
       </c>
       <c r="F5" s="30">
         <v>467.8</v>
       </c>
       <c r="G5" s="30">
         <v>584.4</v>
       </c>
       <c r="H5" s="30">
         <v>727</v>
       </c>
       <c r="I5" s="30">
         <v>763</v>
       </c>
       <c r="J5" s="30">
         <v>781.7</v>
       </c>
       <c r="K5" s="30">
         <v>776.4</v>
       </c>
       <c r="L5" s="30">
         <v>823.2</v>
       </c>
       <c r="M5" s="30">
         <v>765</v>
       </c>
       <c r="N5" s="30">
         <v>806.2</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26">
       <c r="A6" s="33"/>
       <c r="B6" s="29">
         <v>2022</v>
       </c>
       <c r="C6" s="34">
         <v>685.3</v>
       </c>
       <c r="D6" s="34">
         <v>734.5</v>
       </c>
       <c r="E6" s="34">
         <v>1074.2</v>
       </c>
       <c r="F6" s="34">
         <v>1009.9</v>
       </c>
       <c r="G6" s="34">
         <v>1120.7</v>
       </c>
       <c r="H6" s="34">
         <v>1158.8</v>
       </c>
       <c r="I6" s="34">
         <v>1114.0999999999999</v>
       </c>
@@ -1700,51 +1700,51 @@
       <c r="K6" s="34">
         <v>1137.7</v>
       </c>
       <c r="L6" s="34">
         <v>1199.8</v>
       </c>
       <c r="M6" s="34">
         <v>1090.9000000000001</v>
       </c>
       <c r="N6" s="34">
         <v>1064.9000000000001</v>
       </c>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26">
       <c r="A7" s="33"/>
       <c r="B7" s="29">
         <v>2023</v>
       </c>
       <c r="C7" s="34">
         <v>1106.4000000000001</v>
       </c>
       <c r="D7" s="34">
         <v>1193.5</v>
       </c>
       <c r="E7" s="34">
         <v>1277.8</v>
       </c>
       <c r="F7" s="35">
         <v>1242.8</v>
       </c>
       <c r="G7" s="35">
         <v>1543.5</v>
       </c>
       <c r="H7" s="35">
         <v>1576.9</v>
       </c>
       <c r="I7" s="35">
         <v>1584.9</v>
       </c>
@@ -1754,51 +1754,51 @@
       <c r="K7" s="35">
         <v>1560.3</v>
       </c>
       <c r="L7" s="35">
         <v>1462.7</v>
       </c>
       <c r="M7" s="36">
         <v>1531.5</v>
       </c>
       <c r="N7" s="35">
         <v>1662.9</v>
       </c>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26">
       <c r="A8" s="33"/>
       <c r="B8" s="29">
         <v>2024</v>
       </c>
       <c r="C8" s="34">
         <v>1258.8</v>
       </c>
       <c r="D8" s="34">
         <v>1344.9</v>
       </c>
       <c r="E8" s="34">
         <v>1638.1</v>
       </c>
       <c r="F8" s="35">
         <v>1500.1</v>
       </c>
       <c r="G8" s="35">
         <v>1821.6</v>
       </c>
       <c r="H8" s="35">
         <v>1984.3</v>
       </c>
       <c r="I8" s="35">
         <v>1958.8</v>
       </c>
@@ -1808,51 +1808,51 @@
       <c r="K8" s="35">
         <v>1687</v>
       </c>
       <c r="L8" s="35">
         <v>1696.8</v>
       </c>
       <c r="M8" s="36">
         <v>1671.7</v>
       </c>
       <c r="N8" s="35">
         <v>1938.4</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26">
       <c r="A9" s="33"/>
       <c r="B9" s="29">
         <v>2025</v>
       </c>
       <c r="C9" s="34">
         <v>1445.5</v>
       </c>
       <c r="D9" s="34">
         <v>1523.4</v>
       </c>
       <c r="E9" s="34">
         <v>1885</v>
       </c>
       <c r="F9" s="35">
         <v>1801.9</v>
       </c>
       <c r="G9" s="35">
         <v>1821.6</v>
       </c>
       <c r="H9" s="35">
         <v>2300.6999999999998</v>
       </c>
       <c r="I9" s="35">
         <v>2334.4</v>
       </c>
@@ -1862,85 +1862,87 @@
       <c r="K9" s="35">
         <v>2008.7</v>
       </c>
       <c r="L9" s="35">
         <v>2108.4</v>
       </c>
       <c r="M9" s="36">
         <v>2078.8000000000002</v>
       </c>
       <c r="N9" s="35">
         <v>2196.3000000000002</v>
       </c>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26">
       <c r="A10" s="39"/>
       <c r="B10" s="40">
         <v>2026</v>
       </c>
       <c r="C10" s="41">
         <v>1601.2</v>
       </c>
       <c r="D10" s="41">
         <v>1692</v>
       </c>
       <c r="E10" s="41">
         <v>2121.6999999999998</v>
       </c>
       <c r="F10" s="42">
         <v>2003.8</v>
       </c>
       <c r="G10" s="42">
         <v>2125.1999999999998</v>
       </c>
       <c r="H10" s="42">
         <v>2600.1</v>
       </c>
       <c r="I10" s="42">
         <v>2635.3</v>
       </c>
       <c r="J10" s="42">
         <v>2741.1</v>
       </c>
-      <c r="K10" s="42"/>
+      <c r="K10" s="42">
+        <v>2435.1999999999998</v>
+      </c>
       <c r="L10" s="42"/>
       <c r="M10" s="43"/>
       <c r="N10" s="42"/>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26">
       <c r="A11" s="37"/>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="N11" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>