--- v1 (2026-08-17)
+++ v2 (2026-10-05)
@@ -1,377 +1,592 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12795" yWindow="315" windowWidth="14265" windowHeight="11310"/>
+    <workbookView xWindow="16050" yWindow="30" windowWidth="12750" windowHeight="12795"/>
   </bookViews>
   <sheets>
-    <sheet name="Volume indices of wholesales " sheetId="6" r:id="rId1"/>
-    <sheet name="The wholesales trade" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="8" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
   <si>
     <t>The wholesale trade</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">since January 2015 </t>
+  </si>
+  <si>
+    <t>The volume of goods and services sold characterizes the amount of monetary revenue received for sold goods, products, and services through cash and non-cash payments. A mandatory attribute of an operation classified as wholesale trade turnover is the presence of an invoice for the shipment of goods.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>To calculate the physical volume index of goods (services) sold, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "Sales volume of goods and services"</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28254/</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Alona Drobnich</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>Kostanay region</t>
+  </si>
+  <si>
+    <t>CATU=390000000</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
-    <t xml:space="preserve">March </t>
+    <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
-    <t xml:space="preserve">October </t>
+    <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>Volume indices of wholesale trade</t>
-[...2 lines deleted...]
-    <t>in percentage by corresponding period of the last year</t>
+    <t>mln.tenge</t>
+  </si>
+  <si>
+    <t>171101 The wholesale trade</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...37 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...29 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...5 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -616,1122 +831,1342 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="5">
+        <v>171101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="20"/>
-[...14 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="B5" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="11"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="16">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="16">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="4" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
-[...404 lines deleted...]
-      <c r="M12" s="8"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="20"/>
+      <c r="B22" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y12"/>
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="1"/>
+    <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="1" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="1" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="1"/>
+    <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="1" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="1" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="1"/>
+    <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="1" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="1" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="1"/>
+    <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="1" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="1" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="1"/>
+    <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="1" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="1" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="1"/>
+    <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="1" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="1" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="1"/>
+    <col min="1793" max="1793" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="1" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="1" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="1"/>
+    <col min="2049" max="2049" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="1" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="1" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="1"/>
+    <col min="2305" max="2305" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="1" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="1" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="1"/>
+    <col min="2561" max="2561" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="1" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="1" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="1"/>
+    <col min="2817" max="2817" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="1" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="1" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="1"/>
+    <col min="3073" max="3073" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="1" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="1" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="1"/>
+    <col min="3329" max="3329" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="1" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="1" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="1"/>
+    <col min="3585" max="3585" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="1" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="1" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="1"/>
+    <col min="3841" max="3841" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="1" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="1" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="1"/>
+    <col min="4097" max="4097" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="1" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="1" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="1"/>
+    <col min="4353" max="4353" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="1" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="1" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="1"/>
+    <col min="4609" max="4609" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="1" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="1" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="1"/>
+    <col min="4865" max="4865" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="1" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="1" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="1"/>
+    <col min="5121" max="5121" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="1" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="1" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="1"/>
+    <col min="5377" max="5377" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="1" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="1" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="1"/>
+    <col min="5633" max="5633" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="1" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="1" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="1"/>
+    <col min="5889" max="5889" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="1" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="1" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="1"/>
+    <col min="6145" max="6145" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="1" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="1" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="1"/>
+    <col min="6401" max="6401" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="1" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="1" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="1"/>
+    <col min="6657" max="6657" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="1" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="1" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="1"/>
+    <col min="6913" max="6913" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="1" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="1" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="1"/>
+    <col min="7169" max="7169" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="1" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="1" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="1"/>
+    <col min="7425" max="7425" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="1" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="1" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="1"/>
+    <col min="7681" max="7681" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="1" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="1" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="1"/>
+    <col min="7937" max="7937" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="1" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="1" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="1"/>
+    <col min="8193" max="8193" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="1" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="1" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="1"/>
+    <col min="8449" max="8449" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="1" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="1" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="1"/>
+    <col min="8705" max="8705" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="1" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="1" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="1"/>
+    <col min="8961" max="8961" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="1" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="1" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="1"/>
+    <col min="9217" max="9217" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="1" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="1" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="1"/>
+    <col min="9473" max="9473" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="1" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="1" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="1"/>
+    <col min="9729" max="9729" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="1" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="1" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="1"/>
+    <col min="9985" max="9985" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="1" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="1" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="1"/>
+    <col min="10241" max="10241" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="1" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="1" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="1"/>
+    <col min="10497" max="10497" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="1" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="1" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="1"/>
+    <col min="10753" max="10753" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="1" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="1" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="1"/>
+    <col min="11009" max="11009" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="1" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="1" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="1"/>
+    <col min="11265" max="11265" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="1" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="1" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="1"/>
+    <col min="11521" max="11521" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="1" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="1" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="1"/>
+    <col min="11777" max="11777" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="1" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="1" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="1"/>
+    <col min="12033" max="12033" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="1" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="1" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="1"/>
+    <col min="12289" max="12289" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="1" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="1" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="1"/>
+    <col min="12545" max="12545" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="1" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="1" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="1"/>
+    <col min="12801" max="12801" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="1" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="1" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="1"/>
+    <col min="13057" max="13057" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="1" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="1" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="1"/>
+    <col min="13313" max="13313" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="1" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="1" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="1"/>
+    <col min="13569" max="13569" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="1" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="1" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="1"/>
+    <col min="13825" max="13825" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="1" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="1" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="1"/>
+    <col min="14081" max="14081" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="1" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="1" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="1"/>
+    <col min="14337" max="14337" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="1" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="1" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="1"/>
+    <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="1" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="1" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="1"/>
+    <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="1" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="1" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="1"/>
+    <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="1" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="1" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="1"/>
+    <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="1" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="1" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="1"/>
+    <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="1" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="1" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="1"/>
+    <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="1" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="1" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="1"/>
+    <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="1" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="1" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="43"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="44" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="44" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="44" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="24" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="23"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B19" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="1" customWidth="1"/>
+    <col min="3" max="14" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11" style="2" customWidth="1"/>
+    <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
+    <col min="17" max="26" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...15 lines deleted...]
-      <c r="N1" s="1"/>
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A1" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
-    </row>
-[...16 lines deleted...]
-      <c r="N2" s="1"/>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B2" s="32"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="33" t="s">
+        <v>57</v>
+      </c>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
-    </row>
-[...38 lines deleted...]
-      <c r="N3" s="1"/>
+      <c r="Z2" s="1"/>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="27"/>
+      <c r="C3" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="G3" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="H3" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L3" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="M3" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="N3" s="30" t="s">
+        <v>56</v>
+      </c>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N4" s="1"/>
+      <c r="Z3" s="1"/>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="34">
+        <v>2015</v>
+      </c>
+      <c r="C4" s="35">
+        <v>23637.9</v>
+      </c>
+      <c r="D4" s="35">
+        <v>28258.2</v>
+      </c>
+      <c r="E4" s="35">
+        <v>32568.2</v>
+      </c>
+      <c r="F4" s="35">
+        <v>33308.400000000001</v>
+      </c>
+      <c r="G4" s="35">
+        <v>31990.7</v>
+      </c>
+      <c r="H4" s="35">
+        <v>35241.4</v>
+      </c>
+      <c r="I4" s="35">
+        <v>33844.800000000003</v>
+      </c>
+      <c r="J4" s="35">
+        <v>36191.4</v>
+      </c>
+      <c r="K4" s="35">
+        <v>35425.300000000003</v>
+      </c>
+      <c r="L4" s="35">
+        <v>36437.4</v>
+      </c>
+      <c r="M4" s="35">
+        <v>36939.599999999999</v>
+      </c>
+      <c r="N4" s="35">
+        <v>49154.5</v>
+      </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N5" s="1"/>
+      <c r="Z4" s="1"/>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="34">
+        <v>2016</v>
+      </c>
+      <c r="C5" s="35">
+        <v>23284.2</v>
+      </c>
+      <c r="D5" s="35">
+        <v>25948.5</v>
+      </c>
+      <c r="E5" s="35">
+        <v>29421.5</v>
+      </c>
+      <c r="F5" s="35">
+        <v>47024.1</v>
+      </c>
+      <c r="G5" s="35">
+        <v>38841.1</v>
+      </c>
+      <c r="H5" s="35">
+        <v>45573.5</v>
+      </c>
+      <c r="I5" s="35">
+        <v>35053.699999999997</v>
+      </c>
+      <c r="J5" s="35">
+        <v>42548.2</v>
+      </c>
+      <c r="K5" s="35">
+        <v>47773.599999999999</v>
+      </c>
+      <c r="L5" s="35">
+        <v>41898.1</v>
+      </c>
+      <c r="M5" s="35">
+        <v>38850.400000000001</v>
+      </c>
+      <c r="N5" s="35">
+        <v>46248.5</v>
+      </c>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N6" s="1"/>
+      <c r="Z5" s="1"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B6" s="34">
+        <v>2017</v>
+      </c>
+      <c r="C6" s="35">
+        <v>25419.3</v>
+      </c>
+      <c r="D6" s="35">
+        <v>27787.7</v>
+      </c>
+      <c r="E6" s="35">
+        <v>33086.199999999997</v>
+      </c>
+      <c r="F6" s="35">
+        <v>42194.8</v>
+      </c>
+      <c r="G6" s="35">
+        <v>45551.8</v>
+      </c>
+      <c r="H6" s="35">
+        <v>47246.2</v>
+      </c>
+      <c r="I6" s="35">
+        <v>42329.1</v>
+      </c>
+      <c r="J6" s="35">
+        <v>47708.6</v>
+      </c>
+      <c r="K6" s="35">
+        <v>48071.6</v>
+      </c>
+      <c r="L6" s="35">
+        <v>50336.2</v>
+      </c>
+      <c r="M6" s="35">
+        <v>45242</v>
+      </c>
+      <c r="N6" s="35">
+        <v>53394.8</v>
+      </c>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N7" s="1"/>
+      <c r="Z6" s="1"/>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B7" s="34">
+        <v>2018</v>
+      </c>
+      <c r="C7" s="35">
+        <v>26690.9</v>
+      </c>
+      <c r="D7" s="35">
+        <v>32917</v>
+      </c>
+      <c r="E7" s="35">
+        <v>38771.5</v>
+      </c>
+      <c r="F7" s="35">
+        <v>57918.9</v>
+      </c>
+      <c r="G7" s="35">
+        <v>66706.7</v>
+      </c>
+      <c r="H7" s="35">
+        <v>70105.5</v>
+      </c>
+      <c r="I7" s="35">
+        <v>58969.3</v>
+      </c>
+      <c r="J7" s="35">
+        <v>62804.2</v>
+      </c>
+      <c r="K7" s="35">
+        <v>92378.4</v>
+      </c>
+      <c r="L7" s="35">
+        <v>65311.1</v>
+      </c>
+      <c r="M7" s="35">
+        <v>57162.6</v>
+      </c>
+      <c r="N7" s="35">
+        <v>70776.399999999994</v>
+      </c>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N8" s="1"/>
+      <c r="Z7" s="1"/>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B8" s="34">
+        <v>2019</v>
+      </c>
+      <c r="C8" s="35">
+        <v>30674.5</v>
+      </c>
+      <c r="D8" s="35">
+        <v>33448.5</v>
+      </c>
+      <c r="E8" s="35">
+        <v>39057.9</v>
+      </c>
+      <c r="F8" s="35">
+        <v>57271</v>
+      </c>
+      <c r="G8" s="35">
+        <v>67139.7</v>
+      </c>
+      <c r="H8" s="35">
+        <v>70105.5</v>
+      </c>
+      <c r="I8" s="35">
+        <v>57708.4</v>
+      </c>
+      <c r="J8" s="35">
+        <v>67734.899999999994</v>
+      </c>
+      <c r="K8" s="35">
+        <v>72936.3</v>
+      </c>
+      <c r="L8" s="35">
+        <v>80991.199999999997</v>
+      </c>
+      <c r="M8" s="35">
+        <v>69375.399999999994</v>
+      </c>
+      <c r="N8" s="35">
+        <v>92039.2</v>
+      </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N9" s="1"/>
+      <c r="Z8" s="1"/>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B9" s="34">
+        <v>2020</v>
+      </c>
+      <c r="C9" s="35">
+        <v>32397.3</v>
+      </c>
+      <c r="D9" s="35">
+        <v>32499.599999999999</v>
+      </c>
+      <c r="E9" s="35">
+        <v>43644.1</v>
+      </c>
+      <c r="F9" s="35">
+        <v>38645.300000000003</v>
+      </c>
+      <c r="G9" s="35">
+        <v>62763.1</v>
+      </c>
+      <c r="H9" s="35">
+        <v>68065.8</v>
+      </c>
+      <c r="I9" s="35">
+        <v>71649.899999999994</v>
+      </c>
+      <c r="J9" s="35">
+        <v>69241.600000000006</v>
+      </c>
+      <c r="K9" s="35">
+        <v>70288.800000000003</v>
+      </c>
+      <c r="L9" s="35">
+        <v>70459.7</v>
+      </c>
+      <c r="M9" s="35">
+        <v>77272.2</v>
+      </c>
+      <c r="N9" s="35">
+        <v>88745.5</v>
+      </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N10" s="1"/>
+      <c r="Z9" s="1"/>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B10" s="34">
+        <v>2021</v>
+      </c>
+      <c r="C10" s="35">
+        <v>33922.6</v>
+      </c>
+      <c r="D10" s="35">
+        <v>36430.9</v>
+      </c>
+      <c r="E10" s="35">
+        <v>48269</v>
+      </c>
+      <c r="F10" s="35">
+        <v>42712</v>
+      </c>
+      <c r="G10" s="35">
+        <v>58314.400000000001</v>
+      </c>
+      <c r="H10" s="35">
+        <v>81633.3</v>
+      </c>
+      <c r="I10" s="35">
+        <v>81061.8</v>
+      </c>
+      <c r="J10" s="35">
+        <v>77893.3</v>
+      </c>
+      <c r="K10" s="35">
+        <v>70178</v>
+      </c>
+      <c r="L10" s="35">
+        <v>70084.7</v>
+      </c>
+      <c r="M10" s="35">
+        <v>81155.5</v>
+      </c>
+      <c r="N10" s="35">
+        <v>82129.3</v>
+      </c>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
-    </row>
-[...40 lines deleted...]
-      <c r="N11" s="1"/>
+      <c r="Z10" s="1"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B11" s="34">
+        <v>2022</v>
+      </c>
+      <c r="C11" s="35">
+        <v>37993.1</v>
+      </c>
+      <c r="D11" s="35">
+        <v>41956</v>
+      </c>
+      <c r="E11" s="35">
+        <v>54576.9</v>
+      </c>
+      <c r="F11" s="35">
+        <v>58122.1</v>
+      </c>
+      <c r="G11" s="35">
+        <v>69799.199999999997</v>
+      </c>
+      <c r="H11" s="35">
+        <v>97083.5</v>
+      </c>
+      <c r="I11" s="35">
+        <v>86820.3</v>
+      </c>
+      <c r="J11" s="35">
+        <v>100283.7</v>
+      </c>
+      <c r="K11" s="35">
+        <v>92903.6</v>
+      </c>
+      <c r="L11" s="35">
+        <v>109626</v>
+      </c>
+      <c r="M11" s="35">
+        <v>99004.5</v>
+      </c>
+      <c r="N11" s="35">
+        <v>89028.6</v>
+      </c>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="14">
+      <c r="Z11" s="1"/>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B12" s="34">
+        <v>2023</v>
+      </c>
+      <c r="C12" s="35">
+        <v>46137.599999999999</v>
+      </c>
+      <c r="D12" s="35">
+        <v>49535.1</v>
+      </c>
+      <c r="E12" s="36">
+        <v>64506.1</v>
+      </c>
+      <c r="F12" s="36">
+        <v>70962.2</v>
+      </c>
+      <c r="G12" s="36">
+        <v>76426.899999999994</v>
+      </c>
+      <c r="H12" s="36">
+        <v>102363.2</v>
+      </c>
+      <c r="I12" s="36">
+        <v>102027</v>
+      </c>
+      <c r="J12" s="36">
+        <v>108886.2</v>
+      </c>
+      <c r="K12" s="36">
+        <v>106472.5</v>
+      </c>
+      <c r="L12" s="36">
+        <v>114004.5</v>
+      </c>
+      <c r="M12" s="37">
+        <v>116413.6</v>
+      </c>
+      <c r="N12" s="36">
+        <v>109029.6</v>
+      </c>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B13" s="34">
+        <v>2024</v>
+      </c>
+      <c r="C13" s="35">
+        <v>46120.800000000003</v>
+      </c>
+      <c r="D13" s="35">
+        <v>48947.199999999997</v>
+      </c>
+      <c r="E13" s="36">
+        <v>63232.4</v>
+      </c>
+      <c r="F13" s="36">
+        <v>69625.600000000006</v>
+      </c>
+      <c r="G13" s="36">
+        <v>89296.1</v>
+      </c>
+      <c r="H13" s="36">
+        <v>110818</v>
+      </c>
+      <c r="I13" s="36">
+        <v>106320.9</v>
+      </c>
+      <c r="J13" s="36">
+        <v>119651.2</v>
+      </c>
+      <c r="K13" s="36">
+        <v>124100</v>
+      </c>
+      <c r="L13" s="36">
+        <v>120223.3</v>
+      </c>
+      <c r="M13" s="37">
+        <v>134671</v>
+      </c>
+      <c r="N13" s="36">
+        <v>132810.9</v>
+      </c>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B14" s="34">
+        <v>2025</v>
+      </c>
+      <c r="C14" s="35">
+        <v>69235</v>
+      </c>
+      <c r="D14" s="35">
+        <v>69276.899999999994</v>
+      </c>
+      <c r="E14" s="36">
+        <v>74590.100000000006</v>
+      </c>
+      <c r="F14" s="36">
+        <v>79442.3</v>
+      </c>
+      <c r="G14" s="36">
+        <v>99464.8</v>
+      </c>
+      <c r="H14" s="36">
+        <v>156715.9</v>
+      </c>
+      <c r="I14" s="36">
+        <v>146431.5</v>
+      </c>
+      <c r="J14" s="36">
+        <v>118685.4</v>
+      </c>
+      <c r="K14" s="36">
+        <v>138201.60000000001</v>
+      </c>
+      <c r="L14" s="36">
+        <v>135085.4</v>
+      </c>
+      <c r="M14" s="37">
+        <v>144070.20000000001</v>
+      </c>
+      <c r="N14" s="36">
+        <v>178932.9</v>
+      </c>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1"/>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A15" s="28"/>
+      <c r="B15" s="38">
         <v>2026</v>
       </c>
-      <c r="B12" s="15">
+      <c r="C15" s="39">
         <v>80250.3</v>
       </c>
-      <c r="C12" s="15">
+      <c r="D15" s="39">
         <v>84056.7</v>
       </c>
-      <c r="D12" s="13">
+      <c r="E15" s="40">
         <v>89570.7</v>
       </c>
-      <c r="E12" s="13">
+      <c r="F15" s="40">
         <v>103811.8</v>
       </c>
-      <c r="F12" s="13">
+      <c r="G15" s="40">
         <v>105141.8</v>
       </c>
-      <c r="G12" s="13">
+      <c r="H15" s="40">
         <v>147966.9</v>
       </c>
-      <c r="H12" s="13">
+      <c r="I15" s="40">
         <v>152397.9</v>
       </c>
-      <c r="I12" s="13"/>
-[...3 lines deleted...]
-      <c r="M12" s="13"/>
+      <c r="J15" s="40">
+        <v>137198</v>
+      </c>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A2:M2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>The wholesales trade</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>