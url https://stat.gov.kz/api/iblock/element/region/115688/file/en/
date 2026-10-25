--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="16050" yWindow="30" windowWidth="12750" windowHeight="12795"/>
+    <workbookView xWindow="16050" yWindow="30" windowWidth="12750" windowHeight="12750" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
   </si>
   <si>
     <t>+7 714 2 537255</t>
   </si>
   <si>
     <t>a.drobnich@aspire.gov.kz</t>
   </si>
   <si>
@@ -201,51 +202,51 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>171101 The wholesale trade</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
@@ -842,244 +843,244 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="5">
         <v>171101</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="16">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2">
       <c r="A20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2">
       <c r="A21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2">
       <c r="A22" s="20"/>
       <c r="B22" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="1" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="1" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="1" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="1" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="1" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="1" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="1" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="1" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
     <col min="1282" max="1282" width="88.42578125" style="1" customWidth="1"/>
     <col min="1283" max="1283" width="37.85546875" style="1" customWidth="1"/>
     <col min="1284" max="1536" width="9.140625" style="1"/>
@@ -1295,180 +1296,180 @@
     <col min="14850" max="14850" width="88.42578125" style="1" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="1" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="1" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="1" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="1" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="1" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="1" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="1" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="1" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="1" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="43"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="44" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="44" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="44" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="44" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="44" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="24" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="23"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="23"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="46"/>
       <c r="D19" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="14" width="9.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="11" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
     <col min="17" max="26" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26">
       <c r="A1" s="47" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
       <c r="N1" s="47"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26">
       <c r="B2" s="32"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="33" t="s">
         <v>57</v>
       </c>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26">
       <c r="A3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="42" t="s">
         <v>45</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>46</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>47</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>48</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>49</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>50</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>51</v>
       </c>
@@ -1478,51 +1479,51 @@
       <c r="K3" s="29" t="s">
         <v>53</v>
       </c>
       <c r="L3" s="29" t="s">
         <v>54</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>55</v>
       </c>
       <c r="N3" s="30" t="s">
         <v>56</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26">
       <c r="A4" s="25" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="34">
         <v>2015</v>
       </c>
       <c r="C4" s="35">
         <v>23637.9</v>
       </c>
       <c r="D4" s="35">
         <v>28258.2</v>
       </c>
       <c r="E4" s="35">
         <v>32568.2</v>
       </c>
       <c r="F4" s="35">
         <v>33308.400000000001</v>
       </c>
       <c r="G4" s="35">
         <v>31990.7</v>
       </c>
       <c r="H4" s="35">
         <v>35241.4</v>
       </c>
       <c r="I4" s="35">
@@ -1534,51 +1535,51 @@
       <c r="K4" s="35">
         <v>35425.300000000003</v>
       </c>
       <c r="L4" s="35">
         <v>36437.4</v>
       </c>
       <c r="M4" s="35">
         <v>36939.599999999999</v>
       </c>
       <c r="N4" s="35">
         <v>49154.5</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26">
       <c r="A5" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="34">
         <v>2016</v>
       </c>
       <c r="C5" s="35">
         <v>23284.2</v>
       </c>
       <c r="D5" s="35">
         <v>25948.5</v>
       </c>
       <c r="E5" s="35">
         <v>29421.5</v>
       </c>
       <c r="F5" s="35">
         <v>47024.1</v>
       </c>
       <c r="G5" s="35">
         <v>38841.1</v>
       </c>
       <c r="H5" s="35">
         <v>45573.5</v>
       </c>
       <c r="I5" s="35">
@@ -1590,51 +1591,51 @@
       <c r="K5" s="35">
         <v>47773.599999999999</v>
       </c>
       <c r="L5" s="35">
         <v>41898.1</v>
       </c>
       <c r="M5" s="35">
         <v>38850.400000000001</v>
       </c>
       <c r="N5" s="35">
         <v>46248.5</v>
       </c>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26">
       <c r="B6" s="34">
         <v>2017</v>
       </c>
       <c r="C6" s="35">
         <v>25419.3</v>
       </c>
       <c r="D6" s="35">
         <v>27787.7</v>
       </c>
       <c r="E6" s="35">
         <v>33086.199999999997</v>
       </c>
       <c r="F6" s="35">
         <v>42194.8</v>
       </c>
       <c r="G6" s="35">
         <v>45551.8</v>
       </c>
       <c r="H6" s="35">
         <v>47246.2</v>
       </c>
       <c r="I6" s="35">
         <v>42329.1</v>
       </c>
       <c r="J6" s="35">
@@ -1643,51 +1644,51 @@
       <c r="K6" s="35">
         <v>48071.6</v>
       </c>
       <c r="L6" s="35">
         <v>50336.2</v>
       </c>
       <c r="M6" s="35">
         <v>45242</v>
       </c>
       <c r="N6" s="35">
         <v>53394.8</v>
       </c>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26">
       <c r="B7" s="34">
         <v>2018</v>
       </c>
       <c r="C7" s="35">
         <v>26690.9</v>
       </c>
       <c r="D7" s="35">
         <v>32917</v>
       </c>
       <c r="E7" s="35">
         <v>38771.5</v>
       </c>
       <c r="F7" s="35">
         <v>57918.9</v>
       </c>
       <c r="G7" s="35">
         <v>66706.7</v>
       </c>
       <c r="H7" s="35">
         <v>70105.5</v>
       </c>
       <c r="I7" s="35">
         <v>58969.3</v>
       </c>
       <c r="J7" s="35">
@@ -1696,51 +1697,51 @@
       <c r="K7" s="35">
         <v>92378.4</v>
       </c>
       <c r="L7" s="35">
         <v>65311.1</v>
       </c>
       <c r="M7" s="35">
         <v>57162.6</v>
       </c>
       <c r="N7" s="35">
         <v>70776.399999999994</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26">
       <c r="B8" s="34">
         <v>2019</v>
       </c>
       <c r="C8" s="35">
         <v>30674.5</v>
       </c>
       <c r="D8" s="35">
         <v>33448.5</v>
       </c>
       <c r="E8" s="35">
         <v>39057.9</v>
       </c>
       <c r="F8" s="35">
         <v>57271</v>
       </c>
       <c r="G8" s="35">
         <v>67139.7</v>
       </c>
       <c r="H8" s="35">
         <v>70105.5</v>
       </c>
       <c r="I8" s="35">
         <v>57708.4</v>
       </c>
       <c r="J8" s="35">
@@ -1749,51 +1750,51 @@
       <c r="K8" s="35">
         <v>72936.3</v>
       </c>
       <c r="L8" s="35">
         <v>80991.199999999997</v>
       </c>
       <c r="M8" s="35">
         <v>69375.399999999994</v>
       </c>
       <c r="N8" s="35">
         <v>92039.2</v>
       </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26">
       <c r="B9" s="34">
         <v>2020</v>
       </c>
       <c r="C9" s="35">
         <v>32397.3</v>
       </c>
       <c r="D9" s="35">
         <v>32499.599999999999</v>
       </c>
       <c r="E9" s="35">
         <v>43644.1</v>
       </c>
       <c r="F9" s="35">
         <v>38645.300000000003</v>
       </c>
       <c r="G9" s="35">
         <v>62763.1</v>
       </c>
       <c r="H9" s="35">
         <v>68065.8</v>
       </c>
       <c r="I9" s="35">
         <v>71649.899999999994</v>
       </c>
       <c r="J9" s="35">
@@ -1802,51 +1803,51 @@
       <c r="K9" s="35">
         <v>70288.800000000003</v>
       </c>
       <c r="L9" s="35">
         <v>70459.7</v>
       </c>
       <c r="M9" s="35">
         <v>77272.2</v>
       </c>
       <c r="N9" s="35">
         <v>88745.5</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26">
       <c r="B10" s="34">
         <v>2021</v>
       </c>
       <c r="C10" s="35">
         <v>33922.6</v>
       </c>
       <c r="D10" s="35">
         <v>36430.9</v>
       </c>
       <c r="E10" s="35">
         <v>48269</v>
       </c>
       <c r="F10" s="35">
         <v>42712</v>
       </c>
       <c r="G10" s="35">
         <v>58314.400000000001</v>
       </c>
       <c r="H10" s="35">
         <v>81633.3</v>
       </c>
       <c r="I10" s="35">
         <v>81061.8</v>
       </c>
       <c r="J10" s="35">
@@ -1855,51 +1856,51 @@
       <c r="K10" s="35">
         <v>70178</v>
       </c>
       <c r="L10" s="35">
         <v>70084.7</v>
       </c>
       <c r="M10" s="35">
         <v>81155.5</v>
       </c>
       <c r="N10" s="35">
         <v>82129.3</v>
       </c>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26">
       <c r="B11" s="34">
         <v>2022</v>
       </c>
       <c r="C11" s="35">
         <v>37993.1</v>
       </c>
       <c r="D11" s="35">
         <v>41956</v>
       </c>
       <c r="E11" s="35">
         <v>54576.9</v>
       </c>
       <c r="F11" s="35">
         <v>58122.1</v>
       </c>
       <c r="G11" s="35">
         <v>69799.199999999997</v>
       </c>
       <c r="H11" s="35">
         <v>97083.5</v>
       </c>
       <c r="I11" s="35">
         <v>86820.3</v>
       </c>
       <c r="J11" s="35">
@@ -1908,51 +1909,51 @@
       <c r="K11" s="35">
         <v>92903.6</v>
       </c>
       <c r="L11" s="35">
         <v>109626</v>
       </c>
       <c r="M11" s="35">
         <v>99004.5</v>
       </c>
       <c r="N11" s="35">
         <v>89028.6</v>
       </c>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26">
       <c r="B12" s="34">
         <v>2023</v>
       </c>
       <c r="C12" s="35">
         <v>46137.599999999999</v>
       </c>
       <c r="D12" s="35">
         <v>49535.1</v>
       </c>
       <c r="E12" s="36">
         <v>64506.1</v>
       </c>
       <c r="F12" s="36">
         <v>70962.2</v>
       </c>
       <c r="G12" s="36">
         <v>76426.899999999994</v>
       </c>
       <c r="H12" s="36">
         <v>102363.2</v>
       </c>
       <c r="I12" s="36">
         <v>102027</v>
       </c>
       <c r="J12" s="36">
@@ -1961,51 +1962,51 @@
       <c r="K12" s="36">
         <v>106472.5</v>
       </c>
       <c r="L12" s="36">
         <v>114004.5</v>
       </c>
       <c r="M12" s="37">
         <v>116413.6</v>
       </c>
       <c r="N12" s="36">
         <v>109029.6</v>
       </c>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26">
       <c r="B13" s="34">
         <v>2024</v>
       </c>
       <c r="C13" s="35">
         <v>46120.800000000003</v>
       </c>
       <c r="D13" s="35">
         <v>48947.199999999997</v>
       </c>
       <c r="E13" s="36">
         <v>63232.4</v>
       </c>
       <c r="F13" s="36">
         <v>69625.600000000006</v>
       </c>
       <c r="G13" s="36">
         <v>89296.1</v>
       </c>
       <c r="H13" s="36">
         <v>110818</v>
       </c>
       <c r="I13" s="36">
         <v>106320.9</v>
       </c>
       <c r="J13" s="36">
@@ -2014,51 +2015,51 @@
       <c r="K13" s="36">
         <v>124100</v>
       </c>
       <c r="L13" s="36">
         <v>120223.3</v>
       </c>
       <c r="M13" s="37">
         <v>134671</v>
       </c>
       <c r="N13" s="36">
         <v>132810.9</v>
       </c>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26">
       <c r="B14" s="34">
         <v>2025</v>
       </c>
       <c r="C14" s="35">
         <v>69235</v>
       </c>
       <c r="D14" s="35">
         <v>69276.899999999994</v>
       </c>
       <c r="E14" s="36">
         <v>74590.100000000006</v>
       </c>
       <c r="F14" s="36">
         <v>79442.3</v>
       </c>
       <c r="G14" s="36">
         <v>99464.8</v>
       </c>
       <c r="H14" s="36">
         <v>156715.9</v>
       </c>
       <c r="I14" s="36">
         <v>146431.5</v>
       </c>
       <c r="J14" s="36">
@@ -2067,80 +2068,82 @@
       <c r="K14" s="36">
         <v>138201.60000000001</v>
       </c>
       <c r="L14" s="36">
         <v>135085.4</v>
       </c>
       <c r="M14" s="37">
         <v>144070.20000000001</v>
       </c>
       <c r="N14" s="36">
         <v>178932.9</v>
       </c>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26">
       <c r="A15" s="28"/>
       <c r="B15" s="38">
         <v>2026</v>
       </c>
       <c r="C15" s="39">
         <v>80250.3</v>
       </c>
       <c r="D15" s="39">
         <v>84056.7</v>
       </c>
       <c r="E15" s="40">
         <v>89570.7</v>
       </c>
       <c r="F15" s="40">
         <v>103811.8</v>
       </c>
       <c r="G15" s="40">
         <v>105141.8</v>
       </c>
       <c r="H15" s="40">
         <v>147966.9</v>
       </c>
       <c r="I15" s="40">
         <v>152397.9</v>
       </c>
       <c r="J15" s="40">
         <v>137198</v>
       </c>
-      <c r="K15" s="40"/>
+      <c r="K15" s="40">
+        <v>145147.9</v>
+      </c>
       <c r="L15" s="40"/>
       <c r="M15" s="41"/>
       <c r="N15" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>