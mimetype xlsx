--- v0 (2026-07-22)
+++ v1 (2026-08-17)
@@ -70,53 +70,53 @@
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="196" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="203" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
@@ -272,82 +272,82 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="203" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -618,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
@@ -1052,51 +1052,53 @@
         <v>106.7</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="6">
         <v>2026</v>
       </c>
       <c r="B12" s="12">
         <v>52.1</v>
       </c>
       <c r="C12" s="12">
         <v>107.6</v>
       </c>
       <c r="D12" s="12">
         <v>125.2</v>
       </c>
       <c r="E12" s="12">
         <v>82.4</v>
       </c>
       <c r="F12" s="13">
         <v>114</v>
       </c>
       <c r="G12" s="7">
         <v>143</v>
       </c>
-      <c r="H12" s="12"/>
+      <c r="H12" s="12">
+        <v>95.4</v>
+      </c>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="11">
@@ -1426,51 +1428,53 @@
         <v>107.6</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6">
         <v>2026</v>
       </c>
       <c r="B22" s="12">
         <v>102.1</v>
       </c>
       <c r="C22" s="12">
         <v>101.6</v>
       </c>
       <c r="D22" s="12">
         <v>102.5</v>
       </c>
       <c r="E22" s="12">
         <v>108.5</v>
       </c>
       <c r="F22" s="12">
         <v>107.2</v>
       </c>
       <c r="G22" s="12">
         <v>106.9</v>
       </c>
-      <c r="H22" s="12"/>
+      <c r="H22" s="12">
+        <v>107.1</v>
+      </c>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="6">
@@ -1759,51 +1763,53 @@
         <v>105.1</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="6">
         <v>2026</v>
       </c>
       <c r="B31" s="12">
         <v>102.1</v>
       </c>
       <c r="C31" s="12">
         <v>101.9</v>
       </c>
       <c r="D31" s="7">
         <v>102</v>
       </c>
       <c r="E31" s="12">
         <v>103.6</v>
       </c>
       <c r="F31" s="12">
         <v>104.4</v>
       </c>
       <c r="G31" s="7">
         <v>105</v>
       </c>
-      <c r="H31" s="12"/>
+      <c r="H31" s="12">
+        <v>105.4</v>
+      </c>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A23:M23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>