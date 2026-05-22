--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14190" yWindow="180" windowWidth="13605" windowHeight="12060"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$40</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="93">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t>January-February 2019</t>
   </si>
   <si>
     <t>January-March 2019</t>
   </si>
   <si>
@@ -290,61 +290,64 @@
     <t>January-July 2025</t>
   </si>
   <si>
     <t>January-August 2025</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
+  </si>
+  <si>
+    <t>January-April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -441,51 +444,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -606,61 +609,67 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -934,166 +943,166 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F48" sqref="F48"/>
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:26" ht="26.25" customHeight="1">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...25 lines deleted...]
-      <c r="A4" s="64"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="68"/>
       <c r="B4" s="66" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="66"/>
       <c r="D4" s="66" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="66"/>
       <c r="F4" s="66" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="66"/>
       <c r="H4" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="66"/>
       <c r="J4" s="66" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="66"/>
       <c r="L4" s="66" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="66"/>
       <c r="N4" s="66" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="66"/>
       <c r="P4" s="66" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="66"/>
       <c r="R4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="S4" s="66"/>
       <c r="T4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="U4" s="66"/>
       <c r="V4" s="66" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="66"/>
       <c r="X4" s="66" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="67"/>
       <c r="Z4" s="8"/>
     </row>
-    <row r="5" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
+    <row r="5" spans="1:26" ht="36">
+      <c r="A5" s="69"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1124,51 +1133,51 @@
         <v>3</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="T5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y5" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z5" s="8"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="4">
         <v>53102.5</v>
       </c>
       <c r="C6" s="4">
         <v>105.8</v>
       </c>
       <c r="D6" s="4">
         <v>109690.1</v>
       </c>
       <c r="E6" s="5">
         <v>103.3</v>
       </c>
       <c r="F6" s="4">
         <v>174661.4</v>
       </c>
       <c r="G6" s="5">
         <v>101.5</v>
       </c>
       <c r="H6" s="4">
         <v>260327.9</v>
       </c>
       <c r="I6" s="5">
@@ -1201,131 +1210,131 @@
       <c r="R6" s="6">
         <v>758377.8</v>
       </c>
       <c r="S6" s="4">
         <v>96.4</v>
       </c>
       <c r="T6" s="6">
         <v>871806.4</v>
       </c>
       <c r="U6" s="4">
         <v>98.4</v>
       </c>
       <c r="V6" s="6">
         <v>975158.2</v>
       </c>
       <c r="W6" s="4">
         <v>99.9</v>
       </c>
       <c r="X6" s="4">
         <v>1108312.3999999999</v>
       </c>
       <c r="Y6" s="4">
         <v>101.8</v>
       </c>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26">
       <c r="A7" s="18"/>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="20"/>
       <c r="F7" s="19"/>
       <c r="G7" s="20"/>
       <c r="H7" s="19"/>
       <c r="I7" s="20"/>
       <c r="J7" s="19"/>
       <c r="K7" s="20"/>
       <c r="L7" s="19"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
       <c r="O7" s="19"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="21"/>
       <c r="S7" s="19"/>
       <c r="T7" s="21"/>
       <c r="U7" s="19"/>
       <c r="V7" s="21"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="19"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A10" s="64"/>
+    <row r="10" spans="1:26">
+      <c r="A10" s="68"/>
       <c r="B10" s="66" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="66"/>
       <c r="D10" s="66" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="66"/>
       <c r="F10" s="66" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="66"/>
       <c r="H10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="66"/>
       <c r="J10" s="66" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="66"/>
       <c r="L10" s="66" t="s">
         <v>21</v>
       </c>
       <c r="M10" s="66"/>
       <c r="N10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="O10" s="66"/>
       <c r="P10" s="66" t="s">
         <v>23</v>
       </c>
       <c r="Q10" s="66"/>
       <c r="R10" s="66" t="s">
         <v>24</v>
       </c>
       <c r="S10" s="66"/>
       <c r="T10" s="66" t="s">
         <v>25</v>
       </c>
       <c r="U10" s="66"/>
       <c r="V10" s="66" t="s">
         <v>26</v>
       </c>
       <c r="W10" s="66"/>
       <c r="X10" s="66" t="s">
         <v>27</v>
       </c>
       <c r="Y10" s="67"/>
       <c r="Z10" s="8"/>
     </row>
-    <row r="11" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A11" s="65"/>
+    <row r="11" spans="1:26" ht="36">
+      <c r="A11" s="69"/>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J11" s="2" t="s">
@@ -1356,51 +1365,51 @@
         <v>3</v>
       </c>
       <c r="S11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="T11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="U11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y11" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z11" s="8"/>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26">
       <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4">
         <v>57251.7</v>
       </c>
       <c r="C12" s="4">
         <v>101.3</v>
       </c>
       <c r="D12" s="6">
         <v>114245.6</v>
       </c>
       <c r="E12" s="4">
         <v>98.3</v>
       </c>
       <c r="F12" s="4">
         <v>188975.1</v>
       </c>
       <c r="G12" s="4">
         <v>102.3</v>
       </c>
       <c r="H12" s="4">
         <v>247452.2</v>
       </c>
       <c r="I12" s="4">
@@ -1433,104 +1442,104 @@
       <c r="R12" s="4">
         <v>759956.9</v>
       </c>
       <c r="S12" s="4">
         <v>94</v>
       </c>
       <c r="T12" s="4">
         <v>864331.8</v>
       </c>
       <c r="U12" s="4">
         <v>92.9</v>
       </c>
       <c r="V12" s="4">
         <v>977776.6</v>
       </c>
       <c r="W12" s="5">
         <v>94</v>
       </c>
       <c r="X12" s="4">
         <v>1111150.8</v>
       </c>
       <c r="Y12" s="7">
         <v>93.9</v>
       </c>
     </row>
-    <row r="16" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="64"/>
+    <row r="16" spans="1:26" ht="15" customHeight="1">
+      <c r="A16" s="68"/>
       <c r="B16" s="66" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="66" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="66"/>
       <c r="F16" s="66" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="66"/>
       <c r="H16" s="66" t="s">
         <v>63</v>
       </c>
       <c r="I16" s="66"/>
       <c r="J16" s="66" t="s">
         <v>64</v>
       </c>
       <c r="K16" s="66"/>
       <c r="L16" s="66" t="s">
         <v>28</v>
       </c>
       <c r="M16" s="66"/>
       <c r="N16" s="66" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="66"/>
       <c r="P16" s="66" t="s">
         <v>30</v>
       </c>
       <c r="Q16" s="66"/>
       <c r="R16" s="66" t="s">
         <v>31</v>
       </c>
       <c r="S16" s="66"/>
       <c r="T16" s="66" t="s">
         <v>32</v>
       </c>
       <c r="U16" s="66"/>
       <c r="V16" s="66" t="s">
         <v>33</v>
       </c>
       <c r="W16" s="66"/>
       <c r="X16" s="66" t="s">
         <v>34</v>
       </c>
       <c r="Y16" s="67"/>
       <c r="Z16" s="8"/>
     </row>
-    <row r="17" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A17" s="65"/>
+    <row r="17" spans="1:26" ht="36">
+      <c r="A17" s="69"/>
       <c r="B17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="2" t="s">
@@ -1561,51 +1570,51 @@
         <v>3</v>
       </c>
       <c r="S17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="T17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="U17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="V17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y17" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z17" s="8"/>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="4">
         <v>58226.5</v>
       </c>
       <c r="C18" s="4">
         <v>95.4</v>
       </c>
       <c r="D18" s="4">
         <v>119718.5</v>
       </c>
       <c r="E18" s="4">
         <v>98.6</v>
       </c>
       <c r="F18" s="4">
         <v>198903.60599999997</v>
       </c>
       <c r="G18" s="4">
         <v>99.06157308555467</v>
       </c>
       <c r="H18" s="4">
         <v>265737.59999999998</v>
       </c>
       <c r="I18" s="4">
@@ -1638,114 +1647,114 @@
       <c r="R18" s="4">
         <v>826734.6</v>
       </c>
       <c r="S18" s="4">
         <v>104.8</v>
       </c>
       <c r="T18" s="4">
         <v>938392</v>
       </c>
       <c r="U18" s="4">
         <v>104.7</v>
       </c>
       <c r="V18" s="4">
         <v>1058305.8999999999</v>
       </c>
       <c r="W18" s="4">
         <v>104.5</v>
       </c>
       <c r="X18" s="4">
         <v>1194575.3999999999</v>
       </c>
       <c r="Y18" s="7">
         <v>103.6</v>
       </c>
     </row>
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26">
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26">
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
     </row>
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A22" s="64"/>
+    <row r="22" spans="1:26">
+      <c r="A22" s="68"/>
       <c r="B22" s="66" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="66"/>
       <c r="D22" s="66" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="66"/>
       <c r="F22" s="66" t="s">
         <v>54</v>
       </c>
       <c r="G22" s="66"/>
       <c r="H22" s="66" t="s">
         <v>53</v>
       </c>
       <c r="I22" s="66"/>
       <c r="J22" s="66" t="s">
         <v>50</v>
       </c>
       <c r="K22" s="66"/>
       <c r="L22" s="66" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="66"/>
       <c r="N22" s="66" t="s">
         <v>48</v>
       </c>
       <c r="O22" s="66"/>
       <c r="P22" s="66" t="s">
         <v>45</v>
       </c>
       <c r="Q22" s="66"/>
       <c r="R22" s="66" t="s">
         <v>44</v>
       </c>
       <c r="S22" s="66"/>
       <c r="T22" s="66" t="s">
         <v>41</v>
       </c>
       <c r="U22" s="67"/>
       <c r="V22" s="66" t="s">
         <v>39</v>
       </c>
       <c r="W22" s="67"/>
       <c r="X22" s="66" t="s">
         <v>37</v>
       </c>
       <c r="Y22" s="67"/>
       <c r="Z22" s="8"/>
     </row>
-    <row r="23" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A23" s="65"/>
+    <row r="23" spans="1:26" ht="36">
+      <c r="A23" s="69"/>
       <c r="B23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J23" s="2" t="s">
@@ -1776,51 +1785,51 @@
         <v>3</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="T23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="U23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="V23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y23" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z23" s="8"/>
     </row>
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26">
       <c r="A24" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="4">
         <v>64803.8</v>
       </c>
       <c r="C24" s="4">
         <v>104.8</v>
       </c>
       <c r="D24" s="4">
         <v>135702</v>
       </c>
       <c r="E24" s="4">
         <v>105.7</v>
       </c>
       <c r="F24" s="4">
         <v>227354</v>
       </c>
       <c r="G24" s="4">
         <v>105.2</v>
       </c>
       <c r="H24" s="4">
         <v>316386.90000000002</v>
       </c>
       <c r="I24" s="4">
@@ -1853,105 +1862,105 @@
       <c r="R24" s="10">
         <v>992269.5</v>
       </c>
       <c r="S24" s="6">
         <v>105.2</v>
       </c>
       <c r="T24" s="4">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="4">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="4">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
-    <row r="25" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A28" s="64"/>
+    <row r="25" spans="1:26" ht="15" customHeight="1"/>
+    <row r="28" spans="1:26" ht="15" customHeight="1">
+      <c r="A28" s="68"/>
       <c r="B28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="67"/>
       <c r="D28" s="66" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="67"/>
       <c r="F28" s="66" t="s">
         <v>55</v>
       </c>
       <c r="G28" s="67"/>
       <c r="H28" s="66" t="s">
         <v>52</v>
       </c>
       <c r="I28" s="67"/>
       <c r="J28" s="66" t="s">
         <v>51</v>
       </c>
       <c r="K28" s="66"/>
       <c r="L28" s="66" t="s">
         <v>35</v>
       </c>
       <c r="M28" s="66"/>
       <c r="N28" s="66" t="s">
         <v>47</v>
       </c>
       <c r="O28" s="66"/>
       <c r="P28" s="66" t="s">
         <v>46</v>
       </c>
       <c r="Q28" s="66"/>
       <c r="R28" s="66" t="s">
         <v>43</v>
       </c>
       <c r="S28" s="66"/>
       <c r="T28" s="66" t="s">
         <v>42</v>
       </c>
       <c r="U28" s="67"/>
       <c r="V28" s="66" t="s">
         <v>40</v>
       </c>
       <c r="W28" s="67"/>
       <c r="X28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Y28" s="67"/>
       <c r="Z28" s="8"/>
     </row>
-    <row r="29" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A29" s="65"/>
+    <row r="29" spans="1:26" ht="36">
+      <c r="A29" s="69"/>
       <c r="B29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J29" s="2" t="s">
@@ -1982,51 +1991,51 @@
         <v>3</v>
       </c>
       <c r="S29" s="2" t="s">
         <v>4</v>
       </c>
       <c r="T29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="U29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="V29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>3</v>
       </c>
       <c r="Y29" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z29" s="8"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26">
       <c r="A30" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="6">
         <v>78876.100000000006</v>
       </c>
       <c r="C30" s="10">
         <v>101.4</v>
       </c>
       <c r="D30" s="4">
         <v>165697.9</v>
       </c>
       <c r="E30" s="4">
         <v>102.7</v>
       </c>
       <c r="F30" s="4">
         <v>275149.5</v>
       </c>
       <c r="G30" s="4">
         <v>103.1</v>
       </c>
       <c r="H30" s="4">
         <v>383940.9</v>
       </c>
       <c r="I30" s="4">
@@ -2059,185 +2068,185 @@
       <c r="R30" s="10">
         <v>1143217.7</v>
       </c>
       <c r="S30" s="6">
         <v>104.2</v>
       </c>
       <c r="T30" s="4">
         <v>1314404.2</v>
       </c>
       <c r="U30" s="10">
         <v>103.9</v>
       </c>
       <c r="V30" s="4">
         <v>1487364.9</v>
       </c>
       <c r="W30" s="10">
         <v>104.9</v>
       </c>
       <c r="X30" s="4">
         <v>1658986.2</v>
       </c>
       <c r="Y30" s="10">
         <v>106.3</v>
       </c>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26">
       <c r="A31" s="18"/>
       <c r="B31" s="21"/>
       <c r="C31" s="22"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="21"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="22"/>
       <c r="S31" s="21"/>
       <c r="T31" s="19"/>
       <c r="U31" s="22"/>
       <c r="V31" s="19"/>
       <c r="W31" s="22"/>
       <c r="X31" s="19"/>
       <c r="Y31" s="22"/>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26">
       <c r="A32" s="18"/>
       <c r="B32" s="21"/>
       <c r="C32" s="22"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="21"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="R32" s="22"/>
       <c r="S32" s="21"/>
       <c r="T32" s="19"/>
       <c r="U32" s="22"/>
       <c r="V32" s="19"/>
       <c r="W32" s="22"/>
       <c r="X32" s="19"/>
       <c r="Y32" s="22"/>
     </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26">
       <c r="A33" s="18"/>
       <c r="B33" s="21"/>
       <c r="C33" s="22"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="21"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="22"/>
       <c r="S33" s="21"/>
       <c r="T33" s="19"/>
       <c r="U33" s="22"/>
       <c r="V33" s="19"/>
       <c r="W33" s="22"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="22"/>
     </row>
-    <row r="34" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="64"/>
+    <row r="34" spans="1:26" ht="12" customHeight="1">
+      <c r="A34" s="68"/>
       <c r="B34" s="66" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="67"/>
       <c r="D34" s="66" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="67"/>
       <c r="F34" s="66" t="s">
         <v>67</v>
       </c>
       <c r="G34" s="67"/>
       <c r="H34" s="66" t="s">
         <v>68</v>
       </c>
       <c r="I34" s="67"/>
       <c r="J34" s="66" t="s">
         <v>69</v>
       </c>
       <c r="K34" s="66"/>
       <c r="L34" s="66" t="s">
         <v>70</v>
       </c>
       <c r="M34" s="66"/>
       <c r="N34" s="66" t="s">
         <v>71</v>
       </c>
       <c r="O34" s="66"/>
       <c r="P34" s="66" t="s">
         <v>72</v>
       </c>
       <c r="Q34" s="66"/>
       <c r="R34" s="66" t="s">
         <v>73</v>
       </c>
       <c r="S34" s="66"/>
       <c r="T34" s="66" t="s">
         <v>74</v>
       </c>
       <c r="U34" s="67"/>
       <c r="V34" s="66" t="s">
         <v>75</v>
       </c>
       <c r="W34" s="67"/>
       <c r="X34" s="66" t="s">
         <v>76</v>
       </c>
       <c r="Y34" s="67"/>
       <c r="Z34" s="8"/>
     </row>
-    <row r="35" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A35" s="65"/>
+    <row r="35" spans="1:26" ht="36">
+      <c r="A35" s="69"/>
       <c r="B35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I35" s="26" t="s">
         <v>4</v>
       </c>
       <c r="J35" s="27" t="s">
@@ -2268,51 +2277,51 @@
         <v>3</v>
       </c>
       <c r="S35" s="32" t="s">
         <v>4</v>
       </c>
       <c r="T35" s="33" t="s">
         <v>3</v>
       </c>
       <c r="U35" s="34" t="s">
         <v>4</v>
       </c>
       <c r="V35" s="35" t="s">
         <v>3</v>
       </c>
       <c r="W35" s="36" t="s">
         <v>4</v>
       </c>
       <c r="X35" s="37" t="s">
         <v>3</v>
       </c>
       <c r="Y35" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z35" s="8"/>
     </row>
-    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26">
       <c r="A36" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="6">
         <v>84229</v>
       </c>
       <c r="C36" s="10">
         <v>106</v>
       </c>
       <c r="D36" s="4">
         <v>175992.6</v>
       </c>
       <c r="E36" s="4">
         <v>104.8</v>
       </c>
       <c r="F36" s="4">
         <v>291469.7</v>
       </c>
       <c r="G36" s="4">
         <v>104.5</v>
       </c>
       <c r="H36" s="4">
         <v>401580</v>
       </c>
       <c r="I36" s="4">
@@ -2345,104 +2354,104 @@
       <c r="R36" s="10">
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="6">
         <v>109</v>
       </c>
       <c r="T36" s="4">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="4">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="4">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
-    <row r="40" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="64"/>
+    <row r="40" spans="1:26" ht="12" customHeight="1">
+      <c r="A40" s="68"/>
       <c r="B40" s="66" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="67"/>
       <c r="D40" s="66" t="s">
         <v>78</v>
       </c>
       <c r="E40" s="67"/>
       <c r="F40" s="66" t="s">
         <v>79</v>
       </c>
       <c r="G40" s="67"/>
       <c r="H40" s="66" t="s">
         <v>80</v>
       </c>
       <c r="I40" s="67"/>
       <c r="J40" s="66" t="s">
         <v>81</v>
       </c>
       <c r="K40" s="66"/>
       <c r="L40" s="66" t="s">
         <v>82</v>
       </c>
       <c r="M40" s="66"/>
       <c r="N40" s="66" t="s">
         <v>83</v>
       </c>
       <c r="O40" s="66"/>
       <c r="P40" s="66" t="s">
         <v>84</v>
       </c>
       <c r="Q40" s="66"/>
       <c r="R40" s="66" t="s">
         <v>85</v>
       </c>
       <c r="S40" s="66"/>
       <c r="T40" s="66" t="s">
         <v>86</v>
       </c>
       <c r="U40" s="67"/>
       <c r="V40" s="66" t="s">
         <v>87</v>
       </c>
       <c r="W40" s="67"/>
       <c r="X40" s="66" t="s">
         <v>88</v>
       </c>
       <c r="Y40" s="67"/>
       <c r="Z40" s="8"/>
     </row>
-    <row r="41" spans="1:26" ht="36" x14ac:dyDescent="0.2">
-      <c r="A41" s="65"/>
+    <row r="41" spans="1:26" ht="36">
+      <c r="A41" s="69"/>
       <c r="B41" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="40" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>3</v>
       </c>
       <c r="G41" s="43" t="s">
         <v>4</v>
       </c>
       <c r="H41" s="44" t="s">
         <v>3</v>
       </c>
       <c r="I41" s="45" t="s">
         <v>4</v>
       </c>
       <c r="J41" s="46" t="s">
@@ -2473,51 +2482,51 @@
         <v>3</v>
       </c>
       <c r="S41" s="51" t="s">
         <v>4</v>
       </c>
       <c r="T41" s="52" t="s">
         <v>3</v>
       </c>
       <c r="U41" s="53" t="s">
         <v>4</v>
       </c>
       <c r="V41" s="54" t="s">
         <v>3</v>
       </c>
       <c r="W41" s="55" t="s">
         <v>4</v>
       </c>
       <c r="X41" s="56" t="s">
         <v>3</v>
       </c>
       <c r="Y41" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Z41" s="8"/>
     </row>
-    <row r="42" spans="1:26" ht="15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:26" ht="15">
       <c r="A42" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="6">
         <v>111398.1</v>
       </c>
       <c r="C42" s="10">
         <v>128.19999999999999</v>
       </c>
       <c r="D42" s="4">
         <v>226592.3</v>
       </c>
       <c r="E42" s="4">
         <v>124.6</v>
       </c>
       <c r="F42" s="4">
         <v>358499.2</v>
       </c>
       <c r="G42" s="4">
         <v>118.6</v>
       </c>
       <c r="H42" s="4">
         <v>483164.9</v>
       </c>
       <c r="I42" s="4">
@@ -2550,212 +2559,229 @@
       <c r="R42" s="10">
         <v>1496269.9</v>
       </c>
       <c r="S42" s="6">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="4">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A45" s="64"/>
+    <row r="45" spans="1:26">
+      <c r="A45" s="68"/>
       <c r="B45" s="66" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="67"/>
       <c r="D45" s="66" t="s">
         <v>90</v>
       </c>
       <c r="E45" s="67"/>
       <c r="F45" s="66" t="s">
         <v>91</v>
       </c>
       <c r="G45" s="67"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="65"/>
+      <c r="H45" s="66" t="s">
+        <v>92</v>
+      </c>
+      <c r="I45" s="67"/>
+    </row>
+    <row r="46" spans="1:26" ht="36">
+      <c r="A46" s="69"/>
       <c r="B46" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="59" t="s">
         <v>4</v>
       </c>
       <c r="D46" s="60" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="61" t="s">
         <v>4</v>
       </c>
       <c r="F46" s="62" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="63" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="H46" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="I46" s="65" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C47" s="10">
         <v>104.2</v>
       </c>
       <c r="D47" s="4">
         <v>263195.3</v>
       </c>
       <c r="E47" s="4">
         <v>105.6</v>
       </c>
       <c r="F47" s="4">
         <v>417165.2</v>
       </c>
       <c r="G47" s="4">
         <v>106</v>
       </c>
-    </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="H47" s="4">
+        <v>574916.9</v>
+      </c>
+      <c r="I47" s="4">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
       <c r="A51" s="13" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="96">
-[...8 lines deleted...]
-    <mergeCell ref="F45:G45"/>
+  <mergeCells count="97">
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="H34:I34"/>
-    <mergeCell ref="V34:W34"/>
-[...69 lines deleted...]
-    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
     <brk id="13" max="24" man="1"/>
     <brk id="40" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>