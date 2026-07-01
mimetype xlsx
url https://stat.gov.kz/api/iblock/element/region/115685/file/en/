--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14190" yWindow="180" windowWidth="13605" windowHeight="12060"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$40</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="94">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t>January-February 2019</t>
   </si>
   <si>
     <t>January-March 2019</t>
   </si>
   <si>
@@ -293,50 +294,53 @@
     <t>January-August 2025</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
+  </si>
+  <si>
+    <t>January-May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -444,51 +448,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -571,50 +575,56 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -943,166 +953,166 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...22 lines deleted...]
-      <c r="Y1" s="70"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="68"/>
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="70"/>
+      <c r="B4" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="66"/>
-      <c r="D4" s="66" t="s">
+      <c r="C4" s="68"/>
+      <c r="D4" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="66"/>
-      <c r="F4" s="66" t="s">
+      <c r="E4" s="68"/>
+      <c r="F4" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="66"/>
-      <c r="H4" s="66" t="s">
+      <c r="G4" s="68"/>
+      <c r="H4" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="66"/>
-      <c r="J4" s="66" t="s">
+      <c r="I4" s="68"/>
+      <c r="J4" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="66"/>
-      <c r="L4" s="66" t="s">
+      <c r="K4" s="68"/>
+      <c r="L4" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="66"/>
-      <c r="N4" s="66" t="s">
+      <c r="M4" s="68"/>
+      <c r="N4" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="66"/>
-      <c r="P4" s="66" t="s">
+      <c r="O4" s="68"/>
+      <c r="P4" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="66"/>
-      <c r="R4" s="66" t="s">
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="66"/>
-      <c r="T4" s="66" t="s">
+      <c r="S4" s="68"/>
+      <c r="T4" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="66"/>
-      <c r="V4" s="66" t="s">
+      <c r="U4" s="68"/>
+      <c r="V4" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="66"/>
-      <c r="X4" s="66" t="s">
+      <c r="W4" s="68"/>
+      <c r="X4" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="67"/>
+      <c r="Y4" s="69"/>
       <c r="Z4" s="8"/>
     </row>
     <row r="5" spans="1:26" ht="36">
-      <c r="A5" s="69"/>
+      <c r="A5" s="71"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1238,103 +1248,103 @@
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="20"/>
       <c r="F7" s="19"/>
       <c r="G7" s="20"/>
       <c r="H7" s="19"/>
       <c r="I7" s="20"/>
       <c r="J7" s="19"/>
       <c r="K7" s="20"/>
       <c r="L7" s="19"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
       <c r="O7" s="19"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="21"/>
       <c r="S7" s="19"/>
       <c r="T7" s="21"/>
       <c r="U7" s="19"/>
       <c r="V7" s="21"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="19"/>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" s="68"/>
-      <c r="B10" s="66" t="s">
+      <c r="A10" s="70"/>
+      <c r="B10" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="66"/>
-      <c r="D10" s="66" t="s">
+      <c r="C10" s="68"/>
+      <c r="D10" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="66"/>
-      <c r="F10" s="66" t="s">
+      <c r="E10" s="68"/>
+      <c r="F10" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="66"/>
-      <c r="H10" s="66" t="s">
+      <c r="G10" s="68"/>
+      <c r="H10" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="I10" s="66"/>
-      <c r="J10" s="66" t="s">
+      <c r="I10" s="68"/>
+      <c r="J10" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="K10" s="66"/>
-      <c r="L10" s="66" t="s">
+      <c r="K10" s="68"/>
+      <c r="L10" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="M10" s="66"/>
-      <c r="N10" s="66" t="s">
+      <c r="M10" s="68"/>
+      <c r="N10" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="O10" s="66"/>
-      <c r="P10" s="66" t="s">
+      <c r="O10" s="68"/>
+      <c r="P10" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="Q10" s="66"/>
-      <c r="R10" s="66" t="s">
+      <c r="Q10" s="68"/>
+      <c r="R10" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="S10" s="66"/>
-      <c r="T10" s="66" t="s">
+      <c r="S10" s="68"/>
+      <c r="T10" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="U10" s="66"/>
-      <c r="V10" s="66" t="s">
+      <c r="U10" s="68"/>
+      <c r="V10" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="W10" s="66"/>
-      <c r="X10" s="66" t="s">
+      <c r="W10" s="68"/>
+      <c r="X10" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="Y10" s="67"/>
+      <c r="Y10" s="69"/>
       <c r="Z10" s="8"/>
     </row>
     <row r="11" spans="1:26" ht="36">
-      <c r="A11" s="69"/>
+      <c r="A11" s="71"/>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J11" s="2" t="s">
@@ -1443,103 +1453,103 @@
         <v>759956.9</v>
       </c>
       <c r="S12" s="4">
         <v>94</v>
       </c>
       <c r="T12" s="4">
         <v>864331.8</v>
       </c>
       <c r="U12" s="4">
         <v>92.9</v>
       </c>
       <c r="V12" s="4">
         <v>977776.6</v>
       </c>
       <c r="W12" s="5">
         <v>94</v>
       </c>
       <c r="X12" s="4">
         <v>1111150.8</v>
       </c>
       <c r="Y12" s="7">
         <v>93.9</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
-      <c r="A16" s="68"/>
-      <c r="B16" s="66" t="s">
+      <c r="A16" s="70"/>
+      <c r="B16" s="68" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="66"/>
-      <c r="D16" s="66" t="s">
+      <c r="C16" s="68"/>
+      <c r="D16" s="68" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="66"/>
-      <c r="F16" s="66" t="s">
+      <c r="E16" s="68"/>
+      <c r="F16" s="68" t="s">
         <v>62</v>
       </c>
-      <c r="G16" s="66"/>
-      <c r="H16" s="66" t="s">
+      <c r="G16" s="68"/>
+      <c r="H16" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="I16" s="66"/>
-      <c r="J16" s="66" t="s">
+      <c r="I16" s="68"/>
+      <c r="J16" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="K16" s="66"/>
-      <c r="L16" s="66" t="s">
+      <c r="K16" s="68"/>
+      <c r="L16" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="M16" s="66"/>
-      <c r="N16" s="66" t="s">
+      <c r="M16" s="68"/>
+      <c r="N16" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="O16" s="66"/>
-      <c r="P16" s="66" t="s">
+      <c r="O16" s="68"/>
+      <c r="P16" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="Q16" s="66"/>
-      <c r="R16" s="66" t="s">
+      <c r="Q16" s="68"/>
+      <c r="R16" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="S16" s="66"/>
-      <c r="T16" s="66" t="s">
+      <c r="S16" s="68"/>
+      <c r="T16" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="U16" s="66"/>
-      <c r="V16" s="66" t="s">
+      <c r="U16" s="68"/>
+      <c r="V16" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="W16" s="66"/>
-      <c r="X16" s="66" t="s">
+      <c r="W16" s="68"/>
+      <c r="X16" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="Y16" s="67"/>
+      <c r="Y16" s="69"/>
       <c r="Z16" s="8"/>
     </row>
     <row r="17" spans="1:26" ht="36">
-      <c r="A17" s="69"/>
+      <c r="A17" s="71"/>
       <c r="B17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="2" t="s">
@@ -1658,103 +1668,103 @@
       </c>
       <c r="V18" s="4">
         <v>1058305.8999999999</v>
       </c>
       <c r="W18" s="4">
         <v>104.5</v>
       </c>
       <c r="X18" s="4">
         <v>1194575.3999999999</v>
       </c>
       <c r="Y18" s="7">
         <v>103.6</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
     </row>
     <row r="21" spans="1:26">
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="68"/>
-      <c r="B22" s="66" t="s">
+      <c r="A22" s="70"/>
+      <c r="B22" s="68" t="s">
         <v>59</v>
       </c>
-      <c r="C22" s="66"/>
-      <c r="D22" s="66" t="s">
+      <c r="C22" s="68"/>
+      <c r="D22" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="E22" s="66"/>
-      <c r="F22" s="66" t="s">
+      <c r="E22" s="68"/>
+      <c r="F22" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="G22" s="66"/>
-      <c r="H22" s="66" t="s">
+      <c r="G22" s="68"/>
+      <c r="H22" s="68" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="66"/>
-      <c r="J22" s="66" t="s">
+      <c r="I22" s="68"/>
+      <c r="J22" s="68" t="s">
         <v>50</v>
       </c>
-      <c r="K22" s="66"/>
-      <c r="L22" s="66" t="s">
+      <c r="K22" s="68"/>
+      <c r="L22" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="M22" s="66"/>
-      <c r="N22" s="66" t="s">
+      <c r="M22" s="68"/>
+      <c r="N22" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="O22" s="66"/>
-      <c r="P22" s="66" t="s">
+      <c r="O22" s="68"/>
+      <c r="P22" s="68" t="s">
         <v>45</v>
       </c>
-      <c r="Q22" s="66"/>
-      <c r="R22" s="66" t="s">
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="S22" s="66"/>
-      <c r="T22" s="66" t="s">
+      <c r="S22" s="68"/>
+      <c r="T22" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="U22" s="67"/>
-      <c r="V22" s="66" t="s">
+      <c r="U22" s="69"/>
+      <c r="V22" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="W22" s="67"/>
-      <c r="X22" s="66" t="s">
+      <c r="W22" s="69"/>
+      <c r="X22" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="Y22" s="67"/>
+      <c r="Y22" s="69"/>
       <c r="Z22" s="8"/>
     </row>
     <row r="23" spans="1:26" ht="36">
-      <c r="A23" s="69"/>
+      <c r="A23" s="71"/>
       <c r="B23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J23" s="2" t="s">
@@ -1864,103 +1874,103 @@
       </c>
       <c r="S24" s="6">
         <v>105.2</v>
       </c>
       <c r="T24" s="4">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="4">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="4">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="15" customHeight="1"/>
     <row r="28" spans="1:26" ht="15" customHeight="1">
-      <c r="A28" s="68"/>
-      <c r="B28" s="66" t="s">
+      <c r="A28" s="70"/>
+      <c r="B28" s="68" t="s">
         <v>58</v>
       </c>
-      <c r="C28" s="67"/>
-      <c r="D28" s="66" t="s">
+      <c r="C28" s="69"/>
+      <c r="D28" s="68" t="s">
         <v>57</v>
       </c>
-      <c r="E28" s="67"/>
-      <c r="F28" s="66" t="s">
+      <c r="E28" s="69"/>
+      <c r="F28" s="68" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="67"/>
-      <c r="H28" s="66" t="s">
+      <c r="G28" s="69"/>
+      <c r="H28" s="68" t="s">
         <v>52</v>
       </c>
-      <c r="I28" s="67"/>
-      <c r="J28" s="66" t="s">
+      <c r="I28" s="69"/>
+      <c r="J28" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="K28" s="66"/>
-      <c r="L28" s="66" t="s">
+      <c r="K28" s="68"/>
+      <c r="L28" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="M28" s="66"/>
-      <c r="N28" s="66" t="s">
+      <c r="M28" s="68"/>
+      <c r="N28" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="O28" s="66"/>
-      <c r="P28" s="66" t="s">
+      <c r="O28" s="68"/>
+      <c r="P28" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="Q28" s="66"/>
-      <c r="R28" s="66" t="s">
+      <c r="Q28" s="68"/>
+      <c r="R28" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="S28" s="66"/>
-      <c r="T28" s="66" t="s">
+      <c r="S28" s="68"/>
+      <c r="T28" s="68" t="s">
         <v>42</v>
       </c>
-      <c r="U28" s="67"/>
-      <c r="V28" s="66" t="s">
+      <c r="U28" s="69"/>
+      <c r="V28" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="W28" s="67"/>
-      <c r="X28" s="66" t="s">
+      <c r="W28" s="69"/>
+      <c r="X28" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="Y28" s="67"/>
+      <c r="Y28" s="69"/>
       <c r="Z28" s="8"/>
     </row>
     <row r="29" spans="1:26" ht="36">
-      <c r="A29" s="69"/>
+      <c r="A29" s="71"/>
       <c r="B29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J29" s="2" t="s">
@@ -2150,103 +2160,103 @@
       <c r="C33" s="22"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="21"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="22"/>
       <c r="S33" s="21"/>
       <c r="T33" s="19"/>
       <c r="U33" s="22"/>
       <c r="V33" s="19"/>
       <c r="W33" s="22"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="22"/>
     </row>
     <row r="34" spans="1:26" ht="12" customHeight="1">
-      <c r="A34" s="68"/>
-      <c r="B34" s="66" t="s">
+      <c r="A34" s="70"/>
+      <c r="B34" s="68" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="67"/>
-      <c r="D34" s="66" t="s">
+      <c r="C34" s="69"/>
+      <c r="D34" s="68" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="67"/>
-      <c r="F34" s="66" t="s">
+      <c r="E34" s="69"/>
+      <c r="F34" s="68" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="67"/>
-      <c r="H34" s="66" t="s">
+      <c r="G34" s="69"/>
+      <c r="H34" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="67"/>
-      <c r="J34" s="66" t="s">
+      <c r="I34" s="69"/>
+      <c r="J34" s="68" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="66"/>
-      <c r="L34" s="66" t="s">
+      <c r="K34" s="68"/>
+      <c r="L34" s="68" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="66"/>
-      <c r="N34" s="66" t="s">
+      <c r="M34" s="68"/>
+      <c r="N34" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="66"/>
-      <c r="P34" s="66" t="s">
+      <c r="O34" s="68"/>
+      <c r="P34" s="68" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="66"/>
-      <c r="R34" s="66" t="s">
+      <c r="Q34" s="68"/>
+      <c r="R34" s="68" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="66"/>
-      <c r="T34" s="66" t="s">
+      <c r="S34" s="68"/>
+      <c r="T34" s="68" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="67"/>
-      <c r="V34" s="66" t="s">
+      <c r="U34" s="69"/>
+      <c r="V34" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="67"/>
-      <c r="X34" s="66" t="s">
+      <c r="W34" s="69"/>
+      <c r="X34" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="67"/>
+      <c r="Y34" s="69"/>
       <c r="Z34" s="8"/>
     </row>
     <row r="35" spans="1:26" ht="36">
-      <c r="A35" s="69"/>
+      <c r="A35" s="71"/>
       <c r="B35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I35" s="26" t="s">
         <v>4</v>
       </c>
       <c r="J35" s="27" t="s">
@@ -2355,103 +2365,103 @@
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="6">
         <v>109</v>
       </c>
       <c r="T36" s="4">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="4">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="4">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="12" customHeight="1">
-      <c r="A40" s="68"/>
-      <c r="B40" s="66" t="s">
+      <c r="A40" s="70"/>
+      <c r="B40" s="68" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="67"/>
-      <c r="D40" s="66" t="s">
+      <c r="C40" s="69"/>
+      <c r="D40" s="68" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="67"/>
-      <c r="F40" s="66" t="s">
+      <c r="E40" s="69"/>
+      <c r="F40" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="67"/>
-      <c r="H40" s="66" t="s">
+      <c r="G40" s="69"/>
+      <c r="H40" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="67"/>
-      <c r="J40" s="66" t="s">
+      <c r="I40" s="69"/>
+      <c r="J40" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="66"/>
-      <c r="L40" s="66" t="s">
+      <c r="K40" s="68"/>
+      <c r="L40" s="68" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="66"/>
-      <c r="N40" s="66" t="s">
+      <c r="M40" s="68"/>
+      <c r="N40" s="68" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="66"/>
-      <c r="P40" s="66" t="s">
+      <c r="O40" s="68"/>
+      <c r="P40" s="68" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="66"/>
-      <c r="R40" s="66" t="s">
+      <c r="Q40" s="68"/>
+      <c r="R40" s="68" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="66"/>
-      <c r="T40" s="66" t="s">
+      <c r="S40" s="68"/>
+      <c r="T40" s="68" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="67"/>
-      <c r="V40" s="66" t="s">
+      <c r="U40" s="69"/>
+      <c r="V40" s="68" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="67"/>
-      <c r="X40" s="66" t="s">
+      <c r="W40" s="69"/>
+      <c r="X40" s="68" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="67"/>
+      <c r="Y40" s="69"/>
       <c r="Z40" s="8"/>
     </row>
     <row r="41" spans="1:26" ht="36">
-      <c r="A41" s="69"/>
+      <c r="A41" s="71"/>
       <c r="B41" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="40" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>3</v>
       </c>
       <c r="G41" s="43" t="s">
         <v>4</v>
       </c>
       <c r="H41" s="44" t="s">
         <v>3</v>
       </c>
       <c r="I41" s="45" t="s">
         <v>4</v>
       </c>
       <c r="J41" s="46" t="s">
@@ -2560,228 +2570,245 @@
         <v>1496269.9</v>
       </c>
       <c r="S42" s="6">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="4">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="68"/>
-      <c r="B45" s="66" t="s">
+      <c r="A45" s="70"/>
+      <c r="B45" s="68" t="s">
         <v>89</v>
       </c>
-      <c r="C45" s="67"/>
-      <c r="D45" s="66" t="s">
+      <c r="C45" s="69"/>
+      <c r="D45" s="68" t="s">
         <v>90</v>
       </c>
-      <c r="E45" s="67"/>
-      <c r="F45" s="66" t="s">
+      <c r="E45" s="69"/>
+      <c r="F45" s="68" t="s">
         <v>91</v>
       </c>
-      <c r="G45" s="67"/>
-      <c r="H45" s="66" t="s">
+      <c r="G45" s="69"/>
+      <c r="H45" s="68" t="s">
         <v>92</v>
       </c>
-      <c r="I45" s="67"/>
+      <c r="I45" s="69"/>
+      <c r="J45" s="68" t="s">
+        <v>93</v>
+      </c>
+      <c r="K45" s="68"/>
     </row>
     <row r="46" spans="1:26" ht="36">
-      <c r="A46" s="69"/>
+      <c r="A46" s="71"/>
       <c r="B46" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="59" t="s">
         <v>4</v>
       </c>
       <c r="D46" s="60" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="61" t="s">
         <v>4</v>
       </c>
       <c r="F46" s="62" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="63" t="s">
         <v>4</v>
       </c>
       <c r="H46" s="64" t="s">
         <v>3</v>
       </c>
       <c r="I46" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="J46" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="K46" s="67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C47" s="10">
         <v>104.2</v>
       </c>
       <c r="D47" s="4">
         <v>263195.3</v>
       </c>
       <c r="E47" s="4">
         <v>105.6</v>
       </c>
       <c r="F47" s="4">
         <v>417165.2</v>
       </c>
       <c r="G47" s="4">
         <v>106</v>
       </c>
       <c r="H47" s="4">
         <v>574916.9</v>
       </c>
       <c r="I47" s="4">
         <v>108.5</v>
       </c>
+      <c r="J47" s="4">
+        <v>741626.2</v>
+      </c>
+      <c r="K47" s="4">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="51" spans="1:1">
       <c r="A51" s="13" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="97">
+  <mergeCells count="98">
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="L34:M34"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="X34:Y34"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
-    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F22:G22"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="J34:K34"/>
-    <mergeCell ref="L34:M34"/>
-[...3 lines deleted...]
-    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:Q10"/>
-    <mergeCell ref="F16:G16"/>
-[...5 lines deleted...]
-    <mergeCell ref="F22:G22"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="V22:W22"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="N22:O22"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="R22:S22"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="V10:W10"/>
-    <mergeCell ref="T16:U16"/>
-    <mergeCell ref="J16:K16"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="V34:W34"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="X16:Y16"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="R16:S16"/>
     <mergeCell ref="P16:Q16"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V16:W16"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="T22:U22"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
     <brk id="13" max="24" man="1"/>
     <brk id="40" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>