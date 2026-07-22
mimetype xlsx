--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14190" yWindow="180" windowWidth="13605" windowHeight="12060"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$40</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="95">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t>January-February 2019</t>
   </si>
   <si>
     <t>January-March 2019</t>
   </si>
   <si>
@@ -297,50 +297,53 @@
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">January-June 2026 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -448,51 +451,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -628,58 +631,61 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -953,162 +959,162 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="L51" sqref="L51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...22 lines deleted...]
-      <c r="Y1" s="72"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="70"/>
-      <c r="B4" s="68" t="s">
+      <c r="B4" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="68"/>
-      <c r="D4" s="68" t="s">
+      <c r="C4" s="69"/>
+      <c r="D4" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="68"/>
-      <c r="F4" s="68" t="s">
+      <c r="E4" s="69"/>
+      <c r="F4" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="68"/>
-      <c r="H4" s="68" t="s">
+      <c r="G4" s="69"/>
+      <c r="H4" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="68"/>
-      <c r="J4" s="68" t="s">
+      <c r="I4" s="69"/>
+      <c r="J4" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="68"/>
-      <c r="L4" s="68" t="s">
+      <c r="K4" s="69"/>
+      <c r="L4" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="68"/>
-      <c r="N4" s="68" t="s">
+      <c r="M4" s="69"/>
+      <c r="N4" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="68"/>
-      <c r="P4" s="68" t="s">
+      <c r="O4" s="69"/>
+      <c r="P4" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="68"/>
-      <c r="R4" s="68" t="s">
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="68"/>
-      <c r="T4" s="68" t="s">
+      <c r="S4" s="69"/>
+      <c r="T4" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="68"/>
-      <c r="V4" s="68" t="s">
+      <c r="U4" s="69"/>
+      <c r="V4" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="68"/>
-      <c r="X4" s="68" t="s">
+      <c r="W4" s="69"/>
+      <c r="X4" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="69"/>
+      <c r="Y4" s="72"/>
       <c r="Z4" s="8"/>
     </row>
     <row r="5" spans="1:26" ht="36">
       <c r="A5" s="71"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>3</v>
       </c>
@@ -1249,98 +1255,98 @@
       <c r="D7" s="19"/>
       <c r="E7" s="20"/>
       <c r="F7" s="19"/>
       <c r="G7" s="20"/>
       <c r="H7" s="19"/>
       <c r="I7" s="20"/>
       <c r="J7" s="19"/>
       <c r="K7" s="20"/>
       <c r="L7" s="19"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
       <c r="O7" s="19"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="21"/>
       <c r="S7" s="19"/>
       <c r="T7" s="21"/>
       <c r="U7" s="19"/>
       <c r="V7" s="21"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="19"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="70"/>
-      <c r="B10" s="68" t="s">
+      <c r="B10" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="68"/>
-      <c r="D10" s="68" t="s">
+      <c r="C10" s="69"/>
+      <c r="D10" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="68"/>
-      <c r="F10" s="68" t="s">
+      <c r="E10" s="69"/>
+      <c r="F10" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="68"/>
-      <c r="H10" s="68" t="s">
+      <c r="G10" s="69"/>
+      <c r="H10" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="I10" s="68"/>
-      <c r="J10" s="68" t="s">
+      <c r="I10" s="69"/>
+      <c r="J10" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="K10" s="68"/>
-      <c r="L10" s="68" t="s">
+      <c r="K10" s="69"/>
+      <c r="L10" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="M10" s="68"/>
-      <c r="N10" s="68" t="s">
+      <c r="M10" s="69"/>
+      <c r="N10" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="O10" s="68"/>
-      <c r="P10" s="68" t="s">
+      <c r="O10" s="69"/>
+      <c r="P10" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="Q10" s="68"/>
-      <c r="R10" s="68" t="s">
+      <c r="Q10" s="69"/>
+      <c r="R10" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="S10" s="68"/>
-      <c r="T10" s="68" t="s">
+      <c r="S10" s="69"/>
+      <c r="T10" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="U10" s="68"/>
-      <c r="V10" s="68" t="s">
+      <c r="U10" s="69"/>
+      <c r="V10" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="W10" s="68"/>
-      <c r="X10" s="68" t="s">
+      <c r="W10" s="69"/>
+      <c r="X10" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="Y10" s="69"/>
+      <c r="Y10" s="72"/>
       <c r="Z10" s="8"/>
     </row>
     <row r="11" spans="1:26" ht="36">
       <c r="A11" s="71"/>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>3</v>
       </c>
@@ -1454,98 +1460,98 @@
       </c>
       <c r="S12" s="4">
         <v>94</v>
       </c>
       <c r="T12" s="4">
         <v>864331.8</v>
       </c>
       <c r="U12" s="4">
         <v>92.9</v>
       </c>
       <c r="V12" s="4">
         <v>977776.6</v>
       </c>
       <c r="W12" s="5">
         <v>94</v>
       </c>
       <c r="X12" s="4">
         <v>1111150.8</v>
       </c>
       <c r="Y12" s="7">
         <v>93.9</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="68" t="s">
+      <c r="B16" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="68"/>
-      <c r="D16" s="68" t="s">
+      <c r="C16" s="69"/>
+      <c r="D16" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="68"/>
-      <c r="F16" s="68" t="s">
+      <c r="E16" s="69"/>
+      <c r="F16" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="G16" s="68"/>
-      <c r="H16" s="68" t="s">
+      <c r="G16" s="69"/>
+      <c r="H16" s="69" t="s">
         <v>63</v>
       </c>
-      <c r="I16" s="68"/>
-      <c r="J16" s="68" t="s">
+      <c r="I16" s="69"/>
+      <c r="J16" s="69" t="s">
         <v>64</v>
       </c>
-      <c r="K16" s="68"/>
-      <c r="L16" s="68" t="s">
+      <c r="K16" s="69"/>
+      <c r="L16" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="M16" s="68"/>
-      <c r="N16" s="68" t="s">
+      <c r="M16" s="69"/>
+      <c r="N16" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="O16" s="68"/>
-      <c r="P16" s="68" t="s">
+      <c r="O16" s="69"/>
+      <c r="P16" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="Q16" s="68"/>
-      <c r="R16" s="68" t="s">
+      <c r="Q16" s="69"/>
+      <c r="R16" s="69" t="s">
         <v>31</v>
       </c>
-      <c r="S16" s="68"/>
-      <c r="T16" s="68" t="s">
+      <c r="S16" s="69"/>
+      <c r="T16" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="U16" s="68"/>
-      <c r="V16" s="68" t="s">
+      <c r="U16" s="69"/>
+      <c r="V16" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="W16" s="68"/>
-      <c r="X16" s="68" t="s">
+      <c r="W16" s="69"/>
+      <c r="X16" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="Y16" s="69"/>
+      <c r="Y16" s="72"/>
       <c r="Z16" s="8"/>
     </row>
     <row r="17" spans="1:26" ht="36">
       <c r="A17" s="71"/>
       <c r="B17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>3</v>
       </c>
@@ -1669,98 +1675,98 @@
       <c r="V18" s="4">
         <v>1058305.8999999999</v>
       </c>
       <c r="W18" s="4">
         <v>104.5</v>
       </c>
       <c r="X18" s="4">
         <v>1194575.3999999999</v>
       </c>
       <c r="Y18" s="7">
         <v>103.6</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
     </row>
     <row r="21" spans="1:26">
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="70"/>
-      <c r="B22" s="68" t="s">
+      <c r="B22" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="C22" s="68"/>
-      <c r="D22" s="68" t="s">
+      <c r="C22" s="69"/>
+      <c r="D22" s="69" t="s">
         <v>56</v>
       </c>
-      <c r="E22" s="68"/>
-      <c r="F22" s="68" t="s">
+      <c r="E22" s="69"/>
+      <c r="F22" s="69" t="s">
         <v>54</v>
       </c>
-      <c r="G22" s="68"/>
-      <c r="H22" s="68" t="s">
+      <c r="G22" s="69"/>
+      <c r="H22" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="68"/>
-      <c r="J22" s="68" t="s">
+      <c r="I22" s="69"/>
+      <c r="J22" s="69" t="s">
         <v>50</v>
       </c>
-      <c r="K22" s="68"/>
-      <c r="L22" s="68" t="s">
+      <c r="K22" s="69"/>
+      <c r="L22" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="M22" s="68"/>
-      <c r="N22" s="68" t="s">
+      <c r="M22" s="69"/>
+      <c r="N22" s="69" t="s">
         <v>48</v>
       </c>
-      <c r="O22" s="68"/>
-      <c r="P22" s="68" t="s">
+      <c r="O22" s="69"/>
+      <c r="P22" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="Q22" s="68"/>
-      <c r="R22" s="68" t="s">
+      <c r="Q22" s="69"/>
+      <c r="R22" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="S22" s="68"/>
-      <c r="T22" s="68" t="s">
+      <c r="S22" s="69"/>
+      <c r="T22" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="U22" s="69"/>
-      <c r="V22" s="68" t="s">
+      <c r="U22" s="72"/>
+      <c r="V22" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="W22" s="69"/>
-      <c r="X22" s="68" t="s">
+      <c r="W22" s="72"/>
+      <c r="X22" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="Y22" s="69"/>
+      <c r="Y22" s="72"/>
       <c r="Z22" s="8"/>
     </row>
     <row r="23" spans="1:26" ht="36">
       <c r="A23" s="71"/>
       <c r="B23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>3</v>
       </c>
@@ -1875,98 +1881,98 @@
       <c r="S24" s="6">
         <v>105.2</v>
       </c>
       <c r="T24" s="4">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="4">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="4">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="15" customHeight="1"/>
     <row r="28" spans="1:26" ht="15" customHeight="1">
       <c r="A28" s="70"/>
-      <c r="B28" s="68" t="s">
+      <c r="B28" s="69" t="s">
         <v>58</v>
       </c>
-      <c r="C28" s="69"/>
-      <c r="D28" s="68" t="s">
+      <c r="C28" s="72"/>
+      <c r="D28" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="E28" s="69"/>
-      <c r="F28" s="68" t="s">
+      <c r="E28" s="72"/>
+      <c r="F28" s="69" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="69"/>
-      <c r="H28" s="68" t="s">
+      <c r="G28" s="72"/>
+      <c r="H28" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="I28" s="69"/>
-      <c r="J28" s="68" t="s">
+      <c r="I28" s="72"/>
+      <c r="J28" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="K28" s="68"/>
-      <c r="L28" s="68" t="s">
+      <c r="K28" s="69"/>
+      <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="M28" s="68"/>
-      <c r="N28" s="68" t="s">
+      <c r="M28" s="69"/>
+      <c r="N28" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="O28" s="68"/>
-      <c r="P28" s="68" t="s">
+      <c r="O28" s="69"/>
+      <c r="P28" s="69" t="s">
         <v>46</v>
       </c>
-      <c r="Q28" s="68"/>
-      <c r="R28" s="68" t="s">
+      <c r="Q28" s="69"/>
+      <c r="R28" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="S28" s="68"/>
-      <c r="T28" s="68" t="s">
+      <c r="S28" s="69"/>
+      <c r="T28" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="U28" s="69"/>
-      <c r="V28" s="68" t="s">
+      <c r="U28" s="72"/>
+      <c r="V28" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="W28" s="69"/>
-      <c r="X28" s="68" t="s">
+      <c r="W28" s="72"/>
+      <c r="X28" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="Y28" s="69"/>
+      <c r="Y28" s="72"/>
       <c r="Z28" s="8"/>
     </row>
     <row r="29" spans="1:26" ht="36">
       <c r="A29" s="71"/>
       <c r="B29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>3</v>
       </c>
@@ -2161,98 +2167,98 @@
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="21"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="22"/>
       <c r="S33" s="21"/>
       <c r="T33" s="19"/>
       <c r="U33" s="22"/>
       <c r="V33" s="19"/>
       <c r="W33" s="22"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="22"/>
     </row>
     <row r="34" spans="1:26" ht="12" customHeight="1">
       <c r="A34" s="70"/>
-      <c r="B34" s="68" t="s">
+      <c r="B34" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="69"/>
-      <c r="D34" s="68" t="s">
+      <c r="C34" s="72"/>
+      <c r="D34" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="69"/>
-      <c r="F34" s="68" t="s">
+      <c r="E34" s="72"/>
+      <c r="F34" s="69" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="69"/>
-      <c r="H34" s="68" t="s">
+      <c r="G34" s="72"/>
+      <c r="H34" s="69" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="69"/>
-      <c r="J34" s="68" t="s">
+      <c r="I34" s="72"/>
+      <c r="J34" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="68"/>
-      <c r="L34" s="68" t="s">
+      <c r="K34" s="69"/>
+      <c r="L34" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="68"/>
-      <c r="N34" s="68" t="s">
+      <c r="M34" s="69"/>
+      <c r="N34" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="68"/>
-      <c r="P34" s="68" t="s">
+      <c r="O34" s="69"/>
+      <c r="P34" s="69" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="68"/>
-      <c r="R34" s="68" t="s">
+      <c r="Q34" s="69"/>
+      <c r="R34" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="68"/>
-      <c r="T34" s="68" t="s">
+      <c r="S34" s="69"/>
+      <c r="T34" s="69" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="69"/>
-      <c r="V34" s="68" t="s">
+      <c r="U34" s="72"/>
+      <c r="V34" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="69"/>
-      <c r="X34" s="68" t="s">
+      <c r="W34" s="72"/>
+      <c r="X34" s="69" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="69"/>
+      <c r="Y34" s="72"/>
       <c r="Z34" s="8"/>
     </row>
     <row r="35" spans="1:26" ht="36">
       <c r="A35" s="71"/>
       <c r="B35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>3</v>
       </c>
@@ -2366,98 +2372,98 @@
       </c>
       <c r="S36" s="6">
         <v>109</v>
       </c>
       <c r="T36" s="4">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="4">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="4">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="12" customHeight="1">
       <c r="A40" s="70"/>
-      <c r="B40" s="68" t="s">
+      <c r="B40" s="69" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="69"/>
-      <c r="D40" s="68" t="s">
+      <c r="C40" s="72"/>
+      <c r="D40" s="69" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="69"/>
-      <c r="F40" s="68" t="s">
+      <c r="E40" s="72"/>
+      <c r="F40" s="69" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="69"/>
-      <c r="H40" s="68" t="s">
+      <c r="G40" s="72"/>
+      <c r="H40" s="69" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="69"/>
-      <c r="J40" s="68" t="s">
+      <c r="I40" s="72"/>
+      <c r="J40" s="69" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="68"/>
-      <c r="L40" s="68" t="s">
+      <c r="K40" s="69"/>
+      <c r="L40" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="68"/>
-      <c r="N40" s="68" t="s">
+      <c r="M40" s="69"/>
+      <c r="N40" s="69" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="68"/>
-      <c r="P40" s="68" t="s">
+      <c r="O40" s="69"/>
+      <c r="P40" s="69" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="68"/>
-      <c r="R40" s="68" t="s">
+      <c r="Q40" s="69"/>
+      <c r="R40" s="69" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="68"/>
-      <c r="T40" s="68" t="s">
+      <c r="S40" s="69"/>
+      <c r="T40" s="69" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="69"/>
-      <c r="V40" s="68" t="s">
+      <c r="U40" s="72"/>
+      <c r="V40" s="69" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="69"/>
-      <c r="X40" s="68" t="s">
+      <c r="W40" s="72"/>
+      <c r="X40" s="69" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="69"/>
+      <c r="Y40" s="72"/>
       <c r="Z40" s="8"/>
     </row>
     <row r="41" spans="1:26" ht="36">
       <c r="A41" s="71"/>
       <c r="B41" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="40" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>3</v>
       </c>
       <c r="G41" s="43" t="s">
         <v>4</v>
       </c>
       <c r="H41" s="44" t="s">
         <v>3</v>
       </c>
@@ -2571,244 +2577,261 @@
       </c>
       <c r="S42" s="6">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="4">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="70"/>
-      <c r="B45" s="68" t="s">
+      <c r="B45" s="69" t="s">
         <v>89</v>
       </c>
-      <c r="C45" s="69"/>
-      <c r="D45" s="68" t="s">
+      <c r="C45" s="72"/>
+      <c r="D45" s="69" t="s">
         <v>90</v>
       </c>
-      <c r="E45" s="69"/>
-      <c r="F45" s="68" t="s">
+      <c r="E45" s="72"/>
+      <c r="F45" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="G45" s="69"/>
-      <c r="H45" s="68" t="s">
+      <c r="G45" s="72"/>
+      <c r="H45" s="69" t="s">
         <v>92</v>
       </c>
-      <c r="I45" s="69"/>
-      <c r="J45" s="68" t="s">
+      <c r="I45" s="72"/>
+      <c r="J45" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="K45" s="68"/>
+      <c r="K45" s="69"/>
+      <c r="L45" s="69" t="s">
+        <v>94</v>
+      </c>
+      <c r="M45" s="69"/>
     </row>
     <row r="46" spans="1:26" ht="36">
       <c r="A46" s="71"/>
       <c r="B46" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="59" t="s">
         <v>4</v>
       </c>
       <c r="D46" s="60" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="61" t="s">
         <v>4</v>
       </c>
       <c r="F46" s="62" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="63" t="s">
         <v>4</v>
       </c>
       <c r="H46" s="64" t="s">
         <v>3</v>
       </c>
       <c r="I46" s="65" t="s">
         <v>4</v>
       </c>
       <c r="J46" s="66" t="s">
         <v>3</v>
       </c>
       <c r="K46" s="67" t="s">
         <v>4</v>
       </c>
+      <c r="L46" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="M46" s="68" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C47" s="10">
         <v>104.2</v>
       </c>
       <c r="D47" s="4">
         <v>263195.3</v>
       </c>
       <c r="E47" s="4">
         <v>105.6</v>
       </c>
       <c r="F47" s="4">
         <v>417165.2</v>
       </c>
       <c r="G47" s="4">
         <v>106</v>
       </c>
       <c r="H47" s="4">
         <v>574916.9</v>
       </c>
       <c r="I47" s="4">
         <v>108.5</v>
       </c>
       <c r="J47" s="4">
         <v>741626.2</v>
       </c>
       <c r="K47" s="4">
         <v>106.5</v>
       </c>
+      <c r="L47" s="4">
+        <v>977757.9</v>
+      </c>
+      <c r="M47" s="4">
+        <v>103</v>
+      </c>
     </row>
     <row r="51" spans="1:1">
       <c r="A51" s="13" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="98">
-[...4 lines deleted...]
-    <mergeCell ref="X34:Y34"/>
+  <mergeCells count="99">
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="X34:Y34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="N10:O10"/>
-    <mergeCell ref="P10:Q10"/>
-[...64 lines deleted...]
-    <mergeCell ref="J45:K45"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
     <brk id="13" max="24" man="1"/>
     <brk id="40" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>