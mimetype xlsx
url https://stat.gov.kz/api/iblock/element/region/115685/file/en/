--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14190" yWindow="180" windowWidth="13605" windowHeight="12060"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$40</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="96">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t>January-February 2019</t>
   </si>
   <si>
     <t>January-March 2019</t>
   </si>
   <si>
@@ -300,50 +300,53 @@
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t xml:space="preserve">January-June 2026 </t>
+  </si>
+  <si>
+    <t>January-July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -451,51 +454,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -634,62 +637,66 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -959,166 +966,166 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L51" sqref="L51"/>
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="73"/>
-[...22 lines deleted...]
-      <c r="Y1" s="73"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="70"/>
-      <c r="B4" s="69" t="s">
+      <c r="A4" s="72"/>
+      <c r="B4" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="69"/>
-      <c r="D4" s="69" t="s">
+      <c r="C4" s="70"/>
+      <c r="D4" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="69"/>
-      <c r="F4" s="69" t="s">
+      <c r="E4" s="70"/>
+      <c r="F4" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="69"/>
-      <c r="H4" s="69" t="s">
+      <c r="G4" s="70"/>
+      <c r="H4" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="69"/>
-      <c r="J4" s="69" t="s">
+      <c r="I4" s="70"/>
+      <c r="J4" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="69"/>
-      <c r="L4" s="69" t="s">
+      <c r="K4" s="70"/>
+      <c r="L4" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="69"/>
-      <c r="N4" s="69" t="s">
+      <c r="M4" s="70"/>
+      <c r="N4" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="69"/>
-      <c r="P4" s="69" t="s">
+      <c r="O4" s="70"/>
+      <c r="P4" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="69"/>
-      <c r="R4" s="69" t="s">
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="69"/>
-      <c r="T4" s="69" t="s">
+      <c r="S4" s="70"/>
+      <c r="T4" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="69"/>
-      <c r="V4" s="69" t="s">
+      <c r="U4" s="70"/>
+      <c r="V4" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="69"/>
-      <c r="X4" s="69" t="s">
+      <c r="W4" s="70"/>
+      <c r="X4" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="72"/>
+      <c r="Y4" s="71"/>
       <c r="Z4" s="8"/>
     </row>
     <row r="5" spans="1:26" ht="36">
-      <c r="A5" s="71"/>
+      <c r="A5" s="73"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1254,103 +1261,103 @@
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="20"/>
       <c r="F7" s="19"/>
       <c r="G7" s="20"/>
       <c r="H7" s="19"/>
       <c r="I7" s="20"/>
       <c r="J7" s="19"/>
       <c r="K7" s="20"/>
       <c r="L7" s="19"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
       <c r="O7" s="19"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="21"/>
       <c r="S7" s="19"/>
       <c r="T7" s="21"/>
       <c r="U7" s="19"/>
       <c r="V7" s="21"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="19"/>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" s="70"/>
-      <c r="B10" s="69" t="s">
+      <c r="A10" s="72"/>
+      <c r="B10" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="69"/>
-      <c r="D10" s="69" t="s">
+      <c r="C10" s="70"/>
+      <c r="D10" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="69"/>
-      <c r="F10" s="69" t="s">
+      <c r="E10" s="70"/>
+      <c r="F10" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="69"/>
-      <c r="H10" s="69" t="s">
+      <c r="G10" s="70"/>
+      <c r="H10" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="I10" s="69"/>
-      <c r="J10" s="69" t="s">
+      <c r="I10" s="70"/>
+      <c r="J10" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="K10" s="69"/>
-      <c r="L10" s="69" t="s">
+      <c r="K10" s="70"/>
+      <c r="L10" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="M10" s="69"/>
-      <c r="N10" s="69" t="s">
+      <c r="M10" s="70"/>
+      <c r="N10" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="O10" s="69"/>
-      <c r="P10" s="69" t="s">
+      <c r="O10" s="70"/>
+      <c r="P10" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="Q10" s="69"/>
-      <c r="R10" s="69" t="s">
+      <c r="Q10" s="70"/>
+      <c r="R10" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="S10" s="69"/>
-      <c r="T10" s="69" t="s">
+      <c r="S10" s="70"/>
+      <c r="T10" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="U10" s="69"/>
-      <c r="V10" s="69" t="s">
+      <c r="U10" s="70"/>
+      <c r="V10" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="W10" s="69"/>
-      <c r="X10" s="69" t="s">
+      <c r="W10" s="70"/>
+      <c r="X10" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="Y10" s="72"/>
+      <c r="Y10" s="71"/>
       <c r="Z10" s="8"/>
     </row>
     <row r="11" spans="1:26" ht="36">
-      <c r="A11" s="71"/>
+      <c r="A11" s="73"/>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J11" s="2" t="s">
@@ -1459,103 +1466,103 @@
         <v>759956.9</v>
       </c>
       <c r="S12" s="4">
         <v>94</v>
       </c>
       <c r="T12" s="4">
         <v>864331.8</v>
       </c>
       <c r="U12" s="4">
         <v>92.9</v>
       </c>
       <c r="V12" s="4">
         <v>977776.6</v>
       </c>
       <c r="W12" s="5">
         <v>94</v>
       </c>
       <c r="X12" s="4">
         <v>1111150.8</v>
       </c>
       <c r="Y12" s="7">
         <v>93.9</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
-      <c r="A16" s="70"/>
-      <c r="B16" s="69" t="s">
+      <c r="A16" s="72"/>
+      <c r="B16" s="70" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="69"/>
-      <c r="D16" s="69" t="s">
+      <c r="C16" s="70"/>
+      <c r="D16" s="70" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="69"/>
-      <c r="F16" s="69" t="s">
+      <c r="E16" s="70"/>
+      <c r="F16" s="70" t="s">
         <v>62</v>
       </c>
-      <c r="G16" s="69"/>
-      <c r="H16" s="69" t="s">
+      <c r="G16" s="70"/>
+      <c r="H16" s="70" t="s">
         <v>63</v>
       </c>
-      <c r="I16" s="69"/>
-      <c r="J16" s="69" t="s">
+      <c r="I16" s="70"/>
+      <c r="J16" s="70" t="s">
         <v>64</v>
       </c>
-      <c r="K16" s="69"/>
-      <c r="L16" s="69" t="s">
+      <c r="K16" s="70"/>
+      <c r="L16" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="M16" s="69"/>
-      <c r="N16" s="69" t="s">
+      <c r="M16" s="70"/>
+      <c r="N16" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="O16" s="69"/>
-      <c r="P16" s="69" t="s">
+      <c r="O16" s="70"/>
+      <c r="P16" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="Q16" s="69"/>
-      <c r="R16" s="69" t="s">
+      <c r="Q16" s="70"/>
+      <c r="R16" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="S16" s="69"/>
-      <c r="T16" s="69" t="s">
+      <c r="S16" s="70"/>
+      <c r="T16" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="U16" s="69"/>
-      <c r="V16" s="69" t="s">
+      <c r="U16" s="70"/>
+      <c r="V16" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="W16" s="69"/>
-      <c r="X16" s="69" t="s">
+      <c r="W16" s="70"/>
+      <c r="X16" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="Y16" s="72"/>
+      <c r="Y16" s="71"/>
       <c r="Z16" s="8"/>
     </row>
     <row r="17" spans="1:26" ht="36">
-      <c r="A17" s="71"/>
+      <c r="A17" s="73"/>
       <c r="B17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="2" t="s">
@@ -1674,103 +1681,103 @@
       </c>
       <c r="V18" s="4">
         <v>1058305.8999999999</v>
       </c>
       <c r="W18" s="4">
         <v>104.5</v>
       </c>
       <c r="X18" s="4">
         <v>1194575.3999999999</v>
       </c>
       <c r="Y18" s="7">
         <v>103.6</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
     </row>
     <row r="21" spans="1:26">
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="70"/>
-      <c r="B22" s="69" t="s">
+      <c r="A22" s="72"/>
+      <c r="B22" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="C22" s="69"/>
-      <c r="D22" s="69" t="s">
+      <c r="C22" s="70"/>
+      <c r="D22" s="70" t="s">
         <v>56</v>
       </c>
-      <c r="E22" s="69"/>
-      <c r="F22" s="69" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="G22" s="69"/>
-      <c r="H22" s="69" t="s">
+      <c r="G22" s="70"/>
+      <c r="H22" s="70" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="69"/>
-      <c r="J22" s="69" t="s">
+      <c r="I22" s="70"/>
+      <c r="J22" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="K22" s="69"/>
-      <c r="L22" s="69" t="s">
+      <c r="K22" s="70"/>
+      <c r="L22" s="70" t="s">
         <v>49</v>
       </c>
-      <c r="M22" s="69"/>
-      <c r="N22" s="69" t="s">
+      <c r="M22" s="70"/>
+      <c r="N22" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="O22" s="69"/>
-      <c r="P22" s="69" t="s">
+      <c r="O22" s="70"/>
+      <c r="P22" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="Q22" s="69"/>
-      <c r="R22" s="69" t="s">
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="S22" s="69"/>
-      <c r="T22" s="69" t="s">
+      <c r="S22" s="70"/>
+      <c r="T22" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="U22" s="72"/>
-      <c r="V22" s="69" t="s">
+      <c r="U22" s="71"/>
+      <c r="V22" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="W22" s="72"/>
-      <c r="X22" s="69" t="s">
+      <c r="W22" s="71"/>
+      <c r="X22" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="Y22" s="72"/>
+      <c r="Y22" s="71"/>
       <c r="Z22" s="8"/>
     </row>
     <row r="23" spans="1:26" ht="36">
-      <c r="A23" s="71"/>
+      <c r="A23" s="73"/>
       <c r="B23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J23" s="2" t="s">
@@ -1880,103 +1887,103 @@
       </c>
       <c r="S24" s="6">
         <v>105.2</v>
       </c>
       <c r="T24" s="4">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="4">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="4">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="15" customHeight="1"/>
     <row r="28" spans="1:26" ht="15" customHeight="1">
-      <c r="A28" s="70"/>
-      <c r="B28" s="69" t="s">
+      <c r="A28" s="72"/>
+      <c r="B28" s="70" t="s">
         <v>58</v>
       </c>
-      <c r="C28" s="72"/>
-      <c r="D28" s="69" t="s">
+      <c r="C28" s="71"/>
+      <c r="D28" s="70" t="s">
         <v>57</v>
       </c>
-      <c r="E28" s="72"/>
-      <c r="F28" s="69" t="s">
+      <c r="E28" s="71"/>
+      <c r="F28" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="72"/>
-      <c r="H28" s="69" t="s">
+      <c r="G28" s="71"/>
+      <c r="H28" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="I28" s="72"/>
-      <c r="J28" s="69" t="s">
+      <c r="I28" s="71"/>
+      <c r="J28" s="70" t="s">
         <v>51</v>
       </c>
-      <c r="K28" s="69"/>
-      <c r="L28" s="69" t="s">
+      <c r="K28" s="70"/>
+      <c r="L28" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="M28" s="69"/>
-      <c r="N28" s="69" t="s">
+      <c r="M28" s="70"/>
+      <c r="N28" s="70" t="s">
         <v>47</v>
       </c>
-      <c r="O28" s="69"/>
-      <c r="P28" s="69" t="s">
+      <c r="O28" s="70"/>
+      <c r="P28" s="70" t="s">
         <v>46</v>
       </c>
-      <c r="Q28" s="69"/>
-      <c r="R28" s="69" t="s">
+      <c r="Q28" s="70"/>
+      <c r="R28" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="S28" s="69"/>
-      <c r="T28" s="69" t="s">
+      <c r="S28" s="70"/>
+      <c r="T28" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="U28" s="72"/>
-      <c r="V28" s="69" t="s">
+      <c r="U28" s="71"/>
+      <c r="V28" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="W28" s="72"/>
-      <c r="X28" s="69" t="s">
+      <c r="W28" s="71"/>
+      <c r="X28" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="Y28" s="72"/>
+      <c r="Y28" s="71"/>
       <c r="Z28" s="8"/>
     </row>
     <row r="29" spans="1:26" ht="36">
-      <c r="A29" s="71"/>
+      <c r="A29" s="73"/>
       <c r="B29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J29" s="2" t="s">
@@ -2166,103 +2173,103 @@
       <c r="C33" s="22"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="21"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="22"/>
       <c r="S33" s="21"/>
       <c r="T33" s="19"/>
       <c r="U33" s="22"/>
       <c r="V33" s="19"/>
       <c r="W33" s="22"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="22"/>
     </row>
     <row r="34" spans="1:26" ht="12" customHeight="1">
-      <c r="A34" s="70"/>
-      <c r="B34" s="69" t="s">
+      <c r="A34" s="72"/>
+      <c r="B34" s="70" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="72"/>
-      <c r="D34" s="69" t="s">
+      <c r="C34" s="71"/>
+      <c r="D34" s="70" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="72"/>
-      <c r="F34" s="69" t="s">
+      <c r="E34" s="71"/>
+      <c r="F34" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="72"/>
-      <c r="H34" s="69" t="s">
+      <c r="G34" s="71"/>
+      <c r="H34" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="72"/>
-      <c r="J34" s="69" t="s">
+      <c r="I34" s="71"/>
+      <c r="J34" s="70" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="69"/>
-      <c r="L34" s="69" t="s">
+      <c r="K34" s="70"/>
+      <c r="L34" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="69"/>
-      <c r="N34" s="69" t="s">
+      <c r="M34" s="70"/>
+      <c r="N34" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="69"/>
-      <c r="P34" s="69" t="s">
+      <c r="O34" s="70"/>
+      <c r="P34" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="69"/>
-      <c r="R34" s="69" t="s">
+      <c r="Q34" s="70"/>
+      <c r="R34" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="69"/>
-      <c r="T34" s="69" t="s">
+      <c r="S34" s="70"/>
+      <c r="T34" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="72"/>
-      <c r="V34" s="69" t="s">
+      <c r="U34" s="71"/>
+      <c r="V34" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="72"/>
-      <c r="X34" s="69" t="s">
+      <c r="W34" s="71"/>
+      <c r="X34" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="72"/>
+      <c r="Y34" s="71"/>
       <c r="Z34" s="8"/>
     </row>
     <row r="35" spans="1:26" ht="36">
-      <c r="A35" s="71"/>
+      <c r="A35" s="73"/>
       <c r="B35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I35" s="26" t="s">
         <v>4</v>
       </c>
       <c r="J35" s="27" t="s">
@@ -2371,103 +2378,103 @@
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="6">
         <v>109</v>
       </c>
       <c r="T36" s="4">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="4">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="4">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="12" customHeight="1">
-      <c r="A40" s="70"/>
-      <c r="B40" s="69" t="s">
+      <c r="A40" s="72"/>
+      <c r="B40" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="72"/>
-      <c r="D40" s="69" t="s">
+      <c r="C40" s="71"/>
+      <c r="D40" s="70" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="72"/>
-      <c r="F40" s="69" t="s">
+      <c r="E40" s="71"/>
+      <c r="F40" s="70" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="72"/>
-      <c r="H40" s="69" t="s">
+      <c r="G40" s="71"/>
+      <c r="H40" s="70" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="72"/>
-      <c r="J40" s="69" t="s">
+      <c r="I40" s="71"/>
+      <c r="J40" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="69"/>
-      <c r="L40" s="69" t="s">
+      <c r="K40" s="70"/>
+      <c r="L40" s="70" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="69"/>
-      <c r="N40" s="69" t="s">
+      <c r="M40" s="70"/>
+      <c r="N40" s="70" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="69"/>
-      <c r="P40" s="69" t="s">
+      <c r="O40" s="70"/>
+      <c r="P40" s="70" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="69"/>
-      <c r="R40" s="69" t="s">
+      <c r="Q40" s="70"/>
+      <c r="R40" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="69"/>
-      <c r="T40" s="69" t="s">
+      <c r="S40" s="70"/>
+      <c r="T40" s="70" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="72"/>
-      <c r="V40" s="69" t="s">
+      <c r="U40" s="71"/>
+      <c r="V40" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="72"/>
-      <c r="X40" s="69" t="s">
+      <c r="W40" s="71"/>
+      <c r="X40" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="72"/>
+      <c r="Y40" s="71"/>
       <c r="Z40" s="8"/>
     </row>
     <row r="41" spans="1:26" ht="36">
-      <c r="A41" s="71"/>
+      <c r="A41" s="73"/>
       <c r="B41" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="40" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>3</v>
       </c>
       <c r="G41" s="43" t="s">
         <v>4</v>
       </c>
       <c r="H41" s="44" t="s">
         <v>3</v>
       </c>
       <c r="I41" s="45" t="s">
         <v>4</v>
       </c>
       <c r="J41" s="46" t="s">
@@ -2576,262 +2583,279 @@
         <v>1496269.9</v>
       </c>
       <c r="S42" s="6">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="4">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="70"/>
-      <c r="B45" s="69" t="s">
+      <c r="A45" s="72"/>
+      <c r="B45" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="C45" s="72"/>
-      <c r="D45" s="69" t="s">
+      <c r="C45" s="71"/>
+      <c r="D45" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="E45" s="72"/>
-      <c r="F45" s="69" t="s">
+      <c r="E45" s="71"/>
+      <c r="F45" s="70" t="s">
         <v>91</v>
       </c>
-      <c r="G45" s="72"/>
-      <c r="H45" s="69" t="s">
+      <c r="G45" s="71"/>
+      <c r="H45" s="70" t="s">
         <v>92</v>
       </c>
-      <c r="I45" s="72"/>
-      <c r="J45" s="69" t="s">
+      <c r="I45" s="71"/>
+      <c r="J45" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="K45" s="69"/>
-      <c r="L45" s="69" t="s">
+      <c r="K45" s="70"/>
+      <c r="L45" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="M45" s="69"/>
+      <c r="M45" s="70"/>
+      <c r="N45" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="O45" s="70"/>
     </row>
     <row r="46" spans="1:26" ht="36">
-      <c r="A46" s="71"/>
+      <c r="A46" s="73"/>
       <c r="B46" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="59" t="s">
         <v>4</v>
       </c>
       <c r="D46" s="60" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="61" t="s">
         <v>4</v>
       </c>
       <c r="F46" s="62" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="63" t="s">
         <v>4</v>
       </c>
       <c r="H46" s="64" t="s">
         <v>3</v>
       </c>
       <c r="I46" s="65" t="s">
         <v>4</v>
       </c>
       <c r="J46" s="66" t="s">
         <v>3</v>
       </c>
       <c r="K46" s="67" t="s">
         <v>4</v>
       </c>
       <c r="L46" s="68" t="s">
         <v>3</v>
       </c>
       <c r="M46" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="N46" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="O46" s="69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C47" s="10">
         <v>104.2</v>
       </c>
       <c r="D47" s="4">
         <v>263195.3</v>
       </c>
       <c r="E47" s="4">
         <v>105.6</v>
       </c>
       <c r="F47" s="4">
         <v>417165.2</v>
       </c>
       <c r="G47" s="4">
         <v>106</v>
       </c>
       <c r="H47" s="4">
         <v>574916.9</v>
       </c>
       <c r="I47" s="4">
         <v>108.5</v>
       </c>
       <c r="J47" s="4">
         <v>741626.2</v>
       </c>
       <c r="K47" s="4">
         <v>106.5</v>
       </c>
       <c r="L47" s="4">
         <v>977757.9</v>
       </c>
       <c r="M47" s="4">
         <v>103</v>
       </c>
+      <c r="N47" s="75">
+        <v>1214747.1000000001</v>
+      </c>
+      <c r="O47" s="4">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="51" spans="1:1">
       <c r="A51" s="13" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="99">
-[...11 lines deleted...]
-    <mergeCell ref="L45:M45"/>
+  <mergeCells count="100">
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="H34:I34"/>
-    <mergeCell ref="V34:W34"/>
-[...69 lines deleted...]
-    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
     <brk id="13" max="24" man="1"/>
     <brk id="40" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>