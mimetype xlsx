--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\09\ИФО вал продукции (услуг) сельск, лес и рыб хоз-ва 2026г.г англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1151" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -145,55 +150,55 @@
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>Sharbakty</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -894,51 +899,51 @@
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2646">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
@@ -3584,250 +3589,250 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...116 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="2494"/>
     <cellStyle name="20% - Акцент1 11" xfId="2493"/>
     <cellStyle name="20% - Акцент1 2" xfId="463"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 3" xfId="467"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="470"/>
     <cellStyle name="20% - Акцент1 4" xfId="471"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="472"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="473"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="474"/>
     <cellStyle name="20% - Акцент1 5" xfId="475"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="476"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="477"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="478"/>
     <cellStyle name="20% - Акцент1 6" xfId="479"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="480"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="481"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="482"/>
@@ -6436,166 +6441,176 @@
     <cellStyle name="Хороший 21 2" xfId="2372"/>
     <cellStyle name="Хороший 22" xfId="2373"/>
     <cellStyle name="Хороший 22 2" xfId="2374"/>
     <cellStyle name="Хороший 23" xfId="2375"/>
     <cellStyle name="Хороший 23 2" xfId="2376"/>
     <cellStyle name="Хороший 24" xfId="2377"/>
     <cellStyle name="Хороший 24 2" xfId="2378"/>
     <cellStyle name="Хороший 25" xfId="2379"/>
     <cellStyle name="Хороший 25 2" xfId="2380"/>
     <cellStyle name="Хороший 26" xfId="2381"/>
     <cellStyle name="Хороший 26 2" xfId="2382"/>
     <cellStyle name="Хороший 27" xfId="2383"/>
     <cellStyle name="Хороший 27 2" xfId="2384"/>
     <cellStyle name="Хороший 3" xfId="2385"/>
     <cellStyle name="Хороший 4" xfId="2386"/>
     <cellStyle name="Хороший 5" xfId="2387"/>
     <cellStyle name="Хороший 6" xfId="2388"/>
     <cellStyle name="Хороший 7" xfId="2389"/>
     <cellStyle name="Хороший 8" xfId="2390"/>
     <cellStyle name="Хороший 8 2" xfId="2391"/>
     <cellStyle name="Хороший 9" xfId="2392"/>
     <cellStyle name="Хороший 9 2" xfId="2393"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6731,165 +6746,167 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="10.140625" style="1" customWidth="1"/>
-    <col min="74" max="16384" width="9.140625" style="1"/>
+    <col min="74" max="105" width="9.140625" style="1"/>
+    <col min="106" max="106" width="9.5703125" style="1" customWidth="1"/>
+    <col min="107" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="21" customHeight="1">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="97"/>
-[...58 lines deleted...]
-      <c r="BI1" s="97"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
+      <c r="P1" s="92"/>
+      <c r="Q1" s="92"/>
+      <c r="R1" s="92"/>
+      <c r="S1" s="92"/>
+      <c r="T1" s="92"/>
+      <c r="U1" s="92"/>
+      <c r="V1" s="92"/>
+      <c r="W1" s="92"/>
+      <c r="X1" s="92"/>
+      <c r="Y1" s="92"/>
+      <c r="Z1" s="92"/>
+      <c r="AA1" s="92"/>
+      <c r="AB1" s="92"/>
+      <c r="AC1" s="92"/>
+      <c r="AD1" s="92"/>
+      <c r="AE1" s="92"/>
+      <c r="AF1" s="92"/>
+      <c r="AG1" s="92"/>
+      <c r="AH1" s="92"/>
+      <c r="AI1" s="92"/>
+      <c r="AJ1" s="92"/>
+      <c r="AK1" s="92"/>
+      <c r="AL1" s="92"/>
+      <c r="AM1" s="92"/>
+      <c r="AN1" s="92"/>
+      <c r="AO1" s="92"/>
+      <c r="AP1" s="92"/>
+      <c r="AQ1" s="92"/>
+      <c r="AR1" s="92"/>
+      <c r="AS1" s="92"/>
+      <c r="AT1" s="92"/>
+      <c r="AU1" s="92"/>
+      <c r="AV1" s="92"/>
+      <c r="AW1" s="92"/>
+      <c r="AX1" s="92"/>
+      <c r="AY1" s="92"/>
+      <c r="AZ1" s="92"/>
+      <c r="BA1" s="92"/>
+      <c r="BB1" s="92"/>
+      <c r="BC1" s="92"/>
+      <c r="BD1" s="92"/>
+      <c r="BE1" s="92"/>
+      <c r="BF1" s="92"/>
+      <c r="BG1" s="92"/>
+      <c r="BH1" s="92"/>
+      <c r="BI1" s="92"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
-      <c r="K2" s="96" t="s">
+      <c r="K2" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="96"/>
-      <c r="M2" s="96"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
-      <c r="W2" s="96" t="s">
+      <c r="W2" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="X2" s="96"/>
-      <c r="Y2" s="96"/>
+      <c r="X2" s="93"/>
+      <c r="Y2" s="93"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="6" t="s">
         <v>15</v>
       </c>
@@ -6938,56 +6955,56 @@
       <c r="CE2" s="6"/>
       <c r="CF2" s="6"/>
       <c r="CG2" s="6"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ2" s="6"/>
       <c r="CR2" s="6"/>
       <c r="CS2" s="6"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
-      <c r="DB2" s="92" t="s">
+      <c r="DB2" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="DC2" s="92"/>
-[...1 lines deleted...]
-      <c r="DE2" s="92"/>
+      <c r="DC2" s="97"/>
+      <c r="DD2" s="97"/>
+      <c r="DE2" s="97"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A3" s="94"/>
       <c r="B3" s="89" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="91"/>
       <c r="N3" s="89" t="s">
         <v>19</v>
       </c>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
       <c r="Q3" s="90"/>
       <c r="R3" s="90"/>
       <c r="S3" s="90"/>
@@ -7717,51 +7734,53 @@
       </c>
       <c r="CT5" s="43">
         <v>103.4</v>
       </c>
       <c r="CU5" s="52">
         <v>105.3</v>
       </c>
       <c r="CV5" s="61">
         <v>103.4</v>
       </c>
       <c r="CW5" s="70">
         <v>105.9</v>
       </c>
       <c r="CX5" s="13">
         <v>103.4</v>
       </c>
       <c r="CY5" s="77">
         <v>105.7</v>
       </c>
       <c r="CZ5" s="81">
         <v>104.5</v>
       </c>
       <c r="DA5" s="13">
         <v>100.9</v>
       </c>
-      <c r="DB5" s="14"/>
+      <c r="DB5" s="14">
+        <v>110</v>
+      </c>
       <c r="DC5" s="13"/>
       <c r="DD5" s="41"/>
       <c r="DE5" s="41"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17">
         <v>147.57979243383704</v>
       </c>
       <c r="C6" s="17">
         <v>133.74178529114064</v>
       </c>
       <c r="D6" s="17">
         <v>119.01250152851968</v>
       </c>
       <c r="E6" s="17">
         <v>128.84848720511161</v>
       </c>
       <c r="F6" s="17">
         <v>126.16115927754359</v>
       </c>
       <c r="G6" s="17">
         <v>119.88038094219068</v>
@@ -8038,51 +8057,53 @@
       </c>
       <c r="CT6" s="44">
         <v>120.9</v>
       </c>
       <c r="CU6" s="53">
         <v>98.3</v>
       </c>
       <c r="CV6" s="62">
         <v>108.2</v>
       </c>
       <c r="CW6" s="71">
         <v>154.4</v>
       </c>
       <c r="CX6" s="78">
         <v>116.4</v>
       </c>
       <c r="CY6" s="80">
         <v>91.6</v>
       </c>
       <c r="CZ6" s="82">
         <v>97.8</v>
       </c>
       <c r="DA6" s="88">
         <v>121.3</v>
       </c>
-      <c r="DB6" s="33"/>
+      <c r="DB6" s="88">
+        <v>98.4</v>
+      </c>
       <c r="DC6" s="33"/>
       <c r="DD6" s="42"/>
       <c r="DE6" s="42"/>
     </row>
     <row r="7" spans="1:109" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="19">
         <v>105.5216736231976</v>
       </c>
       <c r="C7" s="19">
         <v>104.73091211829144</v>
       </c>
       <c r="D7" s="19">
         <v>117.46668834079783</v>
       </c>
       <c r="E7" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F7" s="19">
         <v>105.38644768506671</v>
       </c>
       <c r="G7" s="19">
         <v>108.91105917427788</v>
@@ -8359,51 +8380,53 @@
       </c>
       <c r="CT7" s="44">
         <v>198.4</v>
       </c>
       <c r="CU7" s="53">
         <v>167.5</v>
       </c>
       <c r="CV7" s="62">
         <v>130.1</v>
       </c>
       <c r="CW7" s="71">
         <v>130.80000000000001</v>
       </c>
       <c r="CX7" s="78">
         <v>145.19999999999999</v>
       </c>
       <c r="CY7" s="80">
         <v>102.4</v>
       </c>
       <c r="CZ7" s="82">
         <v>71.8</v>
       </c>
       <c r="DA7" s="88">
         <v>103.2</v>
       </c>
-      <c r="DB7" s="33"/>
+      <c r="DB7" s="88">
+        <v>114.2</v>
+      </c>
       <c r="DC7" s="33"/>
       <c r="DD7" s="42"/>
       <c r="DE7" s="42"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="19">
         <v>115.96885287159677</v>
       </c>
       <c r="C8" s="19">
         <v>111.97861792006987</v>
       </c>
       <c r="D8" s="19">
         <v>111.05409467944656</v>
       </c>
       <c r="E8" s="19">
         <v>114.01147569960466</v>
       </c>
       <c r="F8" s="19">
         <v>113.02325422411531</v>
       </c>
       <c r="G8" s="19">
         <v>113.18591534796913</v>
@@ -8680,51 +8703,53 @@
       </c>
       <c r="CT8" s="44">
         <v>99.8</v>
       </c>
       <c r="CU8" s="53">
         <v>106.6</v>
       </c>
       <c r="CV8" s="62">
         <v>101</v>
       </c>
       <c r="CW8" s="71">
         <v>92.5</v>
       </c>
       <c r="CX8" s="78">
         <v>119.6</v>
       </c>
       <c r="CY8" s="80">
         <v>147.1</v>
       </c>
       <c r="CZ8" s="82">
         <v>105.8</v>
       </c>
       <c r="DA8" s="88">
         <v>88.3</v>
       </c>
-      <c r="DB8" s="33"/>
+      <c r="DB8" s="88">
+        <v>109</v>
+      </c>
       <c r="DC8" s="33"/>
       <c r="DD8" s="42"/>
       <c r="DE8" s="42"/>
     </row>
     <row r="9" spans="1:109" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C9" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D9" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E9" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F9" s="19">
         <v>101.56311608858135</v>
       </c>
       <c r="G9" s="19">
         <v>101.39301414664598</v>
@@ -9001,51 +9026,53 @@
       </c>
       <c r="CT9" s="44">
         <v>92.7</v>
       </c>
       <c r="CU9" s="53">
         <v>96.5</v>
       </c>
       <c r="CV9" s="62">
         <v>103.6</v>
       </c>
       <c r="CW9" s="71">
         <v>123.8</v>
       </c>
       <c r="CX9" s="78">
         <v>102.3</v>
       </c>
       <c r="CY9" s="80">
         <v>95.3</v>
       </c>
       <c r="CZ9" s="82">
         <v>131.9</v>
       </c>
       <c r="DA9" s="88">
         <v>117.4</v>
       </c>
-      <c r="DB9" s="33"/>
+      <c r="DB9" s="88">
+        <v>88.3</v>
+      </c>
       <c r="DC9" s="33"/>
       <c r="DD9" s="42"/>
       <c r="DE9" s="42"/>
     </row>
     <row r="10" spans="1:109" ht="13.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="19">
         <v>98.233373462564558</v>
       </c>
       <c r="C10" s="19">
         <v>101.90622322662641</v>
       </c>
       <c r="D10" s="19">
         <v>99.415300582129333</v>
       </c>
       <c r="E10" s="19">
         <v>100.85638471288148</v>
       </c>
       <c r="F10" s="19">
         <v>100.32474853043416</v>
       </c>
       <c r="G10" s="19">
         <v>100.79563713199316</v>
@@ -9322,51 +9349,53 @@
       </c>
       <c r="CT10" s="44">
         <v>104.7</v>
       </c>
       <c r="CU10" s="53">
         <v>103.5</v>
       </c>
       <c r="CV10" s="62">
         <v>99.8</v>
       </c>
       <c r="CW10" s="71">
         <v>99.7</v>
       </c>
       <c r="CX10" s="78">
         <v>107</v>
       </c>
       <c r="CY10" s="80">
         <v>103.1</v>
       </c>
       <c r="CZ10" s="82">
         <v>102</v>
       </c>
       <c r="DA10" s="88">
         <v>101.3</v>
       </c>
-      <c r="DB10" s="33"/>
+      <c r="DB10" s="88">
+        <v>127.2</v>
+      </c>
       <c r="DC10" s="33"/>
       <c r="DD10" s="42"/>
       <c r="DE10" s="42"/>
     </row>
     <row r="11" spans="1:109" ht="13.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C11" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D11" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E11" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F11" s="19">
         <v>100.52209646165396</v>
       </c>
       <c r="G11" s="19">
         <v>100.95586047133631</v>
@@ -9643,51 +9672,53 @@
       </c>
       <c r="CT11" s="44">
         <v>108.1</v>
       </c>
       <c r="CU11" s="53">
         <v>96.8</v>
       </c>
       <c r="CV11" s="62">
         <v>95.5</v>
       </c>
       <c r="CW11" s="71">
         <v>108.4</v>
       </c>
       <c r="CX11" s="78">
         <v>115.4</v>
       </c>
       <c r="CY11" s="80">
         <v>104.8</v>
       </c>
       <c r="CZ11" s="82">
         <v>109</v>
       </c>
       <c r="DA11" s="88">
         <v>132.19999999999999</v>
       </c>
-      <c r="DB11" s="33"/>
+      <c r="DB11" s="88">
+        <v>112.3</v>
+      </c>
       <c r="DC11" s="33"/>
       <c r="DD11" s="42"/>
       <c r="DE11" s="42"/>
     </row>
     <row r="12" spans="1:109" ht="13.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C12" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D12" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E12" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F12" s="19">
         <v>99.546649053189711</v>
       </c>
       <c r="G12" s="19">
         <v>100.40399245227205</v>
@@ -9964,51 +9995,53 @@
       </c>
       <c r="CT12" s="44">
         <v>94.2</v>
       </c>
       <c r="CU12" s="53">
         <v>96.8</v>
       </c>
       <c r="CV12" s="62">
         <v>98.1</v>
       </c>
       <c r="CW12" s="71">
         <v>80.2</v>
       </c>
       <c r="CX12" s="78">
         <v>98.8</v>
       </c>
       <c r="CY12" s="80">
         <v>65.5</v>
       </c>
       <c r="CZ12" s="82">
         <v>265.2</v>
       </c>
       <c r="DA12" s="88">
         <v>104.8</v>
       </c>
-      <c r="DB12" s="33"/>
+      <c r="DB12" s="88">
+        <v>119.9</v>
+      </c>
       <c r="DC12" s="33"/>
       <c r="DD12" s="42"/>
       <c r="DE12" s="42"/>
     </row>
     <row r="13" spans="1:109" ht="13.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="17">
         <v>101.22459462173239</v>
       </c>
       <c r="C13" s="17">
         <v>103.04689236020232</v>
       </c>
       <c r="D13" s="17">
         <v>104.96271094590224</v>
       </c>
       <c r="E13" s="17">
         <v>101.88144511770696</v>
       </c>
       <c r="F13" s="17">
         <v>105.40512687534425</v>
       </c>
       <c r="G13" s="17">
         <v>105.25324287459104</v>
@@ -10285,51 +10318,53 @@
       </c>
       <c r="CT13" s="44">
         <v>98.4</v>
       </c>
       <c r="CU13" s="53">
         <v>94.5</v>
       </c>
       <c r="CV13" s="62">
         <v>85.1</v>
       </c>
       <c r="CW13" s="71">
         <v>89.3</v>
       </c>
       <c r="CX13" s="78">
         <v>103.9</v>
       </c>
       <c r="CY13" s="80">
         <v>110</v>
       </c>
       <c r="CZ13" s="82">
         <v>100.2</v>
       </c>
       <c r="DA13" s="88">
         <v>99.8</v>
       </c>
-      <c r="DB13" s="33"/>
+      <c r="DB13" s="88">
+        <v>126.3</v>
+      </c>
       <c r="DC13" s="33"/>
       <c r="DD13" s="42"/>
       <c r="DE13" s="42"/>
     </row>
     <row r="14" spans="1:109" ht="13.5" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C14" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D14" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E14" s="17">
         <v>103.85326921999787</v>
       </c>
       <c r="F14" s="17">
         <v>99.68555968129742</v>
       </c>
       <c r="G14" s="17">
         <v>100.49873018169731</v>
@@ -10606,51 +10641,53 @@
       </c>
       <c r="CT14" s="44">
         <v>88.8</v>
       </c>
       <c r="CU14" s="53">
         <v>110</v>
       </c>
       <c r="CV14" s="62">
         <v>95.9</v>
       </c>
       <c r="CW14" s="71">
         <v>97.3</v>
       </c>
       <c r="CX14" s="78">
         <v>111.4</v>
       </c>
       <c r="CY14" s="80">
         <v>108.5</v>
       </c>
       <c r="CZ14" s="82">
         <v>95.1</v>
       </c>
       <c r="DA14" s="88">
         <v>77.900000000000006</v>
       </c>
-      <c r="DB14" s="33"/>
+      <c r="DB14" s="88">
+        <v>110.8</v>
+      </c>
       <c r="DC14" s="33"/>
       <c r="DD14" s="42"/>
       <c r="DE14" s="42"/>
     </row>
     <row r="15" spans="1:109" ht="13.5" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C15" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D15" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E15" s="17">
         <v>105.5442752041357</v>
       </c>
       <c r="F15" s="17">
         <v>98.902736540336477</v>
       </c>
       <c r="G15" s="17">
         <v>125.60876102053835</v>
@@ -10927,51 +10964,53 @@
       </c>
       <c r="CT15" s="44">
         <v>104.3</v>
       </c>
       <c r="CU15" s="53">
         <v>100.3</v>
       </c>
       <c r="CV15" s="62">
         <v>114</v>
       </c>
       <c r="CW15" s="71">
         <v>97.6</v>
       </c>
       <c r="CX15" s="78">
         <v>48.3</v>
       </c>
       <c r="CY15" s="80">
         <v>99.3</v>
       </c>
       <c r="CZ15" s="82">
         <v>48.6</v>
       </c>
       <c r="DA15" s="88">
         <v>66.599999999999994</v>
       </c>
-      <c r="DB15" s="33"/>
+      <c r="DB15" s="88">
+        <v>100.9</v>
+      </c>
       <c r="DC15" s="33"/>
       <c r="DD15" s="42"/>
       <c r="DE15" s="42"/>
     </row>
     <row r="16" spans="1:109" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C16" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D16" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E16" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F16" s="17">
         <v>112.08266838402936</v>
       </c>
       <c r="G16" s="17">
         <v>110.25138727711401</v>
@@ -11248,51 +11287,53 @@
       </c>
       <c r="CT16" s="44">
         <v>102.5</v>
       </c>
       <c r="CU16" s="53">
         <v>112.4</v>
       </c>
       <c r="CV16" s="62">
         <v>98.5</v>
       </c>
       <c r="CW16" s="71">
         <v>101.2</v>
       </c>
       <c r="CX16" s="78">
         <v>108.8</v>
       </c>
       <c r="CY16" s="80">
         <v>107.1</v>
       </c>
       <c r="CZ16" s="82">
         <v>101</v>
       </c>
       <c r="DA16" s="88">
         <v>96.8</v>
       </c>
-      <c r="DB16" s="33"/>
+      <c r="DB16" s="88">
+        <v>107.7</v>
+      </c>
       <c r="DC16" s="33"/>
       <c r="DD16" s="42"/>
       <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="13.5" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="17">
         <v>97.972624525472696</v>
       </c>
       <c r="C17" s="17">
         <v>103.2400844365736</v>
       </c>
       <c r="D17" s="17">
         <v>106.33432282993662</v>
       </c>
       <c r="E17" s="17">
         <v>105.29750351031488</v>
       </c>
       <c r="F17" s="17">
         <v>103.45602495703994</v>
       </c>
       <c r="G17" s="17">
         <v>102.58772654463179</v>
@@ -11569,51 +11610,53 @@
       </c>
       <c r="CT17" s="44">
         <v>96.2</v>
       </c>
       <c r="CU17" s="53">
         <v>91</v>
       </c>
       <c r="CV17" s="62">
         <v>87.1</v>
       </c>
       <c r="CW17" s="71">
         <v>103</v>
       </c>
       <c r="CX17" s="78">
         <v>97.6</v>
       </c>
       <c r="CY17" s="80">
         <v>100.3</v>
       </c>
       <c r="CZ17" s="82">
         <v>97.4</v>
       </c>
       <c r="DA17" s="88">
         <v>142</v>
       </c>
-      <c r="DB17" s="33"/>
+      <c r="DB17" s="88">
+        <v>98.4</v>
+      </c>
       <c r="DC17" s="33"/>
       <c r="DD17" s="42"/>
       <c r="DE17" s="42"/>
     </row>
     <row r="18" spans="1:109" ht="13.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="17">
         <v>96.201461479395761</v>
       </c>
       <c r="C18" s="17">
         <v>107.01955226165541</v>
       </c>
       <c r="D18" s="17">
         <v>101.14002520562737</v>
       </c>
       <c r="E18" s="17">
         <v>94.105868466710561</v>
       </c>
       <c r="F18" s="17">
         <v>104.1655567605867</v>
       </c>
       <c r="G18" s="17">
         <v>115.8306629761839</v>
@@ -11890,186 +11933,188 @@
       </c>
       <c r="CT18" s="44">
         <v>61.3</v>
       </c>
       <c r="CU18" s="53">
         <v>74.099999999999994</v>
       </c>
       <c r="CV18" s="62">
         <v>110.5</v>
       </c>
       <c r="CW18" s="71">
         <v>135.80000000000001</v>
       </c>
       <c r="CX18" s="78">
         <v>107.3</v>
       </c>
       <c r="CY18" s="80">
         <v>149.6</v>
       </c>
       <c r="CZ18" s="82">
         <v>106</v>
       </c>
       <c r="DA18" s="88">
         <v>105.2</v>
       </c>
-      <c r="DB18" s="33"/>
+      <c r="DB18" s="88">
+        <v>129.5</v>
+      </c>
       <c r="DC18" s="33"/>
       <c r="DD18" s="42"/>
       <c r="DE18" s="42"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="97" t="s">
+      <c r="A20" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="97"/>
-[...58 lines deleted...]
-      <c r="BI20" s="97"/>
+      <c r="B20" s="92"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92"/>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="92"/>
+      <c r="O20" s="92"/>
+      <c r="P20" s="92"/>
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92"/>
+      <c r="S20" s="92"/>
+      <c r="T20" s="92"/>
+      <c r="U20" s="92"/>
+      <c r="V20" s="92"/>
+      <c r="W20" s="92"/>
+      <c r="X20" s="92"/>
+      <c r="Y20" s="92"/>
+      <c r="Z20" s="92"/>
+      <c r="AA20" s="92"/>
+      <c r="AB20" s="92"/>
+      <c r="AC20" s="92"/>
+      <c r="AD20" s="92"/>
+      <c r="AE20" s="92"/>
+      <c r="AF20" s="92"/>
+      <c r="AG20" s="92"/>
+      <c r="AH20" s="92"/>
+      <c r="AI20" s="92"/>
+      <c r="AJ20" s="92"/>
+      <c r="AK20" s="92"/>
+      <c r="AL20" s="92"/>
+      <c r="AM20" s="92"/>
+      <c r="AN20" s="92"/>
+      <c r="AO20" s="92"/>
+      <c r="AP20" s="92"/>
+      <c r="AQ20" s="92"/>
+      <c r="AR20" s="92"/>
+      <c r="AS20" s="92"/>
+      <c r="AT20" s="92"/>
+      <c r="AU20" s="92"/>
+      <c r="AV20" s="92"/>
+      <c r="AW20" s="92"/>
+      <c r="AX20" s="92"/>
+      <c r="AY20" s="92"/>
+      <c r="AZ20" s="92"/>
+      <c r="BA20" s="92"/>
+      <c r="BB20" s="92"/>
+      <c r="BC20" s="92"/>
+      <c r="BD20" s="92"/>
+      <c r="BE20" s="92"/>
+      <c r="BF20" s="92"/>
+      <c r="BG20" s="92"/>
+      <c r="BH20" s="92"/>
+      <c r="BI20" s="92"/>
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
       <c r="CI20" s="4"/>
       <c r="CJ20" s="4"/>
       <c r="CK20" s="4"/>
       <c r="CL20" s="4"/>
       <c r="CM20" s="4"/>
       <c r="CN20" s="4"/>
       <c r="CO20" s="4"/>
       <c r="CP20" s="4"/>
       <c r="CQ20" s="4"/>
       <c r="CR20" s="4"/>
       <c r="CS20" s="4"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="96" t="s">
+      <c r="K21" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="L21" s="96"/>
-      <c r="M21" s="96"/>
+      <c r="L21" s="93"/>
+      <c r="M21" s="93"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
-      <c r="W21" s="96" t="s">
+      <c r="W21" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="X21" s="96"/>
-      <c r="Y21" s="96"/>
+      <c r="X21" s="93"/>
+      <c r="Y21" s="93"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="6" t="s">
         <v>15</v>
       </c>
@@ -12118,56 +12163,56 @@
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ21" s="6"/>
       <c r="CR21" s="6"/>
       <c r="CS21" s="6"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
-      <c r="DB21" s="92" t="s">
+      <c r="DB21" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="DC21" s="92"/>
-[...1 lines deleted...]
-      <c r="DE21" s="92"/>
+      <c r="DC21" s="97"/>
+      <c r="DD21" s="97"/>
+      <c r="DE21" s="97"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="94"/>
       <c r="B22" s="89" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="90"/>
       <c r="D22" s="90"/>
       <c r="E22" s="90"/>
       <c r="F22" s="90"/>
       <c r="G22" s="90"/>
       <c r="H22" s="90"/>
       <c r="I22" s="90"/>
       <c r="J22" s="90"/>
       <c r="K22" s="90"/>
       <c r="L22" s="90"/>
       <c r="M22" s="91"/>
       <c r="N22" s="89" t="s">
         <v>19</v>
       </c>
       <c r="O22" s="90"/>
       <c r="P22" s="90"/>
       <c r="Q22" s="90"/>
       <c r="R22" s="90"/>
       <c r="S22" s="90"/>
@@ -12897,51 +12942,53 @@
       </c>
       <c r="CT24" s="45">
         <v>103.4</v>
       </c>
       <c r="CU24" s="54">
         <v>105.4</v>
       </c>
       <c r="CV24" s="63">
         <v>103.5</v>
       </c>
       <c r="CW24" s="72">
         <v>106</v>
       </c>
       <c r="CX24" s="13">
         <v>103.5</v>
       </c>
       <c r="CY24" s="77">
         <v>105.8</v>
       </c>
       <c r="CZ24" s="83">
         <v>104.6</v>
       </c>
       <c r="DA24" s="13">
         <v>100.9</v>
       </c>
-      <c r="DB24" s="14"/>
+      <c r="DB24" s="14">
+        <v>110</v>
+      </c>
       <c r="DC24" s="13"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="17">
         <v>145.3985217227704</v>
       </c>
       <c r="C25" s="17">
         <v>132.05806462430664</v>
       </c>
       <c r="D25" s="17">
         <v>117.31776495759487</v>
       </c>
       <c r="E25" s="17">
         <v>130.42242891674292</v>
       </c>
       <c r="F25" s="17">
         <v>126.37586135224268</v>
       </c>
       <c r="G25" s="17">
         <v>119.49497619166753</v>
@@ -13218,51 +13265,53 @@
       </c>
       <c r="CT25" s="46">
         <v>122.2</v>
       </c>
       <c r="CU25" s="55">
         <v>98.2</v>
       </c>
       <c r="CV25" s="64">
         <v>108.4</v>
       </c>
       <c r="CW25" s="73">
         <v>153.4</v>
       </c>
       <c r="CX25" s="80">
         <v>116.8</v>
       </c>
       <c r="CY25" s="80">
         <v>91.4</v>
       </c>
       <c r="CZ25" s="84">
         <v>97.8</v>
       </c>
       <c r="DA25" s="88">
         <v>121.5</v>
       </c>
-      <c r="DB25" s="33"/>
+      <c r="DB25" s="88">
+        <v>98.4</v>
+      </c>
       <c r="DC25" s="33"/>
       <c r="DD25" s="42"/>
       <c r="DE25" s="42"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19">
         <v>105.69668386509825</v>
       </c>
       <c r="C26" s="19">
         <v>104.874424755522</v>
       </c>
       <c r="D26" s="19">
         <v>117.92164092384321</v>
       </c>
       <c r="E26" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F26" s="19">
         <v>105.34109682568578</v>
       </c>
       <c r="G26" s="19">
         <v>108.91105917427788</v>
@@ -13539,51 +13588,53 @@
       </c>
       <c r="CT26" s="46">
         <v>203.9</v>
       </c>
       <c r="CU26" s="55">
         <v>170.7</v>
       </c>
       <c r="CV26" s="64">
         <v>131</v>
       </c>
       <c r="CW26" s="73">
         <v>131</v>
       </c>
       <c r="CX26" s="80">
         <v>146.4</v>
       </c>
       <c r="CY26" s="80">
         <v>102.4</v>
       </c>
       <c r="CZ26" s="84">
         <v>71.599999999999994</v>
       </c>
       <c r="DA26" s="88">
         <v>103.2</v>
       </c>
-      <c r="DB26" s="33"/>
+      <c r="DB26" s="88">
+        <v>114.2</v>
+      </c>
       <c r="DC26" s="33"/>
       <c r="DD26" s="42"/>
       <c r="DE26" s="42"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <v>115.99889174131788</v>
       </c>
       <c r="C27" s="19">
         <v>111.99912566806216</v>
       </c>
       <c r="D27" s="19">
         <v>111.07239659185876</v>
       </c>
       <c r="E27" s="19">
         <v>114.03597433243688</v>
       </c>
       <c r="F27" s="19">
         <v>113.04293497988137</v>
       </c>
       <c r="G27" s="19">
         <v>113.20022511760203</v>
@@ -13860,51 +13911,53 @@
       </c>
       <c r="CT27" s="46">
         <v>99.8</v>
       </c>
       <c r="CU27" s="55">
         <v>106.7</v>
       </c>
       <c r="CV27" s="64">
         <v>101</v>
       </c>
       <c r="CW27" s="73">
         <v>92.3</v>
       </c>
       <c r="CX27" s="80">
         <v>119.8</v>
       </c>
       <c r="CY27" s="80">
         <v>147.5</v>
       </c>
       <c r="CZ27" s="84">
         <v>105.8</v>
       </c>
       <c r="DA27" s="88">
         <v>88.3</v>
       </c>
-      <c r="DB27" s="33"/>
+      <c r="DB27" s="88">
+        <v>109</v>
+      </c>
       <c r="DC27" s="33"/>
       <c r="DD27" s="42"/>
       <c r="DE27" s="42"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C28" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D28" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E28" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F28" s="19">
         <v>101.56311608858135</v>
       </c>
       <c r="G28" s="19">
         <v>101.39301414664598</v>
@@ -14181,51 +14234,53 @@
       </c>
       <c r="CT28" s="46">
         <v>92.6</v>
       </c>
       <c r="CU28" s="55">
         <v>96.4</v>
       </c>
       <c r="CV28" s="64">
         <v>103.7</v>
       </c>
       <c r="CW28" s="73">
         <v>123.1</v>
       </c>
       <c r="CX28" s="80">
         <v>102.3</v>
       </c>
       <c r="CY28" s="80">
         <v>95.3</v>
       </c>
       <c r="CZ28" s="84">
         <v>131.9</v>
       </c>
       <c r="DA28" s="88">
         <v>117.4</v>
       </c>
-      <c r="DB28" s="33"/>
+      <c r="DB28" s="88">
+        <v>88.3</v>
+      </c>
       <c r="DC28" s="33"/>
       <c r="DD28" s="42"/>
       <c r="DE28" s="42"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C29" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D29" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E29" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F29" s="19">
         <v>100.36311231158646</v>
       </c>
       <c r="G29" s="19">
         <v>100.82522270759443</v>
@@ -14502,51 +14557,53 @@
       </c>
       <c r="CT29" s="46">
         <v>104.8</v>
       </c>
       <c r="CU29" s="55">
         <v>103.6</v>
       </c>
       <c r="CV29" s="64">
         <v>99.7</v>
       </c>
       <c r="CW29" s="73">
         <v>99.7</v>
       </c>
       <c r="CX29" s="80">
         <v>107.2</v>
       </c>
       <c r="CY29" s="80">
         <v>103.1</v>
       </c>
       <c r="CZ29" s="84">
         <v>102</v>
       </c>
       <c r="DA29" s="88">
         <v>101.3</v>
       </c>
-      <c r="DB29" s="33"/>
+      <c r="DB29" s="88">
+        <v>127.6</v>
+      </c>
       <c r="DC29" s="33"/>
       <c r="DD29" s="42"/>
       <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C30" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D30" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E30" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F30" s="19">
         <v>100.52209646165396</v>
       </c>
       <c r="G30" s="19">
         <v>100.95586047133631</v>
@@ -14823,51 +14880,53 @@
       </c>
       <c r="CT30" s="46">
         <v>108.1</v>
       </c>
       <c r="CU30" s="55">
         <v>96.7</v>
       </c>
       <c r="CV30" s="64">
         <v>95.4</v>
       </c>
       <c r="CW30" s="73">
         <v>108.4</v>
       </c>
       <c r="CX30" s="80">
         <v>115.5</v>
       </c>
       <c r="CY30" s="80">
         <v>104.8</v>
       </c>
       <c r="CZ30" s="84">
         <v>109</v>
       </c>
       <c r="DA30" s="88">
         <v>132.19999999999999</v>
       </c>
-      <c r="DB30" s="33"/>
+      <c r="DB30" s="88">
+        <v>112.3</v>
+      </c>
       <c r="DC30" s="33"/>
       <c r="DD30" s="42"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C31" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D31" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E31" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F31" s="19">
         <v>99.546649053189711</v>
       </c>
       <c r="G31" s="19">
         <v>100.40399245227205</v>
@@ -15144,51 +15203,53 @@
       </c>
       <c r="CT31" s="46">
         <v>94.2</v>
       </c>
       <c r="CU31" s="55">
         <v>96.8</v>
       </c>
       <c r="CV31" s="64">
         <v>98.1</v>
       </c>
       <c r="CW31" s="73">
         <v>80.2</v>
       </c>
       <c r="CX31" s="80">
         <v>98.8</v>
       </c>
       <c r="CY31" s="80">
         <v>65.5</v>
       </c>
       <c r="CZ31" s="84">
         <v>265.2</v>
       </c>
       <c r="DA31" s="88">
         <v>104.8</v>
       </c>
-      <c r="DB31" s="33"/>
+      <c r="DB31" s="88">
+        <v>119.9</v>
+      </c>
       <c r="DC31" s="33"/>
       <c r="DD31" s="42"/>
       <c r="DE31" s="42"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C32" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D32" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E32" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F32" s="17">
         <v>105.40487899682259</v>
       </c>
       <c r="G32" s="17">
         <v>105.25348022797026</v>
@@ -15465,51 +15526,53 @@
       </c>
       <c r="CT32" s="46">
         <v>98.3</v>
       </c>
       <c r="CU32" s="55">
         <v>94.5</v>
       </c>
       <c r="CV32" s="64">
         <v>84.9</v>
       </c>
       <c r="CW32" s="73">
         <v>89.4</v>
       </c>
       <c r="CX32" s="80">
         <v>103.9</v>
       </c>
       <c r="CY32" s="80">
         <v>110</v>
       </c>
       <c r="CZ32" s="84">
         <v>100.2</v>
       </c>
       <c r="DA32" s="88">
         <v>99.8</v>
       </c>
-      <c r="DB32" s="33"/>
+      <c r="DB32" s="88">
+        <v>126.3</v>
+      </c>
       <c r="DC32" s="33"/>
       <c r="DD32" s="42"/>
       <c r="DE32" s="42"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C33" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D33" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E33" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F33" s="17">
         <v>99.681082020093314</v>
       </c>
       <c r="G33" s="17">
         <v>100.50216012631516</v>
@@ -15786,51 +15849,53 @@
       </c>
       <c r="CT33" s="46">
         <v>88.2</v>
       </c>
       <c r="CU33" s="55">
         <v>110.5</v>
       </c>
       <c r="CV33" s="64">
         <v>95.7</v>
       </c>
       <c r="CW33" s="73">
         <v>97.7</v>
       </c>
       <c r="CX33" s="80">
         <v>111.5</v>
       </c>
       <c r="CY33" s="80">
         <v>108.6</v>
       </c>
       <c r="CZ33" s="84">
         <v>95.1</v>
       </c>
       <c r="DA33" s="88">
         <v>77.900000000000006</v>
       </c>
-      <c r="DB33" s="33"/>
+      <c r="DB33" s="88">
+        <v>110.8</v>
+      </c>
       <c r="DC33" s="33"/>
       <c r="DD33" s="42"/>
       <c r="DE33" s="42"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C34" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D34" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E34" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F34" s="17">
         <v>98.902836607868764</v>
       </c>
       <c r="G34" s="17">
         <v>125.60876102053835</v>
@@ -16107,51 +16172,53 @@
       </c>
       <c r="CT34" s="46">
         <v>104.3</v>
       </c>
       <c r="CU34" s="55">
         <v>100.3</v>
       </c>
       <c r="CV34" s="64">
         <v>114</v>
       </c>
       <c r="CW34" s="73">
         <v>97.5</v>
       </c>
       <c r="CX34" s="80">
         <v>47.9</v>
       </c>
       <c r="CY34" s="80">
         <v>99.3</v>
       </c>
       <c r="CZ34" s="84">
         <v>48.2</v>
       </c>
       <c r="DA34" s="88">
         <v>66.3</v>
       </c>
-      <c r="DB34" s="33"/>
+      <c r="DB34" s="88">
+        <v>100.9</v>
+      </c>
       <c r="DC34" s="33"/>
       <c r="DD34" s="42"/>
       <c r="DE34" s="42"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C35" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D35" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E35" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F35" s="17">
         <v>112.08266838402936</v>
       </c>
       <c r="G35" s="17">
         <v>110.25138727711401</v>
@@ -16428,51 +16495,53 @@
       </c>
       <c r="CT35" s="46">
         <v>102.5</v>
       </c>
       <c r="CU35" s="55">
         <v>112.4</v>
       </c>
       <c r="CV35" s="64">
         <v>98.5</v>
       </c>
       <c r="CW35" s="73">
         <v>101.2</v>
       </c>
       <c r="CX35" s="80">
         <v>108.8</v>
       </c>
       <c r="CY35" s="80">
         <v>107.1</v>
       </c>
       <c r="CZ35" s="84">
         <v>101</v>
       </c>
       <c r="DA35" s="88">
         <v>96.8</v>
       </c>
-      <c r="DB35" s="33"/>
+      <c r="DB35" s="88">
+        <v>107.7</v>
+      </c>
       <c r="DC35" s="33"/>
       <c r="DD35" s="42"/>
       <c r="DE35" s="42"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C36" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D36" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E36" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F36" s="17">
         <v>103.45653114710491</v>
       </c>
       <c r="G36" s="17">
         <v>102.58794124201461</v>
@@ -16749,51 +16818,53 @@
       </c>
       <c r="CT36" s="46">
         <v>96.1</v>
       </c>
       <c r="CU36" s="55">
         <v>90.8</v>
       </c>
       <c r="CV36" s="64">
         <v>86.9</v>
       </c>
       <c r="CW36" s="73">
         <v>103.4</v>
       </c>
       <c r="CX36" s="80">
         <v>97.5</v>
       </c>
       <c r="CY36" s="80">
         <v>100.3</v>
       </c>
       <c r="CZ36" s="84">
         <v>97.4</v>
       </c>
       <c r="DA36" s="88">
         <v>142.5</v>
       </c>
-      <c r="DB36" s="33"/>
+      <c r="DB36" s="88">
+        <v>98.4</v>
+      </c>
       <c r="DC36" s="33"/>
       <c r="DD36" s="42"/>
       <c r="DE36" s="42"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C37" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D37" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E37" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F37" s="17">
         <v>104.81795503134721</v>
       </c>
       <c r="G37" s="17">
         <v>116.6510618614322</v>
@@ -17070,186 +17141,188 @@
       </c>
       <c r="CT37" s="46">
         <v>59.5</v>
       </c>
       <c r="CU37" s="55">
         <v>72.8</v>
       </c>
       <c r="CV37" s="64">
         <v>112.2</v>
       </c>
       <c r="CW37" s="73">
         <v>139.1</v>
       </c>
       <c r="CX37" s="80">
         <v>107.8</v>
       </c>
       <c r="CY37" s="80">
         <v>152.5</v>
       </c>
       <c r="CZ37" s="84">
         <v>106.2</v>
       </c>
       <c r="DA37" s="88">
         <v>105.4</v>
       </c>
-      <c r="DB37" s="33"/>
+      <c r="DB37" s="88">
+        <v>129.80000000000001</v>
+      </c>
       <c r="DC37" s="33"/>
       <c r="DD37" s="42"/>
       <c r="DE37" s="42"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="97" t="s">
+      <c r="A39" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="97"/>
-[...58 lines deleted...]
-      <c r="BI39" s="97"/>
+      <c r="B39" s="92"/>
+      <c r="C39" s="92"/>
+      <c r="D39" s="92"/>
+      <c r="E39" s="92"/>
+      <c r="F39" s="92"/>
+      <c r="G39" s="92"/>
+      <c r="H39" s="92"/>
+      <c r="I39" s="92"/>
+      <c r="J39" s="92"/>
+      <c r="K39" s="92"/>
+      <c r="L39" s="92"/>
+      <c r="M39" s="92"/>
+      <c r="N39" s="92"/>
+      <c r="O39" s="92"/>
+      <c r="P39" s="92"/>
+      <c r="Q39" s="92"/>
+      <c r="R39" s="92"/>
+      <c r="S39" s="92"/>
+      <c r="T39" s="92"/>
+      <c r="U39" s="92"/>
+      <c r="V39" s="92"/>
+      <c r="W39" s="92"/>
+      <c r="X39" s="92"/>
+      <c r="Y39" s="92"/>
+      <c r="Z39" s="92"/>
+      <c r="AA39" s="92"/>
+      <c r="AB39" s="92"/>
+      <c r="AC39" s="92"/>
+      <c r="AD39" s="92"/>
+      <c r="AE39" s="92"/>
+      <c r="AF39" s="92"/>
+      <c r="AG39" s="92"/>
+      <c r="AH39" s="92"/>
+      <c r="AI39" s="92"/>
+      <c r="AJ39" s="92"/>
+      <c r="AK39" s="92"/>
+      <c r="AL39" s="92"/>
+      <c r="AM39" s="92"/>
+      <c r="AN39" s="92"/>
+      <c r="AO39" s="92"/>
+      <c r="AP39" s="92"/>
+      <c r="AQ39" s="92"/>
+      <c r="AR39" s="92"/>
+      <c r="AS39" s="92"/>
+      <c r="AT39" s="92"/>
+      <c r="AU39" s="92"/>
+      <c r="AV39" s="92"/>
+      <c r="AW39" s="92"/>
+      <c r="AX39" s="92"/>
+      <c r="AY39" s="92"/>
+      <c r="AZ39" s="92"/>
+      <c r="BA39" s="92"/>
+      <c r="BB39" s="92"/>
+      <c r="BC39" s="92"/>
+      <c r="BD39" s="92"/>
+      <c r="BE39" s="92"/>
+      <c r="BF39" s="92"/>
+      <c r="BG39" s="92"/>
+      <c r="BH39" s="92"/>
+      <c r="BI39" s="92"/>
       <c r="BJ39" s="4"/>
       <c r="BK39" s="4"/>
       <c r="BL39" s="4"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BO39" s="4"/>
       <c r="BP39" s="4"/>
       <c r="BQ39" s="4"/>
       <c r="BR39" s="4"/>
       <c r="BS39" s="4"/>
       <c r="BT39" s="4"/>
       <c r="BU39" s="4"/>
       <c r="BV39" s="4"/>
       <c r="BW39" s="4"/>
       <c r="BX39" s="4"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CA39" s="4"/>
       <c r="CB39" s="4"/>
       <c r="CC39" s="4"/>
       <c r="CD39" s="4"/>
       <c r="CE39" s="4"/>
       <c r="CF39" s="4"/>
       <c r="CG39" s="4"/>
       <c r="CH39" s="4"/>
       <c r="CI39" s="4"/>
       <c r="CJ39" s="4"/>
       <c r="CK39" s="4"/>
       <c r="CL39" s="4"/>
       <c r="CM39" s="4"/>
       <c r="CN39" s="4"/>
       <c r="CO39" s="4"/>
       <c r="CP39" s="4"/>
       <c r="CQ39" s="4"/>
       <c r="CR39" s="4"/>
       <c r="CS39" s="4"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="96" t="s">
+      <c r="K40" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="L40" s="96"/>
-      <c r="M40" s="96"/>
+      <c r="L40" s="93"/>
+      <c r="M40" s="93"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="96" t="s">
+      <c r="W40" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="X40" s="96"/>
-      <c r="Y40" s="96"/>
+      <c r="X40" s="93"/>
+      <c r="Y40" s="93"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="6" t="s">
         <v>15</v>
       </c>
@@ -17298,56 +17371,56 @@
       <c r="CE40" s="6"/>
       <c r="CF40" s="6"/>
       <c r="CG40" s="6"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
       <c r="CJ40" s="5"/>
       <c r="CK40" s="5"/>
       <c r="CL40" s="5"/>
       <c r="CM40" s="5"/>
       <c r="CN40" s="5"/>
       <c r="CO40" s="5"/>
       <c r="CP40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ40" s="6"/>
       <c r="CR40" s="6"/>
       <c r="CS40" s="6"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
-      <c r="DB40" s="92" t="s">
+      <c r="DB40" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="DC40" s="92"/>
-[...1 lines deleted...]
-      <c r="DE40" s="92"/>
+      <c r="DC40" s="97"/>
+      <c r="DD40" s="97"/>
+      <c r="DE40" s="97"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A41" s="94"/>
       <c r="B41" s="89" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="90"/>
       <c r="D41" s="90"/>
       <c r="E41" s="90"/>
       <c r="F41" s="90"/>
       <c r="G41" s="90"/>
       <c r="H41" s="90"/>
       <c r="I41" s="90"/>
       <c r="J41" s="90"/>
       <c r="K41" s="90"/>
       <c r="L41" s="90"/>
       <c r="M41" s="91"/>
       <c r="N41" s="89" t="s">
         <v>19</v>
       </c>
       <c r="O41" s="90"/>
       <c r="P41" s="90"/>
       <c r="Q41" s="90"/>
       <c r="R41" s="90"/>
       <c r="S41" s="90"/>
@@ -18077,51 +18150,53 @@
       </c>
       <c r="CT43" s="47">
         <v>100</v>
       </c>
       <c r="CU43" s="56">
         <v>100</v>
       </c>
       <c r="CV43" s="65">
         <v>100</v>
       </c>
       <c r="CW43" s="74">
         <v>112.7</v>
       </c>
       <c r="CX43" s="13">
         <v>100</v>
       </c>
       <c r="CY43" s="77">
         <v>100</v>
       </c>
       <c r="CZ43" s="85">
         <v>129.80000000000001</v>
       </c>
       <c r="DA43" s="13">
         <v>103.4</v>
       </c>
-      <c r="DB43" s="14"/>
+      <c r="DB43" s="14">
+        <v>111.3</v>
+      </c>
       <c r="DC43" s="13"/>
       <c r="DD43" s="41"/>
       <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="C44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="D44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="E44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="F44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="G44" s="17">
         <v>55.011857226639584</v>
@@ -18398,51 +18473,53 @@
       </c>
       <c r="CT44" s="49">
         <v>100</v>
       </c>
       <c r="CU44" s="58">
         <v>100</v>
       </c>
       <c r="CV44" s="67">
         <v>100</v>
       </c>
       <c r="CW44" s="76">
         <v>250.5</v>
       </c>
       <c r="CX44" s="79">
         <v>100</v>
       </c>
       <c r="CY44" s="79">
         <v>100</v>
       </c>
       <c r="CZ44" s="86">
         <v>88.1</v>
       </c>
       <c r="DA44" s="88">
         <v>109</v>
       </c>
-      <c r="DB44" s="33"/>
+      <c r="DB44" s="88">
+        <v>101.6</v>
+      </c>
       <c r="DC44" s="33"/>
       <c r="DD44" s="42"/>
       <c r="DE44" s="42"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="C45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="D45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="E45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="F45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="G45" s="19">
         <v>1369.7224288206382</v>
@@ -18719,51 +18796,53 @@
       </c>
       <c r="CT45" s="49">
         <v>100</v>
       </c>
       <c r="CU45" s="58">
         <v>100</v>
       </c>
       <c r="CV45" s="67">
         <v>100</v>
       </c>
       <c r="CW45" s="76">
         <v>337</v>
       </c>
       <c r="CX45" s="79">
         <v>100</v>
       </c>
       <c r="CY45" s="79">
         <v>100</v>
       </c>
       <c r="CZ45" s="86">
         <v>96.8</v>
       </c>
       <c r="DA45" s="88">
         <v>102.8</v>
       </c>
-      <c r="DB45" s="33"/>
+      <c r="DB45" s="88">
+        <v>114.8</v>
+      </c>
       <c r="DC45" s="33"/>
       <c r="DD45" s="42"/>
       <c r="DE45" s="42"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="C46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="D46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="E46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="F46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="G46" s="19">
         <v>143.70179951346853</v>
@@ -19040,51 +19119,53 @@
       </c>
       <c r="CT46" s="49">
         <v>100</v>
       </c>
       <c r="CU46" s="58">
         <v>100</v>
       </c>
       <c r="CV46" s="67">
         <v>100</v>
       </c>
       <c r="CW46" s="76">
         <v>88.5</v>
       </c>
       <c r="CX46" s="79">
         <v>100</v>
       </c>
       <c r="CY46" s="79">
         <v>100</v>
       </c>
       <c r="CZ46" s="86">
         <v>126.6</v>
       </c>
       <c r="DA46" s="88">
         <v>94.2</v>
       </c>
-      <c r="DB46" s="33"/>
+      <c r="DB46" s="88">
+        <v>108.7</v>
+      </c>
       <c r="DC46" s="33"/>
       <c r="DD46" s="42"/>
       <c r="DE46" s="42"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>20</v>
@@ -19361,51 +19442,53 @@
       </c>
       <c r="CT47" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU47" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV47" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW47" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX47" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY47" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ47" s="86">
         <v>142.9</v>
       </c>
       <c r="DA47" s="88">
         <v>137.80000000000001</v>
       </c>
-      <c r="DB47" s="33"/>
+      <c r="DB47" s="88">
+        <v>87</v>
+      </c>
       <c r="DC47" s="33"/>
       <c r="DD47" s="42"/>
       <c r="DE47" s="42"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>20</v>
@@ -19682,51 +19765,53 @@
       </c>
       <c r="CT48" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU48" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV48" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW48" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX48" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY48" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ48" s="86">
         <v>99.9</v>
       </c>
       <c r="DA48" s="88">
         <v>99.9</v>
       </c>
-      <c r="DB48" s="33"/>
+      <c r="DB48" s="88">
+        <v>154</v>
+      </c>
       <c r="DC48" s="33"/>
       <c r="DD48" s="42"/>
       <c r="DE48" s="42"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>20</v>
@@ -20003,51 +20088,53 @@
       </c>
       <c r="CT49" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU49" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV49" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW49" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX49" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY49" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ49" s="86">
         <v>97.4</v>
       </c>
       <c r="DA49" s="88">
         <v>138.30000000000001</v>
       </c>
-      <c r="DB49" s="33"/>
+      <c r="DB49" s="88">
+        <v>113.3</v>
+      </c>
       <c r="DC49" s="33"/>
       <c r="DD49" s="42"/>
       <c r="DE49" s="42"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>20</v>
@@ -20324,51 +20411,53 @@
       </c>
       <c r="CT50" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU50" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW50" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX50" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY50" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ50" s="86">
         <v>901.6</v>
       </c>
       <c r="DA50" s="88">
         <v>106.4</v>
       </c>
-      <c r="DB50" s="33"/>
+      <c r="DB50" s="88">
+        <v>122.1</v>
+      </c>
       <c r="DC50" s="33"/>
       <c r="DD50" s="42"/>
       <c r="DE50" s="42"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>20</v>
@@ -20645,51 +20734,53 @@
       </c>
       <c r="CT51" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU51" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV51" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW51" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX51" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY51" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ51" s="86">
         <v>101.2</v>
       </c>
       <c r="DA51" s="88">
         <v>96.2</v>
       </c>
-      <c r="DB51" s="33"/>
+      <c r="DB51" s="88">
+        <v>127.6</v>
+      </c>
       <c r="DC51" s="33"/>
       <c r="DD51" s="42"/>
       <c r="DE51" s="42"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>20</v>
@@ -20966,51 +21057,53 @@
       </c>
       <c r="CT52" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU52" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV52" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW52" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ52" s="86">
         <v>96.6</v>
       </c>
       <c r="DA52" s="88">
         <v>74.099999999999994</v>
       </c>
-      <c r="DB52" s="33"/>
+      <c r="DB52" s="88">
+        <v>110.7</v>
+      </c>
       <c r="DC52" s="33"/>
       <c r="DD52" s="42"/>
       <c r="DE52" s="42"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="17" t="s">
         <v>20</v>
@@ -21287,51 +21380,53 @@
       </c>
       <c r="CT53" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU53" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV53" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW53" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX53" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY53" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ53" s="86">
         <v>101.1</v>
       </c>
       <c r="DA53" s="88">
         <v>116.9</v>
       </c>
-      <c r="DB53" s="33"/>
+      <c r="DB53" s="88">
+        <v>148.1</v>
+      </c>
       <c r="DC53" s="33"/>
       <c r="DD53" s="42"/>
       <c r="DE53" s="42"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="17" t="s">
         <v>20</v>
@@ -21608,51 +21703,53 @@
       </c>
       <c r="CT54" s="49">
         <v>100</v>
       </c>
       <c r="CU54" s="58">
         <v>100</v>
       </c>
       <c r="CV54" s="67">
         <v>100</v>
       </c>
       <c r="CW54" s="76">
         <v>8.6</v>
       </c>
       <c r="CX54" s="79">
         <v>100</v>
       </c>
       <c r="CY54" s="79">
         <v>100</v>
       </c>
       <c r="CZ54" s="86">
         <v>97.8</v>
       </c>
       <c r="DA54" s="88">
         <v>101.1</v>
       </c>
-      <c r="DB54" s="33"/>
+      <c r="DB54" s="88">
+        <v>107</v>
+      </c>
       <c r="DC54" s="33"/>
       <c r="DD54" s="42"/>
       <c r="DE54" s="42"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="17" t="s">
         <v>20</v>
@@ -21929,51 +22026,53 @@
       </c>
       <c r="CT55" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU55" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV55" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW55" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX55" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY55" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ55" s="86">
         <v>103.4</v>
       </c>
       <c r="DA55" s="88">
         <v>161.9</v>
       </c>
-      <c r="DB55" s="33"/>
+      <c r="DB55" s="88">
+        <v>98.7</v>
+      </c>
       <c r="DC55" s="33"/>
       <c r="DD55" s="42"/>
       <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="17" t="s">
         <v>20</v>
@@ -22250,186 +22349,188 @@
       </c>
       <c r="CT56" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU56" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV56" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW56" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX56" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY56" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CZ56" s="86">
         <v>99.5</v>
       </c>
       <c r="DA56" s="88">
         <v>102.5</v>
       </c>
-      <c r="DB56" s="33"/>
+      <c r="DB56" s="88">
+        <v>132.1</v>
+      </c>
       <c r="DC56" s="33"/>
       <c r="DD56" s="42"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="97" t="s">
+      <c r="A58" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="97"/>
-[...58 lines deleted...]
-      <c r="BI58" s="97"/>
+      <c r="B58" s="92"/>
+      <c r="C58" s="92"/>
+      <c r="D58" s="92"/>
+      <c r="E58" s="92"/>
+      <c r="F58" s="92"/>
+      <c r="G58" s="92"/>
+      <c r="H58" s="92"/>
+      <c r="I58" s="92"/>
+      <c r="J58" s="92"/>
+      <c r="K58" s="92"/>
+      <c r="L58" s="92"/>
+      <c r="M58" s="92"/>
+      <c r="N58" s="92"/>
+      <c r="O58" s="92"/>
+      <c r="P58" s="92"/>
+      <c r="Q58" s="92"/>
+      <c r="R58" s="92"/>
+      <c r="S58" s="92"/>
+      <c r="T58" s="92"/>
+      <c r="U58" s="92"/>
+      <c r="V58" s="92"/>
+      <c r="W58" s="92"/>
+      <c r="X58" s="92"/>
+      <c r="Y58" s="92"/>
+      <c r="Z58" s="92"/>
+      <c r="AA58" s="92"/>
+      <c r="AB58" s="92"/>
+      <c r="AC58" s="92"/>
+      <c r="AD58" s="92"/>
+      <c r="AE58" s="92"/>
+      <c r="AF58" s="92"/>
+      <c r="AG58" s="92"/>
+      <c r="AH58" s="92"/>
+      <c r="AI58" s="92"/>
+      <c r="AJ58" s="92"/>
+      <c r="AK58" s="92"/>
+      <c r="AL58" s="92"/>
+      <c r="AM58" s="92"/>
+      <c r="AN58" s="92"/>
+      <c r="AO58" s="92"/>
+      <c r="AP58" s="92"/>
+      <c r="AQ58" s="92"/>
+      <c r="AR58" s="92"/>
+      <c r="AS58" s="92"/>
+      <c r="AT58" s="92"/>
+      <c r="AU58" s="92"/>
+      <c r="AV58" s="92"/>
+      <c r="AW58" s="92"/>
+      <c r="AX58" s="92"/>
+      <c r="AY58" s="92"/>
+      <c r="AZ58" s="92"/>
+      <c r="BA58" s="92"/>
+      <c r="BB58" s="92"/>
+      <c r="BC58" s="92"/>
+      <c r="BD58" s="92"/>
+      <c r="BE58" s="92"/>
+      <c r="BF58" s="92"/>
+      <c r="BG58" s="92"/>
+      <c r="BH58" s="92"/>
+      <c r="BI58" s="92"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
       <c r="CM58" s="4"/>
       <c r="CN58" s="4"/>
       <c r="CO58" s="4"/>
       <c r="CP58" s="4"/>
       <c r="CQ58" s="4"/>
       <c r="CR58" s="4"/>
       <c r="CS58" s="4"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="96" t="s">
+      <c r="K59" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="L59" s="96"/>
-      <c r="M59" s="96"/>
+      <c r="L59" s="93"/>
+      <c r="M59" s="93"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
-      <c r="W59" s="96" t="s">
+      <c r="W59" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="X59" s="96"/>
-      <c r="Y59" s="96"/>
+      <c r="X59" s="93"/>
+      <c r="Y59" s="93"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5"/>
       <c r="AQ59" s="5"/>
       <c r="AR59" s="5"/>
       <c r="AS59" s="5"/>
       <c r="AT59" s="6" t="s">
         <v>15</v>
       </c>
@@ -22478,56 +22579,56 @@
       <c r="CE59" s="6"/>
       <c r="CF59" s="6"/>
       <c r="CG59" s="6"/>
       <c r="CH59" s="5"/>
       <c r="CI59" s="5"/>
       <c r="CJ59" s="5"/>
       <c r="CK59" s="5"/>
       <c r="CL59" s="5"/>
       <c r="CM59" s="5"/>
       <c r="CN59" s="5"/>
       <c r="CO59" s="5"/>
       <c r="CP59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ59" s="6"/>
       <c r="CR59" s="6"/>
       <c r="CS59" s="6"/>
       <c r="CT59" s="5"/>
       <c r="CU59" s="5"/>
       <c r="CV59" s="5"/>
       <c r="CW59" s="5"/>
       <c r="CX59" s="5"/>
       <c r="CY59" s="5"/>
       <c r="CZ59" s="5"/>
       <c r="DA59" s="5"/>
-      <c r="DB59" s="92" t="s">
+      <c r="DB59" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="DC59" s="92"/>
-[...1 lines deleted...]
-      <c r="DE59" s="92"/>
+      <c r="DC59" s="97"/>
+      <c r="DD59" s="97"/>
+      <c r="DE59" s="97"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A60" s="94"/>
       <c r="B60" s="89" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="90"/>
       <c r="D60" s="90"/>
       <c r="E60" s="90"/>
       <c r="F60" s="90"/>
       <c r="G60" s="90"/>
       <c r="H60" s="90"/>
       <c r="I60" s="90"/>
       <c r="J60" s="90"/>
       <c r="K60" s="90"/>
       <c r="L60" s="90"/>
       <c r="M60" s="91"/>
       <c r="N60" s="89" t="s">
         <v>19</v>
       </c>
       <c r="O60" s="90"/>
       <c r="P60" s="90"/>
       <c r="Q60" s="90"/>
       <c r="R60" s="90"/>
       <c r="S60" s="90"/>
@@ -23257,51 +23358,53 @@
       </c>
       <c r="CT62" s="50">
         <v>103.7</v>
       </c>
       <c r="CU62" s="59">
         <v>105.8</v>
       </c>
       <c r="CV62" s="68">
         <v>103.7</v>
       </c>
       <c r="CW62" s="77">
         <v>105.6</v>
       </c>
       <c r="CX62" s="13">
         <v>103.6</v>
       </c>
       <c r="CY62" s="77">
         <v>106</v>
       </c>
       <c r="CZ62" s="87">
         <v>90.6</v>
       </c>
       <c r="DA62" s="13">
         <v>96.8</v>
       </c>
-      <c r="DB62" s="14"/>
+      <c r="DB62" s="14">
+        <v>97.5</v>
+      </c>
       <c r="DC62" s="13"/>
       <c r="DD62" s="41"/>
       <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="17">
         <v>184.38220440978998</v>
       </c>
       <c r="C63" s="17">
         <v>153.57518347876029</v>
       </c>
       <c r="D63" s="17">
         <v>133.51143964924418</v>
       </c>
       <c r="E63" s="17">
         <v>148.07953015820613</v>
       </c>
       <c r="F63" s="17">
         <v>138.31718207036664</v>
       </c>
       <c r="G63" s="17">
         <v>130.0445238089263</v>
@@ -23578,51 +23681,53 @@
       </c>
       <c r="CT63" s="51">
         <v>124.7</v>
       </c>
       <c r="CU63" s="60">
         <v>98</v>
       </c>
       <c r="CV63" s="69">
         <v>108.9</v>
       </c>
       <c r="CW63" s="78">
         <v>144.5</v>
       </c>
       <c r="CX63" s="80">
         <v>118.2</v>
       </c>
       <c r="CY63" s="80">
         <v>90.6</v>
       </c>
       <c r="CZ63" s="88">
         <v>107</v>
       </c>
       <c r="DA63" s="88">
         <v>141.5</v>
       </c>
-      <c r="DB63" s="33"/>
+      <c r="DB63" s="88">
+        <v>66.099999999999994</v>
+      </c>
       <c r="DC63" s="33"/>
       <c r="DD63" s="42"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19">
         <v>103.65770962429896</v>
       </c>
       <c r="C64" s="19">
         <v>102.92180970891908</v>
       </c>
       <c r="D64" s="19">
         <v>116.26270715725524</v>
       </c>
       <c r="E64" s="19">
         <v>106.49601330390284</v>
       </c>
       <c r="F64" s="19">
         <v>103.84471287829957</v>
       </c>
       <c r="G64" s="19">
         <v>107.40855341847437</v>
@@ -23899,51 +24004,53 @@
       </c>
       <c r="CT64" s="51">
         <v>209.5</v>
       </c>
       <c r="CU64" s="60">
         <v>173.9</v>
       </c>
       <c r="CV64" s="69">
         <v>132</v>
       </c>
       <c r="CW64" s="78">
         <v>125</v>
       </c>
       <c r="CX64" s="80">
         <v>147.9</v>
       </c>
       <c r="CY64" s="80">
         <v>102.5</v>
       </c>
       <c r="CZ64" s="88">
         <v>62</v>
       </c>
       <c r="DA64" s="88">
         <v>103.7</v>
       </c>
-      <c r="DB64" s="33"/>
+      <c r="DB64" s="88">
+        <v>108</v>
+      </c>
       <c r="DC64" s="33"/>
       <c r="DD64" s="42"/>
       <c r="DE64" s="42"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="19">
         <v>102.6753915537971</v>
       </c>
       <c r="C65" s="19">
         <v>99.532005775940789</v>
       </c>
       <c r="D65" s="19">
         <v>99.07072863455933</v>
       </c>
       <c r="E65" s="19">
         <v>101.56265003024889</v>
       </c>
       <c r="F65" s="19">
         <v>102.67013129470806</v>
       </c>
       <c r="G65" s="19">
         <v>106.4203277656142</v>
@@ -24220,51 +24327,53 @@
       </c>
       <c r="CT65" s="51">
         <v>99.4</v>
       </c>
       <c r="CU65" s="60">
         <v>114.7</v>
       </c>
       <c r="CV65" s="69">
         <v>101.9</v>
       </c>
       <c r="CW65" s="78">
         <v>97.6</v>
       </c>
       <c r="CX65" s="80">
         <v>144.9</v>
       </c>
       <c r="CY65" s="80">
         <v>185.6</v>
       </c>
       <c r="CZ65" s="88">
         <v>93.1</v>
       </c>
       <c r="DA65" s="88">
         <v>80.2</v>
       </c>
-      <c r="DB65" s="33"/>
+      <c r="DB65" s="88">
+        <v>114</v>
+      </c>
       <c r="DC65" s="33"/>
       <c r="DD65" s="42"/>
       <c r="DE65" s="42"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C66" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D66" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E66" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F66" s="19">
         <v>101.56311608858135</v>
       </c>
       <c r="G66" s="19">
         <v>101.39360636111729</v>
@@ -24541,51 +24650,53 @@
       </c>
       <c r="CT66" s="51">
         <v>92.6</v>
       </c>
       <c r="CU66" s="60">
         <v>96.4</v>
       </c>
       <c r="CV66" s="69">
         <v>103.7</v>
       </c>
       <c r="CW66" s="78">
         <v>123.1</v>
       </c>
       <c r="CX66" s="80">
         <v>102.3</v>
       </c>
       <c r="CY66" s="80">
         <v>95.3</v>
       </c>
       <c r="CZ66" s="88">
         <v>118.9</v>
       </c>
       <c r="DA66" s="88">
         <v>98.8</v>
       </c>
-      <c r="DB66" s="33"/>
+      <c r="DB66" s="88">
+        <v>105.1</v>
+      </c>
       <c r="DC66" s="33"/>
       <c r="DD66" s="42"/>
       <c r="DE66" s="42"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C67" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D67" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E67" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F67" s="19">
         <v>100.36311231158646</v>
       </c>
       <c r="G67" s="19">
         <v>100.82557991411385</v>
@@ -24862,51 +24973,53 @@
       </c>
       <c r="CT67" s="51">
         <v>104.8</v>
       </c>
       <c r="CU67" s="60">
         <v>103.6</v>
       </c>
       <c r="CV67" s="69">
         <v>99.7</v>
       </c>
       <c r="CW67" s="78">
         <v>99.7</v>
       </c>
       <c r="CX67" s="80">
         <v>107.2</v>
       </c>
       <c r="CY67" s="80">
         <v>103.1</v>
       </c>
       <c r="CZ67" s="88">
         <v>102.9</v>
       </c>
       <c r="DA67" s="88">
         <v>102</v>
       </c>
-      <c r="DB67" s="33"/>
+      <c r="DB67" s="88">
+        <v>96.2</v>
+      </c>
       <c r="DC67" s="33"/>
       <c r="DD67" s="42"/>
       <c r="DE67" s="42"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C68" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D68" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E68" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F68" s="19">
         <v>100.52209646165396</v>
       </c>
       <c r="G68" s="19">
         <v>100.95628907543247</v>
@@ -25183,51 +25296,53 @@
       </c>
       <c r="CT68" s="51">
         <v>108.1</v>
       </c>
       <c r="CU68" s="60">
         <v>96.7</v>
       </c>
       <c r="CV68" s="69">
         <v>95.4</v>
       </c>
       <c r="CW68" s="78">
         <v>108.4</v>
       </c>
       <c r="CX68" s="80">
         <v>115.5</v>
       </c>
       <c r="CY68" s="80">
         <v>104.8</v>
       </c>
       <c r="CZ68" s="88">
         <v>116.5</v>
       </c>
       <c r="DA68" s="88">
         <v>117.2</v>
       </c>
-      <c r="DB68" s="33"/>
+      <c r="DB68" s="88">
+        <v>97.5</v>
+      </c>
       <c r="DC68" s="33"/>
       <c r="DD68" s="42"/>
       <c r="DE68" s="42"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C69" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D69" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E69" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F69" s="19">
         <v>99.546649053189711</v>
       </c>
       <c r="G69" s="19">
         <v>100.4041601150341</v>
@@ -25504,51 +25619,53 @@
       </c>
       <c r="CT69" s="51">
         <v>94.2</v>
       </c>
       <c r="CU69" s="60">
         <v>96.8</v>
       </c>
       <c r="CV69" s="69">
         <v>98.1</v>
       </c>
       <c r="CW69" s="78">
         <v>80.2</v>
       </c>
       <c r="CX69" s="80">
         <v>98.8</v>
       </c>
       <c r="CY69" s="80">
         <v>65.5</v>
       </c>
       <c r="CZ69" s="88">
         <v>102.5</v>
       </c>
       <c r="DA69" s="88">
         <v>98.6</v>
       </c>
-      <c r="DB69" s="33"/>
+      <c r="DB69" s="88">
+        <v>97.4</v>
+      </c>
       <c r="DC69" s="33"/>
       <c r="DD69" s="42"/>
       <c r="DE69" s="42"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C70" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D70" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E70" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F70" s="17">
         <v>105.40487899682259</v>
       </c>
       <c r="G70" s="17">
         <v>105.25570891396532</v>
@@ -25825,51 +25942,53 @@
       </c>
       <c r="CT70" s="51">
         <v>98.3</v>
       </c>
       <c r="CU70" s="60">
         <v>94.5</v>
       </c>
       <c r="CV70" s="69">
         <v>84.9</v>
       </c>
       <c r="CW70" s="78">
         <v>89.4</v>
       </c>
       <c r="CX70" s="80">
         <v>103.9</v>
       </c>
       <c r="CY70" s="80">
         <v>110</v>
       </c>
       <c r="CZ70" s="88">
         <v>99.7</v>
       </c>
       <c r="DA70" s="88">
         <v>104.6</v>
       </c>
-      <c r="DB70" s="33"/>
+      <c r="DB70" s="88">
+        <v>107.7</v>
+      </c>
       <c r="DC70" s="33"/>
       <c r="DD70" s="42"/>
       <c r="DE70" s="42"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C71" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D71" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E71" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F71" s="17">
         <v>99.681082020093314</v>
       </c>
       <c r="G71" s="17">
         <v>100.50238728020619</v>
@@ -26146,51 +26265,53 @@
       </c>
       <c r="CT71" s="51">
         <v>88.2</v>
       </c>
       <c r="CU71" s="60">
         <v>110.5</v>
       </c>
       <c r="CV71" s="69">
         <v>95.7</v>
       </c>
       <c r="CW71" s="78">
         <v>97.7</v>
       </c>
       <c r="CX71" s="80">
         <v>111.5</v>
       </c>
       <c r="CY71" s="80">
         <v>108.6</v>
       </c>
       <c r="CZ71" s="88">
         <v>92.9</v>
       </c>
       <c r="DA71" s="88">
         <v>99.3</v>
       </c>
-      <c r="DB71" s="33"/>
+      <c r="DB71" s="88">
+        <v>111.1</v>
+      </c>
       <c r="DC71" s="33"/>
       <c r="DD71" s="42"/>
       <c r="DE71" s="42"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C72" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D72" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E72" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F72" s="17">
         <v>98.902836607868764</v>
       </c>
       <c r="G72" s="17">
         <v>125.61964494346034</v>
@@ -26467,51 +26588,53 @@
       </c>
       <c r="CT72" s="51">
         <v>104.3</v>
       </c>
       <c r="CU72" s="60">
         <v>100.3</v>
       </c>
       <c r="CV72" s="69">
         <v>114</v>
       </c>
       <c r="CW72" s="78">
         <v>97.5</v>
       </c>
       <c r="CX72" s="80">
         <v>47.9</v>
       </c>
       <c r="CY72" s="80">
         <v>99.3</v>
       </c>
       <c r="CZ72" s="88">
         <v>30.2</v>
       </c>
       <c r="DA72" s="88">
         <v>48.7</v>
       </c>
-      <c r="DB72" s="33"/>
+      <c r="DB72" s="88">
+        <v>38.6</v>
+      </c>
       <c r="DC72" s="33"/>
       <c r="DD72" s="42"/>
       <c r="DE72" s="42"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="17">
         <v>88.249695390299394</v>
       </c>
       <c r="C73" s="17">
         <v>98.786936854417135</v>
       </c>
       <c r="D73" s="17">
         <v>112.98935308344078</v>
       </c>
       <c r="E73" s="17">
         <v>107.76428308319662</v>
       </c>
       <c r="F73" s="17">
         <v>112.27097520661766</v>
       </c>
       <c r="G73" s="17">
         <v>110.42898759275528</v>
@@ -26788,51 +26911,53 @@
       </c>
       <c r="CT73" s="51">
         <v>102.5</v>
       </c>
       <c r="CU73" s="60">
         <v>112.5</v>
       </c>
       <c r="CV73" s="69">
         <v>98.5</v>
       </c>
       <c r="CW73" s="78">
         <v>101.3</v>
       </c>
       <c r="CX73" s="80">
         <v>108.8</v>
       </c>
       <c r="CY73" s="80">
         <v>107.1</v>
       </c>
       <c r="CZ73" s="88">
         <v>102.2</v>
       </c>
       <c r="DA73" s="88">
         <v>93.6</v>
       </c>
-      <c r="DB73" s="33"/>
+      <c r="DB73" s="88">
+        <v>114.3</v>
+      </c>
       <c r="DC73" s="33"/>
       <c r="DD73" s="42"/>
       <c r="DE73" s="42"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C74" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D74" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E74" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F74" s="17">
         <v>103.45653114710491</v>
       </c>
       <c r="G74" s="17">
         <v>102.58905670466878</v>
@@ -27109,51 +27234,53 @@
       </c>
       <c r="CT74" s="51">
         <v>96.1</v>
       </c>
       <c r="CU74" s="60">
         <v>90.8</v>
       </c>
       <c r="CV74" s="69">
         <v>86.9</v>
       </c>
       <c r="CW74" s="78">
         <v>103.4</v>
       </c>
       <c r="CX74" s="80">
         <v>97.5</v>
       </c>
       <c r="CY74" s="80">
         <v>100.3</v>
       </c>
       <c r="CZ74" s="88">
         <v>93.5</v>
       </c>
       <c r="DA74" s="88">
         <v>90.8</v>
       </c>
-      <c r="DB74" s="33"/>
+      <c r="DB74" s="88">
+        <v>93.4</v>
+      </c>
       <c r="DC74" s="33"/>
       <c r="DD74" s="42"/>
       <c r="DE74" s="42"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C75" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D75" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E75" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F75" s="17">
         <v>104.81795503134721</v>
       </c>
       <c r="G75" s="17">
         <v>116.65889256259241</v>
@@ -27430,159 +27557,164 @@
       </c>
       <c r="CT75" s="51">
         <v>59.5</v>
       </c>
       <c r="CU75" s="60">
         <v>72.8</v>
       </c>
       <c r="CV75" s="69">
         <v>112.2</v>
       </c>
       <c r="CW75" s="78">
         <v>139.1</v>
       </c>
       <c r="CX75" s="80">
         <v>107.8</v>
       </c>
       <c r="CY75" s="80">
         <v>152.5</v>
       </c>
       <c r="CZ75" s="88">
         <v>111.1</v>
       </c>
       <c r="DA75" s="88">
         <v>110.9</v>
       </c>
-      <c r="DB75" s="33"/>
+      <c r="DB75" s="88">
+        <v>115.6</v>
+      </c>
       <c r="DC75" s="33"/>
       <c r="DD75" s="42"/>
       <c r="DE75" s="42"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="93"/>
-[...3 lines deleted...]
-      <c r="F77" s="93"/>
+      <c r="B77" s="96"/>
+      <c r="C77" s="96"/>
+      <c r="D77" s="96"/>
+      <c r="E77" s="96"/>
+      <c r="F77" s="96"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AX77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AY77" s="5"/>
       <c r="AZ77" s="5"/>
       <c r="BA77" s="5"/>
       <c r="BB77" s="5"/>
       <c r="BC77" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="57">
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="CH41:CS41"/>
     <mergeCell ref="CH60:CS60"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="A20:BI20"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W40:Y40"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BV22:CG22"/>
-    <mergeCell ref="A1:BI1"/>
-[...39 lines deleted...]
-    <mergeCell ref="DB59:DE59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -27591,85 +27723,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>