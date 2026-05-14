--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1124" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1133" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -3580,51 +3580,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3700,76 +3700,95 @@
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="2494"/>
     <cellStyle name="20% - Акцент1 11" xfId="2493"/>
     <cellStyle name="20% - Акцент1 2" xfId="463"/>
@@ -6713,144 +6732,144 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="64"/>
-[...58 lines deleted...]
-      <c r="BI1" s="64"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="78"/>
+      <c r="AM1" s="78"/>
+      <c r="AN1" s="78"/>
+      <c r="AO1" s="78"/>
+      <c r="AP1" s="78"/>
+      <c r="AQ1" s="78"/>
+      <c r="AR1" s="78"/>
+      <c r="AS1" s="78"/>
+      <c r="AT1" s="78"/>
+      <c r="AU1" s="78"/>
+      <c r="AV1" s="78"/>
+      <c r="AW1" s="78"/>
+      <c r="AX1" s="78"/>
+      <c r="AY1" s="78"/>
+      <c r="AZ1" s="78"/>
+      <c r="BA1" s="78"/>
+      <c r="BB1" s="78"/>
+      <c r="BC1" s="78"/>
+      <c r="BD1" s="78"/>
+      <c r="BE1" s="78"/>
+      <c r="BF1" s="78"/>
+      <c r="BG1" s="78"/>
+      <c r="BH1" s="78"/>
+      <c r="BI1" s="78"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
-      <c r="K2" s="65" t="s">
+      <c r="K2" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="65"/>
-      <c r="M2" s="65"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
-      <c r="W2" s="65" t="s">
+      <c r="W2" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="X2" s="65"/>
-      <c r="Y2" s="65"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="6" t="s">
         <v>15</v>
       </c>
@@ -6899,188 +6918,188 @@
       <c r="CE2" s="6"/>
       <c r="CF2" s="6"/>
       <c r="CG2" s="6"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ2" s="6"/>
       <c r="CR2" s="6"/>
       <c r="CS2" s="6"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
-      <c r="DB2" s="69" t="s">
+      <c r="DB2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="DC2" s="69"/>
-[...1 lines deleted...]
-      <c r="DE2" s="69"/>
+      <c r="DC2" s="73"/>
+      <c r="DD2" s="73"/>
+      <c r="DE2" s="73"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="66"/>
-      <c r="B3" s="61" t="s">
+      <c r="A3" s="75"/>
+      <c r="B3" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="62"/>
-[...10 lines deleted...]
-      <c r="N3" s="61" t="s">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="62"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61" t="s">
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="62"/>
-[...10 lines deleted...]
-      <c r="AL3" s="61" t="s">
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="71"/>
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="71"/>
+      <c r="AG3" s="71"/>
+      <c r="AH3" s="71"/>
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="62"/>
-[...10 lines deleted...]
-      <c r="AX3" s="61" t="s">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AY3" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="61" t="s">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BK3" s="62"/>
-[...10 lines deleted...]
-      <c r="BV3" s="61" t="s">
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
+      <c r="BV3" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="62"/>
-[...10 lines deleted...]
-      <c r="CH3" s="61" t="s">
+      <c r="BW3" s="71"/>
+      <c r="BX3" s="71"/>
+      <c r="BY3" s="71"/>
+      <c r="BZ3" s="71"/>
+      <c r="CA3" s="71"/>
+      <c r="CB3" s="71"/>
+      <c r="CC3" s="71"/>
+      <c r="CD3" s="71"/>
+      <c r="CE3" s="71"/>
+      <c r="CF3" s="71"/>
+      <c r="CG3" s="72"/>
+      <c r="CH3" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="62"/>
-[...10 lines deleted...]
-      <c r="CT3" s="61" t="s">
+      <c r="CI3" s="71"/>
+      <c r="CJ3" s="71"/>
+      <c r="CK3" s="71"/>
+      <c r="CL3" s="71"/>
+      <c r="CM3" s="71"/>
+      <c r="CN3" s="71"/>
+      <c r="CO3" s="71"/>
+      <c r="CP3" s="71"/>
+      <c r="CQ3" s="71"/>
+      <c r="CR3" s="71"/>
+      <c r="CS3" s="72"/>
+      <c r="CT3" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="62"/>
-[...9 lines deleted...]
-      <c r="DE3" s="63"/>
+      <c r="CU3" s="71"/>
+      <c r="CV3" s="71"/>
+      <c r="CW3" s="71"/>
+      <c r="CX3" s="71"/>
+      <c r="CY3" s="71"/>
+      <c r="CZ3" s="71"/>
+      <c r="DA3" s="71"/>
+      <c r="DB3" s="71"/>
+      <c r="DC3" s="71"/>
+      <c r="DD3" s="71"/>
+      <c r="DE3" s="72"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="67"/>
+      <c r="A4" s="76"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7660,54 +7679,56 @@
       </c>
       <c r="CN5" s="26">
         <v>104.4</v>
       </c>
       <c r="CO5" s="13">
         <v>103</v>
       </c>
       <c r="CP5" s="14">
         <v>109.6</v>
       </c>
       <c r="CQ5" s="13">
         <v>112</v>
       </c>
       <c r="CR5" s="15">
         <v>112.9</v>
       </c>
       <c r="CS5" s="34">
         <v>138.80000000000001</v>
       </c>
       <c r="CT5" s="43">
         <v>103.4</v>
       </c>
       <c r="CU5" s="52">
         <v>105.3</v>
       </c>
-      <c r="CV5" s="70">
+      <c r="CV5" s="61">
         <v>103.4</v>
       </c>
-      <c r="CW5" s="13"/>
+      <c r="CW5" s="79">
+        <v>105.9</v>
+      </c>
       <c r="CX5" s="13"/>
       <c r="CY5" s="32"/>
       <c r="CZ5" s="32"/>
       <c r="DA5" s="13"/>
       <c r="DB5" s="14"/>
       <c r="DC5" s="13"/>
       <c r="DD5" s="41"/>
       <c r="DE5" s="41"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17">
         <v>147.57979243383704</v>
       </c>
       <c r="C6" s="17">
         <v>133.74178529114064</v>
       </c>
       <c r="D6" s="17">
         <v>119.01250152851968</v>
       </c>
       <c r="E6" s="17">
         <v>128.84848720511161</v>
       </c>
@@ -7971,54 +7992,56 @@
       </c>
       <c r="CN6" s="27">
         <v>105.1</v>
       </c>
       <c r="CO6" s="33">
         <v>96.8</v>
       </c>
       <c r="CP6" s="33">
         <v>104.9</v>
       </c>
       <c r="CQ6" s="33">
         <v>113.5</v>
       </c>
       <c r="CR6" s="20">
         <v>112.8</v>
       </c>
       <c r="CS6" s="35">
         <v>83.8</v>
       </c>
       <c r="CT6" s="44">
         <v>120.9</v>
       </c>
       <c r="CU6" s="53">
         <v>98.3</v>
       </c>
-      <c r="CV6" s="71">
+      <c r="CV6" s="62">
         <v>108.2</v>
       </c>
-      <c r="CW6" s="33"/>
+      <c r="CW6" s="80">
+        <v>154.4</v>
+      </c>
       <c r="CX6" s="33"/>
       <c r="CY6" s="33"/>
       <c r="CZ6" s="33"/>
       <c r="DA6" s="33"/>
       <c r="DB6" s="33"/>
       <c r="DC6" s="33"/>
       <c r="DD6" s="42"/>
       <c r="DE6" s="42"/>
     </row>
     <row r="7" spans="1:109" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="19">
         <v>105.5216736231976</v>
       </c>
       <c r="C7" s="19">
         <v>104.73091211829144</v>
       </c>
       <c r="D7" s="19">
         <v>117.46668834079783</v>
       </c>
       <c r="E7" s="19">
         <v>108.07427120918587</v>
       </c>
@@ -8282,54 +8305,56 @@
       </c>
       <c r="CN7" s="27">
         <v>142.5</v>
       </c>
       <c r="CO7" s="33">
         <v>101.7</v>
       </c>
       <c r="CP7" s="33">
         <v>107.8</v>
       </c>
       <c r="CQ7" s="33">
         <v>119.7</v>
       </c>
       <c r="CR7" s="20">
         <v>120.5</v>
       </c>
       <c r="CS7" s="35">
         <v>47.1</v>
       </c>
       <c r="CT7" s="44">
         <v>198.4</v>
       </c>
       <c r="CU7" s="53">
         <v>167.5</v>
       </c>
-      <c r="CV7" s="71">
+      <c r="CV7" s="62">
         <v>130.1</v>
       </c>
-      <c r="CW7" s="33"/>
+      <c r="CW7" s="80">
+        <v>130.80000000000001</v>
+      </c>
       <c r="CX7" s="33"/>
       <c r="CY7" s="33"/>
       <c r="CZ7" s="33"/>
       <c r="DA7" s="33"/>
       <c r="DB7" s="33"/>
       <c r="DC7" s="33"/>
       <c r="DD7" s="42"/>
       <c r="DE7" s="42"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="19">
         <v>115.96885287159677</v>
       </c>
       <c r="C8" s="19">
         <v>111.97861792006987</v>
       </c>
       <c r="D8" s="19">
         <v>111.05409467944656</v>
       </c>
       <c r="E8" s="19">
         <v>114.01147569960466</v>
       </c>
@@ -8593,54 +8618,56 @@
       </c>
       <c r="CN8" s="27">
         <v>99.5</v>
       </c>
       <c r="CO8" s="33">
         <v>91.8</v>
       </c>
       <c r="CP8" s="33">
         <v>108.8</v>
       </c>
       <c r="CQ8" s="33">
         <v>119.6</v>
       </c>
       <c r="CR8" s="20">
         <v>99.7</v>
       </c>
       <c r="CS8" s="35">
         <v>103</v>
       </c>
       <c r="CT8" s="44">
         <v>99.8</v>
       </c>
       <c r="CU8" s="53">
         <v>106.6</v>
       </c>
-      <c r="CV8" s="71">
+      <c r="CV8" s="62">
         <v>101</v>
       </c>
-      <c r="CW8" s="33"/>
+      <c r="CW8" s="80">
+        <v>92.5</v>
+      </c>
       <c r="CX8" s="33"/>
       <c r="CY8" s="33"/>
       <c r="CZ8" s="33"/>
       <c r="DA8" s="33"/>
       <c r="DB8" s="33"/>
       <c r="DC8" s="33"/>
       <c r="DD8" s="42"/>
       <c r="DE8" s="42"/>
     </row>
     <row r="9" spans="1:109" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C9" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D9" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E9" s="19">
         <v>99.684211065699913</v>
       </c>
@@ -8904,54 +8931,56 @@
       </c>
       <c r="CN9" s="27">
         <v>118.8</v>
       </c>
       <c r="CO9" s="33">
         <v>104.7</v>
       </c>
       <c r="CP9" s="33">
         <v>103.6</v>
       </c>
       <c r="CQ9" s="33">
         <v>91.8</v>
       </c>
       <c r="CR9" s="20">
         <v>211.7</v>
       </c>
       <c r="CS9" s="35">
         <v>219.4</v>
       </c>
       <c r="CT9" s="44">
         <v>92.7</v>
       </c>
       <c r="CU9" s="53">
         <v>96.5</v>
       </c>
-      <c r="CV9" s="71">
+      <c r="CV9" s="62">
         <v>103.6</v>
       </c>
-      <c r="CW9" s="33"/>
+      <c r="CW9" s="80">
+        <v>123.8</v>
+      </c>
       <c r="CX9" s="33"/>
       <c r="CY9" s="33"/>
       <c r="CZ9" s="33"/>
       <c r="DA9" s="33"/>
       <c r="DB9" s="33"/>
       <c r="DC9" s="33"/>
       <c r="DD9" s="42"/>
       <c r="DE9" s="42"/>
     </row>
     <row r="10" spans="1:109" ht="13.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="19">
         <v>98.233373462564558</v>
       </c>
       <c r="C10" s="19">
         <v>101.90622322662641</v>
       </c>
       <c r="D10" s="19">
         <v>99.415300582129333</v>
       </c>
       <c r="E10" s="19">
         <v>100.85638471288148</v>
       </c>
@@ -9215,54 +9244,56 @@
       </c>
       <c r="CN10" s="27">
         <v>111.2</v>
       </c>
       <c r="CO10" s="33">
         <v>103</v>
       </c>
       <c r="CP10" s="33">
         <v>104.8</v>
       </c>
       <c r="CQ10" s="33">
         <v>119.6</v>
       </c>
       <c r="CR10" s="20">
         <v>82.6</v>
       </c>
       <c r="CS10" s="35">
         <v>96.5</v>
       </c>
       <c r="CT10" s="44">
         <v>104.7</v>
       </c>
       <c r="CU10" s="53">
         <v>103.5</v>
       </c>
-      <c r="CV10" s="71">
+      <c r="CV10" s="62">
         <v>99.8</v>
       </c>
-      <c r="CW10" s="33"/>
+      <c r="CW10" s="80">
+        <v>99.7</v>
+      </c>
       <c r="CX10" s="33"/>
       <c r="CY10" s="33"/>
       <c r="CZ10" s="33"/>
       <c r="DA10" s="33"/>
       <c r="DB10" s="33"/>
       <c r="DC10" s="33"/>
       <c r="DD10" s="42"/>
       <c r="DE10" s="42"/>
     </row>
     <row r="11" spans="1:109" ht="13.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C11" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D11" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E11" s="19">
         <v>101.87779779218198</v>
       </c>
@@ -9526,54 +9557,56 @@
       </c>
       <c r="CN11" s="27">
         <v>78.2</v>
       </c>
       <c r="CO11" s="33">
         <v>113.4</v>
       </c>
       <c r="CP11" s="33">
         <v>123.9</v>
       </c>
       <c r="CQ11" s="33">
         <v>117.7</v>
       </c>
       <c r="CR11" s="20">
         <v>173.7</v>
       </c>
       <c r="CS11" s="35">
         <v>-56.2</v>
       </c>
       <c r="CT11" s="44">
         <v>108.1</v>
       </c>
       <c r="CU11" s="53">
         <v>96.8</v>
       </c>
-      <c r="CV11" s="71">
+      <c r="CV11" s="62">
         <v>95.5</v>
       </c>
-      <c r="CW11" s="33"/>
+      <c r="CW11" s="80">
+        <v>108.4</v>
+      </c>
       <c r="CX11" s="33"/>
       <c r="CY11" s="33"/>
       <c r="CZ11" s="33"/>
       <c r="DA11" s="33"/>
       <c r="DB11" s="33"/>
       <c r="DC11" s="33"/>
       <c r="DD11" s="42"/>
       <c r="DE11" s="42"/>
     </row>
     <row r="12" spans="1:109" ht="13.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C12" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D12" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E12" s="19">
         <v>101.11412245392917</v>
       </c>
@@ -9837,54 +9870,56 @@
       </c>
       <c r="CN12" s="27">
         <v>79.099999999999994</v>
       </c>
       <c r="CO12" s="33">
         <v>104.5</v>
       </c>
       <c r="CP12" s="33">
         <v>113</v>
       </c>
       <c r="CQ12" s="33">
         <v>172.6</v>
       </c>
       <c r="CR12" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS12" s="35">
         <v>-560.1</v>
       </c>
       <c r="CT12" s="44">
         <v>94.2</v>
       </c>
       <c r="CU12" s="53">
         <v>96.8</v>
       </c>
-      <c r="CV12" s="71">
+      <c r="CV12" s="62">
         <v>98.1</v>
       </c>
-      <c r="CW12" s="33"/>
+      <c r="CW12" s="80">
+        <v>80.2</v>
+      </c>
       <c r="CX12" s="33"/>
       <c r="CY12" s="33"/>
       <c r="CZ12" s="33"/>
       <c r="DA12" s="33"/>
       <c r="DB12" s="33"/>
       <c r="DC12" s="33"/>
       <c r="DD12" s="42"/>
       <c r="DE12" s="42"/>
     </row>
     <row r="13" spans="1:109" ht="13.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="17">
         <v>101.22459462173239</v>
       </c>
       <c r="C13" s="17">
         <v>103.04689236020232</v>
       </c>
       <c r="D13" s="17">
         <v>104.96271094590224</v>
       </c>
       <c r="E13" s="17">
         <v>101.88144511770696</v>
       </c>
@@ -10148,54 +10183,56 @@
       </c>
       <c r="CN13" s="27">
         <v>102</v>
       </c>
       <c r="CO13" s="33">
         <v>110.2</v>
       </c>
       <c r="CP13" s="33">
         <v>100.2</v>
       </c>
       <c r="CQ13" s="33">
         <v>103.6</v>
       </c>
       <c r="CR13" s="20">
         <v>100</v>
       </c>
       <c r="CS13" s="35">
         <v>592.1</v>
       </c>
       <c r="CT13" s="44">
         <v>98.4</v>
       </c>
       <c r="CU13" s="53">
         <v>94.5</v>
       </c>
-      <c r="CV13" s="71">
+      <c r="CV13" s="62">
         <v>85.1</v>
       </c>
-      <c r="CW13" s="33"/>
+      <c r="CW13" s="80">
+        <v>89.3</v>
+      </c>
       <c r="CX13" s="33"/>
       <c r="CY13" s="33"/>
       <c r="CZ13" s="33"/>
       <c r="DA13" s="33"/>
       <c r="DB13" s="33"/>
       <c r="DC13" s="33"/>
       <c r="DD13" s="42"/>
       <c r="DE13" s="42"/>
     </row>
     <row r="14" spans="1:109" ht="13.5" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C14" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D14" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E14" s="17">
         <v>103.85326921999787</v>
       </c>
@@ -10459,54 +10496,56 @@
       </c>
       <c r="CN14" s="27">
         <v>103.2</v>
       </c>
       <c r="CO14" s="33">
         <v>104</v>
       </c>
       <c r="CP14" s="33">
         <v>102.4</v>
       </c>
       <c r="CQ14" s="33">
         <v>101.2</v>
       </c>
       <c r="CR14" s="20">
         <v>109</v>
       </c>
       <c r="CS14" s="35">
         <v>33.9</v>
       </c>
       <c r="CT14" s="44">
         <v>88.8</v>
       </c>
       <c r="CU14" s="53">
         <v>110</v>
       </c>
-      <c r="CV14" s="71">
+      <c r="CV14" s="62">
         <v>95.9</v>
       </c>
-      <c r="CW14" s="33"/>
+      <c r="CW14" s="80">
+        <v>97.3</v>
+      </c>
       <c r="CX14" s="33"/>
       <c r="CY14" s="33"/>
       <c r="CZ14" s="33"/>
       <c r="DA14" s="33"/>
       <c r="DB14" s="33"/>
       <c r="DC14" s="33"/>
       <c r="DD14" s="42"/>
       <c r="DE14" s="42"/>
     </row>
     <row r="15" spans="1:109" ht="13.5" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C15" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D15" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E15" s="17">
         <v>105.5442752041357</v>
       </c>
@@ -10770,54 +10809,56 @@
       </c>
       <c r="CN15" s="27">
         <v>104.7</v>
       </c>
       <c r="CO15" s="33">
         <v>95.4</v>
       </c>
       <c r="CP15" s="33">
         <v>127.6</v>
       </c>
       <c r="CQ15" s="33">
         <v>85.4</v>
       </c>
       <c r="CR15" s="20">
         <v>80.5</v>
       </c>
       <c r="CS15" s="35">
         <v>102.2</v>
       </c>
       <c r="CT15" s="44">
         <v>104.3</v>
       </c>
       <c r="CU15" s="53">
         <v>100.3</v>
       </c>
-      <c r="CV15" s="71">
+      <c r="CV15" s="62">
         <v>114</v>
       </c>
-      <c r="CW15" s="33"/>
+      <c r="CW15" s="80">
+        <v>97.6</v>
+      </c>
       <c r="CX15" s="33"/>
       <c r="CY15" s="33"/>
       <c r="CZ15" s="33"/>
       <c r="DA15" s="33"/>
       <c r="DB15" s="33"/>
       <c r="DC15" s="33"/>
       <c r="DD15" s="42"/>
       <c r="DE15" s="42"/>
     </row>
     <row r="16" spans="1:109" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C16" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D16" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E16" s="17">
         <v>107.58850864290797</v>
       </c>
@@ -11081,54 +11122,56 @@
       </c>
       <c r="CN16" s="27">
         <v>102.6</v>
       </c>
       <c r="CO16" s="33">
         <v>108.3</v>
       </c>
       <c r="CP16" s="33">
         <v>114</v>
       </c>
       <c r="CQ16" s="33">
         <v>96.5</v>
       </c>
       <c r="CR16" s="20">
         <v>85.6</v>
       </c>
       <c r="CS16" s="35">
         <v>389.1</v>
       </c>
       <c r="CT16" s="44">
         <v>102.5</v>
       </c>
       <c r="CU16" s="53">
         <v>112.4</v>
       </c>
-      <c r="CV16" s="71">
+      <c r="CV16" s="62">
         <v>98.5</v>
       </c>
-      <c r="CW16" s="33"/>
+      <c r="CW16" s="80">
+        <v>101.2</v>
+      </c>
       <c r="CX16" s="33"/>
       <c r="CY16" s="33"/>
       <c r="CZ16" s="33"/>
       <c r="DA16" s="33"/>
       <c r="DB16" s="33"/>
       <c r="DC16" s="33"/>
       <c r="DD16" s="42"/>
       <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="13.5" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="17">
         <v>97.972624525472696</v>
       </c>
       <c r="C17" s="17">
         <v>103.2400844365736</v>
       </c>
       <c r="D17" s="17">
         <v>106.33432282993662</v>
       </c>
       <c r="E17" s="17">
         <v>105.29750351031488</v>
       </c>
@@ -11392,54 +11435,56 @@
       </c>
       <c r="CN17" s="27">
         <v>101.1</v>
       </c>
       <c r="CO17" s="33">
         <v>95.4</v>
       </c>
       <c r="CP17" s="33">
         <v>109.5</v>
       </c>
       <c r="CQ17" s="33">
         <v>107.1</v>
       </c>
       <c r="CR17" s="20">
         <v>122.9</v>
       </c>
       <c r="CS17" s="35">
         <v>86.9</v>
       </c>
       <c r="CT17" s="44">
         <v>96.2</v>
       </c>
       <c r="CU17" s="53">
         <v>91</v>
       </c>
-      <c r="CV17" s="71">
+      <c r="CV17" s="62">
         <v>87.1</v>
       </c>
-      <c r="CW17" s="33"/>
+      <c r="CW17" s="80">
+        <v>103</v>
+      </c>
       <c r="CX17" s="33"/>
       <c r="CY17" s="33"/>
       <c r="CZ17" s="33"/>
       <c r="DA17" s="33"/>
       <c r="DB17" s="33"/>
       <c r="DC17" s="33"/>
       <c r="DD17" s="42"/>
       <c r="DE17" s="42"/>
     </row>
     <row r="18" spans="1:109" ht="13.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="17">
         <v>96.201461479395761</v>
       </c>
       <c r="C18" s="17">
         <v>107.01955226165541</v>
       </c>
       <c r="D18" s="17">
         <v>101.14002520562737</v>
       </c>
       <c r="E18" s="17">
         <v>94.105868466710561</v>
       </c>
@@ -11703,194 +11748,196 @@
       </c>
       <c r="CN18" s="27">
         <v>97.8</v>
       </c>
       <c r="CO18" s="33">
         <v>100.5</v>
       </c>
       <c r="CP18" s="33">
         <v>121</v>
       </c>
       <c r="CQ18" s="33">
         <v>79</v>
       </c>
       <c r="CR18" s="20">
         <v>99.5</v>
       </c>
       <c r="CS18" s="35">
         <v>387.2</v>
       </c>
       <c r="CT18" s="44">
         <v>61.3</v>
       </c>
       <c r="CU18" s="53">
         <v>74.099999999999994</v>
       </c>
-      <c r="CV18" s="71">
+      <c r="CV18" s="62">
         <v>110.5</v>
       </c>
-      <c r="CW18" s="33"/>
+      <c r="CW18" s="80">
+        <v>135.80000000000001</v>
+      </c>
       <c r="CX18" s="33"/>
       <c r="CY18" s="33"/>
       <c r="CZ18" s="33"/>
       <c r="DA18" s="33"/>
       <c r="DB18" s="33"/>
       <c r="DC18" s="33"/>
       <c r="DD18" s="42"/>
       <c r="DE18" s="42"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="64" t="s">
+      <c r="A20" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="64"/>
-[...58 lines deleted...]
-      <c r="BI20" s="64"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="78"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="78"/>
+      <c r="L20" s="78"/>
+      <c r="M20" s="78"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="78"/>
+      <c r="R20" s="78"/>
+      <c r="S20" s="78"/>
+      <c r="T20" s="78"/>
+      <c r="U20" s="78"/>
+      <c r="V20" s="78"/>
+      <c r="W20" s="78"/>
+      <c r="X20" s="78"/>
+      <c r="Y20" s="78"/>
+      <c r="Z20" s="78"/>
+      <c r="AA20" s="78"/>
+      <c r="AB20" s="78"/>
+      <c r="AC20" s="78"/>
+      <c r="AD20" s="78"/>
+      <c r="AE20" s="78"/>
+      <c r="AF20" s="78"/>
+      <c r="AG20" s="78"/>
+      <c r="AH20" s="78"/>
+      <c r="AI20" s="78"/>
+      <c r="AJ20" s="78"/>
+      <c r="AK20" s="78"/>
+      <c r="AL20" s="78"/>
+      <c r="AM20" s="78"/>
+      <c r="AN20" s="78"/>
+      <c r="AO20" s="78"/>
+      <c r="AP20" s="78"/>
+      <c r="AQ20" s="78"/>
+      <c r="AR20" s="78"/>
+      <c r="AS20" s="78"/>
+      <c r="AT20" s="78"/>
+      <c r="AU20" s="78"/>
+      <c r="AV20" s="78"/>
+      <c r="AW20" s="78"/>
+      <c r="AX20" s="78"/>
+      <c r="AY20" s="78"/>
+      <c r="AZ20" s="78"/>
+      <c r="BA20" s="78"/>
+      <c r="BB20" s="78"/>
+      <c r="BC20" s="78"/>
+      <c r="BD20" s="78"/>
+      <c r="BE20" s="78"/>
+      <c r="BF20" s="78"/>
+      <c r="BG20" s="78"/>
+      <c r="BH20" s="78"/>
+      <c r="BI20" s="78"/>
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
       <c r="CI20" s="4"/>
       <c r="CJ20" s="4"/>
       <c r="CK20" s="4"/>
       <c r="CL20" s="4"/>
       <c r="CM20" s="4"/>
       <c r="CN20" s="4"/>
       <c r="CO20" s="4"/>
       <c r="CP20" s="4"/>
       <c r="CQ20" s="4"/>
       <c r="CR20" s="4"/>
       <c r="CS20" s="4"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="65" t="s">
+      <c r="K21" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="L21" s="65"/>
-      <c r="M21" s="65"/>
+      <c r="L21" s="77"/>
+      <c r="M21" s="77"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
-      <c r="W21" s="65" t="s">
+      <c r="W21" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="X21" s="65"/>
-      <c r="Y21" s="65"/>
+      <c r="X21" s="77"/>
+      <c r="Y21" s="77"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="6" t="s">
         <v>15</v>
       </c>
@@ -11939,188 +11986,188 @@
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ21" s="6"/>
       <c r="CR21" s="6"/>
       <c r="CS21" s="6"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
-      <c r="DB21" s="69" t="s">
+      <c r="DB21" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="DC21" s="69"/>
-[...1 lines deleted...]
-      <c r="DE21" s="69"/>
+      <c r="DC21" s="73"/>
+      <c r="DD21" s="73"/>
+      <c r="DE21" s="73"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="66"/>
-      <c r="B22" s="61" t="s">
+      <c r="A22" s="75"/>
+      <c r="B22" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="62"/>
-[...10 lines deleted...]
-      <c r="N22" s="61" t="s">
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="O22" s="62"/>
-[...10 lines deleted...]
-      <c r="Z22" s="61" t="s">
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
+      <c r="Q22" s="71"/>
+      <c r="R22" s="71"/>
+      <c r="S22" s="71"/>
+      <c r="T22" s="71"/>
+      <c r="U22" s="71"/>
+      <c r="V22" s="71"/>
+      <c r="W22" s="71"/>
+      <c r="X22" s="71"/>
+      <c r="Y22" s="72"/>
+      <c r="Z22" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="AA22" s="62"/>
-[...10 lines deleted...]
-      <c r="AL22" s="61" t="s">
+      <c r="AA22" s="71"/>
+      <c r="AB22" s="71"/>
+      <c r="AC22" s="71"/>
+      <c r="AD22" s="71"/>
+      <c r="AE22" s="71"/>
+      <c r="AF22" s="71"/>
+      <c r="AG22" s="71"/>
+      <c r="AH22" s="71"/>
+      <c r="AI22" s="71"/>
+      <c r="AJ22" s="71"/>
+      <c r="AK22" s="72"/>
+      <c r="AL22" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="AM22" s="62"/>
-[...10 lines deleted...]
-      <c r="AX22" s="61" t="s">
+      <c r="AM22" s="71"/>
+      <c r="AN22" s="71"/>
+      <c r="AO22" s="71"/>
+      <c r="AP22" s="71"/>
+      <c r="AQ22" s="71"/>
+      <c r="AR22" s="71"/>
+      <c r="AS22" s="71"/>
+      <c r="AT22" s="71"/>
+      <c r="AU22" s="71"/>
+      <c r="AV22" s="71"/>
+      <c r="AW22" s="72"/>
+      <c r="AX22" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AY22" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="61" t="s">
+      <c r="AY22" s="71"/>
+      <c r="AZ22" s="71"/>
+      <c r="BA22" s="71"/>
+      <c r="BB22" s="71"/>
+      <c r="BC22" s="71"/>
+      <c r="BD22" s="71"/>
+      <c r="BE22" s="71"/>
+      <c r="BF22" s="71"/>
+      <c r="BG22" s="71"/>
+      <c r="BH22" s="71"/>
+      <c r="BI22" s="72"/>
+      <c r="BJ22" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BK22" s="62"/>
-[...10 lines deleted...]
-      <c r="BV22" s="61" t="s">
+      <c r="BK22" s="71"/>
+      <c r="BL22" s="71"/>
+      <c r="BM22" s="71"/>
+      <c r="BN22" s="71"/>
+      <c r="BO22" s="71"/>
+      <c r="BP22" s="71"/>
+      <c r="BQ22" s="71"/>
+      <c r="BR22" s="71"/>
+      <c r="BS22" s="71"/>
+      <c r="BT22" s="71"/>
+      <c r="BU22" s="72"/>
+      <c r="BV22" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="62"/>
-[...10 lines deleted...]
-      <c r="CH22" s="61" t="s">
+      <c r="BW22" s="71"/>
+      <c r="BX22" s="71"/>
+      <c r="BY22" s="71"/>
+      <c r="BZ22" s="71"/>
+      <c r="CA22" s="71"/>
+      <c r="CB22" s="71"/>
+      <c r="CC22" s="71"/>
+      <c r="CD22" s="71"/>
+      <c r="CE22" s="71"/>
+      <c r="CF22" s="71"/>
+      <c r="CG22" s="72"/>
+      <c r="CH22" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="62"/>
-[...10 lines deleted...]
-      <c r="CT22" s="61" t="s">
+      <c r="CI22" s="71"/>
+      <c r="CJ22" s="71"/>
+      <c r="CK22" s="71"/>
+      <c r="CL22" s="71"/>
+      <c r="CM22" s="71"/>
+      <c r="CN22" s="71"/>
+      <c r="CO22" s="71"/>
+      <c r="CP22" s="71"/>
+      <c r="CQ22" s="71"/>
+      <c r="CR22" s="71"/>
+      <c r="CS22" s="72"/>
+      <c r="CT22" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="62"/>
-[...9 lines deleted...]
-      <c r="DE22" s="63"/>
+      <c r="CU22" s="71"/>
+      <c r="CV22" s="71"/>
+      <c r="CW22" s="71"/>
+      <c r="CX22" s="71"/>
+      <c r="CY22" s="71"/>
+      <c r="CZ22" s="71"/>
+      <c r="DA22" s="71"/>
+      <c r="DB22" s="71"/>
+      <c r="DC22" s="71"/>
+      <c r="DD22" s="71"/>
+      <c r="DE22" s="72"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="67"/>
+      <c r="A23" s="76"/>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="9" t="s">
@@ -12700,54 +12747,56 @@
       </c>
       <c r="CN24" s="28">
         <v>104.4</v>
       </c>
       <c r="CO24" s="13">
         <v>103</v>
       </c>
       <c r="CP24" s="14">
         <v>109.6</v>
       </c>
       <c r="CQ24" s="13">
         <v>112</v>
       </c>
       <c r="CR24" s="15">
         <v>112.9</v>
       </c>
       <c r="CS24" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="CT24" s="45">
         <v>103.4</v>
       </c>
       <c r="CU24" s="54">
         <v>105.4</v>
       </c>
-      <c r="CV24" s="72">
+      <c r="CV24" s="63">
         <v>103.5</v>
       </c>
-      <c r="CW24" s="13"/>
+      <c r="CW24" s="81">
+        <v>106</v>
+      </c>
       <c r="CX24" s="13"/>
       <c r="CY24" s="32"/>
       <c r="CZ24" s="32"/>
       <c r="DA24" s="13"/>
       <c r="DB24" s="14"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="17">
         <v>145.3985217227704</v>
       </c>
       <c r="C25" s="17">
         <v>132.05806462430664</v>
       </c>
       <c r="D25" s="17">
         <v>117.31776495759487</v>
       </c>
       <c r="E25" s="17">
         <v>130.42242891674292</v>
       </c>
@@ -13011,54 +13060,56 @@
       </c>
       <c r="CN25" s="29">
         <v>105.2</v>
       </c>
       <c r="CO25" s="33">
         <v>96.8</v>
       </c>
       <c r="CP25" s="33">
         <v>104.9</v>
       </c>
       <c r="CQ25" s="33">
         <v>113.6</v>
       </c>
       <c r="CR25" s="20">
         <v>113.4</v>
       </c>
       <c r="CS25" s="37">
         <v>83.5</v>
       </c>
       <c r="CT25" s="46">
         <v>122.2</v>
       </c>
       <c r="CU25" s="55">
         <v>98.2</v>
       </c>
-      <c r="CV25" s="73">
+      <c r="CV25" s="64">
         <v>108.4</v>
       </c>
-      <c r="CW25" s="33"/>
+      <c r="CW25" s="82">
+        <v>153.4</v>
+      </c>
       <c r="CX25" s="33"/>
       <c r="CY25" s="33"/>
       <c r="CZ25" s="33"/>
       <c r="DA25" s="33"/>
       <c r="DB25" s="33"/>
       <c r="DC25" s="33"/>
       <c r="DD25" s="42"/>
       <c r="DE25" s="42"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19">
         <v>105.69668386509825</v>
       </c>
       <c r="C26" s="19">
         <v>104.874424755522</v>
       </c>
       <c r="D26" s="19">
         <v>117.92164092384321</v>
       </c>
       <c r="E26" s="19">
         <v>108.07427120918587</v>
       </c>
@@ -13322,54 +13373,56 @@
       </c>
       <c r="CN26" s="29">
         <v>143.19999999999999</v>
       </c>
       <c r="CO26" s="33">
         <v>101.7</v>
       </c>
       <c r="CP26" s="33">
         <v>107.8</v>
       </c>
       <c r="CQ26" s="33">
         <v>119.8</v>
       </c>
       <c r="CR26" s="20">
         <v>121.5</v>
       </c>
       <c r="CS26" s="37">
         <v>45.8</v>
       </c>
       <c r="CT26" s="46">
         <v>203.9</v>
       </c>
       <c r="CU26" s="55">
         <v>170.7</v>
       </c>
-      <c r="CV26" s="73">
+      <c r="CV26" s="64">
         <v>131</v>
       </c>
-      <c r="CW26" s="33"/>
+      <c r="CW26" s="82">
+        <v>131</v>
+      </c>
       <c r="CX26" s="33"/>
       <c r="CY26" s="33"/>
       <c r="CZ26" s="33"/>
       <c r="DA26" s="33"/>
       <c r="DB26" s="33"/>
       <c r="DC26" s="33"/>
       <c r="DD26" s="42"/>
       <c r="DE26" s="42"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <v>115.99889174131788</v>
       </c>
       <c r="C27" s="19">
         <v>111.99912566806216</v>
       </c>
       <c r="D27" s="19">
         <v>111.07239659185876</v>
       </c>
       <c r="E27" s="19">
         <v>114.03597433243688</v>
       </c>
@@ -13633,54 +13686,56 @@
       </c>
       <c r="CN27" s="29">
         <v>99.5</v>
       </c>
       <c r="CO27" s="33">
         <v>91.8</v>
       </c>
       <c r="CP27" s="33">
         <v>108.8</v>
       </c>
       <c r="CQ27" s="33">
         <v>119.6</v>
       </c>
       <c r="CR27" s="20">
         <v>99.7</v>
       </c>
       <c r="CS27" s="37">
         <v>103</v>
       </c>
       <c r="CT27" s="46">
         <v>99.8</v>
       </c>
       <c r="CU27" s="55">
         <v>106.7</v>
       </c>
-      <c r="CV27" s="73">
+      <c r="CV27" s="64">
         <v>101</v>
       </c>
-      <c r="CW27" s="33"/>
+      <c r="CW27" s="82">
+        <v>92.3</v>
+      </c>
       <c r="CX27" s="33"/>
       <c r="CY27" s="33"/>
       <c r="CZ27" s="33"/>
       <c r="DA27" s="33"/>
       <c r="DB27" s="33"/>
       <c r="DC27" s="33"/>
       <c r="DD27" s="42"/>
       <c r="DE27" s="42"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C28" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D28" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E28" s="19">
         <v>99.684211065699913</v>
       </c>
@@ -13944,54 +13999,56 @@
       </c>
       <c r="CN28" s="29">
         <v>119</v>
       </c>
       <c r="CO28" s="33">
         <v>104.8</v>
       </c>
       <c r="CP28" s="33">
         <v>103.6</v>
       </c>
       <c r="CQ28" s="33">
         <v>91.8</v>
       </c>
       <c r="CR28" s="20">
         <v>212.5</v>
       </c>
       <c r="CS28" s="37">
         <v>221.7</v>
       </c>
       <c r="CT28" s="46">
         <v>92.6</v>
       </c>
       <c r="CU28" s="55">
         <v>96.4</v>
       </c>
-      <c r="CV28" s="73">
+      <c r="CV28" s="64">
         <v>103.7</v>
       </c>
-      <c r="CW28" s="33"/>
+      <c r="CW28" s="82">
+        <v>123.1</v>
+      </c>
       <c r="CX28" s="33"/>
       <c r="CY28" s="33"/>
       <c r="CZ28" s="33"/>
       <c r="DA28" s="33"/>
       <c r="DB28" s="33"/>
       <c r="DC28" s="33"/>
       <c r="DD28" s="42"/>
       <c r="DE28" s="42"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C29" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D29" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E29" s="19">
         <v>100.91969574812214</v>
       </c>
@@ -14255,54 +14312,56 @@
       </c>
       <c r="CN29" s="29">
         <v>111.3</v>
       </c>
       <c r="CO29" s="33">
         <v>103</v>
       </c>
       <c r="CP29" s="33">
         <v>104.8</v>
       </c>
       <c r="CQ29" s="33">
         <v>119.7</v>
       </c>
       <c r="CR29" s="20">
         <v>82.6</v>
       </c>
       <c r="CS29" s="37">
         <v>96.5</v>
       </c>
       <c r="CT29" s="46">
         <v>104.8</v>
       </c>
       <c r="CU29" s="55">
         <v>103.6</v>
       </c>
-      <c r="CV29" s="73">
+      <c r="CV29" s="64">
         <v>99.7</v>
       </c>
-      <c r="CW29" s="33"/>
+      <c r="CW29" s="82">
+        <v>99.7</v>
+      </c>
       <c r="CX29" s="33"/>
       <c r="CY29" s="33"/>
       <c r="CZ29" s="33"/>
       <c r="DA29" s="33"/>
       <c r="DB29" s="33"/>
       <c r="DC29" s="33"/>
       <c r="DD29" s="42"/>
       <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C30" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D30" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E30" s="19">
         <v>101.87779779218198</v>
       </c>
@@ -14566,54 +14625,56 @@
       </c>
       <c r="CN30" s="29">
         <v>78.2</v>
       </c>
       <c r="CO30" s="33">
         <v>113.4</v>
       </c>
       <c r="CP30" s="33">
         <v>123.9</v>
       </c>
       <c r="CQ30" s="33">
         <v>117.7</v>
       </c>
       <c r="CR30" s="20">
         <v>173.7</v>
       </c>
       <c r="CS30" s="37">
         <v>-56.5</v>
       </c>
       <c r="CT30" s="46">
         <v>108.1</v>
       </c>
       <c r="CU30" s="55">
         <v>96.7</v>
       </c>
-      <c r="CV30" s="73">
+      <c r="CV30" s="64">
         <v>95.4</v>
       </c>
-      <c r="CW30" s="33"/>
+      <c r="CW30" s="82">
+        <v>108.4</v>
+      </c>
       <c r="CX30" s="33"/>
       <c r="CY30" s="33"/>
       <c r="CZ30" s="33"/>
       <c r="DA30" s="33"/>
       <c r="DB30" s="33"/>
       <c r="DC30" s="33"/>
       <c r="DD30" s="42"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C31" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D31" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E31" s="19">
         <v>101.11412245392917</v>
       </c>
@@ -14877,54 +14938,56 @@
       </c>
       <c r="CN31" s="29">
         <v>79.099999999999994</v>
       </c>
       <c r="CO31" s="33">
         <v>104.5</v>
       </c>
       <c r="CP31" s="33">
         <v>113</v>
       </c>
       <c r="CQ31" s="33">
         <v>172.6</v>
       </c>
       <c r="CR31" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS31" s="37">
         <v>-560.4</v>
       </c>
       <c r="CT31" s="46">
         <v>94.2</v>
       </c>
       <c r="CU31" s="55">
         <v>96.8</v>
       </c>
-      <c r="CV31" s="73">
+      <c r="CV31" s="64">
         <v>98.1</v>
       </c>
-      <c r="CW31" s="33"/>
+      <c r="CW31" s="82">
+        <v>80.2</v>
+      </c>
       <c r="CX31" s="33"/>
       <c r="CY31" s="33"/>
       <c r="CZ31" s="33"/>
       <c r="DA31" s="33"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="42"/>
       <c r="DE31" s="42"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C32" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D32" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E32" s="17">
         <v>101.88285335803965</v>
       </c>
@@ -15188,54 +15251,56 @@
       </c>
       <c r="CN32" s="29">
         <v>102</v>
       </c>
       <c r="CO32" s="33">
         <v>110.2</v>
       </c>
       <c r="CP32" s="33">
         <v>100.2</v>
       </c>
       <c r="CQ32" s="33">
         <v>103.6</v>
       </c>
       <c r="CR32" s="20">
         <v>100</v>
       </c>
       <c r="CS32" s="37">
         <v>595.9</v>
       </c>
       <c r="CT32" s="46">
         <v>98.3</v>
       </c>
       <c r="CU32" s="55">
         <v>94.5</v>
       </c>
-      <c r="CV32" s="73">
+      <c r="CV32" s="64">
         <v>84.9</v>
       </c>
-      <c r="CW32" s="33"/>
+      <c r="CW32" s="82">
+        <v>89.4</v>
+      </c>
       <c r="CX32" s="33"/>
       <c r="CY32" s="33"/>
       <c r="CZ32" s="33"/>
       <c r="DA32" s="33"/>
       <c r="DB32" s="33"/>
       <c r="DC32" s="33"/>
       <c r="DD32" s="42"/>
       <c r="DE32" s="42"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C33" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D33" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E33" s="17">
         <v>103.95402283333581</v>
       </c>
@@ -15499,54 +15564,56 @@
       </c>
       <c r="CN33" s="29">
         <v>103.2</v>
       </c>
       <c r="CO33" s="33">
         <v>104</v>
       </c>
       <c r="CP33" s="33">
         <v>102.4</v>
       </c>
       <c r="CQ33" s="33">
         <v>101.2</v>
       </c>
       <c r="CR33" s="20">
         <v>109.2</v>
       </c>
       <c r="CS33" s="37">
         <v>31.9</v>
       </c>
       <c r="CT33" s="46">
         <v>88.2</v>
       </c>
       <c r="CU33" s="55">
         <v>110.5</v>
       </c>
-      <c r="CV33" s="73">
+      <c r="CV33" s="64">
         <v>95.7</v>
       </c>
-      <c r="CW33" s="33"/>
+      <c r="CW33" s="82">
+        <v>97.7</v>
+      </c>
       <c r="CX33" s="33"/>
       <c r="CY33" s="33"/>
       <c r="CZ33" s="33"/>
       <c r="DA33" s="33"/>
       <c r="DB33" s="33"/>
       <c r="DC33" s="33"/>
       <c r="DD33" s="42"/>
       <c r="DE33" s="42"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C34" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D34" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E34" s="17">
         <v>105.55157515048678</v>
       </c>
@@ -15810,54 +15877,56 @@
       </c>
       <c r="CN34" s="29">
         <v>104.7</v>
       </c>
       <c r="CO34" s="33">
         <v>95.4</v>
       </c>
       <c r="CP34" s="33">
         <v>127.6</v>
       </c>
       <c r="CQ34" s="33">
         <v>85.4</v>
       </c>
       <c r="CR34" s="20">
         <v>80.5</v>
       </c>
       <c r="CS34" s="37">
         <v>102.2</v>
       </c>
       <c r="CT34" s="46">
         <v>104.3</v>
       </c>
       <c r="CU34" s="55">
         <v>100.3</v>
       </c>
-      <c r="CV34" s="73">
+      <c r="CV34" s="64">
         <v>114</v>
       </c>
-      <c r="CW34" s="33"/>
+      <c r="CW34" s="82">
+        <v>97.5</v>
+      </c>
       <c r="CX34" s="33"/>
       <c r="CY34" s="33"/>
       <c r="CZ34" s="33"/>
       <c r="DA34" s="33"/>
       <c r="DB34" s="33"/>
       <c r="DC34" s="33"/>
       <c r="DD34" s="42"/>
       <c r="DE34" s="42"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C35" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D35" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E35" s="17">
         <v>107.58850864290797</v>
       </c>
@@ -16121,54 +16190,56 @@
       </c>
       <c r="CN35" s="29">
         <v>102.6</v>
       </c>
       <c r="CO35" s="33">
         <v>108.3</v>
       </c>
       <c r="CP35" s="33">
         <v>114</v>
       </c>
       <c r="CQ35" s="33">
         <v>96.5</v>
       </c>
       <c r="CR35" s="20">
         <v>85.6</v>
       </c>
       <c r="CS35" s="37">
         <v>389.1</v>
       </c>
       <c r="CT35" s="46">
         <v>102.5</v>
       </c>
       <c r="CU35" s="55">
         <v>112.4</v>
       </c>
-      <c r="CV35" s="73">
+      <c r="CV35" s="64">
         <v>98.5</v>
       </c>
-      <c r="CW35" s="33"/>
+      <c r="CW35" s="82">
+        <v>101.2</v>
+      </c>
       <c r="CX35" s="33"/>
       <c r="CY35" s="33"/>
       <c r="CZ35" s="33"/>
       <c r="DA35" s="33"/>
       <c r="DB35" s="33"/>
       <c r="DC35" s="33"/>
       <c r="DD35" s="42"/>
       <c r="DE35" s="42"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C36" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D36" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E36" s="17">
         <v>105.29843565633858</v>
       </c>
@@ -16432,54 +16503,56 @@
       </c>
       <c r="CN36" s="29">
         <v>101.1</v>
       </c>
       <c r="CO36" s="33">
         <v>95.3</v>
       </c>
       <c r="CP36" s="33">
         <v>109.5</v>
       </c>
       <c r="CQ36" s="33">
         <v>107.1</v>
       </c>
       <c r="CR36" s="20">
         <v>122.9</v>
       </c>
       <c r="CS36" s="37">
         <v>86.7</v>
       </c>
       <c r="CT36" s="46">
         <v>96.1</v>
       </c>
       <c r="CU36" s="55">
         <v>90.8</v>
       </c>
-      <c r="CV36" s="73">
+      <c r="CV36" s="64">
         <v>86.9</v>
       </c>
-      <c r="CW36" s="33"/>
+      <c r="CW36" s="82">
+        <v>103.4</v>
+      </c>
       <c r="CX36" s="33"/>
       <c r="CY36" s="33"/>
       <c r="CZ36" s="33"/>
       <c r="DA36" s="33"/>
       <c r="DB36" s="33"/>
       <c r="DC36" s="33"/>
       <c r="DD36" s="42"/>
       <c r="DE36" s="42"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C37" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D37" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E37" s="17">
         <v>94.672285557738149</v>
       </c>
@@ -16743,194 +16816,196 @@
       </c>
       <c r="CN37" s="29">
         <v>97.7</v>
       </c>
       <c r="CO37" s="33">
         <v>100.5</v>
       </c>
       <c r="CP37" s="33">
         <v>121.1</v>
       </c>
       <c r="CQ37" s="33">
         <v>78.900000000000006</v>
       </c>
       <c r="CR37" s="20">
         <v>99.4</v>
       </c>
       <c r="CS37" s="37">
         <v>398.3</v>
       </c>
       <c r="CT37" s="46">
         <v>59.5</v>
       </c>
       <c r="CU37" s="55">
         <v>72.8</v>
       </c>
-      <c r="CV37" s="73">
+      <c r="CV37" s="64">
         <v>112.2</v>
       </c>
-      <c r="CW37" s="33"/>
+      <c r="CW37" s="82">
+        <v>139.1</v>
+      </c>
       <c r="CX37" s="33"/>
       <c r="CY37" s="33"/>
       <c r="CZ37" s="33"/>
       <c r="DA37" s="33"/>
       <c r="DB37" s="33"/>
       <c r="DC37" s="33"/>
       <c r="DD37" s="42"/>
       <c r="DE37" s="42"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="64" t="s">
+      <c r="A39" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="64"/>
-[...58 lines deleted...]
-      <c r="BI39" s="64"/>
+      <c r="B39" s="78"/>
+      <c r="C39" s="78"/>
+      <c r="D39" s="78"/>
+      <c r="E39" s="78"/>
+      <c r="F39" s="78"/>
+      <c r="G39" s="78"/>
+      <c r="H39" s="78"/>
+      <c r="I39" s="78"/>
+      <c r="J39" s="78"/>
+      <c r="K39" s="78"/>
+      <c r="L39" s="78"/>
+      <c r="M39" s="78"/>
+      <c r="N39" s="78"/>
+      <c r="O39" s="78"/>
+      <c r="P39" s="78"/>
+      <c r="Q39" s="78"/>
+      <c r="R39" s="78"/>
+      <c r="S39" s="78"/>
+      <c r="T39" s="78"/>
+      <c r="U39" s="78"/>
+      <c r="V39" s="78"/>
+      <c r="W39" s="78"/>
+      <c r="X39" s="78"/>
+      <c r="Y39" s="78"/>
+      <c r="Z39" s="78"/>
+      <c r="AA39" s="78"/>
+      <c r="AB39" s="78"/>
+      <c r="AC39" s="78"/>
+      <c r="AD39" s="78"/>
+      <c r="AE39" s="78"/>
+      <c r="AF39" s="78"/>
+      <c r="AG39" s="78"/>
+      <c r="AH39" s="78"/>
+      <c r="AI39" s="78"/>
+      <c r="AJ39" s="78"/>
+      <c r="AK39" s="78"/>
+      <c r="AL39" s="78"/>
+      <c r="AM39" s="78"/>
+      <c r="AN39" s="78"/>
+      <c r="AO39" s="78"/>
+      <c r="AP39" s="78"/>
+      <c r="AQ39" s="78"/>
+      <c r="AR39" s="78"/>
+      <c r="AS39" s="78"/>
+      <c r="AT39" s="78"/>
+      <c r="AU39" s="78"/>
+      <c r="AV39" s="78"/>
+      <c r="AW39" s="78"/>
+      <c r="AX39" s="78"/>
+      <c r="AY39" s="78"/>
+      <c r="AZ39" s="78"/>
+      <c r="BA39" s="78"/>
+      <c r="BB39" s="78"/>
+      <c r="BC39" s="78"/>
+      <c r="BD39" s="78"/>
+      <c r="BE39" s="78"/>
+      <c r="BF39" s="78"/>
+      <c r="BG39" s="78"/>
+      <c r="BH39" s="78"/>
+      <c r="BI39" s="78"/>
       <c r="BJ39" s="4"/>
       <c r="BK39" s="4"/>
       <c r="BL39" s="4"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BO39" s="4"/>
       <c r="BP39" s="4"/>
       <c r="BQ39" s="4"/>
       <c r="BR39" s="4"/>
       <c r="BS39" s="4"/>
       <c r="BT39" s="4"/>
       <c r="BU39" s="4"/>
       <c r="BV39" s="4"/>
       <c r="BW39" s="4"/>
       <c r="BX39" s="4"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CA39" s="4"/>
       <c r="CB39" s="4"/>
       <c r="CC39" s="4"/>
       <c r="CD39" s="4"/>
       <c r="CE39" s="4"/>
       <c r="CF39" s="4"/>
       <c r="CG39" s="4"/>
       <c r="CH39" s="4"/>
       <c r="CI39" s="4"/>
       <c r="CJ39" s="4"/>
       <c r="CK39" s="4"/>
       <c r="CL39" s="4"/>
       <c r="CM39" s="4"/>
       <c r="CN39" s="4"/>
       <c r="CO39" s="4"/>
       <c r="CP39" s="4"/>
       <c r="CQ39" s="4"/>
       <c r="CR39" s="4"/>
       <c r="CS39" s="4"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="65" t="s">
+      <c r="K40" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="L40" s="65"/>
-      <c r="M40" s="65"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="77"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="65" t="s">
+      <c r="W40" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="X40" s="65"/>
-      <c r="Y40" s="65"/>
+      <c r="X40" s="77"/>
+      <c r="Y40" s="77"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="6" t="s">
         <v>15</v>
       </c>
@@ -16979,188 +17054,188 @@
       <c r="CE40" s="6"/>
       <c r="CF40" s="6"/>
       <c r="CG40" s="6"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
       <c r="CJ40" s="5"/>
       <c r="CK40" s="5"/>
       <c r="CL40" s="5"/>
       <c r="CM40" s="5"/>
       <c r="CN40" s="5"/>
       <c r="CO40" s="5"/>
       <c r="CP40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ40" s="6"/>
       <c r="CR40" s="6"/>
       <c r="CS40" s="6"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
-      <c r="DB40" s="69" t="s">
+      <c r="DB40" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="DC40" s="69"/>
-[...1 lines deleted...]
-      <c r="DE40" s="69"/>
+      <c r="DC40" s="73"/>
+      <c r="DD40" s="73"/>
+      <c r="DE40" s="73"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="66"/>
-      <c r="B41" s="61" t="s">
+      <c r="A41" s="75"/>
+      <c r="B41" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="62"/>
-[...10 lines deleted...]
-      <c r="N41" s="61" t="s">
+      <c r="C41" s="71"/>
+      <c r="D41" s="71"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+      <c r="L41" s="71"/>
+      <c r="M41" s="72"/>
+      <c r="N41" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="O41" s="62"/>
-[...10 lines deleted...]
-      <c r="Z41" s="61" t="s">
+      <c r="O41" s="71"/>
+      <c r="P41" s="71"/>
+      <c r="Q41" s="71"/>
+      <c r="R41" s="71"/>
+      <c r="S41" s="71"/>
+      <c r="T41" s="71"/>
+      <c r="U41" s="71"/>
+      <c r="V41" s="71"/>
+      <c r="W41" s="71"/>
+      <c r="X41" s="71"/>
+      <c r="Y41" s="72"/>
+      <c r="Z41" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="AA41" s="62"/>
-[...10 lines deleted...]
-      <c r="AL41" s="61" t="s">
+      <c r="AA41" s="71"/>
+      <c r="AB41" s="71"/>
+      <c r="AC41" s="71"/>
+      <c r="AD41" s="71"/>
+      <c r="AE41" s="71"/>
+      <c r="AF41" s="71"/>
+      <c r="AG41" s="71"/>
+      <c r="AH41" s="71"/>
+      <c r="AI41" s="71"/>
+      <c r="AJ41" s="71"/>
+      <c r="AK41" s="72"/>
+      <c r="AL41" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="AM41" s="62"/>
-[...10 lines deleted...]
-      <c r="AX41" s="61" t="s">
+      <c r="AM41" s="71"/>
+      <c r="AN41" s="71"/>
+      <c r="AO41" s="71"/>
+      <c r="AP41" s="71"/>
+      <c r="AQ41" s="71"/>
+      <c r="AR41" s="71"/>
+      <c r="AS41" s="71"/>
+      <c r="AT41" s="71"/>
+      <c r="AU41" s="71"/>
+      <c r="AV41" s="71"/>
+      <c r="AW41" s="72"/>
+      <c r="AX41" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AY41" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="61" t="s">
+      <c r="AY41" s="71"/>
+      <c r="AZ41" s="71"/>
+      <c r="BA41" s="71"/>
+      <c r="BB41" s="71"/>
+      <c r="BC41" s="71"/>
+      <c r="BD41" s="71"/>
+      <c r="BE41" s="71"/>
+      <c r="BF41" s="71"/>
+      <c r="BG41" s="71"/>
+      <c r="BH41" s="71"/>
+      <c r="BI41" s="72"/>
+      <c r="BJ41" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BK41" s="62"/>
-[...10 lines deleted...]
-      <c r="BV41" s="61" t="s">
+      <c r="BK41" s="71"/>
+      <c r="BL41" s="71"/>
+      <c r="BM41" s="71"/>
+      <c r="BN41" s="71"/>
+      <c r="BO41" s="71"/>
+      <c r="BP41" s="71"/>
+      <c r="BQ41" s="71"/>
+      <c r="BR41" s="71"/>
+      <c r="BS41" s="71"/>
+      <c r="BT41" s="71"/>
+      <c r="BU41" s="72"/>
+      <c r="BV41" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="BW41" s="62"/>
-[...10 lines deleted...]
-      <c r="CH41" s="61" t="s">
+      <c r="BW41" s="71"/>
+      <c r="BX41" s="71"/>
+      <c r="BY41" s="71"/>
+      <c r="BZ41" s="71"/>
+      <c r="CA41" s="71"/>
+      <c r="CB41" s="71"/>
+      <c r="CC41" s="71"/>
+      <c r="CD41" s="71"/>
+      <c r="CE41" s="71"/>
+      <c r="CF41" s="71"/>
+      <c r="CG41" s="72"/>
+      <c r="CH41" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="CI41" s="62"/>
-[...10 lines deleted...]
-      <c r="CT41" s="61" t="s">
+      <c r="CI41" s="71"/>
+      <c r="CJ41" s="71"/>
+      <c r="CK41" s="71"/>
+      <c r="CL41" s="71"/>
+      <c r="CM41" s="71"/>
+      <c r="CN41" s="71"/>
+      <c r="CO41" s="71"/>
+      <c r="CP41" s="71"/>
+      <c r="CQ41" s="71"/>
+      <c r="CR41" s="71"/>
+      <c r="CS41" s="72"/>
+      <c r="CT41" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="62"/>
-[...9 lines deleted...]
-      <c r="DE41" s="63"/>
+      <c r="CU41" s="71"/>
+      <c r="CV41" s="71"/>
+      <c r="CW41" s="71"/>
+      <c r="CX41" s="71"/>
+      <c r="CY41" s="71"/>
+      <c r="CZ41" s="71"/>
+      <c r="DA41" s="71"/>
+      <c r="DB41" s="71"/>
+      <c r="DC41" s="71"/>
+      <c r="DD41" s="71"/>
+      <c r="DE41" s="72"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="67"/>
+      <c r="A42" s="76"/>
       <c r="B42" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J42" s="9" t="s">
@@ -17740,54 +17815,56 @@
       </c>
       <c r="CN43" s="30">
         <v>108.5</v>
       </c>
       <c r="CO43" s="13">
         <v>105</v>
       </c>
       <c r="CP43" s="14">
         <v>110.8</v>
       </c>
       <c r="CQ43" s="13">
         <v>114.1</v>
       </c>
       <c r="CR43" s="15">
         <v>118.3</v>
       </c>
       <c r="CS43" s="38">
         <v>1932.4</v>
       </c>
       <c r="CT43" s="47">
         <v>100</v>
       </c>
       <c r="CU43" s="56">
         <v>100</v>
       </c>
-      <c r="CV43" s="74">
+      <c r="CV43" s="65">
         <v>100</v>
       </c>
-      <c r="CW43" s="13"/>
+      <c r="CW43" s="83">
+        <v>112.7</v>
+      </c>
       <c r="CX43" s="13"/>
       <c r="CY43" s="32"/>
       <c r="CZ43" s="32"/>
       <c r="DA43" s="13"/>
       <c r="DB43" s="14"/>
       <c r="DC43" s="13"/>
       <c r="DD43" s="41"/>
       <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="C44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="D44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="E44" s="17">
         <v>55.011857226639584</v>
       </c>
@@ -18051,54 +18128,56 @@
       </c>
       <c r="CN44" s="31">
         <v>105.6</v>
       </c>
       <c r="CO44" s="33">
         <v>94.7</v>
       </c>
       <c r="CP44" s="33">
         <v>101.6</v>
       </c>
       <c r="CQ44" s="33">
         <v>104.2</v>
       </c>
       <c r="CR44" s="20">
         <v>-539.79999999999995</v>
       </c>
       <c r="CS44" s="40">
         <v>179.3</v>
       </c>
       <c r="CT44" s="49">
         <v>100</v>
       </c>
       <c r="CU44" s="58">
         <v>100</v>
       </c>
-      <c r="CV44" s="76">
+      <c r="CV44" s="67">
         <v>100</v>
       </c>
-      <c r="CW44" s="33"/>
+      <c r="CW44" s="85">
+        <v>250.5</v>
+      </c>
       <c r="CX44" s="33"/>
       <c r="CY44" s="33"/>
       <c r="CZ44" s="33"/>
       <c r="DA44" s="33"/>
       <c r="DB44" s="33"/>
       <c r="DC44" s="33"/>
       <c r="DD44" s="42"/>
       <c r="DE44" s="42"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="C45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="D45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="E45" s="19">
         <v>1369.7224288206382</v>
       </c>
@@ -18362,54 +18441,56 @@
       </c>
       <c r="CN45" s="31">
         <v>96.4</v>
       </c>
       <c r="CO45" s="33">
         <v>100</v>
       </c>
       <c r="CP45" s="33">
         <v>106</v>
       </c>
       <c r="CQ45" s="33">
         <v>110.7</v>
       </c>
       <c r="CR45" s="20">
         <v>190.2</v>
       </c>
       <c r="CS45" s="40">
         <v>-4587.8999999999996</v>
       </c>
       <c r="CT45" s="49">
         <v>100</v>
       </c>
       <c r="CU45" s="58">
         <v>100</v>
       </c>
-      <c r="CV45" s="76">
+      <c r="CV45" s="67">
         <v>100</v>
       </c>
-      <c r="CW45" s="33"/>
+      <c r="CW45" s="85">
+        <v>337</v>
+      </c>
       <c r="CX45" s="33"/>
       <c r="CY45" s="33"/>
       <c r="CZ45" s="33"/>
       <c r="DA45" s="33"/>
       <c r="DB45" s="33"/>
       <c r="DC45" s="33"/>
       <c r="DD45" s="42"/>
       <c r="DE45" s="42"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="C46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="D46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="E46" s="19">
         <v>143.70179951346853</v>
       </c>
@@ -18673,54 +18754,56 @@
       </c>
       <c r="CN46" s="31">
         <v>171.3</v>
       </c>
       <c r="CO46" s="33">
         <v>90.8</v>
       </c>
       <c r="CP46" s="33">
         <v>109.8</v>
       </c>
       <c r="CQ46" s="33">
         <v>123</v>
       </c>
       <c r="CR46" s="20">
         <v>121.4</v>
       </c>
       <c r="CS46" s="40">
         <v>108.7</v>
       </c>
       <c r="CT46" s="49">
         <v>100</v>
       </c>
       <c r="CU46" s="58">
         <v>100</v>
       </c>
-      <c r="CV46" s="76">
+      <c r="CV46" s="67">
         <v>100</v>
       </c>
-      <c r="CW46" s="33"/>
+      <c r="CW46" s="85">
+        <v>88.5</v>
+      </c>
       <c r="CX46" s="33"/>
       <c r="CY46" s="33"/>
       <c r="CZ46" s="33"/>
       <c r="DA46" s="33"/>
       <c r="DB46" s="33"/>
       <c r="DC46" s="33"/>
       <c r="DD46" s="42"/>
       <c r="DE46" s="42"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>20</v>
       </c>
@@ -18984,54 +19067,56 @@
       </c>
       <c r="CN47" s="31">
         <v>157.6</v>
       </c>
       <c r="CO47" s="33">
         <v>100.5</v>
       </c>
       <c r="CP47" s="33">
         <v>104.3</v>
       </c>
       <c r="CQ47" s="33">
         <v>89.4</v>
       </c>
       <c r="CR47" s="20">
         <v>315.89999999999998</v>
       </c>
       <c r="CS47" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT47" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU47" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV47" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW47" s="33"/>
+      <c r="CV47" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW47" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX47" s="33"/>
       <c r="CY47" s="33"/>
       <c r="CZ47" s="33"/>
       <c r="DA47" s="33"/>
       <c r="DB47" s="33"/>
       <c r="DC47" s="33"/>
       <c r="DD47" s="42"/>
       <c r="DE47" s="42"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
@@ -19295,54 +19380,56 @@
       </c>
       <c r="CN48" s="31">
         <v>101.3</v>
       </c>
       <c r="CO48" s="33">
         <v>100.5</v>
       </c>
       <c r="CP48" s="33">
         <v>107</v>
       </c>
       <c r="CQ48" s="33">
         <v>124.1</v>
       </c>
       <c r="CR48" s="20">
         <v>27.7</v>
       </c>
       <c r="CS48" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT48" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU48" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV48" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW48" s="33"/>
+      <c r="CV48" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW48" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX48" s="33"/>
       <c r="CY48" s="33"/>
       <c r="CZ48" s="33"/>
       <c r="DA48" s="33"/>
       <c r="DB48" s="33"/>
       <c r="DC48" s="33"/>
       <c r="DD48" s="42"/>
       <c r="DE48" s="42"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>20</v>
       </c>
@@ -19606,54 +19693,56 @@
       </c>
       <c r="CN49" s="31">
         <v>95.2</v>
       </c>
       <c r="CO49" s="33">
         <v>151.6</v>
       </c>
       <c r="CP49" s="33">
         <v>126.4</v>
       </c>
       <c r="CQ49" s="33">
         <v>119.3</v>
       </c>
       <c r="CR49" s="20">
         <v>185.6</v>
       </c>
       <c r="CS49" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT49" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU49" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV49" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW49" s="33"/>
+      <c r="CV49" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW49" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX49" s="33"/>
       <c r="CY49" s="33"/>
       <c r="CZ49" s="33"/>
       <c r="DA49" s="33"/>
       <c r="DB49" s="33"/>
       <c r="DC49" s="33"/>
       <c r="DD49" s="42"/>
       <c r="DE49" s="42"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>20</v>
       </c>
@@ -19917,54 +20006,56 @@
       </c>
       <c r="CN50" s="31">
         <v>100.1</v>
       </c>
       <c r="CO50" s="33">
         <v>103.7</v>
       </c>
       <c r="CP50" s="33">
         <v>114.3</v>
       </c>
       <c r="CQ50" s="33">
         <v>185.3</v>
       </c>
       <c r="CR50" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CS50" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT50" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU50" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV50" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW50" s="33"/>
+      <c r="CV50" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW50" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX50" s="33"/>
       <c r="CY50" s="33"/>
       <c r="CZ50" s="33"/>
       <c r="DA50" s="33"/>
       <c r="DB50" s="33"/>
       <c r="DC50" s="33"/>
       <c r="DD50" s="42"/>
       <c r="DE50" s="42"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>20</v>
       </c>
@@ -20228,54 +20319,56 @@
       </c>
       <c r="CN51" s="31">
         <v>100.1</v>
       </c>
       <c r="CO51" s="33">
         <v>109.1</v>
       </c>
       <c r="CP51" s="33">
         <v>102.5</v>
       </c>
       <c r="CQ51" s="33">
         <v>104.3</v>
       </c>
       <c r="CR51" s="20">
         <v>100.8</v>
       </c>
       <c r="CS51" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT51" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU51" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV51" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW51" s="33"/>
+      <c r="CV51" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW51" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX51" s="33"/>
       <c r="CY51" s="33"/>
       <c r="CZ51" s="33"/>
       <c r="DA51" s="33"/>
       <c r="DB51" s="33"/>
       <c r="DC51" s="33"/>
       <c r="DD51" s="42"/>
       <c r="DE51" s="42"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>20</v>
       </c>
@@ -20539,54 +20632,56 @@
       </c>
       <c r="CN52" s="31">
         <v>99.4</v>
       </c>
       <c r="CO52" s="33">
         <v>104.8</v>
       </c>
       <c r="CP52" s="33">
         <v>103.5</v>
       </c>
       <c r="CQ52" s="33">
         <v>102.1</v>
       </c>
       <c r="CR52" s="20">
         <v>129.9</v>
       </c>
       <c r="CS52" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT52" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU52" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV52" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW52" s="33"/>
+      <c r="CV52" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW52" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX52" s="33"/>
       <c r="CY52" s="33"/>
       <c r="CZ52" s="33"/>
       <c r="DA52" s="33"/>
       <c r="DB52" s="33"/>
       <c r="DC52" s="33"/>
       <c r="DD52" s="42"/>
       <c r="DE52" s="42"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>20</v>
       </c>
@@ -20850,54 +20945,56 @@
       </c>
       <c r="CN53" s="31">
         <v>102.6</v>
       </c>
       <c r="CO53" s="33">
         <v>93.6</v>
       </c>
       <c r="CP53" s="33">
         <v>148.6</v>
       </c>
       <c r="CQ53" s="33">
         <v>139.19999999999999</v>
       </c>
       <c r="CR53" s="20">
         <v>38.799999999999997</v>
       </c>
       <c r="CS53" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT53" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU53" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV53" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW53" s="33"/>
+      <c r="CV53" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW53" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX53" s="33"/>
       <c r="CY53" s="33"/>
       <c r="CZ53" s="33"/>
       <c r="DA53" s="33"/>
       <c r="DB53" s="33"/>
       <c r="DC53" s="33"/>
       <c r="DD53" s="42"/>
       <c r="DE53" s="42"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>20</v>
       </c>
@@ -21161,54 +21258,56 @@
       </c>
       <c r="CN54" s="31">
         <v>101.5</v>
       </c>
       <c r="CO54" s="33">
         <v>106.5</v>
       </c>
       <c r="CP54" s="33">
         <v>115.2</v>
       </c>
       <c r="CQ54" s="33">
         <v>95</v>
       </c>
       <c r="CR54" s="20">
         <v>76.8</v>
       </c>
       <c r="CS54" s="40">
         <v>349943.4</v>
       </c>
       <c r="CT54" s="49">
         <v>100</v>
       </c>
       <c r="CU54" s="58">
         <v>100</v>
       </c>
-      <c r="CV54" s="76">
+      <c r="CV54" s="67">
         <v>100</v>
       </c>
-      <c r="CW54" s="33"/>
+      <c r="CW54" s="85">
+        <v>8.6</v>
+      </c>
       <c r="CX54" s="33"/>
       <c r="CY54" s="33"/>
       <c r="CZ54" s="33"/>
       <c r="DA54" s="33"/>
       <c r="DB54" s="33"/>
       <c r="DC54" s="33"/>
       <c r="DD54" s="42"/>
       <c r="DE54" s="42"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>20</v>
       </c>
@@ -21472,54 +21571,56 @@
       </c>
       <c r="CN55" s="31">
         <v>101.9</v>
       </c>
       <c r="CO55" s="33">
         <v>93.9</v>
       </c>
       <c r="CP55" s="33">
         <v>110</v>
       </c>
       <c r="CQ55" s="33">
         <v>108.1</v>
       </c>
       <c r="CR55" s="20">
         <v>124.1</v>
       </c>
       <c r="CS55" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT55" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU55" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV55" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW55" s="33"/>
+      <c r="CV55" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW55" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX55" s="33"/>
       <c r="CY55" s="33"/>
       <c r="CZ55" s="33"/>
       <c r="DA55" s="33"/>
       <c r="DB55" s="33"/>
       <c r="DC55" s="33"/>
       <c r="DD55" s="42"/>
       <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>20</v>
       </c>
@@ -21783,194 +21884,196 @@
       </c>
       <c r="CN56" s="31">
         <v>100.3</v>
       </c>
       <c r="CO56" s="33">
         <v>125.9</v>
       </c>
       <c r="CP56" s="33">
         <v>136</v>
       </c>
       <c r="CQ56" s="33">
         <v>78</v>
       </c>
       <c r="CR56" s="20">
         <v>100.6</v>
       </c>
       <c r="CS56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT56" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU56" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="CV56" s="75" t="s">
-[...2 lines deleted...]
-      <c r="CW56" s="33"/>
+      <c r="CV56" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="CW56" s="84" t="s">
+        <v>20</v>
+      </c>
       <c r="CX56" s="33"/>
       <c r="CY56" s="33"/>
       <c r="CZ56" s="33"/>
       <c r="DA56" s="33"/>
       <c r="DB56" s="33"/>
       <c r="DC56" s="33"/>
       <c r="DD56" s="42"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="64" t="s">
+      <c r="A58" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="64"/>
-[...58 lines deleted...]
-      <c r="BI58" s="64"/>
+      <c r="B58" s="78"/>
+      <c r="C58" s="78"/>
+      <c r="D58" s="78"/>
+      <c r="E58" s="78"/>
+      <c r="F58" s="78"/>
+      <c r="G58" s="78"/>
+      <c r="H58" s="78"/>
+      <c r="I58" s="78"/>
+      <c r="J58" s="78"/>
+      <c r="K58" s="78"/>
+      <c r="L58" s="78"/>
+      <c r="M58" s="78"/>
+      <c r="N58" s="78"/>
+      <c r="O58" s="78"/>
+      <c r="P58" s="78"/>
+      <c r="Q58" s="78"/>
+      <c r="R58" s="78"/>
+      <c r="S58" s="78"/>
+      <c r="T58" s="78"/>
+      <c r="U58" s="78"/>
+      <c r="V58" s="78"/>
+      <c r="W58" s="78"/>
+      <c r="X58" s="78"/>
+      <c r="Y58" s="78"/>
+      <c r="Z58" s="78"/>
+      <c r="AA58" s="78"/>
+      <c r="AB58" s="78"/>
+      <c r="AC58" s="78"/>
+      <c r="AD58" s="78"/>
+      <c r="AE58" s="78"/>
+      <c r="AF58" s="78"/>
+      <c r="AG58" s="78"/>
+      <c r="AH58" s="78"/>
+      <c r="AI58" s="78"/>
+      <c r="AJ58" s="78"/>
+      <c r="AK58" s="78"/>
+      <c r="AL58" s="78"/>
+      <c r="AM58" s="78"/>
+      <c r="AN58" s="78"/>
+      <c r="AO58" s="78"/>
+      <c r="AP58" s="78"/>
+      <c r="AQ58" s="78"/>
+      <c r="AR58" s="78"/>
+      <c r="AS58" s="78"/>
+      <c r="AT58" s="78"/>
+      <c r="AU58" s="78"/>
+      <c r="AV58" s="78"/>
+      <c r="AW58" s="78"/>
+      <c r="AX58" s="78"/>
+      <c r="AY58" s="78"/>
+      <c r="AZ58" s="78"/>
+      <c r="BA58" s="78"/>
+      <c r="BB58" s="78"/>
+      <c r="BC58" s="78"/>
+      <c r="BD58" s="78"/>
+      <c r="BE58" s="78"/>
+      <c r="BF58" s="78"/>
+      <c r="BG58" s="78"/>
+      <c r="BH58" s="78"/>
+      <c r="BI58" s="78"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
       <c r="CM58" s="4"/>
       <c r="CN58" s="4"/>
       <c r="CO58" s="4"/>
       <c r="CP58" s="4"/>
       <c r="CQ58" s="4"/>
       <c r="CR58" s="4"/>
       <c r="CS58" s="4"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="65" t="s">
+      <c r="K59" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="L59" s="65"/>
-      <c r="M59" s="65"/>
+      <c r="L59" s="77"/>
+      <c r="M59" s="77"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
-      <c r="W59" s="65" t="s">
+      <c r="W59" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="X59" s="65"/>
-      <c r="Y59" s="65"/>
+      <c r="X59" s="77"/>
+      <c r="Y59" s="77"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5"/>
       <c r="AQ59" s="5"/>
       <c r="AR59" s="5"/>
       <c r="AS59" s="5"/>
       <c r="AT59" s="6" t="s">
         <v>15</v>
       </c>
@@ -22019,188 +22122,188 @@
       <c r="CE59" s="6"/>
       <c r="CF59" s="6"/>
       <c r="CG59" s="6"/>
       <c r="CH59" s="5"/>
       <c r="CI59" s="5"/>
       <c r="CJ59" s="5"/>
       <c r="CK59" s="5"/>
       <c r="CL59" s="5"/>
       <c r="CM59" s="5"/>
       <c r="CN59" s="5"/>
       <c r="CO59" s="5"/>
       <c r="CP59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ59" s="6"/>
       <c r="CR59" s="6"/>
       <c r="CS59" s="6"/>
       <c r="CT59" s="5"/>
       <c r="CU59" s="5"/>
       <c r="CV59" s="5"/>
       <c r="CW59" s="5"/>
       <c r="CX59" s="5"/>
       <c r="CY59" s="5"/>
       <c r="CZ59" s="5"/>
       <c r="DA59" s="5"/>
-      <c r="DB59" s="69" t="s">
+      <c r="DB59" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="DC59" s="69"/>
-[...1 lines deleted...]
-      <c r="DE59" s="69"/>
+      <c r="DC59" s="73"/>
+      <c r="DD59" s="73"/>
+      <c r="DE59" s="73"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="66"/>
-      <c r="B60" s="61" t="s">
+      <c r="A60" s="75"/>
+      <c r="B60" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="C60" s="62"/>
-[...10 lines deleted...]
-      <c r="N60" s="61" t="s">
+      <c r="C60" s="71"/>
+      <c r="D60" s="71"/>
+      <c r="E60" s="71"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="71"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="71"/>
+      <c r="L60" s="71"/>
+      <c r="M60" s="72"/>
+      <c r="N60" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="O60" s="62"/>
-[...10 lines deleted...]
-      <c r="Z60" s="61" t="s">
+      <c r="O60" s="71"/>
+      <c r="P60" s="71"/>
+      <c r="Q60" s="71"/>
+      <c r="R60" s="71"/>
+      <c r="S60" s="71"/>
+      <c r="T60" s="71"/>
+      <c r="U60" s="71"/>
+      <c r="V60" s="71"/>
+      <c r="W60" s="71"/>
+      <c r="X60" s="71"/>
+      <c r="Y60" s="72"/>
+      <c r="Z60" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="AA60" s="62"/>
-[...10 lines deleted...]
-      <c r="AL60" s="61" t="s">
+      <c r="AA60" s="71"/>
+      <c r="AB60" s="71"/>
+      <c r="AC60" s="71"/>
+      <c r="AD60" s="71"/>
+      <c r="AE60" s="71"/>
+      <c r="AF60" s="71"/>
+      <c r="AG60" s="71"/>
+      <c r="AH60" s="71"/>
+      <c r="AI60" s="71"/>
+      <c r="AJ60" s="71"/>
+      <c r="AK60" s="72"/>
+      <c r="AL60" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="AM60" s="62"/>
-[...10 lines deleted...]
-      <c r="AX60" s="61" t="s">
+      <c r="AM60" s="71"/>
+      <c r="AN60" s="71"/>
+      <c r="AO60" s="71"/>
+      <c r="AP60" s="71"/>
+      <c r="AQ60" s="71"/>
+      <c r="AR60" s="71"/>
+      <c r="AS60" s="71"/>
+      <c r="AT60" s="71"/>
+      <c r="AU60" s="71"/>
+      <c r="AV60" s="71"/>
+      <c r="AW60" s="72"/>
+      <c r="AX60" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AY60" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="61" t="s">
+      <c r="AY60" s="71"/>
+      <c r="AZ60" s="71"/>
+      <c r="BA60" s="71"/>
+      <c r="BB60" s="71"/>
+      <c r="BC60" s="71"/>
+      <c r="BD60" s="71"/>
+      <c r="BE60" s="71"/>
+      <c r="BF60" s="71"/>
+      <c r="BG60" s="71"/>
+      <c r="BH60" s="71"/>
+      <c r="BI60" s="72"/>
+      <c r="BJ60" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BK60" s="62"/>
-[...10 lines deleted...]
-      <c r="BV60" s="61" t="s">
+      <c r="BK60" s="71"/>
+      <c r="BL60" s="71"/>
+      <c r="BM60" s="71"/>
+      <c r="BN60" s="71"/>
+      <c r="BO60" s="71"/>
+      <c r="BP60" s="71"/>
+      <c r="BQ60" s="71"/>
+      <c r="BR60" s="71"/>
+      <c r="BS60" s="71"/>
+      <c r="BT60" s="71"/>
+      <c r="BU60" s="72"/>
+      <c r="BV60" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="BW60" s="62"/>
-[...10 lines deleted...]
-      <c r="CH60" s="61" t="s">
+      <c r="BW60" s="71"/>
+      <c r="BX60" s="71"/>
+      <c r="BY60" s="71"/>
+      <c r="BZ60" s="71"/>
+      <c r="CA60" s="71"/>
+      <c r="CB60" s="71"/>
+      <c r="CC60" s="71"/>
+      <c r="CD60" s="71"/>
+      <c r="CE60" s="71"/>
+      <c r="CF60" s="71"/>
+      <c r="CG60" s="72"/>
+      <c r="CH60" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="CI60" s="62"/>
-[...10 lines deleted...]
-      <c r="CT60" s="61" t="s">
+      <c r="CI60" s="71"/>
+      <c r="CJ60" s="71"/>
+      <c r="CK60" s="71"/>
+      <c r="CL60" s="71"/>
+      <c r="CM60" s="71"/>
+      <c r="CN60" s="71"/>
+      <c r="CO60" s="71"/>
+      <c r="CP60" s="71"/>
+      <c r="CQ60" s="71"/>
+      <c r="CR60" s="71"/>
+      <c r="CS60" s="72"/>
+      <c r="CT60" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="62"/>
-[...9 lines deleted...]
-      <c r="DE60" s="63"/>
+      <c r="CU60" s="71"/>
+      <c r="CV60" s="71"/>
+      <c r="CW60" s="71"/>
+      <c r="CX60" s="71"/>
+      <c r="CY60" s="71"/>
+      <c r="CZ60" s="71"/>
+      <c r="DA60" s="71"/>
+      <c r="DB60" s="71"/>
+      <c r="DC60" s="71"/>
+      <c r="DD60" s="71"/>
+      <c r="DE60" s="72"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="67"/>
+      <c r="A61" s="76"/>
       <c r="B61" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J61" s="9" t="s">
@@ -22780,54 +22883,56 @@
       </c>
       <c r="CN62" s="32">
         <v>101.5</v>
       </c>
       <c r="CO62" s="13">
         <v>99.5</v>
       </c>
       <c r="CP62" s="14">
         <v>101.1</v>
       </c>
       <c r="CQ62" s="13">
         <v>102</v>
       </c>
       <c r="CR62" s="15">
         <v>96.7</v>
       </c>
       <c r="CS62" s="41">
         <v>99.2</v>
       </c>
       <c r="CT62" s="50">
         <v>103.7</v>
       </c>
       <c r="CU62" s="59">
         <v>105.8</v>
       </c>
-      <c r="CV62" s="77">
+      <c r="CV62" s="68">
         <v>103.7</v>
       </c>
-      <c r="CW62" s="13"/>
+      <c r="CW62" s="86">
+        <v>105.6</v>
+      </c>
       <c r="CX62" s="13"/>
       <c r="CY62" s="32"/>
       <c r="CZ62" s="32"/>
       <c r="DA62" s="13"/>
       <c r="DB62" s="14"/>
       <c r="DC62" s="13"/>
       <c r="DD62" s="41"/>
       <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="17">
         <v>184.38220440978998</v>
       </c>
       <c r="C63" s="17">
         <v>153.57518347876029</v>
       </c>
       <c r="D63" s="17">
         <v>133.51143964924418</v>
       </c>
       <c r="E63" s="17">
         <v>148.07953015820613</v>
       </c>
@@ -23091,54 +23196,56 @@
       </c>
       <c r="CN63" s="33">
         <v>104.7</v>
       </c>
       <c r="CO63" s="33">
         <v>101.6</v>
       </c>
       <c r="CP63" s="33">
         <v>150.5</v>
       </c>
       <c r="CQ63" s="33">
         <v>163.4</v>
       </c>
       <c r="CR63" s="20">
         <v>170.9</v>
       </c>
       <c r="CS63" s="42">
         <v>81.7</v>
       </c>
       <c r="CT63" s="51">
         <v>124.7</v>
       </c>
       <c r="CU63" s="60">
         <v>98</v>
       </c>
-      <c r="CV63" s="78">
+      <c r="CV63" s="69">
         <v>108.9</v>
       </c>
-      <c r="CW63" s="33"/>
+      <c r="CW63" s="87">
+        <v>144.5</v>
+      </c>
       <c r="CX63" s="33"/>
       <c r="CY63" s="33"/>
       <c r="CZ63" s="33"/>
       <c r="DA63" s="33"/>
       <c r="DB63" s="33"/>
       <c r="DC63" s="33"/>
       <c r="DD63" s="42"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19">
         <v>103.65770962429896</v>
       </c>
       <c r="C64" s="19">
         <v>102.92180970891908</v>
       </c>
       <c r="D64" s="19">
         <v>116.26270715725524</v>
       </c>
       <c r="E64" s="19">
         <v>106.49601330390284</v>
       </c>
@@ -23402,54 +23509,56 @@
       </c>
       <c r="CN64" s="33">
         <v>190.1</v>
       </c>
       <c r="CO64" s="33">
         <v>104.5</v>
       </c>
       <c r="CP64" s="33">
         <v>132.30000000000001</v>
       </c>
       <c r="CQ64" s="33">
         <v>175.5</v>
       </c>
       <c r="CR64" s="20">
         <v>107.2</v>
       </c>
       <c r="CS64" s="42">
         <v>135.6</v>
       </c>
       <c r="CT64" s="51">
         <v>209.5</v>
       </c>
       <c r="CU64" s="60">
         <v>173.9</v>
       </c>
-      <c r="CV64" s="78">
+      <c r="CV64" s="69">
         <v>132</v>
       </c>
-      <c r="CW64" s="33"/>
+      <c r="CW64" s="87">
+        <v>125</v>
+      </c>
       <c r="CX64" s="33"/>
       <c r="CY64" s="33"/>
       <c r="CZ64" s="33"/>
       <c r="DA64" s="33"/>
       <c r="DB64" s="33"/>
       <c r="DC64" s="33"/>
       <c r="DD64" s="42"/>
       <c r="DE64" s="42"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="19">
         <v>102.6753915537971</v>
       </c>
       <c r="C65" s="19">
         <v>99.532005775940789</v>
       </c>
       <c r="D65" s="19">
         <v>99.07072863455933</v>
       </c>
       <c r="E65" s="19">
         <v>101.56265003024889</v>
       </c>
@@ -23713,54 +23822,56 @@
       </c>
       <c r="CN65" s="33">
         <v>64.2</v>
       </c>
       <c r="CO65" s="33">
         <v>93</v>
       </c>
       <c r="CP65" s="33">
         <v>100.4</v>
       </c>
       <c r="CQ65" s="33">
         <v>105</v>
       </c>
       <c r="CR65" s="20">
         <v>90</v>
       </c>
       <c r="CS65" s="42">
         <v>101.3</v>
       </c>
       <c r="CT65" s="51">
         <v>99.4</v>
       </c>
       <c r="CU65" s="60">
         <v>114.7</v>
       </c>
-      <c r="CV65" s="78">
+      <c r="CV65" s="69">
         <v>101.9</v>
       </c>
-      <c r="CW65" s="33"/>
+      <c r="CW65" s="87">
+        <v>97.6</v>
+      </c>
       <c r="CX65" s="33"/>
       <c r="CY65" s="33"/>
       <c r="CZ65" s="33"/>
       <c r="DA65" s="33"/>
       <c r="DB65" s="33"/>
       <c r="DC65" s="33"/>
       <c r="DD65" s="42"/>
       <c r="DE65" s="42"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C66" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D66" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E66" s="19">
         <v>99.684211065699913</v>
       </c>
@@ -24024,54 +24135,56 @@
       </c>
       <c r="CN66" s="33">
         <v>87.9</v>
       </c>
       <c r="CO66" s="33">
         <v>112</v>
       </c>
       <c r="CP66" s="33">
         <v>96.9</v>
       </c>
       <c r="CQ66" s="33">
         <v>104.4</v>
       </c>
       <c r="CR66" s="20">
         <v>103.4</v>
       </c>
       <c r="CS66" s="42">
         <v>96.6</v>
       </c>
       <c r="CT66" s="51">
         <v>92.6</v>
       </c>
       <c r="CU66" s="60">
         <v>96.4</v>
       </c>
-      <c r="CV66" s="78">
+      <c r="CV66" s="69">
         <v>103.7</v>
       </c>
-      <c r="CW66" s="33"/>
+      <c r="CW66" s="87">
+        <v>123.1</v>
+      </c>
       <c r="CX66" s="33"/>
       <c r="CY66" s="33"/>
       <c r="CZ66" s="33"/>
       <c r="DA66" s="33"/>
       <c r="DB66" s="33"/>
       <c r="DC66" s="33"/>
       <c r="DD66" s="42"/>
       <c r="DE66" s="42"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C67" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D67" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E67" s="19">
         <v>100.91969574812214</v>
       </c>
@@ -24335,54 +24448,56 @@
       </c>
       <c r="CN67" s="33">
         <v>118.4</v>
       </c>
       <c r="CO67" s="33">
         <v>104.7</v>
       </c>
       <c r="CP67" s="33">
         <v>102.2</v>
       </c>
       <c r="CQ67" s="33">
         <v>113.4</v>
       </c>
       <c r="CR67" s="20">
         <v>88.8</v>
       </c>
       <c r="CS67" s="42">
         <v>104.1</v>
       </c>
       <c r="CT67" s="51">
         <v>104.8</v>
       </c>
       <c r="CU67" s="60">
         <v>103.6</v>
       </c>
-      <c r="CV67" s="78">
+      <c r="CV67" s="69">
         <v>99.7</v>
       </c>
-      <c r="CW67" s="33"/>
+      <c r="CW67" s="87">
+        <v>99.7</v>
+      </c>
       <c r="CX67" s="33"/>
       <c r="CY67" s="33"/>
       <c r="CZ67" s="33"/>
       <c r="DA67" s="33"/>
       <c r="DB67" s="33"/>
       <c r="DC67" s="33"/>
       <c r="DD67" s="42"/>
       <c r="DE67" s="42"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C68" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D68" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E68" s="19">
         <v>101.87779779218198</v>
       </c>
@@ -24646,54 +24761,56 @@
       </c>
       <c r="CN68" s="33">
         <v>67.7</v>
       </c>
       <c r="CO68" s="33">
         <v>63.3</v>
       </c>
       <c r="CP68" s="33">
         <v>100.3</v>
       </c>
       <c r="CQ68" s="33">
         <v>99.6</v>
       </c>
       <c r="CR68" s="20">
         <v>100.8</v>
       </c>
       <c r="CS68" s="42">
         <v>106.5</v>
       </c>
       <c r="CT68" s="51">
         <v>108.1</v>
       </c>
       <c r="CU68" s="60">
         <v>96.7</v>
       </c>
-      <c r="CV68" s="78">
+      <c r="CV68" s="69">
         <v>95.4</v>
       </c>
-      <c r="CW68" s="33"/>
+      <c r="CW68" s="87">
+        <v>108.4</v>
+      </c>
       <c r="CX68" s="33"/>
       <c r="CY68" s="33"/>
       <c r="CZ68" s="33"/>
       <c r="DA68" s="33"/>
       <c r="DB68" s="33"/>
       <c r="DC68" s="33"/>
       <c r="DD68" s="42"/>
       <c r="DE68" s="42"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C69" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D69" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E69" s="19">
         <v>101.11412245392917</v>
       </c>
@@ -24957,54 +25074,56 @@
       </c>
       <c r="CN69" s="33">
         <v>73.5</v>
       </c>
       <c r="CO69" s="33">
         <v>108.6</v>
       </c>
       <c r="CP69" s="33">
         <v>101.6</v>
       </c>
       <c r="CQ69" s="33">
         <v>99.6</v>
       </c>
       <c r="CR69" s="20">
         <v>98.4</v>
       </c>
       <c r="CS69" s="42">
         <v>100.8</v>
       </c>
       <c r="CT69" s="51">
         <v>94.2</v>
       </c>
       <c r="CU69" s="60">
         <v>96.8</v>
       </c>
-      <c r="CV69" s="78">
+      <c r="CV69" s="69">
         <v>98.1</v>
       </c>
-      <c r="CW69" s="33"/>
+      <c r="CW69" s="87">
+        <v>80.2</v>
+      </c>
       <c r="CX69" s="33"/>
       <c r="CY69" s="33"/>
       <c r="CZ69" s="33"/>
       <c r="DA69" s="33"/>
       <c r="DB69" s="33"/>
       <c r="DC69" s="33"/>
       <c r="DD69" s="42"/>
       <c r="DE69" s="42"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C70" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D70" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E70" s="17">
         <v>101.88285335803965</v>
       </c>
@@ -25268,54 +25387,56 @@
       </c>
       <c r="CN70" s="33">
         <v>103.2</v>
       </c>
       <c r="CO70" s="33">
         <v>112</v>
       </c>
       <c r="CP70" s="33">
         <v>78.099999999999994</v>
       </c>
       <c r="CQ70" s="33">
         <v>95.1</v>
       </c>
       <c r="CR70" s="20">
         <v>87.8</v>
       </c>
       <c r="CS70" s="42">
         <v>98</v>
       </c>
       <c r="CT70" s="51">
         <v>98.3</v>
       </c>
       <c r="CU70" s="60">
         <v>94.5</v>
       </c>
-      <c r="CV70" s="78">
+      <c r="CV70" s="69">
         <v>84.9</v>
       </c>
-      <c r="CW70" s="33"/>
+      <c r="CW70" s="87">
+        <v>89.4</v>
+      </c>
       <c r="CX70" s="33"/>
       <c r="CY70" s="33"/>
       <c r="CZ70" s="33"/>
       <c r="DA70" s="33"/>
       <c r="DB70" s="33"/>
       <c r="DC70" s="33"/>
       <c r="DD70" s="42"/>
       <c r="DE70" s="42"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C71" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D71" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E71" s="17">
         <v>103.95402283333581</v>
       </c>
@@ -25579,54 +25700,56 @@
       </c>
       <c r="CN71" s="33">
         <v>111.6</v>
       </c>
       <c r="CO71" s="33">
         <v>102</v>
       </c>
       <c r="CP71" s="33">
         <v>88.5</v>
       </c>
       <c r="CQ71" s="33">
         <v>97.1</v>
       </c>
       <c r="CR71" s="20">
         <v>97.8</v>
       </c>
       <c r="CS71" s="42">
         <v>91.7</v>
       </c>
       <c r="CT71" s="51">
         <v>88.2</v>
       </c>
       <c r="CU71" s="60">
         <v>110.5</v>
       </c>
-      <c r="CV71" s="78">
+      <c r="CV71" s="69">
         <v>95.7</v>
       </c>
-      <c r="CW71" s="33"/>
+      <c r="CW71" s="87">
+        <v>97.7</v>
+      </c>
       <c r="CX71" s="33"/>
       <c r="CY71" s="33"/>
       <c r="CZ71" s="33"/>
       <c r="DA71" s="33"/>
       <c r="DB71" s="33"/>
       <c r="DC71" s="33"/>
       <c r="DD71" s="42"/>
       <c r="DE71" s="42"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C72" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D72" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E72" s="17">
         <v>105.55157515048678</v>
       </c>
@@ -25890,54 +26013,56 @@
       </c>
       <c r="CN72" s="33">
         <v>105.8</v>
       </c>
       <c r="CO72" s="33">
         <v>96.4</v>
       </c>
       <c r="CP72" s="33">
         <v>111.9</v>
       </c>
       <c r="CQ72" s="33">
         <v>58.6</v>
       </c>
       <c r="CR72" s="20">
         <v>81.8</v>
       </c>
       <c r="CS72" s="42">
         <v>63</v>
       </c>
       <c r="CT72" s="51">
         <v>104.3</v>
       </c>
       <c r="CU72" s="60">
         <v>100.3</v>
       </c>
-      <c r="CV72" s="78">
+      <c r="CV72" s="69">
         <v>114</v>
       </c>
-      <c r="CW72" s="33"/>
+      <c r="CW72" s="87">
+        <v>97.5</v>
+      </c>
       <c r="CX72" s="33"/>
       <c r="CY72" s="33"/>
       <c r="CZ72" s="33"/>
       <c r="DA72" s="33"/>
       <c r="DB72" s="33"/>
       <c r="DC72" s="33"/>
       <c r="DD72" s="42"/>
       <c r="DE72" s="42"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="17">
         <v>88.249695390299394</v>
       </c>
       <c r="C73" s="17">
         <v>98.786936854417135</v>
       </c>
       <c r="D73" s="17">
         <v>112.98935308344078</v>
       </c>
       <c r="E73" s="17">
         <v>107.76428308319662</v>
       </c>
@@ -26201,54 +26326,56 @@
       </c>
       <c r="CN73" s="33">
         <v>103.3</v>
       </c>
       <c r="CO73" s="33">
         <v>110.5</v>
       </c>
       <c r="CP73" s="33">
         <v>106.2</v>
       </c>
       <c r="CQ73" s="33">
         <v>100</v>
       </c>
       <c r="CR73" s="20">
         <v>101.9</v>
       </c>
       <c r="CS73" s="42">
         <v>100.7</v>
       </c>
       <c r="CT73" s="51">
         <v>102.5</v>
       </c>
       <c r="CU73" s="60">
         <v>112.5</v>
       </c>
-      <c r="CV73" s="78">
+      <c r="CV73" s="69">
         <v>98.5</v>
       </c>
-      <c r="CW73" s="33"/>
+      <c r="CW73" s="87">
+        <v>101.3</v>
+      </c>
       <c r="CX73" s="33"/>
       <c r="CY73" s="33"/>
       <c r="CZ73" s="33"/>
       <c r="DA73" s="33"/>
       <c r="DB73" s="33"/>
       <c r="DC73" s="33"/>
       <c r="DD73" s="42"/>
       <c r="DE73" s="42"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C74" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D74" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E74" s="17">
         <v>105.29843565633858</v>
       </c>
@@ -26512,54 +26639,56 @@
       </c>
       <c r="CN74" s="33">
         <v>100.4</v>
       </c>
       <c r="CO74" s="33">
         <v>100.4</v>
       </c>
       <c r="CP74" s="33">
         <v>102.5</v>
       </c>
       <c r="CQ74" s="33">
         <v>98.2</v>
       </c>
       <c r="CR74" s="20">
         <v>102.6</v>
       </c>
       <c r="CS74" s="42">
         <v>120.4</v>
       </c>
       <c r="CT74" s="51">
         <v>96.1</v>
       </c>
       <c r="CU74" s="60">
         <v>90.8</v>
       </c>
-      <c r="CV74" s="78">
+      <c r="CV74" s="69">
         <v>86.9</v>
       </c>
-      <c r="CW74" s="33"/>
+      <c r="CW74" s="87">
+        <v>103.4</v>
+      </c>
       <c r="CX74" s="33"/>
       <c r="CY74" s="33"/>
       <c r="CZ74" s="33"/>
       <c r="DA74" s="33"/>
       <c r="DB74" s="33"/>
       <c r="DC74" s="33"/>
       <c r="DD74" s="42"/>
       <c r="DE74" s="42"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C75" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D75" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E75" s="17">
         <v>94.672285557738149</v>
       </c>
@@ -26823,170 +26952,169 @@
       </c>
       <c r="CN75" s="33">
         <v>96</v>
       </c>
       <c r="CO75" s="33">
         <v>68.5</v>
       </c>
       <c r="CP75" s="33">
         <v>64.3</v>
       </c>
       <c r="CQ75" s="33">
         <v>84.4</v>
       </c>
       <c r="CR75" s="20">
         <v>90.1</v>
       </c>
       <c r="CS75" s="42">
         <v>88.7</v>
       </c>
       <c r="CT75" s="51">
         <v>59.5</v>
       </c>
       <c r="CU75" s="60">
         <v>72.8</v>
       </c>
-      <c r="CV75" s="78">
+      <c r="CV75" s="69">
         <v>112.2</v>
       </c>
-      <c r="CW75" s="33"/>
+      <c r="CW75" s="87">
+        <v>139.1</v>
+      </c>
       <c r="CX75" s="33"/>
       <c r="CY75" s="33"/>
       <c r="CZ75" s="33"/>
       <c r="DA75" s="33"/>
       <c r="DB75" s="33"/>
       <c r="DC75" s="33"/>
       <c r="DD75" s="42"/>
       <c r="DE75" s="42"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="68"/>
-[...3 lines deleted...]
-      <c r="F77" s="68"/>
+      <c r="B77" s="74"/>
+      <c r="C77" s="74"/>
+      <c r="D77" s="74"/>
+      <c r="E77" s="74"/>
+      <c r="F77" s="74"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AX77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AY77" s="5"/>
       <c r="AZ77" s="5"/>
       <c r="BA77" s="5"/>
       <c r="BB77" s="5"/>
       <c r="BC77" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="CT3:DE3"/>
-[...39 lines deleted...]
-    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="CH41:CS41"/>
     <mergeCell ref="CH60:CS60"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="A20:BI20"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W40:Y40"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="DB59:DE59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -26995,82 +27123,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>