--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1133" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1142" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -3580,51 +3580,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3719,93 +3719,97 @@
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="2494"/>
     <cellStyle name="20% - Акцент1 11" xfId="2493"/>
     <cellStyle name="20% - Акцент1 2" xfId="463"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 3" xfId="467"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="470"/>
     <cellStyle name="20% - Акцент1 4" xfId="471"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="472"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="473"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="474"/>
     <cellStyle name="20% - Акцент1 5" xfId="475"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="476"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="477"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="478"/>
     <cellStyle name="20% - Акцент1 6" xfId="479"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="480"/>
@@ -6732,144 +6736,144 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="21" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="78"/>
-[...58 lines deleted...]
-      <c r="BI1" s="78"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+      <c r="N1" s="82"/>
+      <c r="O1" s="82"/>
+      <c r="P1" s="82"/>
+      <c r="Q1" s="82"/>
+      <c r="R1" s="82"/>
+      <c r="S1" s="82"/>
+      <c r="T1" s="82"/>
+      <c r="U1" s="82"/>
+      <c r="V1" s="82"/>
+      <c r="W1" s="82"/>
+      <c r="X1" s="82"/>
+      <c r="Y1" s="82"/>
+      <c r="Z1" s="82"/>
+      <c r="AA1" s="82"/>
+      <c r="AB1" s="82"/>
+      <c r="AC1" s="82"/>
+      <c r="AD1" s="82"/>
+      <c r="AE1" s="82"/>
+      <c r="AF1" s="82"/>
+      <c r="AG1" s="82"/>
+      <c r="AH1" s="82"/>
+      <c r="AI1" s="82"/>
+      <c r="AJ1" s="82"/>
+      <c r="AK1" s="82"/>
+      <c r="AL1" s="82"/>
+      <c r="AM1" s="82"/>
+      <c r="AN1" s="82"/>
+      <c r="AO1" s="82"/>
+      <c r="AP1" s="82"/>
+      <c r="AQ1" s="82"/>
+      <c r="AR1" s="82"/>
+      <c r="AS1" s="82"/>
+      <c r="AT1" s="82"/>
+      <c r="AU1" s="82"/>
+      <c r="AV1" s="82"/>
+      <c r="AW1" s="82"/>
+      <c r="AX1" s="82"/>
+      <c r="AY1" s="82"/>
+      <c r="AZ1" s="82"/>
+      <c r="BA1" s="82"/>
+      <c r="BB1" s="82"/>
+      <c r="BC1" s="82"/>
+      <c r="BD1" s="82"/>
+      <c r="BE1" s="82"/>
+      <c r="BF1" s="82"/>
+      <c r="BG1" s="82"/>
+      <c r="BH1" s="82"/>
+      <c r="BI1" s="82"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
-      <c r="K2" s="77" t="s">
+      <c r="K2" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="77"/>
-      <c r="M2" s="77"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
-      <c r="W2" s="77" t="s">
+      <c r="W2" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="X2" s="77"/>
-      <c r="Y2" s="77"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="6" t="s">
         <v>15</v>
       </c>
@@ -6918,188 +6922,188 @@
       <c r="CE2" s="6"/>
       <c r="CF2" s="6"/>
       <c r="CG2" s="6"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ2" s="6"/>
       <c r="CR2" s="6"/>
       <c r="CS2" s="6"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
-      <c r="DB2" s="73" t="s">
+      <c r="DB2" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="DC2" s="73"/>
-[...1 lines deleted...]
-      <c r="DE2" s="73"/>
+      <c r="DC2" s="87"/>
+      <c r="DD2" s="87"/>
+      <c r="DE2" s="87"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="75"/>
-      <c r="B3" s="70" t="s">
+      <c r="A3" s="84"/>
+      <c r="B3" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="71"/>
-[...10 lines deleted...]
-      <c r="N3" s="70" t="s">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="71"/>
-[...10 lines deleted...]
-      <c r="Z3" s="70" t="s">
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80"/>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="71"/>
-[...10 lines deleted...]
-      <c r="AL3" s="70" t="s">
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="80"/>
+      <c r="AC3" s="80"/>
+      <c r="AD3" s="80"/>
+      <c r="AE3" s="80"/>
+      <c r="AF3" s="80"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="80"/>
+      <c r="AJ3" s="80"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="71"/>
-[...10 lines deleted...]
-      <c r="AX3" s="70" t="s">
+      <c r="AM3" s="80"/>
+      <c r="AN3" s="80"/>
+      <c r="AO3" s="80"/>
+      <c r="AP3" s="80"/>
+      <c r="AQ3" s="80"/>
+      <c r="AR3" s="80"/>
+      <c r="AS3" s="80"/>
+      <c r="AT3" s="80"/>
+      <c r="AU3" s="80"/>
+      <c r="AV3" s="80"/>
+      <c r="AW3" s="81"/>
+      <c r="AX3" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="AY3" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="70" t="s">
+      <c r="AY3" s="80"/>
+      <c r="AZ3" s="80"/>
+      <c r="BA3" s="80"/>
+      <c r="BB3" s="80"/>
+      <c r="BC3" s="80"/>
+      <c r="BD3" s="80"/>
+      <c r="BE3" s="80"/>
+      <c r="BF3" s="80"/>
+      <c r="BG3" s="80"/>
+      <c r="BH3" s="80"/>
+      <c r="BI3" s="81"/>
+      <c r="BJ3" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="BK3" s="71"/>
-[...10 lines deleted...]
-      <c r="BV3" s="70" t="s">
+      <c r="BK3" s="80"/>
+      <c r="BL3" s="80"/>
+      <c r="BM3" s="80"/>
+      <c r="BN3" s="80"/>
+      <c r="BO3" s="80"/>
+      <c r="BP3" s="80"/>
+      <c r="BQ3" s="80"/>
+      <c r="BR3" s="80"/>
+      <c r="BS3" s="80"/>
+      <c r="BT3" s="80"/>
+      <c r="BU3" s="81"/>
+      <c r="BV3" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="71"/>
-[...10 lines deleted...]
-      <c r="CH3" s="70" t="s">
+      <c r="BW3" s="80"/>
+      <c r="BX3" s="80"/>
+      <c r="BY3" s="80"/>
+      <c r="BZ3" s="80"/>
+      <c r="CA3" s="80"/>
+      <c r="CB3" s="80"/>
+      <c r="CC3" s="80"/>
+      <c r="CD3" s="80"/>
+      <c r="CE3" s="80"/>
+      <c r="CF3" s="80"/>
+      <c r="CG3" s="81"/>
+      <c r="CH3" s="79" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="71"/>
-[...10 lines deleted...]
-      <c r="CT3" s="70" t="s">
+      <c r="CI3" s="80"/>
+      <c r="CJ3" s="80"/>
+      <c r="CK3" s="80"/>
+      <c r="CL3" s="80"/>
+      <c r="CM3" s="80"/>
+      <c r="CN3" s="80"/>
+      <c r="CO3" s="80"/>
+      <c r="CP3" s="80"/>
+      <c r="CQ3" s="80"/>
+      <c r="CR3" s="80"/>
+      <c r="CS3" s="81"/>
+      <c r="CT3" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="71"/>
-[...9 lines deleted...]
-      <c r="DE3" s="72"/>
+      <c r="CU3" s="80"/>
+      <c r="CV3" s="80"/>
+      <c r="CW3" s="80"/>
+      <c r="CX3" s="80"/>
+      <c r="CY3" s="80"/>
+      <c r="CZ3" s="80"/>
+      <c r="DA3" s="80"/>
+      <c r="DB3" s="80"/>
+      <c r="DC3" s="80"/>
+      <c r="DD3" s="80"/>
+      <c r="DE3" s="81"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="76"/>
+      <c r="A4" s="85"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7682,54 +7686,56 @@
       </c>
       <c r="CO5" s="13">
         <v>103</v>
       </c>
       <c r="CP5" s="14">
         <v>109.6</v>
       </c>
       <c r="CQ5" s="13">
         <v>112</v>
       </c>
       <c r="CR5" s="15">
         <v>112.9</v>
       </c>
       <c r="CS5" s="34">
         <v>138.80000000000001</v>
       </c>
       <c r="CT5" s="43">
         <v>103.4</v>
       </c>
       <c r="CU5" s="52">
         <v>105.3</v>
       </c>
       <c r="CV5" s="61">
         <v>103.4</v>
       </c>
-      <c r="CW5" s="79">
+      <c r="CW5" s="70">
         <v>105.9</v>
       </c>
-      <c r="CX5" s="13"/>
+      <c r="CX5" s="13">
+        <v>103.4</v>
+      </c>
       <c r="CY5" s="32"/>
       <c r="CZ5" s="32"/>
       <c r="DA5" s="13"/>
       <c r="DB5" s="14"/>
       <c r="DC5" s="13"/>
       <c r="DD5" s="41"/>
       <c r="DE5" s="41"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17">
         <v>147.57979243383704</v>
       </c>
       <c r="C6" s="17">
         <v>133.74178529114064</v>
       </c>
       <c r="D6" s="17">
         <v>119.01250152851968</v>
       </c>
       <c r="E6" s="17">
         <v>128.84848720511161</v>
       </c>
       <c r="F6" s="17">
@@ -7995,54 +8001,56 @@
       </c>
       <c r="CO6" s="33">
         <v>96.8</v>
       </c>
       <c r="CP6" s="33">
         <v>104.9</v>
       </c>
       <c r="CQ6" s="33">
         <v>113.5</v>
       </c>
       <c r="CR6" s="20">
         <v>112.8</v>
       </c>
       <c r="CS6" s="35">
         <v>83.8</v>
       </c>
       <c r="CT6" s="44">
         <v>120.9</v>
       </c>
       <c r="CU6" s="53">
         <v>98.3</v>
       </c>
       <c r="CV6" s="62">
         <v>108.2</v>
       </c>
-      <c r="CW6" s="80">
+      <c r="CW6" s="71">
         <v>154.4</v>
       </c>
-      <c r="CX6" s="33"/>
+      <c r="CX6" s="78">
+        <v>116.4</v>
+      </c>
       <c r="CY6" s="33"/>
       <c r="CZ6" s="33"/>
       <c r="DA6" s="33"/>
       <c r="DB6" s="33"/>
       <c r="DC6" s="33"/>
       <c r="DD6" s="42"/>
       <c r="DE6" s="42"/>
     </row>
     <row r="7" spans="1:109" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="19">
         <v>105.5216736231976</v>
       </c>
       <c r="C7" s="19">
         <v>104.73091211829144</v>
       </c>
       <c r="D7" s="19">
         <v>117.46668834079783</v>
       </c>
       <c r="E7" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F7" s="19">
@@ -8308,54 +8316,56 @@
       </c>
       <c r="CO7" s="33">
         <v>101.7</v>
       </c>
       <c r="CP7" s="33">
         <v>107.8</v>
       </c>
       <c r="CQ7" s="33">
         <v>119.7</v>
       </c>
       <c r="CR7" s="20">
         <v>120.5</v>
       </c>
       <c r="CS7" s="35">
         <v>47.1</v>
       </c>
       <c r="CT7" s="44">
         <v>198.4</v>
       </c>
       <c r="CU7" s="53">
         <v>167.5</v>
       </c>
       <c r="CV7" s="62">
         <v>130.1</v>
       </c>
-      <c r="CW7" s="80">
+      <c r="CW7" s="71">
         <v>130.80000000000001</v>
       </c>
-      <c r="CX7" s="33"/>
+      <c r="CX7" s="78">
+        <v>145.19999999999999</v>
+      </c>
       <c r="CY7" s="33"/>
       <c r="CZ7" s="33"/>
       <c r="DA7" s="33"/>
       <c r="DB7" s="33"/>
       <c r="DC7" s="33"/>
       <c r="DD7" s="42"/>
       <c r="DE7" s="42"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="19">
         <v>115.96885287159677</v>
       </c>
       <c r="C8" s="19">
         <v>111.97861792006987</v>
       </c>
       <c r="D8" s="19">
         <v>111.05409467944656</v>
       </c>
       <c r="E8" s="19">
         <v>114.01147569960466</v>
       </c>
       <c r="F8" s="19">
@@ -8621,54 +8631,56 @@
       </c>
       <c r="CO8" s="33">
         <v>91.8</v>
       </c>
       <c r="CP8" s="33">
         <v>108.8</v>
       </c>
       <c r="CQ8" s="33">
         <v>119.6</v>
       </c>
       <c r="CR8" s="20">
         <v>99.7</v>
       </c>
       <c r="CS8" s="35">
         <v>103</v>
       </c>
       <c r="CT8" s="44">
         <v>99.8</v>
       </c>
       <c r="CU8" s="53">
         <v>106.6</v>
       </c>
       <c r="CV8" s="62">
         <v>101</v>
       </c>
-      <c r="CW8" s="80">
+      <c r="CW8" s="71">
         <v>92.5</v>
       </c>
-      <c r="CX8" s="33"/>
+      <c r="CX8" s="78">
+        <v>119.6</v>
+      </c>
       <c r="CY8" s="33"/>
       <c r="CZ8" s="33"/>
       <c r="DA8" s="33"/>
       <c r="DB8" s="33"/>
       <c r="DC8" s="33"/>
       <c r="DD8" s="42"/>
       <c r="DE8" s="42"/>
     </row>
     <row r="9" spans="1:109" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C9" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D9" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E9" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F9" s="19">
@@ -8934,54 +8946,56 @@
       </c>
       <c r="CO9" s="33">
         <v>104.7</v>
       </c>
       <c r="CP9" s="33">
         <v>103.6</v>
       </c>
       <c r="CQ9" s="33">
         <v>91.8</v>
       </c>
       <c r="CR9" s="20">
         <v>211.7</v>
       </c>
       <c r="CS9" s="35">
         <v>219.4</v>
       </c>
       <c r="CT9" s="44">
         <v>92.7</v>
       </c>
       <c r="CU9" s="53">
         <v>96.5</v>
       </c>
       <c r="CV9" s="62">
         <v>103.6</v>
       </c>
-      <c r="CW9" s="80">
+      <c r="CW9" s="71">
         <v>123.8</v>
       </c>
-      <c r="CX9" s="33"/>
+      <c r="CX9" s="78">
+        <v>102.3</v>
+      </c>
       <c r="CY9" s="33"/>
       <c r="CZ9" s="33"/>
       <c r="DA9" s="33"/>
       <c r="DB9" s="33"/>
       <c r="DC9" s="33"/>
       <c r="DD9" s="42"/>
       <c r="DE9" s="42"/>
     </row>
     <row r="10" spans="1:109" ht="13.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="19">
         <v>98.233373462564558</v>
       </c>
       <c r="C10" s="19">
         <v>101.90622322662641</v>
       </c>
       <c r="D10" s="19">
         <v>99.415300582129333</v>
       </c>
       <c r="E10" s="19">
         <v>100.85638471288148</v>
       </c>
       <c r="F10" s="19">
@@ -9247,54 +9261,56 @@
       </c>
       <c r="CO10" s="33">
         <v>103</v>
       </c>
       <c r="CP10" s="33">
         <v>104.8</v>
       </c>
       <c r="CQ10" s="33">
         <v>119.6</v>
       </c>
       <c r="CR10" s="20">
         <v>82.6</v>
       </c>
       <c r="CS10" s="35">
         <v>96.5</v>
       </c>
       <c r="CT10" s="44">
         <v>104.7</v>
       </c>
       <c r="CU10" s="53">
         <v>103.5</v>
       </c>
       <c r="CV10" s="62">
         <v>99.8</v>
       </c>
-      <c r="CW10" s="80">
+      <c r="CW10" s="71">
         <v>99.7</v>
       </c>
-      <c r="CX10" s="33"/>
+      <c r="CX10" s="78">
+        <v>107</v>
+      </c>
       <c r="CY10" s="33"/>
       <c r="CZ10" s="33"/>
       <c r="DA10" s="33"/>
       <c r="DB10" s="33"/>
       <c r="DC10" s="33"/>
       <c r="DD10" s="42"/>
       <c r="DE10" s="42"/>
     </row>
     <row r="11" spans="1:109" ht="13.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C11" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D11" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E11" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F11" s="19">
@@ -9560,54 +9576,56 @@
       </c>
       <c r="CO11" s="33">
         <v>113.4</v>
       </c>
       <c r="CP11" s="33">
         <v>123.9</v>
       </c>
       <c r="CQ11" s="33">
         <v>117.7</v>
       </c>
       <c r="CR11" s="20">
         <v>173.7</v>
       </c>
       <c r="CS11" s="35">
         <v>-56.2</v>
       </c>
       <c r="CT11" s="44">
         <v>108.1</v>
       </c>
       <c r="CU11" s="53">
         <v>96.8</v>
       </c>
       <c r="CV11" s="62">
         <v>95.5</v>
       </c>
-      <c r="CW11" s="80">
+      <c r="CW11" s="71">
         <v>108.4</v>
       </c>
-      <c r="CX11" s="33"/>
+      <c r="CX11" s="78">
+        <v>115.4</v>
+      </c>
       <c r="CY11" s="33"/>
       <c r="CZ11" s="33"/>
       <c r="DA11" s="33"/>
       <c r="DB11" s="33"/>
       <c r="DC11" s="33"/>
       <c r="DD11" s="42"/>
       <c r="DE11" s="42"/>
     </row>
     <row r="12" spans="1:109" ht="13.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C12" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D12" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E12" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F12" s="19">
@@ -9873,54 +9891,56 @@
       </c>
       <c r="CO12" s="33">
         <v>104.5</v>
       </c>
       <c r="CP12" s="33">
         <v>113</v>
       </c>
       <c r="CQ12" s="33">
         <v>172.6</v>
       </c>
       <c r="CR12" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS12" s="35">
         <v>-560.1</v>
       </c>
       <c r="CT12" s="44">
         <v>94.2</v>
       </c>
       <c r="CU12" s="53">
         <v>96.8</v>
       </c>
       <c r="CV12" s="62">
         <v>98.1</v>
       </c>
-      <c r="CW12" s="80">
+      <c r="CW12" s="71">
         <v>80.2</v>
       </c>
-      <c r="CX12" s="33"/>
+      <c r="CX12" s="78">
+        <v>98.8</v>
+      </c>
       <c r="CY12" s="33"/>
       <c r="CZ12" s="33"/>
       <c r="DA12" s="33"/>
       <c r="DB12" s="33"/>
       <c r="DC12" s="33"/>
       <c r="DD12" s="42"/>
       <c r="DE12" s="42"/>
     </row>
     <row r="13" spans="1:109" ht="13.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="17">
         <v>101.22459462173239</v>
       </c>
       <c r="C13" s="17">
         <v>103.04689236020232</v>
       </c>
       <c r="D13" s="17">
         <v>104.96271094590224</v>
       </c>
       <c r="E13" s="17">
         <v>101.88144511770696</v>
       </c>
       <c r="F13" s="17">
@@ -10186,54 +10206,56 @@
       </c>
       <c r="CO13" s="33">
         <v>110.2</v>
       </c>
       <c r="CP13" s="33">
         <v>100.2</v>
       </c>
       <c r="CQ13" s="33">
         <v>103.6</v>
       </c>
       <c r="CR13" s="20">
         <v>100</v>
       </c>
       <c r="CS13" s="35">
         <v>592.1</v>
       </c>
       <c r="CT13" s="44">
         <v>98.4</v>
       </c>
       <c r="CU13" s="53">
         <v>94.5</v>
       </c>
       <c r="CV13" s="62">
         <v>85.1</v>
       </c>
-      <c r="CW13" s="80">
+      <c r="CW13" s="71">
         <v>89.3</v>
       </c>
-      <c r="CX13" s="33"/>
+      <c r="CX13" s="78">
+        <v>103.9</v>
+      </c>
       <c r="CY13" s="33"/>
       <c r="CZ13" s="33"/>
       <c r="DA13" s="33"/>
       <c r="DB13" s="33"/>
       <c r="DC13" s="33"/>
       <c r="DD13" s="42"/>
       <c r="DE13" s="42"/>
     </row>
     <row r="14" spans="1:109" ht="13.5" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C14" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D14" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E14" s="17">
         <v>103.85326921999787</v>
       </c>
       <c r="F14" s="17">
@@ -10499,54 +10521,56 @@
       </c>
       <c r="CO14" s="33">
         <v>104</v>
       </c>
       <c r="CP14" s="33">
         <v>102.4</v>
       </c>
       <c r="CQ14" s="33">
         <v>101.2</v>
       </c>
       <c r="CR14" s="20">
         <v>109</v>
       </c>
       <c r="CS14" s="35">
         <v>33.9</v>
       </c>
       <c r="CT14" s="44">
         <v>88.8</v>
       </c>
       <c r="CU14" s="53">
         <v>110</v>
       </c>
       <c r="CV14" s="62">
         <v>95.9</v>
       </c>
-      <c r="CW14" s="80">
+      <c r="CW14" s="71">
         <v>97.3</v>
       </c>
-      <c r="CX14" s="33"/>
+      <c r="CX14" s="78">
+        <v>111.4</v>
+      </c>
       <c r="CY14" s="33"/>
       <c r="CZ14" s="33"/>
       <c r="DA14" s="33"/>
       <c r="DB14" s="33"/>
       <c r="DC14" s="33"/>
       <c r="DD14" s="42"/>
       <c r="DE14" s="42"/>
     </row>
     <row r="15" spans="1:109" ht="13.5" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C15" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D15" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E15" s="17">
         <v>105.5442752041357</v>
       </c>
       <c r="F15" s="17">
@@ -10812,54 +10836,56 @@
       </c>
       <c r="CO15" s="33">
         <v>95.4</v>
       </c>
       <c r="CP15" s="33">
         <v>127.6</v>
       </c>
       <c r="CQ15" s="33">
         <v>85.4</v>
       </c>
       <c r="CR15" s="20">
         <v>80.5</v>
       </c>
       <c r="CS15" s="35">
         <v>102.2</v>
       </c>
       <c r="CT15" s="44">
         <v>104.3</v>
       </c>
       <c r="CU15" s="53">
         <v>100.3</v>
       </c>
       <c r="CV15" s="62">
         <v>114</v>
       </c>
-      <c r="CW15" s="80">
+      <c r="CW15" s="71">
         <v>97.6</v>
       </c>
-      <c r="CX15" s="33"/>
+      <c r="CX15" s="78">
+        <v>48.3</v>
+      </c>
       <c r="CY15" s="33"/>
       <c r="CZ15" s="33"/>
       <c r="DA15" s="33"/>
       <c r="DB15" s="33"/>
       <c r="DC15" s="33"/>
       <c r="DD15" s="42"/>
       <c r="DE15" s="42"/>
     </row>
     <row r="16" spans="1:109" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C16" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D16" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E16" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F16" s="17">
@@ -11125,54 +11151,56 @@
       </c>
       <c r="CO16" s="33">
         <v>108.3</v>
       </c>
       <c r="CP16" s="33">
         <v>114</v>
       </c>
       <c r="CQ16" s="33">
         <v>96.5</v>
       </c>
       <c r="CR16" s="20">
         <v>85.6</v>
       </c>
       <c r="CS16" s="35">
         <v>389.1</v>
       </c>
       <c r="CT16" s="44">
         <v>102.5</v>
       </c>
       <c r="CU16" s="53">
         <v>112.4</v>
       </c>
       <c r="CV16" s="62">
         <v>98.5</v>
       </c>
-      <c r="CW16" s="80">
+      <c r="CW16" s="71">
         <v>101.2</v>
       </c>
-      <c r="CX16" s="33"/>
+      <c r="CX16" s="78">
+        <v>108.8</v>
+      </c>
       <c r="CY16" s="33"/>
       <c r="CZ16" s="33"/>
       <c r="DA16" s="33"/>
       <c r="DB16" s="33"/>
       <c r="DC16" s="33"/>
       <c r="DD16" s="42"/>
       <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="13.5" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="17">
         <v>97.972624525472696</v>
       </c>
       <c r="C17" s="17">
         <v>103.2400844365736</v>
       </c>
       <c r="D17" s="17">
         <v>106.33432282993662</v>
       </c>
       <c r="E17" s="17">
         <v>105.29750351031488</v>
       </c>
       <c r="F17" s="17">
@@ -11438,54 +11466,56 @@
       </c>
       <c r="CO17" s="33">
         <v>95.4</v>
       </c>
       <c r="CP17" s="33">
         <v>109.5</v>
       </c>
       <c r="CQ17" s="33">
         <v>107.1</v>
       </c>
       <c r="CR17" s="20">
         <v>122.9</v>
       </c>
       <c r="CS17" s="35">
         <v>86.9</v>
       </c>
       <c r="CT17" s="44">
         <v>96.2</v>
       </c>
       <c r="CU17" s="53">
         <v>91</v>
       </c>
       <c r="CV17" s="62">
         <v>87.1</v>
       </c>
-      <c r="CW17" s="80">
+      <c r="CW17" s="71">
         <v>103</v>
       </c>
-      <c r="CX17" s="33"/>
+      <c r="CX17" s="78">
+        <v>97.6</v>
+      </c>
       <c r="CY17" s="33"/>
       <c r="CZ17" s="33"/>
       <c r="DA17" s="33"/>
       <c r="DB17" s="33"/>
       <c r="DC17" s="33"/>
       <c r="DD17" s="42"/>
       <c r="DE17" s="42"/>
     </row>
     <row r="18" spans="1:109" ht="13.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="17">
         <v>96.201461479395761</v>
       </c>
       <c r="C18" s="17">
         <v>107.01955226165541</v>
       </c>
       <c r="D18" s="17">
         <v>101.14002520562737</v>
       </c>
       <c r="E18" s="17">
         <v>94.105868466710561</v>
       </c>
       <c r="F18" s="17">
@@ -11751,193 +11781,195 @@
       </c>
       <c r="CO18" s="33">
         <v>100.5</v>
       </c>
       <c r="CP18" s="33">
         <v>121</v>
       </c>
       <c r="CQ18" s="33">
         <v>79</v>
       </c>
       <c r="CR18" s="20">
         <v>99.5</v>
       </c>
       <c r="CS18" s="35">
         <v>387.2</v>
       </c>
       <c r="CT18" s="44">
         <v>61.3</v>
       </c>
       <c r="CU18" s="53">
         <v>74.099999999999994</v>
       </c>
       <c r="CV18" s="62">
         <v>110.5</v>
       </c>
-      <c r="CW18" s="80">
+      <c r="CW18" s="71">
         <v>135.80000000000001</v>
       </c>
-      <c r="CX18" s="33"/>
+      <c r="CX18" s="78">
+        <v>107.3</v>
+      </c>
       <c r="CY18" s="33"/>
       <c r="CZ18" s="33"/>
       <c r="DA18" s="33"/>
       <c r="DB18" s="33"/>
       <c r="DC18" s="33"/>
       <c r="DD18" s="42"/>
       <c r="DE18" s="42"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="78" t="s">
+      <c r="A20" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="78"/>
-[...58 lines deleted...]
-      <c r="BI20" s="78"/>
+      <c r="B20" s="82"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="82"/>
+      <c r="O20" s="82"/>
+      <c r="P20" s="82"/>
+      <c r="Q20" s="82"/>
+      <c r="R20" s="82"/>
+      <c r="S20" s="82"/>
+      <c r="T20" s="82"/>
+      <c r="U20" s="82"/>
+      <c r="V20" s="82"/>
+      <c r="W20" s="82"/>
+      <c r="X20" s="82"/>
+      <c r="Y20" s="82"/>
+      <c r="Z20" s="82"/>
+      <c r="AA20" s="82"/>
+      <c r="AB20" s="82"/>
+      <c r="AC20" s="82"/>
+      <c r="AD20" s="82"/>
+      <c r="AE20" s="82"/>
+      <c r="AF20" s="82"/>
+      <c r="AG20" s="82"/>
+      <c r="AH20" s="82"/>
+      <c r="AI20" s="82"/>
+      <c r="AJ20" s="82"/>
+      <c r="AK20" s="82"/>
+      <c r="AL20" s="82"/>
+      <c r="AM20" s="82"/>
+      <c r="AN20" s="82"/>
+      <c r="AO20" s="82"/>
+      <c r="AP20" s="82"/>
+      <c r="AQ20" s="82"/>
+      <c r="AR20" s="82"/>
+      <c r="AS20" s="82"/>
+      <c r="AT20" s="82"/>
+      <c r="AU20" s="82"/>
+      <c r="AV20" s="82"/>
+      <c r="AW20" s="82"/>
+      <c r="AX20" s="82"/>
+      <c r="AY20" s="82"/>
+      <c r="AZ20" s="82"/>
+      <c r="BA20" s="82"/>
+      <c r="BB20" s="82"/>
+      <c r="BC20" s="82"/>
+      <c r="BD20" s="82"/>
+      <c r="BE20" s="82"/>
+      <c r="BF20" s="82"/>
+      <c r="BG20" s="82"/>
+      <c r="BH20" s="82"/>
+      <c r="BI20" s="82"/>
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
       <c r="CI20" s="4"/>
       <c r="CJ20" s="4"/>
       <c r="CK20" s="4"/>
       <c r="CL20" s="4"/>
       <c r="CM20" s="4"/>
       <c r="CN20" s="4"/>
       <c r="CO20" s="4"/>
       <c r="CP20" s="4"/>
       <c r="CQ20" s="4"/>
       <c r="CR20" s="4"/>
       <c r="CS20" s="4"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="77" t="s">
+      <c r="K21" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="L21" s="77"/>
-      <c r="M21" s="77"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
-      <c r="W21" s="77" t="s">
+      <c r="W21" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="X21" s="77"/>
-      <c r="Y21" s="77"/>
+      <c r="X21" s="83"/>
+      <c r="Y21" s="83"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="6" t="s">
         <v>15</v>
       </c>
@@ -11986,188 +12018,188 @@
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ21" s="6"/>
       <c r="CR21" s="6"/>
       <c r="CS21" s="6"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
-      <c r="DB21" s="73" t="s">
+      <c r="DB21" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="DC21" s="73"/>
-[...1 lines deleted...]
-      <c r="DE21" s="73"/>
+      <c r="DC21" s="87"/>
+      <c r="DD21" s="87"/>
+      <c r="DE21" s="87"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="75"/>
-      <c r="B22" s="70" t="s">
+      <c r="A22" s="84"/>
+      <c r="B22" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="71"/>
-[...10 lines deleted...]
-      <c r="N22" s="70" t="s">
+      <c r="C22" s="80"/>
+      <c r="D22" s="80"/>
+      <c r="E22" s="80"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="80"/>
+      <c r="M22" s="81"/>
+      <c r="N22" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="O22" s="71"/>
-[...10 lines deleted...]
-      <c r="Z22" s="70" t="s">
+      <c r="O22" s="80"/>
+      <c r="P22" s="80"/>
+      <c r="Q22" s="80"/>
+      <c r="R22" s="80"/>
+      <c r="S22" s="80"/>
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="V22" s="80"/>
+      <c r="W22" s="80"/>
+      <c r="X22" s="80"/>
+      <c r="Y22" s="81"/>
+      <c r="Z22" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="AA22" s="71"/>
-[...10 lines deleted...]
-      <c r="AL22" s="70" t="s">
+      <c r="AA22" s="80"/>
+      <c r="AB22" s="80"/>
+      <c r="AC22" s="80"/>
+      <c r="AD22" s="80"/>
+      <c r="AE22" s="80"/>
+      <c r="AF22" s="80"/>
+      <c r="AG22" s="80"/>
+      <c r="AH22" s="80"/>
+      <c r="AI22" s="80"/>
+      <c r="AJ22" s="80"/>
+      <c r="AK22" s="81"/>
+      <c r="AL22" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="AM22" s="71"/>
-[...10 lines deleted...]
-      <c r="AX22" s="70" t="s">
+      <c r="AM22" s="80"/>
+      <c r="AN22" s="80"/>
+      <c r="AO22" s="80"/>
+      <c r="AP22" s="80"/>
+      <c r="AQ22" s="80"/>
+      <c r="AR22" s="80"/>
+      <c r="AS22" s="80"/>
+      <c r="AT22" s="80"/>
+      <c r="AU22" s="80"/>
+      <c r="AV22" s="80"/>
+      <c r="AW22" s="81"/>
+      <c r="AX22" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="AY22" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="70" t="s">
+      <c r="AY22" s="80"/>
+      <c r="AZ22" s="80"/>
+      <c r="BA22" s="80"/>
+      <c r="BB22" s="80"/>
+      <c r="BC22" s="80"/>
+      <c r="BD22" s="80"/>
+      <c r="BE22" s="80"/>
+      <c r="BF22" s="80"/>
+      <c r="BG22" s="80"/>
+      <c r="BH22" s="80"/>
+      <c r="BI22" s="81"/>
+      <c r="BJ22" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="BK22" s="71"/>
-[...10 lines deleted...]
-      <c r="BV22" s="70" t="s">
+      <c r="BK22" s="80"/>
+      <c r="BL22" s="80"/>
+      <c r="BM22" s="80"/>
+      <c r="BN22" s="80"/>
+      <c r="BO22" s="80"/>
+      <c r="BP22" s="80"/>
+      <c r="BQ22" s="80"/>
+      <c r="BR22" s="80"/>
+      <c r="BS22" s="80"/>
+      <c r="BT22" s="80"/>
+      <c r="BU22" s="81"/>
+      <c r="BV22" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="71"/>
-[...10 lines deleted...]
-      <c r="CH22" s="70" t="s">
+      <c r="BW22" s="80"/>
+      <c r="BX22" s="80"/>
+      <c r="BY22" s="80"/>
+      <c r="BZ22" s="80"/>
+      <c r="CA22" s="80"/>
+      <c r="CB22" s="80"/>
+      <c r="CC22" s="80"/>
+      <c r="CD22" s="80"/>
+      <c r="CE22" s="80"/>
+      <c r="CF22" s="80"/>
+      <c r="CG22" s="81"/>
+      <c r="CH22" s="79" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="71"/>
-[...10 lines deleted...]
-      <c r="CT22" s="70" t="s">
+      <c r="CI22" s="80"/>
+      <c r="CJ22" s="80"/>
+      <c r="CK22" s="80"/>
+      <c r="CL22" s="80"/>
+      <c r="CM22" s="80"/>
+      <c r="CN22" s="80"/>
+      <c r="CO22" s="80"/>
+      <c r="CP22" s="80"/>
+      <c r="CQ22" s="80"/>
+      <c r="CR22" s="80"/>
+      <c r="CS22" s="81"/>
+      <c r="CT22" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="71"/>
-[...9 lines deleted...]
-      <c r="DE22" s="72"/>
+      <c r="CU22" s="80"/>
+      <c r="CV22" s="80"/>
+      <c r="CW22" s="80"/>
+      <c r="CX22" s="80"/>
+      <c r="CY22" s="80"/>
+      <c r="CZ22" s="80"/>
+      <c r="DA22" s="80"/>
+      <c r="DB22" s="80"/>
+      <c r="DC22" s="80"/>
+      <c r="DD22" s="80"/>
+      <c r="DE22" s="81"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="76"/>
+      <c r="A23" s="85"/>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="9" t="s">
@@ -12750,54 +12782,56 @@
       </c>
       <c r="CO24" s="13">
         <v>103</v>
       </c>
       <c r="CP24" s="14">
         <v>109.6</v>
       </c>
       <c r="CQ24" s="13">
         <v>112</v>
       </c>
       <c r="CR24" s="15">
         <v>112.9</v>
       </c>
       <c r="CS24" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="CT24" s="45">
         <v>103.4</v>
       </c>
       <c r="CU24" s="54">
         <v>105.4</v>
       </c>
       <c r="CV24" s="63">
         <v>103.5</v>
       </c>
-      <c r="CW24" s="81">
+      <c r="CW24" s="72">
         <v>106</v>
       </c>
-      <c r="CX24" s="13"/>
+      <c r="CX24" s="13">
+        <v>103.5</v>
+      </c>
       <c r="CY24" s="32"/>
       <c r="CZ24" s="32"/>
       <c r="DA24" s="13"/>
       <c r="DB24" s="14"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="17">
         <v>145.3985217227704</v>
       </c>
       <c r="C25" s="17">
         <v>132.05806462430664</v>
       </c>
       <c r="D25" s="17">
         <v>117.31776495759487</v>
       </c>
       <c r="E25" s="17">
         <v>130.42242891674292</v>
       </c>
       <c r="F25" s="17">
@@ -13063,54 +13097,56 @@
       </c>
       <c r="CO25" s="33">
         <v>96.8</v>
       </c>
       <c r="CP25" s="33">
         <v>104.9</v>
       </c>
       <c r="CQ25" s="33">
         <v>113.6</v>
       </c>
       <c r="CR25" s="20">
         <v>113.4</v>
       </c>
       <c r="CS25" s="37">
         <v>83.5</v>
       </c>
       <c r="CT25" s="46">
         <v>122.2</v>
       </c>
       <c r="CU25" s="55">
         <v>98.2</v>
       </c>
       <c r="CV25" s="64">
         <v>108.4</v>
       </c>
-      <c r="CW25" s="82">
+      <c r="CW25" s="73">
         <v>153.4</v>
       </c>
-      <c r="CX25" s="33"/>
+      <c r="CX25" s="89">
+        <v>116.8</v>
+      </c>
       <c r="CY25" s="33"/>
       <c r="CZ25" s="33"/>
       <c r="DA25" s="33"/>
       <c r="DB25" s="33"/>
       <c r="DC25" s="33"/>
       <c r="DD25" s="42"/>
       <c r="DE25" s="42"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19">
         <v>105.69668386509825</v>
       </c>
       <c r="C26" s="19">
         <v>104.874424755522</v>
       </c>
       <c r="D26" s="19">
         <v>117.92164092384321</v>
       </c>
       <c r="E26" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F26" s="19">
@@ -13376,54 +13412,56 @@
       </c>
       <c r="CO26" s="33">
         <v>101.7</v>
       </c>
       <c r="CP26" s="33">
         <v>107.8</v>
       </c>
       <c r="CQ26" s="33">
         <v>119.8</v>
       </c>
       <c r="CR26" s="20">
         <v>121.5</v>
       </c>
       <c r="CS26" s="37">
         <v>45.8</v>
       </c>
       <c r="CT26" s="46">
         <v>203.9</v>
       </c>
       <c r="CU26" s="55">
         <v>170.7</v>
       </c>
       <c r="CV26" s="64">
         <v>131</v>
       </c>
-      <c r="CW26" s="82">
+      <c r="CW26" s="73">
         <v>131</v>
       </c>
-      <c r="CX26" s="33"/>
+      <c r="CX26" s="89">
+        <v>146.4</v>
+      </c>
       <c r="CY26" s="33"/>
       <c r="CZ26" s="33"/>
       <c r="DA26" s="33"/>
       <c r="DB26" s="33"/>
       <c r="DC26" s="33"/>
       <c r="DD26" s="42"/>
       <c r="DE26" s="42"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <v>115.99889174131788</v>
       </c>
       <c r="C27" s="19">
         <v>111.99912566806216</v>
       </c>
       <c r="D27" s="19">
         <v>111.07239659185876</v>
       </c>
       <c r="E27" s="19">
         <v>114.03597433243688</v>
       </c>
       <c r="F27" s="19">
@@ -13689,54 +13727,56 @@
       </c>
       <c r="CO27" s="33">
         <v>91.8</v>
       </c>
       <c r="CP27" s="33">
         <v>108.8</v>
       </c>
       <c r="CQ27" s="33">
         <v>119.6</v>
       </c>
       <c r="CR27" s="20">
         <v>99.7</v>
       </c>
       <c r="CS27" s="37">
         <v>103</v>
       </c>
       <c r="CT27" s="46">
         <v>99.8</v>
       </c>
       <c r="CU27" s="55">
         <v>106.7</v>
       </c>
       <c r="CV27" s="64">
         <v>101</v>
       </c>
-      <c r="CW27" s="82">
+      <c r="CW27" s="73">
         <v>92.3</v>
       </c>
-      <c r="CX27" s="33"/>
+      <c r="CX27" s="89">
+        <v>119.8</v>
+      </c>
       <c r="CY27" s="33"/>
       <c r="CZ27" s="33"/>
       <c r="DA27" s="33"/>
       <c r="DB27" s="33"/>
       <c r="DC27" s="33"/>
       <c r="DD27" s="42"/>
       <c r="DE27" s="42"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C28" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D28" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E28" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F28" s="19">
@@ -14002,54 +14042,56 @@
       </c>
       <c r="CO28" s="33">
         <v>104.8</v>
       </c>
       <c r="CP28" s="33">
         <v>103.6</v>
       </c>
       <c r="CQ28" s="33">
         <v>91.8</v>
       </c>
       <c r="CR28" s="20">
         <v>212.5</v>
       </c>
       <c r="CS28" s="37">
         <v>221.7</v>
       </c>
       <c r="CT28" s="46">
         <v>92.6</v>
       </c>
       <c r="CU28" s="55">
         <v>96.4</v>
       </c>
       <c r="CV28" s="64">
         <v>103.7</v>
       </c>
-      <c r="CW28" s="82">
+      <c r="CW28" s="73">
         <v>123.1</v>
       </c>
-      <c r="CX28" s="33"/>
+      <c r="CX28" s="89">
+        <v>102.3</v>
+      </c>
       <c r="CY28" s="33"/>
       <c r="CZ28" s="33"/>
       <c r="DA28" s="33"/>
       <c r="DB28" s="33"/>
       <c r="DC28" s="33"/>
       <c r="DD28" s="42"/>
       <c r="DE28" s="42"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C29" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D29" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E29" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F29" s="19">
@@ -14315,54 +14357,56 @@
       </c>
       <c r="CO29" s="33">
         <v>103</v>
       </c>
       <c r="CP29" s="33">
         <v>104.8</v>
       </c>
       <c r="CQ29" s="33">
         <v>119.7</v>
       </c>
       <c r="CR29" s="20">
         <v>82.6</v>
       </c>
       <c r="CS29" s="37">
         <v>96.5</v>
       </c>
       <c r="CT29" s="46">
         <v>104.8</v>
       </c>
       <c r="CU29" s="55">
         <v>103.6</v>
       </c>
       <c r="CV29" s="64">
         <v>99.7</v>
       </c>
-      <c r="CW29" s="82">
+      <c r="CW29" s="73">
         <v>99.7</v>
       </c>
-      <c r="CX29" s="33"/>
+      <c r="CX29" s="89">
+        <v>107.2</v>
+      </c>
       <c r="CY29" s="33"/>
       <c r="CZ29" s="33"/>
       <c r="DA29" s="33"/>
       <c r="DB29" s="33"/>
       <c r="DC29" s="33"/>
       <c r="DD29" s="42"/>
       <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C30" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D30" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E30" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F30" s="19">
@@ -14628,54 +14672,56 @@
       </c>
       <c r="CO30" s="33">
         <v>113.4</v>
       </c>
       <c r="CP30" s="33">
         <v>123.9</v>
       </c>
       <c r="CQ30" s="33">
         <v>117.7</v>
       </c>
       <c r="CR30" s="20">
         <v>173.7</v>
       </c>
       <c r="CS30" s="37">
         <v>-56.5</v>
       </c>
       <c r="CT30" s="46">
         <v>108.1</v>
       </c>
       <c r="CU30" s="55">
         <v>96.7</v>
       </c>
       <c r="CV30" s="64">
         <v>95.4</v>
       </c>
-      <c r="CW30" s="82">
+      <c r="CW30" s="73">
         <v>108.4</v>
       </c>
-      <c r="CX30" s="33"/>
+      <c r="CX30" s="89">
+        <v>115.5</v>
+      </c>
       <c r="CY30" s="33"/>
       <c r="CZ30" s="33"/>
       <c r="DA30" s="33"/>
       <c r="DB30" s="33"/>
       <c r="DC30" s="33"/>
       <c r="DD30" s="42"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C31" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D31" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E31" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F31" s="19">
@@ -14941,54 +14987,56 @@
       </c>
       <c r="CO31" s="33">
         <v>104.5</v>
       </c>
       <c r="CP31" s="33">
         <v>113</v>
       </c>
       <c r="CQ31" s="33">
         <v>172.6</v>
       </c>
       <c r="CR31" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS31" s="37">
         <v>-560.4</v>
       </c>
       <c r="CT31" s="46">
         <v>94.2</v>
       </c>
       <c r="CU31" s="55">
         <v>96.8</v>
       </c>
       <c r="CV31" s="64">
         <v>98.1</v>
       </c>
-      <c r="CW31" s="82">
+      <c r="CW31" s="73">
         <v>80.2</v>
       </c>
-      <c r="CX31" s="33"/>
+      <c r="CX31" s="89">
+        <v>98.8</v>
+      </c>
       <c r="CY31" s="33"/>
       <c r="CZ31" s="33"/>
       <c r="DA31" s="33"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="42"/>
       <c r="DE31" s="42"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C32" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D32" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E32" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F32" s="17">
@@ -15254,54 +15302,56 @@
       </c>
       <c r="CO32" s="33">
         <v>110.2</v>
       </c>
       <c r="CP32" s="33">
         <v>100.2</v>
       </c>
       <c r="CQ32" s="33">
         <v>103.6</v>
       </c>
       <c r="CR32" s="20">
         <v>100</v>
       </c>
       <c r="CS32" s="37">
         <v>595.9</v>
       </c>
       <c r="CT32" s="46">
         <v>98.3</v>
       </c>
       <c r="CU32" s="55">
         <v>94.5</v>
       </c>
       <c r="CV32" s="64">
         <v>84.9</v>
       </c>
-      <c r="CW32" s="82">
+      <c r="CW32" s="73">
         <v>89.4</v>
       </c>
-      <c r="CX32" s="33"/>
+      <c r="CX32" s="89">
+        <v>103.9</v>
+      </c>
       <c r="CY32" s="33"/>
       <c r="CZ32" s="33"/>
       <c r="DA32" s="33"/>
       <c r="DB32" s="33"/>
       <c r="DC32" s="33"/>
       <c r="DD32" s="42"/>
       <c r="DE32" s="42"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C33" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D33" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E33" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F33" s="17">
@@ -15567,54 +15617,56 @@
       </c>
       <c r="CO33" s="33">
         <v>104</v>
       </c>
       <c r="CP33" s="33">
         <v>102.4</v>
       </c>
       <c r="CQ33" s="33">
         <v>101.2</v>
       </c>
       <c r="CR33" s="20">
         <v>109.2</v>
       </c>
       <c r="CS33" s="37">
         <v>31.9</v>
       </c>
       <c r="CT33" s="46">
         <v>88.2</v>
       </c>
       <c r="CU33" s="55">
         <v>110.5</v>
       </c>
       <c r="CV33" s="64">
         <v>95.7</v>
       </c>
-      <c r="CW33" s="82">
+      <c r="CW33" s="73">
         <v>97.7</v>
       </c>
-      <c r="CX33" s="33"/>
+      <c r="CX33" s="89">
+        <v>111.5</v>
+      </c>
       <c r="CY33" s="33"/>
       <c r="CZ33" s="33"/>
       <c r="DA33" s="33"/>
       <c r="DB33" s="33"/>
       <c r="DC33" s="33"/>
       <c r="DD33" s="42"/>
       <c r="DE33" s="42"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C34" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D34" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E34" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F34" s="17">
@@ -15880,54 +15932,56 @@
       </c>
       <c r="CO34" s="33">
         <v>95.4</v>
       </c>
       <c r="CP34" s="33">
         <v>127.6</v>
       </c>
       <c r="CQ34" s="33">
         <v>85.4</v>
       </c>
       <c r="CR34" s="20">
         <v>80.5</v>
       </c>
       <c r="CS34" s="37">
         <v>102.2</v>
       </c>
       <c r="CT34" s="46">
         <v>104.3</v>
       </c>
       <c r="CU34" s="55">
         <v>100.3</v>
       </c>
       <c r="CV34" s="64">
         <v>114</v>
       </c>
-      <c r="CW34" s="82">
+      <c r="CW34" s="73">
         <v>97.5</v>
       </c>
-      <c r="CX34" s="33"/>
+      <c r="CX34" s="89">
+        <v>47.9</v>
+      </c>
       <c r="CY34" s="33"/>
       <c r="CZ34" s="33"/>
       <c r="DA34" s="33"/>
       <c r="DB34" s="33"/>
       <c r="DC34" s="33"/>
       <c r="DD34" s="42"/>
       <c r="DE34" s="42"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C35" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D35" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E35" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F35" s="17">
@@ -16193,54 +16247,56 @@
       </c>
       <c r="CO35" s="33">
         <v>108.3</v>
       </c>
       <c r="CP35" s="33">
         <v>114</v>
       </c>
       <c r="CQ35" s="33">
         <v>96.5</v>
       </c>
       <c r="CR35" s="20">
         <v>85.6</v>
       </c>
       <c r="CS35" s="37">
         <v>389.1</v>
       </c>
       <c r="CT35" s="46">
         <v>102.5</v>
       </c>
       <c r="CU35" s="55">
         <v>112.4</v>
       </c>
       <c r="CV35" s="64">
         <v>98.5</v>
       </c>
-      <c r="CW35" s="82">
+      <c r="CW35" s="73">
         <v>101.2</v>
       </c>
-      <c r="CX35" s="33"/>
+      <c r="CX35" s="89">
+        <v>108.8</v>
+      </c>
       <c r="CY35" s="33"/>
       <c r="CZ35" s="33"/>
       <c r="DA35" s="33"/>
       <c r="DB35" s="33"/>
       <c r="DC35" s="33"/>
       <c r="DD35" s="42"/>
       <c r="DE35" s="42"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C36" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D36" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E36" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F36" s="17">
@@ -16506,54 +16562,56 @@
       </c>
       <c r="CO36" s="33">
         <v>95.3</v>
       </c>
       <c r="CP36" s="33">
         <v>109.5</v>
       </c>
       <c r="CQ36" s="33">
         <v>107.1</v>
       </c>
       <c r="CR36" s="20">
         <v>122.9</v>
       </c>
       <c r="CS36" s="37">
         <v>86.7</v>
       </c>
       <c r="CT36" s="46">
         <v>96.1</v>
       </c>
       <c r="CU36" s="55">
         <v>90.8</v>
       </c>
       <c r="CV36" s="64">
         <v>86.9</v>
       </c>
-      <c r="CW36" s="82">
+      <c r="CW36" s="73">
         <v>103.4</v>
       </c>
-      <c r="CX36" s="33"/>
+      <c r="CX36" s="89">
+        <v>97.5</v>
+      </c>
       <c r="CY36" s="33"/>
       <c r="CZ36" s="33"/>
       <c r="DA36" s="33"/>
       <c r="DB36" s="33"/>
       <c r="DC36" s="33"/>
       <c r="DD36" s="42"/>
       <c r="DE36" s="42"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C37" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D37" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E37" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F37" s="17">
@@ -16819,193 +16877,195 @@
       </c>
       <c r="CO37" s="33">
         <v>100.5</v>
       </c>
       <c r="CP37" s="33">
         <v>121.1</v>
       </c>
       <c r="CQ37" s="33">
         <v>78.900000000000006</v>
       </c>
       <c r="CR37" s="20">
         <v>99.4</v>
       </c>
       <c r="CS37" s="37">
         <v>398.3</v>
       </c>
       <c r="CT37" s="46">
         <v>59.5</v>
       </c>
       <c r="CU37" s="55">
         <v>72.8</v>
       </c>
       <c r="CV37" s="64">
         <v>112.2</v>
       </c>
-      <c r="CW37" s="82">
+      <c r="CW37" s="73">
         <v>139.1</v>
       </c>
-      <c r="CX37" s="33"/>
+      <c r="CX37" s="89">
+        <v>107.8</v>
+      </c>
       <c r="CY37" s="33"/>
       <c r="CZ37" s="33"/>
       <c r="DA37" s="33"/>
       <c r="DB37" s="33"/>
       <c r="DC37" s="33"/>
       <c r="DD37" s="42"/>
       <c r="DE37" s="42"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="78"/>
-[...58 lines deleted...]
-      <c r="BI39" s="78"/>
+      <c r="B39" s="82"/>
+      <c r="C39" s="82"/>
+      <c r="D39" s="82"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="82"/>
+      <c r="G39" s="82"/>
+      <c r="H39" s="82"/>
+      <c r="I39" s="82"/>
+      <c r="J39" s="82"/>
+      <c r="K39" s="82"/>
+      <c r="L39" s="82"/>
+      <c r="M39" s="82"/>
+      <c r="N39" s="82"/>
+      <c r="O39" s="82"/>
+      <c r="P39" s="82"/>
+      <c r="Q39" s="82"/>
+      <c r="R39" s="82"/>
+      <c r="S39" s="82"/>
+      <c r="T39" s="82"/>
+      <c r="U39" s="82"/>
+      <c r="V39" s="82"/>
+      <c r="W39" s="82"/>
+      <c r="X39" s="82"/>
+      <c r="Y39" s="82"/>
+      <c r="Z39" s="82"/>
+      <c r="AA39" s="82"/>
+      <c r="AB39" s="82"/>
+      <c r="AC39" s="82"/>
+      <c r="AD39" s="82"/>
+      <c r="AE39" s="82"/>
+      <c r="AF39" s="82"/>
+      <c r="AG39" s="82"/>
+      <c r="AH39" s="82"/>
+      <c r="AI39" s="82"/>
+      <c r="AJ39" s="82"/>
+      <c r="AK39" s="82"/>
+      <c r="AL39" s="82"/>
+      <c r="AM39" s="82"/>
+      <c r="AN39" s="82"/>
+      <c r="AO39" s="82"/>
+      <c r="AP39" s="82"/>
+      <c r="AQ39" s="82"/>
+      <c r="AR39" s="82"/>
+      <c r="AS39" s="82"/>
+      <c r="AT39" s="82"/>
+      <c r="AU39" s="82"/>
+      <c r="AV39" s="82"/>
+      <c r="AW39" s="82"/>
+      <c r="AX39" s="82"/>
+      <c r="AY39" s="82"/>
+      <c r="AZ39" s="82"/>
+      <c r="BA39" s="82"/>
+      <c r="BB39" s="82"/>
+      <c r="BC39" s="82"/>
+      <c r="BD39" s="82"/>
+      <c r="BE39" s="82"/>
+      <c r="BF39" s="82"/>
+      <c r="BG39" s="82"/>
+      <c r="BH39" s="82"/>
+      <c r="BI39" s="82"/>
       <c r="BJ39" s="4"/>
       <c r="BK39" s="4"/>
       <c r="BL39" s="4"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BO39" s="4"/>
       <c r="BP39" s="4"/>
       <c r="BQ39" s="4"/>
       <c r="BR39" s="4"/>
       <c r="BS39" s="4"/>
       <c r="BT39" s="4"/>
       <c r="BU39" s="4"/>
       <c r="BV39" s="4"/>
       <c r="BW39" s="4"/>
       <c r="BX39" s="4"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CA39" s="4"/>
       <c r="CB39" s="4"/>
       <c r="CC39" s="4"/>
       <c r="CD39" s="4"/>
       <c r="CE39" s="4"/>
       <c r="CF39" s="4"/>
       <c r="CG39" s="4"/>
       <c r="CH39" s="4"/>
       <c r="CI39" s="4"/>
       <c r="CJ39" s="4"/>
       <c r="CK39" s="4"/>
       <c r="CL39" s="4"/>
       <c r="CM39" s="4"/>
       <c r="CN39" s="4"/>
       <c r="CO39" s="4"/>
       <c r="CP39" s="4"/>
       <c r="CQ39" s="4"/>
       <c r="CR39" s="4"/>
       <c r="CS39" s="4"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="77" t="s">
+      <c r="K40" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="L40" s="77"/>
-      <c r="M40" s="77"/>
+      <c r="L40" s="83"/>
+      <c r="M40" s="83"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="77" t="s">
+      <c r="W40" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="X40" s="77"/>
-      <c r="Y40" s="77"/>
+      <c r="X40" s="83"/>
+      <c r="Y40" s="83"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="6" t="s">
         <v>15</v>
       </c>
@@ -17054,188 +17114,188 @@
       <c r="CE40" s="6"/>
       <c r="CF40" s="6"/>
       <c r="CG40" s="6"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
       <c r="CJ40" s="5"/>
       <c r="CK40" s="5"/>
       <c r="CL40" s="5"/>
       <c r="CM40" s="5"/>
       <c r="CN40" s="5"/>
       <c r="CO40" s="5"/>
       <c r="CP40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ40" s="6"/>
       <c r="CR40" s="6"/>
       <c r="CS40" s="6"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
-      <c r="DB40" s="73" t="s">
+      <c r="DB40" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="DC40" s="73"/>
-[...1 lines deleted...]
-      <c r="DE40" s="73"/>
+      <c r="DC40" s="87"/>
+      <c r="DD40" s="87"/>
+      <c r="DE40" s="87"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="75"/>
-      <c r="B41" s="70" t="s">
+      <c r="A41" s="84"/>
+      <c r="B41" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="71"/>
-[...10 lines deleted...]
-      <c r="N41" s="70" t="s">
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="81"/>
+      <c r="N41" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="O41" s="71"/>
-[...10 lines deleted...]
-      <c r="Z41" s="70" t="s">
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="81"/>
+      <c r="Z41" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="AA41" s="71"/>
-[...10 lines deleted...]
-      <c r="AL41" s="70" t="s">
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="80"/>
+      <c r="AC41" s="80"/>
+      <c r="AD41" s="80"/>
+      <c r="AE41" s="80"/>
+      <c r="AF41" s="80"/>
+      <c r="AG41" s="80"/>
+      <c r="AH41" s="80"/>
+      <c r="AI41" s="80"/>
+      <c r="AJ41" s="80"/>
+      <c r="AK41" s="81"/>
+      <c r="AL41" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="AM41" s="71"/>
-[...10 lines deleted...]
-      <c r="AX41" s="70" t="s">
+      <c r="AM41" s="80"/>
+      <c r="AN41" s="80"/>
+      <c r="AO41" s="80"/>
+      <c r="AP41" s="80"/>
+      <c r="AQ41" s="80"/>
+      <c r="AR41" s="80"/>
+      <c r="AS41" s="80"/>
+      <c r="AT41" s="80"/>
+      <c r="AU41" s="80"/>
+      <c r="AV41" s="80"/>
+      <c r="AW41" s="81"/>
+      <c r="AX41" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="AY41" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="70" t="s">
+      <c r="AY41" s="80"/>
+      <c r="AZ41" s="80"/>
+      <c r="BA41" s="80"/>
+      <c r="BB41" s="80"/>
+      <c r="BC41" s="80"/>
+      <c r="BD41" s="80"/>
+      <c r="BE41" s="80"/>
+      <c r="BF41" s="80"/>
+      <c r="BG41" s="80"/>
+      <c r="BH41" s="80"/>
+      <c r="BI41" s="81"/>
+      <c r="BJ41" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="BK41" s="71"/>
-[...10 lines deleted...]
-      <c r="BV41" s="70" t="s">
+      <c r="BK41" s="80"/>
+      <c r="BL41" s="80"/>
+      <c r="BM41" s="80"/>
+      <c r="BN41" s="80"/>
+      <c r="BO41" s="80"/>
+      <c r="BP41" s="80"/>
+      <c r="BQ41" s="80"/>
+      <c r="BR41" s="80"/>
+      <c r="BS41" s="80"/>
+      <c r="BT41" s="80"/>
+      <c r="BU41" s="81"/>
+      <c r="BV41" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="BW41" s="71"/>
-[...10 lines deleted...]
-      <c r="CH41" s="70" t="s">
+      <c r="BW41" s="80"/>
+      <c r="BX41" s="80"/>
+      <c r="BY41" s="80"/>
+      <c r="BZ41" s="80"/>
+      <c r="CA41" s="80"/>
+      <c r="CB41" s="80"/>
+      <c r="CC41" s="80"/>
+      <c r="CD41" s="80"/>
+      <c r="CE41" s="80"/>
+      <c r="CF41" s="80"/>
+      <c r="CG41" s="81"/>
+      <c r="CH41" s="79" t="s">
         <v>39</v>
       </c>
-      <c r="CI41" s="71"/>
-[...10 lines deleted...]
-      <c r="CT41" s="70" t="s">
+      <c r="CI41" s="80"/>
+      <c r="CJ41" s="80"/>
+      <c r="CK41" s="80"/>
+      <c r="CL41" s="80"/>
+      <c r="CM41" s="80"/>
+      <c r="CN41" s="80"/>
+      <c r="CO41" s="80"/>
+      <c r="CP41" s="80"/>
+      <c r="CQ41" s="80"/>
+      <c r="CR41" s="80"/>
+      <c r="CS41" s="81"/>
+      <c r="CT41" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="71"/>
-[...9 lines deleted...]
-      <c r="DE41" s="72"/>
+      <c r="CU41" s="80"/>
+      <c r="CV41" s="80"/>
+      <c r="CW41" s="80"/>
+      <c r="CX41" s="80"/>
+      <c r="CY41" s="80"/>
+      <c r="CZ41" s="80"/>
+      <c r="DA41" s="80"/>
+      <c r="DB41" s="80"/>
+      <c r="DC41" s="80"/>
+      <c r="DD41" s="80"/>
+      <c r="DE41" s="81"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="76"/>
+      <c r="A42" s="85"/>
       <c r="B42" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J42" s="9" t="s">
@@ -17818,54 +17878,56 @@
       </c>
       <c r="CO43" s="13">
         <v>105</v>
       </c>
       <c r="CP43" s="14">
         <v>110.8</v>
       </c>
       <c r="CQ43" s="13">
         <v>114.1</v>
       </c>
       <c r="CR43" s="15">
         <v>118.3</v>
       </c>
       <c r="CS43" s="38">
         <v>1932.4</v>
       </c>
       <c r="CT43" s="47">
         <v>100</v>
       </c>
       <c r="CU43" s="56">
         <v>100</v>
       </c>
       <c r="CV43" s="65">
         <v>100</v>
       </c>
-      <c r="CW43" s="83">
+      <c r="CW43" s="74">
         <v>112.7</v>
       </c>
-      <c r="CX43" s="13"/>
+      <c r="CX43" s="13">
+        <v>100</v>
+      </c>
       <c r="CY43" s="32"/>
       <c r="CZ43" s="32"/>
       <c r="DA43" s="13"/>
       <c r="DB43" s="14"/>
       <c r="DC43" s="13"/>
       <c r="DD43" s="41"/>
       <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="C44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="D44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="E44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="F44" s="17">
@@ -18131,54 +18193,56 @@
       </c>
       <c r="CO44" s="33">
         <v>94.7</v>
       </c>
       <c r="CP44" s="33">
         <v>101.6</v>
       </c>
       <c r="CQ44" s="33">
         <v>104.2</v>
       </c>
       <c r="CR44" s="20">
         <v>-539.79999999999995</v>
       </c>
       <c r="CS44" s="40">
         <v>179.3</v>
       </c>
       <c r="CT44" s="49">
         <v>100</v>
       </c>
       <c r="CU44" s="58">
         <v>100</v>
       </c>
       <c r="CV44" s="67">
         <v>100</v>
       </c>
-      <c r="CW44" s="85">
+      <c r="CW44" s="76">
         <v>250.5</v>
       </c>
-      <c r="CX44" s="33"/>
+      <c r="CX44" s="88">
+        <v>100</v>
+      </c>
       <c r="CY44" s="33"/>
       <c r="CZ44" s="33"/>
       <c r="DA44" s="33"/>
       <c r="DB44" s="33"/>
       <c r="DC44" s="33"/>
       <c r="DD44" s="42"/>
       <c r="DE44" s="42"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="C45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="D45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="E45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="F45" s="19">
@@ -18444,54 +18508,56 @@
       </c>
       <c r="CO45" s="33">
         <v>100</v>
       </c>
       <c r="CP45" s="33">
         <v>106</v>
       </c>
       <c r="CQ45" s="33">
         <v>110.7</v>
       </c>
       <c r="CR45" s="20">
         <v>190.2</v>
       </c>
       <c r="CS45" s="40">
         <v>-4587.8999999999996</v>
       </c>
       <c r="CT45" s="49">
         <v>100</v>
       </c>
       <c r="CU45" s="58">
         <v>100</v>
       </c>
       <c r="CV45" s="67">
         <v>100</v>
       </c>
-      <c r="CW45" s="85">
+      <c r="CW45" s="76">
         <v>337</v>
       </c>
-      <c r="CX45" s="33"/>
+      <c r="CX45" s="88">
+        <v>100</v>
+      </c>
       <c r="CY45" s="33"/>
       <c r="CZ45" s="33"/>
       <c r="DA45" s="33"/>
       <c r="DB45" s="33"/>
       <c r="DC45" s="33"/>
       <c r="DD45" s="42"/>
       <c r="DE45" s="42"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="C46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="D46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="E46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="F46" s="19">
@@ -18757,54 +18823,56 @@
       </c>
       <c r="CO46" s="33">
         <v>90.8</v>
       </c>
       <c r="CP46" s="33">
         <v>109.8</v>
       </c>
       <c r="CQ46" s="33">
         <v>123</v>
       </c>
       <c r="CR46" s="20">
         <v>121.4</v>
       </c>
       <c r="CS46" s="40">
         <v>108.7</v>
       </c>
       <c r="CT46" s="49">
         <v>100</v>
       </c>
       <c r="CU46" s="58">
         <v>100</v>
       </c>
       <c r="CV46" s="67">
         <v>100</v>
       </c>
-      <c r="CW46" s="85">
+      <c r="CW46" s="76">
         <v>88.5</v>
       </c>
-      <c r="CX46" s="33"/>
+      <c r="CX46" s="88">
+        <v>100</v>
+      </c>
       <c r="CY46" s="33"/>
       <c r="CZ46" s="33"/>
       <c r="DA46" s="33"/>
       <c r="DB46" s="33"/>
       <c r="DC46" s="33"/>
       <c r="DD46" s="42"/>
       <c r="DE46" s="42"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="19" t="s">
@@ -19070,54 +19138,56 @@
       </c>
       <c r="CO47" s="33">
         <v>100.5</v>
       </c>
       <c r="CP47" s="33">
         <v>104.3</v>
       </c>
       <c r="CQ47" s="33">
         <v>89.4</v>
       </c>
       <c r="CR47" s="20">
         <v>315.89999999999998</v>
       </c>
       <c r="CS47" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT47" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU47" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV47" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW47" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX47" s="33"/>
+      <c r="CW47" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX47" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY47" s="33"/>
       <c r="CZ47" s="33"/>
       <c r="DA47" s="33"/>
       <c r="DB47" s="33"/>
       <c r="DC47" s="33"/>
       <c r="DD47" s="42"/>
       <c r="DE47" s="42"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="19" t="s">
@@ -19383,54 +19453,56 @@
       </c>
       <c r="CO48" s="33">
         <v>100.5</v>
       </c>
       <c r="CP48" s="33">
         <v>107</v>
       </c>
       <c r="CQ48" s="33">
         <v>124.1</v>
       </c>
       <c r="CR48" s="20">
         <v>27.7</v>
       </c>
       <c r="CS48" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT48" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU48" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV48" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW48" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX48" s="33"/>
+      <c r="CW48" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX48" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY48" s="33"/>
       <c r="CZ48" s="33"/>
       <c r="DA48" s="33"/>
       <c r="DB48" s="33"/>
       <c r="DC48" s="33"/>
       <c r="DD48" s="42"/>
       <c r="DE48" s="42"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="19" t="s">
@@ -19696,54 +19768,56 @@
       </c>
       <c r="CO49" s="33">
         <v>151.6</v>
       </c>
       <c r="CP49" s="33">
         <v>126.4</v>
       </c>
       <c r="CQ49" s="33">
         <v>119.3</v>
       </c>
       <c r="CR49" s="20">
         <v>185.6</v>
       </c>
       <c r="CS49" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT49" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU49" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV49" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW49" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX49" s="33"/>
+      <c r="CW49" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX49" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY49" s="33"/>
       <c r="CZ49" s="33"/>
       <c r="DA49" s="33"/>
       <c r="DB49" s="33"/>
       <c r="DC49" s="33"/>
       <c r="DD49" s="42"/>
       <c r="DE49" s="42"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="19" t="s">
@@ -20009,54 +20083,56 @@
       </c>
       <c r="CO50" s="33">
         <v>103.7</v>
       </c>
       <c r="CP50" s="33">
         <v>114.3</v>
       </c>
       <c r="CQ50" s="33">
         <v>185.3</v>
       </c>
       <c r="CR50" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CS50" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT50" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU50" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV50" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW50" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX50" s="33"/>
+      <c r="CW50" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX50" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY50" s="33"/>
       <c r="CZ50" s="33"/>
       <c r="DA50" s="33"/>
       <c r="DB50" s="33"/>
       <c r="DC50" s="33"/>
       <c r="DD50" s="42"/>
       <c r="DE50" s="42"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="17" t="s">
@@ -20322,54 +20398,56 @@
       </c>
       <c r="CO51" s="33">
         <v>109.1</v>
       </c>
       <c r="CP51" s="33">
         <v>102.5</v>
       </c>
       <c r="CQ51" s="33">
         <v>104.3</v>
       </c>
       <c r="CR51" s="20">
         <v>100.8</v>
       </c>
       <c r="CS51" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT51" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU51" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV51" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW51" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX51" s="33"/>
+      <c r="CW51" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX51" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY51" s="33"/>
       <c r="CZ51" s="33"/>
       <c r="DA51" s="33"/>
       <c r="DB51" s="33"/>
       <c r="DC51" s="33"/>
       <c r="DD51" s="42"/>
       <c r="DE51" s="42"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="17" t="s">
@@ -20635,54 +20713,56 @@
       </c>
       <c r="CO52" s="33">
         <v>104.8</v>
       </c>
       <c r="CP52" s="33">
         <v>103.5</v>
       </c>
       <c r="CQ52" s="33">
         <v>102.1</v>
       </c>
       <c r="CR52" s="20">
         <v>129.9</v>
       </c>
       <c r="CS52" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT52" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU52" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV52" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW52" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX52" s="33"/>
+      <c r="CW52" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX52" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY52" s="33"/>
       <c r="CZ52" s="33"/>
       <c r="DA52" s="33"/>
       <c r="DB52" s="33"/>
       <c r="DC52" s="33"/>
       <c r="DD52" s="42"/>
       <c r="DE52" s="42"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="17" t="s">
@@ -20948,54 +21028,56 @@
       </c>
       <c r="CO53" s="33">
         <v>93.6</v>
       </c>
       <c r="CP53" s="33">
         <v>148.6</v>
       </c>
       <c r="CQ53" s="33">
         <v>139.19999999999999</v>
       </c>
       <c r="CR53" s="20">
         <v>38.799999999999997</v>
       </c>
       <c r="CS53" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT53" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU53" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV53" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW53" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX53" s="33"/>
+      <c r="CW53" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX53" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY53" s="33"/>
       <c r="CZ53" s="33"/>
       <c r="DA53" s="33"/>
       <c r="DB53" s="33"/>
       <c r="DC53" s="33"/>
       <c r="DD53" s="42"/>
       <c r="DE53" s="42"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="17" t="s">
@@ -21261,54 +21343,56 @@
       </c>
       <c r="CO54" s="33">
         <v>106.5</v>
       </c>
       <c r="CP54" s="33">
         <v>115.2</v>
       </c>
       <c r="CQ54" s="33">
         <v>95</v>
       </c>
       <c r="CR54" s="20">
         <v>76.8</v>
       </c>
       <c r="CS54" s="40">
         <v>349943.4</v>
       </c>
       <c r="CT54" s="49">
         <v>100</v>
       </c>
       <c r="CU54" s="58">
         <v>100</v>
       </c>
       <c r="CV54" s="67">
         <v>100</v>
       </c>
-      <c r="CW54" s="85">
+      <c r="CW54" s="76">
         <v>8.6</v>
       </c>
-      <c r="CX54" s="33"/>
+      <c r="CX54" s="88">
+        <v>100</v>
+      </c>
       <c r="CY54" s="33"/>
       <c r="CZ54" s="33"/>
       <c r="DA54" s="33"/>
       <c r="DB54" s="33"/>
       <c r="DC54" s="33"/>
       <c r="DD54" s="42"/>
       <c r="DE54" s="42"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="17" t="s">
@@ -21574,54 +21658,56 @@
       </c>
       <c r="CO55" s="33">
         <v>93.9</v>
       </c>
       <c r="CP55" s="33">
         <v>110</v>
       </c>
       <c r="CQ55" s="33">
         <v>108.1</v>
       </c>
       <c r="CR55" s="20">
         <v>124.1</v>
       </c>
       <c r="CS55" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT55" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU55" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV55" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW55" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX55" s="33"/>
+      <c r="CW55" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX55" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY55" s="33"/>
       <c r="CZ55" s="33"/>
       <c r="DA55" s="33"/>
       <c r="DB55" s="33"/>
       <c r="DC55" s="33"/>
       <c r="DD55" s="42"/>
       <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="17" t="s">
@@ -21887,193 +21973,195 @@
       </c>
       <c r="CO56" s="33">
         <v>125.9</v>
       </c>
       <c r="CP56" s="33">
         <v>136</v>
       </c>
       <c r="CQ56" s="33">
         <v>78</v>
       </c>
       <c r="CR56" s="20">
         <v>100.6</v>
       </c>
       <c r="CS56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT56" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU56" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV56" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="CW56" s="84" t="s">
-[...2 lines deleted...]
-      <c r="CX56" s="33"/>
+      <c r="CW56" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="CX56" s="88" t="s">
+        <v>20</v>
+      </c>
       <c r="CY56" s="33"/>
       <c r="CZ56" s="33"/>
       <c r="DA56" s="33"/>
       <c r="DB56" s="33"/>
       <c r="DC56" s="33"/>
       <c r="DD56" s="42"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="78" t="s">
+      <c r="A58" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="78"/>
-[...58 lines deleted...]
-      <c r="BI58" s="78"/>
+      <c r="B58" s="82"/>
+      <c r="C58" s="82"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="82"/>
+      <c r="F58" s="82"/>
+      <c r="G58" s="82"/>
+      <c r="H58" s="82"/>
+      <c r="I58" s="82"/>
+      <c r="J58" s="82"/>
+      <c r="K58" s="82"/>
+      <c r="L58" s="82"/>
+      <c r="M58" s="82"/>
+      <c r="N58" s="82"/>
+      <c r="O58" s="82"/>
+      <c r="P58" s="82"/>
+      <c r="Q58" s="82"/>
+      <c r="R58" s="82"/>
+      <c r="S58" s="82"/>
+      <c r="T58" s="82"/>
+      <c r="U58" s="82"/>
+      <c r="V58" s="82"/>
+      <c r="W58" s="82"/>
+      <c r="X58" s="82"/>
+      <c r="Y58" s="82"/>
+      <c r="Z58" s="82"/>
+      <c r="AA58" s="82"/>
+      <c r="AB58" s="82"/>
+      <c r="AC58" s="82"/>
+      <c r="AD58" s="82"/>
+      <c r="AE58" s="82"/>
+      <c r="AF58" s="82"/>
+      <c r="AG58" s="82"/>
+      <c r="AH58" s="82"/>
+      <c r="AI58" s="82"/>
+      <c r="AJ58" s="82"/>
+      <c r="AK58" s="82"/>
+      <c r="AL58" s="82"/>
+      <c r="AM58" s="82"/>
+      <c r="AN58" s="82"/>
+      <c r="AO58" s="82"/>
+      <c r="AP58" s="82"/>
+      <c r="AQ58" s="82"/>
+      <c r="AR58" s="82"/>
+      <c r="AS58" s="82"/>
+      <c r="AT58" s="82"/>
+      <c r="AU58" s="82"/>
+      <c r="AV58" s="82"/>
+      <c r="AW58" s="82"/>
+      <c r="AX58" s="82"/>
+      <c r="AY58" s="82"/>
+      <c r="AZ58" s="82"/>
+      <c r="BA58" s="82"/>
+      <c r="BB58" s="82"/>
+      <c r="BC58" s="82"/>
+      <c r="BD58" s="82"/>
+      <c r="BE58" s="82"/>
+      <c r="BF58" s="82"/>
+      <c r="BG58" s="82"/>
+      <c r="BH58" s="82"/>
+      <c r="BI58" s="82"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
       <c r="CM58" s="4"/>
       <c r="CN58" s="4"/>
       <c r="CO58" s="4"/>
       <c r="CP58" s="4"/>
       <c r="CQ58" s="4"/>
       <c r="CR58" s="4"/>
       <c r="CS58" s="4"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="77" t="s">
+      <c r="K59" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="L59" s="77"/>
-      <c r="M59" s="77"/>
+      <c r="L59" s="83"/>
+      <c r="M59" s="83"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
-      <c r="W59" s="77" t="s">
+      <c r="W59" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="X59" s="77"/>
-      <c r="Y59" s="77"/>
+      <c r="X59" s="83"/>
+      <c r="Y59" s="83"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5"/>
       <c r="AQ59" s="5"/>
       <c r="AR59" s="5"/>
       <c r="AS59" s="5"/>
       <c r="AT59" s="6" t="s">
         <v>15</v>
       </c>
@@ -22122,188 +22210,188 @@
       <c r="CE59" s="6"/>
       <c r="CF59" s="6"/>
       <c r="CG59" s="6"/>
       <c r="CH59" s="5"/>
       <c r="CI59" s="5"/>
       <c r="CJ59" s="5"/>
       <c r="CK59" s="5"/>
       <c r="CL59" s="5"/>
       <c r="CM59" s="5"/>
       <c r="CN59" s="5"/>
       <c r="CO59" s="5"/>
       <c r="CP59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ59" s="6"/>
       <c r="CR59" s="6"/>
       <c r="CS59" s="6"/>
       <c r="CT59" s="5"/>
       <c r="CU59" s="5"/>
       <c r="CV59" s="5"/>
       <c r="CW59" s="5"/>
       <c r="CX59" s="5"/>
       <c r="CY59" s="5"/>
       <c r="CZ59" s="5"/>
       <c r="DA59" s="5"/>
-      <c r="DB59" s="73" t="s">
+      <c r="DB59" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="DC59" s="73"/>
-[...1 lines deleted...]
-      <c r="DE59" s="73"/>
+      <c r="DC59" s="87"/>
+      <c r="DD59" s="87"/>
+      <c r="DE59" s="87"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="75"/>
-      <c r="B60" s="70" t="s">
+      <c r="A60" s="84"/>
+      <c r="B60" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C60" s="71"/>
-[...10 lines deleted...]
-      <c r="N60" s="70" t="s">
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="80"/>
+      <c r="G60" s="80"/>
+      <c r="H60" s="80"/>
+      <c r="I60" s="80"/>
+      <c r="J60" s="80"/>
+      <c r="K60" s="80"/>
+      <c r="L60" s="80"/>
+      <c r="M60" s="81"/>
+      <c r="N60" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="O60" s="71"/>
-[...10 lines deleted...]
-      <c r="Z60" s="70" t="s">
+      <c r="O60" s="80"/>
+      <c r="P60" s="80"/>
+      <c r="Q60" s="80"/>
+      <c r="R60" s="80"/>
+      <c r="S60" s="80"/>
+      <c r="T60" s="80"/>
+      <c r="U60" s="80"/>
+      <c r="V60" s="80"/>
+      <c r="W60" s="80"/>
+      <c r="X60" s="80"/>
+      <c r="Y60" s="81"/>
+      <c r="Z60" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="AA60" s="71"/>
-[...10 lines deleted...]
-      <c r="AL60" s="70" t="s">
+      <c r="AA60" s="80"/>
+      <c r="AB60" s="80"/>
+      <c r="AC60" s="80"/>
+      <c r="AD60" s="80"/>
+      <c r="AE60" s="80"/>
+      <c r="AF60" s="80"/>
+      <c r="AG60" s="80"/>
+      <c r="AH60" s="80"/>
+      <c r="AI60" s="80"/>
+      <c r="AJ60" s="80"/>
+      <c r="AK60" s="81"/>
+      <c r="AL60" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="AM60" s="71"/>
-[...10 lines deleted...]
-      <c r="AX60" s="70" t="s">
+      <c r="AM60" s="80"/>
+      <c r="AN60" s="80"/>
+      <c r="AO60" s="80"/>
+      <c r="AP60" s="80"/>
+      <c r="AQ60" s="80"/>
+      <c r="AR60" s="80"/>
+      <c r="AS60" s="80"/>
+      <c r="AT60" s="80"/>
+      <c r="AU60" s="80"/>
+      <c r="AV60" s="80"/>
+      <c r="AW60" s="81"/>
+      <c r="AX60" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="AY60" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="70" t="s">
+      <c r="AY60" s="80"/>
+      <c r="AZ60" s="80"/>
+      <c r="BA60" s="80"/>
+      <c r="BB60" s="80"/>
+      <c r="BC60" s="80"/>
+      <c r="BD60" s="80"/>
+      <c r="BE60" s="80"/>
+      <c r="BF60" s="80"/>
+      <c r="BG60" s="80"/>
+      <c r="BH60" s="80"/>
+      <c r="BI60" s="81"/>
+      <c r="BJ60" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="BK60" s="71"/>
-[...10 lines deleted...]
-      <c r="BV60" s="70" t="s">
+      <c r="BK60" s="80"/>
+      <c r="BL60" s="80"/>
+      <c r="BM60" s="80"/>
+      <c r="BN60" s="80"/>
+      <c r="BO60" s="80"/>
+      <c r="BP60" s="80"/>
+      <c r="BQ60" s="80"/>
+      <c r="BR60" s="80"/>
+      <c r="BS60" s="80"/>
+      <c r="BT60" s="80"/>
+      <c r="BU60" s="81"/>
+      <c r="BV60" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="BW60" s="71"/>
-[...10 lines deleted...]
-      <c r="CH60" s="70" t="s">
+      <c r="BW60" s="80"/>
+      <c r="BX60" s="80"/>
+      <c r="BY60" s="80"/>
+      <c r="BZ60" s="80"/>
+      <c r="CA60" s="80"/>
+      <c r="CB60" s="80"/>
+      <c r="CC60" s="80"/>
+      <c r="CD60" s="80"/>
+      <c r="CE60" s="80"/>
+      <c r="CF60" s="80"/>
+      <c r="CG60" s="81"/>
+      <c r="CH60" s="79" t="s">
         <v>39</v>
       </c>
-      <c r="CI60" s="71"/>
-[...10 lines deleted...]
-      <c r="CT60" s="70" t="s">
+      <c r="CI60" s="80"/>
+      <c r="CJ60" s="80"/>
+      <c r="CK60" s="80"/>
+      <c r="CL60" s="80"/>
+      <c r="CM60" s="80"/>
+      <c r="CN60" s="80"/>
+      <c r="CO60" s="80"/>
+      <c r="CP60" s="80"/>
+      <c r="CQ60" s="80"/>
+      <c r="CR60" s="80"/>
+      <c r="CS60" s="81"/>
+      <c r="CT60" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="71"/>
-[...9 lines deleted...]
-      <c r="DE60" s="72"/>
+      <c r="CU60" s="80"/>
+      <c r="CV60" s="80"/>
+      <c r="CW60" s="80"/>
+      <c r="CX60" s="80"/>
+      <c r="CY60" s="80"/>
+      <c r="CZ60" s="80"/>
+      <c r="DA60" s="80"/>
+      <c r="DB60" s="80"/>
+      <c r="DC60" s="80"/>
+      <c r="DD60" s="80"/>
+      <c r="DE60" s="81"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="76"/>
+      <c r="A61" s="85"/>
       <c r="B61" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J61" s="9" t="s">
@@ -22886,54 +22974,56 @@
       </c>
       <c r="CO62" s="13">
         <v>99.5</v>
       </c>
       <c r="CP62" s="14">
         <v>101.1</v>
       </c>
       <c r="CQ62" s="13">
         <v>102</v>
       </c>
       <c r="CR62" s="15">
         <v>96.7</v>
       </c>
       <c r="CS62" s="41">
         <v>99.2</v>
       </c>
       <c r="CT62" s="50">
         <v>103.7</v>
       </c>
       <c r="CU62" s="59">
         <v>105.8</v>
       </c>
       <c r="CV62" s="68">
         <v>103.7</v>
       </c>
-      <c r="CW62" s="86">
+      <c r="CW62" s="77">
         <v>105.6</v>
       </c>
-      <c r="CX62" s="13"/>
+      <c r="CX62" s="13">
+        <v>103.6</v>
+      </c>
       <c r="CY62" s="32"/>
       <c r="CZ62" s="32"/>
       <c r="DA62" s="13"/>
       <c r="DB62" s="14"/>
       <c r="DC62" s="13"/>
       <c r="DD62" s="41"/>
       <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="17">
         <v>184.38220440978998</v>
       </c>
       <c r="C63" s="17">
         <v>153.57518347876029</v>
       </c>
       <c r="D63" s="17">
         <v>133.51143964924418</v>
       </c>
       <c r="E63" s="17">
         <v>148.07953015820613</v>
       </c>
       <c r="F63" s="17">
@@ -23199,54 +23289,56 @@
       </c>
       <c r="CO63" s="33">
         <v>101.6</v>
       </c>
       <c r="CP63" s="33">
         <v>150.5</v>
       </c>
       <c r="CQ63" s="33">
         <v>163.4</v>
       </c>
       <c r="CR63" s="20">
         <v>170.9</v>
       </c>
       <c r="CS63" s="42">
         <v>81.7</v>
       </c>
       <c r="CT63" s="51">
         <v>124.7</v>
       </c>
       <c r="CU63" s="60">
         <v>98</v>
       </c>
       <c r="CV63" s="69">
         <v>108.9</v>
       </c>
-      <c r="CW63" s="87">
+      <c r="CW63" s="78">
         <v>144.5</v>
       </c>
-      <c r="CX63" s="33"/>
+      <c r="CX63" s="89">
+        <v>118.2</v>
+      </c>
       <c r="CY63" s="33"/>
       <c r="CZ63" s="33"/>
       <c r="DA63" s="33"/>
       <c r="DB63" s="33"/>
       <c r="DC63" s="33"/>
       <c r="DD63" s="42"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19">
         <v>103.65770962429896</v>
       </c>
       <c r="C64" s="19">
         <v>102.92180970891908</v>
       </c>
       <c r="D64" s="19">
         <v>116.26270715725524</v>
       </c>
       <c r="E64" s="19">
         <v>106.49601330390284</v>
       </c>
       <c r="F64" s="19">
@@ -23512,54 +23604,56 @@
       </c>
       <c r="CO64" s="33">
         <v>104.5</v>
       </c>
       <c r="CP64" s="33">
         <v>132.30000000000001</v>
       </c>
       <c r="CQ64" s="33">
         <v>175.5</v>
       </c>
       <c r="CR64" s="20">
         <v>107.2</v>
       </c>
       <c r="CS64" s="42">
         <v>135.6</v>
       </c>
       <c r="CT64" s="51">
         <v>209.5</v>
       </c>
       <c r="CU64" s="60">
         <v>173.9</v>
       </c>
       <c r="CV64" s="69">
         <v>132</v>
       </c>
-      <c r="CW64" s="87">
+      <c r="CW64" s="78">
         <v>125</v>
       </c>
-      <c r="CX64" s="33"/>
+      <c r="CX64" s="89">
+        <v>147.9</v>
+      </c>
       <c r="CY64" s="33"/>
       <c r="CZ64" s="33"/>
       <c r="DA64" s="33"/>
       <c r="DB64" s="33"/>
       <c r="DC64" s="33"/>
       <c r="DD64" s="42"/>
       <c r="DE64" s="42"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="19">
         <v>102.6753915537971</v>
       </c>
       <c r="C65" s="19">
         <v>99.532005775940789</v>
       </c>
       <c r="D65" s="19">
         <v>99.07072863455933</v>
       </c>
       <c r="E65" s="19">
         <v>101.56265003024889</v>
       </c>
       <c r="F65" s="19">
@@ -23825,54 +23919,56 @@
       </c>
       <c r="CO65" s="33">
         <v>93</v>
       </c>
       <c r="CP65" s="33">
         <v>100.4</v>
       </c>
       <c r="CQ65" s="33">
         <v>105</v>
       </c>
       <c r="CR65" s="20">
         <v>90</v>
       </c>
       <c r="CS65" s="42">
         <v>101.3</v>
       </c>
       <c r="CT65" s="51">
         <v>99.4</v>
       </c>
       <c r="CU65" s="60">
         <v>114.7</v>
       </c>
       <c r="CV65" s="69">
         <v>101.9</v>
       </c>
-      <c r="CW65" s="87">
+      <c r="CW65" s="78">
         <v>97.6</v>
       </c>
-      <c r="CX65" s="33"/>
+      <c r="CX65" s="89">
+        <v>144.9</v>
+      </c>
       <c r="CY65" s="33"/>
       <c r="CZ65" s="33"/>
       <c r="DA65" s="33"/>
       <c r="DB65" s="33"/>
       <c r="DC65" s="33"/>
       <c r="DD65" s="42"/>
       <c r="DE65" s="42"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C66" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D66" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E66" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F66" s="19">
@@ -24138,54 +24234,56 @@
       </c>
       <c r="CO66" s="33">
         <v>112</v>
       </c>
       <c r="CP66" s="33">
         <v>96.9</v>
       </c>
       <c r="CQ66" s="33">
         <v>104.4</v>
       </c>
       <c r="CR66" s="20">
         <v>103.4</v>
       </c>
       <c r="CS66" s="42">
         <v>96.6</v>
       </c>
       <c r="CT66" s="51">
         <v>92.6</v>
       </c>
       <c r="CU66" s="60">
         <v>96.4</v>
       </c>
       <c r="CV66" s="69">
         <v>103.7</v>
       </c>
-      <c r="CW66" s="87">
+      <c r="CW66" s="78">
         <v>123.1</v>
       </c>
-      <c r="CX66" s="33"/>
+      <c r="CX66" s="89">
+        <v>102.3</v>
+      </c>
       <c r="CY66" s="33"/>
       <c r="CZ66" s="33"/>
       <c r="DA66" s="33"/>
       <c r="DB66" s="33"/>
       <c r="DC66" s="33"/>
       <c r="DD66" s="42"/>
       <c r="DE66" s="42"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C67" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D67" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E67" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F67" s="19">
@@ -24451,54 +24549,56 @@
       </c>
       <c r="CO67" s="33">
         <v>104.7</v>
       </c>
       <c r="CP67" s="33">
         <v>102.2</v>
       </c>
       <c r="CQ67" s="33">
         <v>113.4</v>
       </c>
       <c r="CR67" s="20">
         <v>88.8</v>
       </c>
       <c r="CS67" s="42">
         <v>104.1</v>
       </c>
       <c r="CT67" s="51">
         <v>104.8</v>
       </c>
       <c r="CU67" s="60">
         <v>103.6</v>
       </c>
       <c r="CV67" s="69">
         <v>99.7</v>
       </c>
-      <c r="CW67" s="87">
+      <c r="CW67" s="78">
         <v>99.7</v>
       </c>
-      <c r="CX67" s="33"/>
+      <c r="CX67" s="89">
+        <v>107.2</v>
+      </c>
       <c r="CY67" s="33"/>
       <c r="CZ67" s="33"/>
       <c r="DA67" s="33"/>
       <c r="DB67" s="33"/>
       <c r="DC67" s="33"/>
       <c r="DD67" s="42"/>
       <c r="DE67" s="42"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C68" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D68" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E68" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F68" s="19">
@@ -24764,54 +24864,56 @@
       </c>
       <c r="CO68" s="33">
         <v>63.3</v>
       </c>
       <c r="CP68" s="33">
         <v>100.3</v>
       </c>
       <c r="CQ68" s="33">
         <v>99.6</v>
       </c>
       <c r="CR68" s="20">
         <v>100.8</v>
       </c>
       <c r="CS68" s="42">
         <v>106.5</v>
       </c>
       <c r="CT68" s="51">
         <v>108.1</v>
       </c>
       <c r="CU68" s="60">
         <v>96.7</v>
       </c>
       <c r="CV68" s="69">
         <v>95.4</v>
       </c>
-      <c r="CW68" s="87">
+      <c r="CW68" s="78">
         <v>108.4</v>
       </c>
-      <c r="CX68" s="33"/>
+      <c r="CX68" s="89">
+        <v>115.5</v>
+      </c>
       <c r="CY68" s="33"/>
       <c r="CZ68" s="33"/>
       <c r="DA68" s="33"/>
       <c r="DB68" s="33"/>
       <c r="DC68" s="33"/>
       <c r="DD68" s="42"/>
       <c r="DE68" s="42"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C69" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D69" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E69" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F69" s="19">
@@ -25077,54 +25179,56 @@
       </c>
       <c r="CO69" s="33">
         <v>108.6</v>
       </c>
       <c r="CP69" s="33">
         <v>101.6</v>
       </c>
       <c r="CQ69" s="33">
         <v>99.6</v>
       </c>
       <c r="CR69" s="20">
         <v>98.4</v>
       </c>
       <c r="CS69" s="42">
         <v>100.8</v>
       </c>
       <c r="CT69" s="51">
         <v>94.2</v>
       </c>
       <c r="CU69" s="60">
         <v>96.8</v>
       </c>
       <c r="CV69" s="69">
         <v>98.1</v>
       </c>
-      <c r="CW69" s="87">
+      <c r="CW69" s="78">
         <v>80.2</v>
       </c>
-      <c r="CX69" s="33"/>
+      <c r="CX69" s="89">
+        <v>98.8</v>
+      </c>
       <c r="CY69" s="33"/>
       <c r="CZ69" s="33"/>
       <c r="DA69" s="33"/>
       <c r="DB69" s="33"/>
       <c r="DC69" s="33"/>
       <c r="DD69" s="42"/>
       <c r="DE69" s="42"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C70" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D70" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E70" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F70" s="17">
@@ -25390,54 +25494,56 @@
       </c>
       <c r="CO70" s="33">
         <v>112</v>
       </c>
       <c r="CP70" s="33">
         <v>78.099999999999994</v>
       </c>
       <c r="CQ70" s="33">
         <v>95.1</v>
       </c>
       <c r="CR70" s="20">
         <v>87.8</v>
       </c>
       <c r="CS70" s="42">
         <v>98</v>
       </c>
       <c r="CT70" s="51">
         <v>98.3</v>
       </c>
       <c r="CU70" s="60">
         <v>94.5</v>
       </c>
       <c r="CV70" s="69">
         <v>84.9</v>
       </c>
-      <c r="CW70" s="87">
+      <c r="CW70" s="78">
         <v>89.4</v>
       </c>
-      <c r="CX70" s="33"/>
+      <c r="CX70" s="89">
+        <v>103.9</v>
+      </c>
       <c r="CY70" s="33"/>
       <c r="CZ70" s="33"/>
       <c r="DA70" s="33"/>
       <c r="DB70" s="33"/>
       <c r="DC70" s="33"/>
       <c r="DD70" s="42"/>
       <c r="DE70" s="42"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C71" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D71" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E71" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F71" s="17">
@@ -25703,54 +25809,56 @@
       </c>
       <c r="CO71" s="33">
         <v>102</v>
       </c>
       <c r="CP71" s="33">
         <v>88.5</v>
       </c>
       <c r="CQ71" s="33">
         <v>97.1</v>
       </c>
       <c r="CR71" s="20">
         <v>97.8</v>
       </c>
       <c r="CS71" s="42">
         <v>91.7</v>
       </c>
       <c r="CT71" s="51">
         <v>88.2</v>
       </c>
       <c r="CU71" s="60">
         <v>110.5</v>
       </c>
       <c r="CV71" s="69">
         <v>95.7</v>
       </c>
-      <c r="CW71" s="87">
+      <c r="CW71" s="78">
         <v>97.7</v>
       </c>
-      <c r="CX71" s="33"/>
+      <c r="CX71" s="89">
+        <v>111.5</v>
+      </c>
       <c r="CY71" s="33"/>
       <c r="CZ71" s="33"/>
       <c r="DA71" s="33"/>
       <c r="DB71" s="33"/>
       <c r="DC71" s="33"/>
       <c r="DD71" s="42"/>
       <c r="DE71" s="42"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C72" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D72" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E72" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F72" s="17">
@@ -26016,54 +26124,56 @@
       </c>
       <c r="CO72" s="33">
         <v>96.4</v>
       </c>
       <c r="CP72" s="33">
         <v>111.9</v>
       </c>
       <c r="CQ72" s="33">
         <v>58.6</v>
       </c>
       <c r="CR72" s="20">
         <v>81.8</v>
       </c>
       <c r="CS72" s="42">
         <v>63</v>
       </c>
       <c r="CT72" s="51">
         <v>104.3</v>
       </c>
       <c r="CU72" s="60">
         <v>100.3</v>
       </c>
       <c r="CV72" s="69">
         <v>114</v>
       </c>
-      <c r="CW72" s="87">
+      <c r="CW72" s="78">
         <v>97.5</v>
       </c>
-      <c r="CX72" s="33"/>
+      <c r="CX72" s="89">
+        <v>47.9</v>
+      </c>
       <c r="CY72" s="33"/>
       <c r="CZ72" s="33"/>
       <c r="DA72" s="33"/>
       <c r="DB72" s="33"/>
       <c r="DC72" s="33"/>
       <c r="DD72" s="42"/>
       <c r="DE72" s="42"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="17">
         <v>88.249695390299394</v>
       </c>
       <c r="C73" s="17">
         <v>98.786936854417135</v>
       </c>
       <c r="D73" s="17">
         <v>112.98935308344078</v>
       </c>
       <c r="E73" s="17">
         <v>107.76428308319662</v>
       </c>
       <c r="F73" s="17">
@@ -26329,54 +26439,56 @@
       </c>
       <c r="CO73" s="33">
         <v>110.5</v>
       </c>
       <c r="CP73" s="33">
         <v>106.2</v>
       </c>
       <c r="CQ73" s="33">
         <v>100</v>
       </c>
       <c r="CR73" s="20">
         <v>101.9</v>
       </c>
       <c r="CS73" s="42">
         <v>100.7</v>
       </c>
       <c r="CT73" s="51">
         <v>102.5</v>
       </c>
       <c r="CU73" s="60">
         <v>112.5</v>
       </c>
       <c r="CV73" s="69">
         <v>98.5</v>
       </c>
-      <c r="CW73" s="87">
+      <c r="CW73" s="78">
         <v>101.3</v>
       </c>
-      <c r="CX73" s="33"/>
+      <c r="CX73" s="89">
+        <v>108.8</v>
+      </c>
       <c r="CY73" s="33"/>
       <c r="CZ73" s="33"/>
       <c r="DA73" s="33"/>
       <c r="DB73" s="33"/>
       <c r="DC73" s="33"/>
       <c r="DD73" s="42"/>
       <c r="DE73" s="42"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C74" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D74" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E74" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F74" s="17">
@@ -26642,54 +26754,56 @@
       </c>
       <c r="CO74" s="33">
         <v>100.4</v>
       </c>
       <c r="CP74" s="33">
         <v>102.5</v>
       </c>
       <c r="CQ74" s="33">
         <v>98.2</v>
       </c>
       <c r="CR74" s="20">
         <v>102.6</v>
       </c>
       <c r="CS74" s="42">
         <v>120.4</v>
       </c>
       <c r="CT74" s="51">
         <v>96.1</v>
       </c>
       <c r="CU74" s="60">
         <v>90.8</v>
       </c>
       <c r="CV74" s="69">
         <v>86.9</v>
       </c>
-      <c r="CW74" s="87">
+      <c r="CW74" s="78">
         <v>103.4</v>
       </c>
-      <c r="CX74" s="33"/>
+      <c r="CX74" s="89">
+        <v>97.5</v>
+      </c>
       <c r="CY74" s="33"/>
       <c r="CZ74" s="33"/>
       <c r="DA74" s="33"/>
       <c r="DB74" s="33"/>
       <c r="DC74" s="33"/>
       <c r="DD74" s="42"/>
       <c r="DE74" s="42"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C75" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D75" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E75" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F75" s="17">
@@ -26955,166 +27069,171 @@
       </c>
       <c r="CO75" s="33">
         <v>68.5</v>
       </c>
       <c r="CP75" s="33">
         <v>64.3</v>
       </c>
       <c r="CQ75" s="33">
         <v>84.4</v>
       </c>
       <c r="CR75" s="20">
         <v>90.1</v>
       </c>
       <c r="CS75" s="42">
         <v>88.7</v>
       </c>
       <c r="CT75" s="51">
         <v>59.5</v>
       </c>
       <c r="CU75" s="60">
         <v>72.8</v>
       </c>
       <c r="CV75" s="69">
         <v>112.2</v>
       </c>
-      <c r="CW75" s="87">
+      <c r="CW75" s="78">
         <v>139.1</v>
       </c>
-      <c r="CX75" s="33"/>
+      <c r="CX75" s="89">
+        <v>107.8</v>
+      </c>
       <c r="CY75" s="33"/>
       <c r="CZ75" s="33"/>
       <c r="DA75" s="33"/>
       <c r="DB75" s="33"/>
       <c r="DC75" s="33"/>
       <c r="DD75" s="42"/>
       <c r="DE75" s="42"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="74"/>
-[...3 lines deleted...]
-      <c r="F77" s="74"/>
+      <c r="B77" s="86"/>
+      <c r="C77" s="86"/>
+      <c r="D77" s="86"/>
+      <c r="E77" s="86"/>
+      <c r="F77" s="86"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AX77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AY77" s="5"/>
       <c r="AZ77" s="5"/>
       <c r="BA77" s="5"/>
       <c r="BB77" s="5"/>
       <c r="BC77" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="57">
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="CH41:CS41"/>
     <mergeCell ref="CH60:CS60"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="A20:BI20"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W40:Y40"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BV22:CG22"/>
-    <mergeCell ref="A1:BI1"/>
-[...39 lines deleted...]
-    <mergeCell ref="DB59:DE59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -27123,85 +27242,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>