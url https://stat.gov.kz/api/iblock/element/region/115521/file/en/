--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1142" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1151" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -3738,81 +3738,81 @@
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="2494"/>
     <cellStyle name="20% - Акцент1 11" xfId="2493"/>
     <cellStyle name="20% - Акцент1 2" xfId="463"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 3" xfId="467"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="470"/>
     <cellStyle name="20% - Акцент1 4" xfId="471"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="472"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="473"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="474"/>
     <cellStyle name="20% - Акцент1 5" xfId="475"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="476"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="477"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="478"/>
     <cellStyle name="20% - Акцент1 6" xfId="479"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="480"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="481"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="482"/>
     <cellStyle name="20% - Акцент1 7" xfId="483"/>
@@ -6736,144 +6736,144 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="21" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="82"/>
-[...58 lines deleted...]
-      <c r="BI1" s="82"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="89"/>
+      <c r="AE1" s="89"/>
+      <c r="AF1" s="89"/>
+      <c r="AG1" s="89"/>
+      <c r="AH1" s="89"/>
+      <c r="AI1" s="89"/>
+      <c r="AJ1" s="89"/>
+      <c r="AK1" s="89"/>
+      <c r="AL1" s="89"/>
+      <c r="AM1" s="89"/>
+      <c r="AN1" s="89"/>
+      <c r="AO1" s="89"/>
+      <c r="AP1" s="89"/>
+      <c r="AQ1" s="89"/>
+      <c r="AR1" s="89"/>
+      <c r="AS1" s="89"/>
+      <c r="AT1" s="89"/>
+      <c r="AU1" s="89"/>
+      <c r="AV1" s="89"/>
+      <c r="AW1" s="89"/>
+      <c r="AX1" s="89"/>
+      <c r="AY1" s="89"/>
+      <c r="AZ1" s="89"/>
+      <c r="BA1" s="89"/>
+      <c r="BB1" s="89"/>
+      <c r="BC1" s="89"/>
+      <c r="BD1" s="89"/>
+      <c r="BE1" s="89"/>
+      <c r="BF1" s="89"/>
+      <c r="BG1" s="89"/>
+      <c r="BH1" s="89"/>
+      <c r="BI1" s="89"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
-      <c r="K2" s="83" t="s">
+      <c r="K2" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="83"/>
-      <c r="M2" s="83"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
-      <c r="W2" s="83" t="s">
+      <c r="W2" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="X2" s="83"/>
-      <c r="Y2" s="83"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="6" t="s">
         <v>15</v>
       </c>
@@ -6922,188 +6922,188 @@
       <c r="CE2" s="6"/>
       <c r="CF2" s="6"/>
       <c r="CG2" s="6"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ2" s="6"/>
       <c r="CR2" s="6"/>
       <c r="CS2" s="6"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
-      <c r="DB2" s="87" t="s">
+      <c r="DB2" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="DC2" s="87"/>
-[...1 lines deleted...]
-      <c r="DE2" s="87"/>
+      <c r="DC2" s="84"/>
+      <c r="DD2" s="84"/>
+      <c r="DE2" s="84"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="84"/>
-      <c r="B3" s="79" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="80"/>
-[...10 lines deleted...]
-      <c r="N3" s="79" t="s">
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="80"/>
-[...10 lines deleted...]
-      <c r="Z3" s="79" t="s">
+      <c r="O3" s="82"/>
+      <c r="P3" s="82"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="82"/>
+      <c r="S3" s="82"/>
+      <c r="T3" s="82"/>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="82"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="80"/>
-[...10 lines deleted...]
-      <c r="AL3" s="79" t="s">
+      <c r="AA3" s="82"/>
+      <c r="AB3" s="82"/>
+      <c r="AC3" s="82"/>
+      <c r="AD3" s="82"/>
+      <c r="AE3" s="82"/>
+      <c r="AF3" s="82"/>
+      <c r="AG3" s="82"/>
+      <c r="AH3" s="82"/>
+      <c r="AI3" s="82"/>
+      <c r="AJ3" s="82"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="80"/>
-[...10 lines deleted...]
-      <c r="AX3" s="79" t="s">
+      <c r="AM3" s="82"/>
+      <c r="AN3" s="82"/>
+      <c r="AO3" s="82"/>
+      <c r="AP3" s="82"/>
+      <c r="AQ3" s="82"/>
+      <c r="AR3" s="82"/>
+      <c r="AS3" s="82"/>
+      <c r="AT3" s="82"/>
+      <c r="AU3" s="82"/>
+      <c r="AV3" s="82"/>
+      <c r="AW3" s="83"/>
+      <c r="AX3" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="AY3" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="79" t="s">
+      <c r="AY3" s="82"/>
+      <c r="AZ3" s="82"/>
+      <c r="BA3" s="82"/>
+      <c r="BB3" s="82"/>
+      <c r="BC3" s="82"/>
+      <c r="BD3" s="82"/>
+      <c r="BE3" s="82"/>
+      <c r="BF3" s="82"/>
+      <c r="BG3" s="82"/>
+      <c r="BH3" s="82"/>
+      <c r="BI3" s="83"/>
+      <c r="BJ3" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="BK3" s="80"/>
-[...10 lines deleted...]
-      <c r="BV3" s="79" t="s">
+      <c r="BK3" s="82"/>
+      <c r="BL3" s="82"/>
+      <c r="BM3" s="82"/>
+      <c r="BN3" s="82"/>
+      <c r="BO3" s="82"/>
+      <c r="BP3" s="82"/>
+      <c r="BQ3" s="82"/>
+      <c r="BR3" s="82"/>
+      <c r="BS3" s="82"/>
+      <c r="BT3" s="82"/>
+      <c r="BU3" s="83"/>
+      <c r="BV3" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="80"/>
-[...10 lines deleted...]
-      <c r="CH3" s="79" t="s">
+      <c r="BW3" s="82"/>
+      <c r="BX3" s="82"/>
+      <c r="BY3" s="82"/>
+      <c r="BZ3" s="82"/>
+      <c r="CA3" s="82"/>
+      <c r="CB3" s="82"/>
+      <c r="CC3" s="82"/>
+      <c r="CD3" s="82"/>
+      <c r="CE3" s="82"/>
+      <c r="CF3" s="82"/>
+      <c r="CG3" s="83"/>
+      <c r="CH3" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="80"/>
-[...10 lines deleted...]
-      <c r="CT3" s="79" t="s">
+      <c r="CI3" s="82"/>
+      <c r="CJ3" s="82"/>
+      <c r="CK3" s="82"/>
+      <c r="CL3" s="82"/>
+      <c r="CM3" s="82"/>
+      <c r="CN3" s="82"/>
+      <c r="CO3" s="82"/>
+      <c r="CP3" s="82"/>
+      <c r="CQ3" s="82"/>
+      <c r="CR3" s="82"/>
+      <c r="CS3" s="83"/>
+      <c r="CT3" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="80"/>
-[...9 lines deleted...]
-      <c r="DE3" s="81"/>
+      <c r="CU3" s="82"/>
+      <c r="CV3" s="82"/>
+      <c r="CW3" s="82"/>
+      <c r="CX3" s="82"/>
+      <c r="CY3" s="82"/>
+      <c r="CZ3" s="82"/>
+      <c r="DA3" s="82"/>
+      <c r="DB3" s="82"/>
+      <c r="DC3" s="82"/>
+      <c r="DD3" s="82"/>
+      <c r="DE3" s="83"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="85"/>
+      <c r="A4" s="87"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7692,51 +7692,53 @@
       </c>
       <c r="CQ5" s="13">
         <v>112</v>
       </c>
       <c r="CR5" s="15">
         <v>112.9</v>
       </c>
       <c r="CS5" s="34">
         <v>138.80000000000001</v>
       </c>
       <c r="CT5" s="43">
         <v>103.4</v>
       </c>
       <c r="CU5" s="52">
         <v>105.3</v>
       </c>
       <c r="CV5" s="61">
         <v>103.4</v>
       </c>
       <c r="CW5" s="70">
         <v>105.9</v>
       </c>
       <c r="CX5" s="13">
         <v>103.4</v>
       </c>
-      <c r="CY5" s="32"/>
+      <c r="CY5" s="77">
+        <v>105.7</v>
+      </c>
       <c r="CZ5" s="32"/>
       <c r="DA5" s="13"/>
       <c r="DB5" s="14"/>
       <c r="DC5" s="13"/>
       <c r="DD5" s="41"/>
       <c r="DE5" s="41"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17">
         <v>147.57979243383704</v>
       </c>
       <c r="C6" s="17">
         <v>133.74178529114064</v>
       </c>
       <c r="D6" s="17">
         <v>119.01250152851968</v>
       </c>
       <c r="E6" s="17">
         <v>128.84848720511161</v>
       </c>
       <c r="F6" s="17">
         <v>126.16115927754359</v>
@@ -8007,51 +8009,53 @@
       </c>
       <c r="CQ6" s="33">
         <v>113.5</v>
       </c>
       <c r="CR6" s="20">
         <v>112.8</v>
       </c>
       <c r="CS6" s="35">
         <v>83.8</v>
       </c>
       <c r="CT6" s="44">
         <v>120.9</v>
       </c>
       <c r="CU6" s="53">
         <v>98.3</v>
       </c>
       <c r="CV6" s="62">
         <v>108.2</v>
       </c>
       <c r="CW6" s="71">
         <v>154.4</v>
       </c>
       <c r="CX6" s="78">
         <v>116.4</v>
       </c>
-      <c r="CY6" s="33"/>
+      <c r="CY6" s="80">
+        <v>91.6</v>
+      </c>
       <c r="CZ6" s="33"/>
       <c r="DA6" s="33"/>
       <c r="DB6" s="33"/>
       <c r="DC6" s="33"/>
       <c r="DD6" s="42"/>
       <c r="DE6" s="42"/>
     </row>
     <row r="7" spans="1:109" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="19">
         <v>105.5216736231976</v>
       </c>
       <c r="C7" s="19">
         <v>104.73091211829144</v>
       </c>
       <c r="D7" s="19">
         <v>117.46668834079783</v>
       </c>
       <c r="E7" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F7" s="19">
         <v>105.38644768506671</v>
@@ -8322,51 +8326,53 @@
       </c>
       <c r="CQ7" s="33">
         <v>119.7</v>
       </c>
       <c r="CR7" s="20">
         <v>120.5</v>
       </c>
       <c r="CS7" s="35">
         <v>47.1</v>
       </c>
       <c r="CT7" s="44">
         <v>198.4</v>
       </c>
       <c r="CU7" s="53">
         <v>167.5</v>
       </c>
       <c r="CV7" s="62">
         <v>130.1</v>
       </c>
       <c r="CW7" s="71">
         <v>130.80000000000001</v>
       </c>
       <c r="CX7" s="78">
         <v>145.19999999999999</v>
       </c>
-      <c r="CY7" s="33"/>
+      <c r="CY7" s="80">
+        <v>102.4</v>
+      </c>
       <c r="CZ7" s="33"/>
       <c r="DA7" s="33"/>
       <c r="DB7" s="33"/>
       <c r="DC7" s="33"/>
       <c r="DD7" s="42"/>
       <c r="DE7" s="42"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="19">
         <v>115.96885287159677</v>
       </c>
       <c r="C8" s="19">
         <v>111.97861792006987</v>
       </c>
       <c r="D8" s="19">
         <v>111.05409467944656</v>
       </c>
       <c r="E8" s="19">
         <v>114.01147569960466</v>
       </c>
       <c r="F8" s="19">
         <v>113.02325422411531</v>
@@ -8637,51 +8643,53 @@
       </c>
       <c r="CQ8" s="33">
         <v>119.6</v>
       </c>
       <c r="CR8" s="20">
         <v>99.7</v>
       </c>
       <c r="CS8" s="35">
         <v>103</v>
       </c>
       <c r="CT8" s="44">
         <v>99.8</v>
       </c>
       <c r="CU8" s="53">
         <v>106.6</v>
       </c>
       <c r="CV8" s="62">
         <v>101</v>
       </c>
       <c r="CW8" s="71">
         <v>92.5</v>
       </c>
       <c r="CX8" s="78">
         <v>119.6</v>
       </c>
-      <c r="CY8" s="33"/>
+      <c r="CY8" s="80">
+        <v>147.1</v>
+      </c>
       <c r="CZ8" s="33"/>
       <c r="DA8" s="33"/>
       <c r="DB8" s="33"/>
       <c r="DC8" s="33"/>
       <c r="DD8" s="42"/>
       <c r="DE8" s="42"/>
     </row>
     <row r="9" spans="1:109" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C9" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D9" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E9" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F9" s="19">
         <v>101.56311608858135</v>
@@ -8952,51 +8960,53 @@
       </c>
       <c r="CQ9" s="33">
         <v>91.8</v>
       </c>
       <c r="CR9" s="20">
         <v>211.7</v>
       </c>
       <c r="CS9" s="35">
         <v>219.4</v>
       </c>
       <c r="CT9" s="44">
         <v>92.7</v>
       </c>
       <c r="CU9" s="53">
         <v>96.5</v>
       </c>
       <c r="CV9" s="62">
         <v>103.6</v>
       </c>
       <c r="CW9" s="71">
         <v>123.8</v>
       </c>
       <c r="CX9" s="78">
         <v>102.3</v>
       </c>
-      <c r="CY9" s="33"/>
+      <c r="CY9" s="80">
+        <v>95.3</v>
+      </c>
       <c r="CZ9" s="33"/>
       <c r="DA9" s="33"/>
       <c r="DB9" s="33"/>
       <c r="DC9" s="33"/>
       <c r="DD9" s="42"/>
       <c r="DE9" s="42"/>
     </row>
     <row r="10" spans="1:109" ht="13.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="19">
         <v>98.233373462564558</v>
       </c>
       <c r="C10" s="19">
         <v>101.90622322662641</v>
       </c>
       <c r="D10" s="19">
         <v>99.415300582129333</v>
       </c>
       <c r="E10" s="19">
         <v>100.85638471288148</v>
       </c>
       <c r="F10" s="19">
         <v>100.32474853043416</v>
@@ -9267,51 +9277,53 @@
       </c>
       <c r="CQ10" s="33">
         <v>119.6</v>
       </c>
       <c r="CR10" s="20">
         <v>82.6</v>
       </c>
       <c r="CS10" s="35">
         <v>96.5</v>
       </c>
       <c r="CT10" s="44">
         <v>104.7</v>
       </c>
       <c r="CU10" s="53">
         <v>103.5</v>
       </c>
       <c r="CV10" s="62">
         <v>99.8</v>
       </c>
       <c r="CW10" s="71">
         <v>99.7</v>
       </c>
       <c r="CX10" s="78">
         <v>107</v>
       </c>
-      <c r="CY10" s="33"/>
+      <c r="CY10" s="80">
+        <v>103.1</v>
+      </c>
       <c r="CZ10" s="33"/>
       <c r="DA10" s="33"/>
       <c r="DB10" s="33"/>
       <c r="DC10" s="33"/>
       <c r="DD10" s="42"/>
       <c r="DE10" s="42"/>
     </row>
     <row r="11" spans="1:109" ht="13.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C11" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D11" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E11" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F11" s="19">
         <v>100.52209646165396</v>
@@ -9582,51 +9594,53 @@
       </c>
       <c r="CQ11" s="33">
         <v>117.7</v>
       </c>
       <c r="CR11" s="20">
         <v>173.7</v>
       </c>
       <c r="CS11" s="35">
         <v>-56.2</v>
       </c>
       <c r="CT11" s="44">
         <v>108.1</v>
       </c>
       <c r="CU11" s="53">
         <v>96.8</v>
       </c>
       <c r="CV11" s="62">
         <v>95.5</v>
       </c>
       <c r="CW11" s="71">
         <v>108.4</v>
       </c>
       <c r="CX11" s="78">
         <v>115.4</v>
       </c>
-      <c r="CY11" s="33"/>
+      <c r="CY11" s="80">
+        <v>104.8</v>
+      </c>
       <c r="CZ11" s="33"/>
       <c r="DA11" s="33"/>
       <c r="DB11" s="33"/>
       <c r="DC11" s="33"/>
       <c r="DD11" s="42"/>
       <c r="DE11" s="42"/>
     </row>
     <row r="12" spans="1:109" ht="13.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C12" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D12" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E12" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F12" s="19">
         <v>99.546649053189711</v>
@@ -9897,51 +9911,53 @@
       </c>
       <c r="CQ12" s="33">
         <v>172.6</v>
       </c>
       <c r="CR12" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS12" s="35">
         <v>-560.1</v>
       </c>
       <c r="CT12" s="44">
         <v>94.2</v>
       </c>
       <c r="CU12" s="53">
         <v>96.8</v>
       </c>
       <c r="CV12" s="62">
         <v>98.1</v>
       </c>
       <c r="CW12" s="71">
         <v>80.2</v>
       </c>
       <c r="CX12" s="78">
         <v>98.8</v>
       </c>
-      <c r="CY12" s="33"/>
+      <c r="CY12" s="80">
+        <v>65.5</v>
+      </c>
       <c r="CZ12" s="33"/>
       <c r="DA12" s="33"/>
       <c r="DB12" s="33"/>
       <c r="DC12" s="33"/>
       <c r="DD12" s="42"/>
       <c r="DE12" s="42"/>
     </row>
     <row r="13" spans="1:109" ht="13.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="17">
         <v>101.22459462173239</v>
       </c>
       <c r="C13" s="17">
         <v>103.04689236020232</v>
       </c>
       <c r="D13" s="17">
         <v>104.96271094590224</v>
       </c>
       <c r="E13" s="17">
         <v>101.88144511770696</v>
       </c>
       <c r="F13" s="17">
         <v>105.40512687534425</v>
@@ -10212,51 +10228,53 @@
       </c>
       <c r="CQ13" s="33">
         <v>103.6</v>
       </c>
       <c r="CR13" s="20">
         <v>100</v>
       </c>
       <c r="CS13" s="35">
         <v>592.1</v>
       </c>
       <c r="CT13" s="44">
         <v>98.4</v>
       </c>
       <c r="CU13" s="53">
         <v>94.5</v>
       </c>
       <c r="CV13" s="62">
         <v>85.1</v>
       </c>
       <c r="CW13" s="71">
         <v>89.3</v>
       </c>
       <c r="CX13" s="78">
         <v>103.9</v>
       </c>
-      <c r="CY13" s="33"/>
+      <c r="CY13" s="80">
+        <v>110</v>
+      </c>
       <c r="CZ13" s="33"/>
       <c r="DA13" s="33"/>
       <c r="DB13" s="33"/>
       <c r="DC13" s="33"/>
       <c r="DD13" s="42"/>
       <c r="DE13" s="42"/>
     </row>
     <row r="14" spans="1:109" ht="13.5" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C14" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D14" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E14" s="17">
         <v>103.85326921999787</v>
       </c>
       <c r="F14" s="17">
         <v>99.68555968129742</v>
@@ -10527,51 +10545,53 @@
       </c>
       <c r="CQ14" s="33">
         <v>101.2</v>
       </c>
       <c r="CR14" s="20">
         <v>109</v>
       </c>
       <c r="CS14" s="35">
         <v>33.9</v>
       </c>
       <c r="CT14" s="44">
         <v>88.8</v>
       </c>
       <c r="CU14" s="53">
         <v>110</v>
       </c>
       <c r="CV14" s="62">
         <v>95.9</v>
       </c>
       <c r="CW14" s="71">
         <v>97.3</v>
       </c>
       <c r="CX14" s="78">
         <v>111.4</v>
       </c>
-      <c r="CY14" s="33"/>
+      <c r="CY14" s="80">
+        <v>108.5</v>
+      </c>
       <c r="CZ14" s="33"/>
       <c r="DA14" s="33"/>
       <c r="DB14" s="33"/>
       <c r="DC14" s="33"/>
       <c r="DD14" s="42"/>
       <c r="DE14" s="42"/>
     </row>
     <row r="15" spans="1:109" ht="13.5" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C15" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D15" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E15" s="17">
         <v>105.5442752041357</v>
       </c>
       <c r="F15" s="17">
         <v>98.902736540336477</v>
@@ -10842,51 +10862,53 @@
       </c>
       <c r="CQ15" s="33">
         <v>85.4</v>
       </c>
       <c r="CR15" s="20">
         <v>80.5</v>
       </c>
       <c r="CS15" s="35">
         <v>102.2</v>
       </c>
       <c r="CT15" s="44">
         <v>104.3</v>
       </c>
       <c r="CU15" s="53">
         <v>100.3</v>
       </c>
       <c r="CV15" s="62">
         <v>114</v>
       </c>
       <c r="CW15" s="71">
         <v>97.6</v>
       </c>
       <c r="CX15" s="78">
         <v>48.3</v>
       </c>
-      <c r="CY15" s="33"/>
+      <c r="CY15" s="80">
+        <v>99.3</v>
+      </c>
       <c r="CZ15" s="33"/>
       <c r="DA15" s="33"/>
       <c r="DB15" s="33"/>
       <c r="DC15" s="33"/>
       <c r="DD15" s="42"/>
       <c r="DE15" s="42"/>
     </row>
     <row r="16" spans="1:109" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C16" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D16" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E16" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F16" s="17">
         <v>112.08266838402936</v>
@@ -11157,51 +11179,53 @@
       </c>
       <c r="CQ16" s="33">
         <v>96.5</v>
       </c>
       <c r="CR16" s="20">
         <v>85.6</v>
       </c>
       <c r="CS16" s="35">
         <v>389.1</v>
       </c>
       <c r="CT16" s="44">
         <v>102.5</v>
       </c>
       <c r="CU16" s="53">
         <v>112.4</v>
       </c>
       <c r="CV16" s="62">
         <v>98.5</v>
       </c>
       <c r="CW16" s="71">
         <v>101.2</v>
       </c>
       <c r="CX16" s="78">
         <v>108.8</v>
       </c>
-      <c r="CY16" s="33"/>
+      <c r="CY16" s="80">
+        <v>107.1</v>
+      </c>
       <c r="CZ16" s="33"/>
       <c r="DA16" s="33"/>
       <c r="DB16" s="33"/>
       <c r="DC16" s="33"/>
       <c r="DD16" s="42"/>
       <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="13.5" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="17">
         <v>97.972624525472696</v>
       </c>
       <c r="C17" s="17">
         <v>103.2400844365736</v>
       </c>
       <c r="D17" s="17">
         <v>106.33432282993662</v>
       </c>
       <c r="E17" s="17">
         <v>105.29750351031488</v>
       </c>
       <c r="F17" s="17">
         <v>103.45602495703994</v>
@@ -11472,51 +11496,53 @@
       </c>
       <c r="CQ17" s="33">
         <v>107.1</v>
       </c>
       <c r="CR17" s="20">
         <v>122.9</v>
       </c>
       <c r="CS17" s="35">
         <v>86.9</v>
       </c>
       <c r="CT17" s="44">
         <v>96.2</v>
       </c>
       <c r="CU17" s="53">
         <v>91</v>
       </c>
       <c r="CV17" s="62">
         <v>87.1</v>
       </c>
       <c r="CW17" s="71">
         <v>103</v>
       </c>
       <c r="CX17" s="78">
         <v>97.6</v>
       </c>
-      <c r="CY17" s="33"/>
+      <c r="CY17" s="80">
+        <v>100.3</v>
+      </c>
       <c r="CZ17" s="33"/>
       <c r="DA17" s="33"/>
       <c r="DB17" s="33"/>
       <c r="DC17" s="33"/>
       <c r="DD17" s="42"/>
       <c r="DE17" s="42"/>
     </row>
     <row r="18" spans="1:109" ht="13.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="17">
         <v>96.201461479395761</v>
       </c>
       <c r="C18" s="17">
         <v>107.01955226165541</v>
       </c>
       <c r="D18" s="17">
         <v>101.14002520562737</v>
       </c>
       <c r="E18" s="17">
         <v>94.105868466710561</v>
       </c>
       <c r="F18" s="17">
         <v>104.1655567605867</v>
@@ -11787,189 +11813,191 @@
       </c>
       <c r="CQ18" s="33">
         <v>79</v>
       </c>
       <c r="CR18" s="20">
         <v>99.5</v>
       </c>
       <c r="CS18" s="35">
         <v>387.2</v>
       </c>
       <c r="CT18" s="44">
         <v>61.3</v>
       </c>
       <c r="CU18" s="53">
         <v>74.099999999999994</v>
       </c>
       <c r="CV18" s="62">
         <v>110.5</v>
       </c>
       <c r="CW18" s="71">
         <v>135.80000000000001</v>
       </c>
       <c r="CX18" s="78">
         <v>107.3</v>
       </c>
-      <c r="CY18" s="33"/>
+      <c r="CY18" s="80">
+        <v>149.6</v>
+      </c>
       <c r="CZ18" s="33"/>
       <c r="DA18" s="33"/>
       <c r="DB18" s="33"/>
       <c r="DC18" s="33"/>
       <c r="DD18" s="42"/>
       <c r="DE18" s="42"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="82" t="s">
+      <c r="A20" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="82"/>
-[...58 lines deleted...]
-      <c r="BI20" s="82"/>
+      <c r="B20" s="89"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="89"/>
+      <c r="M20" s="89"/>
+      <c r="N20" s="89"/>
+      <c r="O20" s="89"/>
+      <c r="P20" s="89"/>
+      <c r="Q20" s="89"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="89"/>
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="89"/>
+      <c r="AC20" s="89"/>
+      <c r="AD20" s="89"/>
+      <c r="AE20" s="89"/>
+      <c r="AF20" s="89"/>
+      <c r="AG20" s="89"/>
+      <c r="AH20" s="89"/>
+      <c r="AI20" s="89"/>
+      <c r="AJ20" s="89"/>
+      <c r="AK20" s="89"/>
+      <c r="AL20" s="89"/>
+      <c r="AM20" s="89"/>
+      <c r="AN20" s="89"/>
+      <c r="AO20" s="89"/>
+      <c r="AP20" s="89"/>
+      <c r="AQ20" s="89"/>
+      <c r="AR20" s="89"/>
+      <c r="AS20" s="89"/>
+      <c r="AT20" s="89"/>
+      <c r="AU20" s="89"/>
+      <c r="AV20" s="89"/>
+      <c r="AW20" s="89"/>
+      <c r="AX20" s="89"/>
+      <c r="AY20" s="89"/>
+      <c r="AZ20" s="89"/>
+      <c r="BA20" s="89"/>
+      <c r="BB20" s="89"/>
+      <c r="BC20" s="89"/>
+      <c r="BD20" s="89"/>
+      <c r="BE20" s="89"/>
+      <c r="BF20" s="89"/>
+      <c r="BG20" s="89"/>
+      <c r="BH20" s="89"/>
+      <c r="BI20" s="89"/>
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
       <c r="CI20" s="4"/>
       <c r="CJ20" s="4"/>
       <c r="CK20" s="4"/>
       <c r="CL20" s="4"/>
       <c r="CM20" s="4"/>
       <c r="CN20" s="4"/>
       <c r="CO20" s="4"/>
       <c r="CP20" s="4"/>
       <c r="CQ20" s="4"/>
       <c r="CR20" s="4"/>
       <c r="CS20" s="4"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="83" t="s">
+      <c r="K21" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="L21" s="83"/>
-      <c r="M21" s="83"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="88"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
-      <c r="W21" s="83" t="s">
+      <c r="W21" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="X21" s="83"/>
-      <c r="Y21" s="83"/>
+      <c r="X21" s="88"/>
+      <c r="Y21" s="88"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="6" t="s">
         <v>15</v>
       </c>
@@ -12018,188 +12046,188 @@
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ21" s="6"/>
       <c r="CR21" s="6"/>
       <c r="CS21" s="6"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
-      <c r="DB21" s="87" t="s">
+      <c r="DB21" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="DC21" s="87"/>
-[...1 lines deleted...]
-      <c r="DE21" s="87"/>
+      <c r="DC21" s="84"/>
+      <c r="DD21" s="84"/>
+      <c r="DE21" s="84"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="84"/>
-      <c r="B22" s="79" t="s">
+      <c r="A22" s="86"/>
+      <c r="B22" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="80"/>
-[...10 lines deleted...]
-      <c r="N22" s="79" t="s">
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="O22" s="80"/>
-[...10 lines deleted...]
-      <c r="Z22" s="79" t="s">
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="83"/>
+      <c r="Z22" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AA22" s="80"/>
-[...10 lines deleted...]
-      <c r="AL22" s="79" t="s">
+      <c r="AA22" s="82"/>
+      <c r="AB22" s="82"/>
+      <c r="AC22" s="82"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="82"/>
+      <c r="AF22" s="82"/>
+      <c r="AG22" s="82"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="83"/>
+      <c r="AL22" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="AM22" s="80"/>
-[...10 lines deleted...]
-      <c r="AX22" s="79" t="s">
+      <c r="AM22" s="82"/>
+      <c r="AN22" s="82"/>
+      <c r="AO22" s="82"/>
+      <c r="AP22" s="82"/>
+      <c r="AQ22" s="82"/>
+      <c r="AR22" s="82"/>
+      <c r="AS22" s="82"/>
+      <c r="AT22" s="82"/>
+      <c r="AU22" s="82"/>
+      <c r="AV22" s="82"/>
+      <c r="AW22" s="83"/>
+      <c r="AX22" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="AY22" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="79" t="s">
+      <c r="AY22" s="82"/>
+      <c r="AZ22" s="82"/>
+      <c r="BA22" s="82"/>
+      <c r="BB22" s="82"/>
+      <c r="BC22" s="82"/>
+      <c r="BD22" s="82"/>
+      <c r="BE22" s="82"/>
+      <c r="BF22" s="82"/>
+      <c r="BG22" s="82"/>
+      <c r="BH22" s="82"/>
+      <c r="BI22" s="83"/>
+      <c r="BJ22" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="BK22" s="80"/>
-[...10 lines deleted...]
-      <c r="BV22" s="79" t="s">
+      <c r="BK22" s="82"/>
+      <c r="BL22" s="82"/>
+      <c r="BM22" s="82"/>
+      <c r="BN22" s="82"/>
+      <c r="BO22" s="82"/>
+      <c r="BP22" s="82"/>
+      <c r="BQ22" s="82"/>
+      <c r="BR22" s="82"/>
+      <c r="BS22" s="82"/>
+      <c r="BT22" s="82"/>
+      <c r="BU22" s="83"/>
+      <c r="BV22" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="80"/>
-[...10 lines deleted...]
-      <c r="CH22" s="79" t="s">
+      <c r="BW22" s="82"/>
+      <c r="BX22" s="82"/>
+      <c r="BY22" s="82"/>
+      <c r="BZ22" s="82"/>
+      <c r="CA22" s="82"/>
+      <c r="CB22" s="82"/>
+      <c r="CC22" s="82"/>
+      <c r="CD22" s="82"/>
+      <c r="CE22" s="82"/>
+      <c r="CF22" s="82"/>
+      <c r="CG22" s="83"/>
+      <c r="CH22" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="80"/>
-[...10 lines deleted...]
-      <c r="CT22" s="79" t="s">
+      <c r="CI22" s="82"/>
+      <c r="CJ22" s="82"/>
+      <c r="CK22" s="82"/>
+      <c r="CL22" s="82"/>
+      <c r="CM22" s="82"/>
+      <c r="CN22" s="82"/>
+      <c r="CO22" s="82"/>
+      <c r="CP22" s="82"/>
+      <c r="CQ22" s="82"/>
+      <c r="CR22" s="82"/>
+      <c r="CS22" s="83"/>
+      <c r="CT22" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="80"/>
-[...9 lines deleted...]
-      <c r="DE22" s="81"/>
+      <c r="CU22" s="82"/>
+      <c r="CV22" s="82"/>
+      <c r="CW22" s="82"/>
+      <c r="CX22" s="82"/>
+      <c r="CY22" s="82"/>
+      <c r="CZ22" s="82"/>
+      <c r="DA22" s="82"/>
+      <c r="DB22" s="82"/>
+      <c r="DC22" s="82"/>
+      <c r="DD22" s="82"/>
+      <c r="DE22" s="83"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="85"/>
+      <c r="A23" s="87"/>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="9" t="s">
@@ -12788,51 +12816,53 @@
       </c>
       <c r="CQ24" s="13">
         <v>112</v>
       </c>
       <c r="CR24" s="15">
         <v>112.9</v>
       </c>
       <c r="CS24" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="CT24" s="45">
         <v>103.4</v>
       </c>
       <c r="CU24" s="54">
         <v>105.4</v>
       </c>
       <c r="CV24" s="63">
         <v>103.5</v>
       </c>
       <c r="CW24" s="72">
         <v>106</v>
       </c>
       <c r="CX24" s="13">
         <v>103.5</v>
       </c>
-      <c r="CY24" s="32"/>
+      <c r="CY24" s="77">
+        <v>105.8</v>
+      </c>
       <c r="CZ24" s="32"/>
       <c r="DA24" s="13"/>
       <c r="DB24" s="14"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="17">
         <v>145.3985217227704</v>
       </c>
       <c r="C25" s="17">
         <v>132.05806462430664</v>
       </c>
       <c r="D25" s="17">
         <v>117.31776495759487</v>
       </c>
       <c r="E25" s="17">
         <v>130.42242891674292</v>
       </c>
       <c r="F25" s="17">
         <v>126.37586135224268</v>
@@ -13100,54 +13130,56 @@
       </c>
       <c r="CP25" s="33">
         <v>104.9</v>
       </c>
       <c r="CQ25" s="33">
         <v>113.6</v>
       </c>
       <c r="CR25" s="20">
         <v>113.4</v>
       </c>
       <c r="CS25" s="37">
         <v>83.5</v>
       </c>
       <c r="CT25" s="46">
         <v>122.2</v>
       </c>
       <c r="CU25" s="55">
         <v>98.2</v>
       </c>
       <c r="CV25" s="64">
         <v>108.4</v>
       </c>
       <c r="CW25" s="73">
         <v>153.4</v>
       </c>
-      <c r="CX25" s="89">
+      <c r="CX25" s="80">
         <v>116.8</v>
       </c>
-      <c r="CY25" s="33"/>
+      <c r="CY25" s="80">
+        <v>91.4</v>
+      </c>
       <c r="CZ25" s="33"/>
       <c r="DA25" s="33"/>
       <c r="DB25" s="33"/>
       <c r="DC25" s="33"/>
       <c r="DD25" s="42"/>
       <c r="DE25" s="42"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19">
         <v>105.69668386509825</v>
       </c>
       <c r="C26" s="19">
         <v>104.874424755522</v>
       </c>
       <c r="D26" s="19">
         <v>117.92164092384321</v>
       </c>
       <c r="E26" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F26" s="19">
         <v>105.34109682568578</v>
@@ -13415,54 +13447,56 @@
       </c>
       <c r="CP26" s="33">
         <v>107.8</v>
       </c>
       <c r="CQ26" s="33">
         <v>119.8</v>
       </c>
       <c r="CR26" s="20">
         <v>121.5</v>
       </c>
       <c r="CS26" s="37">
         <v>45.8</v>
       </c>
       <c r="CT26" s="46">
         <v>203.9</v>
       </c>
       <c r="CU26" s="55">
         <v>170.7</v>
       </c>
       <c r="CV26" s="64">
         <v>131</v>
       </c>
       <c r="CW26" s="73">
         <v>131</v>
       </c>
-      <c r="CX26" s="89">
+      <c r="CX26" s="80">
         <v>146.4</v>
       </c>
-      <c r="CY26" s="33"/>
+      <c r="CY26" s="80">
+        <v>102.4</v>
+      </c>
       <c r="CZ26" s="33"/>
       <c r="DA26" s="33"/>
       <c r="DB26" s="33"/>
       <c r="DC26" s="33"/>
       <c r="DD26" s="42"/>
       <c r="DE26" s="42"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <v>115.99889174131788</v>
       </c>
       <c r="C27" s="19">
         <v>111.99912566806216</v>
       </c>
       <c r="D27" s="19">
         <v>111.07239659185876</v>
       </c>
       <c r="E27" s="19">
         <v>114.03597433243688</v>
       </c>
       <c r="F27" s="19">
         <v>113.04293497988137</v>
@@ -13730,54 +13764,56 @@
       </c>
       <c r="CP27" s="33">
         <v>108.8</v>
       </c>
       <c r="CQ27" s="33">
         <v>119.6</v>
       </c>
       <c r="CR27" s="20">
         <v>99.7</v>
       </c>
       <c r="CS27" s="37">
         <v>103</v>
       </c>
       <c r="CT27" s="46">
         <v>99.8</v>
       </c>
       <c r="CU27" s="55">
         <v>106.7</v>
       </c>
       <c r="CV27" s="64">
         <v>101</v>
       </c>
       <c r="CW27" s="73">
         <v>92.3</v>
       </c>
-      <c r="CX27" s="89">
+      <c r="CX27" s="80">
         <v>119.8</v>
       </c>
-      <c r="CY27" s="33"/>
+      <c r="CY27" s="80">
+        <v>147.5</v>
+      </c>
       <c r="CZ27" s="33"/>
       <c r="DA27" s="33"/>
       <c r="DB27" s="33"/>
       <c r="DC27" s="33"/>
       <c r="DD27" s="42"/>
       <c r="DE27" s="42"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C28" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D28" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E28" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F28" s="19">
         <v>101.56311608858135</v>
@@ -14045,54 +14081,56 @@
       </c>
       <c r="CP28" s="33">
         <v>103.6</v>
       </c>
       <c r="CQ28" s="33">
         <v>91.8</v>
       </c>
       <c r="CR28" s="20">
         <v>212.5</v>
       </c>
       <c r="CS28" s="37">
         <v>221.7</v>
       </c>
       <c r="CT28" s="46">
         <v>92.6</v>
       </c>
       <c r="CU28" s="55">
         <v>96.4</v>
       </c>
       <c r="CV28" s="64">
         <v>103.7</v>
       </c>
       <c r="CW28" s="73">
         <v>123.1</v>
       </c>
-      <c r="CX28" s="89">
+      <c r="CX28" s="80">
         <v>102.3</v>
       </c>
-      <c r="CY28" s="33"/>
+      <c r="CY28" s="80">
+        <v>95.3</v>
+      </c>
       <c r="CZ28" s="33"/>
       <c r="DA28" s="33"/>
       <c r="DB28" s="33"/>
       <c r="DC28" s="33"/>
       <c r="DD28" s="42"/>
       <c r="DE28" s="42"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C29" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D29" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E29" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F29" s="19">
         <v>100.36311231158646</v>
@@ -14360,54 +14398,56 @@
       </c>
       <c r="CP29" s="33">
         <v>104.8</v>
       </c>
       <c r="CQ29" s="33">
         <v>119.7</v>
       </c>
       <c r="CR29" s="20">
         <v>82.6</v>
       </c>
       <c r="CS29" s="37">
         <v>96.5</v>
       </c>
       <c r="CT29" s="46">
         <v>104.8</v>
       </c>
       <c r="CU29" s="55">
         <v>103.6</v>
       </c>
       <c r="CV29" s="64">
         <v>99.7</v>
       </c>
       <c r="CW29" s="73">
         <v>99.7</v>
       </c>
-      <c r="CX29" s="89">
+      <c r="CX29" s="80">
         <v>107.2</v>
       </c>
-      <c r="CY29" s="33"/>
+      <c r="CY29" s="80">
+        <v>103.1</v>
+      </c>
       <c r="CZ29" s="33"/>
       <c r="DA29" s="33"/>
       <c r="DB29" s="33"/>
       <c r="DC29" s="33"/>
       <c r="DD29" s="42"/>
       <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C30" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D30" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E30" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F30" s="19">
         <v>100.52209646165396</v>
@@ -14675,54 +14715,56 @@
       </c>
       <c r="CP30" s="33">
         <v>123.9</v>
       </c>
       <c r="CQ30" s="33">
         <v>117.7</v>
       </c>
       <c r="CR30" s="20">
         <v>173.7</v>
       </c>
       <c r="CS30" s="37">
         <v>-56.5</v>
       </c>
       <c r="CT30" s="46">
         <v>108.1</v>
       </c>
       <c r="CU30" s="55">
         <v>96.7</v>
       </c>
       <c r="CV30" s="64">
         <v>95.4</v>
       </c>
       <c r="CW30" s="73">
         <v>108.4</v>
       </c>
-      <c r="CX30" s="89">
+      <c r="CX30" s="80">
         <v>115.5</v>
       </c>
-      <c r="CY30" s="33"/>
+      <c r="CY30" s="80">
+        <v>104.8</v>
+      </c>
       <c r="CZ30" s="33"/>
       <c r="DA30" s="33"/>
       <c r="DB30" s="33"/>
       <c r="DC30" s="33"/>
       <c r="DD30" s="42"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C31" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D31" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E31" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F31" s="19">
         <v>99.546649053189711</v>
@@ -14990,54 +15032,56 @@
       </c>
       <c r="CP31" s="33">
         <v>113</v>
       </c>
       <c r="CQ31" s="33">
         <v>172.6</v>
       </c>
       <c r="CR31" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS31" s="37">
         <v>-560.4</v>
       </c>
       <c r="CT31" s="46">
         <v>94.2</v>
       </c>
       <c r="CU31" s="55">
         <v>96.8</v>
       </c>
       <c r="CV31" s="64">
         <v>98.1</v>
       </c>
       <c r="CW31" s="73">
         <v>80.2</v>
       </c>
-      <c r="CX31" s="89">
+      <c r="CX31" s="80">
         <v>98.8</v>
       </c>
-      <c r="CY31" s="33"/>
+      <c r="CY31" s="80">
+        <v>65.5</v>
+      </c>
       <c r="CZ31" s="33"/>
       <c r="DA31" s="33"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="42"/>
       <c r="DE31" s="42"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C32" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D32" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E32" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F32" s="17">
         <v>105.40487899682259</v>
@@ -15305,54 +15349,56 @@
       </c>
       <c r="CP32" s="33">
         <v>100.2</v>
       </c>
       <c r="CQ32" s="33">
         <v>103.6</v>
       </c>
       <c r="CR32" s="20">
         <v>100</v>
       </c>
       <c r="CS32" s="37">
         <v>595.9</v>
       </c>
       <c r="CT32" s="46">
         <v>98.3</v>
       </c>
       <c r="CU32" s="55">
         <v>94.5</v>
       </c>
       <c r="CV32" s="64">
         <v>84.9</v>
       </c>
       <c r="CW32" s="73">
         <v>89.4</v>
       </c>
-      <c r="CX32" s="89">
+      <c r="CX32" s="80">
         <v>103.9</v>
       </c>
-      <c r="CY32" s="33"/>
+      <c r="CY32" s="80">
+        <v>110</v>
+      </c>
       <c r="CZ32" s="33"/>
       <c r="DA32" s="33"/>
       <c r="DB32" s="33"/>
       <c r="DC32" s="33"/>
       <c r="DD32" s="42"/>
       <c r="DE32" s="42"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C33" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D33" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E33" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F33" s="17">
         <v>99.681082020093314</v>
@@ -15620,54 +15666,56 @@
       </c>
       <c r="CP33" s="33">
         <v>102.4</v>
       </c>
       <c r="CQ33" s="33">
         <v>101.2</v>
       </c>
       <c r="CR33" s="20">
         <v>109.2</v>
       </c>
       <c r="CS33" s="37">
         <v>31.9</v>
       </c>
       <c r="CT33" s="46">
         <v>88.2</v>
       </c>
       <c r="CU33" s="55">
         <v>110.5</v>
       </c>
       <c r="CV33" s="64">
         <v>95.7</v>
       </c>
       <c r="CW33" s="73">
         <v>97.7</v>
       </c>
-      <c r="CX33" s="89">
+      <c r="CX33" s="80">
         <v>111.5</v>
       </c>
-      <c r="CY33" s="33"/>
+      <c r="CY33" s="80">
+        <v>108.6</v>
+      </c>
       <c r="CZ33" s="33"/>
       <c r="DA33" s="33"/>
       <c r="DB33" s="33"/>
       <c r="DC33" s="33"/>
       <c r="DD33" s="42"/>
       <c r="DE33" s="42"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C34" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D34" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E34" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F34" s="17">
         <v>98.902836607868764</v>
@@ -15935,54 +15983,56 @@
       </c>
       <c r="CP34" s="33">
         <v>127.6</v>
       </c>
       <c r="CQ34" s="33">
         <v>85.4</v>
       </c>
       <c r="CR34" s="20">
         <v>80.5</v>
       </c>
       <c r="CS34" s="37">
         <v>102.2</v>
       </c>
       <c r="CT34" s="46">
         <v>104.3</v>
       </c>
       <c r="CU34" s="55">
         <v>100.3</v>
       </c>
       <c r="CV34" s="64">
         <v>114</v>
       </c>
       <c r="CW34" s="73">
         <v>97.5</v>
       </c>
-      <c r="CX34" s="89">
+      <c r="CX34" s="80">
         <v>47.9</v>
       </c>
-      <c r="CY34" s="33"/>
+      <c r="CY34" s="80">
+        <v>99.3</v>
+      </c>
       <c r="CZ34" s="33"/>
       <c r="DA34" s="33"/>
       <c r="DB34" s="33"/>
       <c r="DC34" s="33"/>
       <c r="DD34" s="42"/>
       <c r="DE34" s="42"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C35" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D35" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E35" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F35" s="17">
         <v>112.08266838402936</v>
@@ -16250,54 +16300,56 @@
       </c>
       <c r="CP35" s="33">
         <v>114</v>
       </c>
       <c r="CQ35" s="33">
         <v>96.5</v>
       </c>
       <c r="CR35" s="20">
         <v>85.6</v>
       </c>
       <c r="CS35" s="37">
         <v>389.1</v>
       </c>
       <c r="CT35" s="46">
         <v>102.5</v>
       </c>
       <c r="CU35" s="55">
         <v>112.4</v>
       </c>
       <c r="CV35" s="64">
         <v>98.5</v>
       </c>
       <c r="CW35" s="73">
         <v>101.2</v>
       </c>
-      <c r="CX35" s="89">
+      <c r="CX35" s="80">
         <v>108.8</v>
       </c>
-      <c r="CY35" s="33"/>
+      <c r="CY35" s="80">
+        <v>107.1</v>
+      </c>
       <c r="CZ35" s="33"/>
       <c r="DA35" s="33"/>
       <c r="DB35" s="33"/>
       <c r="DC35" s="33"/>
       <c r="DD35" s="42"/>
       <c r="DE35" s="42"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C36" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D36" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E36" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F36" s="17">
         <v>103.45653114710491</v>
@@ -16565,54 +16617,56 @@
       </c>
       <c r="CP36" s="33">
         <v>109.5</v>
       </c>
       <c r="CQ36" s="33">
         <v>107.1</v>
       </c>
       <c r="CR36" s="20">
         <v>122.9</v>
       </c>
       <c r="CS36" s="37">
         <v>86.7</v>
       </c>
       <c r="CT36" s="46">
         <v>96.1</v>
       </c>
       <c r="CU36" s="55">
         <v>90.8</v>
       </c>
       <c r="CV36" s="64">
         <v>86.9</v>
       </c>
       <c r="CW36" s="73">
         <v>103.4</v>
       </c>
-      <c r="CX36" s="89">
+      <c r="CX36" s="80">
         <v>97.5</v>
       </c>
-      <c r="CY36" s="33"/>
+      <c r="CY36" s="80">
+        <v>100.3</v>
+      </c>
       <c r="CZ36" s="33"/>
       <c r="DA36" s="33"/>
       <c r="DB36" s="33"/>
       <c r="DC36" s="33"/>
       <c r="DD36" s="42"/>
       <c r="DE36" s="42"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C37" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D37" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E37" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F37" s="17">
         <v>104.81795503134721</v>
@@ -16880,192 +16934,194 @@
       </c>
       <c r="CP37" s="33">
         <v>121.1</v>
       </c>
       <c r="CQ37" s="33">
         <v>78.900000000000006</v>
       </c>
       <c r="CR37" s="20">
         <v>99.4</v>
       </c>
       <c r="CS37" s="37">
         <v>398.3</v>
       </c>
       <c r="CT37" s="46">
         <v>59.5</v>
       </c>
       <c r="CU37" s="55">
         <v>72.8</v>
       </c>
       <c r="CV37" s="64">
         <v>112.2</v>
       </c>
       <c r="CW37" s="73">
         <v>139.1</v>
       </c>
-      <c r="CX37" s="89">
+      <c r="CX37" s="80">
         <v>107.8</v>
       </c>
-      <c r="CY37" s="33"/>
+      <c r="CY37" s="80">
+        <v>152.5</v>
+      </c>
       <c r="CZ37" s="33"/>
       <c r="DA37" s="33"/>
       <c r="DB37" s="33"/>
       <c r="DC37" s="33"/>
       <c r="DD37" s="42"/>
       <c r="DE37" s="42"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="82" t="s">
+      <c r="A39" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="82"/>
-[...58 lines deleted...]
-      <c r="BI39" s="82"/>
+      <c r="B39" s="89"/>
+      <c r="C39" s="89"/>
+      <c r="D39" s="89"/>
+      <c r="E39" s="89"/>
+      <c r="F39" s="89"/>
+      <c r="G39" s="89"/>
+      <c r="H39" s="89"/>
+      <c r="I39" s="89"/>
+      <c r="J39" s="89"/>
+      <c r="K39" s="89"/>
+      <c r="L39" s="89"/>
+      <c r="M39" s="89"/>
+      <c r="N39" s="89"/>
+      <c r="O39" s="89"/>
+      <c r="P39" s="89"/>
+      <c r="Q39" s="89"/>
+      <c r="R39" s="89"/>
+      <c r="S39" s="89"/>
+      <c r="T39" s="89"/>
+      <c r="U39" s="89"/>
+      <c r="V39" s="89"/>
+      <c r="W39" s="89"/>
+      <c r="X39" s="89"/>
+      <c r="Y39" s="89"/>
+      <c r="Z39" s="89"/>
+      <c r="AA39" s="89"/>
+      <c r="AB39" s="89"/>
+      <c r="AC39" s="89"/>
+      <c r="AD39" s="89"/>
+      <c r="AE39" s="89"/>
+      <c r="AF39" s="89"/>
+      <c r="AG39" s="89"/>
+      <c r="AH39" s="89"/>
+      <c r="AI39" s="89"/>
+      <c r="AJ39" s="89"/>
+      <c r="AK39" s="89"/>
+      <c r="AL39" s="89"/>
+      <c r="AM39" s="89"/>
+      <c r="AN39" s="89"/>
+      <c r="AO39" s="89"/>
+      <c r="AP39" s="89"/>
+      <c r="AQ39" s="89"/>
+      <c r="AR39" s="89"/>
+      <c r="AS39" s="89"/>
+      <c r="AT39" s="89"/>
+      <c r="AU39" s="89"/>
+      <c r="AV39" s="89"/>
+      <c r="AW39" s="89"/>
+      <c r="AX39" s="89"/>
+      <c r="AY39" s="89"/>
+      <c r="AZ39" s="89"/>
+      <c r="BA39" s="89"/>
+      <c r="BB39" s="89"/>
+      <c r="BC39" s="89"/>
+      <c r="BD39" s="89"/>
+      <c r="BE39" s="89"/>
+      <c r="BF39" s="89"/>
+      <c r="BG39" s="89"/>
+      <c r="BH39" s="89"/>
+      <c r="BI39" s="89"/>
       <c r="BJ39" s="4"/>
       <c r="BK39" s="4"/>
       <c r="BL39" s="4"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BO39" s="4"/>
       <c r="BP39" s="4"/>
       <c r="BQ39" s="4"/>
       <c r="BR39" s="4"/>
       <c r="BS39" s="4"/>
       <c r="BT39" s="4"/>
       <c r="BU39" s="4"/>
       <c r="BV39" s="4"/>
       <c r="BW39" s="4"/>
       <c r="BX39" s="4"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CA39" s="4"/>
       <c r="CB39" s="4"/>
       <c r="CC39" s="4"/>
       <c r="CD39" s="4"/>
       <c r="CE39" s="4"/>
       <c r="CF39" s="4"/>
       <c r="CG39" s="4"/>
       <c r="CH39" s="4"/>
       <c r="CI39" s="4"/>
       <c r="CJ39" s="4"/>
       <c r="CK39" s="4"/>
       <c r="CL39" s="4"/>
       <c r="CM39" s="4"/>
       <c r="CN39" s="4"/>
       <c r="CO39" s="4"/>
       <c r="CP39" s="4"/>
       <c r="CQ39" s="4"/>
       <c r="CR39" s="4"/>
       <c r="CS39" s="4"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="83" t="s">
+      <c r="K40" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="L40" s="83"/>
-      <c r="M40" s="83"/>
+      <c r="L40" s="88"/>
+      <c r="M40" s="88"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="83" t="s">
+      <c r="W40" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="X40" s="83"/>
-      <c r="Y40" s="83"/>
+      <c r="X40" s="88"/>
+      <c r="Y40" s="88"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="6" t="s">
         <v>15</v>
       </c>
@@ -17114,188 +17170,188 @@
       <c r="CE40" s="6"/>
       <c r="CF40" s="6"/>
       <c r="CG40" s="6"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
       <c r="CJ40" s="5"/>
       <c r="CK40" s="5"/>
       <c r="CL40" s="5"/>
       <c r="CM40" s="5"/>
       <c r="CN40" s="5"/>
       <c r="CO40" s="5"/>
       <c r="CP40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ40" s="6"/>
       <c r="CR40" s="6"/>
       <c r="CS40" s="6"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
-      <c r="DB40" s="87" t="s">
+      <c r="DB40" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="DC40" s="87"/>
-[...1 lines deleted...]
-      <c r="DE40" s="87"/>
+      <c r="DC40" s="84"/>
+      <c r="DD40" s="84"/>
+      <c r="DE40" s="84"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="84"/>
-      <c r="B41" s="79" t="s">
+      <c r="A41" s="86"/>
+      <c r="B41" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="80"/>
-[...10 lines deleted...]
-      <c r="N41" s="79" t="s">
+      <c r="C41" s="82"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="82"/>
+      <c r="G41" s="82"/>
+      <c r="H41" s="82"/>
+      <c r="I41" s="82"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="82"/>
+      <c r="L41" s="82"/>
+      <c r="M41" s="83"/>
+      <c r="N41" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="O41" s="80"/>
-[...10 lines deleted...]
-      <c r="Z41" s="79" t="s">
+      <c r="O41" s="82"/>
+      <c r="P41" s="82"/>
+      <c r="Q41" s="82"/>
+      <c r="R41" s="82"/>
+      <c r="S41" s="82"/>
+      <c r="T41" s="82"/>
+      <c r="U41" s="82"/>
+      <c r="V41" s="82"/>
+      <c r="W41" s="82"/>
+      <c r="X41" s="82"/>
+      <c r="Y41" s="83"/>
+      <c r="Z41" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AA41" s="80"/>
-[...10 lines deleted...]
-      <c r="AL41" s="79" t="s">
+      <c r="AA41" s="82"/>
+      <c r="AB41" s="82"/>
+      <c r="AC41" s="82"/>
+      <c r="AD41" s="82"/>
+      <c r="AE41" s="82"/>
+      <c r="AF41" s="82"/>
+      <c r="AG41" s="82"/>
+      <c r="AH41" s="82"/>
+      <c r="AI41" s="82"/>
+      <c r="AJ41" s="82"/>
+      <c r="AK41" s="83"/>
+      <c r="AL41" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="AM41" s="80"/>
-[...10 lines deleted...]
-      <c r="AX41" s="79" t="s">
+      <c r="AM41" s="82"/>
+      <c r="AN41" s="82"/>
+      <c r="AO41" s="82"/>
+      <c r="AP41" s="82"/>
+      <c r="AQ41" s="82"/>
+      <c r="AR41" s="82"/>
+      <c r="AS41" s="82"/>
+      <c r="AT41" s="82"/>
+      <c r="AU41" s="82"/>
+      <c r="AV41" s="82"/>
+      <c r="AW41" s="83"/>
+      <c r="AX41" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="AY41" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="79" t="s">
+      <c r="AY41" s="82"/>
+      <c r="AZ41" s="82"/>
+      <c r="BA41" s="82"/>
+      <c r="BB41" s="82"/>
+      <c r="BC41" s="82"/>
+      <c r="BD41" s="82"/>
+      <c r="BE41" s="82"/>
+      <c r="BF41" s="82"/>
+      <c r="BG41" s="82"/>
+      <c r="BH41" s="82"/>
+      <c r="BI41" s="83"/>
+      <c r="BJ41" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="BK41" s="80"/>
-[...10 lines deleted...]
-      <c r="BV41" s="79" t="s">
+      <c r="BK41" s="82"/>
+      <c r="BL41" s="82"/>
+      <c r="BM41" s="82"/>
+      <c r="BN41" s="82"/>
+      <c r="BO41" s="82"/>
+      <c r="BP41" s="82"/>
+      <c r="BQ41" s="82"/>
+      <c r="BR41" s="82"/>
+      <c r="BS41" s="82"/>
+      <c r="BT41" s="82"/>
+      <c r="BU41" s="83"/>
+      <c r="BV41" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW41" s="80"/>
-[...10 lines deleted...]
-      <c r="CH41" s="79" t="s">
+      <c r="BW41" s="82"/>
+      <c r="BX41" s="82"/>
+      <c r="BY41" s="82"/>
+      <c r="BZ41" s="82"/>
+      <c r="CA41" s="82"/>
+      <c r="CB41" s="82"/>
+      <c r="CC41" s="82"/>
+      <c r="CD41" s="82"/>
+      <c r="CE41" s="82"/>
+      <c r="CF41" s="82"/>
+      <c r="CG41" s="83"/>
+      <c r="CH41" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI41" s="80"/>
-[...10 lines deleted...]
-      <c r="CT41" s="79" t="s">
+      <c r="CI41" s="82"/>
+      <c r="CJ41" s="82"/>
+      <c r="CK41" s="82"/>
+      <c r="CL41" s="82"/>
+      <c r="CM41" s="82"/>
+      <c r="CN41" s="82"/>
+      <c r="CO41" s="82"/>
+      <c r="CP41" s="82"/>
+      <c r="CQ41" s="82"/>
+      <c r="CR41" s="82"/>
+      <c r="CS41" s="83"/>
+      <c r="CT41" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="80"/>
-[...9 lines deleted...]
-      <c r="DE41" s="81"/>
+      <c r="CU41" s="82"/>
+      <c r="CV41" s="82"/>
+      <c r="CW41" s="82"/>
+      <c r="CX41" s="82"/>
+      <c r="CY41" s="82"/>
+      <c r="CZ41" s="82"/>
+      <c r="DA41" s="82"/>
+      <c r="DB41" s="82"/>
+      <c r="DC41" s="82"/>
+      <c r="DD41" s="82"/>
+      <c r="DE41" s="83"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="85"/>
+      <c r="A42" s="87"/>
       <c r="B42" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J42" s="9" t="s">
@@ -17884,51 +17940,53 @@
       </c>
       <c r="CQ43" s="13">
         <v>114.1</v>
       </c>
       <c r="CR43" s="15">
         <v>118.3</v>
       </c>
       <c r="CS43" s="38">
         <v>1932.4</v>
       </c>
       <c r="CT43" s="47">
         <v>100</v>
       </c>
       <c r="CU43" s="56">
         <v>100</v>
       </c>
       <c r="CV43" s="65">
         <v>100</v>
       </c>
       <c r="CW43" s="74">
         <v>112.7</v>
       </c>
       <c r="CX43" s="13">
         <v>100</v>
       </c>
-      <c r="CY43" s="32"/>
+      <c r="CY43" s="77">
+        <v>100</v>
+      </c>
       <c r="CZ43" s="32"/>
       <c r="DA43" s="13"/>
       <c r="DB43" s="14"/>
       <c r="DC43" s="13"/>
       <c r="DD43" s="41"/>
       <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="C44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="D44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="E44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="F44" s="17">
         <v>55.011857226639584</v>
@@ -18196,54 +18254,56 @@
       </c>
       <c r="CP44" s="33">
         <v>101.6</v>
       </c>
       <c r="CQ44" s="33">
         <v>104.2</v>
       </c>
       <c r="CR44" s="20">
         <v>-539.79999999999995</v>
       </c>
       <c r="CS44" s="40">
         <v>179.3</v>
       </c>
       <c r="CT44" s="49">
         <v>100</v>
       </c>
       <c r="CU44" s="58">
         <v>100</v>
       </c>
       <c r="CV44" s="67">
         <v>100</v>
       </c>
       <c r="CW44" s="76">
         <v>250.5</v>
       </c>
-      <c r="CX44" s="88">
+      <c r="CX44" s="79">
         <v>100</v>
       </c>
-      <c r="CY44" s="33"/>
+      <c r="CY44" s="79">
+        <v>100</v>
+      </c>
       <c r="CZ44" s="33"/>
       <c r="DA44" s="33"/>
       <c r="DB44" s="33"/>
       <c r="DC44" s="33"/>
       <c r="DD44" s="42"/>
       <c r="DE44" s="42"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="C45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="D45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="E45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="F45" s="19">
         <v>1369.7224288206382</v>
@@ -18511,54 +18571,56 @@
       </c>
       <c r="CP45" s="33">
         <v>106</v>
       </c>
       <c r="CQ45" s="33">
         <v>110.7</v>
       </c>
       <c r="CR45" s="20">
         <v>190.2</v>
       </c>
       <c r="CS45" s="40">
         <v>-4587.8999999999996</v>
       </c>
       <c r="CT45" s="49">
         <v>100</v>
       </c>
       <c r="CU45" s="58">
         <v>100</v>
       </c>
       <c r="CV45" s="67">
         <v>100</v>
       </c>
       <c r="CW45" s="76">
         <v>337</v>
       </c>
-      <c r="CX45" s="88">
+      <c r="CX45" s="79">
         <v>100</v>
       </c>
-      <c r="CY45" s="33"/>
+      <c r="CY45" s="79">
+        <v>100</v>
+      </c>
       <c r="CZ45" s="33"/>
       <c r="DA45" s="33"/>
       <c r="DB45" s="33"/>
       <c r="DC45" s="33"/>
       <c r="DD45" s="42"/>
       <c r="DE45" s="42"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="C46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="D46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="E46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="F46" s="19">
         <v>143.70179951346853</v>
@@ -18826,54 +18888,56 @@
       </c>
       <c r="CP46" s="33">
         <v>109.8</v>
       </c>
       <c r="CQ46" s="33">
         <v>123</v>
       </c>
       <c r="CR46" s="20">
         <v>121.4</v>
       </c>
       <c r="CS46" s="40">
         <v>108.7</v>
       </c>
       <c r="CT46" s="49">
         <v>100</v>
       </c>
       <c r="CU46" s="58">
         <v>100</v>
       </c>
       <c r="CV46" s="67">
         <v>100</v>
       </c>
       <c r="CW46" s="76">
         <v>88.5</v>
       </c>
-      <c r="CX46" s="88">
+      <c r="CX46" s="79">
         <v>100</v>
       </c>
-      <c r="CY46" s="33"/>
+      <c r="CY46" s="79">
+        <v>100</v>
+      </c>
       <c r="CZ46" s="33"/>
       <c r="DA46" s="33"/>
       <c r="DB46" s="33"/>
       <c r="DC46" s="33"/>
       <c r="DD46" s="42"/>
       <c r="DE46" s="42"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>20</v>
@@ -19141,54 +19205,56 @@
       </c>
       <c r="CP47" s="33">
         <v>104.3</v>
       </c>
       <c r="CQ47" s="33">
         <v>89.4</v>
       </c>
       <c r="CR47" s="20">
         <v>315.89999999999998</v>
       </c>
       <c r="CS47" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT47" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU47" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV47" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW47" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX47" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY47" s="33"/>
+      <c r="CX47" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY47" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ47" s="33"/>
       <c r="DA47" s="33"/>
       <c r="DB47" s="33"/>
       <c r="DC47" s="33"/>
       <c r="DD47" s="42"/>
       <c r="DE47" s="42"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>20</v>
@@ -19456,54 +19522,56 @@
       </c>
       <c r="CP48" s="33">
         <v>107</v>
       </c>
       <c r="CQ48" s="33">
         <v>124.1</v>
       </c>
       <c r="CR48" s="20">
         <v>27.7</v>
       </c>
       <c r="CS48" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT48" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU48" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV48" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW48" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX48" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY48" s="33"/>
+      <c r="CX48" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY48" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ48" s="33"/>
       <c r="DA48" s="33"/>
       <c r="DB48" s="33"/>
       <c r="DC48" s="33"/>
       <c r="DD48" s="42"/>
       <c r="DE48" s="42"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>20</v>
@@ -19771,54 +19839,56 @@
       </c>
       <c r="CP49" s="33">
         <v>126.4</v>
       </c>
       <c r="CQ49" s="33">
         <v>119.3</v>
       </c>
       <c r="CR49" s="20">
         <v>185.6</v>
       </c>
       <c r="CS49" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT49" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU49" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV49" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW49" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX49" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY49" s="33"/>
+      <c r="CX49" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY49" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ49" s="33"/>
       <c r="DA49" s="33"/>
       <c r="DB49" s="33"/>
       <c r="DC49" s="33"/>
       <c r="DD49" s="42"/>
       <c r="DE49" s="42"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>20</v>
@@ -20086,54 +20156,56 @@
       </c>
       <c r="CP50" s="33">
         <v>114.3</v>
       </c>
       <c r="CQ50" s="33">
         <v>185.3</v>
       </c>
       <c r="CR50" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CS50" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT50" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU50" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW50" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX50" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY50" s="33"/>
+      <c r="CX50" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY50" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ50" s="33"/>
       <c r="DA50" s="33"/>
       <c r="DB50" s="33"/>
       <c r="DC50" s="33"/>
       <c r="DD50" s="42"/>
       <c r="DE50" s="42"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>20</v>
@@ -20401,54 +20473,56 @@
       </c>
       <c r="CP51" s="33">
         <v>102.5</v>
       </c>
       <c r="CQ51" s="33">
         <v>104.3</v>
       </c>
       <c r="CR51" s="20">
         <v>100.8</v>
       </c>
       <c r="CS51" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT51" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU51" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV51" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW51" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX51" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY51" s="33"/>
+      <c r="CX51" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY51" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ51" s="33"/>
       <c r="DA51" s="33"/>
       <c r="DB51" s="33"/>
       <c r="DC51" s="33"/>
       <c r="DD51" s="42"/>
       <c r="DE51" s="42"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>20</v>
@@ -20716,54 +20790,56 @@
       </c>
       <c r="CP52" s="33">
         <v>103.5</v>
       </c>
       <c r="CQ52" s="33">
         <v>102.1</v>
       </c>
       <c r="CR52" s="20">
         <v>129.9</v>
       </c>
       <c r="CS52" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT52" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU52" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV52" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW52" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX52" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY52" s="33"/>
+      <c r="CX52" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY52" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ52" s="33"/>
       <c r="DA52" s="33"/>
       <c r="DB52" s="33"/>
       <c r="DC52" s="33"/>
       <c r="DD52" s="42"/>
       <c r="DE52" s="42"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>20</v>
@@ -21031,54 +21107,56 @@
       </c>
       <c r="CP53" s="33">
         <v>148.6</v>
       </c>
       <c r="CQ53" s="33">
         <v>139.19999999999999</v>
       </c>
       <c r="CR53" s="20">
         <v>38.799999999999997</v>
       </c>
       <c r="CS53" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT53" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU53" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV53" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW53" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX53" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY53" s="33"/>
+      <c r="CX53" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY53" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ53" s="33"/>
       <c r="DA53" s="33"/>
       <c r="DB53" s="33"/>
       <c r="DC53" s="33"/>
       <c r="DD53" s="42"/>
       <c r="DE53" s="42"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>20</v>
@@ -21346,54 +21424,56 @@
       </c>
       <c r="CP54" s="33">
         <v>115.2</v>
       </c>
       <c r="CQ54" s="33">
         <v>95</v>
       </c>
       <c r="CR54" s="20">
         <v>76.8</v>
       </c>
       <c r="CS54" s="40">
         <v>349943.4</v>
       </c>
       <c r="CT54" s="49">
         <v>100</v>
       </c>
       <c r="CU54" s="58">
         <v>100</v>
       </c>
       <c r="CV54" s="67">
         <v>100</v>
       </c>
       <c r="CW54" s="76">
         <v>8.6</v>
       </c>
-      <c r="CX54" s="88">
+      <c r="CX54" s="79">
         <v>100</v>
       </c>
-      <c r="CY54" s="33"/>
+      <c r="CY54" s="79">
+        <v>100</v>
+      </c>
       <c r="CZ54" s="33"/>
       <c r="DA54" s="33"/>
       <c r="DB54" s="33"/>
       <c r="DC54" s="33"/>
       <c r="DD54" s="42"/>
       <c r="DE54" s="42"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>20</v>
@@ -21661,54 +21741,56 @@
       </c>
       <c r="CP55" s="33">
         <v>110</v>
       </c>
       <c r="CQ55" s="33">
         <v>108.1</v>
       </c>
       <c r="CR55" s="20">
         <v>124.1</v>
       </c>
       <c r="CS55" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT55" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU55" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV55" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW55" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX55" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY55" s="33"/>
+      <c r="CX55" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY55" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ55" s="33"/>
       <c r="DA55" s="33"/>
       <c r="DB55" s="33"/>
       <c r="DC55" s="33"/>
       <c r="DD55" s="42"/>
       <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>20</v>
@@ -21976,192 +22058,194 @@
       </c>
       <c r="CP56" s="33">
         <v>136</v>
       </c>
       <c r="CQ56" s="33">
         <v>78</v>
       </c>
       <c r="CR56" s="20">
         <v>100.6</v>
       </c>
       <c r="CS56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT56" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU56" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV56" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW56" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="CX56" s="88" t="s">
-[...2 lines deleted...]
-      <c r="CY56" s="33"/>
+      <c r="CX56" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CY56" s="79" t="s">
+        <v>20</v>
+      </c>
       <c r="CZ56" s="33"/>
       <c r="DA56" s="33"/>
       <c r="DB56" s="33"/>
       <c r="DC56" s="33"/>
       <c r="DD56" s="42"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="82" t="s">
+      <c r="A58" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="82"/>
-[...58 lines deleted...]
-      <c r="BI58" s="82"/>
+      <c r="B58" s="89"/>
+      <c r="C58" s="89"/>
+      <c r="D58" s="89"/>
+      <c r="E58" s="89"/>
+      <c r="F58" s="89"/>
+      <c r="G58" s="89"/>
+      <c r="H58" s="89"/>
+      <c r="I58" s="89"/>
+      <c r="J58" s="89"/>
+      <c r="K58" s="89"/>
+      <c r="L58" s="89"/>
+      <c r="M58" s="89"/>
+      <c r="N58" s="89"/>
+      <c r="O58" s="89"/>
+      <c r="P58" s="89"/>
+      <c r="Q58" s="89"/>
+      <c r="R58" s="89"/>
+      <c r="S58" s="89"/>
+      <c r="T58" s="89"/>
+      <c r="U58" s="89"/>
+      <c r="V58" s="89"/>
+      <c r="W58" s="89"/>
+      <c r="X58" s="89"/>
+      <c r="Y58" s="89"/>
+      <c r="Z58" s="89"/>
+      <c r="AA58" s="89"/>
+      <c r="AB58" s="89"/>
+      <c r="AC58" s="89"/>
+      <c r="AD58" s="89"/>
+      <c r="AE58" s="89"/>
+      <c r="AF58" s="89"/>
+      <c r="AG58" s="89"/>
+      <c r="AH58" s="89"/>
+      <c r="AI58" s="89"/>
+      <c r="AJ58" s="89"/>
+      <c r="AK58" s="89"/>
+      <c r="AL58" s="89"/>
+      <c r="AM58" s="89"/>
+      <c r="AN58" s="89"/>
+      <c r="AO58" s="89"/>
+      <c r="AP58" s="89"/>
+      <c r="AQ58" s="89"/>
+      <c r="AR58" s="89"/>
+      <c r="AS58" s="89"/>
+      <c r="AT58" s="89"/>
+      <c r="AU58" s="89"/>
+      <c r="AV58" s="89"/>
+      <c r="AW58" s="89"/>
+      <c r="AX58" s="89"/>
+      <c r="AY58" s="89"/>
+      <c r="AZ58" s="89"/>
+      <c r="BA58" s="89"/>
+      <c r="BB58" s="89"/>
+      <c r="BC58" s="89"/>
+      <c r="BD58" s="89"/>
+      <c r="BE58" s="89"/>
+      <c r="BF58" s="89"/>
+      <c r="BG58" s="89"/>
+      <c r="BH58" s="89"/>
+      <c r="BI58" s="89"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
       <c r="CM58" s="4"/>
       <c r="CN58" s="4"/>
       <c r="CO58" s="4"/>
       <c r="CP58" s="4"/>
       <c r="CQ58" s="4"/>
       <c r="CR58" s="4"/>
       <c r="CS58" s="4"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="83" t="s">
+      <c r="K59" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="L59" s="83"/>
-      <c r="M59" s="83"/>
+      <c r="L59" s="88"/>
+      <c r="M59" s="88"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
-      <c r="W59" s="83" t="s">
+      <c r="W59" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83"/>
+      <c r="X59" s="88"/>
+      <c r="Y59" s="88"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5"/>
       <c r="AQ59" s="5"/>
       <c r="AR59" s="5"/>
       <c r="AS59" s="5"/>
       <c r="AT59" s="6" t="s">
         <v>15</v>
       </c>
@@ -22210,188 +22294,188 @@
       <c r="CE59" s="6"/>
       <c r="CF59" s="6"/>
       <c r="CG59" s="6"/>
       <c r="CH59" s="5"/>
       <c r="CI59" s="5"/>
       <c r="CJ59" s="5"/>
       <c r="CK59" s="5"/>
       <c r="CL59" s="5"/>
       <c r="CM59" s="5"/>
       <c r="CN59" s="5"/>
       <c r="CO59" s="5"/>
       <c r="CP59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ59" s="6"/>
       <c r="CR59" s="6"/>
       <c r="CS59" s="6"/>
       <c r="CT59" s="5"/>
       <c r="CU59" s="5"/>
       <c r="CV59" s="5"/>
       <c r="CW59" s="5"/>
       <c r="CX59" s="5"/>
       <c r="CY59" s="5"/>
       <c r="CZ59" s="5"/>
       <c r="DA59" s="5"/>
-      <c r="DB59" s="87" t="s">
+      <c r="DB59" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="DC59" s="87"/>
-[...1 lines deleted...]
-      <c r="DE59" s="87"/>
+      <c r="DC59" s="84"/>
+      <c r="DD59" s="84"/>
+      <c r="DE59" s="84"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="84"/>
-      <c r="B60" s="79" t="s">
+      <c r="A60" s="86"/>
+      <c r="B60" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="C60" s="80"/>
-[...10 lines deleted...]
-      <c r="N60" s="79" t="s">
+      <c r="C60" s="82"/>
+      <c r="D60" s="82"/>
+      <c r="E60" s="82"/>
+      <c r="F60" s="82"/>
+      <c r="G60" s="82"/>
+      <c r="H60" s="82"/>
+      <c r="I60" s="82"/>
+      <c r="J60" s="82"/>
+      <c r="K60" s="82"/>
+      <c r="L60" s="82"/>
+      <c r="M60" s="83"/>
+      <c r="N60" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="O60" s="80"/>
-[...10 lines deleted...]
-      <c r="Z60" s="79" t="s">
+      <c r="O60" s="82"/>
+      <c r="P60" s="82"/>
+      <c r="Q60" s="82"/>
+      <c r="R60" s="82"/>
+      <c r="S60" s="82"/>
+      <c r="T60" s="82"/>
+      <c r="U60" s="82"/>
+      <c r="V60" s="82"/>
+      <c r="W60" s="82"/>
+      <c r="X60" s="82"/>
+      <c r="Y60" s="83"/>
+      <c r="Z60" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AA60" s="80"/>
-[...10 lines deleted...]
-      <c r="AL60" s="79" t="s">
+      <c r="AA60" s="82"/>
+      <c r="AB60" s="82"/>
+      <c r="AC60" s="82"/>
+      <c r="AD60" s="82"/>
+      <c r="AE60" s="82"/>
+      <c r="AF60" s="82"/>
+      <c r="AG60" s="82"/>
+      <c r="AH60" s="82"/>
+      <c r="AI60" s="82"/>
+      <c r="AJ60" s="82"/>
+      <c r="AK60" s="83"/>
+      <c r="AL60" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="AM60" s="80"/>
-[...10 lines deleted...]
-      <c r="AX60" s="79" t="s">
+      <c r="AM60" s="82"/>
+      <c r="AN60" s="82"/>
+      <c r="AO60" s="82"/>
+      <c r="AP60" s="82"/>
+      <c r="AQ60" s="82"/>
+      <c r="AR60" s="82"/>
+      <c r="AS60" s="82"/>
+      <c r="AT60" s="82"/>
+      <c r="AU60" s="82"/>
+      <c r="AV60" s="82"/>
+      <c r="AW60" s="83"/>
+      <c r="AX60" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="AY60" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="79" t="s">
+      <c r="AY60" s="82"/>
+      <c r="AZ60" s="82"/>
+      <c r="BA60" s="82"/>
+      <c r="BB60" s="82"/>
+      <c r="BC60" s="82"/>
+      <c r="BD60" s="82"/>
+      <c r="BE60" s="82"/>
+      <c r="BF60" s="82"/>
+      <c r="BG60" s="82"/>
+      <c r="BH60" s="82"/>
+      <c r="BI60" s="83"/>
+      <c r="BJ60" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="BK60" s="80"/>
-[...10 lines deleted...]
-      <c r="BV60" s="79" t="s">
+      <c r="BK60" s="82"/>
+      <c r="BL60" s="82"/>
+      <c r="BM60" s="82"/>
+      <c r="BN60" s="82"/>
+      <c r="BO60" s="82"/>
+      <c r="BP60" s="82"/>
+      <c r="BQ60" s="82"/>
+      <c r="BR60" s="82"/>
+      <c r="BS60" s="82"/>
+      <c r="BT60" s="82"/>
+      <c r="BU60" s="83"/>
+      <c r="BV60" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW60" s="80"/>
-[...10 lines deleted...]
-      <c r="CH60" s="79" t="s">
+      <c r="BW60" s="82"/>
+      <c r="BX60" s="82"/>
+      <c r="BY60" s="82"/>
+      <c r="BZ60" s="82"/>
+      <c r="CA60" s="82"/>
+      <c r="CB60" s="82"/>
+      <c r="CC60" s="82"/>
+      <c r="CD60" s="82"/>
+      <c r="CE60" s="82"/>
+      <c r="CF60" s="82"/>
+      <c r="CG60" s="83"/>
+      <c r="CH60" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI60" s="80"/>
-[...10 lines deleted...]
-      <c r="CT60" s="79" t="s">
+      <c r="CI60" s="82"/>
+      <c r="CJ60" s="82"/>
+      <c r="CK60" s="82"/>
+      <c r="CL60" s="82"/>
+      <c r="CM60" s="82"/>
+      <c r="CN60" s="82"/>
+      <c r="CO60" s="82"/>
+      <c r="CP60" s="82"/>
+      <c r="CQ60" s="82"/>
+      <c r="CR60" s="82"/>
+      <c r="CS60" s="83"/>
+      <c r="CT60" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="80"/>
-[...9 lines deleted...]
-      <c r="DE60" s="81"/>
+      <c r="CU60" s="82"/>
+      <c r="CV60" s="82"/>
+      <c r="CW60" s="82"/>
+      <c r="CX60" s="82"/>
+      <c r="CY60" s="82"/>
+      <c r="CZ60" s="82"/>
+      <c r="DA60" s="82"/>
+      <c r="DB60" s="82"/>
+      <c r="DC60" s="82"/>
+      <c r="DD60" s="82"/>
+      <c r="DE60" s="83"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="85"/>
+      <c r="A61" s="87"/>
       <c r="B61" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J61" s="9" t="s">
@@ -22980,51 +23064,53 @@
       </c>
       <c r="CQ62" s="13">
         <v>102</v>
       </c>
       <c r="CR62" s="15">
         <v>96.7</v>
       </c>
       <c r="CS62" s="41">
         <v>99.2</v>
       </c>
       <c r="CT62" s="50">
         <v>103.7</v>
       </c>
       <c r="CU62" s="59">
         <v>105.8</v>
       </c>
       <c r="CV62" s="68">
         <v>103.7</v>
       </c>
       <c r="CW62" s="77">
         <v>105.6</v>
       </c>
       <c r="CX62" s="13">
         <v>103.6</v>
       </c>
-      <c r="CY62" s="32"/>
+      <c r="CY62" s="77">
+        <v>106</v>
+      </c>
       <c r="CZ62" s="32"/>
       <c r="DA62" s="13"/>
       <c r="DB62" s="14"/>
       <c r="DC62" s="13"/>
       <c r="DD62" s="41"/>
       <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="17">
         <v>184.38220440978998</v>
       </c>
       <c r="C63" s="17">
         <v>153.57518347876029</v>
       </c>
       <c r="D63" s="17">
         <v>133.51143964924418</v>
       </c>
       <c r="E63" s="17">
         <v>148.07953015820613</v>
       </c>
       <c r="F63" s="17">
         <v>138.31718207036664</v>
@@ -23292,54 +23378,56 @@
       </c>
       <c r="CP63" s="33">
         <v>150.5</v>
       </c>
       <c r="CQ63" s="33">
         <v>163.4</v>
       </c>
       <c r="CR63" s="20">
         <v>170.9</v>
       </c>
       <c r="CS63" s="42">
         <v>81.7</v>
       </c>
       <c r="CT63" s="51">
         <v>124.7</v>
       </c>
       <c r="CU63" s="60">
         <v>98</v>
       </c>
       <c r="CV63" s="69">
         <v>108.9</v>
       </c>
       <c r="CW63" s="78">
         <v>144.5</v>
       </c>
-      <c r="CX63" s="89">
+      <c r="CX63" s="80">
         <v>118.2</v>
       </c>
-      <c r="CY63" s="33"/>
+      <c r="CY63" s="80">
+        <v>90.6</v>
+      </c>
       <c r="CZ63" s="33"/>
       <c r="DA63" s="33"/>
       <c r="DB63" s="33"/>
       <c r="DC63" s="33"/>
       <c r="DD63" s="42"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19">
         <v>103.65770962429896</v>
       </c>
       <c r="C64" s="19">
         <v>102.92180970891908</v>
       </c>
       <c r="D64" s="19">
         <v>116.26270715725524</v>
       </c>
       <c r="E64" s="19">
         <v>106.49601330390284</v>
       </c>
       <c r="F64" s="19">
         <v>103.84471287829957</v>
@@ -23607,54 +23695,56 @@
       </c>
       <c r="CP64" s="33">
         <v>132.30000000000001</v>
       </c>
       <c r="CQ64" s="33">
         <v>175.5</v>
       </c>
       <c r="CR64" s="20">
         <v>107.2</v>
       </c>
       <c r="CS64" s="42">
         <v>135.6</v>
       </c>
       <c r="CT64" s="51">
         <v>209.5</v>
       </c>
       <c r="CU64" s="60">
         <v>173.9</v>
       </c>
       <c r="CV64" s="69">
         <v>132</v>
       </c>
       <c r="CW64" s="78">
         <v>125</v>
       </c>
-      <c r="CX64" s="89">
+      <c r="CX64" s="80">
         <v>147.9</v>
       </c>
-      <c r="CY64" s="33"/>
+      <c r="CY64" s="80">
+        <v>102.5</v>
+      </c>
       <c r="CZ64" s="33"/>
       <c r="DA64" s="33"/>
       <c r="DB64" s="33"/>
       <c r="DC64" s="33"/>
       <c r="DD64" s="42"/>
       <c r="DE64" s="42"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="19">
         <v>102.6753915537971</v>
       </c>
       <c r="C65" s="19">
         <v>99.532005775940789</v>
       </c>
       <c r="D65" s="19">
         <v>99.07072863455933</v>
       </c>
       <c r="E65" s="19">
         <v>101.56265003024889</v>
       </c>
       <c r="F65" s="19">
         <v>102.67013129470806</v>
@@ -23922,54 +24012,56 @@
       </c>
       <c r="CP65" s="33">
         <v>100.4</v>
       </c>
       <c r="CQ65" s="33">
         <v>105</v>
       </c>
       <c r="CR65" s="20">
         <v>90</v>
       </c>
       <c r="CS65" s="42">
         <v>101.3</v>
       </c>
       <c r="CT65" s="51">
         <v>99.4</v>
       </c>
       <c r="CU65" s="60">
         <v>114.7</v>
       </c>
       <c r="CV65" s="69">
         <v>101.9</v>
       </c>
       <c r="CW65" s="78">
         <v>97.6</v>
       </c>
-      <c r="CX65" s="89">
+      <c r="CX65" s="80">
         <v>144.9</v>
       </c>
-      <c r="CY65" s="33"/>
+      <c r="CY65" s="80">
+        <v>185.6</v>
+      </c>
       <c r="CZ65" s="33"/>
       <c r="DA65" s="33"/>
       <c r="DB65" s="33"/>
       <c r="DC65" s="33"/>
       <c r="DD65" s="42"/>
       <c r="DE65" s="42"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C66" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D66" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E66" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F66" s="19">
         <v>101.56311608858135</v>
@@ -24237,54 +24329,56 @@
       </c>
       <c r="CP66" s="33">
         <v>96.9</v>
       </c>
       <c r="CQ66" s="33">
         <v>104.4</v>
       </c>
       <c r="CR66" s="20">
         <v>103.4</v>
       </c>
       <c r="CS66" s="42">
         <v>96.6</v>
       </c>
       <c r="CT66" s="51">
         <v>92.6</v>
       </c>
       <c r="CU66" s="60">
         <v>96.4</v>
       </c>
       <c r="CV66" s="69">
         <v>103.7</v>
       </c>
       <c r="CW66" s="78">
         <v>123.1</v>
       </c>
-      <c r="CX66" s="89">
+      <c r="CX66" s="80">
         <v>102.3</v>
       </c>
-      <c r="CY66" s="33"/>
+      <c r="CY66" s="80">
+        <v>95.3</v>
+      </c>
       <c r="CZ66" s="33"/>
       <c r="DA66" s="33"/>
       <c r="DB66" s="33"/>
       <c r="DC66" s="33"/>
       <c r="DD66" s="42"/>
       <c r="DE66" s="42"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C67" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D67" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E67" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F67" s="19">
         <v>100.36311231158646</v>
@@ -24552,54 +24646,56 @@
       </c>
       <c r="CP67" s="33">
         <v>102.2</v>
       </c>
       <c r="CQ67" s="33">
         <v>113.4</v>
       </c>
       <c r="CR67" s="20">
         <v>88.8</v>
       </c>
       <c r="CS67" s="42">
         <v>104.1</v>
       </c>
       <c r="CT67" s="51">
         <v>104.8</v>
       </c>
       <c r="CU67" s="60">
         <v>103.6</v>
       </c>
       <c r="CV67" s="69">
         <v>99.7</v>
       </c>
       <c r="CW67" s="78">
         <v>99.7</v>
       </c>
-      <c r="CX67" s="89">
+      <c r="CX67" s="80">
         <v>107.2</v>
       </c>
-      <c r="CY67" s="33"/>
+      <c r="CY67" s="80">
+        <v>103.1</v>
+      </c>
       <c r="CZ67" s="33"/>
       <c r="DA67" s="33"/>
       <c r="DB67" s="33"/>
       <c r="DC67" s="33"/>
       <c r="DD67" s="42"/>
       <c r="DE67" s="42"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C68" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D68" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E68" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F68" s="19">
         <v>100.52209646165396</v>
@@ -24867,54 +24963,56 @@
       </c>
       <c r="CP68" s="33">
         <v>100.3</v>
       </c>
       <c r="CQ68" s="33">
         <v>99.6</v>
       </c>
       <c r="CR68" s="20">
         <v>100.8</v>
       </c>
       <c r="CS68" s="42">
         <v>106.5</v>
       </c>
       <c r="CT68" s="51">
         <v>108.1</v>
       </c>
       <c r="CU68" s="60">
         <v>96.7</v>
       </c>
       <c r="CV68" s="69">
         <v>95.4</v>
       </c>
       <c r="CW68" s="78">
         <v>108.4</v>
       </c>
-      <c r="CX68" s="89">
+      <c r="CX68" s="80">
         <v>115.5</v>
       </c>
-      <c r="CY68" s="33"/>
+      <c r="CY68" s="80">
+        <v>104.8</v>
+      </c>
       <c r="CZ68" s="33"/>
       <c r="DA68" s="33"/>
       <c r="DB68" s="33"/>
       <c r="DC68" s="33"/>
       <c r="DD68" s="42"/>
       <c r="DE68" s="42"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C69" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D69" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E69" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F69" s="19">
         <v>99.546649053189711</v>
@@ -25182,54 +25280,56 @@
       </c>
       <c r="CP69" s="33">
         <v>101.6</v>
       </c>
       <c r="CQ69" s="33">
         <v>99.6</v>
       </c>
       <c r="CR69" s="20">
         <v>98.4</v>
       </c>
       <c r="CS69" s="42">
         <v>100.8</v>
       </c>
       <c r="CT69" s="51">
         <v>94.2</v>
       </c>
       <c r="CU69" s="60">
         <v>96.8</v>
       </c>
       <c r="CV69" s="69">
         <v>98.1</v>
       </c>
       <c r="CW69" s="78">
         <v>80.2</v>
       </c>
-      <c r="CX69" s="89">
+      <c r="CX69" s="80">
         <v>98.8</v>
       </c>
-      <c r="CY69" s="33"/>
+      <c r="CY69" s="80">
+        <v>65.5</v>
+      </c>
       <c r="CZ69" s="33"/>
       <c r="DA69" s="33"/>
       <c r="DB69" s="33"/>
       <c r="DC69" s="33"/>
       <c r="DD69" s="42"/>
       <c r="DE69" s="42"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C70" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D70" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E70" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F70" s="17">
         <v>105.40487899682259</v>
@@ -25497,54 +25597,56 @@
       </c>
       <c r="CP70" s="33">
         <v>78.099999999999994</v>
       </c>
       <c r="CQ70" s="33">
         <v>95.1</v>
       </c>
       <c r="CR70" s="20">
         <v>87.8</v>
       </c>
       <c r="CS70" s="42">
         <v>98</v>
       </c>
       <c r="CT70" s="51">
         <v>98.3</v>
       </c>
       <c r="CU70" s="60">
         <v>94.5</v>
       </c>
       <c r="CV70" s="69">
         <v>84.9</v>
       </c>
       <c r="CW70" s="78">
         <v>89.4</v>
       </c>
-      <c r="CX70" s="89">
+      <c r="CX70" s="80">
         <v>103.9</v>
       </c>
-      <c r="CY70" s="33"/>
+      <c r="CY70" s="80">
+        <v>110</v>
+      </c>
       <c r="CZ70" s="33"/>
       <c r="DA70" s="33"/>
       <c r="DB70" s="33"/>
       <c r="DC70" s="33"/>
       <c r="DD70" s="42"/>
       <c r="DE70" s="42"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C71" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D71" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E71" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F71" s="17">
         <v>99.681082020093314</v>
@@ -25812,54 +25914,56 @@
       </c>
       <c r="CP71" s="33">
         <v>88.5</v>
       </c>
       <c r="CQ71" s="33">
         <v>97.1</v>
       </c>
       <c r="CR71" s="20">
         <v>97.8</v>
       </c>
       <c r="CS71" s="42">
         <v>91.7</v>
       </c>
       <c r="CT71" s="51">
         <v>88.2</v>
       </c>
       <c r="CU71" s="60">
         <v>110.5</v>
       </c>
       <c r="CV71" s="69">
         <v>95.7</v>
       </c>
       <c r="CW71" s="78">
         <v>97.7</v>
       </c>
-      <c r="CX71" s="89">
+      <c r="CX71" s="80">
         <v>111.5</v>
       </c>
-      <c r="CY71" s="33"/>
+      <c r="CY71" s="80">
+        <v>108.6</v>
+      </c>
       <c r="CZ71" s="33"/>
       <c r="DA71" s="33"/>
       <c r="DB71" s="33"/>
       <c r="DC71" s="33"/>
       <c r="DD71" s="42"/>
       <c r="DE71" s="42"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C72" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D72" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E72" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F72" s="17">
         <v>98.902836607868764</v>
@@ -26127,54 +26231,56 @@
       </c>
       <c r="CP72" s="33">
         <v>111.9</v>
       </c>
       <c r="CQ72" s="33">
         <v>58.6</v>
       </c>
       <c r="CR72" s="20">
         <v>81.8</v>
       </c>
       <c r="CS72" s="42">
         <v>63</v>
       </c>
       <c r="CT72" s="51">
         <v>104.3</v>
       </c>
       <c r="CU72" s="60">
         <v>100.3</v>
       </c>
       <c r="CV72" s="69">
         <v>114</v>
       </c>
       <c r="CW72" s="78">
         <v>97.5</v>
       </c>
-      <c r="CX72" s="89">
+      <c r="CX72" s="80">
         <v>47.9</v>
       </c>
-      <c r="CY72" s="33"/>
+      <c r="CY72" s="80">
+        <v>99.3</v>
+      </c>
       <c r="CZ72" s="33"/>
       <c r="DA72" s="33"/>
       <c r="DB72" s="33"/>
       <c r="DC72" s="33"/>
       <c r="DD72" s="42"/>
       <c r="DE72" s="42"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="17">
         <v>88.249695390299394</v>
       </c>
       <c r="C73" s="17">
         <v>98.786936854417135</v>
       </c>
       <c r="D73" s="17">
         <v>112.98935308344078</v>
       </c>
       <c r="E73" s="17">
         <v>107.76428308319662</v>
       </c>
       <c r="F73" s="17">
         <v>112.27097520661766</v>
@@ -26442,54 +26548,56 @@
       </c>
       <c r="CP73" s="33">
         <v>106.2</v>
       </c>
       <c r="CQ73" s="33">
         <v>100</v>
       </c>
       <c r="CR73" s="20">
         <v>101.9</v>
       </c>
       <c r="CS73" s="42">
         <v>100.7</v>
       </c>
       <c r="CT73" s="51">
         <v>102.5</v>
       </c>
       <c r="CU73" s="60">
         <v>112.5</v>
       </c>
       <c r="CV73" s="69">
         <v>98.5</v>
       </c>
       <c r="CW73" s="78">
         <v>101.3</v>
       </c>
-      <c r="CX73" s="89">
+      <c r="CX73" s="80">
         <v>108.8</v>
       </c>
-      <c r="CY73" s="33"/>
+      <c r="CY73" s="80">
+        <v>107.1</v>
+      </c>
       <c r="CZ73" s="33"/>
       <c r="DA73" s="33"/>
       <c r="DB73" s="33"/>
       <c r="DC73" s="33"/>
       <c r="DD73" s="42"/>
       <c r="DE73" s="42"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C74" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D74" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E74" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F74" s="17">
         <v>103.45653114710491</v>
@@ -26757,54 +26865,56 @@
       </c>
       <c r="CP74" s="33">
         <v>102.5</v>
       </c>
       <c r="CQ74" s="33">
         <v>98.2</v>
       </c>
       <c r="CR74" s="20">
         <v>102.6</v>
       </c>
       <c r="CS74" s="42">
         <v>120.4</v>
       </c>
       <c r="CT74" s="51">
         <v>96.1</v>
       </c>
       <c r="CU74" s="60">
         <v>90.8</v>
       </c>
       <c r="CV74" s="69">
         <v>86.9</v>
       </c>
       <c r="CW74" s="78">
         <v>103.4</v>
       </c>
-      <c r="CX74" s="89">
+      <c r="CX74" s="80">
         <v>97.5</v>
       </c>
-      <c r="CY74" s="33"/>
+      <c r="CY74" s="80">
+        <v>100.3</v>
+      </c>
       <c r="CZ74" s="33"/>
       <c r="DA74" s="33"/>
       <c r="DB74" s="33"/>
       <c r="DC74" s="33"/>
       <c r="DD74" s="42"/>
       <c r="DE74" s="42"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C75" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D75" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E75" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F75" s="17">
         <v>104.81795503134721</v>
@@ -27072,168 +27182,167 @@
       </c>
       <c r="CP75" s="33">
         <v>64.3</v>
       </c>
       <c r="CQ75" s="33">
         <v>84.4</v>
       </c>
       <c r="CR75" s="20">
         <v>90.1</v>
       </c>
       <c r="CS75" s="42">
         <v>88.7</v>
       </c>
       <c r="CT75" s="51">
         <v>59.5</v>
       </c>
       <c r="CU75" s="60">
         <v>72.8</v>
       </c>
       <c r="CV75" s="69">
         <v>112.2</v>
       </c>
       <c r="CW75" s="78">
         <v>139.1</v>
       </c>
-      <c r="CX75" s="89">
+      <c r="CX75" s="80">
         <v>107.8</v>
       </c>
-      <c r="CY75" s="33"/>
+      <c r="CY75" s="80">
+        <v>152.5</v>
+      </c>
       <c r="CZ75" s="33"/>
       <c r="DA75" s="33"/>
       <c r="DB75" s="33"/>
       <c r="DC75" s="33"/>
       <c r="DD75" s="42"/>
       <c r="DE75" s="42"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="86"/>
-[...3 lines deleted...]
-      <c r="F77" s="86"/>
+      <c r="B77" s="85"/>
+      <c r="C77" s="85"/>
+      <c r="D77" s="85"/>
+      <c r="E77" s="85"/>
+      <c r="F77" s="85"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AX77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AY77" s="5"/>
       <c r="AZ77" s="5"/>
       <c r="BA77" s="5"/>
       <c r="BB77" s="5"/>
       <c r="BC77" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="CT3:DE3"/>
-[...39 lines deleted...]
-    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="CH41:CS41"/>
     <mergeCell ref="CH60:CS60"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="A20:BI20"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W40:Y40"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="DB59:DE59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -27242,82 +27351,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>