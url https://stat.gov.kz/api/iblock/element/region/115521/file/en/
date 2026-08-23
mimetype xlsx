--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3580,51 +3580,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3751,68 +3751,84 @@
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="2494"/>
     <cellStyle name="20% - Акцент1 11" xfId="2493"/>
     <cellStyle name="20% - Акцент1 2" xfId="463"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 3" xfId="467"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="470"/>
     <cellStyle name="20% - Акцент1 4" xfId="471"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="472"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="473"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="474"/>
     <cellStyle name="20% - Акцент1 5" xfId="475"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="476"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="477"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="478"/>
     <cellStyle name="20% - Акцент1 6" xfId="479"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="480"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="481"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="482"/>
     <cellStyle name="20% - Акцент1 7" xfId="483"/>
@@ -6736,144 +6752,144 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="21" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="89"/>
-[...58 lines deleted...]
-      <c r="BI1" s="89"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
+      <c r="K1" s="84"/>
+      <c r="L1" s="84"/>
+      <c r="M1" s="84"/>
+      <c r="N1" s="84"/>
+      <c r="O1" s="84"/>
+      <c r="P1" s="84"/>
+      <c r="Q1" s="84"/>
+      <c r="R1" s="84"/>
+      <c r="S1" s="84"/>
+      <c r="T1" s="84"/>
+      <c r="U1" s="84"/>
+      <c r="V1" s="84"/>
+      <c r="W1" s="84"/>
+      <c r="X1" s="84"/>
+      <c r="Y1" s="84"/>
+      <c r="Z1" s="84"/>
+      <c r="AA1" s="84"/>
+      <c r="AB1" s="84"/>
+      <c r="AC1" s="84"/>
+      <c r="AD1" s="84"/>
+      <c r="AE1" s="84"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="84"/>
+      <c r="AH1" s="84"/>
+      <c r="AI1" s="84"/>
+      <c r="AJ1" s="84"/>
+      <c r="AK1" s="84"/>
+      <c r="AL1" s="84"/>
+      <c r="AM1" s="84"/>
+      <c r="AN1" s="84"/>
+      <c r="AO1" s="84"/>
+      <c r="AP1" s="84"/>
+      <c r="AQ1" s="84"/>
+      <c r="AR1" s="84"/>
+      <c r="AS1" s="84"/>
+      <c r="AT1" s="84"/>
+      <c r="AU1" s="84"/>
+      <c r="AV1" s="84"/>
+      <c r="AW1" s="84"/>
+      <c r="AX1" s="84"/>
+      <c r="AY1" s="84"/>
+      <c r="AZ1" s="84"/>
+      <c r="BA1" s="84"/>
+      <c r="BB1" s="84"/>
+      <c r="BC1" s="84"/>
+      <c r="BD1" s="84"/>
+      <c r="BE1" s="84"/>
+      <c r="BF1" s="84"/>
+      <c r="BG1" s="84"/>
+      <c r="BH1" s="84"/>
+      <c r="BI1" s="84"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
-      <c r="K2" s="88" t="s">
+      <c r="K2" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="88"/>
-      <c r="M2" s="88"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
-      <c r="W2" s="88" t="s">
+      <c r="W2" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="X2" s="88"/>
-      <c r="Y2" s="88"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="6" t="s">
         <v>15</v>
       </c>
@@ -6922,56 +6938,56 @@
       <c r="CE2" s="6"/>
       <c r="CF2" s="6"/>
       <c r="CG2" s="6"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ2" s="6"/>
       <c r="CR2" s="6"/>
       <c r="CS2" s="6"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
-      <c r="DB2" s="84" t="s">
+      <c r="DB2" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="DC2" s="84"/>
-[...1 lines deleted...]
-      <c r="DE2" s="84"/>
+      <c r="DC2" s="89"/>
+      <c r="DD2" s="89"/>
+      <c r="DE2" s="89"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A3" s="86"/>
       <c r="B3" s="81" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="82"/>
       <c r="D3" s="82"/>
       <c r="E3" s="82"/>
       <c r="F3" s="82"/>
       <c r="G3" s="82"/>
       <c r="H3" s="82"/>
       <c r="I3" s="82"/>
       <c r="J3" s="82"/>
       <c r="K3" s="82"/>
       <c r="L3" s="82"/>
       <c r="M3" s="83"/>
       <c r="N3" s="81" t="s">
         <v>19</v>
       </c>
       <c r="O3" s="82"/>
       <c r="P3" s="82"/>
       <c r="Q3" s="82"/>
       <c r="R3" s="82"/>
       <c r="S3" s="82"/>
@@ -7695,51 +7711,53 @@
       </c>
       <c r="CR5" s="15">
         <v>112.9</v>
       </c>
       <c r="CS5" s="34">
         <v>138.80000000000001</v>
       </c>
       <c r="CT5" s="43">
         <v>103.4</v>
       </c>
       <c r="CU5" s="52">
         <v>105.3</v>
       </c>
       <c r="CV5" s="61">
         <v>103.4</v>
       </c>
       <c r="CW5" s="70">
         <v>105.9</v>
       </c>
       <c r="CX5" s="13">
         <v>103.4</v>
       </c>
       <c r="CY5" s="77">
         <v>105.7</v>
       </c>
-      <c r="CZ5" s="32"/>
+      <c r="CZ5" s="90">
+        <v>104.5</v>
+      </c>
       <c r="DA5" s="13"/>
       <c r="DB5" s="14"/>
       <c r="DC5" s="13"/>
       <c r="DD5" s="41"/>
       <c r="DE5" s="41"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17">
         <v>147.57979243383704</v>
       </c>
       <c r="C6" s="17">
         <v>133.74178529114064</v>
       </c>
       <c r="D6" s="17">
         <v>119.01250152851968</v>
       </c>
       <c r="E6" s="17">
         <v>128.84848720511161</v>
       </c>
       <c r="F6" s="17">
         <v>126.16115927754359</v>
       </c>
@@ -8012,51 +8030,53 @@
       </c>
       <c r="CR6" s="20">
         <v>112.8</v>
       </c>
       <c r="CS6" s="35">
         <v>83.8</v>
       </c>
       <c r="CT6" s="44">
         <v>120.9</v>
       </c>
       <c r="CU6" s="53">
         <v>98.3</v>
       </c>
       <c r="CV6" s="62">
         <v>108.2</v>
       </c>
       <c r="CW6" s="71">
         <v>154.4</v>
       </c>
       <c r="CX6" s="78">
         <v>116.4</v>
       </c>
       <c r="CY6" s="80">
         <v>91.6</v>
       </c>
-      <c r="CZ6" s="33"/>
+      <c r="CZ6" s="91">
+        <v>97.8</v>
+      </c>
       <c r="DA6" s="33"/>
       <c r="DB6" s="33"/>
       <c r="DC6" s="33"/>
       <c r="DD6" s="42"/>
       <c r="DE6" s="42"/>
     </row>
     <row r="7" spans="1:109" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="19">
         <v>105.5216736231976</v>
       </c>
       <c r="C7" s="19">
         <v>104.73091211829144</v>
       </c>
       <c r="D7" s="19">
         <v>117.46668834079783</v>
       </c>
       <c r="E7" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F7" s="19">
         <v>105.38644768506671</v>
       </c>
@@ -8329,51 +8349,53 @@
       </c>
       <c r="CR7" s="20">
         <v>120.5</v>
       </c>
       <c r="CS7" s="35">
         <v>47.1</v>
       </c>
       <c r="CT7" s="44">
         <v>198.4</v>
       </c>
       <c r="CU7" s="53">
         <v>167.5</v>
       </c>
       <c r="CV7" s="62">
         <v>130.1</v>
       </c>
       <c r="CW7" s="71">
         <v>130.80000000000001</v>
       </c>
       <c r="CX7" s="78">
         <v>145.19999999999999</v>
       </c>
       <c r="CY7" s="80">
         <v>102.4</v>
       </c>
-      <c r="CZ7" s="33"/>
+      <c r="CZ7" s="91">
+        <v>71.8</v>
+      </c>
       <c r="DA7" s="33"/>
       <c r="DB7" s="33"/>
       <c r="DC7" s="33"/>
       <c r="DD7" s="42"/>
       <c r="DE7" s="42"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="19">
         <v>115.96885287159677</v>
       </c>
       <c r="C8" s="19">
         <v>111.97861792006987</v>
       </c>
       <c r="D8" s="19">
         <v>111.05409467944656</v>
       </c>
       <c r="E8" s="19">
         <v>114.01147569960466</v>
       </c>
       <c r="F8" s="19">
         <v>113.02325422411531</v>
       </c>
@@ -8646,51 +8668,53 @@
       </c>
       <c r="CR8" s="20">
         <v>99.7</v>
       </c>
       <c r="CS8" s="35">
         <v>103</v>
       </c>
       <c r="CT8" s="44">
         <v>99.8</v>
       </c>
       <c r="CU8" s="53">
         <v>106.6</v>
       </c>
       <c r="CV8" s="62">
         <v>101</v>
       </c>
       <c r="CW8" s="71">
         <v>92.5</v>
       </c>
       <c r="CX8" s="78">
         <v>119.6</v>
       </c>
       <c r="CY8" s="80">
         <v>147.1</v>
       </c>
-      <c r="CZ8" s="33"/>
+      <c r="CZ8" s="91">
+        <v>105.8</v>
+      </c>
       <c r="DA8" s="33"/>
       <c r="DB8" s="33"/>
       <c r="DC8" s="33"/>
       <c r="DD8" s="42"/>
       <c r="DE8" s="42"/>
     </row>
     <row r="9" spans="1:109" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C9" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D9" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E9" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F9" s="19">
         <v>101.56311608858135</v>
       </c>
@@ -8963,51 +8987,53 @@
       </c>
       <c r="CR9" s="20">
         <v>211.7</v>
       </c>
       <c r="CS9" s="35">
         <v>219.4</v>
       </c>
       <c r="CT9" s="44">
         <v>92.7</v>
       </c>
       <c r="CU9" s="53">
         <v>96.5</v>
       </c>
       <c r="CV9" s="62">
         <v>103.6</v>
       </c>
       <c r="CW9" s="71">
         <v>123.8</v>
       </c>
       <c r="CX9" s="78">
         <v>102.3</v>
       </c>
       <c r="CY9" s="80">
         <v>95.3</v>
       </c>
-      <c r="CZ9" s="33"/>
+      <c r="CZ9" s="91">
+        <v>131.9</v>
+      </c>
       <c r="DA9" s="33"/>
       <c r="DB9" s="33"/>
       <c r="DC9" s="33"/>
       <c r="DD9" s="42"/>
       <c r="DE9" s="42"/>
     </row>
     <row r="10" spans="1:109" ht="13.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="19">
         <v>98.233373462564558</v>
       </c>
       <c r="C10" s="19">
         <v>101.90622322662641</v>
       </c>
       <c r="D10" s="19">
         <v>99.415300582129333</v>
       </c>
       <c r="E10" s="19">
         <v>100.85638471288148</v>
       </c>
       <c r="F10" s="19">
         <v>100.32474853043416</v>
       </c>
@@ -9280,51 +9306,53 @@
       </c>
       <c r="CR10" s="20">
         <v>82.6</v>
       </c>
       <c r="CS10" s="35">
         <v>96.5</v>
       </c>
       <c r="CT10" s="44">
         <v>104.7</v>
       </c>
       <c r="CU10" s="53">
         <v>103.5</v>
       </c>
       <c r="CV10" s="62">
         <v>99.8</v>
       </c>
       <c r="CW10" s="71">
         <v>99.7</v>
       </c>
       <c r="CX10" s="78">
         <v>107</v>
       </c>
       <c r="CY10" s="80">
         <v>103.1</v>
       </c>
-      <c r="CZ10" s="33"/>
+      <c r="CZ10" s="91">
+        <v>102</v>
+      </c>
       <c r="DA10" s="33"/>
       <c r="DB10" s="33"/>
       <c r="DC10" s="33"/>
       <c r="DD10" s="42"/>
       <c r="DE10" s="42"/>
     </row>
     <row r="11" spans="1:109" ht="13.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C11" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D11" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E11" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F11" s="19">
         <v>100.52209646165396</v>
       </c>
@@ -9597,51 +9625,53 @@
       </c>
       <c r="CR11" s="20">
         <v>173.7</v>
       </c>
       <c r="CS11" s="35">
         <v>-56.2</v>
       </c>
       <c r="CT11" s="44">
         <v>108.1</v>
       </c>
       <c r="CU11" s="53">
         <v>96.8</v>
       </c>
       <c r="CV11" s="62">
         <v>95.5</v>
       </c>
       <c r="CW11" s="71">
         <v>108.4</v>
       </c>
       <c r="CX11" s="78">
         <v>115.4</v>
       </c>
       <c r="CY11" s="80">
         <v>104.8</v>
       </c>
-      <c r="CZ11" s="33"/>
+      <c r="CZ11" s="91">
+        <v>109</v>
+      </c>
       <c r="DA11" s="33"/>
       <c r="DB11" s="33"/>
       <c r="DC11" s="33"/>
       <c r="DD11" s="42"/>
       <c r="DE11" s="42"/>
     </row>
     <row r="12" spans="1:109" ht="13.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C12" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D12" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E12" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F12" s="19">
         <v>99.546649053189711</v>
       </c>
@@ -9914,51 +9944,53 @@
       </c>
       <c r="CR12" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS12" s="35">
         <v>-560.1</v>
       </c>
       <c r="CT12" s="44">
         <v>94.2</v>
       </c>
       <c r="CU12" s="53">
         <v>96.8</v>
       </c>
       <c r="CV12" s="62">
         <v>98.1</v>
       </c>
       <c r="CW12" s="71">
         <v>80.2</v>
       </c>
       <c r="CX12" s="78">
         <v>98.8</v>
       </c>
       <c r="CY12" s="80">
         <v>65.5</v>
       </c>
-      <c r="CZ12" s="33"/>
+      <c r="CZ12" s="91">
+        <v>265.2</v>
+      </c>
       <c r="DA12" s="33"/>
       <c r="DB12" s="33"/>
       <c r="DC12" s="33"/>
       <c r="DD12" s="42"/>
       <c r="DE12" s="42"/>
     </row>
     <row r="13" spans="1:109" ht="13.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="17">
         <v>101.22459462173239</v>
       </c>
       <c r="C13" s="17">
         <v>103.04689236020232</v>
       </c>
       <c r="D13" s="17">
         <v>104.96271094590224</v>
       </c>
       <c r="E13" s="17">
         <v>101.88144511770696</v>
       </c>
       <c r="F13" s="17">
         <v>105.40512687534425</v>
       </c>
@@ -10231,51 +10263,53 @@
       </c>
       <c r="CR13" s="20">
         <v>100</v>
       </c>
       <c r="CS13" s="35">
         <v>592.1</v>
       </c>
       <c r="CT13" s="44">
         <v>98.4</v>
       </c>
       <c r="CU13" s="53">
         <v>94.5</v>
       </c>
       <c r="CV13" s="62">
         <v>85.1</v>
       </c>
       <c r="CW13" s="71">
         <v>89.3</v>
       </c>
       <c r="CX13" s="78">
         <v>103.9</v>
       </c>
       <c r="CY13" s="80">
         <v>110</v>
       </c>
-      <c r="CZ13" s="33"/>
+      <c r="CZ13" s="91">
+        <v>100.2</v>
+      </c>
       <c r="DA13" s="33"/>
       <c r="DB13" s="33"/>
       <c r="DC13" s="33"/>
       <c r="DD13" s="42"/>
       <c r="DE13" s="42"/>
     </row>
     <row r="14" spans="1:109" ht="13.5" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C14" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D14" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E14" s="17">
         <v>103.85326921999787</v>
       </c>
       <c r="F14" s="17">
         <v>99.68555968129742</v>
       </c>
@@ -10548,51 +10582,53 @@
       </c>
       <c r="CR14" s="20">
         <v>109</v>
       </c>
       <c r="CS14" s="35">
         <v>33.9</v>
       </c>
       <c r="CT14" s="44">
         <v>88.8</v>
       </c>
       <c r="CU14" s="53">
         <v>110</v>
       </c>
       <c r="CV14" s="62">
         <v>95.9</v>
       </c>
       <c r="CW14" s="71">
         <v>97.3</v>
       </c>
       <c r="CX14" s="78">
         <v>111.4</v>
       </c>
       <c r="CY14" s="80">
         <v>108.5</v>
       </c>
-      <c r="CZ14" s="33"/>
+      <c r="CZ14" s="91">
+        <v>95.1</v>
+      </c>
       <c r="DA14" s="33"/>
       <c r="DB14" s="33"/>
       <c r="DC14" s="33"/>
       <c r="DD14" s="42"/>
       <c r="DE14" s="42"/>
     </row>
     <row r="15" spans="1:109" ht="13.5" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C15" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D15" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E15" s="17">
         <v>105.5442752041357</v>
       </c>
       <c r="F15" s="17">
         <v>98.902736540336477</v>
       </c>
@@ -10865,51 +10901,53 @@
       </c>
       <c r="CR15" s="20">
         <v>80.5</v>
       </c>
       <c r="CS15" s="35">
         <v>102.2</v>
       </c>
       <c r="CT15" s="44">
         <v>104.3</v>
       </c>
       <c r="CU15" s="53">
         <v>100.3</v>
       </c>
       <c r="CV15" s="62">
         <v>114</v>
       </c>
       <c r="CW15" s="71">
         <v>97.6</v>
       </c>
       <c r="CX15" s="78">
         <v>48.3</v>
       </c>
       <c r="CY15" s="80">
         <v>99.3</v>
       </c>
-      <c r="CZ15" s="33"/>
+      <c r="CZ15" s="91">
+        <v>48.6</v>
+      </c>
       <c r="DA15" s="33"/>
       <c r="DB15" s="33"/>
       <c r="DC15" s="33"/>
       <c r="DD15" s="42"/>
       <c r="DE15" s="42"/>
     </row>
     <row r="16" spans="1:109" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C16" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D16" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E16" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F16" s="17">
         <v>112.08266838402936</v>
       </c>
@@ -11182,51 +11220,53 @@
       </c>
       <c r="CR16" s="20">
         <v>85.6</v>
       </c>
       <c r="CS16" s="35">
         <v>389.1</v>
       </c>
       <c r="CT16" s="44">
         <v>102.5</v>
       </c>
       <c r="CU16" s="53">
         <v>112.4</v>
       </c>
       <c r="CV16" s="62">
         <v>98.5</v>
       </c>
       <c r="CW16" s="71">
         <v>101.2</v>
       </c>
       <c r="CX16" s="78">
         <v>108.8</v>
       </c>
       <c r="CY16" s="80">
         <v>107.1</v>
       </c>
-      <c r="CZ16" s="33"/>
+      <c r="CZ16" s="91">
+        <v>101</v>
+      </c>
       <c r="DA16" s="33"/>
       <c r="DB16" s="33"/>
       <c r="DC16" s="33"/>
       <c r="DD16" s="42"/>
       <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="13.5" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="17">
         <v>97.972624525472696</v>
       </c>
       <c r="C17" s="17">
         <v>103.2400844365736</v>
       </c>
       <c r="D17" s="17">
         <v>106.33432282993662</v>
       </c>
       <c r="E17" s="17">
         <v>105.29750351031488</v>
       </c>
       <c r="F17" s="17">
         <v>103.45602495703994</v>
       </c>
@@ -11499,51 +11539,53 @@
       </c>
       <c r="CR17" s="20">
         <v>122.9</v>
       </c>
       <c r="CS17" s="35">
         <v>86.9</v>
       </c>
       <c r="CT17" s="44">
         <v>96.2</v>
       </c>
       <c r="CU17" s="53">
         <v>91</v>
       </c>
       <c r="CV17" s="62">
         <v>87.1</v>
       </c>
       <c r="CW17" s="71">
         <v>103</v>
       </c>
       <c r="CX17" s="78">
         <v>97.6</v>
       </c>
       <c r="CY17" s="80">
         <v>100.3</v>
       </c>
-      <c r="CZ17" s="33"/>
+      <c r="CZ17" s="91">
+        <v>97.4</v>
+      </c>
       <c r="DA17" s="33"/>
       <c r="DB17" s="33"/>
       <c r="DC17" s="33"/>
       <c r="DD17" s="42"/>
       <c r="DE17" s="42"/>
     </row>
     <row r="18" spans="1:109" ht="13.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="17">
         <v>96.201461479395761</v>
       </c>
       <c r="C18" s="17">
         <v>107.01955226165541</v>
       </c>
       <c r="D18" s="17">
         <v>101.14002520562737</v>
       </c>
       <c r="E18" s="17">
         <v>94.105868466710561</v>
       </c>
       <c r="F18" s="17">
         <v>104.1655567605867</v>
       </c>
@@ -11816,188 +11858,190 @@
       </c>
       <c r="CR18" s="20">
         <v>99.5</v>
       </c>
       <c r="CS18" s="35">
         <v>387.2</v>
       </c>
       <c r="CT18" s="44">
         <v>61.3</v>
       </c>
       <c r="CU18" s="53">
         <v>74.099999999999994</v>
       </c>
       <c r="CV18" s="62">
         <v>110.5</v>
       </c>
       <c r="CW18" s="71">
         <v>135.80000000000001</v>
       </c>
       <c r="CX18" s="78">
         <v>107.3</v>
       </c>
       <c r="CY18" s="80">
         <v>149.6</v>
       </c>
-      <c r="CZ18" s="33"/>
+      <c r="CZ18" s="91">
+        <v>106</v>
+      </c>
       <c r="DA18" s="33"/>
       <c r="DB18" s="33"/>
       <c r="DC18" s="33"/>
       <c r="DD18" s="42"/>
       <c r="DE18" s="42"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="89" t="s">
+      <c r="A20" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="89"/>
-[...58 lines deleted...]
-      <c r="BI20" s="89"/>
+      <c r="B20" s="84"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="84"/>
+      <c r="E20" s="84"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="84"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="84"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="84"/>
+      <c r="O20" s="84"/>
+      <c r="P20" s="84"/>
+      <c r="Q20" s="84"/>
+      <c r="R20" s="84"/>
+      <c r="S20" s="84"/>
+      <c r="T20" s="84"/>
+      <c r="U20" s="84"/>
+      <c r="V20" s="84"/>
+      <c r="W20" s="84"/>
+      <c r="X20" s="84"/>
+      <c r="Y20" s="84"/>
+      <c r="Z20" s="84"/>
+      <c r="AA20" s="84"/>
+      <c r="AB20" s="84"/>
+      <c r="AC20" s="84"/>
+      <c r="AD20" s="84"/>
+      <c r="AE20" s="84"/>
+      <c r="AF20" s="84"/>
+      <c r="AG20" s="84"/>
+      <c r="AH20" s="84"/>
+      <c r="AI20" s="84"/>
+      <c r="AJ20" s="84"/>
+      <c r="AK20" s="84"/>
+      <c r="AL20" s="84"/>
+      <c r="AM20" s="84"/>
+      <c r="AN20" s="84"/>
+      <c r="AO20" s="84"/>
+      <c r="AP20" s="84"/>
+      <c r="AQ20" s="84"/>
+      <c r="AR20" s="84"/>
+      <c r="AS20" s="84"/>
+      <c r="AT20" s="84"/>
+      <c r="AU20" s="84"/>
+      <c r="AV20" s="84"/>
+      <c r="AW20" s="84"/>
+      <c r="AX20" s="84"/>
+      <c r="AY20" s="84"/>
+      <c r="AZ20" s="84"/>
+      <c r="BA20" s="84"/>
+      <c r="BB20" s="84"/>
+      <c r="BC20" s="84"/>
+      <c r="BD20" s="84"/>
+      <c r="BE20" s="84"/>
+      <c r="BF20" s="84"/>
+      <c r="BG20" s="84"/>
+      <c r="BH20" s="84"/>
+      <c r="BI20" s="84"/>
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
       <c r="CI20" s="4"/>
       <c r="CJ20" s="4"/>
       <c r="CK20" s="4"/>
       <c r="CL20" s="4"/>
       <c r="CM20" s="4"/>
       <c r="CN20" s="4"/>
       <c r="CO20" s="4"/>
       <c r="CP20" s="4"/>
       <c r="CQ20" s="4"/>
       <c r="CR20" s="4"/>
       <c r="CS20" s="4"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="88" t="s">
+      <c r="K21" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="L21" s="88"/>
-      <c r="M21" s="88"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="85"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
-      <c r="W21" s="88" t="s">
+      <c r="W21" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="X21" s="88"/>
-      <c r="Y21" s="88"/>
+      <c r="X21" s="85"/>
+      <c r="Y21" s="85"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="6" t="s">
         <v>15</v>
       </c>
@@ -12046,56 +12090,56 @@
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ21" s="6"/>
       <c r="CR21" s="6"/>
       <c r="CS21" s="6"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
-      <c r="DB21" s="84" t="s">
+      <c r="DB21" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="DC21" s="84"/>
-[...1 lines deleted...]
-      <c r="DE21" s="84"/>
+      <c r="DC21" s="89"/>
+      <c r="DD21" s="89"/>
+      <c r="DE21" s="89"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="86"/>
       <c r="B22" s="81" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82"/>
       <c r="M22" s="83"/>
       <c r="N22" s="81" t="s">
         <v>19</v>
       </c>
       <c r="O22" s="82"/>
       <c r="P22" s="82"/>
       <c r="Q22" s="82"/>
       <c r="R22" s="82"/>
       <c r="S22" s="82"/>
@@ -12819,51 +12863,53 @@
       </c>
       <c r="CR24" s="15">
         <v>112.9</v>
       </c>
       <c r="CS24" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="CT24" s="45">
         <v>103.4</v>
       </c>
       <c r="CU24" s="54">
         <v>105.4</v>
       </c>
       <c r="CV24" s="63">
         <v>103.5</v>
       </c>
       <c r="CW24" s="72">
         <v>106</v>
       </c>
       <c r="CX24" s="13">
         <v>103.5</v>
       </c>
       <c r="CY24" s="77">
         <v>105.8</v>
       </c>
-      <c r="CZ24" s="32"/>
+      <c r="CZ24" s="92">
+        <v>104.6</v>
+      </c>
       <c r="DA24" s="13"/>
       <c r="DB24" s="14"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="17">
         <v>145.3985217227704</v>
       </c>
       <c r="C25" s="17">
         <v>132.05806462430664</v>
       </c>
       <c r="D25" s="17">
         <v>117.31776495759487</v>
       </c>
       <c r="E25" s="17">
         <v>130.42242891674292</v>
       </c>
       <c r="F25" s="17">
         <v>126.37586135224268</v>
       </c>
@@ -13136,51 +13182,53 @@
       </c>
       <c r="CR25" s="20">
         <v>113.4</v>
       </c>
       <c r="CS25" s="37">
         <v>83.5</v>
       </c>
       <c r="CT25" s="46">
         <v>122.2</v>
       </c>
       <c r="CU25" s="55">
         <v>98.2</v>
       </c>
       <c r="CV25" s="64">
         <v>108.4</v>
       </c>
       <c r="CW25" s="73">
         <v>153.4</v>
       </c>
       <c r="CX25" s="80">
         <v>116.8</v>
       </c>
       <c r="CY25" s="80">
         <v>91.4</v>
       </c>
-      <c r="CZ25" s="33"/>
+      <c r="CZ25" s="93">
+        <v>97.8</v>
+      </c>
       <c r="DA25" s="33"/>
       <c r="DB25" s="33"/>
       <c r="DC25" s="33"/>
       <c r="DD25" s="42"/>
       <c r="DE25" s="42"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19">
         <v>105.69668386509825</v>
       </c>
       <c r="C26" s="19">
         <v>104.874424755522</v>
       </c>
       <c r="D26" s="19">
         <v>117.92164092384321</v>
       </c>
       <c r="E26" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F26" s="19">
         <v>105.34109682568578</v>
       </c>
@@ -13453,51 +13501,53 @@
       </c>
       <c r="CR26" s="20">
         <v>121.5</v>
       </c>
       <c r="CS26" s="37">
         <v>45.8</v>
       </c>
       <c r="CT26" s="46">
         <v>203.9</v>
       </c>
       <c r="CU26" s="55">
         <v>170.7</v>
       </c>
       <c r="CV26" s="64">
         <v>131</v>
       </c>
       <c r="CW26" s="73">
         <v>131</v>
       </c>
       <c r="CX26" s="80">
         <v>146.4</v>
       </c>
       <c r="CY26" s="80">
         <v>102.4</v>
       </c>
-      <c r="CZ26" s="33"/>
+      <c r="CZ26" s="93">
+        <v>71.599999999999994</v>
+      </c>
       <c r="DA26" s="33"/>
       <c r="DB26" s="33"/>
       <c r="DC26" s="33"/>
       <c r="DD26" s="42"/>
       <c r="DE26" s="42"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <v>115.99889174131788</v>
       </c>
       <c r="C27" s="19">
         <v>111.99912566806216</v>
       </c>
       <c r="D27" s="19">
         <v>111.07239659185876</v>
       </c>
       <c r="E27" s="19">
         <v>114.03597433243688</v>
       </c>
       <c r="F27" s="19">
         <v>113.04293497988137</v>
       </c>
@@ -13770,51 +13820,53 @@
       </c>
       <c r="CR27" s="20">
         <v>99.7</v>
       </c>
       <c r="CS27" s="37">
         <v>103</v>
       </c>
       <c r="CT27" s="46">
         <v>99.8</v>
       </c>
       <c r="CU27" s="55">
         <v>106.7</v>
       </c>
       <c r="CV27" s="64">
         <v>101</v>
       </c>
       <c r="CW27" s="73">
         <v>92.3</v>
       </c>
       <c r="CX27" s="80">
         <v>119.8</v>
       </c>
       <c r="CY27" s="80">
         <v>147.5</v>
       </c>
-      <c r="CZ27" s="33"/>
+      <c r="CZ27" s="93">
+        <v>105.8</v>
+      </c>
       <c r="DA27" s="33"/>
       <c r="DB27" s="33"/>
       <c r="DC27" s="33"/>
       <c r="DD27" s="42"/>
       <c r="DE27" s="42"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C28" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D28" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E28" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F28" s="19">
         <v>101.56311608858135</v>
       </c>
@@ -14087,51 +14139,53 @@
       </c>
       <c r="CR28" s="20">
         <v>212.5</v>
       </c>
       <c r="CS28" s="37">
         <v>221.7</v>
       </c>
       <c r="CT28" s="46">
         <v>92.6</v>
       </c>
       <c r="CU28" s="55">
         <v>96.4</v>
       </c>
       <c r="CV28" s="64">
         <v>103.7</v>
       </c>
       <c r="CW28" s="73">
         <v>123.1</v>
       </c>
       <c r="CX28" s="80">
         <v>102.3</v>
       </c>
       <c r="CY28" s="80">
         <v>95.3</v>
       </c>
-      <c r="CZ28" s="33"/>
+      <c r="CZ28" s="93">
+        <v>131.9</v>
+      </c>
       <c r="DA28" s="33"/>
       <c r="DB28" s="33"/>
       <c r="DC28" s="33"/>
       <c r="DD28" s="42"/>
       <c r="DE28" s="42"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C29" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D29" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E29" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F29" s="19">
         <v>100.36311231158646</v>
       </c>
@@ -14404,51 +14458,53 @@
       </c>
       <c r="CR29" s="20">
         <v>82.6</v>
       </c>
       <c r="CS29" s="37">
         <v>96.5</v>
       </c>
       <c r="CT29" s="46">
         <v>104.8</v>
       </c>
       <c r="CU29" s="55">
         <v>103.6</v>
       </c>
       <c r="CV29" s="64">
         <v>99.7</v>
       </c>
       <c r="CW29" s="73">
         <v>99.7</v>
       </c>
       <c r="CX29" s="80">
         <v>107.2</v>
       </c>
       <c r="CY29" s="80">
         <v>103.1</v>
       </c>
-      <c r="CZ29" s="33"/>
+      <c r="CZ29" s="93">
+        <v>102</v>
+      </c>
       <c r="DA29" s="33"/>
       <c r="DB29" s="33"/>
       <c r="DC29" s="33"/>
       <c r="DD29" s="42"/>
       <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C30" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D30" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E30" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F30" s="19">
         <v>100.52209646165396</v>
       </c>
@@ -14721,51 +14777,53 @@
       </c>
       <c r="CR30" s="20">
         <v>173.7</v>
       </c>
       <c r="CS30" s="37">
         <v>-56.5</v>
       </c>
       <c r="CT30" s="46">
         <v>108.1</v>
       </c>
       <c r="CU30" s="55">
         <v>96.7</v>
       </c>
       <c r="CV30" s="64">
         <v>95.4</v>
       </c>
       <c r="CW30" s="73">
         <v>108.4</v>
       </c>
       <c r="CX30" s="80">
         <v>115.5</v>
       </c>
       <c r="CY30" s="80">
         <v>104.8</v>
       </c>
-      <c r="CZ30" s="33"/>
+      <c r="CZ30" s="93">
+        <v>109</v>
+      </c>
       <c r="DA30" s="33"/>
       <c r="DB30" s="33"/>
       <c r="DC30" s="33"/>
       <c r="DD30" s="42"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C31" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D31" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E31" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F31" s="19">
         <v>99.546649053189711</v>
       </c>
@@ -15038,51 +15096,53 @@
       </c>
       <c r="CR31" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS31" s="37">
         <v>-560.4</v>
       </c>
       <c r="CT31" s="46">
         <v>94.2</v>
       </c>
       <c r="CU31" s="55">
         <v>96.8</v>
       </c>
       <c r="CV31" s="64">
         <v>98.1</v>
       </c>
       <c r="CW31" s="73">
         <v>80.2</v>
       </c>
       <c r="CX31" s="80">
         <v>98.8</v>
       </c>
       <c r="CY31" s="80">
         <v>65.5</v>
       </c>
-      <c r="CZ31" s="33"/>
+      <c r="CZ31" s="93">
+        <v>265.2</v>
+      </c>
       <c r="DA31" s="33"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="42"/>
       <c r="DE31" s="42"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C32" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D32" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E32" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F32" s="17">
         <v>105.40487899682259</v>
       </c>
@@ -15355,51 +15415,53 @@
       </c>
       <c r="CR32" s="20">
         <v>100</v>
       </c>
       <c r="CS32" s="37">
         <v>595.9</v>
       </c>
       <c r="CT32" s="46">
         <v>98.3</v>
       </c>
       <c r="CU32" s="55">
         <v>94.5</v>
       </c>
       <c r="CV32" s="64">
         <v>84.9</v>
       </c>
       <c r="CW32" s="73">
         <v>89.4</v>
       </c>
       <c r="CX32" s="80">
         <v>103.9</v>
       </c>
       <c r="CY32" s="80">
         <v>110</v>
       </c>
-      <c r="CZ32" s="33"/>
+      <c r="CZ32" s="93">
+        <v>100.2</v>
+      </c>
       <c r="DA32" s="33"/>
       <c r="DB32" s="33"/>
       <c r="DC32" s="33"/>
       <c r="DD32" s="42"/>
       <c r="DE32" s="42"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C33" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D33" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E33" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F33" s="17">
         <v>99.681082020093314</v>
       </c>
@@ -15672,51 +15734,53 @@
       </c>
       <c r="CR33" s="20">
         <v>109.2</v>
       </c>
       <c r="CS33" s="37">
         <v>31.9</v>
       </c>
       <c r="CT33" s="46">
         <v>88.2</v>
       </c>
       <c r="CU33" s="55">
         <v>110.5</v>
       </c>
       <c r="CV33" s="64">
         <v>95.7</v>
       </c>
       <c r="CW33" s="73">
         <v>97.7</v>
       </c>
       <c r="CX33" s="80">
         <v>111.5</v>
       </c>
       <c r="CY33" s="80">
         <v>108.6</v>
       </c>
-      <c r="CZ33" s="33"/>
+      <c r="CZ33" s="93">
+        <v>95.1</v>
+      </c>
       <c r="DA33" s="33"/>
       <c r="DB33" s="33"/>
       <c r="DC33" s="33"/>
       <c r="DD33" s="42"/>
       <c r="DE33" s="42"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C34" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D34" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E34" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F34" s="17">
         <v>98.902836607868764</v>
       </c>
@@ -15989,51 +16053,53 @@
       </c>
       <c r="CR34" s="20">
         <v>80.5</v>
       </c>
       <c r="CS34" s="37">
         <v>102.2</v>
       </c>
       <c r="CT34" s="46">
         <v>104.3</v>
       </c>
       <c r="CU34" s="55">
         <v>100.3</v>
       </c>
       <c r="CV34" s="64">
         <v>114</v>
       </c>
       <c r="CW34" s="73">
         <v>97.5</v>
       </c>
       <c r="CX34" s="80">
         <v>47.9</v>
       </c>
       <c r="CY34" s="80">
         <v>99.3</v>
       </c>
-      <c r="CZ34" s="33"/>
+      <c r="CZ34" s="93">
+        <v>48.2</v>
+      </c>
       <c r="DA34" s="33"/>
       <c r="DB34" s="33"/>
       <c r="DC34" s="33"/>
       <c r="DD34" s="42"/>
       <c r="DE34" s="42"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C35" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D35" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E35" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F35" s="17">
         <v>112.08266838402936</v>
       </c>
@@ -16306,51 +16372,53 @@
       </c>
       <c r="CR35" s="20">
         <v>85.6</v>
       </c>
       <c r="CS35" s="37">
         <v>389.1</v>
       </c>
       <c r="CT35" s="46">
         <v>102.5</v>
       </c>
       <c r="CU35" s="55">
         <v>112.4</v>
       </c>
       <c r="CV35" s="64">
         <v>98.5</v>
       </c>
       <c r="CW35" s="73">
         <v>101.2</v>
       </c>
       <c r="CX35" s="80">
         <v>108.8</v>
       </c>
       <c r="CY35" s="80">
         <v>107.1</v>
       </c>
-      <c r="CZ35" s="33"/>
+      <c r="CZ35" s="93">
+        <v>101</v>
+      </c>
       <c r="DA35" s="33"/>
       <c r="DB35" s="33"/>
       <c r="DC35" s="33"/>
       <c r="DD35" s="42"/>
       <c r="DE35" s="42"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C36" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D36" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E36" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F36" s="17">
         <v>103.45653114710491</v>
       </c>
@@ -16623,51 +16691,53 @@
       </c>
       <c r="CR36" s="20">
         <v>122.9</v>
       </c>
       <c r="CS36" s="37">
         <v>86.7</v>
       </c>
       <c r="CT36" s="46">
         <v>96.1</v>
       </c>
       <c r="CU36" s="55">
         <v>90.8</v>
       </c>
       <c r="CV36" s="64">
         <v>86.9</v>
       </c>
       <c r="CW36" s="73">
         <v>103.4</v>
       </c>
       <c r="CX36" s="80">
         <v>97.5</v>
       </c>
       <c r="CY36" s="80">
         <v>100.3</v>
       </c>
-      <c r="CZ36" s="33"/>
+      <c r="CZ36" s="93">
+        <v>97.4</v>
+      </c>
       <c r="DA36" s="33"/>
       <c r="DB36" s="33"/>
       <c r="DC36" s="33"/>
       <c r="DD36" s="42"/>
       <c r="DE36" s="42"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C37" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D37" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E37" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F37" s="17">
         <v>104.81795503134721</v>
       </c>
@@ -16940,188 +17010,190 @@
       </c>
       <c r="CR37" s="20">
         <v>99.4</v>
       </c>
       <c r="CS37" s="37">
         <v>398.3</v>
       </c>
       <c r="CT37" s="46">
         <v>59.5</v>
       </c>
       <c r="CU37" s="55">
         <v>72.8</v>
       </c>
       <c r="CV37" s="64">
         <v>112.2</v>
       </c>
       <c r="CW37" s="73">
         <v>139.1</v>
       </c>
       <c r="CX37" s="80">
         <v>107.8</v>
       </c>
       <c r="CY37" s="80">
         <v>152.5</v>
       </c>
-      <c r="CZ37" s="33"/>
+      <c r="CZ37" s="93">
+        <v>106.2</v>
+      </c>
       <c r="DA37" s="33"/>
       <c r="DB37" s="33"/>
       <c r="DC37" s="33"/>
       <c r="DD37" s="42"/>
       <c r="DE37" s="42"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="89" t="s">
+      <c r="A39" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="89"/>
-[...58 lines deleted...]
-      <c r="BI39" s="89"/>
+      <c r="B39" s="84"/>
+      <c r="C39" s="84"/>
+      <c r="D39" s="84"/>
+      <c r="E39" s="84"/>
+      <c r="F39" s="84"/>
+      <c r="G39" s="84"/>
+      <c r="H39" s="84"/>
+      <c r="I39" s="84"/>
+      <c r="J39" s="84"/>
+      <c r="K39" s="84"/>
+      <c r="L39" s="84"/>
+      <c r="M39" s="84"/>
+      <c r="N39" s="84"/>
+      <c r="O39" s="84"/>
+      <c r="P39" s="84"/>
+      <c r="Q39" s="84"/>
+      <c r="R39" s="84"/>
+      <c r="S39" s="84"/>
+      <c r="T39" s="84"/>
+      <c r="U39" s="84"/>
+      <c r="V39" s="84"/>
+      <c r="W39" s="84"/>
+      <c r="X39" s="84"/>
+      <c r="Y39" s="84"/>
+      <c r="Z39" s="84"/>
+      <c r="AA39" s="84"/>
+      <c r="AB39" s="84"/>
+      <c r="AC39" s="84"/>
+      <c r="AD39" s="84"/>
+      <c r="AE39" s="84"/>
+      <c r="AF39" s="84"/>
+      <c r="AG39" s="84"/>
+      <c r="AH39" s="84"/>
+      <c r="AI39" s="84"/>
+      <c r="AJ39" s="84"/>
+      <c r="AK39" s="84"/>
+      <c r="AL39" s="84"/>
+      <c r="AM39" s="84"/>
+      <c r="AN39" s="84"/>
+      <c r="AO39" s="84"/>
+      <c r="AP39" s="84"/>
+      <c r="AQ39" s="84"/>
+      <c r="AR39" s="84"/>
+      <c r="AS39" s="84"/>
+      <c r="AT39" s="84"/>
+      <c r="AU39" s="84"/>
+      <c r="AV39" s="84"/>
+      <c r="AW39" s="84"/>
+      <c r="AX39" s="84"/>
+      <c r="AY39" s="84"/>
+      <c r="AZ39" s="84"/>
+      <c r="BA39" s="84"/>
+      <c r="BB39" s="84"/>
+      <c r="BC39" s="84"/>
+      <c r="BD39" s="84"/>
+      <c r="BE39" s="84"/>
+      <c r="BF39" s="84"/>
+      <c r="BG39" s="84"/>
+      <c r="BH39" s="84"/>
+      <c r="BI39" s="84"/>
       <c r="BJ39" s="4"/>
       <c r="BK39" s="4"/>
       <c r="BL39" s="4"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BO39" s="4"/>
       <c r="BP39" s="4"/>
       <c r="BQ39" s="4"/>
       <c r="BR39" s="4"/>
       <c r="BS39" s="4"/>
       <c r="BT39" s="4"/>
       <c r="BU39" s="4"/>
       <c r="BV39" s="4"/>
       <c r="BW39" s="4"/>
       <c r="BX39" s="4"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CA39" s="4"/>
       <c r="CB39" s="4"/>
       <c r="CC39" s="4"/>
       <c r="CD39" s="4"/>
       <c r="CE39" s="4"/>
       <c r="CF39" s="4"/>
       <c r="CG39" s="4"/>
       <c r="CH39" s="4"/>
       <c r="CI39" s="4"/>
       <c r="CJ39" s="4"/>
       <c r="CK39" s="4"/>
       <c r="CL39" s="4"/>
       <c r="CM39" s="4"/>
       <c r="CN39" s="4"/>
       <c r="CO39" s="4"/>
       <c r="CP39" s="4"/>
       <c r="CQ39" s="4"/>
       <c r="CR39" s="4"/>
       <c r="CS39" s="4"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="88" t="s">
+      <c r="K40" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="L40" s="88"/>
-      <c r="M40" s="88"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="88" t="s">
+      <c r="W40" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="X40" s="88"/>
-      <c r="Y40" s="88"/>
+      <c r="X40" s="85"/>
+      <c r="Y40" s="85"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="6" t="s">
         <v>15</v>
       </c>
@@ -17170,56 +17242,56 @@
       <c r="CE40" s="6"/>
       <c r="CF40" s="6"/>
       <c r="CG40" s="6"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
       <c r="CJ40" s="5"/>
       <c r="CK40" s="5"/>
       <c r="CL40" s="5"/>
       <c r="CM40" s="5"/>
       <c r="CN40" s="5"/>
       <c r="CO40" s="5"/>
       <c r="CP40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ40" s="6"/>
       <c r="CR40" s="6"/>
       <c r="CS40" s="6"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
-      <c r="DB40" s="84" t="s">
+      <c r="DB40" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="DC40" s="84"/>
-[...1 lines deleted...]
-      <c r="DE40" s="84"/>
+      <c r="DC40" s="89"/>
+      <c r="DD40" s="89"/>
+      <c r="DE40" s="89"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A41" s="86"/>
       <c r="B41" s="81" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="82"/>
       <c r="D41" s="82"/>
       <c r="E41" s="82"/>
       <c r="F41" s="82"/>
       <c r="G41" s="82"/>
       <c r="H41" s="82"/>
       <c r="I41" s="82"/>
       <c r="J41" s="82"/>
       <c r="K41" s="82"/>
       <c r="L41" s="82"/>
       <c r="M41" s="83"/>
       <c r="N41" s="81" t="s">
         <v>19</v>
       </c>
       <c r="O41" s="82"/>
       <c r="P41" s="82"/>
       <c r="Q41" s="82"/>
       <c r="R41" s="82"/>
       <c r="S41" s="82"/>
@@ -17943,51 +18015,53 @@
       </c>
       <c r="CR43" s="15">
         <v>118.3</v>
       </c>
       <c r="CS43" s="38">
         <v>1932.4</v>
       </c>
       <c r="CT43" s="47">
         <v>100</v>
       </c>
       <c r="CU43" s="56">
         <v>100</v>
       </c>
       <c r="CV43" s="65">
         <v>100</v>
       </c>
       <c r="CW43" s="74">
         <v>112.7</v>
       </c>
       <c r="CX43" s="13">
         <v>100</v>
       </c>
       <c r="CY43" s="77">
         <v>100</v>
       </c>
-      <c r="CZ43" s="32"/>
+      <c r="CZ43" s="94">
+        <v>129.80000000000001</v>
+      </c>
       <c r="DA43" s="13"/>
       <c r="DB43" s="14"/>
       <c r="DC43" s="13"/>
       <c r="DD43" s="41"/>
       <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="C44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="D44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="E44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="F44" s="17">
         <v>55.011857226639584</v>
       </c>
@@ -18260,51 +18334,53 @@
       </c>
       <c r="CR44" s="20">
         <v>-539.79999999999995</v>
       </c>
       <c r="CS44" s="40">
         <v>179.3</v>
       </c>
       <c r="CT44" s="49">
         <v>100</v>
       </c>
       <c r="CU44" s="58">
         <v>100</v>
       </c>
       <c r="CV44" s="67">
         <v>100</v>
       </c>
       <c r="CW44" s="76">
         <v>250.5</v>
       </c>
       <c r="CX44" s="79">
         <v>100</v>
       </c>
       <c r="CY44" s="79">
         <v>100</v>
       </c>
-      <c r="CZ44" s="33"/>
+      <c r="CZ44" s="95">
+        <v>88.1</v>
+      </c>
       <c r="DA44" s="33"/>
       <c r="DB44" s="33"/>
       <c r="DC44" s="33"/>
       <c r="DD44" s="42"/>
       <c r="DE44" s="42"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="C45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="D45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="E45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="F45" s="19">
         <v>1369.7224288206382</v>
       </c>
@@ -18577,51 +18653,53 @@
       </c>
       <c r="CR45" s="20">
         <v>190.2</v>
       </c>
       <c r="CS45" s="40">
         <v>-4587.8999999999996</v>
       </c>
       <c r="CT45" s="49">
         <v>100</v>
       </c>
       <c r="CU45" s="58">
         <v>100</v>
       </c>
       <c r="CV45" s="67">
         <v>100</v>
       </c>
       <c r="CW45" s="76">
         <v>337</v>
       </c>
       <c r="CX45" s="79">
         <v>100</v>
       </c>
       <c r="CY45" s="79">
         <v>100</v>
       </c>
-      <c r="CZ45" s="33"/>
+      <c r="CZ45" s="95">
+        <v>96.8</v>
+      </c>
       <c r="DA45" s="33"/>
       <c r="DB45" s="33"/>
       <c r="DC45" s="33"/>
       <c r="DD45" s="42"/>
       <c r="DE45" s="42"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="C46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="D46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="E46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="F46" s="19">
         <v>143.70179951346853</v>
       </c>
@@ -18894,51 +18972,53 @@
       </c>
       <c r="CR46" s="20">
         <v>121.4</v>
       </c>
       <c r="CS46" s="40">
         <v>108.7</v>
       </c>
       <c r="CT46" s="49">
         <v>100</v>
       </c>
       <c r="CU46" s="58">
         <v>100</v>
       </c>
       <c r="CV46" s="67">
         <v>100</v>
       </c>
       <c r="CW46" s="76">
         <v>88.5</v>
       </c>
       <c r="CX46" s="79">
         <v>100</v>
       </c>
       <c r="CY46" s="79">
         <v>100</v>
       </c>
-      <c r="CZ46" s="33"/>
+      <c r="CZ46" s="95">
+        <v>126.6</v>
+      </c>
       <c r="DA46" s="33"/>
       <c r="DB46" s="33"/>
       <c r="DC46" s="33"/>
       <c r="DD46" s="42"/>
       <c r="DE46" s="42"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>20</v>
       </c>
@@ -19211,51 +19291,53 @@
       </c>
       <c r="CR47" s="20">
         <v>315.89999999999998</v>
       </c>
       <c r="CS47" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT47" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU47" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV47" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW47" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX47" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY47" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ47" s="33"/>
+      <c r="CZ47" s="95">
+        <v>142.9</v>
+      </c>
       <c r="DA47" s="33"/>
       <c r="DB47" s="33"/>
       <c r="DC47" s="33"/>
       <c r="DD47" s="42"/>
       <c r="DE47" s="42"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>20</v>
       </c>
@@ -19528,51 +19610,53 @@
       </c>
       <c r="CR48" s="20">
         <v>27.7</v>
       </c>
       <c r="CS48" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT48" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU48" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV48" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW48" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX48" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY48" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ48" s="33"/>
+      <c r="CZ48" s="95">
+        <v>99.9</v>
+      </c>
       <c r="DA48" s="33"/>
       <c r="DB48" s="33"/>
       <c r="DC48" s="33"/>
       <c r="DD48" s="42"/>
       <c r="DE48" s="42"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>20</v>
       </c>
@@ -19845,51 +19929,53 @@
       </c>
       <c r="CR49" s="20">
         <v>185.6</v>
       </c>
       <c r="CS49" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT49" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU49" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV49" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW49" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX49" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY49" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ49" s="33"/>
+      <c r="CZ49" s="95">
+        <v>97.4</v>
+      </c>
       <c r="DA49" s="33"/>
       <c r="DB49" s="33"/>
       <c r="DC49" s="33"/>
       <c r="DD49" s="42"/>
       <c r="DE49" s="42"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>20</v>
       </c>
@@ -20162,51 +20248,53 @@
       </c>
       <c r="CR50" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CS50" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT50" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU50" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW50" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX50" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY50" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ50" s="33"/>
+      <c r="CZ50" s="95">
+        <v>901.6</v>
+      </c>
       <c r="DA50" s="33"/>
       <c r="DB50" s="33"/>
       <c r="DC50" s="33"/>
       <c r="DD50" s="42"/>
       <c r="DE50" s="42"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>20</v>
       </c>
@@ -20479,51 +20567,53 @@
       </c>
       <c r="CR51" s="20">
         <v>100.8</v>
       </c>
       <c r="CS51" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT51" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU51" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV51" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW51" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX51" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY51" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ51" s="33"/>
+      <c r="CZ51" s="95">
+        <v>101.2</v>
+      </c>
       <c r="DA51" s="33"/>
       <c r="DB51" s="33"/>
       <c r="DC51" s="33"/>
       <c r="DD51" s="42"/>
       <c r="DE51" s="42"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>20</v>
       </c>
@@ -20796,51 +20886,53 @@
       </c>
       <c r="CR52" s="20">
         <v>129.9</v>
       </c>
       <c r="CS52" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT52" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU52" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV52" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW52" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY52" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ52" s="33"/>
+      <c r="CZ52" s="95">
+        <v>96.6</v>
+      </c>
       <c r="DA52" s="33"/>
       <c r="DB52" s="33"/>
       <c r="DC52" s="33"/>
       <c r="DD52" s="42"/>
       <c r="DE52" s="42"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>20</v>
       </c>
@@ -21113,51 +21205,53 @@
       </c>
       <c r="CR53" s="20">
         <v>38.799999999999997</v>
       </c>
       <c r="CS53" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT53" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU53" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV53" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW53" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX53" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY53" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ53" s="33"/>
+      <c r="CZ53" s="95">
+        <v>101.1</v>
+      </c>
       <c r="DA53" s="33"/>
       <c r="DB53" s="33"/>
       <c r="DC53" s="33"/>
       <c r="DD53" s="42"/>
       <c r="DE53" s="42"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>20</v>
       </c>
@@ -21430,51 +21524,53 @@
       </c>
       <c r="CR54" s="20">
         <v>76.8</v>
       </c>
       <c r="CS54" s="40">
         <v>349943.4</v>
       </c>
       <c r="CT54" s="49">
         <v>100</v>
       </c>
       <c r="CU54" s="58">
         <v>100</v>
       </c>
       <c r="CV54" s="67">
         <v>100</v>
       </c>
       <c r="CW54" s="76">
         <v>8.6</v>
       </c>
       <c r="CX54" s="79">
         <v>100</v>
       </c>
       <c r="CY54" s="79">
         <v>100</v>
       </c>
-      <c r="CZ54" s="33"/>
+      <c r="CZ54" s="95">
+        <v>97.8</v>
+      </c>
       <c r="DA54" s="33"/>
       <c r="DB54" s="33"/>
       <c r="DC54" s="33"/>
       <c r="DD54" s="42"/>
       <c r="DE54" s="42"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>20</v>
       </c>
@@ -21747,51 +21843,53 @@
       </c>
       <c r="CR55" s="20">
         <v>124.1</v>
       </c>
       <c r="CS55" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT55" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU55" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV55" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW55" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX55" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY55" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ55" s="33"/>
+      <c r="CZ55" s="95">
+        <v>103.4</v>
+      </c>
       <c r="DA55" s="33"/>
       <c r="DB55" s="33"/>
       <c r="DC55" s="33"/>
       <c r="DD55" s="42"/>
       <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>20</v>
       </c>
@@ -22064,188 +22162,190 @@
       </c>
       <c r="CR56" s="20">
         <v>100.6</v>
       </c>
       <c r="CS56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT56" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU56" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV56" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW56" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX56" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY56" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ56" s="33"/>
+      <c r="CZ56" s="95">
+        <v>99.5</v>
+      </c>
       <c r="DA56" s="33"/>
       <c r="DB56" s="33"/>
       <c r="DC56" s="33"/>
       <c r="DD56" s="42"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="89" t="s">
+      <c r="A58" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="89"/>
-[...58 lines deleted...]
-      <c r="BI58" s="89"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="84"/>
+      <c r="AA58" s="84"/>
+      <c r="AB58" s="84"/>
+      <c r="AC58" s="84"/>
+      <c r="AD58" s="84"/>
+      <c r="AE58" s="84"/>
+      <c r="AF58" s="84"/>
+      <c r="AG58" s="84"/>
+      <c r="AH58" s="84"/>
+      <c r="AI58" s="84"/>
+      <c r="AJ58" s="84"/>
+      <c r="AK58" s="84"/>
+      <c r="AL58" s="84"/>
+      <c r="AM58" s="84"/>
+      <c r="AN58" s="84"/>
+      <c r="AO58" s="84"/>
+      <c r="AP58" s="84"/>
+      <c r="AQ58" s="84"/>
+      <c r="AR58" s="84"/>
+      <c r="AS58" s="84"/>
+      <c r="AT58" s="84"/>
+      <c r="AU58" s="84"/>
+      <c r="AV58" s="84"/>
+      <c r="AW58" s="84"/>
+      <c r="AX58" s="84"/>
+      <c r="AY58" s="84"/>
+      <c r="AZ58" s="84"/>
+      <c r="BA58" s="84"/>
+      <c r="BB58" s="84"/>
+      <c r="BC58" s="84"/>
+      <c r="BD58" s="84"/>
+      <c r="BE58" s="84"/>
+      <c r="BF58" s="84"/>
+      <c r="BG58" s="84"/>
+      <c r="BH58" s="84"/>
+      <c r="BI58" s="84"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
       <c r="CM58" s="4"/>
       <c r="CN58" s="4"/>
       <c r="CO58" s="4"/>
       <c r="CP58" s="4"/>
       <c r="CQ58" s="4"/>
       <c r="CR58" s="4"/>
       <c r="CS58" s="4"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="88" t="s">
+      <c r="K59" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="L59" s="88"/>
-      <c r="M59" s="88"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="85"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
-      <c r="W59" s="88" t="s">
+      <c r="W59" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="X59" s="88"/>
-      <c r="Y59" s="88"/>
+      <c r="X59" s="85"/>
+      <c r="Y59" s="85"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5"/>
       <c r="AQ59" s="5"/>
       <c r="AR59" s="5"/>
       <c r="AS59" s="5"/>
       <c r="AT59" s="6" t="s">
         <v>15</v>
       </c>
@@ -22294,56 +22394,56 @@
       <c r="CE59" s="6"/>
       <c r="CF59" s="6"/>
       <c r="CG59" s="6"/>
       <c r="CH59" s="5"/>
       <c r="CI59" s="5"/>
       <c r="CJ59" s="5"/>
       <c r="CK59" s="5"/>
       <c r="CL59" s="5"/>
       <c r="CM59" s="5"/>
       <c r="CN59" s="5"/>
       <c r="CO59" s="5"/>
       <c r="CP59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ59" s="6"/>
       <c r="CR59" s="6"/>
       <c r="CS59" s="6"/>
       <c r="CT59" s="5"/>
       <c r="CU59" s="5"/>
       <c r="CV59" s="5"/>
       <c r="CW59" s="5"/>
       <c r="CX59" s="5"/>
       <c r="CY59" s="5"/>
       <c r="CZ59" s="5"/>
       <c r="DA59" s="5"/>
-      <c r="DB59" s="84" t="s">
+      <c r="DB59" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="DC59" s="84"/>
-[...1 lines deleted...]
-      <c r="DE59" s="84"/>
+      <c r="DC59" s="89"/>
+      <c r="DD59" s="89"/>
+      <c r="DE59" s="89"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A60" s="86"/>
       <c r="B60" s="81" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="82"/>
       <c r="D60" s="82"/>
       <c r="E60" s="82"/>
       <c r="F60" s="82"/>
       <c r="G60" s="82"/>
       <c r="H60" s="82"/>
       <c r="I60" s="82"/>
       <c r="J60" s="82"/>
       <c r="K60" s="82"/>
       <c r="L60" s="82"/>
       <c r="M60" s="83"/>
       <c r="N60" s="81" t="s">
         <v>19</v>
       </c>
       <c r="O60" s="82"/>
       <c r="P60" s="82"/>
       <c r="Q60" s="82"/>
       <c r="R60" s="82"/>
       <c r="S60" s="82"/>
@@ -23067,51 +23167,53 @@
       </c>
       <c r="CR62" s="15">
         <v>96.7</v>
       </c>
       <c r="CS62" s="41">
         <v>99.2</v>
       </c>
       <c r="CT62" s="50">
         <v>103.7</v>
       </c>
       <c r="CU62" s="59">
         <v>105.8</v>
       </c>
       <c r="CV62" s="68">
         <v>103.7</v>
       </c>
       <c r="CW62" s="77">
         <v>105.6</v>
       </c>
       <c r="CX62" s="13">
         <v>103.6</v>
       </c>
       <c r="CY62" s="77">
         <v>106</v>
       </c>
-      <c r="CZ62" s="32"/>
+      <c r="CZ62" s="96">
+        <v>90.6</v>
+      </c>
       <c r="DA62" s="13"/>
       <c r="DB62" s="14"/>
       <c r="DC62" s="13"/>
       <c r="DD62" s="41"/>
       <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="17">
         <v>184.38220440978998</v>
       </c>
       <c r="C63" s="17">
         <v>153.57518347876029</v>
       </c>
       <c r="D63" s="17">
         <v>133.51143964924418</v>
       </c>
       <c r="E63" s="17">
         <v>148.07953015820613</v>
       </c>
       <c r="F63" s="17">
         <v>138.31718207036664</v>
       </c>
@@ -23384,51 +23486,53 @@
       </c>
       <c r="CR63" s="20">
         <v>170.9</v>
       </c>
       <c r="CS63" s="42">
         <v>81.7</v>
       </c>
       <c r="CT63" s="51">
         <v>124.7</v>
       </c>
       <c r="CU63" s="60">
         <v>98</v>
       </c>
       <c r="CV63" s="69">
         <v>108.9</v>
       </c>
       <c r="CW63" s="78">
         <v>144.5</v>
       </c>
       <c r="CX63" s="80">
         <v>118.2</v>
       </c>
       <c r="CY63" s="80">
         <v>90.6</v>
       </c>
-      <c r="CZ63" s="33"/>
+      <c r="CZ63" s="97">
+        <v>107</v>
+      </c>
       <c r="DA63" s="33"/>
       <c r="DB63" s="33"/>
       <c r="DC63" s="33"/>
       <c r="DD63" s="42"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19">
         <v>103.65770962429896</v>
       </c>
       <c r="C64" s="19">
         <v>102.92180970891908</v>
       </c>
       <c r="D64" s="19">
         <v>116.26270715725524</v>
       </c>
       <c r="E64" s="19">
         <v>106.49601330390284</v>
       </c>
       <c r="F64" s="19">
         <v>103.84471287829957</v>
       </c>
@@ -23701,51 +23805,53 @@
       </c>
       <c r="CR64" s="20">
         <v>107.2</v>
       </c>
       <c r="CS64" s="42">
         <v>135.6</v>
       </c>
       <c r="CT64" s="51">
         <v>209.5</v>
       </c>
       <c r="CU64" s="60">
         <v>173.9</v>
       </c>
       <c r="CV64" s="69">
         <v>132</v>
       </c>
       <c r="CW64" s="78">
         <v>125</v>
       </c>
       <c r="CX64" s="80">
         <v>147.9</v>
       </c>
       <c r="CY64" s="80">
         <v>102.5</v>
       </c>
-      <c r="CZ64" s="33"/>
+      <c r="CZ64" s="97">
+        <v>62</v>
+      </c>
       <c r="DA64" s="33"/>
       <c r="DB64" s="33"/>
       <c r="DC64" s="33"/>
       <c r="DD64" s="42"/>
       <c r="DE64" s="42"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="19">
         <v>102.6753915537971</v>
       </c>
       <c r="C65" s="19">
         <v>99.532005775940789</v>
       </c>
       <c r="D65" s="19">
         <v>99.07072863455933</v>
       </c>
       <c r="E65" s="19">
         <v>101.56265003024889</v>
       </c>
       <c r="F65" s="19">
         <v>102.67013129470806</v>
       </c>
@@ -24018,51 +24124,53 @@
       </c>
       <c r="CR65" s="20">
         <v>90</v>
       </c>
       <c r="CS65" s="42">
         <v>101.3</v>
       </c>
       <c r="CT65" s="51">
         <v>99.4</v>
       </c>
       <c r="CU65" s="60">
         <v>114.7</v>
       </c>
       <c r="CV65" s="69">
         <v>101.9</v>
       </c>
       <c r="CW65" s="78">
         <v>97.6</v>
       </c>
       <c r="CX65" s="80">
         <v>144.9</v>
       </c>
       <c r="CY65" s="80">
         <v>185.6</v>
       </c>
-      <c r="CZ65" s="33"/>
+      <c r="CZ65" s="97">
+        <v>93.1</v>
+      </c>
       <c r="DA65" s="33"/>
       <c r="DB65" s="33"/>
       <c r="DC65" s="33"/>
       <c r="DD65" s="42"/>
       <c r="DE65" s="42"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C66" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D66" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E66" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F66" s="19">
         <v>101.56311608858135</v>
       </c>
@@ -24335,51 +24443,53 @@
       </c>
       <c r="CR66" s="20">
         <v>103.4</v>
       </c>
       <c r="CS66" s="42">
         <v>96.6</v>
       </c>
       <c r="CT66" s="51">
         <v>92.6</v>
       </c>
       <c r="CU66" s="60">
         <v>96.4</v>
       </c>
       <c r="CV66" s="69">
         <v>103.7</v>
       </c>
       <c r="CW66" s="78">
         <v>123.1</v>
       </c>
       <c r="CX66" s="80">
         <v>102.3</v>
       </c>
       <c r="CY66" s="80">
         <v>95.3</v>
       </c>
-      <c r="CZ66" s="33"/>
+      <c r="CZ66" s="97">
+        <v>118.9</v>
+      </c>
       <c r="DA66" s="33"/>
       <c r="DB66" s="33"/>
       <c r="DC66" s="33"/>
       <c r="DD66" s="42"/>
       <c r="DE66" s="42"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C67" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D67" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E67" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F67" s="19">
         <v>100.36311231158646</v>
       </c>
@@ -24652,51 +24762,53 @@
       </c>
       <c r="CR67" s="20">
         <v>88.8</v>
       </c>
       <c r="CS67" s="42">
         <v>104.1</v>
       </c>
       <c r="CT67" s="51">
         <v>104.8</v>
       </c>
       <c r="CU67" s="60">
         <v>103.6</v>
       </c>
       <c r="CV67" s="69">
         <v>99.7</v>
       </c>
       <c r="CW67" s="78">
         <v>99.7</v>
       </c>
       <c r="CX67" s="80">
         <v>107.2</v>
       </c>
       <c r="CY67" s="80">
         <v>103.1</v>
       </c>
-      <c r="CZ67" s="33"/>
+      <c r="CZ67" s="97">
+        <v>102.9</v>
+      </c>
       <c r="DA67" s="33"/>
       <c r="DB67" s="33"/>
       <c r="DC67" s="33"/>
       <c r="DD67" s="42"/>
       <c r="DE67" s="42"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C68" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D68" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E68" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F68" s="19">
         <v>100.52209646165396</v>
       </c>
@@ -24969,51 +25081,53 @@
       </c>
       <c r="CR68" s="20">
         <v>100.8</v>
       </c>
       <c r="CS68" s="42">
         <v>106.5</v>
       </c>
       <c r="CT68" s="51">
         <v>108.1</v>
       </c>
       <c r="CU68" s="60">
         <v>96.7</v>
       </c>
       <c r="CV68" s="69">
         <v>95.4</v>
       </c>
       <c r="CW68" s="78">
         <v>108.4</v>
       </c>
       <c r="CX68" s="80">
         <v>115.5</v>
       </c>
       <c r="CY68" s="80">
         <v>104.8</v>
       </c>
-      <c r="CZ68" s="33"/>
+      <c r="CZ68" s="97">
+        <v>116.5</v>
+      </c>
       <c r="DA68" s="33"/>
       <c r="DB68" s="33"/>
       <c r="DC68" s="33"/>
       <c r="DD68" s="42"/>
       <c r="DE68" s="42"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C69" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D69" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E69" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F69" s="19">
         <v>99.546649053189711</v>
       </c>
@@ -25286,51 +25400,53 @@
       </c>
       <c r="CR69" s="20">
         <v>98.4</v>
       </c>
       <c r="CS69" s="42">
         <v>100.8</v>
       </c>
       <c r="CT69" s="51">
         <v>94.2</v>
       </c>
       <c r="CU69" s="60">
         <v>96.8</v>
       </c>
       <c r="CV69" s="69">
         <v>98.1</v>
       </c>
       <c r="CW69" s="78">
         <v>80.2</v>
       </c>
       <c r="CX69" s="80">
         <v>98.8</v>
       </c>
       <c r="CY69" s="80">
         <v>65.5</v>
       </c>
-      <c r="CZ69" s="33"/>
+      <c r="CZ69" s="97">
+        <v>102.5</v>
+      </c>
       <c r="DA69" s="33"/>
       <c r="DB69" s="33"/>
       <c r="DC69" s="33"/>
       <c r="DD69" s="42"/>
       <c r="DE69" s="42"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C70" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D70" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E70" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F70" s="17">
         <v>105.40487899682259</v>
       </c>
@@ -25603,51 +25719,53 @@
       </c>
       <c r="CR70" s="20">
         <v>87.8</v>
       </c>
       <c r="CS70" s="42">
         <v>98</v>
       </c>
       <c r="CT70" s="51">
         <v>98.3</v>
       </c>
       <c r="CU70" s="60">
         <v>94.5</v>
       </c>
       <c r="CV70" s="69">
         <v>84.9</v>
       </c>
       <c r="CW70" s="78">
         <v>89.4</v>
       </c>
       <c r="CX70" s="80">
         <v>103.9</v>
       </c>
       <c r="CY70" s="80">
         <v>110</v>
       </c>
-      <c r="CZ70" s="33"/>
+      <c r="CZ70" s="97">
+        <v>99.7</v>
+      </c>
       <c r="DA70" s="33"/>
       <c r="DB70" s="33"/>
       <c r="DC70" s="33"/>
       <c r="DD70" s="42"/>
       <c r="DE70" s="42"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C71" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D71" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E71" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F71" s="17">
         <v>99.681082020093314</v>
       </c>
@@ -25920,51 +26038,53 @@
       </c>
       <c r="CR71" s="20">
         <v>97.8</v>
       </c>
       <c r="CS71" s="42">
         <v>91.7</v>
       </c>
       <c r="CT71" s="51">
         <v>88.2</v>
       </c>
       <c r="CU71" s="60">
         <v>110.5</v>
       </c>
       <c r="CV71" s="69">
         <v>95.7</v>
       </c>
       <c r="CW71" s="78">
         <v>97.7</v>
       </c>
       <c r="CX71" s="80">
         <v>111.5</v>
       </c>
       <c r="CY71" s="80">
         <v>108.6</v>
       </c>
-      <c r="CZ71" s="33"/>
+      <c r="CZ71" s="97">
+        <v>92.9</v>
+      </c>
       <c r="DA71" s="33"/>
       <c r="DB71" s="33"/>
       <c r="DC71" s="33"/>
       <c r="DD71" s="42"/>
       <c r="DE71" s="42"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C72" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D72" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E72" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F72" s="17">
         <v>98.902836607868764</v>
       </c>
@@ -26237,51 +26357,53 @@
       </c>
       <c r="CR72" s="20">
         <v>81.8</v>
       </c>
       <c r="CS72" s="42">
         <v>63</v>
       </c>
       <c r="CT72" s="51">
         <v>104.3</v>
       </c>
       <c r="CU72" s="60">
         <v>100.3</v>
       </c>
       <c r="CV72" s="69">
         <v>114</v>
       </c>
       <c r="CW72" s="78">
         <v>97.5</v>
       </c>
       <c r="CX72" s="80">
         <v>47.9</v>
       </c>
       <c r="CY72" s="80">
         <v>99.3</v>
       </c>
-      <c r="CZ72" s="33"/>
+      <c r="CZ72" s="97">
+        <v>30.2</v>
+      </c>
       <c r="DA72" s="33"/>
       <c r="DB72" s="33"/>
       <c r="DC72" s="33"/>
       <c r="DD72" s="42"/>
       <c r="DE72" s="42"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="17">
         <v>88.249695390299394</v>
       </c>
       <c r="C73" s="17">
         <v>98.786936854417135</v>
       </c>
       <c r="D73" s="17">
         <v>112.98935308344078</v>
       </c>
       <c r="E73" s="17">
         <v>107.76428308319662</v>
       </c>
       <c r="F73" s="17">
         <v>112.27097520661766</v>
       </c>
@@ -26554,51 +26676,53 @@
       </c>
       <c r="CR73" s="20">
         <v>101.9</v>
       </c>
       <c r="CS73" s="42">
         <v>100.7</v>
       </c>
       <c r="CT73" s="51">
         <v>102.5</v>
       </c>
       <c r="CU73" s="60">
         <v>112.5</v>
       </c>
       <c r="CV73" s="69">
         <v>98.5</v>
       </c>
       <c r="CW73" s="78">
         <v>101.3</v>
       </c>
       <c r="CX73" s="80">
         <v>108.8</v>
       </c>
       <c r="CY73" s="80">
         <v>107.1</v>
       </c>
-      <c r="CZ73" s="33"/>
+      <c r="CZ73" s="97">
+        <v>102.2</v>
+      </c>
       <c r="DA73" s="33"/>
       <c r="DB73" s="33"/>
       <c r="DC73" s="33"/>
       <c r="DD73" s="42"/>
       <c r="DE73" s="42"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C74" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D74" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E74" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F74" s="17">
         <v>103.45653114710491</v>
       </c>
@@ -26871,51 +26995,53 @@
       </c>
       <c r="CR74" s="20">
         <v>102.6</v>
       </c>
       <c r="CS74" s="42">
         <v>120.4</v>
       </c>
       <c r="CT74" s="51">
         <v>96.1</v>
       </c>
       <c r="CU74" s="60">
         <v>90.8</v>
       </c>
       <c r="CV74" s="69">
         <v>86.9</v>
       </c>
       <c r="CW74" s="78">
         <v>103.4</v>
       </c>
       <c r="CX74" s="80">
         <v>97.5</v>
       </c>
       <c r="CY74" s="80">
         <v>100.3</v>
       </c>
-      <c r="CZ74" s="33"/>
+      <c r="CZ74" s="97">
+        <v>93.5</v>
+      </c>
       <c r="DA74" s="33"/>
       <c r="DB74" s="33"/>
       <c r="DC74" s="33"/>
       <c r="DD74" s="42"/>
       <c r="DE74" s="42"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C75" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D75" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E75" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F75" s="17">
         <v>104.81795503134721</v>
       </c>
@@ -27188,161 +27314,166 @@
       </c>
       <c r="CR75" s="20">
         <v>90.1</v>
       </c>
       <c r="CS75" s="42">
         <v>88.7</v>
       </c>
       <c r="CT75" s="51">
         <v>59.5</v>
       </c>
       <c r="CU75" s="60">
         <v>72.8</v>
       </c>
       <c r="CV75" s="69">
         <v>112.2</v>
       </c>
       <c r="CW75" s="78">
         <v>139.1</v>
       </c>
       <c r="CX75" s="80">
         <v>107.8</v>
       </c>
       <c r="CY75" s="80">
         <v>152.5</v>
       </c>
-      <c r="CZ75" s="33"/>
+      <c r="CZ75" s="97">
+        <v>111.1</v>
+      </c>
       <c r="DA75" s="33"/>
       <c r="DB75" s="33"/>
       <c r="DC75" s="33"/>
       <c r="DD75" s="42"/>
       <c r="DE75" s="42"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="85"/>
-[...3 lines deleted...]
-      <c r="F77" s="85"/>
+      <c r="B77" s="88"/>
+      <c r="C77" s="88"/>
+      <c r="D77" s="88"/>
+      <c r="E77" s="88"/>
+      <c r="F77" s="88"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AX77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AY77" s="5"/>
       <c r="AZ77" s="5"/>
       <c r="BA77" s="5"/>
       <c r="BB77" s="5"/>
       <c r="BC77" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="57">
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="CH41:CS41"/>
     <mergeCell ref="CH60:CS60"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="A20:BI20"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W40:Y40"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BV22:CG22"/>
-    <mergeCell ref="A1:BI1"/>
-[...39 lines deleted...]
-    <mergeCell ref="DB59:DE59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -27351,85 +27482,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>