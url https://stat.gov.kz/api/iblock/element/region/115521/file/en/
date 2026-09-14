--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -3742,93 +3742,93 @@
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="2494"/>
     <cellStyle name="20% - Акцент1 11" xfId="2493"/>
     <cellStyle name="20% - Акцент1 2" xfId="463"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 3" xfId="467"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="470"/>
     <cellStyle name="20% - Акцент1 4" xfId="471"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="472"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="473"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="474"/>
     <cellStyle name="20% - Акцент1 5" xfId="475"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="476"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="477"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="478"/>
     <cellStyle name="20% - Акцент1 6" xfId="479"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="480"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="481"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="482"/>
     <cellStyle name="20% - Акцент1 7" xfId="483"/>
@@ -6752,144 +6752,144 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="21" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="84"/>
-[...58 lines deleted...]
-      <c r="BI1" s="84"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
+      <c r="AK1" s="97"/>
+      <c r="AL1" s="97"/>
+      <c r="AM1" s="97"/>
+      <c r="AN1" s="97"/>
+      <c r="AO1" s="97"/>
+      <c r="AP1" s="97"/>
+      <c r="AQ1" s="97"/>
+      <c r="AR1" s="97"/>
+      <c r="AS1" s="97"/>
+      <c r="AT1" s="97"/>
+      <c r="AU1" s="97"/>
+      <c r="AV1" s="97"/>
+      <c r="AW1" s="97"/>
+      <c r="AX1" s="97"/>
+      <c r="AY1" s="97"/>
+      <c r="AZ1" s="97"/>
+      <c r="BA1" s="97"/>
+      <c r="BB1" s="97"/>
+      <c r="BC1" s="97"/>
+      <c r="BD1" s="97"/>
+      <c r="BE1" s="97"/>
+      <c r="BF1" s="97"/>
+      <c r="BG1" s="97"/>
+      <c r="BH1" s="97"/>
+      <c r="BI1" s="97"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
-      <c r="K2" s="85" t="s">
+      <c r="K2" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="85"/>
-      <c r="M2" s="85"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
-      <c r="W2" s="85" t="s">
+      <c r="W2" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="X2" s="85"/>
-      <c r="Y2" s="85"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="6" t="s">
         <v>15</v>
       </c>
@@ -6938,188 +6938,188 @@
       <c r="CE2" s="6"/>
       <c r="CF2" s="6"/>
       <c r="CG2" s="6"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ2" s="6"/>
       <c r="CR2" s="6"/>
       <c r="CS2" s="6"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
-      <c r="DB2" s="89" t="s">
+      <c r="DB2" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="DC2" s="89"/>
-[...1 lines deleted...]
-      <c r="DE2" s="89"/>
+      <c r="DC2" s="92"/>
+      <c r="DD2" s="92"/>
+      <c r="DE2" s="92"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="86"/>
-      <c r="B3" s="81" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="82"/>
-[...10 lines deleted...]
-      <c r="N3" s="81" t="s">
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="91"/>
+      <c r="N3" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="82"/>
-[...10 lines deleted...]
-      <c r="Z3" s="81" t="s">
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="90"/>
+      <c r="X3" s="90"/>
+      <c r="Y3" s="91"/>
+      <c r="Z3" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="82"/>
-[...10 lines deleted...]
-      <c r="AL3" s="81" t="s">
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="90"/>
+      <c r="AC3" s="90"/>
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="90"/>
+      <c r="AF3" s="90"/>
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="90"/>
+      <c r="AI3" s="90"/>
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="91"/>
+      <c r="AL3" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="82"/>
-[...10 lines deleted...]
-      <c r="AX3" s="81" t="s">
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="90"/>
+      <c r="AO3" s="90"/>
+      <c r="AP3" s="90"/>
+      <c r="AQ3" s="90"/>
+      <c r="AR3" s="90"/>
+      <c r="AS3" s="90"/>
+      <c r="AT3" s="90"/>
+      <c r="AU3" s="90"/>
+      <c r="AV3" s="90"/>
+      <c r="AW3" s="91"/>
+      <c r="AX3" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="AY3" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="81" t="s">
+      <c r="AY3" s="90"/>
+      <c r="AZ3" s="90"/>
+      <c r="BA3" s="90"/>
+      <c r="BB3" s="90"/>
+      <c r="BC3" s="90"/>
+      <c r="BD3" s="90"/>
+      <c r="BE3" s="90"/>
+      <c r="BF3" s="90"/>
+      <c r="BG3" s="90"/>
+      <c r="BH3" s="90"/>
+      <c r="BI3" s="91"/>
+      <c r="BJ3" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="BK3" s="82"/>
-[...10 lines deleted...]
-      <c r="BV3" s="81" t="s">
+      <c r="BK3" s="90"/>
+      <c r="BL3" s="90"/>
+      <c r="BM3" s="90"/>
+      <c r="BN3" s="90"/>
+      <c r="BO3" s="90"/>
+      <c r="BP3" s="90"/>
+      <c r="BQ3" s="90"/>
+      <c r="BR3" s="90"/>
+      <c r="BS3" s="90"/>
+      <c r="BT3" s="90"/>
+      <c r="BU3" s="91"/>
+      <c r="BV3" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="82"/>
-[...10 lines deleted...]
-      <c r="CH3" s="81" t="s">
+      <c r="BW3" s="90"/>
+      <c r="BX3" s="90"/>
+      <c r="BY3" s="90"/>
+      <c r="BZ3" s="90"/>
+      <c r="CA3" s="90"/>
+      <c r="CB3" s="90"/>
+      <c r="CC3" s="90"/>
+      <c r="CD3" s="90"/>
+      <c r="CE3" s="90"/>
+      <c r="CF3" s="90"/>
+      <c r="CG3" s="91"/>
+      <c r="CH3" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="82"/>
-[...10 lines deleted...]
-      <c r="CT3" s="81" t="s">
+      <c r="CI3" s="90"/>
+      <c r="CJ3" s="90"/>
+      <c r="CK3" s="90"/>
+      <c r="CL3" s="90"/>
+      <c r="CM3" s="90"/>
+      <c r="CN3" s="90"/>
+      <c r="CO3" s="90"/>
+      <c r="CP3" s="90"/>
+      <c r="CQ3" s="90"/>
+      <c r="CR3" s="90"/>
+      <c r="CS3" s="91"/>
+      <c r="CT3" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="82"/>
-[...9 lines deleted...]
-      <c r="DE3" s="83"/>
+      <c r="CU3" s="90"/>
+      <c r="CV3" s="90"/>
+      <c r="CW3" s="90"/>
+      <c r="CX3" s="90"/>
+      <c r="CY3" s="90"/>
+      <c r="CZ3" s="90"/>
+      <c r="DA3" s="90"/>
+      <c r="DB3" s="90"/>
+      <c r="DC3" s="90"/>
+      <c r="DD3" s="90"/>
+      <c r="DE3" s="91"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="87"/>
+      <c r="A4" s="95"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7711,54 +7711,56 @@
       </c>
       <c r="CR5" s="15">
         <v>112.9</v>
       </c>
       <c r="CS5" s="34">
         <v>138.80000000000001</v>
       </c>
       <c r="CT5" s="43">
         <v>103.4</v>
       </c>
       <c r="CU5" s="52">
         <v>105.3</v>
       </c>
       <c r="CV5" s="61">
         <v>103.4</v>
       </c>
       <c r="CW5" s="70">
         <v>105.9</v>
       </c>
       <c r="CX5" s="13">
         <v>103.4</v>
       </c>
       <c r="CY5" s="77">
         <v>105.7</v>
       </c>
-      <c r="CZ5" s="90">
+      <c r="CZ5" s="81">
         <v>104.5</v>
       </c>
-      <c r="DA5" s="13"/>
+      <c r="DA5" s="13">
+        <v>100.9</v>
+      </c>
       <c r="DB5" s="14"/>
       <c r="DC5" s="13"/>
       <c r="DD5" s="41"/>
       <c r="DE5" s="41"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17">
         <v>147.57979243383704</v>
       </c>
       <c r="C6" s="17">
         <v>133.74178529114064</v>
       </c>
       <c r="D6" s="17">
         <v>119.01250152851968</v>
       </c>
       <c r="E6" s="17">
         <v>128.84848720511161</v>
       </c>
       <c r="F6" s="17">
         <v>126.16115927754359</v>
       </c>
       <c r="G6" s="17">
@@ -8030,54 +8032,56 @@
       </c>
       <c r="CR6" s="20">
         <v>112.8</v>
       </c>
       <c r="CS6" s="35">
         <v>83.8</v>
       </c>
       <c r="CT6" s="44">
         <v>120.9</v>
       </c>
       <c r="CU6" s="53">
         <v>98.3</v>
       </c>
       <c r="CV6" s="62">
         <v>108.2</v>
       </c>
       <c r="CW6" s="71">
         <v>154.4</v>
       </c>
       <c r="CX6" s="78">
         <v>116.4</v>
       </c>
       <c r="CY6" s="80">
         <v>91.6</v>
       </c>
-      <c r="CZ6" s="91">
+      <c r="CZ6" s="82">
         <v>97.8</v>
       </c>
-      <c r="DA6" s="33"/>
+      <c r="DA6" s="88">
+        <v>121.3</v>
+      </c>
       <c r="DB6" s="33"/>
       <c r="DC6" s="33"/>
       <c r="DD6" s="42"/>
       <c r="DE6" s="42"/>
     </row>
     <row r="7" spans="1:109" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="19">
         <v>105.5216736231976</v>
       </c>
       <c r="C7" s="19">
         <v>104.73091211829144</v>
       </c>
       <c r="D7" s="19">
         <v>117.46668834079783</v>
       </c>
       <c r="E7" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F7" s="19">
         <v>105.38644768506671</v>
       </c>
       <c r="G7" s="19">
@@ -8349,54 +8353,56 @@
       </c>
       <c r="CR7" s="20">
         <v>120.5</v>
       </c>
       <c r="CS7" s="35">
         <v>47.1</v>
       </c>
       <c r="CT7" s="44">
         <v>198.4</v>
       </c>
       <c r="CU7" s="53">
         <v>167.5</v>
       </c>
       <c r="CV7" s="62">
         <v>130.1</v>
       </c>
       <c r="CW7" s="71">
         <v>130.80000000000001</v>
       </c>
       <c r="CX7" s="78">
         <v>145.19999999999999</v>
       </c>
       <c r="CY7" s="80">
         <v>102.4</v>
       </c>
-      <c r="CZ7" s="91">
+      <c r="CZ7" s="82">
         <v>71.8</v>
       </c>
-      <c r="DA7" s="33"/>
+      <c r="DA7" s="88">
+        <v>103.2</v>
+      </c>
       <c r="DB7" s="33"/>
       <c r="DC7" s="33"/>
       <c r="DD7" s="42"/>
       <c r="DE7" s="42"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="19">
         <v>115.96885287159677</v>
       </c>
       <c r="C8" s="19">
         <v>111.97861792006987</v>
       </c>
       <c r="D8" s="19">
         <v>111.05409467944656</v>
       </c>
       <c r="E8" s="19">
         <v>114.01147569960466</v>
       </c>
       <c r="F8" s="19">
         <v>113.02325422411531</v>
       </c>
       <c r="G8" s="19">
@@ -8668,54 +8674,56 @@
       </c>
       <c r="CR8" s="20">
         <v>99.7</v>
       </c>
       <c r="CS8" s="35">
         <v>103</v>
       </c>
       <c r="CT8" s="44">
         <v>99.8</v>
       </c>
       <c r="CU8" s="53">
         <v>106.6</v>
       </c>
       <c r="CV8" s="62">
         <v>101</v>
       </c>
       <c r="CW8" s="71">
         <v>92.5</v>
       </c>
       <c r="CX8" s="78">
         <v>119.6</v>
       </c>
       <c r="CY8" s="80">
         <v>147.1</v>
       </c>
-      <c r="CZ8" s="91">
+      <c r="CZ8" s="82">
         <v>105.8</v>
       </c>
-      <c r="DA8" s="33"/>
+      <c r="DA8" s="88">
+        <v>88.3</v>
+      </c>
       <c r="DB8" s="33"/>
       <c r="DC8" s="33"/>
       <c r="DD8" s="42"/>
       <c r="DE8" s="42"/>
     </row>
     <row r="9" spans="1:109" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C9" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D9" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E9" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F9" s="19">
         <v>101.56311608858135</v>
       </c>
       <c r="G9" s="19">
@@ -8987,54 +8995,56 @@
       </c>
       <c r="CR9" s="20">
         <v>211.7</v>
       </c>
       <c r="CS9" s="35">
         <v>219.4</v>
       </c>
       <c r="CT9" s="44">
         <v>92.7</v>
       </c>
       <c r="CU9" s="53">
         <v>96.5</v>
       </c>
       <c r="CV9" s="62">
         <v>103.6</v>
       </c>
       <c r="CW9" s="71">
         <v>123.8</v>
       </c>
       <c r="CX9" s="78">
         <v>102.3</v>
       </c>
       <c r="CY9" s="80">
         <v>95.3</v>
       </c>
-      <c r="CZ9" s="91">
+      <c r="CZ9" s="82">
         <v>131.9</v>
       </c>
-      <c r="DA9" s="33"/>
+      <c r="DA9" s="88">
+        <v>117.4</v>
+      </c>
       <c r="DB9" s="33"/>
       <c r="DC9" s="33"/>
       <c r="DD9" s="42"/>
       <c r="DE9" s="42"/>
     </row>
     <row r="10" spans="1:109" ht="13.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="19">
         <v>98.233373462564558</v>
       </c>
       <c r="C10" s="19">
         <v>101.90622322662641</v>
       </c>
       <c r="D10" s="19">
         <v>99.415300582129333</v>
       </c>
       <c r="E10" s="19">
         <v>100.85638471288148</v>
       </c>
       <c r="F10" s="19">
         <v>100.32474853043416</v>
       </c>
       <c r="G10" s="19">
@@ -9306,54 +9316,56 @@
       </c>
       <c r="CR10" s="20">
         <v>82.6</v>
       </c>
       <c r="CS10" s="35">
         <v>96.5</v>
       </c>
       <c r="CT10" s="44">
         <v>104.7</v>
       </c>
       <c r="CU10" s="53">
         <v>103.5</v>
       </c>
       <c r="CV10" s="62">
         <v>99.8</v>
       </c>
       <c r="CW10" s="71">
         <v>99.7</v>
       </c>
       <c r="CX10" s="78">
         <v>107</v>
       </c>
       <c r="CY10" s="80">
         <v>103.1</v>
       </c>
-      <c r="CZ10" s="91">
+      <c r="CZ10" s="82">
         <v>102</v>
       </c>
-      <c r="DA10" s="33"/>
+      <c r="DA10" s="88">
+        <v>101.3</v>
+      </c>
       <c r="DB10" s="33"/>
       <c r="DC10" s="33"/>
       <c r="DD10" s="42"/>
       <c r="DE10" s="42"/>
     </row>
     <row r="11" spans="1:109" ht="13.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C11" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D11" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E11" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F11" s="19">
         <v>100.52209646165396</v>
       </c>
       <c r="G11" s="19">
@@ -9625,54 +9637,56 @@
       </c>
       <c r="CR11" s="20">
         <v>173.7</v>
       </c>
       <c r="CS11" s="35">
         <v>-56.2</v>
       </c>
       <c r="CT11" s="44">
         <v>108.1</v>
       </c>
       <c r="CU11" s="53">
         <v>96.8</v>
       </c>
       <c r="CV11" s="62">
         <v>95.5</v>
       </c>
       <c r="CW11" s="71">
         <v>108.4</v>
       </c>
       <c r="CX11" s="78">
         <v>115.4</v>
       </c>
       <c r="CY11" s="80">
         <v>104.8</v>
       </c>
-      <c r="CZ11" s="91">
+      <c r="CZ11" s="82">
         <v>109</v>
       </c>
-      <c r="DA11" s="33"/>
+      <c r="DA11" s="88">
+        <v>132.19999999999999</v>
+      </c>
       <c r="DB11" s="33"/>
       <c r="DC11" s="33"/>
       <c r="DD11" s="42"/>
       <c r="DE11" s="42"/>
     </row>
     <row r="12" spans="1:109" ht="13.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C12" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D12" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E12" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F12" s="19">
         <v>99.546649053189711</v>
       </c>
       <c r="G12" s="19">
@@ -9944,54 +9958,56 @@
       </c>
       <c r="CR12" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS12" s="35">
         <v>-560.1</v>
       </c>
       <c r="CT12" s="44">
         <v>94.2</v>
       </c>
       <c r="CU12" s="53">
         <v>96.8</v>
       </c>
       <c r="CV12" s="62">
         <v>98.1</v>
       </c>
       <c r="CW12" s="71">
         <v>80.2</v>
       </c>
       <c r="CX12" s="78">
         <v>98.8</v>
       </c>
       <c r="CY12" s="80">
         <v>65.5</v>
       </c>
-      <c r="CZ12" s="91">
+      <c r="CZ12" s="82">
         <v>265.2</v>
       </c>
-      <c r="DA12" s="33"/>
+      <c r="DA12" s="88">
+        <v>104.8</v>
+      </c>
       <c r="DB12" s="33"/>
       <c r="DC12" s="33"/>
       <c r="DD12" s="42"/>
       <c r="DE12" s="42"/>
     </row>
     <row r="13" spans="1:109" ht="13.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="17">
         <v>101.22459462173239</v>
       </c>
       <c r="C13" s="17">
         <v>103.04689236020232</v>
       </c>
       <c r="D13" s="17">
         <v>104.96271094590224</v>
       </c>
       <c r="E13" s="17">
         <v>101.88144511770696</v>
       </c>
       <c r="F13" s="17">
         <v>105.40512687534425</v>
       </c>
       <c r="G13" s="17">
@@ -10263,54 +10279,56 @@
       </c>
       <c r="CR13" s="20">
         <v>100</v>
       </c>
       <c r="CS13" s="35">
         <v>592.1</v>
       </c>
       <c r="CT13" s="44">
         <v>98.4</v>
       </c>
       <c r="CU13" s="53">
         <v>94.5</v>
       </c>
       <c r="CV13" s="62">
         <v>85.1</v>
       </c>
       <c r="CW13" s="71">
         <v>89.3</v>
       </c>
       <c r="CX13" s="78">
         <v>103.9</v>
       </c>
       <c r="CY13" s="80">
         <v>110</v>
       </c>
-      <c r="CZ13" s="91">
+      <c r="CZ13" s="82">
         <v>100.2</v>
       </c>
-      <c r="DA13" s="33"/>
+      <c r="DA13" s="88">
+        <v>99.8</v>
+      </c>
       <c r="DB13" s="33"/>
       <c r="DC13" s="33"/>
       <c r="DD13" s="42"/>
       <c r="DE13" s="42"/>
     </row>
     <row r="14" spans="1:109" ht="13.5" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C14" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D14" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E14" s="17">
         <v>103.85326921999787</v>
       </c>
       <c r="F14" s="17">
         <v>99.68555968129742</v>
       </c>
       <c r="G14" s="17">
@@ -10582,54 +10600,56 @@
       </c>
       <c r="CR14" s="20">
         <v>109</v>
       </c>
       <c r="CS14" s="35">
         <v>33.9</v>
       </c>
       <c r="CT14" s="44">
         <v>88.8</v>
       </c>
       <c r="CU14" s="53">
         <v>110</v>
       </c>
       <c r="CV14" s="62">
         <v>95.9</v>
       </c>
       <c r="CW14" s="71">
         <v>97.3</v>
       </c>
       <c r="CX14" s="78">
         <v>111.4</v>
       </c>
       <c r="CY14" s="80">
         <v>108.5</v>
       </c>
-      <c r="CZ14" s="91">
+      <c r="CZ14" s="82">
         <v>95.1</v>
       </c>
-      <c r="DA14" s="33"/>
+      <c r="DA14" s="88">
+        <v>77.900000000000006</v>
+      </c>
       <c r="DB14" s="33"/>
       <c r="DC14" s="33"/>
       <c r="DD14" s="42"/>
       <c r="DE14" s="42"/>
     </row>
     <row r="15" spans="1:109" ht="13.5" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C15" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D15" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E15" s="17">
         <v>105.5442752041357</v>
       </c>
       <c r="F15" s="17">
         <v>98.902736540336477</v>
       </c>
       <c r="G15" s="17">
@@ -10901,54 +10921,56 @@
       </c>
       <c r="CR15" s="20">
         <v>80.5</v>
       </c>
       <c r="CS15" s="35">
         <v>102.2</v>
       </c>
       <c r="CT15" s="44">
         <v>104.3</v>
       </c>
       <c r="CU15" s="53">
         <v>100.3</v>
       </c>
       <c r="CV15" s="62">
         <v>114</v>
       </c>
       <c r="CW15" s="71">
         <v>97.6</v>
       </c>
       <c r="CX15" s="78">
         <v>48.3</v>
       </c>
       <c r="CY15" s="80">
         <v>99.3</v>
       </c>
-      <c r="CZ15" s="91">
+      <c r="CZ15" s="82">
         <v>48.6</v>
       </c>
-      <c r="DA15" s="33"/>
+      <c r="DA15" s="88">
+        <v>66.599999999999994</v>
+      </c>
       <c r="DB15" s="33"/>
       <c r="DC15" s="33"/>
       <c r="DD15" s="42"/>
       <c r="DE15" s="42"/>
     </row>
     <row r="16" spans="1:109" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C16" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D16" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E16" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F16" s="17">
         <v>112.08266838402936</v>
       </c>
       <c r="G16" s="17">
@@ -11220,54 +11242,56 @@
       </c>
       <c r="CR16" s="20">
         <v>85.6</v>
       </c>
       <c r="CS16" s="35">
         <v>389.1</v>
       </c>
       <c r="CT16" s="44">
         <v>102.5</v>
       </c>
       <c r="CU16" s="53">
         <v>112.4</v>
       </c>
       <c r="CV16" s="62">
         <v>98.5</v>
       </c>
       <c r="CW16" s="71">
         <v>101.2</v>
       </c>
       <c r="CX16" s="78">
         <v>108.8</v>
       </c>
       <c r="CY16" s="80">
         <v>107.1</v>
       </c>
-      <c r="CZ16" s="91">
+      <c r="CZ16" s="82">
         <v>101</v>
       </c>
-      <c r="DA16" s="33"/>
+      <c r="DA16" s="88">
+        <v>96.8</v>
+      </c>
       <c r="DB16" s="33"/>
       <c r="DC16" s="33"/>
       <c r="DD16" s="42"/>
       <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="13.5" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="17">
         <v>97.972624525472696</v>
       </c>
       <c r="C17" s="17">
         <v>103.2400844365736</v>
       </c>
       <c r="D17" s="17">
         <v>106.33432282993662</v>
       </c>
       <c r="E17" s="17">
         <v>105.29750351031488</v>
       </c>
       <c r="F17" s="17">
         <v>103.45602495703994</v>
       </c>
       <c r="G17" s="17">
@@ -11539,54 +11563,56 @@
       </c>
       <c r="CR17" s="20">
         <v>122.9</v>
       </c>
       <c r="CS17" s="35">
         <v>86.9</v>
       </c>
       <c r="CT17" s="44">
         <v>96.2</v>
       </c>
       <c r="CU17" s="53">
         <v>91</v>
       </c>
       <c r="CV17" s="62">
         <v>87.1</v>
       </c>
       <c r="CW17" s="71">
         <v>103</v>
       </c>
       <c r="CX17" s="78">
         <v>97.6</v>
       </c>
       <c r="CY17" s="80">
         <v>100.3</v>
       </c>
-      <c r="CZ17" s="91">
+      <c r="CZ17" s="82">
         <v>97.4</v>
       </c>
-      <c r="DA17" s="33"/>
+      <c r="DA17" s="88">
+        <v>142</v>
+      </c>
       <c r="DB17" s="33"/>
       <c r="DC17" s="33"/>
       <c r="DD17" s="42"/>
       <c r="DE17" s="42"/>
     </row>
     <row r="18" spans="1:109" ht="13.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="17">
         <v>96.201461479395761</v>
       </c>
       <c r="C18" s="17">
         <v>107.01955226165541</v>
       </c>
       <c r="D18" s="17">
         <v>101.14002520562737</v>
       </c>
       <c r="E18" s="17">
         <v>94.105868466710561</v>
       </c>
       <c r="F18" s="17">
         <v>104.1655567605867</v>
       </c>
       <c r="G18" s="17">
@@ -11858,190 +11884,192 @@
       </c>
       <c r="CR18" s="20">
         <v>99.5</v>
       </c>
       <c r="CS18" s="35">
         <v>387.2</v>
       </c>
       <c r="CT18" s="44">
         <v>61.3</v>
       </c>
       <c r="CU18" s="53">
         <v>74.099999999999994</v>
       </c>
       <c r="CV18" s="62">
         <v>110.5</v>
       </c>
       <c r="CW18" s="71">
         <v>135.80000000000001</v>
       </c>
       <c r="CX18" s="78">
         <v>107.3</v>
       </c>
       <c r="CY18" s="80">
         <v>149.6</v>
       </c>
-      <c r="CZ18" s="91">
+      <c r="CZ18" s="82">
         <v>106</v>
       </c>
-      <c r="DA18" s="33"/>
+      <c r="DA18" s="88">
+        <v>105.2</v>
+      </c>
       <c r="DB18" s="33"/>
       <c r="DC18" s="33"/>
       <c r="DD18" s="42"/>
       <c r="DE18" s="42"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="84" t="s">
+      <c r="A20" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="84"/>
-[...58 lines deleted...]
-      <c r="BI20" s="84"/>
+      <c r="B20" s="97"/>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="97"/>
+      <c r="G20" s="97"/>
+      <c r="H20" s="97"/>
+      <c r="I20" s="97"/>
+      <c r="J20" s="97"/>
+      <c r="K20" s="97"/>
+      <c r="L20" s="97"/>
+      <c r="M20" s="97"/>
+      <c r="N20" s="97"/>
+      <c r="O20" s="97"/>
+      <c r="P20" s="97"/>
+      <c r="Q20" s="97"/>
+      <c r="R20" s="97"/>
+      <c r="S20" s="97"/>
+      <c r="T20" s="97"/>
+      <c r="U20" s="97"/>
+      <c r="V20" s="97"/>
+      <c r="W20" s="97"/>
+      <c r="X20" s="97"/>
+      <c r="Y20" s="97"/>
+      <c r="Z20" s="97"/>
+      <c r="AA20" s="97"/>
+      <c r="AB20" s="97"/>
+      <c r="AC20" s="97"/>
+      <c r="AD20" s="97"/>
+      <c r="AE20" s="97"/>
+      <c r="AF20" s="97"/>
+      <c r="AG20" s="97"/>
+      <c r="AH20" s="97"/>
+      <c r="AI20" s="97"/>
+      <c r="AJ20" s="97"/>
+      <c r="AK20" s="97"/>
+      <c r="AL20" s="97"/>
+      <c r="AM20" s="97"/>
+      <c r="AN20" s="97"/>
+      <c r="AO20" s="97"/>
+      <c r="AP20" s="97"/>
+      <c r="AQ20" s="97"/>
+      <c r="AR20" s="97"/>
+      <c r="AS20" s="97"/>
+      <c r="AT20" s="97"/>
+      <c r="AU20" s="97"/>
+      <c r="AV20" s="97"/>
+      <c r="AW20" s="97"/>
+      <c r="AX20" s="97"/>
+      <c r="AY20" s="97"/>
+      <c r="AZ20" s="97"/>
+      <c r="BA20" s="97"/>
+      <c r="BB20" s="97"/>
+      <c r="BC20" s="97"/>
+      <c r="BD20" s="97"/>
+      <c r="BE20" s="97"/>
+      <c r="BF20" s="97"/>
+      <c r="BG20" s="97"/>
+      <c r="BH20" s="97"/>
+      <c r="BI20" s="97"/>
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
       <c r="CI20" s="4"/>
       <c r="CJ20" s="4"/>
       <c r="CK20" s="4"/>
       <c r="CL20" s="4"/>
       <c r="CM20" s="4"/>
       <c r="CN20" s="4"/>
       <c r="CO20" s="4"/>
       <c r="CP20" s="4"/>
       <c r="CQ20" s="4"/>
       <c r="CR20" s="4"/>
       <c r="CS20" s="4"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="85" t="s">
+      <c r="K21" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="L21" s="85"/>
-      <c r="M21" s="85"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
-      <c r="W21" s="85" t="s">
+      <c r="W21" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="X21" s="85"/>
-      <c r="Y21" s="85"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="6" t="s">
         <v>15</v>
       </c>
@@ -12090,188 +12118,188 @@
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ21" s="6"/>
       <c r="CR21" s="6"/>
       <c r="CS21" s="6"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
-      <c r="DB21" s="89" t="s">
+      <c r="DB21" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="DC21" s="89"/>
-[...1 lines deleted...]
-      <c r="DE21" s="89"/>
+      <c r="DC21" s="92"/>
+      <c r="DD21" s="92"/>
+      <c r="DE21" s="92"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="86"/>
-      <c r="B22" s="81" t="s">
+      <c r="A22" s="94"/>
+      <c r="B22" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="82"/>
-[...10 lines deleted...]
-      <c r="N22" s="81" t="s">
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="91"/>
+      <c r="N22" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O22" s="82"/>
-[...10 lines deleted...]
-      <c r="Z22" s="81" t="s">
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+      <c r="R22" s="90"/>
+      <c r="S22" s="90"/>
+      <c r="T22" s="90"/>
+      <c r="U22" s="90"/>
+      <c r="V22" s="90"/>
+      <c r="W22" s="90"/>
+      <c r="X22" s="90"/>
+      <c r="Y22" s="91"/>
+      <c r="Z22" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="AA22" s="82"/>
-[...10 lines deleted...]
-      <c r="AL22" s="81" t="s">
+      <c r="AA22" s="90"/>
+      <c r="AB22" s="90"/>
+      <c r="AC22" s="90"/>
+      <c r="AD22" s="90"/>
+      <c r="AE22" s="90"/>
+      <c r="AF22" s="90"/>
+      <c r="AG22" s="90"/>
+      <c r="AH22" s="90"/>
+      <c r="AI22" s="90"/>
+      <c r="AJ22" s="90"/>
+      <c r="AK22" s="91"/>
+      <c r="AL22" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AM22" s="82"/>
-[...10 lines deleted...]
-      <c r="AX22" s="81" t="s">
+      <c r="AM22" s="90"/>
+      <c r="AN22" s="90"/>
+      <c r="AO22" s="90"/>
+      <c r="AP22" s="90"/>
+      <c r="AQ22" s="90"/>
+      <c r="AR22" s="90"/>
+      <c r="AS22" s="90"/>
+      <c r="AT22" s="90"/>
+      <c r="AU22" s="90"/>
+      <c r="AV22" s="90"/>
+      <c r="AW22" s="91"/>
+      <c r="AX22" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="AY22" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="81" t="s">
+      <c r="AY22" s="90"/>
+      <c r="AZ22" s="90"/>
+      <c r="BA22" s="90"/>
+      <c r="BB22" s="90"/>
+      <c r="BC22" s="90"/>
+      <c r="BD22" s="90"/>
+      <c r="BE22" s="90"/>
+      <c r="BF22" s="90"/>
+      <c r="BG22" s="90"/>
+      <c r="BH22" s="90"/>
+      <c r="BI22" s="91"/>
+      <c r="BJ22" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="BK22" s="82"/>
-[...10 lines deleted...]
-      <c r="BV22" s="81" t="s">
+      <c r="BK22" s="90"/>
+      <c r="BL22" s="90"/>
+      <c r="BM22" s="90"/>
+      <c r="BN22" s="90"/>
+      <c r="BO22" s="90"/>
+      <c r="BP22" s="90"/>
+      <c r="BQ22" s="90"/>
+      <c r="BR22" s="90"/>
+      <c r="BS22" s="90"/>
+      <c r="BT22" s="90"/>
+      <c r="BU22" s="91"/>
+      <c r="BV22" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="82"/>
-[...10 lines deleted...]
-      <c r="CH22" s="81" t="s">
+      <c r="BW22" s="90"/>
+      <c r="BX22" s="90"/>
+      <c r="BY22" s="90"/>
+      <c r="BZ22" s="90"/>
+      <c r="CA22" s="90"/>
+      <c r="CB22" s="90"/>
+      <c r="CC22" s="90"/>
+      <c r="CD22" s="90"/>
+      <c r="CE22" s="90"/>
+      <c r="CF22" s="90"/>
+      <c r="CG22" s="91"/>
+      <c r="CH22" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="82"/>
-[...10 lines deleted...]
-      <c r="CT22" s="81" t="s">
+      <c r="CI22" s="90"/>
+      <c r="CJ22" s="90"/>
+      <c r="CK22" s="90"/>
+      <c r="CL22" s="90"/>
+      <c r="CM22" s="90"/>
+      <c r="CN22" s="90"/>
+      <c r="CO22" s="90"/>
+      <c r="CP22" s="90"/>
+      <c r="CQ22" s="90"/>
+      <c r="CR22" s="90"/>
+      <c r="CS22" s="91"/>
+      <c r="CT22" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="82"/>
-[...9 lines deleted...]
-      <c r="DE22" s="83"/>
+      <c r="CU22" s="90"/>
+      <c r="CV22" s="90"/>
+      <c r="CW22" s="90"/>
+      <c r="CX22" s="90"/>
+      <c r="CY22" s="90"/>
+      <c r="CZ22" s="90"/>
+      <c r="DA22" s="90"/>
+      <c r="DB22" s="90"/>
+      <c r="DC22" s="90"/>
+      <c r="DD22" s="90"/>
+      <c r="DE22" s="91"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="87"/>
+      <c r="A23" s="95"/>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="9" t="s">
@@ -12863,54 +12891,56 @@
       </c>
       <c r="CR24" s="15">
         <v>112.9</v>
       </c>
       <c r="CS24" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="CT24" s="45">
         <v>103.4</v>
       </c>
       <c r="CU24" s="54">
         <v>105.4</v>
       </c>
       <c r="CV24" s="63">
         <v>103.5</v>
       </c>
       <c r="CW24" s="72">
         <v>106</v>
       </c>
       <c r="CX24" s="13">
         <v>103.5</v>
       </c>
       <c r="CY24" s="77">
         <v>105.8</v>
       </c>
-      <c r="CZ24" s="92">
+      <c r="CZ24" s="83">
         <v>104.6</v>
       </c>
-      <c r="DA24" s="13"/>
+      <c r="DA24" s="13">
+        <v>100.9</v>
+      </c>
       <c r="DB24" s="14"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="17">
         <v>145.3985217227704</v>
       </c>
       <c r="C25" s="17">
         <v>132.05806462430664</v>
       </c>
       <c r="D25" s="17">
         <v>117.31776495759487</v>
       </c>
       <c r="E25" s="17">
         <v>130.42242891674292</v>
       </c>
       <c r="F25" s="17">
         <v>126.37586135224268</v>
       </c>
       <c r="G25" s="17">
@@ -13182,54 +13212,56 @@
       </c>
       <c r="CR25" s="20">
         <v>113.4</v>
       </c>
       <c r="CS25" s="37">
         <v>83.5</v>
       </c>
       <c r="CT25" s="46">
         <v>122.2</v>
       </c>
       <c r="CU25" s="55">
         <v>98.2</v>
       </c>
       <c r="CV25" s="64">
         <v>108.4</v>
       </c>
       <c r="CW25" s="73">
         <v>153.4</v>
       </c>
       <c r="CX25" s="80">
         <v>116.8</v>
       </c>
       <c r="CY25" s="80">
         <v>91.4</v>
       </c>
-      <c r="CZ25" s="93">
+      <c r="CZ25" s="84">
         <v>97.8</v>
       </c>
-      <c r="DA25" s="33"/>
+      <c r="DA25" s="88">
+        <v>121.5</v>
+      </c>
       <c r="DB25" s="33"/>
       <c r="DC25" s="33"/>
       <c r="DD25" s="42"/>
       <c r="DE25" s="42"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19">
         <v>105.69668386509825</v>
       </c>
       <c r="C26" s="19">
         <v>104.874424755522</v>
       </c>
       <c r="D26" s="19">
         <v>117.92164092384321</v>
       </c>
       <c r="E26" s="19">
         <v>108.07427120918587</v>
       </c>
       <c r="F26" s="19">
         <v>105.34109682568578</v>
       </c>
       <c r="G26" s="19">
@@ -13501,54 +13533,56 @@
       </c>
       <c r="CR26" s="20">
         <v>121.5</v>
       </c>
       <c r="CS26" s="37">
         <v>45.8</v>
       </c>
       <c r="CT26" s="46">
         <v>203.9</v>
       </c>
       <c r="CU26" s="55">
         <v>170.7</v>
       </c>
       <c r="CV26" s="64">
         <v>131</v>
       </c>
       <c r="CW26" s="73">
         <v>131</v>
       </c>
       <c r="CX26" s="80">
         <v>146.4</v>
       </c>
       <c r="CY26" s="80">
         <v>102.4</v>
       </c>
-      <c r="CZ26" s="93">
+      <c r="CZ26" s="84">
         <v>71.599999999999994</v>
       </c>
-      <c r="DA26" s="33"/>
+      <c r="DA26" s="88">
+        <v>103.2</v>
+      </c>
       <c r="DB26" s="33"/>
       <c r="DC26" s="33"/>
       <c r="DD26" s="42"/>
       <c r="DE26" s="42"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <v>115.99889174131788</v>
       </c>
       <c r="C27" s="19">
         <v>111.99912566806216</v>
       </c>
       <c r="D27" s="19">
         <v>111.07239659185876</v>
       </c>
       <c r="E27" s="19">
         <v>114.03597433243688</v>
       </c>
       <c r="F27" s="19">
         <v>113.04293497988137</v>
       </c>
       <c r="G27" s="19">
@@ -13820,54 +13854,56 @@
       </c>
       <c r="CR27" s="20">
         <v>99.7</v>
       </c>
       <c r="CS27" s="37">
         <v>103</v>
       </c>
       <c r="CT27" s="46">
         <v>99.8</v>
       </c>
       <c r="CU27" s="55">
         <v>106.7</v>
       </c>
       <c r="CV27" s="64">
         <v>101</v>
       </c>
       <c r="CW27" s="73">
         <v>92.3</v>
       </c>
       <c r="CX27" s="80">
         <v>119.8</v>
       </c>
       <c r="CY27" s="80">
         <v>147.5</v>
       </c>
-      <c r="CZ27" s="93">
+      <c r="CZ27" s="84">
         <v>105.8</v>
       </c>
-      <c r="DA27" s="33"/>
+      <c r="DA27" s="88">
+        <v>88.3</v>
+      </c>
       <c r="DB27" s="33"/>
       <c r="DC27" s="33"/>
       <c r="DD27" s="42"/>
       <c r="DE27" s="42"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C28" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D28" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E28" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F28" s="19">
         <v>101.56311608858135</v>
       </c>
       <c r="G28" s="19">
@@ -14139,54 +14175,56 @@
       </c>
       <c r="CR28" s="20">
         <v>212.5</v>
       </c>
       <c r="CS28" s="37">
         <v>221.7</v>
       </c>
       <c r="CT28" s="46">
         <v>92.6</v>
       </c>
       <c r="CU28" s="55">
         <v>96.4</v>
       </c>
       <c r="CV28" s="64">
         <v>103.7</v>
       </c>
       <c r="CW28" s="73">
         <v>123.1</v>
       </c>
       <c r="CX28" s="80">
         <v>102.3</v>
       </c>
       <c r="CY28" s="80">
         <v>95.3</v>
       </c>
-      <c r="CZ28" s="93">
+      <c r="CZ28" s="84">
         <v>131.9</v>
       </c>
-      <c r="DA28" s="33"/>
+      <c r="DA28" s="88">
+        <v>117.4</v>
+      </c>
       <c r="DB28" s="33"/>
       <c r="DC28" s="33"/>
       <c r="DD28" s="42"/>
       <c r="DE28" s="42"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C29" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D29" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E29" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F29" s="19">
         <v>100.36311231158646</v>
       </c>
       <c r="G29" s="19">
@@ -14458,54 +14496,56 @@
       </c>
       <c r="CR29" s="20">
         <v>82.6</v>
       </c>
       <c r="CS29" s="37">
         <v>96.5</v>
       </c>
       <c r="CT29" s="46">
         <v>104.8</v>
       </c>
       <c r="CU29" s="55">
         <v>103.6</v>
       </c>
       <c r="CV29" s="64">
         <v>99.7</v>
       </c>
       <c r="CW29" s="73">
         <v>99.7</v>
       </c>
       <c r="CX29" s="80">
         <v>107.2</v>
       </c>
       <c r="CY29" s="80">
         <v>103.1</v>
       </c>
-      <c r="CZ29" s="93">
+      <c r="CZ29" s="84">
         <v>102</v>
       </c>
-      <c r="DA29" s="33"/>
+      <c r="DA29" s="88">
+        <v>101.3</v>
+      </c>
       <c r="DB29" s="33"/>
       <c r="DC29" s="33"/>
       <c r="DD29" s="42"/>
       <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C30" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D30" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E30" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F30" s="19">
         <v>100.52209646165396</v>
       </c>
       <c r="G30" s="19">
@@ -14777,54 +14817,56 @@
       </c>
       <c r="CR30" s="20">
         <v>173.7</v>
       </c>
       <c r="CS30" s="37">
         <v>-56.5</v>
       </c>
       <c r="CT30" s="46">
         <v>108.1</v>
       </c>
       <c r="CU30" s="55">
         <v>96.7</v>
       </c>
       <c r="CV30" s="64">
         <v>95.4</v>
       </c>
       <c r="CW30" s="73">
         <v>108.4</v>
       </c>
       <c r="CX30" s="80">
         <v>115.5</v>
       </c>
       <c r="CY30" s="80">
         <v>104.8</v>
       </c>
-      <c r="CZ30" s="93">
+      <c r="CZ30" s="84">
         <v>109</v>
       </c>
-      <c r="DA30" s="33"/>
+      <c r="DA30" s="88">
+        <v>132.19999999999999</v>
+      </c>
       <c r="DB30" s="33"/>
       <c r="DC30" s="33"/>
       <c r="DD30" s="42"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C31" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D31" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E31" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F31" s="19">
         <v>99.546649053189711</v>
       </c>
       <c r="G31" s="19">
@@ -15096,54 +15138,56 @@
       </c>
       <c r="CR31" s="20">
         <v>138.80000000000001</v>
       </c>
       <c r="CS31" s="37">
         <v>-560.4</v>
       </c>
       <c r="CT31" s="46">
         <v>94.2</v>
       </c>
       <c r="CU31" s="55">
         <v>96.8</v>
       </c>
       <c r="CV31" s="64">
         <v>98.1</v>
       </c>
       <c r="CW31" s="73">
         <v>80.2</v>
       </c>
       <c r="CX31" s="80">
         <v>98.8</v>
       </c>
       <c r="CY31" s="80">
         <v>65.5</v>
       </c>
-      <c r="CZ31" s="93">
+      <c r="CZ31" s="84">
         <v>265.2</v>
       </c>
-      <c r="DA31" s="33"/>
+      <c r="DA31" s="88">
+        <v>104.8</v>
+      </c>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="42"/>
       <c r="DE31" s="42"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C32" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D32" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E32" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F32" s="17">
         <v>105.40487899682259</v>
       </c>
       <c r="G32" s="17">
@@ -15415,54 +15459,56 @@
       </c>
       <c r="CR32" s="20">
         <v>100</v>
       </c>
       <c r="CS32" s="37">
         <v>595.9</v>
       </c>
       <c r="CT32" s="46">
         <v>98.3</v>
       </c>
       <c r="CU32" s="55">
         <v>94.5</v>
       </c>
       <c r="CV32" s="64">
         <v>84.9</v>
       </c>
       <c r="CW32" s="73">
         <v>89.4</v>
       </c>
       <c r="CX32" s="80">
         <v>103.9</v>
       </c>
       <c r="CY32" s="80">
         <v>110</v>
       </c>
-      <c r="CZ32" s="93">
+      <c r="CZ32" s="84">
         <v>100.2</v>
       </c>
-      <c r="DA32" s="33"/>
+      <c r="DA32" s="88">
+        <v>99.8</v>
+      </c>
       <c r="DB32" s="33"/>
       <c r="DC32" s="33"/>
       <c r="DD32" s="42"/>
       <c r="DE32" s="42"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C33" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D33" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E33" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F33" s="17">
         <v>99.681082020093314</v>
       </c>
       <c r="G33" s="17">
@@ -15734,54 +15780,56 @@
       </c>
       <c r="CR33" s="20">
         <v>109.2</v>
       </c>
       <c r="CS33" s="37">
         <v>31.9</v>
       </c>
       <c r="CT33" s="46">
         <v>88.2</v>
       </c>
       <c r="CU33" s="55">
         <v>110.5</v>
       </c>
       <c r="CV33" s="64">
         <v>95.7</v>
       </c>
       <c r="CW33" s="73">
         <v>97.7</v>
       </c>
       <c r="CX33" s="80">
         <v>111.5</v>
       </c>
       <c r="CY33" s="80">
         <v>108.6</v>
       </c>
-      <c r="CZ33" s="93">
+      <c r="CZ33" s="84">
         <v>95.1</v>
       </c>
-      <c r="DA33" s="33"/>
+      <c r="DA33" s="88">
+        <v>77.900000000000006</v>
+      </c>
       <c r="DB33" s="33"/>
       <c r="DC33" s="33"/>
       <c r="DD33" s="42"/>
       <c r="DE33" s="42"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C34" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D34" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E34" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F34" s="17">
         <v>98.902836607868764</v>
       </c>
       <c r="G34" s="17">
@@ -16053,54 +16101,56 @@
       </c>
       <c r="CR34" s="20">
         <v>80.5</v>
       </c>
       <c r="CS34" s="37">
         <v>102.2</v>
       </c>
       <c r="CT34" s="46">
         <v>104.3</v>
       </c>
       <c r="CU34" s="55">
         <v>100.3</v>
       </c>
       <c r="CV34" s="64">
         <v>114</v>
       </c>
       <c r="CW34" s="73">
         <v>97.5</v>
       </c>
       <c r="CX34" s="80">
         <v>47.9</v>
       </c>
       <c r="CY34" s="80">
         <v>99.3</v>
       </c>
-      <c r="CZ34" s="93">
+      <c r="CZ34" s="84">
         <v>48.2</v>
       </c>
-      <c r="DA34" s="33"/>
+      <c r="DA34" s="88">
+        <v>66.3</v>
+      </c>
       <c r="DB34" s="33"/>
       <c r="DC34" s="33"/>
       <c r="DD34" s="42"/>
       <c r="DE34" s="42"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="17">
         <v>88.071901446499993</v>
       </c>
       <c r="C35" s="17">
         <v>98.581305928815993</v>
       </c>
       <c r="D35" s="17">
         <v>112.78192971734748</v>
       </c>
       <c r="E35" s="17">
         <v>107.58850864290797</v>
       </c>
       <c r="F35" s="17">
         <v>112.08266838402936</v>
       </c>
       <c r="G35" s="17">
@@ -16372,54 +16422,56 @@
       </c>
       <c r="CR35" s="20">
         <v>85.6</v>
       </c>
       <c r="CS35" s="37">
         <v>389.1</v>
       </c>
       <c r="CT35" s="46">
         <v>102.5</v>
       </c>
       <c r="CU35" s="55">
         <v>112.4</v>
       </c>
       <c r="CV35" s="64">
         <v>98.5</v>
       </c>
       <c r="CW35" s="73">
         <v>101.2</v>
       </c>
       <c r="CX35" s="80">
         <v>108.8</v>
       </c>
       <c r="CY35" s="80">
         <v>107.1</v>
       </c>
-      <c r="CZ35" s="93">
+      <c r="CZ35" s="84">
         <v>101</v>
       </c>
-      <c r="DA35" s="33"/>
+      <c r="DA35" s="88">
+        <v>96.8</v>
+      </c>
       <c r="DB35" s="33"/>
       <c r="DC35" s="33"/>
       <c r="DD35" s="42"/>
       <c r="DE35" s="42"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C36" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D36" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E36" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F36" s="17">
         <v>103.45653114710491</v>
       </c>
       <c r="G36" s="17">
@@ -16691,54 +16743,56 @@
       </c>
       <c r="CR36" s="20">
         <v>122.9</v>
       </c>
       <c r="CS36" s="37">
         <v>86.7</v>
       </c>
       <c r="CT36" s="46">
         <v>96.1</v>
       </c>
       <c r="CU36" s="55">
         <v>90.8</v>
       </c>
       <c r="CV36" s="64">
         <v>86.9</v>
       </c>
       <c r="CW36" s="73">
         <v>103.4</v>
       </c>
       <c r="CX36" s="80">
         <v>97.5</v>
       </c>
       <c r="CY36" s="80">
         <v>100.3</v>
       </c>
-      <c r="CZ36" s="93">
+      <c r="CZ36" s="84">
         <v>97.4</v>
       </c>
-      <c r="DA36" s="33"/>
+      <c r="DA36" s="88">
+        <v>142.5</v>
+      </c>
       <c r="DB36" s="33"/>
       <c r="DC36" s="33"/>
       <c r="DD36" s="42"/>
       <c r="DE36" s="42"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C37" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D37" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E37" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F37" s="17">
         <v>104.81795503134721</v>
       </c>
       <c r="G37" s="17">
@@ -17010,190 +17064,192 @@
       </c>
       <c r="CR37" s="20">
         <v>99.4</v>
       </c>
       <c r="CS37" s="37">
         <v>398.3</v>
       </c>
       <c r="CT37" s="46">
         <v>59.5</v>
       </c>
       <c r="CU37" s="55">
         <v>72.8</v>
       </c>
       <c r="CV37" s="64">
         <v>112.2</v>
       </c>
       <c r="CW37" s="73">
         <v>139.1</v>
       </c>
       <c r="CX37" s="80">
         <v>107.8</v>
       </c>
       <c r="CY37" s="80">
         <v>152.5</v>
       </c>
-      <c r="CZ37" s="93">
+      <c r="CZ37" s="84">
         <v>106.2</v>
       </c>
-      <c r="DA37" s="33"/>
+      <c r="DA37" s="88">
+        <v>105.4</v>
+      </c>
       <c r="DB37" s="33"/>
       <c r="DC37" s="33"/>
       <c r="DD37" s="42"/>
       <c r="DE37" s="42"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="84" t="s">
+      <c r="A39" s="97" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="84"/>
-[...58 lines deleted...]
-      <c r="BI39" s="84"/>
+      <c r="B39" s="97"/>
+      <c r="C39" s="97"/>
+      <c r="D39" s="97"/>
+      <c r="E39" s="97"/>
+      <c r="F39" s="97"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="97"/>
+      <c r="J39" s="97"/>
+      <c r="K39" s="97"/>
+      <c r="L39" s="97"/>
+      <c r="M39" s="97"/>
+      <c r="N39" s="97"/>
+      <c r="O39" s="97"/>
+      <c r="P39" s="97"/>
+      <c r="Q39" s="97"/>
+      <c r="R39" s="97"/>
+      <c r="S39" s="97"/>
+      <c r="T39" s="97"/>
+      <c r="U39" s="97"/>
+      <c r="V39" s="97"/>
+      <c r="W39" s="97"/>
+      <c r="X39" s="97"/>
+      <c r="Y39" s="97"/>
+      <c r="Z39" s="97"/>
+      <c r="AA39" s="97"/>
+      <c r="AB39" s="97"/>
+      <c r="AC39" s="97"/>
+      <c r="AD39" s="97"/>
+      <c r="AE39" s="97"/>
+      <c r="AF39" s="97"/>
+      <c r="AG39" s="97"/>
+      <c r="AH39" s="97"/>
+      <c r="AI39" s="97"/>
+      <c r="AJ39" s="97"/>
+      <c r="AK39" s="97"/>
+      <c r="AL39" s="97"/>
+      <c r="AM39" s="97"/>
+      <c r="AN39" s="97"/>
+      <c r="AO39" s="97"/>
+      <c r="AP39" s="97"/>
+      <c r="AQ39" s="97"/>
+      <c r="AR39" s="97"/>
+      <c r="AS39" s="97"/>
+      <c r="AT39" s="97"/>
+      <c r="AU39" s="97"/>
+      <c r="AV39" s="97"/>
+      <c r="AW39" s="97"/>
+      <c r="AX39" s="97"/>
+      <c r="AY39" s="97"/>
+      <c r="AZ39" s="97"/>
+      <c r="BA39" s="97"/>
+      <c r="BB39" s="97"/>
+      <c r="BC39" s="97"/>
+      <c r="BD39" s="97"/>
+      <c r="BE39" s="97"/>
+      <c r="BF39" s="97"/>
+      <c r="BG39" s="97"/>
+      <c r="BH39" s="97"/>
+      <c r="BI39" s="97"/>
       <c r="BJ39" s="4"/>
       <c r="BK39" s="4"/>
       <c r="BL39" s="4"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BO39" s="4"/>
       <c r="BP39" s="4"/>
       <c r="BQ39" s="4"/>
       <c r="BR39" s="4"/>
       <c r="BS39" s="4"/>
       <c r="BT39" s="4"/>
       <c r="BU39" s="4"/>
       <c r="BV39" s="4"/>
       <c r="BW39" s="4"/>
       <c r="BX39" s="4"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CA39" s="4"/>
       <c r="CB39" s="4"/>
       <c r="CC39" s="4"/>
       <c r="CD39" s="4"/>
       <c r="CE39" s="4"/>
       <c r="CF39" s="4"/>
       <c r="CG39" s="4"/>
       <c r="CH39" s="4"/>
       <c r="CI39" s="4"/>
       <c r="CJ39" s="4"/>
       <c r="CK39" s="4"/>
       <c r="CL39" s="4"/>
       <c r="CM39" s="4"/>
       <c r="CN39" s="4"/>
       <c r="CO39" s="4"/>
       <c r="CP39" s="4"/>
       <c r="CQ39" s="4"/>
       <c r="CR39" s="4"/>
       <c r="CS39" s="4"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="85" t="s">
+      <c r="K40" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="L40" s="85"/>
-      <c r="M40" s="85"/>
+      <c r="L40" s="96"/>
+      <c r="M40" s="96"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="85" t="s">
+      <c r="W40" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="X40" s="85"/>
-      <c r="Y40" s="85"/>
+      <c r="X40" s="96"/>
+      <c r="Y40" s="96"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="6" t="s">
         <v>15</v>
       </c>
@@ -17242,188 +17298,188 @@
       <c r="CE40" s="6"/>
       <c r="CF40" s="6"/>
       <c r="CG40" s="6"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
       <c r="CJ40" s="5"/>
       <c r="CK40" s="5"/>
       <c r="CL40" s="5"/>
       <c r="CM40" s="5"/>
       <c r="CN40" s="5"/>
       <c r="CO40" s="5"/>
       <c r="CP40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ40" s="6"/>
       <c r="CR40" s="6"/>
       <c r="CS40" s="6"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
-      <c r="DB40" s="89" t="s">
+      <c r="DB40" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="DC40" s="89"/>
-[...1 lines deleted...]
-      <c r="DE40" s="89"/>
+      <c r="DC40" s="92"/>
+      <c r="DD40" s="92"/>
+      <c r="DE40" s="92"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="86"/>
-      <c r="B41" s="81" t="s">
+      <c r="A41" s="94"/>
+      <c r="B41" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="82"/>
-[...10 lines deleted...]
-      <c r="N41" s="81" t="s">
+      <c r="C41" s="90"/>
+      <c r="D41" s="90"/>
+      <c r="E41" s="90"/>
+      <c r="F41" s="90"/>
+      <c r="G41" s="90"/>
+      <c r="H41" s="90"/>
+      <c r="I41" s="90"/>
+      <c r="J41" s="90"/>
+      <c r="K41" s="90"/>
+      <c r="L41" s="90"/>
+      <c r="M41" s="91"/>
+      <c r="N41" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O41" s="82"/>
-[...10 lines deleted...]
-      <c r="Z41" s="81" t="s">
+      <c r="O41" s="90"/>
+      <c r="P41" s="90"/>
+      <c r="Q41" s="90"/>
+      <c r="R41" s="90"/>
+      <c r="S41" s="90"/>
+      <c r="T41" s="90"/>
+      <c r="U41" s="90"/>
+      <c r="V41" s="90"/>
+      <c r="W41" s="90"/>
+      <c r="X41" s="90"/>
+      <c r="Y41" s="91"/>
+      <c r="Z41" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="AA41" s="82"/>
-[...10 lines deleted...]
-      <c r="AL41" s="81" t="s">
+      <c r="AA41" s="90"/>
+      <c r="AB41" s="90"/>
+      <c r="AC41" s="90"/>
+      <c r="AD41" s="90"/>
+      <c r="AE41" s="90"/>
+      <c r="AF41" s="90"/>
+      <c r="AG41" s="90"/>
+      <c r="AH41" s="90"/>
+      <c r="AI41" s="90"/>
+      <c r="AJ41" s="90"/>
+      <c r="AK41" s="91"/>
+      <c r="AL41" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AM41" s="82"/>
-[...10 lines deleted...]
-      <c r="AX41" s="81" t="s">
+      <c r="AM41" s="90"/>
+      <c r="AN41" s="90"/>
+      <c r="AO41" s="90"/>
+      <c r="AP41" s="90"/>
+      <c r="AQ41" s="90"/>
+      <c r="AR41" s="90"/>
+      <c r="AS41" s="90"/>
+      <c r="AT41" s="90"/>
+      <c r="AU41" s="90"/>
+      <c r="AV41" s="90"/>
+      <c r="AW41" s="91"/>
+      <c r="AX41" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="AY41" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="81" t="s">
+      <c r="AY41" s="90"/>
+      <c r="AZ41" s="90"/>
+      <c r="BA41" s="90"/>
+      <c r="BB41" s="90"/>
+      <c r="BC41" s="90"/>
+      <c r="BD41" s="90"/>
+      <c r="BE41" s="90"/>
+      <c r="BF41" s="90"/>
+      <c r="BG41" s="90"/>
+      <c r="BH41" s="90"/>
+      <c r="BI41" s="91"/>
+      <c r="BJ41" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="BK41" s="82"/>
-[...10 lines deleted...]
-      <c r="BV41" s="81" t="s">
+      <c r="BK41" s="90"/>
+      <c r="BL41" s="90"/>
+      <c r="BM41" s="90"/>
+      <c r="BN41" s="90"/>
+      <c r="BO41" s="90"/>
+      <c r="BP41" s="90"/>
+      <c r="BQ41" s="90"/>
+      <c r="BR41" s="90"/>
+      <c r="BS41" s="90"/>
+      <c r="BT41" s="90"/>
+      <c r="BU41" s="91"/>
+      <c r="BV41" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="BW41" s="82"/>
-[...10 lines deleted...]
-      <c r="CH41" s="81" t="s">
+      <c r="BW41" s="90"/>
+      <c r="BX41" s="90"/>
+      <c r="BY41" s="90"/>
+      <c r="BZ41" s="90"/>
+      <c r="CA41" s="90"/>
+      <c r="CB41" s="90"/>
+      <c r="CC41" s="90"/>
+      <c r="CD41" s="90"/>
+      <c r="CE41" s="90"/>
+      <c r="CF41" s="90"/>
+      <c r="CG41" s="91"/>
+      <c r="CH41" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="CI41" s="82"/>
-[...10 lines deleted...]
-      <c r="CT41" s="81" t="s">
+      <c r="CI41" s="90"/>
+      <c r="CJ41" s="90"/>
+      <c r="CK41" s="90"/>
+      <c r="CL41" s="90"/>
+      <c r="CM41" s="90"/>
+      <c r="CN41" s="90"/>
+      <c r="CO41" s="90"/>
+      <c r="CP41" s="90"/>
+      <c r="CQ41" s="90"/>
+      <c r="CR41" s="90"/>
+      <c r="CS41" s="91"/>
+      <c r="CT41" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="82"/>
-[...9 lines deleted...]
-      <c r="DE41" s="83"/>
+      <c r="CU41" s="90"/>
+      <c r="CV41" s="90"/>
+      <c r="CW41" s="90"/>
+      <c r="CX41" s="90"/>
+      <c r="CY41" s="90"/>
+      <c r="CZ41" s="90"/>
+      <c r="DA41" s="90"/>
+      <c r="DB41" s="90"/>
+      <c r="DC41" s="90"/>
+      <c r="DD41" s="90"/>
+      <c r="DE41" s="91"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="87"/>
+      <c r="A42" s="95"/>
       <c r="B42" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J42" s="9" t="s">
@@ -18015,54 +18071,56 @@
       </c>
       <c r="CR43" s="15">
         <v>118.3</v>
       </c>
       <c r="CS43" s="38">
         <v>1932.4</v>
       </c>
       <c r="CT43" s="47">
         <v>100</v>
       </c>
       <c r="CU43" s="56">
         <v>100</v>
       </c>
       <c r="CV43" s="65">
         <v>100</v>
       </c>
       <c r="CW43" s="74">
         <v>112.7</v>
       </c>
       <c r="CX43" s="13">
         <v>100</v>
       </c>
       <c r="CY43" s="77">
         <v>100</v>
       </c>
-      <c r="CZ43" s="94">
+      <c r="CZ43" s="85">
         <v>129.80000000000001</v>
       </c>
-      <c r="DA43" s="13"/>
+      <c r="DA43" s="13">
+        <v>103.4</v>
+      </c>
       <c r="DB43" s="14"/>
       <c r="DC43" s="13"/>
       <c r="DD43" s="41"/>
       <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="C44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="D44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="E44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="F44" s="17">
         <v>55.011857226639584</v>
       </c>
       <c r="G44" s="17">
@@ -18334,54 +18392,56 @@
       </c>
       <c r="CR44" s="20">
         <v>-539.79999999999995</v>
       </c>
       <c r="CS44" s="40">
         <v>179.3</v>
       </c>
       <c r="CT44" s="49">
         <v>100</v>
       </c>
       <c r="CU44" s="58">
         <v>100</v>
       </c>
       <c r="CV44" s="67">
         <v>100</v>
       </c>
       <c r="CW44" s="76">
         <v>250.5</v>
       </c>
       <c r="CX44" s="79">
         <v>100</v>
       </c>
       <c r="CY44" s="79">
         <v>100</v>
       </c>
-      <c r="CZ44" s="95">
+      <c r="CZ44" s="86">
         <v>88.1</v>
       </c>
-      <c r="DA44" s="33"/>
+      <c r="DA44" s="88">
+        <v>109</v>
+      </c>
       <c r="DB44" s="33"/>
       <c r="DC44" s="33"/>
       <c r="DD44" s="42"/>
       <c r="DE44" s="42"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="C45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="D45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="E45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="F45" s="19">
         <v>1369.7224288206382</v>
       </c>
       <c r="G45" s="19">
@@ -18653,54 +18713,56 @@
       </c>
       <c r="CR45" s="20">
         <v>190.2</v>
       </c>
       <c r="CS45" s="40">
         <v>-4587.8999999999996</v>
       </c>
       <c r="CT45" s="49">
         <v>100</v>
       </c>
       <c r="CU45" s="58">
         <v>100</v>
       </c>
       <c r="CV45" s="67">
         <v>100</v>
       </c>
       <c r="CW45" s="76">
         <v>337</v>
       </c>
       <c r="CX45" s="79">
         <v>100</v>
       </c>
       <c r="CY45" s="79">
         <v>100</v>
       </c>
-      <c r="CZ45" s="95">
+      <c r="CZ45" s="86">
         <v>96.8</v>
       </c>
-      <c r="DA45" s="33"/>
+      <c r="DA45" s="88">
+        <v>102.8</v>
+      </c>
       <c r="DB45" s="33"/>
       <c r="DC45" s="33"/>
       <c r="DD45" s="42"/>
       <c r="DE45" s="42"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="C46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="D46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="E46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="F46" s="19">
         <v>143.70179951346853</v>
       </c>
       <c r="G46" s="19">
@@ -18972,54 +19034,56 @@
       </c>
       <c r="CR46" s="20">
         <v>121.4</v>
       </c>
       <c r="CS46" s="40">
         <v>108.7</v>
       </c>
       <c r="CT46" s="49">
         <v>100</v>
       </c>
       <c r="CU46" s="58">
         <v>100</v>
       </c>
       <c r="CV46" s="67">
         <v>100</v>
       </c>
       <c r="CW46" s="76">
         <v>88.5</v>
       </c>
       <c r="CX46" s="79">
         <v>100</v>
       </c>
       <c r="CY46" s="79">
         <v>100</v>
       </c>
-      <c r="CZ46" s="95">
+      <c r="CZ46" s="86">
         <v>126.6</v>
       </c>
-      <c r="DA46" s="33"/>
+      <c r="DA46" s="88">
+        <v>94.2</v>
+      </c>
       <c r="DB46" s="33"/>
       <c r="DC46" s="33"/>
       <c r="DD46" s="42"/>
       <c r="DE46" s="42"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="19" t="s">
@@ -19291,54 +19355,56 @@
       </c>
       <c r="CR47" s="20">
         <v>315.89999999999998</v>
       </c>
       <c r="CS47" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT47" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU47" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV47" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW47" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX47" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY47" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ47" s="95">
+      <c r="CZ47" s="86">
         <v>142.9</v>
       </c>
-      <c r="DA47" s="33"/>
+      <c r="DA47" s="88">
+        <v>137.80000000000001</v>
+      </c>
       <c r="DB47" s="33"/>
       <c r="DC47" s="33"/>
       <c r="DD47" s="42"/>
       <c r="DE47" s="42"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="19" t="s">
@@ -19610,54 +19676,56 @@
       </c>
       <c r="CR48" s="20">
         <v>27.7</v>
       </c>
       <c r="CS48" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT48" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU48" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV48" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW48" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX48" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY48" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ48" s="95">
+      <c r="CZ48" s="86">
         <v>99.9</v>
       </c>
-      <c r="DA48" s="33"/>
+      <c r="DA48" s="88">
+        <v>99.9</v>
+      </c>
       <c r="DB48" s="33"/>
       <c r="DC48" s="33"/>
       <c r="DD48" s="42"/>
       <c r="DE48" s="42"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="19" t="s">
@@ -19929,54 +19997,56 @@
       </c>
       <c r="CR49" s="20">
         <v>185.6</v>
       </c>
       <c r="CS49" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT49" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU49" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV49" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW49" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX49" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY49" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ49" s="95">
+      <c r="CZ49" s="86">
         <v>97.4</v>
       </c>
-      <c r="DA49" s="33"/>
+      <c r="DA49" s="88">
+        <v>138.30000000000001</v>
+      </c>
       <c r="DB49" s="33"/>
       <c r="DC49" s="33"/>
       <c r="DD49" s="42"/>
       <c r="DE49" s="42"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="19" t="s">
@@ -20248,54 +20318,56 @@
       </c>
       <c r="CR50" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CS50" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT50" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU50" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW50" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX50" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY50" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ50" s="95">
+      <c r="CZ50" s="86">
         <v>901.6</v>
       </c>
-      <c r="DA50" s="33"/>
+      <c r="DA50" s="88">
+        <v>106.4</v>
+      </c>
       <c r="DB50" s="33"/>
       <c r="DC50" s="33"/>
       <c r="DD50" s="42"/>
       <c r="DE50" s="42"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="17" t="s">
@@ -20567,54 +20639,56 @@
       </c>
       <c r="CR51" s="20">
         <v>100.8</v>
       </c>
       <c r="CS51" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT51" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU51" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV51" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW51" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX51" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY51" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ51" s="95">
+      <c r="CZ51" s="86">
         <v>101.2</v>
       </c>
-      <c r="DA51" s="33"/>
+      <c r="DA51" s="88">
+        <v>96.2</v>
+      </c>
       <c r="DB51" s="33"/>
       <c r="DC51" s="33"/>
       <c r="DD51" s="42"/>
       <c r="DE51" s="42"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="17" t="s">
@@ -20886,54 +20960,56 @@
       </c>
       <c r="CR52" s="20">
         <v>129.9</v>
       </c>
       <c r="CS52" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT52" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU52" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV52" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW52" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY52" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ52" s="95">
+      <c r="CZ52" s="86">
         <v>96.6</v>
       </c>
-      <c r="DA52" s="33"/>
+      <c r="DA52" s="88">
+        <v>74.099999999999994</v>
+      </c>
       <c r="DB52" s="33"/>
       <c r="DC52" s="33"/>
       <c r="DD52" s="42"/>
       <c r="DE52" s="42"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="17" t="s">
@@ -21205,54 +21281,56 @@
       </c>
       <c r="CR53" s="20">
         <v>38.799999999999997</v>
       </c>
       <c r="CS53" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT53" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU53" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV53" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW53" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX53" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY53" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ53" s="95">
+      <c r="CZ53" s="86">
         <v>101.1</v>
       </c>
-      <c r="DA53" s="33"/>
+      <c r="DA53" s="88">
+        <v>116.9</v>
+      </c>
       <c r="DB53" s="33"/>
       <c r="DC53" s="33"/>
       <c r="DD53" s="42"/>
       <c r="DE53" s="42"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="17" t="s">
@@ -21524,54 +21602,56 @@
       </c>
       <c r="CR54" s="20">
         <v>76.8</v>
       </c>
       <c r="CS54" s="40">
         <v>349943.4</v>
       </c>
       <c r="CT54" s="49">
         <v>100</v>
       </c>
       <c r="CU54" s="58">
         <v>100</v>
       </c>
       <c r="CV54" s="67">
         <v>100</v>
       </c>
       <c r="CW54" s="76">
         <v>8.6</v>
       </c>
       <c r="CX54" s="79">
         <v>100</v>
       </c>
       <c r="CY54" s="79">
         <v>100</v>
       </c>
-      <c r="CZ54" s="95">
+      <c r="CZ54" s="86">
         <v>97.8</v>
       </c>
-      <c r="DA54" s="33"/>
+      <c r="DA54" s="88">
+        <v>101.1</v>
+      </c>
       <c r="DB54" s="33"/>
       <c r="DC54" s="33"/>
       <c r="DD54" s="42"/>
       <c r="DE54" s="42"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="17" t="s">
@@ -21843,54 +21923,56 @@
       </c>
       <c r="CR55" s="20">
         <v>124.1</v>
       </c>
       <c r="CS55" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT55" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU55" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV55" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW55" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX55" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY55" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ55" s="95">
+      <c r="CZ55" s="86">
         <v>103.4</v>
       </c>
-      <c r="DA55" s="33"/>
+      <c r="DA55" s="88">
+        <v>161.9</v>
+      </c>
       <c r="DB55" s="33"/>
       <c r="DC55" s="33"/>
       <c r="DD55" s="42"/>
       <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="17" t="s">
@@ -22162,190 +22244,192 @@
       </c>
       <c r="CR56" s="20">
         <v>100.6</v>
       </c>
       <c r="CS56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="CT56" s="48" t="s">
         <v>20</v>
       </c>
       <c r="CU56" s="57" t="s">
         <v>20</v>
       </c>
       <c r="CV56" s="66" t="s">
         <v>20</v>
       </c>
       <c r="CW56" s="75" t="s">
         <v>20</v>
       </c>
       <c r="CX56" s="79" t="s">
         <v>20</v>
       </c>
       <c r="CY56" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="CZ56" s="95">
+      <c r="CZ56" s="86">
         <v>99.5</v>
       </c>
-      <c r="DA56" s="33"/>
+      <c r="DA56" s="88">
+        <v>102.5</v>
+      </c>
       <c r="DB56" s="33"/>
       <c r="DC56" s="33"/>
       <c r="DD56" s="42"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="84" t="s">
+      <c r="A58" s="97" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="84"/>
-[...58 lines deleted...]
-      <c r="BI58" s="84"/>
+      <c r="B58" s="97"/>
+      <c r="C58" s="97"/>
+      <c r="D58" s="97"/>
+      <c r="E58" s="97"/>
+      <c r="F58" s="97"/>
+      <c r="G58" s="97"/>
+      <c r="H58" s="97"/>
+      <c r="I58" s="97"/>
+      <c r="J58" s="97"/>
+      <c r="K58" s="97"/>
+      <c r="L58" s="97"/>
+      <c r="M58" s="97"/>
+      <c r="N58" s="97"/>
+      <c r="O58" s="97"/>
+      <c r="P58" s="97"/>
+      <c r="Q58" s="97"/>
+      <c r="R58" s="97"/>
+      <c r="S58" s="97"/>
+      <c r="T58" s="97"/>
+      <c r="U58" s="97"/>
+      <c r="V58" s="97"/>
+      <c r="W58" s="97"/>
+      <c r="X58" s="97"/>
+      <c r="Y58" s="97"/>
+      <c r="Z58" s="97"/>
+      <c r="AA58" s="97"/>
+      <c r="AB58" s="97"/>
+      <c r="AC58" s="97"/>
+      <c r="AD58" s="97"/>
+      <c r="AE58" s="97"/>
+      <c r="AF58" s="97"/>
+      <c r="AG58" s="97"/>
+      <c r="AH58" s="97"/>
+      <c r="AI58" s="97"/>
+      <c r="AJ58" s="97"/>
+      <c r="AK58" s="97"/>
+      <c r="AL58" s="97"/>
+      <c r="AM58" s="97"/>
+      <c r="AN58" s="97"/>
+      <c r="AO58" s="97"/>
+      <c r="AP58" s="97"/>
+      <c r="AQ58" s="97"/>
+      <c r="AR58" s="97"/>
+      <c r="AS58" s="97"/>
+      <c r="AT58" s="97"/>
+      <c r="AU58" s="97"/>
+      <c r="AV58" s="97"/>
+      <c r="AW58" s="97"/>
+      <c r="AX58" s="97"/>
+      <c r="AY58" s="97"/>
+      <c r="AZ58" s="97"/>
+      <c r="BA58" s="97"/>
+      <c r="BB58" s="97"/>
+      <c r="BC58" s="97"/>
+      <c r="BD58" s="97"/>
+      <c r="BE58" s="97"/>
+      <c r="BF58" s="97"/>
+      <c r="BG58" s="97"/>
+      <c r="BH58" s="97"/>
+      <c r="BI58" s="97"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
       <c r="CM58" s="4"/>
       <c r="CN58" s="4"/>
       <c r="CO58" s="4"/>
       <c r="CP58" s="4"/>
       <c r="CQ58" s="4"/>
       <c r="CR58" s="4"/>
       <c r="CS58" s="4"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="85" t="s">
+      <c r="K59" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="L59" s="85"/>
-      <c r="M59" s="85"/>
+      <c r="L59" s="96"/>
+      <c r="M59" s="96"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
-      <c r="W59" s="85" t="s">
+      <c r="W59" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="X59" s="85"/>
-      <c r="Y59" s="85"/>
+      <c r="X59" s="96"/>
+      <c r="Y59" s="96"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5"/>
       <c r="AQ59" s="5"/>
       <c r="AR59" s="5"/>
       <c r="AS59" s="5"/>
       <c r="AT59" s="6" t="s">
         <v>15</v>
       </c>
@@ -22394,188 +22478,188 @@
       <c r="CE59" s="6"/>
       <c r="CF59" s="6"/>
       <c r="CG59" s="6"/>
       <c r="CH59" s="5"/>
       <c r="CI59" s="5"/>
       <c r="CJ59" s="5"/>
       <c r="CK59" s="5"/>
       <c r="CL59" s="5"/>
       <c r="CM59" s="5"/>
       <c r="CN59" s="5"/>
       <c r="CO59" s="5"/>
       <c r="CP59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CQ59" s="6"/>
       <c r="CR59" s="6"/>
       <c r="CS59" s="6"/>
       <c r="CT59" s="5"/>
       <c r="CU59" s="5"/>
       <c r="CV59" s="5"/>
       <c r="CW59" s="5"/>
       <c r="CX59" s="5"/>
       <c r="CY59" s="5"/>
       <c r="CZ59" s="5"/>
       <c r="DA59" s="5"/>
-      <c r="DB59" s="89" t="s">
+      <c r="DB59" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="DC59" s="89"/>
-[...1 lines deleted...]
-      <c r="DE59" s="89"/>
+      <c r="DC59" s="92"/>
+      <c r="DD59" s="92"/>
+      <c r="DE59" s="92"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="86"/>
-      <c r="B60" s="81" t="s">
+      <c r="A60" s="94"/>
+      <c r="B60" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="C60" s="82"/>
-[...10 lines deleted...]
-      <c r="N60" s="81" t="s">
+      <c r="C60" s="90"/>
+      <c r="D60" s="90"/>
+      <c r="E60" s="90"/>
+      <c r="F60" s="90"/>
+      <c r="G60" s="90"/>
+      <c r="H60" s="90"/>
+      <c r="I60" s="90"/>
+      <c r="J60" s="90"/>
+      <c r="K60" s="90"/>
+      <c r="L60" s="90"/>
+      <c r="M60" s="91"/>
+      <c r="N60" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O60" s="82"/>
-[...10 lines deleted...]
-      <c r="Z60" s="81" t="s">
+      <c r="O60" s="90"/>
+      <c r="P60" s="90"/>
+      <c r="Q60" s="90"/>
+      <c r="R60" s="90"/>
+      <c r="S60" s="90"/>
+      <c r="T60" s="90"/>
+      <c r="U60" s="90"/>
+      <c r="V60" s="90"/>
+      <c r="W60" s="90"/>
+      <c r="X60" s="90"/>
+      <c r="Y60" s="91"/>
+      <c r="Z60" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="AA60" s="82"/>
-[...10 lines deleted...]
-      <c r="AL60" s="81" t="s">
+      <c r="AA60" s="90"/>
+      <c r="AB60" s="90"/>
+      <c r="AC60" s="90"/>
+      <c r="AD60" s="90"/>
+      <c r="AE60" s="90"/>
+      <c r="AF60" s="90"/>
+      <c r="AG60" s="90"/>
+      <c r="AH60" s="90"/>
+      <c r="AI60" s="90"/>
+      <c r="AJ60" s="90"/>
+      <c r="AK60" s="91"/>
+      <c r="AL60" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AM60" s="82"/>
-[...10 lines deleted...]
-      <c r="AX60" s="81" t="s">
+      <c r="AM60" s="90"/>
+      <c r="AN60" s="90"/>
+      <c r="AO60" s="90"/>
+      <c r="AP60" s="90"/>
+      <c r="AQ60" s="90"/>
+      <c r="AR60" s="90"/>
+      <c r="AS60" s="90"/>
+      <c r="AT60" s="90"/>
+      <c r="AU60" s="90"/>
+      <c r="AV60" s="90"/>
+      <c r="AW60" s="91"/>
+      <c r="AX60" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="AY60" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="81" t="s">
+      <c r="AY60" s="90"/>
+      <c r="AZ60" s="90"/>
+      <c r="BA60" s="90"/>
+      <c r="BB60" s="90"/>
+      <c r="BC60" s="90"/>
+      <c r="BD60" s="90"/>
+      <c r="BE60" s="90"/>
+      <c r="BF60" s="90"/>
+      <c r="BG60" s="90"/>
+      <c r="BH60" s="90"/>
+      <c r="BI60" s="91"/>
+      <c r="BJ60" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="BK60" s="82"/>
-[...10 lines deleted...]
-      <c r="BV60" s="81" t="s">
+      <c r="BK60" s="90"/>
+      <c r="BL60" s="90"/>
+      <c r="BM60" s="90"/>
+      <c r="BN60" s="90"/>
+      <c r="BO60" s="90"/>
+      <c r="BP60" s="90"/>
+      <c r="BQ60" s="90"/>
+      <c r="BR60" s="90"/>
+      <c r="BS60" s="90"/>
+      <c r="BT60" s="90"/>
+      <c r="BU60" s="91"/>
+      <c r="BV60" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="BW60" s="82"/>
-[...10 lines deleted...]
-      <c r="CH60" s="81" t="s">
+      <c r="BW60" s="90"/>
+      <c r="BX60" s="90"/>
+      <c r="BY60" s="90"/>
+      <c r="BZ60" s="90"/>
+      <c r="CA60" s="90"/>
+      <c r="CB60" s="90"/>
+      <c r="CC60" s="90"/>
+      <c r="CD60" s="90"/>
+      <c r="CE60" s="90"/>
+      <c r="CF60" s="90"/>
+      <c r="CG60" s="91"/>
+      <c r="CH60" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="CI60" s="82"/>
-[...10 lines deleted...]
-      <c r="CT60" s="81" t="s">
+      <c r="CI60" s="90"/>
+      <c r="CJ60" s="90"/>
+      <c r="CK60" s="90"/>
+      <c r="CL60" s="90"/>
+      <c r="CM60" s="90"/>
+      <c r="CN60" s="90"/>
+      <c r="CO60" s="90"/>
+      <c r="CP60" s="90"/>
+      <c r="CQ60" s="90"/>
+      <c r="CR60" s="90"/>
+      <c r="CS60" s="91"/>
+      <c r="CT60" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="82"/>
-[...9 lines deleted...]
-      <c r="DE60" s="83"/>
+      <c r="CU60" s="90"/>
+      <c r="CV60" s="90"/>
+      <c r="CW60" s="90"/>
+      <c r="CX60" s="90"/>
+      <c r="CY60" s="90"/>
+      <c r="CZ60" s="90"/>
+      <c r="DA60" s="90"/>
+      <c r="DB60" s="90"/>
+      <c r="DC60" s="90"/>
+      <c r="DD60" s="90"/>
+      <c r="DE60" s="91"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="87"/>
+      <c r="A61" s="95"/>
       <c r="B61" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J61" s="9" t="s">
@@ -23167,54 +23251,56 @@
       </c>
       <c r="CR62" s="15">
         <v>96.7</v>
       </c>
       <c r="CS62" s="41">
         <v>99.2</v>
       </c>
       <c r="CT62" s="50">
         <v>103.7</v>
       </c>
       <c r="CU62" s="59">
         <v>105.8</v>
       </c>
       <c r="CV62" s="68">
         <v>103.7</v>
       </c>
       <c r="CW62" s="77">
         <v>105.6</v>
       </c>
       <c r="CX62" s="13">
         <v>103.6</v>
       </c>
       <c r="CY62" s="77">
         <v>106</v>
       </c>
-      <c r="CZ62" s="96">
+      <c r="CZ62" s="87">
         <v>90.6</v>
       </c>
-      <c r="DA62" s="13"/>
+      <c r="DA62" s="13">
+        <v>96.8</v>
+      </c>
       <c r="DB62" s="14"/>
       <c r="DC62" s="13"/>
       <c r="DD62" s="41"/>
       <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="17">
         <v>184.38220440978998</v>
       </c>
       <c r="C63" s="17">
         <v>153.57518347876029</v>
       </c>
       <c r="D63" s="17">
         <v>133.51143964924418</v>
       </c>
       <c r="E63" s="17">
         <v>148.07953015820613</v>
       </c>
       <c r="F63" s="17">
         <v>138.31718207036664</v>
       </c>
       <c r="G63" s="17">
@@ -23486,54 +23572,56 @@
       </c>
       <c r="CR63" s="20">
         <v>170.9</v>
       </c>
       <c r="CS63" s="42">
         <v>81.7</v>
       </c>
       <c r="CT63" s="51">
         <v>124.7</v>
       </c>
       <c r="CU63" s="60">
         <v>98</v>
       </c>
       <c r="CV63" s="69">
         <v>108.9</v>
       </c>
       <c r="CW63" s="78">
         <v>144.5</v>
       </c>
       <c r="CX63" s="80">
         <v>118.2</v>
       </c>
       <c r="CY63" s="80">
         <v>90.6</v>
       </c>
-      <c r="CZ63" s="97">
+      <c r="CZ63" s="88">
         <v>107</v>
       </c>
-      <c r="DA63" s="33"/>
+      <c r="DA63" s="88">
+        <v>141.5</v>
+      </c>
       <c r="DB63" s="33"/>
       <c r="DC63" s="33"/>
       <c r="DD63" s="42"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19">
         <v>103.65770962429896</v>
       </c>
       <c r="C64" s="19">
         <v>102.92180970891908</v>
       </c>
       <c r="D64" s="19">
         <v>116.26270715725524</v>
       </c>
       <c r="E64" s="19">
         <v>106.49601330390284</v>
       </c>
       <c r="F64" s="19">
         <v>103.84471287829957</v>
       </c>
       <c r="G64" s="19">
@@ -23805,54 +23893,56 @@
       </c>
       <c r="CR64" s="20">
         <v>107.2</v>
       </c>
       <c r="CS64" s="42">
         <v>135.6</v>
       </c>
       <c r="CT64" s="51">
         <v>209.5</v>
       </c>
       <c r="CU64" s="60">
         <v>173.9</v>
       </c>
       <c r="CV64" s="69">
         <v>132</v>
       </c>
       <c r="CW64" s="78">
         <v>125</v>
       </c>
       <c r="CX64" s="80">
         <v>147.9</v>
       </c>
       <c r="CY64" s="80">
         <v>102.5</v>
       </c>
-      <c r="CZ64" s="97">
+      <c r="CZ64" s="88">
         <v>62</v>
       </c>
-      <c r="DA64" s="33"/>
+      <c r="DA64" s="88">
+        <v>103.7</v>
+      </c>
       <c r="DB64" s="33"/>
       <c r="DC64" s="33"/>
       <c r="DD64" s="42"/>
       <c r="DE64" s="42"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="19">
         <v>102.6753915537971</v>
       </c>
       <c r="C65" s="19">
         <v>99.532005775940789</v>
       </c>
       <c r="D65" s="19">
         <v>99.07072863455933</v>
       </c>
       <c r="E65" s="19">
         <v>101.56265003024889</v>
       </c>
       <c r="F65" s="19">
         <v>102.67013129470806</v>
       </c>
       <c r="G65" s="19">
@@ -24124,54 +24214,56 @@
       </c>
       <c r="CR65" s="20">
         <v>90</v>
       </c>
       <c r="CS65" s="42">
         <v>101.3</v>
       </c>
       <c r="CT65" s="51">
         <v>99.4</v>
       </c>
       <c r="CU65" s="60">
         <v>114.7</v>
       </c>
       <c r="CV65" s="69">
         <v>101.9</v>
       </c>
       <c r="CW65" s="78">
         <v>97.6</v>
       </c>
       <c r="CX65" s="80">
         <v>144.9</v>
       </c>
       <c r="CY65" s="80">
         <v>185.6</v>
       </c>
-      <c r="CZ65" s="97">
+      <c r="CZ65" s="88">
         <v>93.1</v>
       </c>
-      <c r="DA65" s="33"/>
+      <c r="DA65" s="88">
+        <v>80.2</v>
+      </c>
       <c r="DB65" s="33"/>
       <c r="DC65" s="33"/>
       <c r="DD65" s="42"/>
       <c r="DE65" s="42"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="19">
         <v>102.00036695228576</v>
       </c>
       <c r="C66" s="19">
         <v>101.64761219050531</v>
       </c>
       <c r="D66" s="19">
         <v>103.23975989560419</v>
       </c>
       <c r="E66" s="19">
         <v>99.684211065699913</v>
       </c>
       <c r="F66" s="19">
         <v>101.56311608858135</v>
       </c>
       <c r="G66" s="19">
@@ -24443,54 +24535,56 @@
       </c>
       <c r="CR66" s="20">
         <v>103.4</v>
       </c>
       <c r="CS66" s="42">
         <v>96.6</v>
       </c>
       <c r="CT66" s="51">
         <v>92.6</v>
       </c>
       <c r="CU66" s="60">
         <v>96.4</v>
       </c>
       <c r="CV66" s="69">
         <v>103.7</v>
       </c>
       <c r="CW66" s="78">
         <v>123.1</v>
       </c>
       <c r="CX66" s="80">
         <v>102.3</v>
       </c>
       <c r="CY66" s="80">
         <v>95.3</v>
       </c>
-      <c r="CZ66" s="97">
+      <c r="CZ66" s="88">
         <v>118.9</v>
       </c>
-      <c r="DA66" s="33"/>
+      <c r="DA66" s="88">
+        <v>98.8</v>
+      </c>
       <c r="DB66" s="33"/>
       <c r="DC66" s="33"/>
       <c r="DD66" s="42"/>
       <c r="DE66" s="42"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="19">
         <v>98.260095302625686</v>
       </c>
       <c r="C67" s="19">
         <v>102.0326842096005</v>
       </c>
       <c r="D67" s="19">
         <v>99.454047926380113</v>
       </c>
       <c r="E67" s="19">
         <v>100.91969574812214</v>
       </c>
       <c r="F67" s="19">
         <v>100.36311231158646</v>
       </c>
       <c r="G67" s="19">
@@ -24762,54 +24856,56 @@
       </c>
       <c r="CR67" s="20">
         <v>88.8</v>
       </c>
       <c r="CS67" s="42">
         <v>104.1</v>
       </c>
       <c r="CT67" s="51">
         <v>104.8</v>
       </c>
       <c r="CU67" s="60">
         <v>103.6</v>
       </c>
       <c r="CV67" s="69">
         <v>99.7</v>
       </c>
       <c r="CW67" s="78">
         <v>99.7</v>
       </c>
       <c r="CX67" s="80">
         <v>107.2</v>
       </c>
       <c r="CY67" s="80">
         <v>103.1</v>
       </c>
-      <c r="CZ67" s="97">
+      <c r="CZ67" s="88">
         <v>102.9</v>
       </c>
-      <c r="DA67" s="33"/>
+      <c r="DA67" s="88">
+        <v>102</v>
+      </c>
       <c r="DB67" s="33"/>
       <c r="DC67" s="33"/>
       <c r="DD67" s="42"/>
       <c r="DE67" s="42"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="19">
         <v>102.73943763796794</v>
       </c>
       <c r="C68" s="19">
         <v>104.95196952917598</v>
       </c>
       <c r="D68" s="19">
         <v>99.594914083987362</v>
       </c>
       <c r="E68" s="19">
         <v>101.87779779218198</v>
       </c>
       <c r="F68" s="19">
         <v>100.52209646165396</v>
       </c>
       <c r="G68" s="19">
@@ -25081,54 +25177,56 @@
       </c>
       <c r="CR68" s="20">
         <v>100.8</v>
       </c>
       <c r="CS68" s="42">
         <v>106.5</v>
       </c>
       <c r="CT68" s="51">
         <v>108.1</v>
       </c>
       <c r="CU68" s="60">
         <v>96.7</v>
       </c>
       <c r="CV68" s="69">
         <v>95.4</v>
       </c>
       <c r="CW68" s="78">
         <v>108.4</v>
       </c>
       <c r="CX68" s="80">
         <v>115.5</v>
       </c>
       <c r="CY68" s="80">
         <v>104.8</v>
       </c>
-      <c r="CZ68" s="97">
+      <c r="CZ68" s="88">
         <v>116.5</v>
       </c>
-      <c r="DA68" s="33"/>
+      <c r="DA68" s="88">
+        <v>117.2</v>
+      </c>
       <c r="DB68" s="33"/>
       <c r="DC68" s="33"/>
       <c r="DD68" s="42"/>
       <c r="DE68" s="42"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="19">
         <v>102.44059115389553</v>
       </c>
       <c r="C69" s="19">
         <v>103.27443055437497</v>
       </c>
       <c r="D69" s="19">
         <v>99.65598637881557</v>
       </c>
       <c r="E69" s="19">
         <v>101.11412245392917</v>
       </c>
       <c r="F69" s="19">
         <v>99.546649053189711</v>
       </c>
       <c r="G69" s="19">
@@ -25400,54 +25498,56 @@
       </c>
       <c r="CR69" s="20">
         <v>98.4</v>
       </c>
       <c r="CS69" s="42">
         <v>100.8</v>
       </c>
       <c r="CT69" s="51">
         <v>94.2</v>
       </c>
       <c r="CU69" s="60">
         <v>96.8</v>
       </c>
       <c r="CV69" s="69">
         <v>98.1</v>
       </c>
       <c r="CW69" s="78">
         <v>80.2</v>
       </c>
       <c r="CX69" s="80">
         <v>98.8</v>
       </c>
       <c r="CY69" s="80">
         <v>65.5</v>
       </c>
-      <c r="CZ69" s="97">
+      <c r="CZ69" s="88">
         <v>102.5</v>
       </c>
-      <c r="DA69" s="33"/>
+      <c r="DA69" s="88">
+        <v>98.6</v>
+      </c>
       <c r="DB69" s="33"/>
       <c r="DC69" s="33"/>
       <c r="DD69" s="42"/>
       <c r="DE69" s="42"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="17">
         <v>101.22473037103464</v>
       </c>
       <c r="C70" s="17">
         <v>103.04713873821937</v>
       </c>
       <c r="D70" s="17">
         <v>104.96310061817834</v>
       </c>
       <c r="E70" s="17">
         <v>101.88285335803965</v>
       </c>
       <c r="F70" s="17">
         <v>105.40487899682259</v>
       </c>
       <c r="G70" s="17">
@@ -25719,54 +25819,56 @@
       </c>
       <c r="CR70" s="20">
         <v>87.8</v>
       </c>
       <c r="CS70" s="42">
         <v>98</v>
       </c>
       <c r="CT70" s="51">
         <v>98.3</v>
       </c>
       <c r="CU70" s="60">
         <v>94.5</v>
       </c>
       <c r="CV70" s="69">
         <v>84.9</v>
       </c>
       <c r="CW70" s="78">
         <v>89.4</v>
       </c>
       <c r="CX70" s="80">
         <v>103.9</v>
       </c>
       <c r="CY70" s="80">
         <v>110</v>
       </c>
-      <c r="CZ70" s="97">
+      <c r="CZ70" s="88">
         <v>99.7</v>
       </c>
-      <c r="DA70" s="33"/>
+      <c r="DA70" s="88">
+        <v>104.6</v>
+      </c>
       <c r="DB70" s="33"/>
       <c r="DC70" s="33"/>
       <c r="DD70" s="42"/>
       <c r="DE70" s="42"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="17">
         <v>99.840970210789166</v>
       </c>
       <c r="C71" s="17">
         <v>100.1894343734125</v>
       </c>
       <c r="D71" s="17">
         <v>100.21654223642955</v>
       </c>
       <c r="E71" s="17">
         <v>103.95402283333581</v>
       </c>
       <c r="F71" s="17">
         <v>99.681082020093314</v>
       </c>
       <c r="G71" s="17">
@@ -26038,54 +26140,56 @@
       </c>
       <c r="CR71" s="20">
         <v>97.8</v>
       </c>
       <c r="CS71" s="42">
         <v>91.7</v>
       </c>
       <c r="CT71" s="51">
         <v>88.2</v>
       </c>
       <c r="CU71" s="60">
         <v>110.5</v>
       </c>
       <c r="CV71" s="69">
         <v>95.7</v>
       </c>
       <c r="CW71" s="78">
         <v>97.7</v>
       </c>
       <c r="CX71" s="80">
         <v>111.5</v>
       </c>
       <c r="CY71" s="80">
         <v>108.6</v>
       </c>
-      <c r="CZ71" s="97">
+      <c r="CZ71" s="88">
         <v>92.9</v>
       </c>
-      <c r="DA71" s="33"/>
+      <c r="DA71" s="88">
+        <v>99.3</v>
+      </c>
       <c r="DB71" s="33"/>
       <c r="DC71" s="33"/>
       <c r="DD71" s="42"/>
       <c r="DE71" s="42"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="17">
         <v>103.22679914299361</v>
       </c>
       <c r="C72" s="17">
         <v>100.05862592089585</v>
       </c>
       <c r="D72" s="17">
         <v>100.36864063987659</v>
       </c>
       <c r="E72" s="17">
         <v>105.55157515048678</v>
       </c>
       <c r="F72" s="17">
         <v>98.902836607868764</v>
       </c>
       <c r="G72" s="17">
@@ -26357,54 +26461,56 @@
       </c>
       <c r="CR72" s="20">
         <v>81.8</v>
       </c>
       <c r="CS72" s="42">
         <v>63</v>
       </c>
       <c r="CT72" s="51">
         <v>104.3</v>
       </c>
       <c r="CU72" s="60">
         <v>100.3</v>
       </c>
       <c r="CV72" s="69">
         <v>114</v>
       </c>
       <c r="CW72" s="78">
         <v>97.5</v>
       </c>
       <c r="CX72" s="80">
         <v>47.9</v>
       </c>
       <c r="CY72" s="80">
         <v>99.3</v>
       </c>
-      <c r="CZ72" s="97">
+      <c r="CZ72" s="88">
         <v>30.2</v>
       </c>
-      <c r="DA72" s="33"/>
+      <c r="DA72" s="88">
+        <v>48.7</v>
+      </c>
       <c r="DB72" s="33"/>
       <c r="DC72" s="33"/>
       <c r="DD72" s="42"/>
       <c r="DE72" s="42"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="17">
         <v>88.249695390299394</v>
       </c>
       <c r="C73" s="17">
         <v>98.786936854417135</v>
       </c>
       <c r="D73" s="17">
         <v>112.98935308344078</v>
       </c>
       <c r="E73" s="17">
         <v>107.76428308319662</v>
       </c>
       <c r="F73" s="17">
         <v>112.27097520661766</v>
       </c>
       <c r="G73" s="17">
@@ -26676,54 +26782,56 @@
       </c>
       <c r="CR73" s="20">
         <v>101.9</v>
       </c>
       <c r="CS73" s="42">
         <v>100.7</v>
       </c>
       <c r="CT73" s="51">
         <v>102.5</v>
       </c>
       <c r="CU73" s="60">
         <v>112.5</v>
       </c>
       <c r="CV73" s="69">
         <v>98.5</v>
       </c>
       <c r="CW73" s="78">
         <v>101.3</v>
       </c>
       <c r="CX73" s="80">
         <v>108.8</v>
       </c>
       <c r="CY73" s="80">
         <v>107.1</v>
       </c>
-      <c r="CZ73" s="97">
+      <c r="CZ73" s="88">
         <v>102.2</v>
       </c>
-      <c r="DA73" s="33"/>
+      <c r="DA73" s="88">
+        <v>93.6</v>
+      </c>
       <c r="DB73" s="33"/>
       <c r="DC73" s="33"/>
       <c r="DD73" s="42"/>
       <c r="DE73" s="42"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="17">
         <v>97.972138014215943</v>
       </c>
       <c r="C74" s="17">
         <v>103.24062924196011</v>
       </c>
       <c r="D74" s="17">
         <v>106.33552385134163</v>
       </c>
       <c r="E74" s="17">
         <v>105.29843565633858</v>
       </c>
       <c r="F74" s="17">
         <v>103.45653114710491</v>
       </c>
       <c r="G74" s="17">
@@ -26995,54 +27103,56 @@
       </c>
       <c r="CR74" s="20">
         <v>102.6</v>
       </c>
       <c r="CS74" s="42">
         <v>120.4</v>
       </c>
       <c r="CT74" s="51">
         <v>96.1</v>
       </c>
       <c r="CU74" s="60">
         <v>90.8</v>
       </c>
       <c r="CV74" s="69">
         <v>86.9</v>
       </c>
       <c r="CW74" s="78">
         <v>103.4</v>
       </c>
       <c r="CX74" s="80">
         <v>97.5</v>
       </c>
       <c r="CY74" s="80">
         <v>100.3</v>
       </c>
-      <c r="CZ74" s="97">
+      <c r="CZ74" s="88">
         <v>93.5</v>
       </c>
-      <c r="DA74" s="33"/>
+      <c r="DA74" s="88">
+        <v>90.8</v>
+      </c>
       <c r="DB74" s="33"/>
       <c r="DC74" s="33"/>
       <c r="DD74" s="42"/>
       <c r="DE74" s="42"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="17">
         <v>96.757831292699109</v>
       </c>
       <c r="C75" s="17">
         <v>108.00942405483363</v>
       </c>
       <c r="D75" s="17">
         <v>101.92390734523566</v>
       </c>
       <c r="E75" s="17">
         <v>94.672285557738149</v>
       </c>
       <c r="F75" s="17">
         <v>104.81795503134721</v>
       </c>
       <c r="G75" s="17">
@@ -27314,166 +27424,165 @@
       </c>
       <c r="CR75" s="20">
         <v>90.1</v>
       </c>
       <c r="CS75" s="42">
         <v>88.7</v>
       </c>
       <c r="CT75" s="51">
         <v>59.5</v>
       </c>
       <c r="CU75" s="60">
         <v>72.8</v>
       </c>
       <c r="CV75" s="69">
         <v>112.2</v>
       </c>
       <c r="CW75" s="78">
         <v>139.1</v>
       </c>
       <c r="CX75" s="80">
         <v>107.8</v>
       </c>
       <c r="CY75" s="80">
         <v>152.5</v>
       </c>
-      <c r="CZ75" s="97">
+      <c r="CZ75" s="88">
         <v>111.1</v>
       </c>
-      <c r="DA75" s="33"/>
+      <c r="DA75" s="88">
+        <v>110.9</v>
+      </c>
       <c r="DB75" s="33"/>
       <c r="DC75" s="33"/>
       <c r="DD75" s="42"/>
       <c r="DE75" s="42"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="88"/>
-[...3 lines deleted...]
-      <c r="F77" s="88"/>
+      <c r="B77" s="93"/>
+      <c r="C77" s="93"/>
+      <c r="D77" s="93"/>
+      <c r="E77" s="93"/>
+      <c r="F77" s="93"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AX77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AY77" s="5"/>
       <c r="AZ77" s="5"/>
       <c r="BA77" s="5"/>
       <c r="BB77" s="5"/>
       <c r="BC77" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="CT3:DE3"/>
-[...39 lines deleted...]
-    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="CH41:CS41"/>
     <mergeCell ref="CH60:CS60"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="A20:BI20"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W40:Y40"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="DB59:DE59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -27482,82 +27591,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>