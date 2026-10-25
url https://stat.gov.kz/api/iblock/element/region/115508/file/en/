--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\09\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства за 2026 г.г англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1075" uniqueCount="43">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
@@ -148,57 +153,57 @@
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Agriculture gross output (service) production by periods of the year</t>
   </si>
   <si>
     <t>Gross grop output production by periods of the year</t>
   </si>
   <si>
     <t>Gross output of livestock production by periods of the year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -991,51 +996,51 @@
     <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="26" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -3665,55 +3670,55 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="29" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="45" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -9765,193 +9770,195 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="33" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2933"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3273"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2935"/>
@@ -18695,166 +18702,176 @@
     <cellStyle name="Хороший 21 2" xfId="2411"/>
     <cellStyle name="Хороший 22" xfId="2412"/>
     <cellStyle name="Хороший 22 2" xfId="2413"/>
     <cellStyle name="Хороший 23" xfId="2414"/>
     <cellStyle name="Хороший 23 2" xfId="2415"/>
     <cellStyle name="Хороший 24" xfId="2416"/>
     <cellStyle name="Хороший 24 2" xfId="2417"/>
     <cellStyle name="Хороший 25" xfId="2418"/>
     <cellStyle name="Хороший 25 2" xfId="2419"/>
     <cellStyle name="Хороший 26" xfId="2420"/>
     <cellStyle name="Хороший 26 2" xfId="2421"/>
     <cellStyle name="Хороший 27" xfId="2422"/>
     <cellStyle name="Хороший 27 2" xfId="2423"/>
     <cellStyle name="Хороший 3" xfId="2424"/>
     <cellStyle name="Хороший 4" xfId="2425"/>
     <cellStyle name="Хороший 5" xfId="2426"/>
     <cellStyle name="Хороший 6" xfId="2427"/>
     <cellStyle name="Хороший 7" xfId="2428"/>
     <cellStyle name="Хороший 8" xfId="2429"/>
     <cellStyle name="Хороший 8 2" xfId="2430"/>
     <cellStyle name="Хороший 9" xfId="2431"/>
     <cellStyle name="Хороший 9 2" xfId="2432"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -18990,51 +19007,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DE78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
@@ -19044,377 +19061,379 @@
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="11.42578125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="1" customWidth="1"/>
     <col min="45" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="10.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.85546875" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="61" width="10.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="10.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="1" customWidth="1"/>
     <col min="67" max="68" width="10.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.7109375" style="1" customWidth="1"/>
     <col min="71" max="71" width="10" style="1" customWidth="1"/>
     <col min="72" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="10" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.42578125" style="1" customWidth="1"/>
-    <col min="95" max="16384" width="9.140625" style="1"/>
+    <col min="95" max="105" width="9.140625" style="1"/>
+    <col min="106" max="106" width="9.85546875" style="1" customWidth="1"/>
+    <col min="107" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="B2" s="95" t="s">
+      <c r="B2" s="97" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="95"/>
-[...57 lines deleted...]
-      <c r="BI2" s="95"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
+      <c r="N2" s="97"/>
+      <c r="O2" s="97"/>
+      <c r="P2" s="97"/>
+      <c r="Q2" s="97"/>
+      <c r="R2" s="97"/>
+      <c r="S2" s="97"/>
+      <c r="T2" s="97"/>
+      <c r="U2" s="97"/>
+      <c r="V2" s="97"/>
+      <c r="W2" s="97"/>
+      <c r="X2" s="97"/>
+      <c r="Y2" s="97"/>
+      <c r="Z2" s="97"/>
+      <c r="AA2" s="97"/>
+      <c r="AB2" s="97"/>
+      <c r="AC2" s="97"/>
+      <c r="AD2" s="97"/>
+      <c r="AE2" s="97"/>
+      <c r="AF2" s="97"/>
+      <c r="AG2" s="97"/>
+      <c r="AH2" s="97"/>
+      <c r="AI2" s="97"/>
+      <c r="AJ2" s="97"/>
+      <c r="AK2" s="97"/>
+      <c r="AL2" s="97"/>
+      <c r="AM2" s="97"/>
+      <c r="AN2" s="97"/>
+      <c r="AO2" s="97"/>
+      <c r="AP2" s="97"/>
+      <c r="AQ2" s="97"/>
+      <c r="AR2" s="97"/>
+      <c r="AS2" s="97"/>
+      <c r="AT2" s="97"/>
+      <c r="AU2" s="97"/>
+      <c r="AV2" s="97"/>
+      <c r="AW2" s="97"/>
+      <c r="AX2" s="97"/>
+      <c r="AY2" s="97"/>
+      <c r="AZ2" s="97"/>
+      <c r="BA2" s="97"/>
+      <c r="BB2" s="97"/>
+      <c r="BC2" s="97"/>
+      <c r="BD2" s="97"/>
+      <c r="BE2" s="97"/>
+      <c r="BF2" s="97"/>
+      <c r="BG2" s="97"/>
+      <c r="BH2" s="97"/>
+      <c r="BI2" s="97"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="K3" s="96" t="s">
+      <c r="K3" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="96"/>
-      <c r="M3" s="96"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
-      <c r="W3" s="96" t="s">
+      <c r="W3" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="96"/>
-      <c r="Y3" s="96"/>
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="94" t="s">
+      <c r="AH3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="94"/>
-[...1 lines deleted...]
-      <c r="AK3" s="94"/>
+      <c r="AI3" s="96"/>
+      <c r="AJ3" s="96"/>
+      <c r="AK3" s="96"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="94" t="s">
+      <c r="AT3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="94"/>
-[...1 lines deleted...]
-      <c r="AW3" s="94"/>
+      <c r="AU3" s="96"/>
+      <c r="AV3" s="96"/>
+      <c r="AW3" s="96"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="94" t="s">
+      <c r="BF3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="94"/>
-[...1 lines deleted...]
-      <c r="BI3" s="94"/>
+      <c r="BG3" s="96"/>
+      <c r="BH3" s="96"/>
+      <c r="BI3" s="96"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="94" t="s">
+      <c r="BR3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="94"/>
-[...1 lines deleted...]
-      <c r="BU3" s="94"/>
+      <c r="BS3" s="96"/>
+      <c r="BT3" s="96"/>
+      <c r="BU3" s="96"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="94" t="s">
+      <c r="CD3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="94"/>
-[...1 lines deleted...]
-      <c r="CG3" s="94"/>
+      <c r="CE3" s="96"/>
+      <c r="CF3" s="96"/>
+      <c r="CG3" s="96"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="94" t="s">
+      <c r="CP3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="94"/>
-[...1 lines deleted...]
-      <c r="CS3" s="94"/>
+      <c r="CQ3" s="96"/>
+      <c r="CR3" s="96"/>
+      <c r="CS3" s="96"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="94" t="s">
+      <c r="DB3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="94"/>
-[...1 lines deleted...]
-      <c r="DE3" s="94"/>
+      <c r="DC3" s="96"/>
+      <c r="DD3" s="96"/>
+      <c r="DE3" s="96"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="98"/>
-      <c r="B4" s="91" t="s">
+      <c r="A4" s="100"/>
+      <c r="B4" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="92"/>
-[...10 lines deleted...]
-      <c r="N4" s="91" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="92"/>
-[...10 lines deleted...]
-      <c r="Z4" s="91" t="s">
+      <c r="O4" s="94"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="92"/>
-[...10 lines deleted...]
-      <c r="AL4" s="91" t="s">
+      <c r="AA4" s="94"/>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="94"/>
+      <c r="AD4" s="94"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="92"/>
-[...10 lines deleted...]
-      <c r="AX4" s="91" t="s">
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="94"/>
+      <c r="AQ4" s="94"/>
+      <c r="AR4" s="94"/>
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="95"/>
+      <c r="AX4" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="AY4" s="92"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="91" t="s">
+      <c r="AY4" s="94"/>
+      <c r="AZ4" s="94"/>
+      <c r="BA4" s="94"/>
+      <c r="BB4" s="94"/>
+      <c r="BC4" s="94"/>
+      <c r="BD4" s="94"/>
+      <c r="BE4" s="94"/>
+      <c r="BF4" s="94"/>
+      <c r="BG4" s="94"/>
+      <c r="BH4" s="94"/>
+      <c r="BI4" s="95"/>
+      <c r="BJ4" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="BK4" s="92"/>
-[...10 lines deleted...]
-      <c r="BV4" s="91" t="s">
+      <c r="BK4" s="94"/>
+      <c r="BL4" s="94"/>
+      <c r="BM4" s="94"/>
+      <c r="BN4" s="94"/>
+      <c r="BO4" s="94"/>
+      <c r="BP4" s="94"/>
+      <c r="BQ4" s="94"/>
+      <c r="BR4" s="94"/>
+      <c r="BS4" s="94"/>
+      <c r="BT4" s="94"/>
+      <c r="BU4" s="95"/>
+      <c r="BV4" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="BW4" s="92"/>
-[...10 lines deleted...]
-      <c r="CH4" s="91" t="s">
+      <c r="BW4" s="94"/>
+      <c r="BX4" s="94"/>
+      <c r="BY4" s="94"/>
+      <c r="BZ4" s="94"/>
+      <c r="CA4" s="94"/>
+      <c r="CB4" s="94"/>
+      <c r="CC4" s="94"/>
+      <c r="CD4" s="94"/>
+      <c r="CE4" s="94"/>
+      <c r="CF4" s="94"/>
+      <c r="CG4" s="95"/>
+      <c r="CH4" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="CI4" s="92"/>
-[...10 lines deleted...]
-      <c r="CT4" s="91" t="s">
+      <c r="CI4" s="94"/>
+      <c r="CJ4" s="94"/>
+      <c r="CK4" s="94"/>
+      <c r="CL4" s="94"/>
+      <c r="CM4" s="94"/>
+      <c r="CN4" s="94"/>
+      <c r="CO4" s="94"/>
+      <c r="CP4" s="94"/>
+      <c r="CQ4" s="94"/>
+      <c r="CR4" s="94"/>
+      <c r="CS4" s="95"/>
+      <c r="CT4" s="93" t="s">
         <v>42</v>
       </c>
-      <c r="CU4" s="92"/>
-[...9 lines deleted...]
-      <c r="DE4" s="93"/>
+      <c r="CU4" s="94"/>
+      <c r="CV4" s="94"/>
+      <c r="CW4" s="94"/>
+      <c r="CX4" s="94"/>
+      <c r="CY4" s="94"/>
+      <c r="CZ4" s="94"/>
+      <c r="DA4" s="94"/>
+      <c r="DB4" s="94"/>
+      <c r="DC4" s="94"/>
+      <c r="DD4" s="94"/>
+      <c r="DE4" s="95"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="99"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -20012,51 +20031,53 @@
       </c>
       <c r="CT6" s="28">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="45">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="56">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="65">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="74">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="81">
         <v>110313.7</v>
       </c>
       <c r="CZ6" s="83">
         <v>145093.70000000001</v>
       </c>
       <c r="DA6" s="89">
         <v>195673.7</v>
       </c>
-      <c r="DB6" s="28"/>
+      <c r="DB6" s="89">
+        <v>378739.4</v>
+      </c>
       <c r="DC6" s="28"/>
       <c r="DD6" s="36"/>
       <c r="DE6" s="36"/>
     </row>
     <row r="7" spans="1:109" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
       </c>
       <c r="G7" s="12">
         <v>1749.3989485192058</v>
@@ -20333,51 +20354,53 @@
       </c>
       <c r="CT7" s="29">
         <v>792.6</v>
       </c>
       <c r="CU7" s="46">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="57">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="66">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="75">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="16">
         <v>5769.5</v>
       </c>
       <c r="CZ7" s="84">
         <v>7219.2</v>
       </c>
       <c r="DA7" s="37">
         <v>9487.6</v>
       </c>
-      <c r="DB7" s="29"/>
+      <c r="DB7" s="90">
+        <v>18344.5</v>
+      </c>
       <c r="DC7" s="37"/>
       <c r="DD7" s="37"/>
       <c r="DE7" s="37"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="14">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="14">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="14">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="14">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="14">
         <v>3478.4657396598277</v>
       </c>
       <c r="G8" s="14">
         <v>4285.1008082159815</v>
@@ -20654,51 +20677,53 @@
       </c>
       <c r="CT8" s="29">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="46">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="57">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="66">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="75">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="17">
         <v>12882.1</v>
       </c>
       <c r="CZ8" s="84">
         <v>16313.9</v>
       </c>
       <c r="DA8" s="37">
         <v>21642.6</v>
       </c>
-      <c r="DB8" s="29"/>
+      <c r="DB8" s="90">
+        <v>46104.2</v>
+      </c>
       <c r="DC8" s="37"/>
       <c r="DD8" s="37"/>
       <c r="DE8" s="37"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="14">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="14">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="14">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="14">
         <v>2855.0976540225538</v>
       </c>
       <c r="G9" s="14">
         <v>3775.7171402856716</v>
@@ -20975,51 +21000,53 @@
       </c>
       <c r="CT9" s="29">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="46">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="57">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="66">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="75">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="17">
         <v>10671.1</v>
       </c>
       <c r="CZ9" s="84">
         <v>13714.5</v>
       </c>
       <c r="DA9" s="37">
         <v>15783.5</v>
       </c>
-      <c r="DB9" s="29"/>
+      <c r="DB9" s="90">
+        <v>26674.400000000001</v>
+      </c>
       <c r="DC9" s="37"/>
       <c r="DD9" s="37"/>
       <c r="DE9" s="37"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="14">
         <v>2691.4306752839175</v>
       </c>
       <c r="G10" s="14">
         <v>3398.1049142075522</v>
@@ -21296,51 +21323,53 @@
       </c>
       <c r="CT10" s="29">
         <v>554.4</v>
       </c>
       <c r="CU10" s="46">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="57">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="66">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="75">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="17">
         <v>5672.6</v>
       </c>
       <c r="CZ10" s="84">
         <v>8027.4</v>
       </c>
       <c r="DA10" s="37">
         <v>10968.7</v>
       </c>
-      <c r="DB10" s="29"/>
+      <c r="DB10" s="90">
+        <v>24259.200000000001</v>
+      </c>
       <c r="DC10" s="37"/>
       <c r="DD10" s="37"/>
       <c r="DE10" s="37"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="14">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="14">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="14">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="14">
         <v>3228.1866208330325</v>
       </c>
       <c r="G11" s="14">
         <v>4736.2798140732793</v>
@@ -21617,51 +21646,53 @@
       </c>
       <c r="CT11" s="29">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="46">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="57">
         <v>3070</v>
       </c>
       <c r="CW11" s="66">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="75">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="17">
         <v>8234.7000000000007</v>
       </c>
       <c r="CZ11" s="84">
         <v>10662.9</v>
       </c>
       <c r="DA11" s="37">
         <v>13167.8</v>
       </c>
-      <c r="DB11" s="29"/>
+      <c r="DB11" s="90">
+        <v>16688.7</v>
+      </c>
       <c r="DC11" s="37"/>
       <c r="DD11" s="37"/>
       <c r="DE11" s="37"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="14">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="14">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="14">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="14">
         <v>2871.6363666464404</v>
       </c>
       <c r="G12" s="14">
         <v>3966.7108538090047</v>
@@ -21938,51 +21969,53 @@
       </c>
       <c r="CT12" s="29">
         <v>841.1</v>
       </c>
       <c r="CU12" s="46">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="57">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="66">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="75">
         <v>3587</v>
       </c>
       <c r="CY12" s="17">
         <v>5010.2</v>
       </c>
       <c r="CZ12" s="84">
         <v>6200.6</v>
       </c>
       <c r="DA12" s="37">
         <v>8949.5</v>
       </c>
-      <c r="DB12" s="29"/>
+      <c r="DB12" s="90">
+        <v>24516.9</v>
+      </c>
       <c r="DC12" s="37"/>
       <c r="DD12" s="37"/>
       <c r="DE12" s="37"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="14">
         <v>3066.4050577114822</v>
       </c>
       <c r="G13" s="14">
         <v>3857.8652297078688</v>
@@ -22259,51 +22292,53 @@
       </c>
       <c r="CT13" s="29">
         <v>828.2</v>
       </c>
       <c r="CU13" s="46">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="57">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="66">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="75">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="17">
         <v>7796.6</v>
       </c>
       <c r="CZ13" s="84">
         <v>12676.7</v>
       </c>
       <c r="DA13" s="37">
         <v>21203.599999999999</v>
       </c>
-      <c r="DB13" s="29"/>
+      <c r="DB13" s="90">
+        <v>39149.199999999997</v>
+      </c>
       <c r="DC13" s="37"/>
       <c r="DD13" s="37"/>
       <c r="DE13" s="37"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
       </c>
       <c r="G14" s="12">
         <v>4155.20435630067</v>
@@ -22580,51 +22615,53 @@
       </c>
       <c r="CT14" s="29">
         <v>588.1</v>
       </c>
       <c r="CU14" s="46">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="57">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="66">
         <v>2893</v>
       </c>
       <c r="CX14" s="75">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="17">
         <v>6812</v>
       </c>
       <c r="CZ14" s="84">
         <v>8417.4</v>
       </c>
       <c r="DA14" s="37">
         <v>11512.3</v>
       </c>
-      <c r="DB14" s="29"/>
+      <c r="DB14" s="90">
+        <v>29659.9</v>
+      </c>
       <c r="DC14" s="37"/>
       <c r="DD14" s="37"/>
       <c r="DE14" s="37"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="14">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="14">
         <v>2492.7681546842628</v>
       </c>
       <c r="G15" s="14">
         <v>3347.4875170935989</v>
@@ -22901,51 +22938,53 @@
       </c>
       <c r="CT15" s="29">
         <v>489.2</v>
       </c>
       <c r="CU15" s="46">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="57">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="66">
         <v>2698</v>
       </c>
       <c r="CX15" s="75">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="17">
         <v>4436.5</v>
       </c>
       <c r="CZ15" s="84">
         <v>7304</v>
       </c>
       <c r="DA15" s="37">
         <v>12477.1</v>
       </c>
-      <c r="DB15" s="29"/>
+      <c r="DB15" s="90">
+        <v>20610.900000000001</v>
+      </c>
       <c r="DC15" s="37"/>
       <c r="DD15" s="37"/>
       <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="14">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="14">
         <v>2706.80632431392</v>
       </c>
       <c r="G16" s="14">
         <v>3710.4360048218127</v>
@@ -23222,51 +23261,53 @@
       </c>
       <c r="CT16" s="29">
         <v>408.7</v>
       </c>
       <c r="CU16" s="46">
         <v>1173</v>
       </c>
       <c r="CV16" s="57">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="66">
         <v>4375</v>
       </c>
       <c r="CX16" s="75">
         <v>5531</v>
       </c>
       <c r="CY16" s="17">
         <v>8068.6</v>
       </c>
       <c r="CZ16" s="84">
         <v>9088.5</v>
       </c>
       <c r="DA16" s="37">
         <v>10464.4</v>
       </c>
-      <c r="DB16" s="29"/>
+      <c r="DB16" s="90">
+        <v>14597.7</v>
+      </c>
       <c r="DC16" s="37"/>
       <c r="DD16" s="37"/>
       <c r="DE16" s="37"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="14">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="14">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="14">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="14">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="14">
         <v>7184.3194626576296</v>
       </c>
       <c r="G17" s="14">
         <v>8915.1558891874301</v>
@@ -23543,51 +23584,53 @@
       </c>
       <c r="CT17" s="29">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="46">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="57">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="66">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="75">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="17">
         <v>21126.5</v>
       </c>
       <c r="CZ17" s="84">
         <v>27602.400000000001</v>
       </c>
       <c r="DA17" s="37">
         <v>34612.1</v>
       </c>
-      <c r="DB17" s="29"/>
+      <c r="DB17" s="90">
+        <v>67918.899999999994</v>
+      </c>
       <c r="DC17" s="37"/>
       <c r="DD17" s="37"/>
       <c r="DE17" s="37"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="14">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="14">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="14">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="14">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="14">
         <v>2103.4820961265686</v>
       </c>
       <c r="G18" s="14">
         <v>2984.047725697953</v>
@@ -23864,51 +23907,53 @@
       </c>
       <c r="CT18" s="29">
         <v>493.4</v>
       </c>
       <c r="CU18" s="46">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="57">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="66">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="75">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="17">
         <v>4545.6000000000004</v>
       </c>
       <c r="CZ18" s="84">
         <v>6246.5</v>
       </c>
       <c r="DA18" s="37">
         <v>9754.5</v>
       </c>
-      <c r="DB18" s="29"/>
+      <c r="DB18" s="90">
+        <v>22647.1</v>
+      </c>
       <c r="DC18" s="37"/>
       <c r="DD18" s="37"/>
       <c r="DE18" s="37"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="14">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="14">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="14">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="14">
         <v>3882.6688868912447</v>
       </c>
       <c r="G19" s="14">
         <v>5246.4155597930639</v>
@@ -24185,379 +24230,381 @@
       </c>
       <c r="CT19" s="29">
         <v>977.1</v>
       </c>
       <c r="CU19" s="46">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="57">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="66">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="75">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="37">
         <v>9287.7000000000007</v>
       </c>
       <c r="CZ19" s="84">
         <v>11619.7</v>
       </c>
       <c r="DA19" s="37">
         <v>15650.1</v>
       </c>
-      <c r="DB19" s="29"/>
+      <c r="DB19" s="90">
+        <v>27567.9</v>
+      </c>
       <c r="DC19" s="37"/>
       <c r="DD19" s="37"/>
       <c r="DE19" s="37"/>
     </row>
     <row r="21" spans="1:109" ht="21" customHeight="1">
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="95"/>
-[...57 lines deleted...]
-      <c r="BI21" s="95"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="97"/>
+      <c r="E21" s="97"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="97"/>
+      <c r="H21" s="97"/>
+      <c r="I21" s="97"/>
+      <c r="J21" s="97"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="97"/>
+      <c r="M21" s="97"/>
+      <c r="N21" s="97"/>
+      <c r="O21" s="97"/>
+      <c r="P21" s="97"/>
+      <c r="Q21" s="97"/>
+      <c r="R21" s="97"/>
+      <c r="S21" s="97"/>
+      <c r="T21" s="97"/>
+      <c r="U21" s="97"/>
+      <c r="V21" s="97"/>
+      <c r="W21" s="97"/>
+      <c r="X21" s="97"/>
+      <c r="Y21" s="97"/>
+      <c r="Z21" s="97"/>
+      <c r="AA21" s="97"/>
+      <c r="AB21" s="97"/>
+      <c r="AC21" s="97"/>
+      <c r="AD21" s="97"/>
+      <c r="AE21" s="97"/>
+      <c r="AF21" s="97"/>
+      <c r="AG21" s="97"/>
+      <c r="AH21" s="97"/>
+      <c r="AI21" s="97"/>
+      <c r="AJ21" s="97"/>
+      <c r="AK21" s="97"/>
+      <c r="AL21" s="97"/>
+      <c r="AM21" s="97"/>
+      <c r="AN21" s="97"/>
+      <c r="AO21" s="97"/>
+      <c r="AP21" s="97"/>
+      <c r="AQ21" s="97"/>
+      <c r="AR21" s="97"/>
+      <c r="AS21" s="97"/>
+      <c r="AT21" s="97"/>
+      <c r="AU21" s="97"/>
+      <c r="AV21" s="97"/>
+      <c r="AW21" s="97"/>
+      <c r="AX21" s="97"/>
+      <c r="AY21" s="97"/>
+      <c r="AZ21" s="97"/>
+      <c r="BA21" s="97"/>
+      <c r="BB21" s="97"/>
+      <c r="BC21" s="97"/>
+      <c r="BD21" s="97"/>
+      <c r="BE21" s="97"/>
+      <c r="BF21" s="97"/>
+      <c r="BG21" s="97"/>
+      <c r="BH21" s="97"/>
+      <c r="BI21" s="97"/>
     </row>
     <row r="22" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="96" t="s">
+      <c r="K22" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="L22" s="96"/>
-      <c r="M22" s="96"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
-      <c r="W22" s="96" t="s">
+      <c r="W22" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="X22" s="96"/>
-      <c r="Y22" s="96"/>
+      <c r="X22" s="98"/>
+      <c r="Y22" s="98"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
-      <c r="AH22" s="94" t="s">
+      <c r="AH22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AI22" s="94"/>
-[...1 lines deleted...]
-      <c r="AK22" s="94"/>
+      <c r="AI22" s="96"/>
+      <c r="AJ22" s="96"/>
+      <c r="AK22" s="96"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
-      <c r="AT22" s="94" t="s">
+      <c r="AT22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AU22" s="94"/>
-[...1 lines deleted...]
-      <c r="AW22" s="94"/>
+      <c r="AU22" s="96"/>
+      <c r="AV22" s="96"/>
+      <c r="AW22" s="96"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
-      <c r="BF22" s="94" t="s">
+      <c r="BF22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BG22" s="94"/>
-[...1 lines deleted...]
-      <c r="BI22" s="94"/>
+      <c r="BG22" s="96"/>
+      <c r="BH22" s="96"/>
+      <c r="BI22" s="96"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
-      <c r="BR22" s="94" t="s">
+      <c r="BR22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BS22" s="94"/>
-[...1 lines deleted...]
-      <c r="BU22" s="94"/>
+      <c r="BS22" s="96"/>
+      <c r="BT22" s="96"/>
+      <c r="BU22" s="96"/>
       <c r="BV22" s="4"/>
       <c r="BW22" s="4"/>
       <c r="BX22" s="4"/>
       <c r="BY22" s="4"/>
       <c r="BZ22" s="4"/>
       <c r="CA22" s="4"/>
       <c r="CB22" s="4"/>
       <c r="CC22" s="4"/>
-      <c r="CD22" s="94" t="s">
+      <c r="CD22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CE22" s="94"/>
-[...1 lines deleted...]
-      <c r="CG22" s="94"/>
+      <c r="CE22" s="96"/>
+      <c r="CF22" s="96"/>
+      <c r="CG22" s="96"/>
       <c r="CH22" s="4"/>
       <c r="CI22" s="4"/>
       <c r="CJ22" s="4"/>
       <c r="CK22" s="4"/>
       <c r="CL22" s="4"/>
       <c r="CM22" s="4"/>
       <c r="CN22" s="4"/>
       <c r="CO22" s="4"/>
-      <c r="CP22" s="94" t="s">
+      <c r="CP22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CQ22" s="94"/>
-[...1 lines deleted...]
-      <c r="CS22" s="94"/>
+      <c r="CQ22" s="96"/>
+      <c r="CR22" s="96"/>
+      <c r="CS22" s="96"/>
       <c r="CT22" s="4"/>
       <c r="CU22" s="4"/>
       <c r="CV22" s="4"/>
       <c r="CW22" s="4"/>
       <c r="CX22" s="4"/>
       <c r="CY22" s="4"/>
       <c r="CZ22" s="4"/>
       <c r="DA22" s="4"/>
-      <c r="DB22" s="94" t="s">
+      <c r="DB22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="DC22" s="94"/>
-[...1 lines deleted...]
-      <c r="DE22" s="94"/>
+      <c r="DC22" s="96"/>
+      <c r="DD22" s="96"/>
+      <c r="DE22" s="96"/>
     </row>
     <row r="23" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="98"/>
-      <c r="B23" s="91" t="s">
+      <c r="A23" s="100"/>
+      <c r="B23" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="92"/>
-[...10 lines deleted...]
-      <c r="N23" s="91" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="94"/>
+      <c r="E23" s="94"/>
+      <c r="F23" s="94"/>
+      <c r="G23" s="94"/>
+      <c r="H23" s="94"/>
+      <c r="I23" s="94"/>
+      <c r="J23" s="94"/>
+      <c r="K23" s="94"/>
+      <c r="L23" s="94"/>
+      <c r="M23" s="95"/>
+      <c r="N23" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="O23" s="92"/>
-[...10 lines deleted...]
-      <c r="Z23" s="91" t="s">
+      <c r="O23" s="94"/>
+      <c r="P23" s="94"/>
+      <c r="Q23" s="94"/>
+      <c r="R23" s="94"/>
+      <c r="S23" s="94"/>
+      <c r="T23" s="94"/>
+      <c r="U23" s="94"/>
+      <c r="V23" s="94"/>
+      <c r="W23" s="94"/>
+      <c r="X23" s="94"/>
+      <c r="Y23" s="95"/>
+      <c r="Z23" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="AA23" s="92"/>
-[...10 lines deleted...]
-      <c r="AL23" s="91" t="s">
+      <c r="AA23" s="94"/>
+      <c r="AB23" s="94"/>
+      <c r="AC23" s="94"/>
+      <c r="AD23" s="94"/>
+      <c r="AE23" s="94"/>
+      <c r="AF23" s="94"/>
+      <c r="AG23" s="94"/>
+      <c r="AH23" s="94"/>
+      <c r="AI23" s="94"/>
+      <c r="AJ23" s="94"/>
+      <c r="AK23" s="95"/>
+      <c r="AL23" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="AM23" s="92"/>
-[...10 lines deleted...]
-      <c r="AX23" s="91" t="s">
+      <c r="AM23" s="94"/>
+      <c r="AN23" s="94"/>
+      <c r="AO23" s="94"/>
+      <c r="AP23" s="94"/>
+      <c r="AQ23" s="94"/>
+      <c r="AR23" s="94"/>
+      <c r="AS23" s="94"/>
+      <c r="AT23" s="94"/>
+      <c r="AU23" s="94"/>
+      <c r="AV23" s="94"/>
+      <c r="AW23" s="95"/>
+      <c r="AX23" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="AY23" s="92"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="91" t="s">
+      <c r="AY23" s="94"/>
+      <c r="AZ23" s="94"/>
+      <c r="BA23" s="94"/>
+      <c r="BB23" s="94"/>
+      <c r="BC23" s="94"/>
+      <c r="BD23" s="94"/>
+      <c r="BE23" s="94"/>
+      <c r="BF23" s="94"/>
+      <c r="BG23" s="94"/>
+      <c r="BH23" s="94"/>
+      <c r="BI23" s="95"/>
+      <c r="BJ23" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="BK23" s="92"/>
-[...10 lines deleted...]
-      <c r="BV23" s="91" t="s">
+      <c r="BK23" s="94"/>
+      <c r="BL23" s="94"/>
+      <c r="BM23" s="94"/>
+      <c r="BN23" s="94"/>
+      <c r="BO23" s="94"/>
+      <c r="BP23" s="94"/>
+      <c r="BQ23" s="94"/>
+      <c r="BR23" s="94"/>
+      <c r="BS23" s="94"/>
+      <c r="BT23" s="94"/>
+      <c r="BU23" s="95"/>
+      <c r="BV23" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="BW23" s="92"/>
-[...10 lines deleted...]
-      <c r="CH23" s="91" t="s">
+      <c r="BW23" s="94"/>
+      <c r="BX23" s="94"/>
+      <c r="BY23" s="94"/>
+      <c r="BZ23" s="94"/>
+      <c r="CA23" s="94"/>
+      <c r="CB23" s="94"/>
+      <c r="CC23" s="94"/>
+      <c r="CD23" s="94"/>
+      <c r="CE23" s="94"/>
+      <c r="CF23" s="94"/>
+      <c r="CG23" s="95"/>
+      <c r="CH23" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="CI23" s="92"/>
-[...10 lines deleted...]
-      <c r="CT23" s="91" t="s">
+      <c r="CI23" s="94"/>
+      <c r="CJ23" s="94"/>
+      <c r="CK23" s="94"/>
+      <c r="CL23" s="94"/>
+      <c r="CM23" s="94"/>
+      <c r="CN23" s="94"/>
+      <c r="CO23" s="94"/>
+      <c r="CP23" s="94"/>
+      <c r="CQ23" s="94"/>
+      <c r="CR23" s="94"/>
+      <c r="CS23" s="95"/>
+      <c r="CT23" s="93" t="s">
         <v>42</v>
       </c>
-      <c r="CU23" s="92"/>
-[...9 lines deleted...]
-      <c r="DE23" s="93"/>
+      <c r="CU23" s="94"/>
+      <c r="CV23" s="94"/>
+      <c r="CW23" s="94"/>
+      <c r="CX23" s="94"/>
+      <c r="CY23" s="94"/>
+      <c r="CZ23" s="94"/>
+      <c r="DA23" s="94"/>
+      <c r="DB23" s="94"/>
+      <c r="DC23" s="94"/>
+      <c r="DD23" s="94"/>
+      <c r="DE23" s="95"/>
     </row>
     <row r="24" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="99"/>
+      <c r="A24" s="101"/>
       <c r="B24" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="55" t="s">
@@ -25155,51 +25202,53 @@
       </c>
       <c r="CT25" s="38">
         <v>13023.7</v>
       </c>
       <c r="CU25" s="47">
         <v>27788.400000000001</v>
       </c>
       <c r="CV25" s="58">
         <v>44283.8</v>
       </c>
       <c r="CW25" s="67">
         <v>62595</v>
       </c>
       <c r="CX25" s="76">
         <v>80576.2</v>
       </c>
       <c r="CY25" s="81">
         <v>108850.5</v>
       </c>
       <c r="CZ25" s="85">
         <v>143386.6</v>
       </c>
       <c r="DA25" s="89">
         <v>193722.7</v>
       </c>
-      <c r="DB25" s="28"/>
+      <c r="DB25" s="89">
+        <v>376544.6</v>
+      </c>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109" s="2" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C26" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D26" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E26" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F26" s="12">
         <v>1341.640796114596</v>
       </c>
       <c r="G26" s="12">
         <v>1691.7469485192059</v>
@@ -25476,51 +25525,53 @@
       </c>
       <c r="CT26" s="39">
         <v>757.4</v>
       </c>
       <c r="CU26" s="48">
         <v>1471.1</v>
       </c>
       <c r="CV26" s="59">
         <v>2815.8</v>
       </c>
       <c r="CW26" s="68">
         <v>3908</v>
       </c>
       <c r="CX26" s="77">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY26" s="16">
         <v>5651.7</v>
       </c>
       <c r="CZ26" s="86">
         <v>7081.7</v>
       </c>
       <c r="DA26" s="37">
         <v>9330.5</v>
       </c>
-      <c r="DB26" s="29"/>
+      <c r="DB26" s="90">
+        <v>18167.8</v>
+      </c>
       <c r="DC26" s="37"/>
       <c r="DD26" s="37"/>
       <c r="DE26" s="37"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C27" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D27" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E27" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F27" s="13">
         <v>3430.4281825030785</v>
       </c>
       <c r="G27" s="13">
         <v>4237.0632510592322</v>
@@ -25797,51 +25848,53 @@
       </c>
       <c r="CT27" s="39">
         <v>1786.7</v>
       </c>
       <c r="CU27" s="48">
         <v>3638.3</v>
       </c>
       <c r="CV27" s="59">
         <v>5759.4</v>
       </c>
       <c r="CW27" s="68">
         <v>7912.9</v>
       </c>
       <c r="CX27" s="77">
         <v>10148.299999999999</v>
       </c>
       <c r="CY27" s="17">
         <v>12663.1</v>
       </c>
       <c r="CZ27" s="86">
         <v>16058.4</v>
       </c>
       <c r="DA27" s="37">
         <v>21350.6</v>
       </c>
-      <c r="DB27" s="29"/>
+      <c r="DB27" s="90">
+        <v>45775.7</v>
+      </c>
       <c r="DC27" s="37"/>
       <c r="DD27" s="37"/>
       <c r="DE27" s="37"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C28" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D28" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E28" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F28" s="13">
         <v>2851.1206540225535</v>
       </c>
       <c r="G28" s="13">
         <v>3771.1301402856716</v>
@@ -26118,51 +26171,53 @@
       </c>
       <c r="CT28" s="39">
         <v>1342.4</v>
       </c>
       <c r="CU28" s="48">
         <v>3345.2</v>
       </c>
       <c r="CV28" s="59">
         <v>5233.7</v>
       </c>
       <c r="CW28" s="68">
         <v>6561.6</v>
       </c>
       <c r="CX28" s="77">
         <v>7907.5</v>
       </c>
       <c r="CY28" s="17">
         <v>10600.7</v>
       </c>
       <c r="CZ28" s="86">
         <v>13632.3</v>
       </c>
       <c r="DA28" s="37">
         <v>15689.5</v>
       </c>
-      <c r="DB28" s="29"/>
+      <c r="DB28" s="90">
+        <v>26568.7</v>
+      </c>
       <c r="DC28" s="37"/>
       <c r="DD28" s="37"/>
       <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C29" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D29" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E29" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F29" s="13">
         <v>2691.4306752839175</v>
       </c>
       <c r="G29" s="13">
         <v>3398.1049142075522</v>
@@ -26439,51 +26494,53 @@
       </c>
       <c r="CT29" s="39">
         <v>543.4</v>
       </c>
       <c r="CU29" s="48">
         <v>1296.5</v>
       </c>
       <c r="CV29" s="59">
         <v>1824.5</v>
       </c>
       <c r="CW29" s="68">
         <v>3290.3</v>
       </c>
       <c r="CX29" s="77">
         <v>4420.8</v>
       </c>
       <c r="CY29" s="17">
         <v>5670.8</v>
       </c>
       <c r="CZ29" s="86">
         <v>8025.3</v>
       </c>
       <c r="DA29" s="37">
         <v>10966.3</v>
       </c>
-      <c r="DB29" s="29"/>
+      <c r="DB29" s="90">
+        <v>24256.5</v>
+      </c>
       <c r="DC29" s="37"/>
       <c r="DD29" s="37"/>
       <c r="DE29" s="37"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C30" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D30" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E30" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F30" s="13">
         <v>3191.6806208330327</v>
       </c>
       <c r="G30" s="13">
         <v>4687.9348140732791</v>
@@ -26760,51 +26817,53 @@
       </c>
       <c r="CT30" s="39">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU30" s="48">
         <v>1977.8</v>
       </c>
       <c r="CV30" s="59">
         <v>2958.8</v>
       </c>
       <c r="CW30" s="68">
         <v>4097.3</v>
       </c>
       <c r="CX30" s="77">
         <v>5557.4</v>
       </c>
       <c r="CY30" s="17">
         <v>8010.3</v>
       </c>
       <c r="CZ30" s="86">
         <v>10401.1</v>
       </c>
       <c r="DA30" s="37">
         <v>12868.7</v>
       </c>
-      <c r="DB30" s="29"/>
+      <c r="DB30" s="90">
+        <v>16352.1</v>
+      </c>
       <c r="DC30" s="37"/>
       <c r="DD30" s="37"/>
       <c r="DE30" s="37"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C31" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D31" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E31" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F31" s="13">
         <v>2853.8153666464405</v>
       </c>
       <c r="G31" s="13">
         <v>3948.8898538090048</v>
@@ -27081,51 +27140,53 @@
       </c>
       <c r="CT31" s="39">
         <v>838.3</v>
       </c>
       <c r="CU31" s="48">
         <v>1354.4</v>
       </c>
       <c r="CV31" s="59">
         <v>2027.5</v>
       </c>
       <c r="CW31" s="68">
         <v>2869.3</v>
       </c>
       <c r="CX31" s="77">
         <v>3568.3</v>
       </c>
       <c r="CY31" s="17">
         <v>4987.7</v>
       </c>
       <c r="CZ31" s="86">
         <v>6174.3</v>
       </c>
       <c r="DA31" s="37">
         <v>8919.5</v>
       </c>
-      <c r="DB31" s="29"/>
+      <c r="DB31" s="90">
+        <v>24483.1</v>
+      </c>
       <c r="DC31" s="37"/>
       <c r="DD31" s="37"/>
       <c r="DE31" s="37"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C32" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D32" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E32" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F32" s="13">
         <v>3066.4050577114822</v>
       </c>
       <c r="G32" s="13">
         <v>3857.8652297078688</v>
@@ -27402,51 +27463,53 @@
       </c>
       <c r="CT32" s="39">
         <v>828</v>
       </c>
       <c r="CU32" s="48">
         <v>1927.6</v>
       </c>
       <c r="CV32" s="59">
         <v>3034.6</v>
       </c>
       <c r="CW32" s="68">
         <v>4483.2</v>
       </c>
       <c r="CX32" s="77">
         <v>5775.1</v>
       </c>
       <c r="CY32" s="17">
         <v>7794</v>
       </c>
       <c r="CZ32" s="86">
         <v>12673.6</v>
       </c>
       <c r="DA32" s="37">
         <v>21200.1</v>
       </c>
-      <c r="DB32" s="29"/>
+      <c r="DB32" s="90">
+        <v>39145.300000000003</v>
+      </c>
       <c r="DC32" s="37"/>
       <c r="DD32" s="37"/>
       <c r="DE32" s="37"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C33" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D33" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E33" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F33" s="12">
         <v>3070.543342243152</v>
       </c>
       <c r="G33" s="12">
         <v>4147.9303563006697</v>
@@ -27723,51 +27786,53 @@
       </c>
       <c r="CT33" s="39">
         <v>582.70000000000005</v>
       </c>
       <c r="CU33" s="48">
         <v>1317.4</v>
       </c>
       <c r="CV33" s="59">
         <v>1937.6</v>
       </c>
       <c r="CW33" s="68">
         <v>2880.6</v>
       </c>
       <c r="CX33" s="77">
         <v>3875.4</v>
       </c>
       <c r="CY33" s="17">
         <v>6793.3</v>
       </c>
       <c r="CZ33" s="86">
         <v>8395.7000000000007</v>
       </c>
       <c r="DA33" s="37">
         <v>11487.4</v>
       </c>
-      <c r="DB33" s="29"/>
+      <c r="DB33" s="90">
+        <v>29631.9</v>
+      </c>
       <c r="DC33" s="37"/>
       <c r="DD33" s="37"/>
       <c r="DE33" s="37"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C34" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D34" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E34" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F34" s="13">
         <v>2477.4381546842628</v>
       </c>
       <c r="G34" s="13">
         <v>3326.8795170935991</v>
@@ -28044,51 +28109,53 @@
       </c>
       <c r="CT34" s="39">
         <v>458.9</v>
       </c>
       <c r="CU34" s="48">
         <v>1317.6</v>
       </c>
       <c r="CV34" s="59">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW34" s="68">
         <v>2683.9</v>
       </c>
       <c r="CX34" s="77">
         <v>3360.6</v>
       </c>
       <c r="CY34" s="17">
         <v>4415.3999999999996</v>
       </c>
       <c r="CZ34" s="86">
         <v>7279.3</v>
       </c>
       <c r="DA34" s="37">
         <v>12448.8</v>
       </c>
-      <c r="DB34" s="29"/>
+      <c r="DB34" s="90">
+        <v>20579.2</v>
+      </c>
       <c r="DC34" s="37"/>
       <c r="DD34" s="37"/>
       <c r="DE34" s="37"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C35" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D35" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E35" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F35" s="13">
         <v>2706.4933243139203</v>
       </c>
       <c r="G35" s="13">
         <v>3710.1230048218131</v>
@@ -28365,51 +28432,53 @@
       </c>
       <c r="CT35" s="39">
         <v>408.3</v>
       </c>
       <c r="CU35" s="48">
         <v>1172.3</v>
       </c>
       <c r="CV35" s="59">
         <v>2408.6</v>
       </c>
       <c r="CW35" s="68">
         <v>4306.5</v>
       </c>
       <c r="CX35" s="77">
         <v>5445.5</v>
       </c>
       <c r="CY35" s="17">
         <v>7966</v>
       </c>
       <c r="CZ35" s="86">
         <v>8968.7000000000007</v>
       </c>
       <c r="DA35" s="37">
         <v>10327.6</v>
       </c>
-      <c r="DB35" s="29"/>
+      <c r="DB35" s="90">
+        <v>14443.8</v>
+      </c>
       <c r="DC35" s="37"/>
       <c r="DD35" s="37"/>
       <c r="DE35" s="37"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C36" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D36" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E36" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F36" s="13">
         <v>7151.1194626576334</v>
       </c>
       <c r="G36" s="13">
         <v>8872.9558891874258</v>
@@ -28686,51 +28755,53 @@
       </c>
       <c r="CT36" s="39">
         <v>2880.5</v>
       </c>
       <c r="CU36" s="48">
         <v>5814.2</v>
       </c>
       <c r="CV36" s="59">
         <v>9219.6</v>
       </c>
       <c r="CW36" s="68">
         <v>12908.8</v>
       </c>
       <c r="CX36" s="77">
         <v>16814.599999999999</v>
       </c>
       <c r="CY36" s="17">
         <v>21126.5</v>
       </c>
       <c r="CZ36" s="86">
         <v>27602.400000000001</v>
       </c>
       <c r="DA36" s="37">
         <v>34612.1</v>
       </c>
-      <c r="DB36" s="29"/>
+      <c r="DB36" s="90">
+        <v>67918.899999999994</v>
+      </c>
       <c r="DC36" s="37"/>
       <c r="DD36" s="37"/>
       <c r="DE36" s="37"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C37" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D37" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E37" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F37" s="13">
         <v>2103.2400961265685</v>
       </c>
       <c r="G37" s="13">
         <v>2983.7907256979529</v>
@@ -29007,51 +29078,53 @@
       </c>
       <c r="CT37" s="39">
         <v>484.3</v>
       </c>
       <c r="CU37" s="48">
         <v>1168.5</v>
       </c>
       <c r="CV37" s="59">
         <v>1773.2</v>
       </c>
       <c r="CW37" s="68">
         <v>2402.4</v>
       </c>
       <c r="CX37" s="77">
         <v>3021.4</v>
       </c>
       <c r="CY37" s="17">
         <v>4398.7</v>
       </c>
       <c r="CZ37" s="86">
         <v>6075.1</v>
       </c>
       <c r="DA37" s="37">
         <v>9558.6</v>
       </c>
-      <c r="DB37" s="29"/>
+      <c r="DB37" s="90">
+        <v>22426.7</v>
+      </c>
       <c r="DC37" s="37"/>
       <c r="DD37" s="37"/>
       <c r="DE37" s="37"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C38" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D38" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E38" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F38" s="13">
         <v>3778.8049868912449</v>
       </c>
       <c r="G38" s="13">
         <v>5119.2566597930636</v>
@@ -29328,379 +29401,381 @@
       </c>
       <c r="CT38" s="39">
         <v>911.8</v>
       </c>
       <c r="CU38" s="48">
         <v>1987.8</v>
       </c>
       <c r="CV38" s="59">
         <v>3133</v>
       </c>
       <c r="CW38" s="68">
         <v>4290.3</v>
       </c>
       <c r="CX38" s="77">
         <v>5834.2</v>
       </c>
       <c r="CY38" s="37">
         <v>8772.2999999999993</v>
       </c>
       <c r="CZ38" s="86">
         <v>11018.5</v>
       </c>
       <c r="DA38" s="37">
         <v>14963</v>
       </c>
-      <c r="DB38" s="29"/>
+      <c r="DB38" s="90">
+        <v>26794.9</v>
+      </c>
       <c r="DC38" s="37"/>
       <c r="DD38" s="37"/>
       <c r="DE38" s="37"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="B40" s="95" t="s">
+      <c r="B40" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="95"/>
-[...57 lines deleted...]
-      <c r="BI40" s="95"/>
+      <c r="C40" s="97"/>
+      <c r="D40" s="97"/>
+      <c r="E40" s="97"/>
+      <c r="F40" s="97"/>
+      <c r="G40" s="97"/>
+      <c r="H40" s="97"/>
+      <c r="I40" s="97"/>
+      <c r="J40" s="97"/>
+      <c r="K40" s="97"/>
+      <c r="L40" s="97"/>
+      <c r="M40" s="97"/>
+      <c r="N40" s="97"/>
+      <c r="O40" s="97"/>
+      <c r="P40" s="97"/>
+      <c r="Q40" s="97"/>
+      <c r="R40" s="97"/>
+      <c r="S40" s="97"/>
+      <c r="T40" s="97"/>
+      <c r="U40" s="97"/>
+      <c r="V40" s="97"/>
+      <c r="W40" s="97"/>
+      <c r="X40" s="97"/>
+      <c r="Y40" s="97"/>
+      <c r="Z40" s="97"/>
+      <c r="AA40" s="97"/>
+      <c r="AB40" s="97"/>
+      <c r="AC40" s="97"/>
+      <c r="AD40" s="97"/>
+      <c r="AE40" s="97"/>
+      <c r="AF40" s="97"/>
+      <c r="AG40" s="97"/>
+      <c r="AH40" s="97"/>
+      <c r="AI40" s="97"/>
+      <c r="AJ40" s="97"/>
+      <c r="AK40" s="97"/>
+      <c r="AL40" s="97"/>
+      <c r="AM40" s="97"/>
+      <c r="AN40" s="97"/>
+      <c r="AO40" s="97"/>
+      <c r="AP40" s="97"/>
+      <c r="AQ40" s="97"/>
+      <c r="AR40" s="97"/>
+      <c r="AS40" s="97"/>
+      <c r="AT40" s="97"/>
+      <c r="AU40" s="97"/>
+      <c r="AV40" s="97"/>
+      <c r="AW40" s="97"/>
+      <c r="AX40" s="97"/>
+      <c r="AY40" s="97"/>
+      <c r="AZ40" s="97"/>
+      <c r="BA40" s="97"/>
+      <c r="BB40" s="97"/>
+      <c r="BC40" s="97"/>
+      <c r="BD40" s="97"/>
+      <c r="BE40" s="97"/>
+      <c r="BF40" s="97"/>
+      <c r="BG40" s="97"/>
+      <c r="BH40" s="97"/>
+      <c r="BI40" s="97"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="94" t="s">
+      <c r="K41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="L41" s="94"/>
-      <c r="M41" s="94"/>
+      <c r="L41" s="96"/>
+      <c r="M41" s="96"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="96" t="s">
+      <c r="W41" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="X41" s="96"/>
-      <c r="Y41" s="96"/>
+      <c r="X41" s="98"/>
+      <c r="Y41" s="98"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="94" t="s">
+      <c r="AH41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AI41" s="94"/>
-[...1 lines deleted...]
-      <c r="AK41" s="94"/>
+      <c r="AI41" s="96"/>
+      <c r="AJ41" s="96"/>
+      <c r="AK41" s="96"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="94" t="s">
+      <c r="AT41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AU41" s="94"/>
-[...1 lines deleted...]
-      <c r="AW41" s="94"/>
+      <c r="AU41" s="96"/>
+      <c r="AV41" s="96"/>
+      <c r="AW41" s="96"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="94" t="s">
+      <c r="BF41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BG41" s="94"/>
-[...1 lines deleted...]
-      <c r="BI41" s="94"/>
+      <c r="BG41" s="96"/>
+      <c r="BH41" s="96"/>
+      <c r="BI41" s="96"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="94" t="s">
+      <c r="BR41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BS41" s="94"/>
-[...1 lines deleted...]
-      <c r="BU41" s="94"/>
+      <c r="BS41" s="96"/>
+      <c r="BT41" s="96"/>
+      <c r="BU41" s="96"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="94" t="s">
+      <c r="CD41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CE41" s="94"/>
-[...1 lines deleted...]
-      <c r="CG41" s="94"/>
+      <c r="CE41" s="96"/>
+      <c r="CF41" s="96"/>
+      <c r="CG41" s="96"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="94" t="s">
+      <c r="CP41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CQ41" s="94"/>
-[...1 lines deleted...]
-      <c r="CS41" s="94"/>
+      <c r="CQ41" s="96"/>
+      <c r="CR41" s="96"/>
+      <c r="CS41" s="96"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="94" t="s">
+      <c r="DB41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="DC41" s="94"/>
-[...1 lines deleted...]
-      <c r="DE41" s="94"/>
+      <c r="DC41" s="96"/>
+      <c r="DD41" s="96"/>
+      <c r="DE41" s="96"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="98"/>
-      <c r="B42" s="91" t="s">
+      <c r="A42" s="100"/>
+      <c r="B42" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="92"/>
-[...10 lines deleted...]
-      <c r="N42" s="91" t="s">
+      <c r="C42" s="94"/>
+      <c r="D42" s="94"/>
+      <c r="E42" s="94"/>
+      <c r="F42" s="94"/>
+      <c r="G42" s="94"/>
+      <c r="H42" s="94"/>
+      <c r="I42" s="94"/>
+      <c r="J42" s="94"/>
+      <c r="K42" s="94"/>
+      <c r="L42" s="94"/>
+      <c r="M42" s="95"/>
+      <c r="N42" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="92"/>
-[...10 lines deleted...]
-      <c r="Z42" s="91" t="s">
+      <c r="O42" s="94"/>
+      <c r="P42" s="94"/>
+      <c r="Q42" s="94"/>
+      <c r="R42" s="94"/>
+      <c r="S42" s="94"/>
+      <c r="T42" s="94"/>
+      <c r="U42" s="94"/>
+      <c r="V42" s="94"/>
+      <c r="W42" s="94"/>
+      <c r="X42" s="94"/>
+      <c r="Y42" s="95"/>
+      <c r="Z42" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="92"/>
-[...10 lines deleted...]
-      <c r="AL42" s="91" t="s">
+      <c r="AA42" s="94"/>
+      <c r="AB42" s="94"/>
+      <c r="AC42" s="94"/>
+      <c r="AD42" s="94"/>
+      <c r="AE42" s="94"/>
+      <c r="AF42" s="94"/>
+      <c r="AG42" s="94"/>
+      <c r="AH42" s="94"/>
+      <c r="AI42" s="94"/>
+      <c r="AJ42" s="94"/>
+      <c r="AK42" s="95"/>
+      <c r="AL42" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="AM42" s="92"/>
-[...10 lines deleted...]
-      <c r="AX42" s="91" t="s">
+      <c r="AM42" s="94"/>
+      <c r="AN42" s="94"/>
+      <c r="AO42" s="94"/>
+      <c r="AP42" s="94"/>
+      <c r="AQ42" s="94"/>
+      <c r="AR42" s="94"/>
+      <c r="AS42" s="94"/>
+      <c r="AT42" s="94"/>
+      <c r="AU42" s="94"/>
+      <c r="AV42" s="94"/>
+      <c r="AW42" s="95"/>
+      <c r="AX42" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="AY42" s="92"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="91" t="s">
+      <c r="AY42" s="94"/>
+      <c r="AZ42" s="94"/>
+      <c r="BA42" s="94"/>
+      <c r="BB42" s="94"/>
+      <c r="BC42" s="94"/>
+      <c r="BD42" s="94"/>
+      <c r="BE42" s="94"/>
+      <c r="BF42" s="94"/>
+      <c r="BG42" s="94"/>
+      <c r="BH42" s="94"/>
+      <c r="BI42" s="95"/>
+      <c r="BJ42" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="BK42" s="92"/>
-[...10 lines deleted...]
-      <c r="BV42" s="91" t="s">
+      <c r="BK42" s="94"/>
+      <c r="BL42" s="94"/>
+      <c r="BM42" s="94"/>
+      <c r="BN42" s="94"/>
+      <c r="BO42" s="94"/>
+      <c r="BP42" s="94"/>
+      <c r="BQ42" s="94"/>
+      <c r="BR42" s="94"/>
+      <c r="BS42" s="94"/>
+      <c r="BT42" s="94"/>
+      <c r="BU42" s="95"/>
+      <c r="BV42" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="BW42" s="92"/>
-[...10 lines deleted...]
-      <c r="CH42" s="91" t="s">
+      <c r="BW42" s="94"/>
+      <c r="BX42" s="94"/>
+      <c r="BY42" s="94"/>
+      <c r="BZ42" s="94"/>
+      <c r="CA42" s="94"/>
+      <c r="CB42" s="94"/>
+      <c r="CC42" s="94"/>
+      <c r="CD42" s="94"/>
+      <c r="CE42" s="94"/>
+      <c r="CF42" s="94"/>
+      <c r="CG42" s="95"/>
+      <c r="CH42" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="CI42" s="92"/>
-[...10 lines deleted...]
-      <c r="CT42" s="91" t="s">
+      <c r="CI42" s="94"/>
+      <c r="CJ42" s="94"/>
+      <c r="CK42" s="94"/>
+      <c r="CL42" s="94"/>
+      <c r="CM42" s="94"/>
+      <c r="CN42" s="94"/>
+      <c r="CO42" s="94"/>
+      <c r="CP42" s="94"/>
+      <c r="CQ42" s="94"/>
+      <c r="CR42" s="94"/>
+      <c r="CS42" s="95"/>
+      <c r="CT42" s="93" t="s">
         <v>42</v>
       </c>
-      <c r="CU42" s="92"/>
-[...9 lines deleted...]
-      <c r="DE42" s="93"/>
+      <c r="CU42" s="94"/>
+      <c r="CV42" s="94"/>
+      <c r="CW42" s="94"/>
+      <c r="CX42" s="94"/>
+      <c r="CY42" s="94"/>
+      <c r="CZ42" s="94"/>
+      <c r="DA42" s="94"/>
+      <c r="DB42" s="94"/>
+      <c r="DC42" s="94"/>
+      <c r="DD42" s="94"/>
+      <c r="DE42" s="95"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="99"/>
+      <c r="A43" s="101"/>
       <c r="B43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="55" t="s">
@@ -30298,51 +30373,53 @@
       </c>
       <c r="CT44" s="40">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="49">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="60">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="69">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="78">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="19">
         <v>5795.3</v>
       </c>
       <c r="CZ44" s="87">
         <v>20469.900000000001</v>
       </c>
       <c r="DA44" s="89">
         <v>51352.9</v>
       </c>
-      <c r="DB44" s="28"/>
+      <c r="DB44" s="89">
+        <v>214589.2</v>
+      </c>
       <c r="DC44" s="28"/>
       <c r="DD44" s="36"/>
       <c r="DE44" s="36"/>
     </row>
     <row r="45" spans="1:109" s="2" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
       </c>
       <c r="G45" s="12">
         <v>139.22491890393601</v>
@@ -30619,51 +30696,53 @@
       </c>
       <c r="CT45" s="41">
         <v>95.2</v>
       </c>
       <c r="CU45" s="50">
         <v>235.2</v>
       </c>
       <c r="CV45" s="61">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="70">
         <v>441</v>
       </c>
       <c r="CX45" s="79">
         <v>473.8</v>
       </c>
       <c r="CY45" s="16">
         <v>530.20000000000005</v>
       </c>
       <c r="CZ45" s="88">
         <v>1136.5</v>
       </c>
       <c r="DA45" s="37">
         <v>2253.1999999999998</v>
       </c>
-      <c r="DB45" s="29"/>
+      <c r="DB45" s="90">
+        <v>10351.200000000001</v>
+      </c>
       <c r="DC45" s="37"/>
       <c r="DD45" s="37"/>
       <c r="DE45" s="37"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="14">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="14">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="14">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="14">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="14">
         <v>58.53976733333333</v>
       </c>
       <c r="G46" s="14">
         <v>70.247720799999996</v>
@@ -30940,51 +31019,53 @@
       </c>
       <c r="CT46" s="41">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="50">
         <v>165.1</v>
       </c>
       <c r="CV46" s="61">
         <v>211</v>
       </c>
       <c r="CW46" s="70">
         <v>343.5</v>
       </c>
       <c r="CX46" s="79">
         <v>366.5</v>
       </c>
       <c r="CY46" s="17">
         <v>406</v>
       </c>
       <c r="CZ46" s="88">
         <v>1608.3</v>
       </c>
       <c r="DA46" s="37">
         <v>4370.8</v>
       </c>
-      <c r="DB46" s="29"/>
+      <c r="DB46" s="90">
+        <v>26069.5</v>
+      </c>
       <c r="DC46" s="37"/>
       <c r="DD46" s="37"/>
       <c r="DE46" s="37"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="14">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="14">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="14">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="14">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="14">
         <v>971.1759616994666</v>
       </c>
       <c r="G47" s="14">
         <v>1165.4111540393599</v>
@@ -31261,51 +31342,53 @@
       </c>
       <c r="CT47" s="41">
         <v>881.7</v>
       </c>
       <c r="CU47" s="50">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="61">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="70">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="79">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="17">
         <v>4836.8</v>
       </c>
       <c r="CZ47" s="88">
         <v>5809.3</v>
       </c>
       <c r="DA47" s="37">
         <v>6784.8</v>
       </c>
-      <c r="DB47" s="29"/>
+      <c r="DB47" s="90">
+        <v>16545.099999999999</v>
+      </c>
       <c r="DC47" s="37"/>
       <c r="DD47" s="37"/>
       <c r="DE47" s="37"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>18</v>
@@ -31582,51 +31665,53 @@
       </c>
       <c r="CT48" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU48" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV48" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW48" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX48" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY48" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ48" s="88">
         <v>1391</v>
       </c>
       <c r="DA48" s="37">
         <v>3008.6</v>
       </c>
-      <c r="DB48" s="29"/>
+      <c r="DB48" s="90">
+        <v>14867.8</v>
+      </c>
       <c r="DC48" s="37"/>
       <c r="DD48" s="37"/>
       <c r="DE48" s="37"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>18</v>
@@ -31903,51 +31988,53 @@
       </c>
       <c r="CT49" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU49" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV49" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW49" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX49" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY49" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ49" s="88">
         <v>656.2</v>
       </c>
       <c r="DA49" s="37">
         <v>1319.3</v>
       </c>
-      <c r="DB49" s="29"/>
+      <c r="DB49" s="90">
+        <v>3481.5</v>
+      </c>
       <c r="DC49" s="37"/>
       <c r="DD49" s="37"/>
       <c r="DE49" s="37"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>18</v>
@@ -32224,51 +32311,53 @@
       </c>
       <c r="CT50" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU50" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV50" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW50" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX50" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ50" s="88">
         <v>411.6</v>
       </c>
       <c r="DA50" s="37">
         <v>2484</v>
       </c>
-      <c r="DB50" s="29"/>
+      <c r="DB50" s="90">
+        <v>17064.599999999999</v>
+      </c>
       <c r="DC50" s="37"/>
       <c r="DD50" s="37"/>
       <c r="DE50" s="37"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="12" t="s">
         <v>18</v>
@@ -32545,51 +32634,53 @@
       </c>
       <c r="CT51" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU51" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV51" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW51" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX51" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY51" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ51" s="88">
         <v>3360.3</v>
       </c>
       <c r="DA51" s="37">
         <v>10144.299999999999</v>
       </c>
-      <c r="DB51" s="29"/>
+      <c r="DB51" s="90">
+        <v>26451.1</v>
+      </c>
       <c r="DC51" s="37"/>
       <c r="DD51" s="37"/>
       <c r="DE51" s="37"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>18</v>
@@ -32866,51 +32957,53 @@
       </c>
       <c r="CT52" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU52" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV52" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW52" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX52" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY52" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ52" s="88">
         <v>517.20000000000005</v>
       </c>
       <c r="DA52" s="37">
         <v>2209.8000000000002</v>
       </c>
-      <c r="DB52" s="29"/>
+      <c r="DB52" s="90">
+        <v>19158.3</v>
+      </c>
       <c r="DC52" s="37"/>
       <c r="DD52" s="37"/>
       <c r="DE52" s="37"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="12" t="s">
         <v>18</v>
@@ -33187,51 +33280,53 @@
       </c>
       <c r="CT53" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU53" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV53" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW53" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX53" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY53" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ53" s="88">
         <v>1719.1</v>
       </c>
       <c r="DA53" s="37">
         <v>5695.3</v>
       </c>
-      <c r="DB53" s="29"/>
+      <c r="DB53" s="90">
+        <v>12531.7</v>
+      </c>
       <c r="DC53" s="37"/>
       <c r="DD53" s="37"/>
       <c r="DE53" s="37"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="12" t="s">
         <v>18</v>
@@ -33508,51 +33603,53 @@
       </c>
       <c r="CT54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU54" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV54" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW54" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX54" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY54" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ54" s="88">
         <v>528.79999999999995</v>
       </c>
       <c r="DA54" s="37">
         <v>1127.4000000000001</v>
       </c>
-      <c r="DB54" s="29"/>
+      <c r="DB54" s="90">
+        <v>4410.8</v>
+      </c>
       <c r="DC54" s="37"/>
       <c r="DD54" s="37"/>
       <c r="DE54" s="37"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="12" t="s">
         <v>18</v>
@@ -33829,51 +33926,53 @@
       </c>
       <c r="CT55" s="41">
         <v>4.2</v>
       </c>
       <c r="CU55" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="61">
         <v>15</v>
       </c>
       <c r="CW55" s="70">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="79">
         <v>19</v>
       </c>
       <c r="CY55" s="17">
         <v>22.3</v>
       </c>
       <c r="CZ55" s="88">
         <v>1753.8</v>
       </c>
       <c r="DA55" s="37">
         <v>4935.8999999999996</v>
       </c>
-      <c r="DB55" s="29"/>
+      <c r="DB55" s="90">
+        <v>34198.300000000003</v>
+      </c>
       <c r="DC55" s="37"/>
       <c r="DD55" s="37"/>
       <c r="DE55" s="37"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="12" t="s">
         <v>18</v>
@@ -34150,51 +34249,53 @@
       </c>
       <c r="CT56" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU56" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV56" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW56" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX56" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY56" s="17" t="s">
         <v>18</v>
       </c>
       <c r="CZ56" s="88">
         <v>691.1</v>
       </c>
       <c r="DA56" s="37">
         <v>3583.4</v>
       </c>
-      <c r="DB56" s="29"/>
+      <c r="DB56" s="90">
+        <v>15758.9</v>
+      </c>
       <c r="DC56" s="37"/>
       <c r="DD56" s="37"/>
       <c r="DE56" s="37"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="12" t="s">
         <v>18</v>
@@ -34471,379 +34572,381 @@
       </c>
       <c r="CT57" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU57" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV57" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW57" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX57" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY57" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CZ57" s="88">
         <v>886.8</v>
       </c>
       <c r="DA57" s="37">
         <v>3436.2</v>
       </c>
-      <c r="DB57" s="29"/>
+      <c r="DB57" s="90">
+        <v>13700.4</v>
+      </c>
       <c r="DC57" s="37"/>
       <c r="DD57" s="37"/>
       <c r="DE57" s="37"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="B59" s="95" t="s">
+      <c r="B59" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="C59" s="95"/>
-[...57 lines deleted...]
-      <c r="BI59" s="95"/>
+      <c r="C59" s="97"/>
+      <c r="D59" s="97"/>
+      <c r="E59" s="97"/>
+      <c r="F59" s="97"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="97"/>
+      <c r="I59" s="97"/>
+      <c r="J59" s="97"/>
+      <c r="K59" s="97"/>
+      <c r="L59" s="97"/>
+      <c r="M59" s="97"/>
+      <c r="N59" s="97"/>
+      <c r="O59" s="97"/>
+      <c r="P59" s="97"/>
+      <c r="Q59" s="97"/>
+      <c r="R59" s="97"/>
+      <c r="S59" s="97"/>
+      <c r="T59" s="97"/>
+      <c r="U59" s="97"/>
+      <c r="V59" s="97"/>
+      <c r="W59" s="97"/>
+      <c r="X59" s="97"/>
+      <c r="Y59" s="97"/>
+      <c r="Z59" s="97"/>
+      <c r="AA59" s="97"/>
+      <c r="AB59" s="97"/>
+      <c r="AC59" s="97"/>
+      <c r="AD59" s="97"/>
+      <c r="AE59" s="97"/>
+      <c r="AF59" s="97"/>
+      <c r="AG59" s="97"/>
+      <c r="AH59" s="97"/>
+      <c r="AI59" s="97"/>
+      <c r="AJ59" s="97"/>
+      <c r="AK59" s="97"/>
+      <c r="AL59" s="97"/>
+      <c r="AM59" s="97"/>
+      <c r="AN59" s="97"/>
+      <c r="AO59" s="97"/>
+      <c r="AP59" s="97"/>
+      <c r="AQ59" s="97"/>
+      <c r="AR59" s="97"/>
+      <c r="AS59" s="97"/>
+      <c r="AT59" s="97"/>
+      <c r="AU59" s="97"/>
+      <c r="AV59" s="97"/>
+      <c r="AW59" s="97"/>
+      <c r="AX59" s="97"/>
+      <c r="AY59" s="97"/>
+      <c r="AZ59" s="97"/>
+      <c r="BA59" s="97"/>
+      <c r="BB59" s="97"/>
+      <c r="BC59" s="97"/>
+      <c r="BD59" s="97"/>
+      <c r="BE59" s="97"/>
+      <c r="BF59" s="97"/>
+      <c r="BG59" s="97"/>
+      <c r="BH59" s="97"/>
+      <c r="BI59" s="97"/>
     </row>
     <row r="60" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
-      <c r="K60" s="94" t="s">
+      <c r="K60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="L60" s="94"/>
-      <c r="M60" s="94"/>
+      <c r="L60" s="96"/>
+      <c r="M60" s="96"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
-      <c r="W60" s="96" t="s">
+      <c r="W60" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="X60" s="96"/>
-      <c r="Y60" s="96"/>
+      <c r="X60" s="98"/>
+      <c r="Y60" s="98"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
       <c r="AB60" s="4"/>
       <c r="AC60" s="4"/>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4"/>
       <c r="AG60" s="4"/>
-      <c r="AH60" s="94" t="s">
+      <c r="AH60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AI60" s="94"/>
-[...1 lines deleted...]
-      <c r="AK60" s="94"/>
+      <c r="AI60" s="96"/>
+      <c r="AJ60" s="96"/>
+      <c r="AK60" s="96"/>
       <c r="AL60" s="4"/>
       <c r="AM60" s="4"/>
       <c r="AN60" s="4"/>
       <c r="AO60" s="4"/>
       <c r="AP60" s="4"/>
       <c r="AQ60" s="4"/>
       <c r="AR60" s="4"/>
       <c r="AS60" s="4"/>
-      <c r="AT60" s="94" t="s">
+      <c r="AT60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AU60" s="94"/>
-[...1 lines deleted...]
-      <c r="AW60" s="94"/>
+      <c r="AU60" s="96"/>
+      <c r="AV60" s="96"/>
+      <c r="AW60" s="96"/>
       <c r="AX60" s="4"/>
       <c r="AY60" s="4"/>
       <c r="AZ60" s="4"/>
       <c r="BA60" s="4"/>
       <c r="BB60" s="4"/>
       <c r="BC60" s="4"/>
       <c r="BD60" s="4"/>
       <c r="BE60" s="4"/>
-      <c r="BF60" s="94" t="s">
+      <c r="BF60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BG60" s="94"/>
-[...1 lines deleted...]
-      <c r="BI60" s="94"/>
+      <c r="BG60" s="96"/>
+      <c r="BH60" s="96"/>
+      <c r="BI60" s="96"/>
       <c r="BJ60" s="4"/>
       <c r="BK60" s="4"/>
       <c r="BL60" s="4"/>
       <c r="BM60" s="4"/>
       <c r="BN60" s="4"/>
       <c r="BO60" s="4"/>
       <c r="BP60" s="4"/>
       <c r="BQ60" s="4"/>
-      <c r="BR60" s="94" t="s">
+      <c r="BR60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="BS60" s="94"/>
-[...1 lines deleted...]
-      <c r="BU60" s="94"/>
+      <c r="BS60" s="96"/>
+      <c r="BT60" s="96"/>
+      <c r="BU60" s="96"/>
       <c r="BV60" s="4"/>
       <c r="BW60" s="4"/>
       <c r="BX60" s="4"/>
       <c r="BY60" s="4"/>
       <c r="BZ60" s="4"/>
       <c r="CA60" s="4"/>
       <c r="CB60" s="4"/>
       <c r="CC60" s="4"/>
-      <c r="CD60" s="94" t="s">
+      <c r="CD60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CE60" s="94"/>
-[...1 lines deleted...]
-      <c r="CG60" s="94"/>
+      <c r="CE60" s="96"/>
+      <c r="CF60" s="96"/>
+      <c r="CG60" s="96"/>
       <c r="CH60" s="4"/>
       <c r="CI60" s="4"/>
       <c r="CJ60" s="4"/>
       <c r="CK60" s="4"/>
       <c r="CL60" s="4"/>
       <c r="CM60" s="4"/>
       <c r="CN60" s="4"/>
       <c r="CO60" s="4"/>
-      <c r="CP60" s="94" t="s">
+      <c r="CP60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="CQ60" s="94"/>
-[...1 lines deleted...]
-      <c r="CS60" s="94"/>
+      <c r="CQ60" s="96"/>
+      <c r="CR60" s="96"/>
+      <c r="CS60" s="96"/>
       <c r="CT60" s="4"/>
       <c r="CU60" s="4"/>
       <c r="CV60" s="4"/>
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
-      <c r="DB60" s="94" t="s">
+      <c r="DB60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="DC60" s="94"/>
-[...1 lines deleted...]
-      <c r="DE60" s="94"/>
+      <c r="DC60" s="96"/>
+      <c r="DD60" s="96"/>
+      <c r="DE60" s="96"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="98"/>
-      <c r="B61" s="91" t="s">
+      <c r="A61" s="100"/>
+      <c r="B61" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="92"/>
-[...10 lines deleted...]
-      <c r="N61" s="91" t="s">
+      <c r="C61" s="94"/>
+      <c r="D61" s="94"/>
+      <c r="E61" s="94"/>
+      <c r="F61" s="94"/>
+      <c r="G61" s="94"/>
+      <c r="H61" s="94"/>
+      <c r="I61" s="94"/>
+      <c r="J61" s="94"/>
+      <c r="K61" s="94"/>
+      <c r="L61" s="94"/>
+      <c r="M61" s="95"/>
+      <c r="N61" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="O61" s="92"/>
-[...10 lines deleted...]
-      <c r="Z61" s="91" t="s">
+      <c r="O61" s="94"/>
+      <c r="P61" s="94"/>
+      <c r="Q61" s="94"/>
+      <c r="R61" s="94"/>
+      <c r="S61" s="94"/>
+      <c r="T61" s="94"/>
+      <c r="U61" s="94"/>
+      <c r="V61" s="94"/>
+      <c r="W61" s="94"/>
+      <c r="X61" s="94"/>
+      <c r="Y61" s="95"/>
+      <c r="Z61" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="AA61" s="92"/>
-[...10 lines deleted...]
-      <c r="AL61" s="91" t="s">
+      <c r="AA61" s="94"/>
+      <c r="AB61" s="94"/>
+      <c r="AC61" s="94"/>
+      <c r="AD61" s="94"/>
+      <c r="AE61" s="94"/>
+      <c r="AF61" s="94"/>
+      <c r="AG61" s="94"/>
+      <c r="AH61" s="94"/>
+      <c r="AI61" s="94"/>
+      <c r="AJ61" s="94"/>
+      <c r="AK61" s="95"/>
+      <c r="AL61" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="AM61" s="92"/>
-[...10 lines deleted...]
-      <c r="AX61" s="91" t="s">
+      <c r="AM61" s="94"/>
+      <c r="AN61" s="94"/>
+      <c r="AO61" s="94"/>
+      <c r="AP61" s="94"/>
+      <c r="AQ61" s="94"/>
+      <c r="AR61" s="94"/>
+      <c r="AS61" s="94"/>
+      <c r="AT61" s="94"/>
+      <c r="AU61" s="94"/>
+      <c r="AV61" s="94"/>
+      <c r="AW61" s="95"/>
+      <c r="AX61" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="AY61" s="92"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="91" t="s">
+      <c r="AY61" s="94"/>
+      <c r="AZ61" s="94"/>
+      <c r="BA61" s="94"/>
+      <c r="BB61" s="94"/>
+      <c r="BC61" s="94"/>
+      <c r="BD61" s="94"/>
+      <c r="BE61" s="94"/>
+      <c r="BF61" s="94"/>
+      <c r="BG61" s="94"/>
+      <c r="BH61" s="94"/>
+      <c r="BI61" s="95"/>
+      <c r="BJ61" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="BK61" s="92"/>
-[...10 lines deleted...]
-      <c r="BV61" s="91" t="s">
+      <c r="BK61" s="94"/>
+      <c r="BL61" s="94"/>
+      <c r="BM61" s="94"/>
+      <c r="BN61" s="94"/>
+      <c r="BO61" s="94"/>
+      <c r="BP61" s="94"/>
+      <c r="BQ61" s="94"/>
+      <c r="BR61" s="94"/>
+      <c r="BS61" s="94"/>
+      <c r="BT61" s="94"/>
+      <c r="BU61" s="95"/>
+      <c r="BV61" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="BW61" s="92"/>
-[...10 lines deleted...]
-      <c r="CH61" s="91" t="s">
+      <c r="BW61" s="94"/>
+      <c r="BX61" s="94"/>
+      <c r="BY61" s="94"/>
+      <c r="BZ61" s="94"/>
+      <c r="CA61" s="94"/>
+      <c r="CB61" s="94"/>
+      <c r="CC61" s="94"/>
+      <c r="CD61" s="94"/>
+      <c r="CE61" s="94"/>
+      <c r="CF61" s="94"/>
+      <c r="CG61" s="95"/>
+      <c r="CH61" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="CI61" s="92"/>
-[...10 lines deleted...]
-      <c r="CT61" s="91" t="s">
+      <c r="CI61" s="94"/>
+      <c r="CJ61" s="94"/>
+      <c r="CK61" s="94"/>
+      <c r="CL61" s="94"/>
+      <c r="CM61" s="94"/>
+      <c r="CN61" s="94"/>
+      <c r="CO61" s="94"/>
+      <c r="CP61" s="94"/>
+      <c r="CQ61" s="94"/>
+      <c r="CR61" s="94"/>
+      <c r="CS61" s="95"/>
+      <c r="CT61" s="93" t="s">
         <v>42</v>
       </c>
-      <c r="CU61" s="92"/>
-[...9 lines deleted...]
-      <c r="DE61" s="93"/>
+      <c r="CU61" s="94"/>
+      <c r="CV61" s="94"/>
+      <c r="CW61" s="94"/>
+      <c r="CX61" s="94"/>
+      <c r="CY61" s="94"/>
+      <c r="CZ61" s="94"/>
+      <c r="DA61" s="94"/>
+      <c r="DB61" s="94"/>
+      <c r="DC61" s="94"/>
+      <c r="DD61" s="94"/>
+      <c r="DE61" s="95"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="99"/>
+      <c r="A62" s="101"/>
       <c r="B62" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J62" s="55" t="s">
@@ -35441,51 +35544,53 @@
       </c>
       <c r="CT63" s="43">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="52">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="63">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="72">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="81">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="81">
         <v>103046.39999999999</v>
       </c>
       <c r="CZ63" s="89">
         <v>122897.2</v>
       </c>
       <c r="DA63" s="89">
         <v>142334.70000000001</v>
       </c>
-      <c r="DB63" s="28"/>
+      <c r="DB63" s="91">
+        <v>161863.70000000001</v>
+      </c>
       <c r="DC63" s="28"/>
       <c r="DD63" s="36"/>
       <c r="DE63" s="36"/>
     </row>
     <row r="64" spans="1:109" s="2" customFormat="1">
       <c r="A64" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
       </c>
       <c r="G64" s="12">
         <v>1552.3484612976179</v>
@@ -35762,51 +35867,53 @@
       </c>
       <c r="CT64" s="44">
         <v>662.1</v>
       </c>
       <c r="CU64" s="53">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="64">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="73">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="82">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="16">
         <v>5121.2</v>
       </c>
       <c r="CZ64" s="90">
         <v>5944.6</v>
       </c>
       <c r="DA64" s="37">
         <v>7075.9</v>
       </c>
-      <c r="DB64" s="29"/>
+      <c r="DB64" s="92">
+        <v>7812.4</v>
+      </c>
       <c r="DC64" s="37"/>
       <c r="DD64" s="37"/>
       <c r="DE64" s="37"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="14">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="14">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="14">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="14">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="14">
         <v>3371.8884151697448</v>
       </c>
       <c r="G65" s="14">
         <v>4166.4156335683374</v>
@@ -36083,51 +36190,53 @@
       </c>
       <c r="CT65" s="44">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="53">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="64">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="73">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="82">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="17">
         <v>12256.2</v>
       </c>
       <c r="CZ65" s="90">
         <v>14448.3</v>
       </c>
       <c r="DA65" s="37">
         <v>16976.3</v>
       </c>
-      <c r="DB65" s="29"/>
+      <c r="DB65" s="92">
+        <v>19695.099999999999</v>
+      </c>
       <c r="DC65" s="37"/>
       <c r="DD65" s="37"/>
       <c r="DE65" s="37"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="14">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="14">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="14">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="14">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="14">
         <v>1879.9446923230871</v>
       </c>
       <c r="G66" s="14">
         <v>2605.2628831539841</v>
@@ -36404,51 +36513,53 @@
       </c>
       <c r="CT66" s="44">
         <v>460.7</v>
       </c>
       <c r="CU66" s="53">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="64">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="73">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="82">
         <v>3696</v>
       </c>
       <c r="CY66" s="17">
         <v>5763</v>
       </c>
       <c r="CZ66" s="90">
         <v>7821.3</v>
       </c>
       <c r="DA66" s="37">
         <v>8902.2999999999993</v>
       </c>
-      <c r="DB66" s="29"/>
+      <c r="DB66" s="92">
+        <v>10017.799999999999</v>
+      </c>
       <c r="DC66" s="37"/>
       <c r="DD66" s="37"/>
       <c r="DE66" s="37"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="14">
         <v>2691.4306752839175</v>
       </c>
       <c r="G67" s="14">
         <v>3397.7545740094852</v>
@@ -36725,51 +36836,53 @@
       </c>
       <c r="CT67" s="44">
         <v>543.4</v>
       </c>
       <c r="CU67" s="53">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="64">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="73">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="82">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="17">
         <v>5670.4</v>
       </c>
       <c r="CZ67" s="90">
         <v>6633.2</v>
       </c>
       <c r="DA67" s="37">
         <v>7955.7</v>
       </c>
-      <c r="DB67" s="29"/>
+      <c r="DB67" s="92">
+        <v>9382.6</v>
+      </c>
       <c r="DC67" s="37"/>
       <c r="DD67" s="37"/>
       <c r="DE67" s="37"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="14">
         <v>3191.6806208330327</v>
       </c>
       <c r="G68" s="14">
         <v>4687.1930324127261</v>
@@ -37046,51 +37159,53 @@
       </c>
       <c r="CT68" s="44">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="53">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="64">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="73">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="82">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="17">
         <v>8009.6</v>
       </c>
       <c r="CZ68" s="90">
         <v>9743.5</v>
       </c>
       <c r="DA68" s="37">
         <v>11547.1</v>
       </c>
-      <c r="DB68" s="29"/>
+      <c r="DB68" s="92">
+        <v>12867.2</v>
+      </c>
       <c r="DC68" s="37"/>
       <c r="DD68" s="37"/>
       <c r="DE68" s="37"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="14">
         <v>2853.8153666464405</v>
       </c>
       <c r="G69" s="14">
         <v>3948.346960646074</v>
@@ -37367,51 +37482,53 @@
       </c>
       <c r="CT69" s="44">
         <v>838.3</v>
       </c>
       <c r="CU69" s="53">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="64">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="73">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="82">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="17">
         <v>4987.2</v>
       </c>
       <c r="CZ69" s="90">
         <v>5761.9</v>
       </c>
       <c r="DA69" s="37">
         <v>6433.9</v>
       </c>
-      <c r="DB69" s="29"/>
+      <c r="DB69" s="92">
+        <v>7412.1</v>
+      </c>
       <c r="DC69" s="37"/>
       <c r="DD69" s="37"/>
       <c r="DE69" s="37"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="14">
         <v>3066.4050577114822</v>
       </c>
       <c r="G70" s="14">
         <v>3857.4728561103229</v>
@@ -37688,51 +37805,53 @@
       </c>
       <c r="CT70" s="44">
         <v>828</v>
       </c>
       <c r="CU70" s="53">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="64">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="73">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="82">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="17">
         <v>7793.4</v>
       </c>
       <c r="CZ70" s="90">
         <v>9311.2000000000007</v>
       </c>
       <c r="DA70" s="37">
         <v>11051</v>
       </c>
-      <c r="DB70" s="29"/>
+      <c r="DB70" s="92">
+        <v>12683.8</v>
+      </c>
       <c r="DC70" s="37"/>
       <c r="DD70" s="37"/>
       <c r="DE70" s="37"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
       </c>
       <c r="G71" s="12">
         <v>4147.3962318638223</v>
@@ -38009,51 +38128,53 @@
       </c>
       <c r="CT71" s="44">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="53">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="64">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="73">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="82">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="17">
         <v>6792.4</v>
       </c>
       <c r="CZ71" s="90">
         <v>7877</v>
       </c>
       <c r="DA71" s="37">
         <v>9275.2999999999993</v>
       </c>
-      <c r="DB71" s="29"/>
+      <c r="DB71" s="92">
+        <v>10465.700000000001</v>
+      </c>
       <c r="DC71" s="37"/>
       <c r="DD71" s="37"/>
       <c r="DE71" s="37"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="14">
         <v>2477.4381546842628</v>
       </c>
       <c r="G72" s="14">
         <v>3326.4583987921787</v>
@@ -38330,51 +38451,53 @@
       </c>
       <c r="CT72" s="44">
         <v>458.9</v>
       </c>
       <c r="CU72" s="53">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="64">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="73">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="82">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="17">
         <v>4415</v>
       </c>
       <c r="CZ72" s="90">
         <v>5559.1</v>
       </c>
       <c r="DA72" s="37">
         <v>6750.8</v>
       </c>
-      <c r="DB72" s="29"/>
+      <c r="DB72" s="92">
+        <v>8042.2</v>
+      </c>
       <c r="DC72" s="37"/>
       <c r="DD72" s="37"/>
       <c r="DE72" s="37"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="14">
         <v>2706.4933243139203</v>
       </c>
       <c r="G73" s="14">
         <v>3709.6254462556612</v>
@@ -38651,51 +38774,53 @@
       </c>
       <c r="CT73" s="44">
         <v>408.3</v>
       </c>
       <c r="CU73" s="53">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="64">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="73">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="82">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="17">
         <v>7965.2</v>
       </c>
       <c r="CZ73" s="90">
         <v>8438.7999999999993</v>
       </c>
       <c r="DA73" s="37">
         <v>9198.7000000000007</v>
       </c>
-      <c r="DB73" s="29"/>
+      <c r="DB73" s="92">
+        <v>10030.200000000001</v>
+      </c>
       <c r="DC73" s="37"/>
       <c r="DD73" s="37"/>
       <c r="DE73" s="37"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
       </c>
       <c r="G74" s="13">
         <v>8872.1022730776494</v>
@@ -38972,51 +39097,53 @@
       </c>
       <c r="CT74" s="44">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="53">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="64">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="73">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="82">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="17">
         <v>21102.9</v>
       </c>
       <c r="CZ74" s="90">
         <v>25845.200000000001</v>
       </c>
       <c r="DA74" s="37">
         <v>29670.6</v>
       </c>
-      <c r="DB74" s="29"/>
+      <c r="DB74" s="92">
+        <v>33704.699999999997</v>
+      </c>
       <c r="DC74" s="37"/>
       <c r="DD74" s="37"/>
       <c r="DE74" s="37"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
       </c>
       <c r="G75" s="13">
         <v>2983.3541846936532</v>
@@ -39293,51 +39420,53 @@
       </c>
       <c r="CT75" s="44">
         <v>484.3</v>
       </c>
       <c r="CU75" s="53">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="64">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="73">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="82">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="17">
         <v>4398.2</v>
       </c>
       <c r="CZ75" s="90">
         <v>5383.1</v>
       </c>
       <c r="DA75" s="37">
         <v>5973.2</v>
       </c>
-      <c r="DB75" s="29"/>
+      <c r="DB75" s="92">
+        <v>6661.8</v>
+      </c>
       <c r="DC75" s="37"/>
       <c r="DD75" s="37"/>
       <c r="DE75" s="37"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
       </c>
       <c r="G76" s="13">
         <v>5118.592118652723</v>
@@ -39614,61 +39743,63 @@
       </c>
       <c r="CT76" s="44">
         <v>911.8</v>
       </c>
       <c r="CU76" s="53">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="64">
         <v>3133</v>
       </c>
       <c r="CW76" s="73">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="82">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="37">
         <v>8771.4</v>
       </c>
       <c r="CZ76" s="90">
         <v>10130.1</v>
       </c>
       <c r="DA76" s="37">
         <v>11524</v>
       </c>
-      <c r="DB76" s="29"/>
+      <c r="DB76" s="92">
+        <v>13088</v>
+      </c>
       <c r="DC76" s="37"/>
       <c r="DD76" s="37"/>
       <c r="DE76" s="37"/>
     </row>
     <row r="78" spans="1:109">
-      <c r="B78" s="97"/>
-[...3 lines deleted...]
-      <c r="F78" s="97"/>
+      <c r="B78" s="99"/>
+      <c r="C78" s="99"/>
+      <c r="D78" s="99"/>
+      <c r="E78" s="99"/>
+      <c r="F78" s="99"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AX78" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CP60:CS60"/>
     <mergeCell ref="CH61:CS61"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CP22:CS22"/>
     <mergeCell ref="CH23:CS23"/>
     <mergeCell ref="CP41:CS41"/>
     <mergeCell ref="BJ42:BU42"/>
     <mergeCell ref="BR41:BU41"/>
     <mergeCell ref="BJ23:BU23"/>
     <mergeCell ref="BF22:BI22"/>
     <mergeCell ref="BF3:BI3"/>
@@ -39739,140 +39870,140 @@
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB22:DE22"/>
     <mergeCell ref="CT23:DE23"/>
     <mergeCell ref="DB41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>