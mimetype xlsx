--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="43">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -9765,51 +9765,51 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9842,82 +9842,93 @@
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="33" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2933"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
@@ -19018,695 +19029,695 @@
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="1" customWidth="1"/>
     <col min="45" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="10.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.85546875" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="61" width="10.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="10.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="1" customWidth="1"/>
     <col min="67" max="68" width="10.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.7109375" style="1" customWidth="1"/>
     <col min="71" max="71" width="10" style="1" customWidth="1"/>
     <col min="72" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="10" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.42578125" style="1" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="B2" s="59" t="s">
+      <c r="B2" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="59"/>
-[...57 lines deleted...]
-      <c r="BI2" s="59"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="69"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
+      <c r="AX2" s="69"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="69"/>
+      <c r="BA2" s="69"/>
+      <c r="BB2" s="69"/>
+      <c r="BC2" s="69"/>
+      <c r="BD2" s="69"/>
+      <c r="BE2" s="69"/>
+      <c r="BF2" s="69"/>
+      <c r="BG2" s="69"/>
+      <c r="BH2" s="69"/>
+      <c r="BI2" s="69"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="K3" s="58" t="s">
+      <c r="K3" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="58"/>
-      <c r="M3" s="58"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
-      <c r="W3" s="58" t="s">
+      <c r="W3" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="58"/>
-      <c r="Y3" s="58"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="57" t="s">
+      <c r="AH3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="57"/>
-[...1 lines deleted...]
-      <c r="AK3" s="57"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="68"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="57" t="s">
+      <c r="AT3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="57"/>
-[...1 lines deleted...]
-      <c r="AW3" s="57"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="68"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="57" t="s">
+      <c r="BF3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="57"/>
-[...1 lines deleted...]
-      <c r="BI3" s="57"/>
+      <c r="BG3" s="68"/>
+      <c r="BH3" s="68"/>
+      <c r="BI3" s="68"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="57" t="s">
+      <c r="BR3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="57"/>
-[...1 lines deleted...]
-      <c r="BU3" s="57"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="68"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="57" t="s">
+      <c r="CD3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="57"/>
-[...1 lines deleted...]
-      <c r="CG3" s="57"/>
+      <c r="CE3" s="68"/>
+      <c r="CF3" s="68"/>
+      <c r="CG3" s="68"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="57" t="s">
+      <c r="CP3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="57"/>
-[...1 lines deleted...]
-      <c r="CS3" s="57"/>
+      <c r="CQ3" s="68"/>
+      <c r="CR3" s="68"/>
+      <c r="CS3" s="68"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="57" t="s">
+      <c r="DB3" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="57"/>
-[...1 lines deleted...]
-      <c r="DE3" s="57"/>
+      <c r="DC3" s="68"/>
+      <c r="DD3" s="68"/>
+      <c r="DE3" s="68"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="60"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="72"/>
+      <c r="B4" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="55"/>
-[...10 lines deleted...]
-      <c r="N4" s="54" t="s">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="55"/>
-[...10 lines deleted...]
-      <c r="Z4" s="54" t="s">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="55"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54" t="s">
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="55"/>
-[...10 lines deleted...]
-      <c r="AX4" s="54" t="s">
+      <c r="AM4" s="66"/>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="66"/>
+      <c r="AQ4" s="66"/>
+      <c r="AR4" s="66"/>
+      <c r="AS4" s="66"/>
+      <c r="AT4" s="66"/>
+      <c r="AU4" s="66"/>
+      <c r="AV4" s="66"/>
+      <c r="AW4" s="67"/>
+      <c r="AX4" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="AY4" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="54" t="s">
+      <c r="AY4" s="66"/>
+      <c r="AZ4" s="66"/>
+      <c r="BA4" s="66"/>
+      <c r="BB4" s="66"/>
+      <c r="BC4" s="66"/>
+      <c r="BD4" s="66"/>
+      <c r="BE4" s="66"/>
+      <c r="BF4" s="66"/>
+      <c r="BG4" s="66"/>
+      <c r="BH4" s="66"/>
+      <c r="BI4" s="67"/>
+      <c r="BJ4" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="BK4" s="55"/>
-[...10 lines deleted...]
-      <c r="BV4" s="54" t="s">
+      <c r="BK4" s="66"/>
+      <c r="BL4" s="66"/>
+      <c r="BM4" s="66"/>
+      <c r="BN4" s="66"/>
+      <c r="BO4" s="66"/>
+      <c r="BP4" s="66"/>
+      <c r="BQ4" s="66"/>
+      <c r="BR4" s="66"/>
+      <c r="BS4" s="66"/>
+      <c r="BT4" s="66"/>
+      <c r="BU4" s="67"/>
+      <c r="BV4" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="BW4" s="55"/>
-[...10 lines deleted...]
-      <c r="CH4" s="54" t="s">
+      <c r="BW4" s="66"/>
+      <c r="BX4" s="66"/>
+      <c r="BY4" s="66"/>
+      <c r="BZ4" s="66"/>
+      <c r="CA4" s="66"/>
+      <c r="CB4" s="66"/>
+      <c r="CC4" s="66"/>
+      <c r="CD4" s="66"/>
+      <c r="CE4" s="66"/>
+      <c r="CF4" s="66"/>
+      <c r="CG4" s="67"/>
+      <c r="CH4" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="CI4" s="55"/>
-[...10 lines deleted...]
-      <c r="CT4" s="54" t="s">
+      <c r="CI4" s="66"/>
+      <c r="CJ4" s="66"/>
+      <c r="CK4" s="66"/>
+      <c r="CL4" s="66"/>
+      <c r="CM4" s="66"/>
+      <c r="CN4" s="66"/>
+      <c r="CO4" s="66"/>
+      <c r="CP4" s="66"/>
+      <c r="CQ4" s="66"/>
+      <c r="CR4" s="66"/>
+      <c r="CS4" s="67"/>
+      <c r="CT4" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="CU4" s="55"/>
-[...9 lines deleted...]
-      <c r="DE4" s="56"/>
+      <c r="CU4" s="66"/>
+      <c r="CV4" s="66"/>
+      <c r="CW4" s="66"/>
+      <c r="CX4" s="66"/>
+      <c r="CY4" s="66"/>
+      <c r="CZ4" s="66"/>
+      <c r="DA4" s="66"/>
+      <c r="DB4" s="66"/>
+      <c r="DC4" s="66"/>
+      <c r="DD4" s="66"/>
+      <c r="DE4" s="67"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="64" t="s">
+      <c r="A5" s="73"/>
+      <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="64" t="s">
+      <c r="C5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="64" t="s">
+      <c r="D5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="64" t="s">
+      <c r="E5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="64" t="s">
+      <c r="F5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="64" t="s">
+      <c r="G5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="64" t="s">
+      <c r="H5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="64" t="s">
+      <c r="I5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="64" t="s">
+      <c r="J5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="64" t="s">
+      <c r="K5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="63" t="s">
+      <c r="L5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="63" t="s">
+      <c r="M5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="N5" s="64" t="s">
+      <c r="N5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="64" t="s">
+      <c r="O5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="64" t="s">
+      <c r="P5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="64" t="s">
+      <c r="Q5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="64" t="s">
+      <c r="R5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="64" t="s">
+      <c r="S5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="64" t="s">
+      <c r="T5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="64" t="s">
+      <c r="U5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="64" t="s">
+      <c r="V5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="W5" s="64" t="s">
+      <c r="W5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="X5" s="63" t="s">
+      <c r="X5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="63" t="s">
+      <c r="Y5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="Z5" s="64" t="s">
+      <c r="Z5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="64" t="s">
+      <c r="AA5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AB5" s="64" t="s">
+      <c r="AB5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AC5" s="64" t="s">
+      <c r="AC5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AD5" s="64" t="s">
+      <c r="AD5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AE5" s="64" t="s">
+      <c r="AE5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AF5" s="64" t="s">
+      <c r="AF5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="64" t="s">
+      <c r="AG5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AH5" s="64" t="s">
+      <c r="AH5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AI5" s="64" t="s">
+      <c r="AI5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AJ5" s="63" t="s">
+      <c r="AJ5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="63" t="s">
+      <c r="AK5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AL5" s="64" t="s">
+      <c r="AL5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="64" t="s">
+      <c r="AM5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AN5" s="64" t="s">
+      <c r="AN5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AO5" s="64" t="s">
+      <c r="AO5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AP5" s="64" t="s">
+      <c r="AP5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="64" t="s">
+      <c r="AQ5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AR5" s="64" t="s">
+      <c r="AR5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="64" t="s">
+      <c r="AS5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AT5" s="64" t="s">
+      <c r="AT5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AU5" s="64" t="s">
+      <c r="AU5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AV5" s="63" t="s">
+      <c r="AV5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="63" t="s">
+      <c r="AW5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AX5" s="64" t="s">
+      <c r="AX5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="64" t="s">
+      <c r="AY5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AZ5" s="64" t="s">
+      <c r="AZ5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BA5" s="64" t="s">
+      <c r="BA5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BB5" s="64" t="s">
+      <c r="BB5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BC5" s="64" t="s">
+      <c r="BC5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BD5" s="64" t="s">
+      <c r="BD5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BE5" s="64" t="s">
+      <c r="BE5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BF5" s="64" t="s">
+      <c r="BF5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BG5" s="64" t="s">
+      <c r="BG5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BH5" s="63" t="s">
+      <c r="BH5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BI5" s="63" t="s">
+      <c r="BI5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="BJ5" s="64" t="s">
+      <c r="BJ5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BK5" s="64" t="s">
+      <c r="BK5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BL5" s="64" t="s">
+      <c r="BL5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BM5" s="64" t="s">
+      <c r="BM5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BN5" s="64" t="s">
+      <c r="BN5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BO5" s="64" t="s">
+      <c r="BO5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BP5" s="64" t="s">
+      <c r="BP5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BQ5" s="64" t="s">
+      <c r="BQ5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BR5" s="64" t="s">
+      <c r="BR5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BS5" s="64" t="s">
+      <c r="BS5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BT5" s="63" t="s">
+      <c r="BT5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BU5" s="63" t="s">
+      <c r="BU5" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="BV5" s="64" t="s">
+      <c r="BV5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BW5" s="64" t="s">
+      <c r="BW5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BX5" s="64" t="s">
+      <c r="BX5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BY5" s="64" t="s">
+      <c r="BY5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BZ5" s="64" t="s">
+      <c r="BZ5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CA5" s="64" t="s">
+      <c r="CA5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CB5" s="64" t="s">
+      <c r="CB5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CC5" s="64" t="s">
+      <c r="CC5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CD5" s="64" t="s">
+      <c r="CD5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CE5" s="64" t="s">
+      <c r="CE5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CF5" s="63" t="s">
+      <c r="CF5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CG5" s="63" t="s">
+      <c r="CG5" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CH5" s="64" t="s">
+      <c r="CH5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CI5" s="64" t="s">
+      <c r="CI5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CJ5" s="64" t="s">
+      <c r="CJ5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CK5" s="64" t="s">
+      <c r="CK5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CL5" s="64" t="s">
+      <c r="CL5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CM5" s="64" t="s">
+      <c r="CM5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CN5" s="64" t="s">
+      <c r="CN5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CO5" s="64" t="s">
+      <c r="CO5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CP5" s="64" t="s">
+      <c r="CP5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CQ5" s="64" t="s">
+      <c r="CQ5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CR5" s="63" t="s">
+      <c r="CR5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CS5" s="63" t="s">
+      <c r="CS5" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CT5" s="64" t="s">
+      <c r="CT5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CU5" s="64" t="s">
+      <c r="CU5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CV5" s="64" t="s">
+      <c r="CV5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CW5" s="64" t="s">
+      <c r="CW5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CX5" s="64" t="s">
+      <c r="CX5" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CY5" s="64" t="s">
+      <c r="CY5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CZ5" s="64" t="s">
+      <c r="CZ5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="DA5" s="64" t="s">
+      <c r="DA5" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="DB5" s="64" t="s">
+      <c r="DB5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="DC5" s="64" t="s">
+      <c r="DC5" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="DD5" s="63" t="s">
+      <c r="DD5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="DE5" s="63" t="s">
+      <c r="DE5" s="54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6">
         <v>6855.275050643475</v>
       </c>
       <c r="C6" s="6">
         <v>13908.239801949963</v>
       </c>
       <c r="D6" s="6">
         <v>22184.55507757896</v>
       </c>
       <c r="E6" s="6">
         <v>30681.240941550277</v>
       </c>
       <c r="F6" s="6">
         <v>41025.983316674632</v>
       </c>
       <c r="G6" s="6">
         <v>54127.85842193399</v>
       </c>
@@ -19964,54 +19975,56 @@
       </c>
       <c r="CN6" s="22">
         <v>126314.8</v>
       </c>
       <c r="CO6" s="28">
         <v>173478</v>
       </c>
       <c r="CP6" s="28">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="28">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="30">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="28">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="45">
         <v>28246.3</v>
       </c>
-      <c r="CV6" s="65">
+      <c r="CV6" s="56">
         <v>45100.2</v>
       </c>
-      <c r="CW6" s="28"/>
+      <c r="CW6" s="74">
+        <v>63570.5</v>
+      </c>
       <c r="CX6" s="28"/>
       <c r="CY6" s="28"/>
       <c r="CZ6" s="28"/>
       <c r="DA6" s="28"/>
       <c r="DB6" s="28"/>
       <c r="DC6" s="28"/>
       <c r="DD6" s="36"/>
       <c r="DE6" s="36"/>
     </row>
     <row r="7" spans="1:109" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
@@ -20275,54 +20288,56 @@
       </c>
       <c r="CN7" s="23">
         <v>6633.5</v>
       </c>
       <c r="CO7" s="13">
         <v>9315.9</v>
       </c>
       <c r="CP7" s="29">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="13">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="31">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="29">
         <v>792.6</v>
       </c>
       <c r="CU7" s="46">
         <v>1541.5</v>
       </c>
-      <c r="CV7" s="66">
+      <c r="CV7" s="57">
         <v>2907.7</v>
       </c>
-      <c r="CW7" s="37"/>
+      <c r="CW7" s="75">
+        <v>3986.5</v>
+      </c>
       <c r="CX7" s="29"/>
       <c r="CY7" s="16"/>
       <c r="CZ7" s="29"/>
       <c r="DA7" s="37"/>
       <c r="DB7" s="29"/>
       <c r="DC7" s="37"/>
       <c r="DD7" s="37"/>
       <c r="DE7" s="37"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="14">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="14">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="14">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="14">
         <v>2696.9579192569181</v>
       </c>
@@ -20586,54 +20601,56 @@
       </c>
       <c r="CN8" s="23">
         <v>13190.2</v>
       </c>
       <c r="CO8" s="13">
         <v>17835.900000000001</v>
       </c>
       <c r="CP8" s="29">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="13">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="31">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="29">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="46">
         <v>3729.9</v>
       </c>
-      <c r="CV8" s="66">
+      <c r="CV8" s="57">
         <v>5896.9</v>
       </c>
-      <c r="CW8" s="37"/>
+      <c r="CW8" s="75">
+        <v>8058.9</v>
+      </c>
       <c r="CX8" s="29"/>
       <c r="CY8" s="17"/>
       <c r="CZ8" s="29"/>
       <c r="DA8" s="37"/>
       <c r="DB8" s="29"/>
       <c r="DC8" s="37"/>
       <c r="DD8" s="37"/>
       <c r="DE8" s="37"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="14">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="14">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="14">
         <v>2217.7827830763581</v>
       </c>
@@ -20897,54 +20914,56 @@
       </c>
       <c r="CN9" s="23">
         <v>10051.6</v>
       </c>
       <c r="CO9" s="13">
         <v>12453.5</v>
       </c>
       <c r="CP9" s="29">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="13">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="31">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="29">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="46">
         <v>3355.6</v>
       </c>
-      <c r="CV9" s="66">
+      <c r="CV9" s="57">
         <v>5249.3</v>
       </c>
-      <c r="CW9" s="37"/>
+      <c r="CW9" s="75">
+        <v>6608.6</v>
+      </c>
       <c r="CX9" s="29"/>
       <c r="CY9" s="17"/>
       <c r="CZ9" s="29"/>
       <c r="DA9" s="37"/>
       <c r="DB9" s="29"/>
       <c r="DC9" s="37"/>
       <c r="DD9" s="37"/>
       <c r="DE9" s="37"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="14">
         <v>1874.8906637950768</v>
       </c>
@@ -21208,54 +21227,56 @@
       </c>
       <c r="CN10" s="23">
         <v>6718.8</v>
       </c>
       <c r="CO10" s="13">
         <v>9514.1</v>
       </c>
       <c r="CP10" s="29">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="13">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="31">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="29">
         <v>554.4</v>
       </c>
       <c r="CU10" s="46">
         <v>1318.5</v>
       </c>
-      <c r="CV10" s="66">
+      <c r="CV10" s="57">
         <v>1857.5</v>
       </c>
-      <c r="CW10" s="37"/>
+      <c r="CW10" s="75">
+        <v>3291.5</v>
+      </c>
       <c r="CX10" s="29"/>
       <c r="CY10" s="17"/>
       <c r="CZ10" s="29"/>
       <c r="DA10" s="37"/>
       <c r="DB10" s="29"/>
       <c r="DC10" s="37"/>
       <c r="DD10" s="37"/>
       <c r="DE10" s="37"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="14">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="14">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="14">
         <v>2270.2636782996992</v>
       </c>
@@ -21519,54 +21540,56 @@
       </c>
       <c r="CN11" s="23">
         <v>8984.9</v>
       </c>
       <c r="CO11" s="13">
         <v>11404.9</v>
       </c>
       <c r="CP11" s="29">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="13">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="31">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="29">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="46">
         <v>2014.1</v>
       </c>
-      <c r="CV11" s="66">
+      <c r="CV11" s="57">
         <v>3070</v>
       </c>
-      <c r="CW11" s="37"/>
+      <c r="CW11" s="75">
+        <v>4246.8999999999996</v>
+      </c>
       <c r="CX11" s="29"/>
       <c r="CY11" s="17"/>
       <c r="CZ11" s="29"/>
       <c r="DA11" s="37"/>
       <c r="DB11" s="29"/>
       <c r="DC11" s="37"/>
       <c r="DD11" s="37"/>
       <c r="DE11" s="37"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="14">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="14">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="14">
         <v>2253.0076218152449</v>
       </c>
@@ -21830,54 +21853,56 @@
       </c>
       <c r="CN12" s="23">
         <v>5312.7</v>
       </c>
       <c r="CO12" s="13">
         <v>7341.4</v>
       </c>
       <c r="CP12" s="29">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="13">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="31">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="29">
         <v>841.1</v>
       </c>
       <c r="CU12" s="46">
         <v>1360.1</v>
       </c>
-      <c r="CV12" s="66">
+      <c r="CV12" s="57">
         <v>2038.7</v>
       </c>
-      <c r="CW12" s="37"/>
+      <c r="CW12" s="75">
+        <v>2884.3</v>
+      </c>
       <c r="CX12" s="29"/>
       <c r="CY12" s="17"/>
       <c r="CZ12" s="29"/>
       <c r="DA12" s="37"/>
       <c r="DB12" s="29"/>
       <c r="DC12" s="37"/>
       <c r="DD12" s="37"/>
       <c r="DE12" s="37"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="14">
         <v>2386.0040837496385</v>
       </c>
@@ -22141,54 +22166,56 @@
       </c>
       <c r="CN13" s="23">
         <v>9669.1</v>
       </c>
       <c r="CO13" s="13">
         <v>17110.5</v>
       </c>
       <c r="CP13" s="29">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="13">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="31">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="29">
         <v>828.2</v>
       </c>
       <c r="CU13" s="46">
         <v>1928.1</v>
       </c>
-      <c r="CV13" s="66">
+      <c r="CV13" s="57">
         <v>3035.5</v>
       </c>
-      <c r="CW13" s="37"/>
+      <c r="CW13" s="75">
+        <v>4484.8999999999996</v>
+      </c>
       <c r="CX13" s="29"/>
       <c r="CY13" s="17"/>
       <c r="CZ13" s="29"/>
       <c r="DA13" s="37"/>
       <c r="DB13" s="29"/>
       <c r="DC13" s="37"/>
       <c r="DD13" s="37"/>
       <c r="DE13" s="37"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
@@ -22452,54 +22479,56 @@
       </c>
       <c r="CN14" s="23">
         <v>7445.2</v>
       </c>
       <c r="CO14" s="13">
         <v>10269.299999999999</v>
       </c>
       <c r="CP14" s="29">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="13">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="31">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="29">
         <v>588.1</v>
       </c>
       <c r="CU14" s="46">
         <v>1328.3</v>
       </c>
-      <c r="CV14" s="66">
+      <c r="CV14" s="57">
         <v>1956.5</v>
       </c>
-      <c r="CW14" s="37"/>
+      <c r="CW14" s="75">
+        <v>2893</v>
+      </c>
       <c r="CX14" s="29"/>
       <c r="CY14" s="17"/>
       <c r="CZ14" s="29"/>
       <c r="DA14" s="37"/>
       <c r="DB14" s="29"/>
       <c r="DC14" s="37"/>
       <c r="DD14" s="37"/>
       <c r="DE14" s="37"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="14">
         <v>1924.3038334037449</v>
       </c>
@@ -22763,54 +22792,56 @@
       </c>
       <c r="CN15" s="23">
         <v>7110.8</v>
       </c>
       <c r="CO15" s="13">
         <v>10366.700000000001</v>
       </c>
       <c r="CP15" s="29">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="13">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="31">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="29">
         <v>489.2</v>
       </c>
       <c r="CU15" s="46">
         <v>1378.1</v>
       </c>
-      <c r="CV15" s="66">
+      <c r="CV15" s="57">
         <v>2248.6</v>
       </c>
-      <c r="CW15" s="37"/>
+      <c r="CW15" s="75">
+        <v>2698</v>
+      </c>
       <c r="CX15" s="29"/>
       <c r="CY15" s="17"/>
       <c r="CZ15" s="29"/>
       <c r="DA15" s="37"/>
       <c r="DB15" s="29"/>
       <c r="DC15" s="37"/>
       <c r="DD15" s="37"/>
       <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="14">
         <v>1848.3339432288117</v>
       </c>
@@ -23074,54 +23105,56 @@
       </c>
       <c r="CN16" s="23">
         <v>9973.7000000000007</v>
       </c>
       <c r="CO16" s="13">
         <v>11965.1</v>
       </c>
       <c r="CP16" s="29">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="13">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="31">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="29">
         <v>408.7</v>
       </c>
       <c r="CU16" s="46">
         <v>1173</v>
       </c>
-      <c r="CV16" s="66">
+      <c r="CV16" s="57">
         <v>2409.6999999999998</v>
       </c>
-      <c r="CW16" s="37"/>
+      <c r="CW16" s="75">
+        <v>4375</v>
+      </c>
       <c r="CX16" s="29"/>
       <c r="CY16" s="17"/>
       <c r="CZ16" s="29"/>
       <c r="DA16" s="37"/>
       <c r="DB16" s="29"/>
       <c r="DC16" s="37"/>
       <c r="DD16" s="37"/>
       <c r="DE16" s="37"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="14">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="14">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="14">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="14">
         <v>5490.8925867241196</v>
       </c>
@@ -23385,54 +23418,56 @@
       </c>
       <c r="CN17" s="23">
         <v>24805.599999999999</v>
       </c>
       <c r="CO17" s="13">
         <v>33364.699999999997</v>
       </c>
       <c r="CP17" s="29">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="13">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="31">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="29">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="46">
         <v>5814.2</v>
       </c>
-      <c r="CV17" s="66">
+      <c r="CV17" s="57">
         <v>9219.6</v>
       </c>
-      <c r="CW17" s="37"/>
+      <c r="CW17" s="75">
+        <v>12908.8</v>
+      </c>
       <c r="CX17" s="29"/>
       <c r="CY17" s="17"/>
       <c r="CZ17" s="29"/>
       <c r="DA17" s="37"/>
       <c r="DB17" s="29"/>
       <c r="DC17" s="37"/>
       <c r="DD17" s="37"/>
       <c r="DE17" s="37"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="14">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="14">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="14">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="14">
         <v>1592.3109919672122</v>
       </c>
@@ -23696,54 +23731,56 @@
       </c>
       <c r="CN18" s="23">
         <v>5874.7</v>
       </c>
       <c r="CO18" s="13">
         <v>8339.7999999999993</v>
       </c>
       <c r="CP18" s="29">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="13">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="31">
         <v>47811</v>
       </c>
       <c r="CT18" s="29">
         <v>493.4</v>
       </c>
       <c r="CU18" s="46">
         <v>1186.7</v>
       </c>
-      <c r="CV18" s="66">
+      <c r="CV18" s="57">
         <v>1800.6</v>
       </c>
-      <c r="CW18" s="37"/>
+      <c r="CW18" s="75">
+        <v>2500.3000000000002</v>
+      </c>
       <c r="CX18" s="29"/>
       <c r="CY18" s="17"/>
       <c r="CZ18" s="29"/>
       <c r="DA18" s="37"/>
       <c r="DB18" s="29"/>
       <c r="DC18" s="37"/>
       <c r="DD18" s="37"/>
       <c r="DE18" s="37"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="14">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="14">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="14">
         <v>2843.2735509158479</v>
       </c>
@@ -24007,709 +24044,711 @@
       </c>
       <c r="CN19" s="23">
         <v>10544</v>
       </c>
       <c r="CO19" s="13">
         <v>14196.3</v>
       </c>
       <c r="CP19" s="29">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="13">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="31">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="29">
         <v>977.1</v>
       </c>
       <c r="CU19" s="46">
         <v>2118.4</v>
       </c>
-      <c r="CV19" s="66">
+      <c r="CV19" s="57">
         <v>3409.6</v>
       </c>
-      <c r="CW19" s="37"/>
+      <c r="CW19" s="75">
+        <v>4633.8</v>
+      </c>
       <c r="CX19" s="29"/>
       <c r="CY19" s="37"/>
       <c r="CZ19" s="29"/>
       <c r="DA19" s="37"/>
       <c r="DB19" s="29"/>
       <c r="DC19" s="37"/>
       <c r="DD19" s="37"/>
       <c r="DE19" s="37"/>
     </row>
     <row r="21" spans="1:109" ht="21" customHeight="1">
-      <c r="B21" s="59" t="s">
+      <c r="B21" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="59"/>
-[...57 lines deleted...]
-      <c r="BI21" s="59"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="69"/>
+      <c r="Q21" s="69"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="69"/>
+      <c r="T21" s="69"/>
+      <c r="U21" s="69"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="69"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="69"/>
+      <c r="Z21" s="69"/>
+      <c r="AA21" s="69"/>
+      <c r="AB21" s="69"/>
+      <c r="AC21" s="69"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="69"/>
+      <c r="AF21" s="69"/>
+      <c r="AG21" s="69"/>
+      <c r="AH21" s="69"/>
+      <c r="AI21" s="69"/>
+      <c r="AJ21" s="69"/>
+      <c r="AK21" s="69"/>
+      <c r="AL21" s="69"/>
+      <c r="AM21" s="69"/>
+      <c r="AN21" s="69"/>
+      <c r="AO21" s="69"/>
+      <c r="AP21" s="69"/>
+      <c r="AQ21" s="69"/>
+      <c r="AR21" s="69"/>
+      <c r="AS21" s="69"/>
+      <c r="AT21" s="69"/>
+      <c r="AU21" s="69"/>
+      <c r="AV21" s="69"/>
+      <c r="AW21" s="69"/>
+      <c r="AX21" s="69"/>
+      <c r="AY21" s="69"/>
+      <c r="AZ21" s="69"/>
+      <c r="BA21" s="69"/>
+      <c r="BB21" s="69"/>
+      <c r="BC21" s="69"/>
+      <c r="BD21" s="69"/>
+      <c r="BE21" s="69"/>
+      <c r="BF21" s="69"/>
+      <c r="BG21" s="69"/>
+      <c r="BH21" s="69"/>
+      <c r="BI21" s="69"/>
     </row>
     <row r="22" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="58" t="s">
+      <c r="K22" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="L22" s="58"/>
-      <c r="M22" s="58"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
-      <c r="W22" s="58" t="s">
+      <c r="W22" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="X22" s="58"/>
-      <c r="Y22" s="58"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
-      <c r="AH22" s="57" t="s">
+      <c r="AH22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AI22" s="57"/>
-[...1 lines deleted...]
-      <c r="AK22" s="57"/>
+      <c r="AI22" s="68"/>
+      <c r="AJ22" s="68"/>
+      <c r="AK22" s="68"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
-      <c r="AT22" s="57" t="s">
+      <c r="AT22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AU22" s="57"/>
-[...1 lines deleted...]
-      <c r="AW22" s="57"/>
+      <c r="AU22" s="68"/>
+      <c r="AV22" s="68"/>
+      <c r="AW22" s="68"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
-      <c r="BF22" s="57" t="s">
+      <c r="BF22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BG22" s="57"/>
-[...1 lines deleted...]
-      <c r="BI22" s="57"/>
+      <c r="BG22" s="68"/>
+      <c r="BH22" s="68"/>
+      <c r="BI22" s="68"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
-      <c r="BR22" s="57" t="s">
+      <c r="BR22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BS22" s="57"/>
-[...1 lines deleted...]
-      <c r="BU22" s="57"/>
+      <c r="BS22" s="68"/>
+      <c r="BT22" s="68"/>
+      <c r="BU22" s="68"/>
       <c r="BV22" s="4"/>
       <c r="BW22" s="4"/>
       <c r="BX22" s="4"/>
       <c r="BY22" s="4"/>
       <c r="BZ22" s="4"/>
       <c r="CA22" s="4"/>
       <c r="CB22" s="4"/>
       <c r="CC22" s="4"/>
-      <c r="CD22" s="57" t="s">
+      <c r="CD22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CE22" s="57"/>
-[...1 lines deleted...]
-      <c r="CG22" s="57"/>
+      <c r="CE22" s="68"/>
+      <c r="CF22" s="68"/>
+      <c r="CG22" s="68"/>
       <c r="CH22" s="4"/>
       <c r="CI22" s="4"/>
       <c r="CJ22" s="4"/>
       <c r="CK22" s="4"/>
       <c r="CL22" s="4"/>
       <c r="CM22" s="4"/>
       <c r="CN22" s="4"/>
       <c r="CO22" s="4"/>
-      <c r="CP22" s="57" t="s">
+      <c r="CP22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CQ22" s="57"/>
-[...1 lines deleted...]
-      <c r="CS22" s="57"/>
+      <c r="CQ22" s="68"/>
+      <c r="CR22" s="68"/>
+      <c r="CS22" s="68"/>
       <c r="CT22" s="4"/>
       <c r="CU22" s="4"/>
       <c r="CV22" s="4"/>
       <c r="CW22" s="4"/>
       <c r="CX22" s="4"/>
       <c r="CY22" s="4"/>
       <c r="CZ22" s="4"/>
       <c r="DA22" s="4"/>
-      <c r="DB22" s="57" t="s">
+      <c r="DB22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="DC22" s="57"/>
-[...1 lines deleted...]
-      <c r="DE22" s="57"/>
+      <c r="DC22" s="68"/>
+      <c r="DD22" s="68"/>
+      <c r="DE22" s="68"/>
     </row>
     <row r="23" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="60"/>
-      <c r="B23" s="54" t="s">
+      <c r="A23" s="72"/>
+      <c r="B23" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="55"/>
-[...10 lines deleted...]
-      <c r="N23" s="54" t="s">
+      <c r="C23" s="66"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="66"/>
+      <c r="L23" s="66"/>
+      <c r="M23" s="67"/>
+      <c r="N23" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="O23" s="55"/>
-[...10 lines deleted...]
-      <c r="Z23" s="54" t="s">
+      <c r="O23" s="66"/>
+      <c r="P23" s="66"/>
+      <c r="Q23" s="66"/>
+      <c r="R23" s="66"/>
+      <c r="S23" s="66"/>
+      <c r="T23" s="66"/>
+      <c r="U23" s="66"/>
+      <c r="V23" s="66"/>
+      <c r="W23" s="66"/>
+      <c r="X23" s="66"/>
+      <c r="Y23" s="67"/>
+      <c r="Z23" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AA23" s="55"/>
-[...10 lines deleted...]
-      <c r="AL23" s="54" t="s">
+      <c r="AA23" s="66"/>
+      <c r="AB23" s="66"/>
+      <c r="AC23" s="66"/>
+      <c r="AD23" s="66"/>
+      <c r="AE23" s="66"/>
+      <c r="AF23" s="66"/>
+      <c r="AG23" s="66"/>
+      <c r="AH23" s="66"/>
+      <c r="AI23" s="66"/>
+      <c r="AJ23" s="66"/>
+      <c r="AK23" s="67"/>
+      <c r="AL23" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="AM23" s="55"/>
-[...10 lines deleted...]
-      <c r="AX23" s="54" t="s">
+      <c r="AM23" s="66"/>
+      <c r="AN23" s="66"/>
+      <c r="AO23" s="66"/>
+      <c r="AP23" s="66"/>
+      <c r="AQ23" s="66"/>
+      <c r="AR23" s="66"/>
+      <c r="AS23" s="66"/>
+      <c r="AT23" s="66"/>
+      <c r="AU23" s="66"/>
+      <c r="AV23" s="66"/>
+      <c r="AW23" s="67"/>
+      <c r="AX23" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="AY23" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="54" t="s">
+      <c r="AY23" s="66"/>
+      <c r="AZ23" s="66"/>
+      <c r="BA23" s="66"/>
+      <c r="BB23" s="66"/>
+      <c r="BC23" s="66"/>
+      <c r="BD23" s="66"/>
+      <c r="BE23" s="66"/>
+      <c r="BF23" s="66"/>
+      <c r="BG23" s="66"/>
+      <c r="BH23" s="66"/>
+      <c r="BI23" s="67"/>
+      <c r="BJ23" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="BK23" s="55"/>
-[...10 lines deleted...]
-      <c r="BV23" s="54" t="s">
+      <c r="BK23" s="66"/>
+      <c r="BL23" s="66"/>
+      <c r="BM23" s="66"/>
+      <c r="BN23" s="66"/>
+      <c r="BO23" s="66"/>
+      <c r="BP23" s="66"/>
+      <c r="BQ23" s="66"/>
+      <c r="BR23" s="66"/>
+      <c r="BS23" s="66"/>
+      <c r="BT23" s="66"/>
+      <c r="BU23" s="67"/>
+      <c r="BV23" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="BW23" s="55"/>
-[...10 lines deleted...]
-      <c r="CH23" s="54" t="s">
+      <c r="BW23" s="66"/>
+      <c r="BX23" s="66"/>
+      <c r="BY23" s="66"/>
+      <c r="BZ23" s="66"/>
+      <c r="CA23" s="66"/>
+      <c r="CB23" s="66"/>
+      <c r="CC23" s="66"/>
+      <c r="CD23" s="66"/>
+      <c r="CE23" s="66"/>
+      <c r="CF23" s="66"/>
+      <c r="CG23" s="67"/>
+      <c r="CH23" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="CI23" s="55"/>
-[...10 lines deleted...]
-      <c r="CT23" s="54" t="s">
+      <c r="CI23" s="66"/>
+      <c r="CJ23" s="66"/>
+      <c r="CK23" s="66"/>
+      <c r="CL23" s="66"/>
+      <c r="CM23" s="66"/>
+      <c r="CN23" s="66"/>
+      <c r="CO23" s="66"/>
+      <c r="CP23" s="66"/>
+      <c r="CQ23" s="66"/>
+      <c r="CR23" s="66"/>
+      <c r="CS23" s="67"/>
+      <c r="CT23" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="CU23" s="55"/>
-[...9 lines deleted...]
-      <c r="DE23" s="56"/>
+      <c r="CU23" s="66"/>
+      <c r="CV23" s="66"/>
+      <c r="CW23" s="66"/>
+      <c r="CX23" s="66"/>
+      <c r="CY23" s="66"/>
+      <c r="CZ23" s="66"/>
+      <c r="DA23" s="66"/>
+      <c r="DB23" s="66"/>
+      <c r="DC23" s="66"/>
+      <c r="DD23" s="66"/>
+      <c r="DE23" s="67"/>
     </row>
     <row r="24" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="61"/>
-      <c r="B24" s="64" t="s">
+      <c r="A24" s="73"/>
+      <c r="B24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C24" s="64" t="s">
+      <c r="C24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D24" s="64" t="s">
+      <c r="D24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E24" s="64" t="s">
+      <c r="E24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="F24" s="64" t="s">
+      <c r="F24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="G24" s="64" t="s">
+      <c r="G24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="H24" s="64" t="s">
+      <c r="H24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="I24" s="64" t="s">
+      <c r="I24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="J24" s="64" t="s">
+      <c r="J24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K24" s="64" t="s">
+      <c r="K24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="L24" s="63" t="s">
+      <c r="L24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="M24" s="63" t="s">
+      <c r="M24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="N24" s="64" t="s">
+      <c r="N24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="O24" s="64" t="s">
+      <c r="O24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="P24" s="64" t="s">
+      <c r="P24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="Q24" s="64" t="s">
+      <c r="Q24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="R24" s="64" t="s">
+      <c r="R24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="S24" s="64" t="s">
+      <c r="S24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="T24" s="64" t="s">
+      <c r="T24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="U24" s="64" t="s">
+      <c r="U24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="V24" s="64" t="s">
+      <c r="V24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="W24" s="64" t="s">
+      <c r="W24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="X24" s="63" t="s">
+      <c r="X24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="Y24" s="63" t="s">
+      <c r="Y24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="Z24" s="64" t="s">
+      <c r="Z24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="64" t="s">
+      <c r="AA24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AB24" s="64" t="s">
+      <c r="AB24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AC24" s="64" t="s">
+      <c r="AC24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AD24" s="64" t="s">
+      <c r="AD24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AE24" s="64" t="s">
+      <c r="AE24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AF24" s="64" t="s">
+      <c r="AF24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AG24" s="64" t="s">
+      <c r="AG24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AH24" s="64" t="s">
+      <c r="AH24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AI24" s="64" t="s">
+      <c r="AI24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AJ24" s="63" t="s">
+      <c r="AJ24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AK24" s="63" t="s">
+      <c r="AK24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AL24" s="64" t="s">
+      <c r="AL24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AM24" s="64" t="s">
+      <c r="AM24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AN24" s="64" t="s">
+      <c r="AN24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AO24" s="64" t="s">
+      <c r="AO24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AP24" s="64" t="s">
+      <c r="AP24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AQ24" s="64" t="s">
+      <c r="AQ24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AR24" s="64" t="s">
+      <c r="AR24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AS24" s="64" t="s">
+      <c r="AS24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AT24" s="64" t="s">
+      <c r="AT24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AU24" s="64" t="s">
+      <c r="AU24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AV24" s="63" t="s">
+      <c r="AV24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AW24" s="63" t="s">
+      <c r="AW24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AX24" s="64" t="s">
+      <c r="AX24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AY24" s="64" t="s">
+      <c r="AY24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AZ24" s="64" t="s">
+      <c r="AZ24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BA24" s="64" t="s">
+      <c r="BA24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BB24" s="64" t="s">
+      <c r="BB24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BC24" s="64" t="s">
+      <c r="BC24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BD24" s="64" t="s">
+      <c r="BD24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BE24" s="64" t="s">
+      <c r="BE24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BF24" s="64" t="s">
+      <c r="BF24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BG24" s="64" t="s">
+      <c r="BG24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BH24" s="63" t="s">
+      <c r="BH24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BI24" s="63" t="s">
+      <c r="BI24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="BJ24" s="64" t="s">
+      <c r="BJ24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BK24" s="64" t="s">
+      <c r="BK24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BL24" s="64" t="s">
+      <c r="BL24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BM24" s="64" t="s">
+      <c r="BM24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BN24" s="64" t="s">
+      <c r="BN24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BO24" s="64" t="s">
+      <c r="BO24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BP24" s="64" t="s">
+      <c r="BP24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BQ24" s="64" t="s">
+      <c r="BQ24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BR24" s="64" t="s">
+      <c r="BR24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BS24" s="64" t="s">
+      <c r="BS24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BT24" s="63" t="s">
+      <c r="BT24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BU24" s="63" t="s">
+      <c r="BU24" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="BV24" s="64" t="s">
+      <c r="BV24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BW24" s="64" t="s">
+      <c r="BW24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BX24" s="64" t="s">
+      <c r="BX24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BY24" s="64" t="s">
+      <c r="BY24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BZ24" s="64" t="s">
+      <c r="BZ24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CA24" s="64" t="s">
+      <c r="CA24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CB24" s="64" t="s">
+      <c r="CB24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CC24" s="64" t="s">
+      <c r="CC24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CD24" s="64" t="s">
+      <c r="CD24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CE24" s="64" t="s">
+      <c r="CE24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CF24" s="63" t="s">
+      <c r="CF24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CG24" s="63" t="s">
+      <c r="CG24" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CH24" s="64" t="s">
+      <c r="CH24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CI24" s="64" t="s">
+      <c r="CI24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CJ24" s="64" t="s">
+      <c r="CJ24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CK24" s="64" t="s">
+      <c r="CK24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CL24" s="64" t="s">
+      <c r="CL24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CM24" s="64" t="s">
+      <c r="CM24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CN24" s="64" t="s">
+      <c r="CN24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CO24" s="64" t="s">
+      <c r="CO24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CP24" s="64" t="s">
+      <c r="CP24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CQ24" s="64" t="s">
+      <c r="CQ24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CR24" s="63" t="s">
+      <c r="CR24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CS24" s="63" t="s">
+      <c r="CS24" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CT24" s="64" t="s">
+      <c r="CT24" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CU24" s="64" t="s">
+      <c r="CU24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CV24" s="64" t="s">
+      <c r="CV24" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CW24" s="64" t="s">
+      <c r="CW24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CX24" s="64" t="s">
+      <c r="CX24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CY24" s="64" t="s">
+      <c r="CY24" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CZ24" s="64" t="s">
+      <c r="CZ24" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="DA24" s="64" t="s">
+      <c r="DA24" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="DB24" s="64" t="s">
+      <c r="DB24" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="DC24" s="64" t="s">
+      <c r="DC24" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="DD24" s="63" t="s">
+      <c r="DD24" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="DE24" s="63" t="s">
+      <c r="DE24" s="54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C25" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D25" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E25" s="7">
         <v>30431.782868730348</v>
       </c>
       <c r="F25" s="7">
         <v>40714.160725649723</v>
       </c>
       <c r="G25" s="7">
         <v>53753.6713127041</v>
       </c>
@@ -24967,54 +25006,56 @@
       </c>
       <c r="CN25" s="24">
         <v>124712.1</v>
       </c>
       <c r="CO25" s="28">
         <v>171646.4</v>
       </c>
       <c r="CP25" s="28">
         <v>327374</v>
       </c>
       <c r="CQ25" s="28">
         <v>424761.1</v>
       </c>
       <c r="CR25" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS25" s="32">
         <v>568633.19999999995</v>
       </c>
       <c r="CT25" s="38">
         <v>13023.7</v>
       </c>
       <c r="CU25" s="47">
         <v>27788.400000000001</v>
       </c>
-      <c r="CV25" s="67">
+      <c r="CV25" s="58">
         <v>44283.8</v>
       </c>
-      <c r="CW25" s="28"/>
+      <c r="CW25" s="76">
+        <v>62595</v>
+      </c>
       <c r="CX25" s="28"/>
       <c r="CY25" s="28"/>
       <c r="CZ25" s="28"/>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109" s="2" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C26" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D26" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E26" s="12">
         <v>974.67002978985636</v>
       </c>
@@ -25278,54 +25319,56 @@
       </c>
       <c r="CN26" s="25">
         <v>6395.5</v>
       </c>
       <c r="CO26" s="13">
         <v>9034.2000000000007</v>
       </c>
       <c r="CP26" s="13">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ26" s="13">
         <v>24947</v>
       </c>
       <c r="CR26" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS26" s="33">
         <v>26954.9</v>
       </c>
       <c r="CT26" s="39">
         <v>757.4</v>
       </c>
       <c r="CU26" s="48">
         <v>1471.1</v>
       </c>
-      <c r="CV26" s="68">
+      <c r="CV26" s="59">
         <v>2815.8</v>
       </c>
-      <c r="CW26" s="37"/>
+      <c r="CW26" s="77">
+        <v>3908</v>
+      </c>
       <c r="CX26" s="29"/>
       <c r="CY26" s="16"/>
       <c r="CZ26" s="29"/>
       <c r="DA26" s="37"/>
       <c r="DB26" s="29"/>
       <c r="DC26" s="37"/>
       <c r="DD26" s="37"/>
       <c r="DE26" s="37"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C27" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D27" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E27" s="13">
         <v>2642.3303621001687</v>
       </c>
@@ -25589,54 +25632,56 @@
       </c>
       <c r="CN27" s="25">
         <v>12868.9</v>
       </c>
       <c r="CO27" s="13">
         <v>17469.400000000001</v>
       </c>
       <c r="CP27" s="13">
         <v>40555.1</v>
       </c>
       <c r="CQ27" s="13">
         <v>49076</v>
       </c>
       <c r="CR27" s="13">
         <v>50640</v>
       </c>
       <c r="CS27" s="33">
         <v>52122.1</v>
       </c>
       <c r="CT27" s="39">
         <v>1786.7</v>
       </c>
       <c r="CU27" s="48">
         <v>3638.3</v>
       </c>
-      <c r="CV27" s="68">
+      <c r="CV27" s="59">
         <v>5759.4</v>
       </c>
-      <c r="CW27" s="37"/>
+      <c r="CW27" s="77">
+        <v>7912.9</v>
+      </c>
       <c r="CX27" s="29"/>
       <c r="CY27" s="17"/>
       <c r="CZ27" s="29"/>
       <c r="DA27" s="37"/>
       <c r="DB27" s="29"/>
       <c r="DC27" s="37"/>
       <c r="DD27" s="37"/>
       <c r="DE27" s="37"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C28" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D28" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E28" s="13">
         <v>2214.4157830763579</v>
       </c>
@@ -25900,54 +25945,56 @@
       </c>
       <c r="CN28" s="25">
         <v>10014.9</v>
       </c>
       <c r="CO28" s="13">
         <v>12411.7</v>
       </c>
       <c r="CP28" s="13">
         <v>21855.3</v>
       </c>
       <c r="CQ28" s="13">
         <v>28056</v>
       </c>
       <c r="CR28" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS28" s="33">
         <v>32272.6</v>
       </c>
       <c r="CT28" s="39">
         <v>1342.4</v>
       </c>
       <c r="CU28" s="48">
         <v>3345.2</v>
       </c>
-      <c r="CV28" s="68">
+      <c r="CV28" s="59">
         <v>5233.7</v>
       </c>
-      <c r="CW28" s="37"/>
+      <c r="CW28" s="77">
+        <v>6561.6</v>
+      </c>
       <c r="CX28" s="29"/>
       <c r="CY28" s="17"/>
       <c r="CZ28" s="29"/>
       <c r="DA28" s="37"/>
       <c r="DB28" s="29"/>
       <c r="DC28" s="37"/>
       <c r="DD28" s="37"/>
       <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C29" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D29" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E29" s="13">
         <v>1874.8906637950768</v>
       </c>
@@ -26211,54 +26258,56 @@
       </c>
       <c r="CN29" s="25">
         <v>6641.8</v>
       </c>
       <c r="CO29" s="13">
         <v>9426</v>
       </c>
       <c r="CP29" s="13">
         <v>21867.5</v>
       </c>
       <c r="CQ29" s="13">
         <v>28812</v>
       </c>
       <c r="CR29" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS29" s="33">
         <v>35670.199999999997</v>
       </c>
       <c r="CT29" s="39">
         <v>543.4</v>
       </c>
       <c r="CU29" s="48">
         <v>1296.5</v>
       </c>
-      <c r="CV29" s="68">
+      <c r="CV29" s="59">
         <v>1824.5</v>
       </c>
-      <c r="CW29" s="37"/>
+      <c r="CW29" s="77">
+        <v>3290.3</v>
+      </c>
       <c r="CX29" s="29"/>
       <c r="CY29" s="17"/>
       <c r="CZ29" s="29"/>
       <c r="DA29" s="37"/>
       <c r="DB29" s="29"/>
       <c r="DC29" s="37"/>
       <c r="DD29" s="37"/>
       <c r="DE29" s="37"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C30" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D30" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E30" s="13">
         <v>2246.3416782996992</v>
       </c>
@@ -26522,54 +26571,56 @@
       </c>
       <c r="CN30" s="25">
         <v>8861.5</v>
       </c>
       <c r="CO30" s="13">
         <v>11259.7</v>
       </c>
       <c r="CP30" s="13">
         <v>14063.4</v>
       </c>
       <c r="CQ30" s="13">
         <v>17207.099999999999</v>
       </c>
       <c r="CR30" s="13">
         <v>20683</v>
       </c>
       <c r="CS30" s="33">
         <v>26046.5</v>
       </c>
       <c r="CT30" s="39">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU30" s="48">
         <v>1977.8</v>
       </c>
-      <c r="CV30" s="68">
+      <c r="CV30" s="59">
         <v>2958.8</v>
       </c>
-      <c r="CW30" s="37"/>
+      <c r="CW30" s="77">
+        <v>4097.3</v>
+      </c>
       <c r="CX30" s="29"/>
       <c r="CY30" s="17"/>
       <c r="CZ30" s="29"/>
       <c r="DA30" s="37"/>
       <c r="DB30" s="29"/>
       <c r="DC30" s="37"/>
       <c r="DD30" s="37"/>
       <c r="DE30" s="37"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C31" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D31" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E31" s="13">
         <v>2235.186621815245</v>
       </c>
@@ -26833,54 +26884,56 @@
       </c>
       <c r="CN31" s="25">
         <v>5294.3</v>
       </c>
       <c r="CO31" s="13">
         <v>7318.7</v>
       </c>
       <c r="CP31" s="13">
         <v>17784.3</v>
       </c>
       <c r="CQ31" s="13">
         <v>29618</v>
       </c>
       <c r="CR31" s="13">
         <v>41871</v>
       </c>
       <c r="CS31" s="33">
         <v>42936.3</v>
       </c>
       <c r="CT31" s="39">
         <v>838.3</v>
       </c>
       <c r="CU31" s="48">
         <v>1354.4</v>
       </c>
-      <c r="CV31" s="68">
+      <c r="CV31" s="59">
         <v>2027.5</v>
       </c>
-      <c r="CW31" s="37"/>
+      <c r="CW31" s="77">
+        <v>2869.3</v>
+      </c>
       <c r="CX31" s="29"/>
       <c r="CY31" s="17"/>
       <c r="CZ31" s="29"/>
       <c r="DA31" s="37"/>
       <c r="DB31" s="29"/>
       <c r="DC31" s="37"/>
       <c r="DD31" s="37"/>
       <c r="DE31" s="37"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C32" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D32" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E32" s="13">
         <v>2386.0040837496385</v>
       </c>
@@ -27144,54 +27197,56 @@
       </c>
       <c r="CN32" s="25">
         <v>9667.1</v>
       </c>
       <c r="CO32" s="13">
         <v>17108.5</v>
       </c>
       <c r="CP32" s="13">
         <v>28406.9</v>
       </c>
       <c r="CQ32" s="13">
         <v>42861.599999999999</v>
       </c>
       <c r="CR32" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS32" s="33">
         <v>52825.599999999999</v>
       </c>
       <c r="CT32" s="39">
         <v>828</v>
       </c>
       <c r="CU32" s="48">
         <v>1927.6</v>
       </c>
-      <c r="CV32" s="68">
+      <c r="CV32" s="59">
         <v>3034.6</v>
       </c>
-      <c r="CW32" s="37"/>
+      <c r="CW32" s="77">
+        <v>4483.2</v>
+      </c>
       <c r="CX32" s="29"/>
       <c r="CY32" s="17"/>
       <c r="CZ32" s="29"/>
       <c r="DA32" s="37"/>
       <c r="DB32" s="29"/>
       <c r="DC32" s="37"/>
       <c r="DD32" s="37"/>
       <c r="DE32" s="37"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C33" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D33" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E33" s="12">
         <v>2271.6676361495206</v>
       </c>
@@ -27455,54 +27510,56 @@
       </c>
       <c r="CN33" s="25">
         <v>7411.4</v>
       </c>
       <c r="CO33" s="13">
         <v>10225.9</v>
       </c>
       <c r="CP33" s="13">
         <v>21566.6</v>
       </c>
       <c r="CQ33" s="13">
         <v>30302.6</v>
       </c>
       <c r="CR33" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS33" s="33">
         <v>55663.1</v>
       </c>
       <c r="CT33" s="39">
         <v>582.70000000000005</v>
       </c>
       <c r="CU33" s="48">
         <v>1317.4</v>
       </c>
-      <c r="CV33" s="68">
+      <c r="CV33" s="59">
         <v>1937.6</v>
       </c>
-      <c r="CW33" s="37"/>
+      <c r="CW33" s="77">
+        <v>2880.6</v>
+      </c>
       <c r="CX33" s="29"/>
       <c r="CY33" s="17"/>
       <c r="CZ33" s="29"/>
       <c r="DA33" s="37"/>
       <c r="DB33" s="29"/>
       <c r="DC33" s="37"/>
       <c r="DD33" s="37"/>
       <c r="DE33" s="37"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C34" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D34" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E34" s="13">
         <v>1916.2358334037449</v>
       </c>
@@ -27766,54 +27823,56 @@
       </c>
       <c r="CN34" s="25">
         <v>6898.8</v>
       </c>
       <c r="CO34" s="13">
         <v>10124.4</v>
       </c>
       <c r="CP34" s="13">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ34" s="13">
         <v>28489.4</v>
       </c>
       <c r="CR34" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS34" s="33">
         <v>31459.4</v>
       </c>
       <c r="CT34" s="39">
         <v>458.9</v>
       </c>
       <c r="CU34" s="48">
         <v>1317.6</v>
       </c>
-      <c r="CV34" s="68">
+      <c r="CV34" s="59">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW34" s="37"/>
+      <c r="CW34" s="77">
+        <v>2683.9</v>
+      </c>
       <c r="CX34" s="29"/>
       <c r="CY34" s="17"/>
       <c r="CZ34" s="29"/>
       <c r="DA34" s="37"/>
       <c r="DB34" s="29"/>
       <c r="DC34" s="37"/>
       <c r="DD34" s="37"/>
       <c r="DE34" s="37"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C35" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D35" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E35" s="13">
         <v>1847.9499432288117</v>
       </c>
@@ -28077,54 +28136,56 @@
       </c>
       <c r="CN35" s="25">
         <v>9971.1</v>
       </c>
       <c r="CO35" s="13">
         <v>11962.2</v>
       </c>
       <c r="CP35" s="13">
         <v>15678.2</v>
       </c>
       <c r="CQ35" s="13">
         <v>18478</v>
       </c>
       <c r="CR35" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS35" s="33">
         <v>22164.9</v>
       </c>
       <c r="CT35" s="39">
         <v>408.3</v>
       </c>
       <c r="CU35" s="48">
         <v>1172.3</v>
       </c>
-      <c r="CV35" s="68">
+      <c r="CV35" s="59">
         <v>2408.6</v>
       </c>
-      <c r="CW35" s="37"/>
+      <c r="CW35" s="77">
+        <v>4306.5</v>
+      </c>
       <c r="CX35" s="29"/>
       <c r="CY35" s="17"/>
       <c r="CZ35" s="29"/>
       <c r="DA35" s="37"/>
       <c r="DB35" s="29"/>
       <c r="DC35" s="37"/>
       <c r="DD35" s="37"/>
       <c r="DE35" s="37"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C36" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D36" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E36" s="13">
         <v>5466.5925867241231</v>
       </c>
@@ -28388,54 +28449,56 @@
       </c>
       <c r="CN36" s="25">
         <v>24805.599999999999</v>
       </c>
       <c r="CO36" s="13">
         <v>33364.699999999997</v>
       </c>
       <c r="CP36" s="13">
         <v>59552.7</v>
       </c>
       <c r="CQ36" s="13">
         <v>70912.899999999994</v>
       </c>
       <c r="CR36" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS36" s="33">
         <v>91963.199999999997</v>
       </c>
       <c r="CT36" s="39">
         <v>2880.5</v>
       </c>
       <c r="CU36" s="48">
         <v>5814.2</v>
       </c>
-      <c r="CV36" s="68">
+      <c r="CV36" s="59">
         <v>9219.6</v>
       </c>
-      <c r="CW36" s="37"/>
+      <c r="CW36" s="77">
+        <v>12908.8</v>
+      </c>
       <c r="CX36" s="29"/>
       <c r="CY36" s="17"/>
       <c r="CZ36" s="29"/>
       <c r="DA36" s="37"/>
       <c r="DB36" s="29"/>
       <c r="DC36" s="37"/>
       <c r="DD36" s="37"/>
       <c r="DE36" s="37"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C37" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D37" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E37" s="13">
         <v>1592.0839919672121</v>
       </c>
@@ -28699,54 +28762,56 @@
       </c>
       <c r="CN37" s="25">
         <v>5811.2</v>
       </c>
       <c r="CO37" s="13">
         <v>8267.2000000000007</v>
       </c>
       <c r="CP37" s="13">
         <v>20874.5</v>
       </c>
       <c r="CQ37" s="13">
         <v>27915.9</v>
       </c>
       <c r="CR37" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS37" s="33">
         <v>47702</v>
       </c>
       <c r="CT37" s="39">
         <v>484.3</v>
       </c>
       <c r="CU37" s="48">
         <v>1168.5</v>
       </c>
-      <c r="CV37" s="68">
+      <c r="CV37" s="59">
         <v>1773.2</v>
       </c>
-      <c r="CW37" s="37"/>
+      <c r="CW37" s="77">
+        <v>2402.4</v>
+      </c>
       <c r="CX37" s="29"/>
       <c r="CY37" s="17"/>
       <c r="CZ37" s="29"/>
       <c r="DA37" s="37"/>
       <c r="DB37" s="29"/>
       <c r="DC37" s="37"/>
       <c r="DD37" s="37"/>
       <c r="DE37" s="37"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C38" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D38" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E38" s="13">
         <v>2763.4136509158479</v>
       </c>
@@ -29010,709 +29075,711 @@
       </c>
       <c r="CN38" s="25">
         <v>10070.299999999999</v>
       </c>
       <c r="CO38" s="13">
         <v>13673.9</v>
       </c>
       <c r="CP38" s="13">
         <v>22544.9</v>
       </c>
       <c r="CQ38" s="13">
         <v>28084.6</v>
       </c>
       <c r="CR38" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS38" s="33">
         <v>50852.4</v>
       </c>
       <c r="CT38" s="39">
         <v>911.8</v>
       </c>
       <c r="CU38" s="48">
         <v>1987.8</v>
       </c>
-      <c r="CV38" s="68">
+      <c r="CV38" s="59">
         <v>3133</v>
       </c>
-      <c r="CW38" s="37"/>
+      <c r="CW38" s="77">
+        <v>4290.3</v>
+      </c>
       <c r="CX38" s="29"/>
       <c r="CY38" s="37"/>
       <c r="CZ38" s="29"/>
       <c r="DA38" s="37"/>
       <c r="DB38" s="29"/>
       <c r="DC38" s="37"/>
       <c r="DD38" s="37"/>
       <c r="DE38" s="37"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="B40" s="59" t="s">
+      <c r="B40" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="59"/>
-[...57 lines deleted...]
-      <c r="BI40" s="59"/>
+      <c r="C40" s="69"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="69"/>
+      <c r="G40" s="69"/>
+      <c r="H40" s="69"/>
+      <c r="I40" s="69"/>
+      <c r="J40" s="69"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="69"/>
+      <c r="M40" s="69"/>
+      <c r="N40" s="69"/>
+      <c r="O40" s="69"/>
+      <c r="P40" s="69"/>
+      <c r="Q40" s="69"/>
+      <c r="R40" s="69"/>
+      <c r="S40" s="69"/>
+      <c r="T40" s="69"/>
+      <c r="U40" s="69"/>
+      <c r="V40" s="69"/>
+      <c r="W40" s="69"/>
+      <c r="X40" s="69"/>
+      <c r="Y40" s="69"/>
+      <c r="Z40" s="69"/>
+      <c r="AA40" s="69"/>
+      <c r="AB40" s="69"/>
+      <c r="AC40" s="69"/>
+      <c r="AD40" s="69"/>
+      <c r="AE40" s="69"/>
+      <c r="AF40" s="69"/>
+      <c r="AG40" s="69"/>
+      <c r="AH40" s="69"/>
+      <c r="AI40" s="69"/>
+      <c r="AJ40" s="69"/>
+      <c r="AK40" s="69"/>
+      <c r="AL40" s="69"/>
+      <c r="AM40" s="69"/>
+      <c r="AN40" s="69"/>
+      <c r="AO40" s="69"/>
+      <c r="AP40" s="69"/>
+      <c r="AQ40" s="69"/>
+      <c r="AR40" s="69"/>
+      <c r="AS40" s="69"/>
+      <c r="AT40" s="69"/>
+      <c r="AU40" s="69"/>
+      <c r="AV40" s="69"/>
+      <c r="AW40" s="69"/>
+      <c r="AX40" s="69"/>
+      <c r="AY40" s="69"/>
+      <c r="AZ40" s="69"/>
+      <c r="BA40" s="69"/>
+      <c r="BB40" s="69"/>
+      <c r="BC40" s="69"/>
+      <c r="BD40" s="69"/>
+      <c r="BE40" s="69"/>
+      <c r="BF40" s="69"/>
+      <c r="BG40" s="69"/>
+      <c r="BH40" s="69"/>
+      <c r="BI40" s="69"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="57" t="s">
+      <c r="K41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="L41" s="57"/>
-      <c r="M41" s="57"/>
+      <c r="L41" s="68"/>
+      <c r="M41" s="68"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="58" t="s">
+      <c r="W41" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="X41" s="58"/>
-      <c r="Y41" s="58"/>
+      <c r="X41" s="70"/>
+      <c r="Y41" s="70"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="57" t="s">
+      <c r="AH41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AI41" s="57"/>
-[...1 lines deleted...]
-      <c r="AK41" s="57"/>
+      <c r="AI41" s="68"/>
+      <c r="AJ41" s="68"/>
+      <c r="AK41" s="68"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="57" t="s">
+      <c r="AT41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AU41" s="57"/>
-[...1 lines deleted...]
-      <c r="AW41" s="57"/>
+      <c r="AU41" s="68"/>
+      <c r="AV41" s="68"/>
+      <c r="AW41" s="68"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="57" t="s">
+      <c r="BF41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BG41" s="57"/>
-[...1 lines deleted...]
-      <c r="BI41" s="57"/>
+      <c r="BG41" s="68"/>
+      <c r="BH41" s="68"/>
+      <c r="BI41" s="68"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="57" t="s">
+      <c r="BR41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BS41" s="57"/>
-[...1 lines deleted...]
-      <c r="BU41" s="57"/>
+      <c r="BS41" s="68"/>
+      <c r="BT41" s="68"/>
+      <c r="BU41" s="68"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="57" t="s">
+      <c r="CD41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CE41" s="57"/>
-[...1 lines deleted...]
-      <c r="CG41" s="57"/>
+      <c r="CE41" s="68"/>
+      <c r="CF41" s="68"/>
+      <c r="CG41" s="68"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="57" t="s">
+      <c r="CP41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CQ41" s="57"/>
-[...1 lines deleted...]
-      <c r="CS41" s="57"/>
+      <c r="CQ41" s="68"/>
+      <c r="CR41" s="68"/>
+      <c r="CS41" s="68"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="57" t="s">
+      <c r="DB41" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="DC41" s="57"/>
-[...1 lines deleted...]
-      <c r="DE41" s="57"/>
+      <c r="DC41" s="68"/>
+      <c r="DD41" s="68"/>
+      <c r="DE41" s="68"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="60"/>
-      <c r="B42" s="54" t="s">
+      <c r="A42" s="72"/>
+      <c r="B42" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="55"/>
-[...10 lines deleted...]
-      <c r="N42" s="54" t="s">
+      <c r="C42" s="66"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="66"/>
+      <c r="F42" s="66"/>
+      <c r="G42" s="66"/>
+      <c r="H42" s="66"/>
+      <c r="I42" s="66"/>
+      <c r="J42" s="66"/>
+      <c r="K42" s="66"/>
+      <c r="L42" s="66"/>
+      <c r="M42" s="67"/>
+      <c r="N42" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="55"/>
-[...10 lines deleted...]
-      <c r="Z42" s="54" t="s">
+      <c r="O42" s="66"/>
+      <c r="P42" s="66"/>
+      <c r="Q42" s="66"/>
+      <c r="R42" s="66"/>
+      <c r="S42" s="66"/>
+      <c r="T42" s="66"/>
+      <c r="U42" s="66"/>
+      <c r="V42" s="66"/>
+      <c r="W42" s="66"/>
+      <c r="X42" s="66"/>
+      <c r="Y42" s="67"/>
+      <c r="Z42" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="55"/>
-[...10 lines deleted...]
-      <c r="AL42" s="54" t="s">
+      <c r="AA42" s="66"/>
+      <c r="AB42" s="66"/>
+      <c r="AC42" s="66"/>
+      <c r="AD42" s="66"/>
+      <c r="AE42" s="66"/>
+      <c r="AF42" s="66"/>
+      <c r="AG42" s="66"/>
+      <c r="AH42" s="66"/>
+      <c r="AI42" s="66"/>
+      <c r="AJ42" s="66"/>
+      <c r="AK42" s="67"/>
+      <c r="AL42" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="AM42" s="55"/>
-[...10 lines deleted...]
-      <c r="AX42" s="54" t="s">
+      <c r="AM42" s="66"/>
+      <c r="AN42" s="66"/>
+      <c r="AO42" s="66"/>
+      <c r="AP42" s="66"/>
+      <c r="AQ42" s="66"/>
+      <c r="AR42" s="66"/>
+      <c r="AS42" s="66"/>
+      <c r="AT42" s="66"/>
+      <c r="AU42" s="66"/>
+      <c r="AV42" s="66"/>
+      <c r="AW42" s="67"/>
+      <c r="AX42" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="AY42" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="54" t="s">
+      <c r="AY42" s="66"/>
+      <c r="AZ42" s="66"/>
+      <c r="BA42" s="66"/>
+      <c r="BB42" s="66"/>
+      <c r="BC42" s="66"/>
+      <c r="BD42" s="66"/>
+      <c r="BE42" s="66"/>
+      <c r="BF42" s="66"/>
+      <c r="BG42" s="66"/>
+      <c r="BH42" s="66"/>
+      <c r="BI42" s="67"/>
+      <c r="BJ42" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="BK42" s="55"/>
-[...10 lines deleted...]
-      <c r="BV42" s="54" t="s">
+      <c r="BK42" s="66"/>
+      <c r="BL42" s="66"/>
+      <c r="BM42" s="66"/>
+      <c r="BN42" s="66"/>
+      <c r="BO42" s="66"/>
+      <c r="BP42" s="66"/>
+      <c r="BQ42" s="66"/>
+      <c r="BR42" s="66"/>
+      <c r="BS42" s="66"/>
+      <c r="BT42" s="66"/>
+      <c r="BU42" s="67"/>
+      <c r="BV42" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="BW42" s="55"/>
-[...10 lines deleted...]
-      <c r="CH42" s="54" t="s">
+      <c r="BW42" s="66"/>
+      <c r="BX42" s="66"/>
+      <c r="BY42" s="66"/>
+      <c r="BZ42" s="66"/>
+      <c r="CA42" s="66"/>
+      <c r="CB42" s="66"/>
+      <c r="CC42" s="66"/>
+      <c r="CD42" s="66"/>
+      <c r="CE42" s="66"/>
+      <c r="CF42" s="66"/>
+      <c r="CG42" s="67"/>
+      <c r="CH42" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="CI42" s="55"/>
-[...10 lines deleted...]
-      <c r="CT42" s="54" t="s">
+      <c r="CI42" s="66"/>
+      <c r="CJ42" s="66"/>
+      <c r="CK42" s="66"/>
+      <c r="CL42" s="66"/>
+      <c r="CM42" s="66"/>
+      <c r="CN42" s="66"/>
+      <c r="CO42" s="66"/>
+      <c r="CP42" s="66"/>
+      <c r="CQ42" s="66"/>
+      <c r="CR42" s="66"/>
+      <c r="CS42" s="67"/>
+      <c r="CT42" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="CU42" s="55"/>
-[...9 lines deleted...]
-      <c r="DE42" s="56"/>
+      <c r="CU42" s="66"/>
+      <c r="CV42" s="66"/>
+      <c r="CW42" s="66"/>
+      <c r="CX42" s="66"/>
+      <c r="CY42" s="66"/>
+      <c r="CZ42" s="66"/>
+      <c r="DA42" s="66"/>
+      <c r="DB42" s="66"/>
+      <c r="DC42" s="66"/>
+      <c r="DD42" s="66"/>
+      <c r="DE42" s="67"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="61"/>
-      <c r="B43" s="64" t="s">
+      <c r="A43" s="73"/>
+      <c r="B43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C43" s="64" t="s">
+      <c r="C43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D43" s="64" t="s">
+      <c r="D43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E43" s="64" t="s">
+      <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="F43" s="64" t="s">
+      <c r="F43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="64" t="s">
+      <c r="G43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="H43" s="64" t="s">
+      <c r="H43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="I43" s="64" t="s">
+      <c r="I43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="J43" s="64" t="s">
+      <c r="J43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K43" s="64" t="s">
+      <c r="K43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="L43" s="63" t="s">
+      <c r="L43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="M43" s="63" t="s">
+      <c r="M43" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="N43" s="64" t="s">
+      <c r="N43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="O43" s="64" t="s">
+      <c r="O43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="P43" s="64" t="s">
+      <c r="P43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="Q43" s="64" t="s">
+      <c r="Q43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="R43" s="64" t="s">
+      <c r="R43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="S43" s="64" t="s">
+      <c r="S43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="T43" s="64" t="s">
+      <c r="T43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="U43" s="64" t="s">
+      <c r="U43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="V43" s="64" t="s">
+      <c r="V43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="W43" s="64" t="s">
+      <c r="W43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="X43" s="63" t="s">
+      <c r="X43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="Y43" s="63" t="s">
+      <c r="Y43" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="Z43" s="64" t="s">
+      <c r="Z43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AA43" s="64" t="s">
+      <c r="AA43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AB43" s="64" t="s">
+      <c r="AB43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AC43" s="64" t="s">
+      <c r="AC43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AD43" s="64" t="s">
+      <c r="AD43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AE43" s="64" t="s">
+      <c r="AE43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AF43" s="64" t="s">
+      <c r="AF43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AG43" s="64" t="s">
+      <c r="AG43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AH43" s="64" t="s">
+      <c r="AH43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AI43" s="64" t="s">
+      <c r="AI43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AJ43" s="63" t="s">
+      <c r="AJ43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AK43" s="63" t="s">
+      <c r="AK43" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AL43" s="64" t="s">
+      <c r="AL43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AM43" s="64" t="s">
+      <c r="AM43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AN43" s="64" t="s">
+      <c r="AN43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AO43" s="64" t="s">
+      <c r="AO43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AP43" s="64" t="s">
+      <c r="AP43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AQ43" s="64" t="s">
+      <c r="AQ43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AR43" s="64" t="s">
+      <c r="AR43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AS43" s="64" t="s">
+      <c r="AS43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AT43" s="64" t="s">
+      <c r="AT43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AU43" s="64" t="s">
+      <c r="AU43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AV43" s="63" t="s">
+      <c r="AV43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AW43" s="63" t="s">
+      <c r="AW43" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AX43" s="64" t="s">
+      <c r="AX43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AY43" s="64" t="s">
+      <c r="AY43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AZ43" s="64" t="s">
+      <c r="AZ43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BA43" s="64" t="s">
+      <c r="BA43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BB43" s="64" t="s">
+      <c r="BB43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BC43" s="64" t="s">
+      <c r="BC43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BD43" s="64" t="s">
+      <c r="BD43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BE43" s="64" t="s">
+      <c r="BE43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BF43" s="64" t="s">
+      <c r="BF43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BG43" s="63" t="s">
+      <c r="BG43" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="BH43" s="63" t="s">
+      <c r="BH43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BI43" s="63" t="s">
+      <c r="BI43" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="BJ43" s="64" t="s">
+      <c r="BJ43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BK43" s="64" t="s">
+      <c r="BK43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BL43" s="64" t="s">
+      <c r="BL43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BM43" s="64" t="s">
+      <c r="BM43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BN43" s="64" t="s">
+      <c r="BN43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BO43" s="64" t="s">
+      <c r="BO43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BP43" s="64" t="s">
+      <c r="BP43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BQ43" s="64" t="s">
+      <c r="BQ43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BR43" s="64" t="s">
+      <c r="BR43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BS43" s="64" t="s">
+      <c r="BS43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BT43" s="63" t="s">
+      <c r="BT43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BU43" s="63" t="s">
+      <c r="BU43" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="BV43" s="64" t="s">
+      <c r="BV43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BW43" s="64" t="s">
+      <c r="BW43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BX43" s="64" t="s">
+      <c r="BX43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BY43" s="64" t="s">
+      <c r="BY43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BZ43" s="64" t="s">
+      <c r="BZ43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CA43" s="64" t="s">
+      <c r="CA43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CB43" s="64" t="s">
+      <c r="CB43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CC43" s="64" t="s">
+      <c r="CC43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CD43" s="64" t="s">
+      <c r="CD43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CE43" s="64" t="s">
+      <c r="CE43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CF43" s="63" t="s">
+      <c r="CF43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CG43" s="63" t="s">
+      <c r="CG43" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CH43" s="64" t="s">
+      <c r="CH43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CI43" s="64" t="s">
+      <c r="CI43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CJ43" s="64" t="s">
+      <c r="CJ43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CK43" s="64" t="s">
+      <c r="CK43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CL43" s="64" t="s">
+      <c r="CL43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CM43" s="64" t="s">
+      <c r="CM43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CN43" s="64" t="s">
+      <c r="CN43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CO43" s="64" t="s">
+      <c r="CO43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CP43" s="64" t="s">
+      <c r="CP43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CQ43" s="64" t="s">
+      <c r="CQ43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CR43" s="63" t="s">
+      <c r="CR43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CS43" s="63" t="s">
+      <c r="CS43" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CT43" s="64" t="s">
+      <c r="CT43" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CU43" s="64" t="s">
+      <c r="CU43" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CV43" s="64" t="s">
+      <c r="CV43" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CW43" s="64" t="s">
+      <c r="CW43" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CX43" s="64" t="s">
+      <c r="CX43" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CY43" s="64" t="s">
+      <c r="CY43" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CZ43" s="64" t="s">
+      <c r="CZ43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="DA43" s="64" t="s">
+      <c r="DA43" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="DB43" s="64" t="s">
+      <c r="DB43" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="DC43" s="64" t="s">
+      <c r="DC43" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="DD43" s="63" t="s">
+      <c r="DD43" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="DE43" s="63" t="s">
+      <c r="DE43" s="54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B44" s="6">
         <v>229.14729803333333</v>
       </c>
       <c r="C44" s="6">
         <v>458.29459606666666</v>
       </c>
       <c r="D44" s="6">
         <v>687.44189410000001</v>
       </c>
       <c r="E44" s="6">
         <v>916.58919213333331</v>
       </c>
       <c r="F44" s="6">
         <v>1145.7364901666667</v>
       </c>
       <c r="G44" s="6">
         <v>1374.8837882</v>
       </c>
@@ -29970,54 +30037,56 @@
       </c>
       <c r="CN44" s="26">
         <v>19470.5</v>
       </c>
       <c r="CO44" s="28">
         <v>49059.1</v>
       </c>
       <c r="CP44" s="28">
         <v>187454</v>
       </c>
       <c r="CQ44" s="28">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="34">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="40">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="49">
         <v>2459.9</v>
       </c>
-      <c r="CV44" s="69">
+      <c r="CV44" s="60">
         <v>3552.1</v>
       </c>
-      <c r="CW44" s="28"/>
+      <c r="CW44" s="78">
+        <v>4578.8</v>
+      </c>
       <c r="CX44" s="28"/>
       <c r="CY44" s="28"/>
       <c r="CZ44" s="28"/>
       <c r="DA44" s="28"/>
       <c r="DB44" s="28"/>
       <c r="DC44" s="28"/>
       <c r="DD44" s="36"/>
       <c r="DE44" s="36"/>
     </row>
     <row r="45" spans="1:109" s="2" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
@@ -30281,54 +30350,56 @@
       </c>
       <c r="CN45" s="27">
         <v>1594.9</v>
       </c>
       <c r="CO45" s="13">
         <v>3444.7</v>
       </c>
       <c r="CP45" s="13">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="13">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="35">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="41">
         <v>95.2</v>
       </c>
       <c r="CU45" s="50">
         <v>235.2</v>
       </c>
-      <c r="CV45" s="70">
+      <c r="CV45" s="61">
         <v>300.60000000000002</v>
       </c>
-      <c r="CW45" s="37"/>
+      <c r="CW45" s="79">
+        <v>441</v>
+      </c>
       <c r="CX45" s="29"/>
       <c r="CY45" s="16"/>
       <c r="CZ45" s="29"/>
       <c r="DA45" s="37"/>
       <c r="DB45" s="29"/>
       <c r="DC45" s="37"/>
       <c r="DD45" s="37"/>
       <c r="DE45" s="37"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="14">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="14">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="14">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="14">
         <v>46.831813866666664</v>
       </c>
@@ -30592,54 +30663,56 @@
       </c>
       <c r="CN46" s="27">
         <v>1906.9</v>
       </c>
       <c r="CO46" s="13">
         <v>4612.1000000000004</v>
       </c>
       <c r="CP46" s="13">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="13">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="35">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="41">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="50">
         <v>165.1</v>
       </c>
-      <c r="CV46" s="70">
+      <c r="CV46" s="61">
         <v>211</v>
       </c>
-      <c r="CW46" s="37"/>
+      <c r="CW46" s="79">
+        <v>343.5</v>
+      </c>
       <c r="CX46" s="29"/>
       <c r="CY46" s="17"/>
       <c r="CZ46" s="29"/>
       <c r="DA46" s="37"/>
       <c r="DB46" s="29"/>
       <c r="DC46" s="37"/>
       <c r="DD46" s="37"/>
       <c r="DE46" s="37"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="14">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="14">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="14">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="14">
         <v>776.94076935957332</v>
       </c>
@@ -30903,54 +30976,56 @@
       </c>
       <c r="CN47" s="27">
         <v>5131.5</v>
       </c>
       <c r="CO47" s="13">
         <v>6414.4</v>
       </c>
       <c r="CP47" s="13">
         <v>15047</v>
       </c>
       <c r="CQ47" s="13">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="35">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="41">
         <v>881.7</v>
       </c>
       <c r="CU47" s="50">
         <v>2050.3000000000002</v>
       </c>
-      <c r="CV47" s="70">
+      <c r="CV47" s="61">
         <v>3025.5</v>
       </c>
-      <c r="CW47" s="37"/>
+      <c r="CW47" s="79">
+        <v>3777.7</v>
+      </c>
       <c r="CX47" s="29"/>
       <c r="CY47" s="17"/>
       <c r="CZ47" s="29"/>
       <c r="DA47" s="37"/>
       <c r="DB47" s="29"/>
       <c r="DC47" s="37"/>
       <c r="DD47" s="37"/>
       <c r="DE47" s="37"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>18</v>
       </c>
@@ -31214,54 +31289,56 @@
       </c>
       <c r="CN48" s="27">
         <v>1025.5</v>
       </c>
       <c r="CO48" s="13">
         <v>2747.7</v>
       </c>
       <c r="CP48" s="13">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="13">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="35">
         <v>24951</v>
       </c>
       <c r="CT48" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU48" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV48" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW48" s="37"/>
+      <c r="CV48" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW48" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX48" s="29"/>
       <c r="CY48" s="17"/>
       <c r="CZ48" s="29"/>
       <c r="DA48" s="37"/>
       <c r="DB48" s="29"/>
       <c r="DC48" s="37"/>
       <c r="DD48" s="37"/>
       <c r="DE48" s="37"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>18</v>
       </c>
@@ -31525,54 +31602,56 @@
       </c>
       <c r="CN49" s="27">
         <v>936</v>
       </c>
       <c r="CO49" s="13">
         <v>1869.8</v>
       </c>
       <c r="CP49" s="13">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="13">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="35">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU49" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV49" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW49" s="37"/>
+      <c r="CV49" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW49" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX49" s="29"/>
       <c r="CY49" s="17"/>
       <c r="CZ49" s="29"/>
       <c r="DA49" s="37"/>
       <c r="DB49" s="29"/>
       <c r="DC49" s="37"/>
       <c r="DD49" s="37"/>
       <c r="DE49" s="37"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>18</v>
       </c>
@@ -31836,54 +31915,56 @@
       </c>
       <c r="CN50" s="27">
         <v>539.4</v>
       </c>
       <c r="CO50" s="13">
         <v>2048.9</v>
       </c>
       <c r="CP50" s="13">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="13">
         <v>22418</v>
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="35">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU50" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV50" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW50" s="37"/>
+      <c r="CV50" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW50" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX50" s="29"/>
       <c r="CY50" s="17"/>
       <c r="CZ50" s="29"/>
       <c r="DA50" s="37"/>
       <c r="DB50" s="29"/>
       <c r="DC50" s="37"/>
       <c r="DD50" s="37"/>
       <c r="DE50" s="37"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>18</v>
       </c>
@@ -32147,54 +32228,56 @@
       </c>
       <c r="CN51" s="27">
         <v>497.1</v>
       </c>
       <c r="CO51" s="13">
         <v>6485.9</v>
       </c>
       <c r="CP51" s="13">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="13">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="35">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU51" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV51" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW51" s="37"/>
+      <c r="CV51" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW51" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX51" s="29"/>
       <c r="CY51" s="17"/>
       <c r="CZ51" s="29"/>
       <c r="DA51" s="37"/>
       <c r="DB51" s="29"/>
       <c r="DC51" s="37"/>
       <c r="DD51" s="37"/>
       <c r="DE51" s="37"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>18</v>
       </c>
@@ -32458,54 +32541,56 @@
       </c>
       <c r="CN52" s="27">
         <v>657</v>
       </c>
       <c r="CO52" s="13">
         <v>2324.4</v>
       </c>
       <c r="CP52" s="13">
         <v>12770</v>
       </c>
       <c r="CQ52" s="13">
         <v>20706</v>
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="35">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU52" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV52" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW52" s="37"/>
+      <c r="CV52" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW52" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX52" s="29"/>
       <c r="CY52" s="17"/>
       <c r="CZ52" s="29"/>
       <c r="DA52" s="37"/>
       <c r="DB52" s="29"/>
       <c r="DC52" s="37"/>
       <c r="DD52" s="37"/>
       <c r="DE52" s="37"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>18</v>
       </c>
@@ -32769,54 +32854,56 @@
       </c>
       <c r="CN53" s="27">
         <v>2071.1</v>
       </c>
       <c r="CO53" s="13">
         <v>4357.3999999999996</v>
       </c>
       <c r="CP53" s="13">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="13">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="35">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU53" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV53" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW53" s="37"/>
+      <c r="CV53" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW53" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX53" s="29"/>
       <c r="CY53" s="17"/>
       <c r="CZ53" s="29"/>
       <c r="DA53" s="37"/>
       <c r="DB53" s="29"/>
       <c r="DC53" s="37"/>
       <c r="DD53" s="37"/>
       <c r="DE53" s="37"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>18</v>
       </c>
@@ -33080,54 +33167,56 @@
       </c>
       <c r="CN54" s="27">
         <v>712.9</v>
       </c>
       <c r="CO54" s="13">
         <v>1427.5</v>
       </c>
       <c r="CP54" s="13">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="13">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="35">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU54" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV54" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW54" s="37"/>
+      <c r="CV54" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW54" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX54" s="29"/>
       <c r="CY54" s="17"/>
       <c r="CZ54" s="29"/>
       <c r="DA54" s="37"/>
       <c r="DB54" s="29"/>
       <c r="DC54" s="37"/>
       <c r="DD54" s="37"/>
       <c r="DE54" s="37"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>18</v>
       </c>
@@ -33391,54 +33480,56 @@
       </c>
       <c r="CN55" s="27">
         <v>2385.1999999999998</v>
       </c>
       <c r="CO55" s="13">
         <v>6992.8</v>
       </c>
       <c r="CP55" s="13">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="13">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="35">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="41">
         <v>4.2</v>
       </c>
       <c r="CU55" s="50">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CV55" s="70">
+      <c r="CV55" s="61">
         <v>15</v>
       </c>
-      <c r="CW55" s="37"/>
+      <c r="CW55" s="79">
+        <v>16.600000000000001</v>
+      </c>
       <c r="CX55" s="29"/>
       <c r="CY55" s="17"/>
       <c r="CZ55" s="29"/>
       <c r="DA55" s="37"/>
       <c r="DB55" s="29"/>
       <c r="DC55" s="37"/>
       <c r="DD55" s="37"/>
       <c r="DE55" s="37"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>18</v>
       </c>
@@ -33702,54 +33793,56 @@
       </c>
       <c r="CN56" s="27">
         <v>827.1</v>
       </c>
       <c r="CO56" s="13">
         <v>2697.1</v>
       </c>
       <c r="CP56" s="13">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="13">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="35">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU56" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV56" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW56" s="37"/>
+      <c r="CV56" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW56" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX56" s="29"/>
       <c r="CY56" s="17"/>
       <c r="CZ56" s="29"/>
       <c r="DA56" s="37"/>
       <c r="DB56" s="29"/>
       <c r="DC56" s="37"/>
       <c r="DD56" s="37"/>
       <c r="DE56" s="37"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>18</v>
       </c>
@@ -34013,709 +34106,711 @@
       </c>
       <c r="CN57" s="27">
         <v>1185.9000000000001</v>
       </c>
       <c r="CO57" s="13">
         <v>3636.4</v>
       </c>
       <c r="CP57" s="13">
         <v>11352</v>
       </c>
       <c r="CQ57" s="13">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="35">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU57" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="CV57" s="71" t="s">
-[...2 lines deleted...]
-      <c r="CW57" s="37"/>
+      <c r="CV57" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="CW57" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CX57" s="29"/>
       <c r="CY57" s="37"/>
       <c r="CZ57" s="29"/>
       <c r="DA57" s="37"/>
       <c r="DB57" s="29"/>
       <c r="DC57" s="37"/>
       <c r="DD57" s="37"/>
       <c r="DE57" s="37"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="B59" s="59" t="s">
+      <c r="B59" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="C59" s="59"/>
-[...57 lines deleted...]
-      <c r="BI59" s="59"/>
+      <c r="C59" s="69"/>
+      <c r="D59" s="69"/>
+      <c r="E59" s="69"/>
+      <c r="F59" s="69"/>
+      <c r="G59" s="69"/>
+      <c r="H59" s="69"/>
+      <c r="I59" s="69"/>
+      <c r="J59" s="69"/>
+      <c r="K59" s="69"/>
+      <c r="L59" s="69"/>
+      <c r="M59" s="69"/>
+      <c r="N59" s="69"/>
+      <c r="O59" s="69"/>
+      <c r="P59" s="69"/>
+      <c r="Q59" s="69"/>
+      <c r="R59" s="69"/>
+      <c r="S59" s="69"/>
+      <c r="T59" s="69"/>
+      <c r="U59" s="69"/>
+      <c r="V59" s="69"/>
+      <c r="W59" s="69"/>
+      <c r="X59" s="69"/>
+      <c r="Y59" s="69"/>
+      <c r="Z59" s="69"/>
+      <c r="AA59" s="69"/>
+      <c r="AB59" s="69"/>
+      <c r="AC59" s="69"/>
+      <c r="AD59" s="69"/>
+      <c r="AE59" s="69"/>
+      <c r="AF59" s="69"/>
+      <c r="AG59" s="69"/>
+      <c r="AH59" s="69"/>
+      <c r="AI59" s="69"/>
+      <c r="AJ59" s="69"/>
+      <c r="AK59" s="69"/>
+      <c r="AL59" s="69"/>
+      <c r="AM59" s="69"/>
+      <c r="AN59" s="69"/>
+      <c r="AO59" s="69"/>
+      <c r="AP59" s="69"/>
+      <c r="AQ59" s="69"/>
+      <c r="AR59" s="69"/>
+      <c r="AS59" s="69"/>
+      <c r="AT59" s="69"/>
+      <c r="AU59" s="69"/>
+      <c r="AV59" s="69"/>
+      <c r="AW59" s="69"/>
+      <c r="AX59" s="69"/>
+      <c r="AY59" s="69"/>
+      <c r="AZ59" s="69"/>
+      <c r="BA59" s="69"/>
+      <c r="BB59" s="69"/>
+      <c r="BC59" s="69"/>
+      <c r="BD59" s="69"/>
+      <c r="BE59" s="69"/>
+      <c r="BF59" s="69"/>
+      <c r="BG59" s="69"/>
+      <c r="BH59" s="69"/>
+      <c r="BI59" s="69"/>
     </row>
     <row r="60" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
-      <c r="K60" s="57" t="s">
+      <c r="K60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="L60" s="57"/>
-      <c r="M60" s="57"/>
+      <c r="L60" s="68"/>
+      <c r="M60" s="68"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
-      <c r="W60" s="58" t="s">
+      <c r="W60" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="X60" s="58"/>
-      <c r="Y60" s="58"/>
+      <c r="X60" s="70"/>
+      <c r="Y60" s="70"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
       <c r="AB60" s="4"/>
       <c r="AC60" s="4"/>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4"/>
       <c r="AG60" s="4"/>
-      <c r="AH60" s="57" t="s">
+      <c r="AH60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AI60" s="57"/>
-[...1 lines deleted...]
-      <c r="AK60" s="57"/>
+      <c r="AI60" s="68"/>
+      <c r="AJ60" s="68"/>
+      <c r="AK60" s="68"/>
       <c r="AL60" s="4"/>
       <c r="AM60" s="4"/>
       <c r="AN60" s="4"/>
       <c r="AO60" s="4"/>
       <c r="AP60" s="4"/>
       <c r="AQ60" s="4"/>
       <c r="AR60" s="4"/>
       <c r="AS60" s="4"/>
-      <c r="AT60" s="57" t="s">
+      <c r="AT60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="AU60" s="57"/>
-[...1 lines deleted...]
-      <c r="AW60" s="57"/>
+      <c r="AU60" s="68"/>
+      <c r="AV60" s="68"/>
+      <c r="AW60" s="68"/>
       <c r="AX60" s="4"/>
       <c r="AY60" s="4"/>
       <c r="AZ60" s="4"/>
       <c r="BA60" s="4"/>
       <c r="BB60" s="4"/>
       <c r="BC60" s="4"/>
       <c r="BD60" s="4"/>
       <c r="BE60" s="4"/>
-      <c r="BF60" s="57" t="s">
+      <c r="BF60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BG60" s="57"/>
-[...1 lines deleted...]
-      <c r="BI60" s="57"/>
+      <c r="BG60" s="68"/>
+      <c r="BH60" s="68"/>
+      <c r="BI60" s="68"/>
       <c r="BJ60" s="4"/>
       <c r="BK60" s="4"/>
       <c r="BL60" s="4"/>
       <c r="BM60" s="4"/>
       <c r="BN60" s="4"/>
       <c r="BO60" s="4"/>
       <c r="BP60" s="4"/>
       <c r="BQ60" s="4"/>
-      <c r="BR60" s="57" t="s">
+      <c r="BR60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="BS60" s="57"/>
-[...1 lines deleted...]
-      <c r="BU60" s="57"/>
+      <c r="BS60" s="68"/>
+      <c r="BT60" s="68"/>
+      <c r="BU60" s="68"/>
       <c r="BV60" s="4"/>
       <c r="BW60" s="4"/>
       <c r="BX60" s="4"/>
       <c r="BY60" s="4"/>
       <c r="BZ60" s="4"/>
       <c r="CA60" s="4"/>
       <c r="CB60" s="4"/>
       <c r="CC60" s="4"/>
-      <c r="CD60" s="57" t="s">
+      <c r="CD60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CE60" s="57"/>
-[...1 lines deleted...]
-      <c r="CG60" s="57"/>
+      <c r="CE60" s="68"/>
+      <c r="CF60" s="68"/>
+      <c r="CG60" s="68"/>
       <c r="CH60" s="4"/>
       <c r="CI60" s="4"/>
       <c r="CJ60" s="4"/>
       <c r="CK60" s="4"/>
       <c r="CL60" s="4"/>
       <c r="CM60" s="4"/>
       <c r="CN60" s="4"/>
       <c r="CO60" s="4"/>
-      <c r="CP60" s="57" t="s">
+      <c r="CP60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="CQ60" s="57"/>
-[...1 lines deleted...]
-      <c r="CS60" s="57"/>
+      <c r="CQ60" s="68"/>
+      <c r="CR60" s="68"/>
+      <c r="CS60" s="68"/>
       <c r="CT60" s="4"/>
       <c r="CU60" s="4"/>
       <c r="CV60" s="4"/>
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
-      <c r="DB60" s="57" t="s">
+      <c r="DB60" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="DC60" s="57"/>
-[...1 lines deleted...]
-      <c r="DE60" s="57"/>
+      <c r="DC60" s="68"/>
+      <c r="DD60" s="68"/>
+      <c r="DE60" s="68"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="60"/>
-      <c r="B61" s="54" t="s">
+      <c r="A61" s="72"/>
+      <c r="B61" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="55"/>
-[...10 lines deleted...]
-      <c r="N61" s="54" t="s">
+      <c r="C61" s="66"/>
+      <c r="D61" s="66"/>
+      <c r="E61" s="66"/>
+      <c r="F61" s="66"/>
+      <c r="G61" s="66"/>
+      <c r="H61" s="66"/>
+      <c r="I61" s="66"/>
+      <c r="J61" s="66"/>
+      <c r="K61" s="66"/>
+      <c r="L61" s="66"/>
+      <c r="M61" s="67"/>
+      <c r="N61" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="O61" s="55"/>
-[...10 lines deleted...]
-      <c r="Z61" s="54" t="s">
+      <c r="O61" s="66"/>
+      <c r="P61" s="66"/>
+      <c r="Q61" s="66"/>
+      <c r="R61" s="66"/>
+      <c r="S61" s="66"/>
+      <c r="T61" s="66"/>
+      <c r="U61" s="66"/>
+      <c r="V61" s="66"/>
+      <c r="W61" s="66"/>
+      <c r="X61" s="66"/>
+      <c r="Y61" s="67"/>
+      <c r="Z61" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AA61" s="55"/>
-[...10 lines deleted...]
-      <c r="AL61" s="54" t="s">
+      <c r="AA61" s="66"/>
+      <c r="AB61" s="66"/>
+      <c r="AC61" s="66"/>
+      <c r="AD61" s="66"/>
+      <c r="AE61" s="66"/>
+      <c r="AF61" s="66"/>
+      <c r="AG61" s="66"/>
+      <c r="AH61" s="66"/>
+      <c r="AI61" s="66"/>
+      <c r="AJ61" s="66"/>
+      <c r="AK61" s="67"/>
+      <c r="AL61" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="AM61" s="55"/>
-[...10 lines deleted...]
-      <c r="AX61" s="54" t="s">
+      <c r="AM61" s="66"/>
+      <c r="AN61" s="66"/>
+      <c r="AO61" s="66"/>
+      <c r="AP61" s="66"/>
+      <c r="AQ61" s="66"/>
+      <c r="AR61" s="66"/>
+      <c r="AS61" s="66"/>
+      <c r="AT61" s="66"/>
+      <c r="AU61" s="66"/>
+      <c r="AV61" s="66"/>
+      <c r="AW61" s="67"/>
+      <c r="AX61" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="AY61" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="54" t="s">
+      <c r="AY61" s="66"/>
+      <c r="AZ61" s="66"/>
+      <c r="BA61" s="66"/>
+      <c r="BB61" s="66"/>
+      <c r="BC61" s="66"/>
+      <c r="BD61" s="66"/>
+      <c r="BE61" s="66"/>
+      <c r="BF61" s="66"/>
+      <c r="BG61" s="66"/>
+      <c r="BH61" s="66"/>
+      <c r="BI61" s="67"/>
+      <c r="BJ61" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="BK61" s="55"/>
-[...10 lines deleted...]
-      <c r="BV61" s="54" t="s">
+      <c r="BK61" s="66"/>
+      <c r="BL61" s="66"/>
+      <c r="BM61" s="66"/>
+      <c r="BN61" s="66"/>
+      <c r="BO61" s="66"/>
+      <c r="BP61" s="66"/>
+      <c r="BQ61" s="66"/>
+      <c r="BR61" s="66"/>
+      <c r="BS61" s="66"/>
+      <c r="BT61" s="66"/>
+      <c r="BU61" s="67"/>
+      <c r="BV61" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="BW61" s="55"/>
-[...10 lines deleted...]
-      <c r="CH61" s="54" t="s">
+      <c r="BW61" s="66"/>
+      <c r="BX61" s="66"/>
+      <c r="BY61" s="66"/>
+      <c r="BZ61" s="66"/>
+      <c r="CA61" s="66"/>
+      <c r="CB61" s="66"/>
+      <c r="CC61" s="66"/>
+      <c r="CD61" s="66"/>
+      <c r="CE61" s="66"/>
+      <c r="CF61" s="66"/>
+      <c r="CG61" s="67"/>
+      <c r="CH61" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="CI61" s="55"/>
-[...10 lines deleted...]
-      <c r="CT61" s="54" t="s">
+      <c r="CI61" s="66"/>
+      <c r="CJ61" s="66"/>
+      <c r="CK61" s="66"/>
+      <c r="CL61" s="66"/>
+      <c r="CM61" s="66"/>
+      <c r="CN61" s="66"/>
+      <c r="CO61" s="66"/>
+      <c r="CP61" s="66"/>
+      <c r="CQ61" s="66"/>
+      <c r="CR61" s="66"/>
+      <c r="CS61" s="67"/>
+      <c r="CT61" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="CU61" s="55"/>
-[...9 lines deleted...]
-      <c r="DE61" s="56"/>
+      <c r="CU61" s="66"/>
+      <c r="CV61" s="66"/>
+      <c r="CW61" s="66"/>
+      <c r="CX61" s="66"/>
+      <c r="CY61" s="66"/>
+      <c r="CZ61" s="66"/>
+      <c r="DA61" s="66"/>
+      <c r="DB61" s="66"/>
+      <c r="DC61" s="66"/>
+      <c r="DD61" s="66"/>
+      <c r="DE61" s="67"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="61"/>
-      <c r="B62" s="64" t="s">
+      <c r="A62" s="73"/>
+      <c r="B62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C62" s="64" t="s">
+      <c r="C62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D62" s="64" t="s">
+      <c r="D62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E62" s="64" t="s">
+      <c r="E62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="F62" s="64" t="s">
+      <c r="F62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="G62" s="64" t="s">
+      <c r="G62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="H62" s="64" t="s">
+      <c r="H62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="I62" s="64" t="s">
+      <c r="I62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="J62" s="64" t="s">
+      <c r="J62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K62" s="64" t="s">
+      <c r="K62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="L62" s="63" t="s">
+      <c r="L62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="M62" s="63" t="s">
+      <c r="M62" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="N62" s="64" t="s">
+      <c r="N62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="O62" s="64" t="s">
+      <c r="O62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="P62" s="64" t="s">
+      <c r="P62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="Q62" s="64" t="s">
+      <c r="Q62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="R62" s="64" t="s">
+      <c r="R62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="S62" s="64" t="s">
+      <c r="S62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="T62" s="64" t="s">
+      <c r="T62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="U62" s="64" t="s">
+      <c r="U62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="V62" s="64" t="s">
+      <c r="V62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="W62" s="64" t="s">
+      <c r="W62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="X62" s="63" t="s">
+      <c r="X62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="Y62" s="63" t="s">
+      <c r="Y62" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="Z62" s="64" t="s">
+      <c r="Z62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AA62" s="64" t="s">
+      <c r="AA62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AB62" s="64" t="s">
+      <c r="AB62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AC62" s="64" t="s">
+      <c r="AC62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AD62" s="64" t="s">
+      <c r="AD62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AE62" s="64" t="s">
+      <c r="AE62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AF62" s="64" t="s">
+      <c r="AF62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AG62" s="64" t="s">
+      <c r="AG62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AH62" s="64" t="s">
+      <c r="AH62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AI62" s="64" t="s">
+      <c r="AI62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AJ62" s="63" t="s">
+      <c r="AJ62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AK62" s="63" t="s">
+      <c r="AK62" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AL62" s="64" t="s">
+      <c r="AL62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AM62" s="64" t="s">
+      <c r="AM62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AN62" s="64" t="s">
+      <c r="AN62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AO62" s="64" t="s">
+      <c r="AO62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AP62" s="64" t="s">
+      <c r="AP62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AQ62" s="64" t="s">
+      <c r="AQ62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AR62" s="64" t="s">
+      <c r="AR62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AS62" s="64" t="s">
+      <c r="AS62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AT62" s="64" t="s">
+      <c r="AT62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AU62" s="64" t="s">
+      <c r="AU62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="AV62" s="63" t="s">
+      <c r="AV62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AW62" s="63" t="s">
+      <c r="AW62" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="AX62" s="64" t="s">
+      <c r="AX62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AY62" s="64" t="s">
+      <c r="AY62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AZ62" s="64" t="s">
+      <c r="AZ62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BA62" s="64" t="s">
+      <c r="BA62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BB62" s="64" t="s">
+      <c r="BB62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BC62" s="64" t="s">
+      <c r="BC62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BD62" s="64" t="s">
+      <c r="BD62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BE62" s="64" t="s">
+      <c r="BE62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BF62" s="64" t="s">
+      <c r="BF62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BG62" s="64" t="s">
+      <c r="BG62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BH62" s="63" t="s">
+      <c r="BH62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BI62" s="63" t="s">
+      <c r="BI62" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="BJ62" s="64" t="s">
+      <c r="BJ62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BK62" s="64" t="s">
+      <c r="BK62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BL62" s="64" t="s">
+      <c r="BL62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BM62" s="64" t="s">
+      <c r="BM62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BN62" s="64" t="s">
+      <c r="BN62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="BO62" s="64" t="s">
+      <c r="BO62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BP62" s="64" t="s">
+      <c r="BP62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="BQ62" s="64" t="s">
+      <c r="BQ62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="BR62" s="64" t="s">
+      <c r="BR62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="BS62" s="64" t="s">
+      <c r="BS62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="BT62" s="63" t="s">
+      <c r="BT62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="BU62" s="63" t="s">
+      <c r="BU62" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="BV62" s="64" t="s">
+      <c r="BV62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BW62" s="64" t="s">
+      <c r="BW62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BX62" s="64" t="s">
+      <c r="BX62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="BY62" s="64" t="s">
+      <c r="BY62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="BZ62" s="64" t="s">
+      <c r="BZ62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CA62" s="64" t="s">
+      <c r="CA62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CB62" s="64" t="s">
+      <c r="CB62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CC62" s="64" t="s">
+      <c r="CC62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CD62" s="64" t="s">
+      <c r="CD62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CE62" s="64" t="s">
+      <c r="CE62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CF62" s="63" t="s">
+      <c r="CF62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CG62" s="63" t="s">
+      <c r="CG62" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CH62" s="64" t="s">
+      <c r="CH62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CI62" s="64" t="s">
+      <c r="CI62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CJ62" s="64" t="s">
+      <c r="CJ62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CK62" s="64" t="s">
+      <c r="CK62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CL62" s="64" t="s">
+      <c r="CL62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CM62" s="64" t="s">
+      <c r="CM62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CN62" s="64" t="s">
+      <c r="CN62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="CO62" s="64" t="s">
+      <c r="CO62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="CP62" s="64" t="s">
+      <c r="CP62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="CQ62" s="64" t="s">
+      <c r="CQ62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="CR62" s="63" t="s">
+      <c r="CR62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="CS62" s="63" t="s">
+      <c r="CS62" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="CT62" s="64" t="s">
+      <c r="CT62" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="CU62" s="64" t="s">
+      <c r="CU62" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CV62" s="64" t="s">
+      <c r="CV62" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="CW62" s="64" t="s">
+      <c r="CW62" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="CX62" s="64" t="s">
+      <c r="CX62" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="CY62" s="64" t="s">
+      <c r="CY62" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="CZ62" s="64" t="s">
+      <c r="CZ62" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="DA62" s="64" t="s">
+      <c r="DA62" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="DB62" s="64" t="s">
+      <c r="DB62" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="DC62" s="64" t="s">
+      <c r="DC62" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="DD62" s="63" t="s">
+      <c r="DD62" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="DE62" s="63" t="s">
+      <c r="DE62" s="54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B63" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C63" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D63" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E63" s="7">
         <v>29515.193676597017</v>
       </c>
       <c r="F63" s="7">
         <v>39568.424235483049</v>
       </c>
       <c r="G63" s="7">
         <v>52372.323068220452</v>
       </c>
@@ -34973,54 +35068,56 @@
       </c>
       <c r="CN63" s="28">
         <v>105225.60000000001</v>
       </c>
       <c r="CO63" s="28">
         <v>122558.1</v>
       </c>
       <c r="CP63" s="28">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="28">
         <v>159285</v>
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="36">
         <v>200525</v>
       </c>
       <c r="CT63" s="43">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="52">
         <v>25328.5</v>
       </c>
-      <c r="CV63" s="72">
+      <c r="CV63" s="63">
         <v>40731.800000000003</v>
       </c>
-      <c r="CW63" s="28"/>
+      <c r="CW63" s="81">
+        <v>58016.2</v>
+      </c>
       <c r="CX63" s="28"/>
       <c r="CY63" s="28"/>
       <c r="CZ63" s="28"/>
       <c r="DA63" s="28"/>
       <c r="DB63" s="28"/>
       <c r="DC63" s="28"/>
       <c r="DD63" s="36"/>
       <c r="DE63" s="36"/>
     </row>
     <row r="64" spans="1:109" s="2" customFormat="1">
       <c r="A64" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
@@ -35284,54 +35381,56 @@
       </c>
       <c r="CN64" s="29">
         <v>4799.8999999999996</v>
       </c>
       <c r="CO64" s="13">
         <v>5588</v>
       </c>
       <c r="CP64" s="13">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="13">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="37">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="44">
         <v>662.1</v>
       </c>
       <c r="CU64" s="53">
         <v>1235.9000000000001</v>
       </c>
-      <c r="CV64" s="73">
+      <c r="CV64" s="64">
         <v>2515.1999999999998</v>
       </c>
-      <c r="CW64" s="37"/>
+      <c r="CW64" s="82">
+        <v>3466.9</v>
+      </c>
       <c r="CX64" s="29"/>
       <c r="CY64" s="16"/>
       <c r="CZ64" s="29"/>
       <c r="DA64" s="37"/>
       <c r="DB64" s="29"/>
       <c r="DC64" s="37"/>
       <c r="DD64" s="37"/>
       <c r="DE64" s="37"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="14">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="14">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="14">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="14">
         <v>2595.4985482335019</v>
       </c>
@@ -35595,54 +35694,56 @@
       </c>
       <c r="CN65" s="29">
         <v>10960.1</v>
       </c>
       <c r="CO65" s="13">
         <v>12854.1</v>
       </c>
       <c r="CP65" s="13">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="13">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="37">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="44">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="53">
         <v>3473.1</v>
       </c>
-      <c r="CV65" s="73">
+      <c r="CV65" s="64">
         <v>5548.4</v>
       </c>
-      <c r="CW65" s="37"/>
+      <c r="CW65" s="82">
+        <v>7569.4</v>
+      </c>
       <c r="CX65" s="29"/>
       <c r="CY65" s="17"/>
       <c r="CZ65" s="29"/>
       <c r="DA65" s="37"/>
       <c r="DB65" s="29"/>
       <c r="DC65" s="37"/>
       <c r="DD65" s="37"/>
       <c r="DE65" s="37"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="14">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="14">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="14">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="14">
         <v>1437.4750137167848</v>
       </c>
@@ -35906,54 +36007,56 @@
       </c>
       <c r="CN66" s="29">
         <v>4882.2</v>
       </c>
       <c r="CO66" s="13">
         <v>5995.4</v>
       </c>
       <c r="CP66" s="13">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="13">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="37">
         <v>10283</v>
       </c>
       <c r="CT66" s="44">
         <v>460.7</v>
       </c>
       <c r="CU66" s="53">
         <v>1294.9000000000001</v>
       </c>
-      <c r="CV66" s="73">
+      <c r="CV66" s="64">
         <v>2208.1999999999998</v>
       </c>
-      <c r="CW66" s="37"/>
+      <c r="CW66" s="82">
+        <v>2783.9</v>
+      </c>
       <c r="CX66" s="29"/>
       <c r="CY66" s="17"/>
       <c r="CZ66" s="29"/>
       <c r="DA66" s="37"/>
       <c r="DB66" s="29"/>
       <c r="DC66" s="37"/>
       <c r="DD66" s="37"/>
       <c r="DE66" s="37"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="14">
         <v>1874.8906637950768</v>
       </c>
@@ -36217,54 +36320,56 @@
       </c>
       <c r="CN67" s="29">
         <v>5615.4</v>
       </c>
       <c r="CO67" s="13">
         <v>6676.7</v>
       </c>
       <c r="CP67" s="13">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="13">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="37">
         <v>10711</v>
       </c>
       <c r="CT67" s="44">
         <v>543.4</v>
       </c>
       <c r="CU67" s="53">
         <v>1296.5</v>
       </c>
-      <c r="CV67" s="73">
+      <c r="CV67" s="64">
         <v>1824.5</v>
       </c>
-      <c r="CW67" s="37"/>
+      <c r="CW67" s="82">
+        <v>3290.3</v>
+      </c>
       <c r="CX67" s="29"/>
       <c r="CY67" s="17"/>
       <c r="CZ67" s="29"/>
       <c r="DA67" s="37"/>
       <c r="DB67" s="29"/>
       <c r="DC67" s="37"/>
       <c r="DD67" s="37"/>
       <c r="DE67" s="37"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="14">
         <v>2246.3416782996992</v>
       </c>
@@ -36528,54 +36633,56 @@
       </c>
       <c r="CN68" s="29">
         <v>7924.3</v>
       </c>
       <c r="CO68" s="13">
         <v>9388</v>
       </c>
       <c r="CP68" s="13">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="13">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="37">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="44">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="53">
         <v>1977.8</v>
       </c>
-      <c r="CV68" s="73">
+      <c r="CV68" s="64">
         <v>2958.8</v>
       </c>
-      <c r="CW68" s="37"/>
+      <c r="CW68" s="82">
+        <v>4097.3</v>
+      </c>
       <c r="CX68" s="29"/>
       <c r="CY68" s="17"/>
       <c r="CZ68" s="29"/>
       <c r="DA68" s="37"/>
       <c r="DB68" s="29"/>
       <c r="DC68" s="37"/>
       <c r="DD68" s="37"/>
       <c r="DE68" s="37"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="14">
         <v>2235.186621815245</v>
       </c>
@@ -36839,54 +36946,56 @@
       </c>
       <c r="CN69" s="29">
         <v>4754.2</v>
       </c>
       <c r="CO69" s="13">
         <v>5268.6</v>
       </c>
       <c r="CP69" s="13">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="13">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="37">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="44">
         <v>838.3</v>
       </c>
       <c r="CU69" s="53">
         <v>1354.4</v>
       </c>
-      <c r="CV69" s="73">
+      <c r="CV69" s="64">
         <v>2027.5</v>
       </c>
-      <c r="CW69" s="37"/>
+      <c r="CW69" s="82">
+        <v>2869.3</v>
+      </c>
       <c r="CX69" s="29"/>
       <c r="CY69" s="17"/>
       <c r="CZ69" s="29"/>
       <c r="DA69" s="37"/>
       <c r="DB69" s="29"/>
       <c r="DC69" s="37"/>
       <c r="DD69" s="37"/>
       <c r="DE69" s="37"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="14">
         <v>2386.0040837496385</v>
       </c>
@@ -37150,54 +37259,56 @@
       </c>
       <c r="CN70" s="29">
         <v>9168.9</v>
       </c>
       <c r="CO70" s="13">
         <v>10619.3</v>
       </c>
       <c r="CP70" s="13">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="13">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="37">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="44">
         <v>828</v>
       </c>
       <c r="CU70" s="53">
         <v>1927.6</v>
       </c>
-      <c r="CV70" s="73">
+      <c r="CV70" s="64">
         <v>3034.6</v>
       </c>
-      <c r="CW70" s="37"/>
+      <c r="CW70" s="82">
+        <v>4483.2</v>
+      </c>
       <c r="CX70" s="29"/>
       <c r="CY70" s="17"/>
       <c r="CZ70" s="29"/>
       <c r="DA70" s="37"/>
       <c r="DB70" s="29"/>
       <c r="DC70" s="37"/>
       <c r="DD70" s="37"/>
       <c r="DE70" s="37"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
@@ -37461,54 +37572,56 @@
       </c>
       <c r="CN71" s="29">
         <v>6753.3</v>
       </c>
       <c r="CO71" s="13">
         <v>7899.7</v>
       </c>
       <c r="CP71" s="13">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="13">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="37">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="44">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="53">
         <v>1317.4</v>
       </c>
-      <c r="CV71" s="73">
+      <c r="CV71" s="64">
         <v>1937.6</v>
       </c>
-      <c r="CW71" s="37"/>
+      <c r="CW71" s="82">
+        <v>2880.6</v>
+      </c>
       <c r="CX71" s="29"/>
       <c r="CY71" s="17"/>
       <c r="CZ71" s="29"/>
       <c r="DA71" s="37"/>
       <c r="DB71" s="29"/>
       <c r="DC71" s="37"/>
       <c r="DD71" s="37"/>
       <c r="DE71" s="37"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="14">
         <v>1916.2358334037449</v>
       </c>
@@ -37772,54 +37885,56 @@
       </c>
       <c r="CN72" s="29">
         <v>4826.6000000000004</v>
       </c>
       <c r="CO72" s="13">
         <v>5765</v>
       </c>
       <c r="CP72" s="13">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="13">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="37">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="44">
         <v>458.9</v>
       </c>
       <c r="CU72" s="53">
         <v>1317.6</v>
       </c>
-      <c r="CV72" s="73">
+      <c r="CV72" s="64">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW72" s="37"/>
+      <c r="CW72" s="82">
+        <v>2683.9</v>
+      </c>
       <c r="CX72" s="29"/>
       <c r="CY72" s="17"/>
       <c r="CZ72" s="29"/>
       <c r="DA72" s="37"/>
       <c r="DB72" s="29"/>
       <c r="DC72" s="37"/>
       <c r="DD72" s="37"/>
       <c r="DE72" s="37"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="14">
         <v>1847.9499432288117</v>
       </c>
@@ -38083,54 +38198,56 @@
       </c>
       <c r="CN73" s="29">
         <v>9257</v>
       </c>
       <c r="CO73" s="13">
         <v>10532.9</v>
       </c>
       <c r="CP73" s="13">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="13">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="37">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="44">
         <v>408.3</v>
       </c>
       <c r="CU73" s="53">
         <v>1172.3</v>
       </c>
-      <c r="CV73" s="73">
+      <c r="CV73" s="64">
         <v>2408.6</v>
       </c>
-      <c r="CW73" s="37"/>
+      <c r="CW73" s="82">
+        <v>4306.5</v>
+      </c>
       <c r="CX73" s="29"/>
       <c r="CY73" s="17"/>
       <c r="CZ73" s="29"/>
       <c r="DA73" s="37"/>
       <c r="DB73" s="29"/>
       <c r="DC73" s="37"/>
       <c r="DD73" s="37"/>
       <c r="DE73" s="37"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
@@ -38394,54 +38511,56 @@
       </c>
       <c r="CN74" s="29">
         <v>22417.5</v>
       </c>
       <c r="CO74" s="13">
         <v>26366.6</v>
       </c>
       <c r="CP74" s="13">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="13">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="37">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="44">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="53">
         <v>5804.9</v>
       </c>
-      <c r="CV74" s="73">
+      <c r="CV74" s="64">
         <v>9204.6</v>
       </c>
-      <c r="CW74" s="37"/>
+      <c r="CW74" s="82">
+        <v>12892.2</v>
+      </c>
       <c r="CX74" s="29"/>
       <c r="CY74" s="17"/>
       <c r="CZ74" s="29"/>
       <c r="DA74" s="37"/>
       <c r="DB74" s="29"/>
       <c r="DC74" s="37"/>
       <c r="DD74" s="37"/>
       <c r="DE74" s="37"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
@@ -38705,54 +38824,56 @@
       </c>
       <c r="CN75" s="29">
         <v>4983.2</v>
       </c>
       <c r="CO75" s="13">
         <v>5568.6</v>
       </c>
       <c r="CP75" s="13">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="13">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="37">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="44">
         <v>484.3</v>
       </c>
       <c r="CU75" s="53">
         <v>1168.5</v>
       </c>
-      <c r="CV75" s="73">
+      <c r="CV75" s="64">
         <v>1773.2</v>
       </c>
-      <c r="CW75" s="37"/>
+      <c r="CW75" s="82">
+        <v>2402.4</v>
+      </c>
       <c r="CX75" s="29"/>
       <c r="CY75" s="17"/>
       <c r="CZ75" s="29"/>
       <c r="DA75" s="37"/>
       <c r="DB75" s="29"/>
       <c r="DC75" s="37"/>
       <c r="DD75" s="37"/>
       <c r="DE75" s="37"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
@@ -39016,273 +39137,275 @@
       </c>
       <c r="CN76" s="29">
         <v>8883.1</v>
       </c>
       <c r="CO76" s="13">
         <v>10035.200000000001</v>
       </c>
       <c r="CP76" s="13">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="13">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="37">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="44">
         <v>911.8</v>
       </c>
       <c r="CU76" s="53">
         <v>1987.8</v>
       </c>
-      <c r="CV76" s="73">
+      <c r="CV76" s="64">
         <v>3133</v>
       </c>
-      <c r="CW76" s="37"/>
+      <c r="CW76" s="82">
+        <v>4290.3</v>
+      </c>
       <c r="CX76" s="29"/>
       <c r="CY76" s="37"/>
       <c r="CZ76" s="29"/>
       <c r="DA76" s="37"/>
       <c r="DB76" s="29"/>
       <c r="DC76" s="37"/>
       <c r="DD76" s="37"/>
       <c r="DE76" s="37"/>
     </row>
     <row r="78" spans="1:109">
-      <c r="B78" s="62"/>
-[...3 lines deleted...]
-      <c r="F78" s="62"/>
+      <c r="B78" s="71"/>
+      <c r="C78" s="71"/>
+      <c r="D78" s="71"/>
+      <c r="E78" s="71"/>
+      <c r="F78" s="71"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AX78" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT42:DE42"/>
-[...13 lines deleted...]
-    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP60:CS60"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP22:CS22"/>
+    <mergeCell ref="CH23:CS23"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="BR41:BU41"/>
+    <mergeCell ref="BJ23:BU23"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR22:BU22"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="CD60:CG60"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="CD22:CG22"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AH41:AK41"/>
+    <mergeCell ref="B21:BI21"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AH22:AK22"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="W22:Y22"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="K41:M41"/>
     <mergeCell ref="B78:F78"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B40:BI40"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="AH60:AK60"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="AX42:BI42"/>
-    <mergeCell ref="A42:A43"/>
-[...48 lines deleted...]
-    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="B59:BI59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="BJ61:BU61"/>
+    <mergeCell ref="BR60:BU60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB22:DE22"/>
+    <mergeCell ref="CT23:DE23"/>
+    <mergeCell ref="DB41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>