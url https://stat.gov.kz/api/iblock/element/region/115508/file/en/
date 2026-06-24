--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="43">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -9765,51 +9765,51 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9859,76 +9859,87 @@
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="33" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2933"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
@@ -19029,373 +19040,373 @@
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="1" customWidth="1"/>
     <col min="45" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="10.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.85546875" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="61" width="10.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="10.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="1" customWidth="1"/>
     <col min="67" max="68" width="10.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.7109375" style="1" customWidth="1"/>
     <col min="71" max="71" width="10" style="1" customWidth="1"/>
     <col min="72" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="10" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.42578125" style="1" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="B2" s="69" t="s">
+      <c r="B2" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="69"/>
-[...57 lines deleted...]
-      <c r="BI2" s="69"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
+      <c r="AE2" s="79"/>
+      <c r="AF2" s="79"/>
+      <c r="AG2" s="79"/>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
+      <c r="AP2" s="79"/>
+      <c r="AQ2" s="79"/>
+      <c r="AR2" s="79"/>
+      <c r="AS2" s="79"/>
+      <c r="AT2" s="79"/>
+      <c r="AU2" s="79"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
+      <c r="AZ2" s="79"/>
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
+      <c r="BC2" s="79"/>
+      <c r="BD2" s="79"/>
+      <c r="BE2" s="79"/>
+      <c r="BF2" s="79"/>
+      <c r="BG2" s="79"/>
+      <c r="BH2" s="79"/>
+      <c r="BI2" s="79"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="K3" s="70" t="s">
+      <c r="K3" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="70"/>
-      <c r="M3" s="70"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
-      <c r="W3" s="70" t="s">
+      <c r="W3" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="70"/>
-      <c r="Y3" s="70"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="68" t="s">
+      <c r="AH3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="68"/>
-[...1 lines deleted...]
-      <c r="AK3" s="68"/>
+      <c r="AI3" s="77"/>
+      <c r="AJ3" s="77"/>
+      <c r="AK3" s="77"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="68" t="s">
+      <c r="AT3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="68"/>
-[...1 lines deleted...]
-      <c r="AW3" s="68"/>
+      <c r="AU3" s="77"/>
+      <c r="AV3" s="77"/>
+      <c r="AW3" s="77"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="68" t="s">
+      <c r="BF3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="68"/>
-[...1 lines deleted...]
-      <c r="BI3" s="68"/>
+      <c r="BG3" s="77"/>
+      <c r="BH3" s="77"/>
+      <c r="BI3" s="77"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="68" t="s">
+      <c r="BR3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="68"/>
-[...1 lines deleted...]
-      <c r="BU3" s="68"/>
+      <c r="BS3" s="77"/>
+      <c r="BT3" s="77"/>
+      <c r="BU3" s="77"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="68" t="s">
+      <c r="CD3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="68"/>
-[...1 lines deleted...]
-      <c r="CG3" s="68"/>
+      <c r="CE3" s="77"/>
+      <c r="CF3" s="77"/>
+      <c r="CG3" s="77"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="68" t="s">
+      <c r="CP3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="68"/>
-[...1 lines deleted...]
-      <c r="CS3" s="68"/>
+      <c r="CQ3" s="77"/>
+      <c r="CR3" s="77"/>
+      <c r="CS3" s="77"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="68" t="s">
+      <c r="DB3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="68"/>
-[...1 lines deleted...]
-      <c r="DE3" s="68"/>
+      <c r="DC3" s="77"/>
+      <c r="DD3" s="77"/>
+      <c r="DE3" s="77"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="72"/>
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="80"/>
+      <c r="B4" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65" t="s">
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65" t="s">
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="66"/>
-[...10 lines deleted...]
-      <c r="AL4" s="65" t="s">
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="76"/>
+      <c r="AL4" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="66"/>
-[...10 lines deleted...]
-      <c r="AX4" s="65" t="s">
+      <c r="AM4" s="75"/>
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
+      <c r="AR4" s="75"/>
+      <c r="AS4" s="75"/>
+      <c r="AT4" s="75"/>
+      <c r="AU4" s="75"/>
+      <c r="AV4" s="75"/>
+      <c r="AW4" s="76"/>
+      <c r="AX4" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="AY4" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="65" t="s">
+      <c r="AY4" s="75"/>
+      <c r="AZ4" s="75"/>
+      <c r="BA4" s="75"/>
+      <c r="BB4" s="75"/>
+      <c r="BC4" s="75"/>
+      <c r="BD4" s="75"/>
+      <c r="BE4" s="75"/>
+      <c r="BF4" s="75"/>
+      <c r="BG4" s="75"/>
+      <c r="BH4" s="75"/>
+      <c r="BI4" s="76"/>
+      <c r="BJ4" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="BK4" s="66"/>
-[...10 lines deleted...]
-      <c r="BV4" s="65" t="s">
+      <c r="BK4" s="75"/>
+      <c r="BL4" s="75"/>
+      <c r="BM4" s="75"/>
+      <c r="BN4" s="75"/>
+      <c r="BO4" s="75"/>
+      <c r="BP4" s="75"/>
+      <c r="BQ4" s="75"/>
+      <c r="BR4" s="75"/>
+      <c r="BS4" s="75"/>
+      <c r="BT4" s="75"/>
+      <c r="BU4" s="76"/>
+      <c r="BV4" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="BW4" s="66"/>
-[...10 lines deleted...]
-      <c r="CH4" s="65" t="s">
+      <c r="BW4" s="75"/>
+      <c r="BX4" s="75"/>
+      <c r="BY4" s="75"/>
+      <c r="BZ4" s="75"/>
+      <c r="CA4" s="75"/>
+      <c r="CB4" s="75"/>
+      <c r="CC4" s="75"/>
+      <c r="CD4" s="75"/>
+      <c r="CE4" s="75"/>
+      <c r="CF4" s="75"/>
+      <c r="CG4" s="76"/>
+      <c r="CH4" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="CI4" s="66"/>
-[...10 lines deleted...]
-      <c r="CT4" s="65" t="s">
+      <c r="CI4" s="75"/>
+      <c r="CJ4" s="75"/>
+      <c r="CK4" s="75"/>
+      <c r="CL4" s="75"/>
+      <c r="CM4" s="75"/>
+      <c r="CN4" s="75"/>
+      <c r="CO4" s="75"/>
+      <c r="CP4" s="75"/>
+      <c r="CQ4" s="75"/>
+      <c r="CR4" s="75"/>
+      <c r="CS4" s="76"/>
+      <c r="CT4" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="CU4" s="66"/>
-[...9 lines deleted...]
-      <c r="DE4" s="67"/>
+      <c r="CU4" s="75"/>
+      <c r="CV4" s="75"/>
+      <c r="CW4" s="75"/>
+      <c r="CX4" s="75"/>
+      <c r="CY4" s="75"/>
+      <c r="CZ4" s="75"/>
+      <c r="DA4" s="75"/>
+      <c r="DB4" s="75"/>
+      <c r="DC4" s="75"/>
+      <c r="DD4" s="75"/>
+      <c r="DE4" s="76"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="73"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -19978,54 +19989,56 @@
       </c>
       <c r="CO6" s="28">
         <v>173478</v>
       </c>
       <c r="CP6" s="28">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="28">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="30">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="28">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="45">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="56">
         <v>45100.2</v>
       </c>
-      <c r="CW6" s="74">
+      <c r="CW6" s="65">
         <v>63570.5</v>
       </c>
-      <c r="CX6" s="28"/>
+      <c r="CX6" s="83">
+        <v>81795.5</v>
+      </c>
       <c r="CY6" s="28"/>
       <c r="CZ6" s="28"/>
       <c r="DA6" s="28"/>
       <c r="DB6" s="28"/>
       <c r="DC6" s="28"/>
       <c r="DD6" s="36"/>
       <c r="DE6" s="36"/>
     </row>
     <row r="7" spans="1:109" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
@@ -20291,54 +20304,56 @@
       </c>
       <c r="CO7" s="13">
         <v>9315.9</v>
       </c>
       <c r="CP7" s="29">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="13">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="31">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="29">
         <v>792.6</v>
       </c>
       <c r="CU7" s="46">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="57">
         <v>2907.7</v>
       </c>
-      <c r="CW7" s="75">
+      <c r="CW7" s="66">
         <v>3986.5</v>
       </c>
-      <c r="CX7" s="29"/>
+      <c r="CX7" s="84">
+        <v>4945.6000000000004</v>
+      </c>
       <c r="CY7" s="16"/>
       <c r="CZ7" s="29"/>
       <c r="DA7" s="37"/>
       <c r="DB7" s="29"/>
       <c r="DC7" s="37"/>
       <c r="DD7" s="37"/>
       <c r="DE7" s="37"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="14">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="14">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="14">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="14">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="14">
@@ -20604,54 +20619,56 @@
       </c>
       <c r="CO8" s="13">
         <v>17835.900000000001</v>
       </c>
       <c r="CP8" s="29">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="13">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="31">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="29">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="46">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="57">
         <v>5896.9</v>
       </c>
-      <c r="CW8" s="75">
+      <c r="CW8" s="66">
         <v>8058.9</v>
       </c>
-      <c r="CX8" s="29"/>
+      <c r="CX8" s="84">
+        <v>10330.799999999999</v>
+      </c>
       <c r="CY8" s="17"/>
       <c r="CZ8" s="29"/>
       <c r="DA8" s="37"/>
       <c r="DB8" s="29"/>
       <c r="DC8" s="37"/>
       <c r="DD8" s="37"/>
       <c r="DE8" s="37"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="14">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="14">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="14">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="14">
@@ -20917,54 +20934,56 @@
       </c>
       <c r="CO9" s="13">
         <v>12453.5</v>
       </c>
       <c r="CP9" s="29">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="13">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="31">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="29">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="46">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="57">
         <v>5249.3</v>
       </c>
-      <c r="CW9" s="75">
+      <c r="CW9" s="66">
         <v>6608.6</v>
       </c>
-      <c r="CX9" s="29"/>
+      <c r="CX9" s="84">
+        <v>7966.2</v>
+      </c>
       <c r="CY9" s="17"/>
       <c r="CZ9" s="29"/>
       <c r="DA9" s="37"/>
       <c r="DB9" s="29"/>
       <c r="DC9" s="37"/>
       <c r="DD9" s="37"/>
       <c r="DE9" s="37"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="14">
@@ -21230,54 +21249,56 @@
       </c>
       <c r="CO10" s="13">
         <v>9514.1</v>
       </c>
       <c r="CP10" s="29">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="13">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="31">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="29">
         <v>554.4</v>
       </c>
       <c r="CU10" s="46">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="57">
         <v>1857.5</v>
       </c>
-      <c r="CW10" s="75">
+      <c r="CW10" s="66">
         <v>3291.5</v>
       </c>
-      <c r="CX10" s="29"/>
+      <c r="CX10" s="84">
+        <v>4422.3</v>
+      </c>
       <c r="CY10" s="17"/>
       <c r="CZ10" s="29"/>
       <c r="DA10" s="37"/>
       <c r="DB10" s="29"/>
       <c r="DC10" s="37"/>
       <c r="DD10" s="37"/>
       <c r="DE10" s="37"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="14">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="14">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="14">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="14">
@@ -21543,54 +21564,56 @@
       </c>
       <c r="CO11" s="13">
         <v>11404.9</v>
       </c>
       <c r="CP11" s="29">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="13">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="31">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="29">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="46">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="57">
         <v>3070</v>
       </c>
-      <c r="CW11" s="75">
+      <c r="CW11" s="66">
         <v>4246.8999999999996</v>
       </c>
-      <c r="CX11" s="29"/>
+      <c r="CX11" s="84">
+        <v>5744.4</v>
+      </c>
       <c r="CY11" s="17"/>
       <c r="CZ11" s="29"/>
       <c r="DA11" s="37"/>
       <c r="DB11" s="29"/>
       <c r="DC11" s="37"/>
       <c r="DD11" s="37"/>
       <c r="DE11" s="37"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="14">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="14">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="14">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="14">
@@ -21856,54 +21879,56 @@
       </c>
       <c r="CO12" s="13">
         <v>7341.4</v>
       </c>
       <c r="CP12" s="29">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="13">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="31">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="29">
         <v>841.1</v>
       </c>
       <c r="CU12" s="46">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="57">
         <v>2038.7</v>
       </c>
-      <c r="CW12" s="75">
+      <c r="CW12" s="66">
         <v>2884.3</v>
       </c>
-      <c r="CX12" s="29"/>
+      <c r="CX12" s="84">
+        <v>3587</v>
+      </c>
       <c r="CY12" s="17"/>
       <c r="CZ12" s="29"/>
       <c r="DA12" s="37"/>
       <c r="DB12" s="29"/>
       <c r="DC12" s="37"/>
       <c r="DD12" s="37"/>
       <c r="DE12" s="37"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="14">
@@ -22169,54 +22194,56 @@
       </c>
       <c r="CO13" s="13">
         <v>17110.5</v>
       </c>
       <c r="CP13" s="29">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="13">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="31">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="29">
         <v>828.2</v>
       </c>
       <c r="CU13" s="46">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="57">
         <v>3035.5</v>
       </c>
-      <c r="CW13" s="75">
+      <c r="CW13" s="66">
         <v>4484.8999999999996</v>
       </c>
-      <c r="CX13" s="29"/>
+      <c r="CX13" s="84">
+        <v>5777.3</v>
+      </c>
       <c r="CY13" s="17"/>
       <c r="CZ13" s="29"/>
       <c r="DA13" s="37"/>
       <c r="DB13" s="29"/>
       <c r="DC13" s="37"/>
       <c r="DD13" s="37"/>
       <c r="DE13" s="37"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
@@ -22482,54 +22509,56 @@
       </c>
       <c r="CO14" s="13">
         <v>10269.299999999999</v>
       </c>
       <c r="CP14" s="29">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="13">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="31">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="29">
         <v>588.1</v>
       </c>
       <c r="CU14" s="46">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="57">
         <v>1956.5</v>
       </c>
-      <c r="CW14" s="75">
+      <c r="CW14" s="66">
         <v>2893</v>
       </c>
-      <c r="CX14" s="29"/>
+      <c r="CX14" s="84">
+        <v>3890.9</v>
+      </c>
       <c r="CY14" s="17"/>
       <c r="CZ14" s="29"/>
       <c r="DA14" s="37"/>
       <c r="DB14" s="29"/>
       <c r="DC14" s="37"/>
       <c r="DD14" s="37"/>
       <c r="DE14" s="37"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="14">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="14">
@@ -22795,54 +22824,56 @@
       </c>
       <c r="CO15" s="13">
         <v>10366.700000000001</v>
       </c>
       <c r="CP15" s="29">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="13">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="31">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="29">
         <v>489.2</v>
       </c>
       <c r="CU15" s="46">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="57">
         <v>2248.6</v>
       </c>
-      <c r="CW15" s="75">
+      <c r="CW15" s="66">
         <v>2698</v>
       </c>
-      <c r="CX15" s="29"/>
+      <c r="CX15" s="84">
+        <v>3378.2</v>
+      </c>
       <c r="CY15" s="17"/>
       <c r="CZ15" s="29"/>
       <c r="DA15" s="37"/>
       <c r="DB15" s="29"/>
       <c r="DC15" s="37"/>
       <c r="DD15" s="37"/>
       <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="14">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="14">
@@ -23108,54 +23139,56 @@
       </c>
       <c r="CO16" s="13">
         <v>11965.1</v>
       </c>
       <c r="CP16" s="29">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="13">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="31">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="29">
         <v>408.7</v>
       </c>
       <c r="CU16" s="46">
         <v>1173</v>
       </c>
       <c r="CV16" s="57">
         <v>2409.6999999999998</v>
       </c>
-      <c r="CW16" s="75">
+      <c r="CW16" s="66">
         <v>4375</v>
       </c>
-      <c r="CX16" s="29"/>
+      <c r="CX16" s="84">
+        <v>5531</v>
+      </c>
       <c r="CY16" s="17"/>
       <c r="CZ16" s="29"/>
       <c r="DA16" s="37"/>
       <c r="DB16" s="29"/>
       <c r="DC16" s="37"/>
       <c r="DD16" s="37"/>
       <c r="DE16" s="37"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="14">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="14">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="14">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="14">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="14">
@@ -23421,54 +23454,56 @@
       </c>
       <c r="CO17" s="13">
         <v>33364.699999999997</v>
       </c>
       <c r="CP17" s="29">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="13">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="31">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="29">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="46">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="57">
         <v>9219.6</v>
       </c>
-      <c r="CW17" s="75">
+      <c r="CW17" s="66">
         <v>12908.8</v>
       </c>
-      <c r="CX17" s="29"/>
+      <c r="CX17" s="84">
+        <v>16814.599999999999</v>
+      </c>
       <c r="CY17" s="17"/>
       <c r="CZ17" s="29"/>
       <c r="DA17" s="37"/>
       <c r="DB17" s="29"/>
       <c r="DC17" s="37"/>
       <c r="DD17" s="37"/>
       <c r="DE17" s="37"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="14">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="14">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="14">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="14">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="14">
@@ -23734,54 +23769,56 @@
       </c>
       <c r="CO18" s="13">
         <v>8339.7999999999993</v>
       </c>
       <c r="CP18" s="29">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="13">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="31">
         <v>47811</v>
       </c>
       <c r="CT18" s="29">
         <v>493.4</v>
       </c>
       <c r="CU18" s="46">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="57">
         <v>1800.6</v>
       </c>
-      <c r="CW18" s="75">
+      <c r="CW18" s="66">
         <v>2500.3000000000002</v>
       </c>
-      <c r="CX18" s="29"/>
+      <c r="CX18" s="84">
+        <v>3143.8</v>
+      </c>
       <c r="CY18" s="17"/>
       <c r="CZ18" s="29"/>
       <c r="DA18" s="37"/>
       <c r="DB18" s="29"/>
       <c r="DC18" s="37"/>
       <c r="DD18" s="37"/>
       <c r="DE18" s="37"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="14">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="14">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="14">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="14">
@@ -24047,386 +24084,388 @@
       </c>
       <c r="CO19" s="13">
         <v>14196.3</v>
       </c>
       <c r="CP19" s="29">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="13">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="31">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="29">
         <v>977.1</v>
       </c>
       <c r="CU19" s="46">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="57">
         <v>3409.6</v>
       </c>
-      <c r="CW19" s="75">
+      <c r="CW19" s="66">
         <v>4633.8</v>
       </c>
-      <c r="CX19" s="29"/>
+      <c r="CX19" s="84">
+        <v>6263.6</v>
+      </c>
       <c r="CY19" s="37"/>
       <c r="CZ19" s="29"/>
       <c r="DA19" s="37"/>
       <c r="DB19" s="29"/>
       <c r="DC19" s="37"/>
       <c r="DD19" s="37"/>
       <c r="DE19" s="37"/>
     </row>
     <row r="21" spans="1:109" ht="21" customHeight="1">
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="79" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="69"/>
-[...57 lines deleted...]
-      <c r="BI21" s="69"/>
+      <c r="C21" s="79"/>
+      <c r="D21" s="79"/>
+      <c r="E21" s="79"/>
+      <c r="F21" s="79"/>
+      <c r="G21" s="79"/>
+      <c r="H21" s="79"/>
+      <c r="I21" s="79"/>
+      <c r="J21" s="79"/>
+      <c r="K21" s="79"/>
+      <c r="L21" s="79"/>
+      <c r="M21" s="79"/>
+      <c r="N21" s="79"/>
+      <c r="O21" s="79"/>
+      <c r="P21" s="79"/>
+      <c r="Q21" s="79"/>
+      <c r="R21" s="79"/>
+      <c r="S21" s="79"/>
+      <c r="T21" s="79"/>
+      <c r="U21" s="79"/>
+      <c r="V21" s="79"/>
+      <c r="W21" s="79"/>
+      <c r="X21" s="79"/>
+      <c r="Y21" s="79"/>
+      <c r="Z21" s="79"/>
+      <c r="AA21" s="79"/>
+      <c r="AB21" s="79"/>
+      <c r="AC21" s="79"/>
+      <c r="AD21" s="79"/>
+      <c r="AE21" s="79"/>
+      <c r="AF21" s="79"/>
+      <c r="AG21" s="79"/>
+      <c r="AH21" s="79"/>
+      <c r="AI21" s="79"/>
+      <c r="AJ21" s="79"/>
+      <c r="AK21" s="79"/>
+      <c r="AL21" s="79"/>
+      <c r="AM21" s="79"/>
+      <c r="AN21" s="79"/>
+      <c r="AO21" s="79"/>
+      <c r="AP21" s="79"/>
+      <c r="AQ21" s="79"/>
+      <c r="AR21" s="79"/>
+      <c r="AS21" s="79"/>
+      <c r="AT21" s="79"/>
+      <c r="AU21" s="79"/>
+      <c r="AV21" s="79"/>
+      <c r="AW21" s="79"/>
+      <c r="AX21" s="79"/>
+      <c r="AY21" s="79"/>
+      <c r="AZ21" s="79"/>
+      <c r="BA21" s="79"/>
+      <c r="BB21" s="79"/>
+      <c r="BC21" s="79"/>
+      <c r="BD21" s="79"/>
+      <c r="BE21" s="79"/>
+      <c r="BF21" s="79"/>
+      <c r="BG21" s="79"/>
+      <c r="BH21" s="79"/>
+      <c r="BI21" s="79"/>
     </row>
     <row r="22" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="70" t="s">
+      <c r="K22" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="L22" s="70"/>
-      <c r="M22" s="70"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
-      <c r="W22" s="70" t="s">
+      <c r="W22" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="X22" s="70"/>
-      <c r="Y22" s="70"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
-      <c r="AH22" s="68" t="s">
+      <c r="AH22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AI22" s="68"/>
-[...1 lines deleted...]
-      <c r="AK22" s="68"/>
+      <c r="AI22" s="77"/>
+      <c r="AJ22" s="77"/>
+      <c r="AK22" s="77"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
-      <c r="AT22" s="68" t="s">
+      <c r="AT22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AU22" s="68"/>
-[...1 lines deleted...]
-      <c r="AW22" s="68"/>
+      <c r="AU22" s="77"/>
+      <c r="AV22" s="77"/>
+      <c r="AW22" s="77"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
-      <c r="BF22" s="68" t="s">
+      <c r="BF22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BG22" s="68"/>
-[...1 lines deleted...]
-      <c r="BI22" s="68"/>
+      <c r="BG22" s="77"/>
+      <c r="BH22" s="77"/>
+      <c r="BI22" s="77"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
-      <c r="BR22" s="68" t="s">
+      <c r="BR22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BS22" s="68"/>
-[...1 lines deleted...]
-      <c r="BU22" s="68"/>
+      <c r="BS22" s="77"/>
+      <c r="BT22" s="77"/>
+      <c r="BU22" s="77"/>
       <c r="BV22" s="4"/>
       <c r="BW22" s="4"/>
       <c r="BX22" s="4"/>
       <c r="BY22" s="4"/>
       <c r="BZ22" s="4"/>
       <c r="CA22" s="4"/>
       <c r="CB22" s="4"/>
       <c r="CC22" s="4"/>
-      <c r="CD22" s="68" t="s">
+      <c r="CD22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CE22" s="68"/>
-[...1 lines deleted...]
-      <c r="CG22" s="68"/>
+      <c r="CE22" s="77"/>
+      <c r="CF22" s="77"/>
+      <c r="CG22" s="77"/>
       <c r="CH22" s="4"/>
       <c r="CI22" s="4"/>
       <c r="CJ22" s="4"/>
       <c r="CK22" s="4"/>
       <c r="CL22" s="4"/>
       <c r="CM22" s="4"/>
       <c r="CN22" s="4"/>
       <c r="CO22" s="4"/>
-      <c r="CP22" s="68" t="s">
+      <c r="CP22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CQ22" s="68"/>
-[...1 lines deleted...]
-      <c r="CS22" s="68"/>
+      <c r="CQ22" s="77"/>
+      <c r="CR22" s="77"/>
+      <c r="CS22" s="77"/>
       <c r="CT22" s="4"/>
       <c r="CU22" s="4"/>
       <c r="CV22" s="4"/>
       <c r="CW22" s="4"/>
       <c r="CX22" s="4"/>
       <c r="CY22" s="4"/>
       <c r="CZ22" s="4"/>
       <c r="DA22" s="4"/>
-      <c r="DB22" s="68" t="s">
+      <c r="DB22" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="DC22" s="68"/>
-[...1 lines deleted...]
-      <c r="DE22" s="68"/>
+      <c r="DC22" s="77"/>
+      <c r="DD22" s="77"/>
+      <c r="DE22" s="77"/>
     </row>
     <row r="23" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="72"/>
-      <c r="B23" s="65" t="s">
+      <c r="A23" s="80"/>
+      <c r="B23" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="66"/>
-[...10 lines deleted...]
-      <c r="N23" s="65" t="s">
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="76"/>
+      <c r="N23" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="O23" s="66"/>
-[...10 lines deleted...]
-      <c r="Z23" s="65" t="s">
+      <c r="O23" s="75"/>
+      <c r="P23" s="75"/>
+      <c r="Q23" s="75"/>
+      <c r="R23" s="75"/>
+      <c r="S23" s="75"/>
+      <c r="T23" s="75"/>
+      <c r="U23" s="75"/>
+      <c r="V23" s="75"/>
+      <c r="W23" s="75"/>
+      <c r="X23" s="75"/>
+      <c r="Y23" s="76"/>
+      <c r="Z23" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="AA23" s="66"/>
-[...10 lines deleted...]
-      <c r="AL23" s="65" t="s">
+      <c r="AA23" s="75"/>
+      <c r="AB23" s="75"/>
+      <c r="AC23" s="75"/>
+      <c r="AD23" s="75"/>
+      <c r="AE23" s="75"/>
+      <c r="AF23" s="75"/>
+      <c r="AG23" s="75"/>
+      <c r="AH23" s="75"/>
+      <c r="AI23" s="75"/>
+      <c r="AJ23" s="75"/>
+      <c r="AK23" s="76"/>
+      <c r="AL23" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="AM23" s="66"/>
-[...10 lines deleted...]
-      <c r="AX23" s="65" t="s">
+      <c r="AM23" s="75"/>
+      <c r="AN23" s="75"/>
+      <c r="AO23" s="75"/>
+      <c r="AP23" s="75"/>
+      <c r="AQ23" s="75"/>
+      <c r="AR23" s="75"/>
+      <c r="AS23" s="75"/>
+      <c r="AT23" s="75"/>
+      <c r="AU23" s="75"/>
+      <c r="AV23" s="75"/>
+      <c r="AW23" s="76"/>
+      <c r="AX23" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="AY23" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="65" t="s">
+      <c r="AY23" s="75"/>
+      <c r="AZ23" s="75"/>
+      <c r="BA23" s="75"/>
+      <c r="BB23" s="75"/>
+      <c r="BC23" s="75"/>
+      <c r="BD23" s="75"/>
+      <c r="BE23" s="75"/>
+      <c r="BF23" s="75"/>
+      <c r="BG23" s="75"/>
+      <c r="BH23" s="75"/>
+      <c r="BI23" s="76"/>
+      <c r="BJ23" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="BK23" s="66"/>
-[...10 lines deleted...]
-      <c r="BV23" s="65" t="s">
+      <c r="BK23" s="75"/>
+      <c r="BL23" s="75"/>
+      <c r="BM23" s="75"/>
+      <c r="BN23" s="75"/>
+      <c r="BO23" s="75"/>
+      <c r="BP23" s="75"/>
+      <c r="BQ23" s="75"/>
+      <c r="BR23" s="75"/>
+      <c r="BS23" s="75"/>
+      <c r="BT23" s="75"/>
+      <c r="BU23" s="76"/>
+      <c r="BV23" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="BW23" s="66"/>
-[...10 lines deleted...]
-      <c r="CH23" s="65" t="s">
+      <c r="BW23" s="75"/>
+      <c r="BX23" s="75"/>
+      <c r="BY23" s="75"/>
+      <c r="BZ23" s="75"/>
+      <c r="CA23" s="75"/>
+      <c r="CB23" s="75"/>
+      <c r="CC23" s="75"/>
+      <c r="CD23" s="75"/>
+      <c r="CE23" s="75"/>
+      <c r="CF23" s="75"/>
+      <c r="CG23" s="76"/>
+      <c r="CH23" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="CI23" s="66"/>
-[...10 lines deleted...]
-      <c r="CT23" s="65" t="s">
+      <c r="CI23" s="75"/>
+      <c r="CJ23" s="75"/>
+      <c r="CK23" s="75"/>
+      <c r="CL23" s="75"/>
+      <c r="CM23" s="75"/>
+      <c r="CN23" s="75"/>
+      <c r="CO23" s="75"/>
+      <c r="CP23" s="75"/>
+      <c r="CQ23" s="75"/>
+      <c r="CR23" s="75"/>
+      <c r="CS23" s="76"/>
+      <c r="CT23" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="CU23" s="66"/>
-[...9 lines deleted...]
-      <c r="DE23" s="67"/>
+      <c r="CU23" s="75"/>
+      <c r="CV23" s="75"/>
+      <c r="CW23" s="75"/>
+      <c r="CX23" s="75"/>
+      <c r="CY23" s="75"/>
+      <c r="CZ23" s="75"/>
+      <c r="DA23" s="75"/>
+      <c r="DB23" s="75"/>
+      <c r="DC23" s="75"/>
+      <c r="DD23" s="75"/>
+      <c r="DE23" s="76"/>
     </row>
     <row r="24" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="73"/>
+      <c r="A24" s="81"/>
       <c r="B24" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="55" t="s">
@@ -25009,54 +25048,56 @@
       </c>
       <c r="CO25" s="28">
         <v>171646.4</v>
       </c>
       <c r="CP25" s="28">
         <v>327374</v>
       </c>
       <c r="CQ25" s="28">
         <v>424761.1</v>
       </c>
       <c r="CR25" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS25" s="32">
         <v>568633.19999999995</v>
       </c>
       <c r="CT25" s="38">
         <v>13023.7</v>
       </c>
       <c r="CU25" s="47">
         <v>27788.400000000001</v>
       </c>
       <c r="CV25" s="58">
         <v>44283.8</v>
       </c>
-      <c r="CW25" s="76">
+      <c r="CW25" s="67">
         <v>62595</v>
       </c>
-      <c r="CX25" s="28"/>
+      <c r="CX25" s="85">
+        <v>80576.2</v>
+      </c>
       <c r="CY25" s="28"/>
       <c r="CZ25" s="28"/>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109" s="2" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C26" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D26" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E26" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F26" s="12">
@@ -25322,54 +25363,56 @@
       </c>
       <c r="CO26" s="13">
         <v>9034.2000000000007</v>
       </c>
       <c r="CP26" s="13">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ26" s="13">
         <v>24947</v>
       </c>
       <c r="CR26" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS26" s="33">
         <v>26954.9</v>
       </c>
       <c r="CT26" s="39">
         <v>757.4</v>
       </c>
       <c r="CU26" s="48">
         <v>1471.1</v>
       </c>
       <c r="CV26" s="59">
         <v>2815.8</v>
       </c>
-      <c r="CW26" s="77">
+      <c r="CW26" s="68">
         <v>3908</v>
       </c>
-      <c r="CX26" s="29"/>
+      <c r="CX26" s="86">
+        <v>4847.3999999999996</v>
+      </c>
       <c r="CY26" s="16"/>
       <c r="CZ26" s="29"/>
       <c r="DA26" s="37"/>
       <c r="DB26" s="29"/>
       <c r="DC26" s="37"/>
       <c r="DD26" s="37"/>
       <c r="DE26" s="37"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C27" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D27" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E27" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F27" s="13">
@@ -25635,54 +25678,56 @@
       </c>
       <c r="CO27" s="13">
         <v>17469.400000000001</v>
       </c>
       <c r="CP27" s="13">
         <v>40555.1</v>
       </c>
       <c r="CQ27" s="13">
         <v>49076</v>
       </c>
       <c r="CR27" s="13">
         <v>50640</v>
       </c>
       <c r="CS27" s="33">
         <v>52122.1</v>
       </c>
       <c r="CT27" s="39">
         <v>1786.7</v>
       </c>
       <c r="CU27" s="48">
         <v>3638.3</v>
       </c>
       <c r="CV27" s="59">
         <v>5759.4</v>
       </c>
-      <c r="CW27" s="77">
+      <c r="CW27" s="68">
         <v>7912.9</v>
       </c>
-      <c r="CX27" s="29"/>
+      <c r="CX27" s="86">
+        <v>10148.299999999999</v>
+      </c>
       <c r="CY27" s="17"/>
       <c r="CZ27" s="29"/>
       <c r="DA27" s="37"/>
       <c r="DB27" s="29"/>
       <c r="DC27" s="37"/>
       <c r="DD27" s="37"/>
       <c r="DE27" s="37"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C28" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D28" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E28" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F28" s="13">
@@ -25948,54 +25993,56 @@
       </c>
       <c r="CO28" s="13">
         <v>12411.7</v>
       </c>
       <c r="CP28" s="13">
         <v>21855.3</v>
       </c>
       <c r="CQ28" s="13">
         <v>28056</v>
       </c>
       <c r="CR28" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS28" s="33">
         <v>32272.6</v>
       </c>
       <c r="CT28" s="39">
         <v>1342.4</v>
       </c>
       <c r="CU28" s="48">
         <v>3345.2</v>
       </c>
       <c r="CV28" s="59">
         <v>5233.7</v>
       </c>
-      <c r="CW28" s="77">
+      <c r="CW28" s="68">
         <v>6561.6</v>
       </c>
-      <c r="CX28" s="29"/>
+      <c r="CX28" s="86">
+        <v>7907.5</v>
+      </c>
       <c r="CY28" s="17"/>
       <c r="CZ28" s="29"/>
       <c r="DA28" s="37"/>
       <c r="DB28" s="29"/>
       <c r="DC28" s="37"/>
       <c r="DD28" s="37"/>
       <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C29" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D29" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E29" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F29" s="13">
@@ -26261,54 +26308,56 @@
       </c>
       <c r="CO29" s="13">
         <v>9426</v>
       </c>
       <c r="CP29" s="13">
         <v>21867.5</v>
       </c>
       <c r="CQ29" s="13">
         <v>28812</v>
       </c>
       <c r="CR29" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS29" s="33">
         <v>35670.199999999997</v>
       </c>
       <c r="CT29" s="39">
         <v>543.4</v>
       </c>
       <c r="CU29" s="48">
         <v>1296.5</v>
       </c>
       <c r="CV29" s="59">
         <v>1824.5</v>
       </c>
-      <c r="CW29" s="77">
+      <c r="CW29" s="68">
         <v>3290.3</v>
       </c>
-      <c r="CX29" s="29"/>
+      <c r="CX29" s="86">
+        <v>4420.8</v>
+      </c>
       <c r="CY29" s="17"/>
       <c r="CZ29" s="29"/>
       <c r="DA29" s="37"/>
       <c r="DB29" s="29"/>
       <c r="DC29" s="37"/>
       <c r="DD29" s="37"/>
       <c r="DE29" s="37"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C30" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D30" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E30" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F30" s="13">
@@ -26574,54 +26623,56 @@
       </c>
       <c r="CO30" s="13">
         <v>11259.7</v>
       </c>
       <c r="CP30" s="13">
         <v>14063.4</v>
       </c>
       <c r="CQ30" s="13">
         <v>17207.099999999999</v>
       </c>
       <c r="CR30" s="13">
         <v>20683</v>
       </c>
       <c r="CS30" s="33">
         <v>26046.5</v>
       </c>
       <c r="CT30" s="39">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU30" s="48">
         <v>1977.8</v>
       </c>
       <c r="CV30" s="59">
         <v>2958.8</v>
       </c>
-      <c r="CW30" s="77">
+      <c r="CW30" s="68">
         <v>4097.3</v>
       </c>
-      <c r="CX30" s="29"/>
+      <c r="CX30" s="86">
+        <v>5557.4</v>
+      </c>
       <c r="CY30" s="17"/>
       <c r="CZ30" s="29"/>
       <c r="DA30" s="37"/>
       <c r="DB30" s="29"/>
       <c r="DC30" s="37"/>
       <c r="DD30" s="37"/>
       <c r="DE30" s="37"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C31" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D31" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E31" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F31" s="13">
@@ -26887,54 +26938,56 @@
       </c>
       <c r="CO31" s="13">
         <v>7318.7</v>
       </c>
       <c r="CP31" s="13">
         <v>17784.3</v>
       </c>
       <c r="CQ31" s="13">
         <v>29618</v>
       </c>
       <c r="CR31" s="13">
         <v>41871</v>
       </c>
       <c r="CS31" s="33">
         <v>42936.3</v>
       </c>
       <c r="CT31" s="39">
         <v>838.3</v>
       </c>
       <c r="CU31" s="48">
         <v>1354.4</v>
       </c>
       <c r="CV31" s="59">
         <v>2027.5</v>
       </c>
-      <c r="CW31" s="77">
+      <c r="CW31" s="68">
         <v>2869.3</v>
       </c>
-      <c r="CX31" s="29"/>
+      <c r="CX31" s="86">
+        <v>3568.3</v>
+      </c>
       <c r="CY31" s="17"/>
       <c r="CZ31" s="29"/>
       <c r="DA31" s="37"/>
       <c r="DB31" s="29"/>
       <c r="DC31" s="37"/>
       <c r="DD31" s="37"/>
       <c r="DE31" s="37"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C32" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D32" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E32" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F32" s="13">
@@ -27200,54 +27253,56 @@
       </c>
       <c r="CO32" s="13">
         <v>17108.5</v>
       </c>
       <c r="CP32" s="13">
         <v>28406.9</v>
       </c>
       <c r="CQ32" s="13">
         <v>42861.599999999999</v>
       </c>
       <c r="CR32" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS32" s="33">
         <v>52825.599999999999</v>
       </c>
       <c r="CT32" s="39">
         <v>828</v>
       </c>
       <c r="CU32" s="48">
         <v>1927.6</v>
       </c>
       <c r="CV32" s="59">
         <v>3034.6</v>
       </c>
-      <c r="CW32" s="77">
+      <c r="CW32" s="68">
         <v>4483.2</v>
       </c>
-      <c r="CX32" s="29"/>
+      <c r="CX32" s="86">
+        <v>5775.1</v>
+      </c>
       <c r="CY32" s="17"/>
       <c r="CZ32" s="29"/>
       <c r="DA32" s="37"/>
       <c r="DB32" s="29"/>
       <c r="DC32" s="37"/>
       <c r="DD32" s="37"/>
       <c r="DE32" s="37"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C33" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D33" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E33" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F33" s="12">
@@ -27513,54 +27568,56 @@
       </c>
       <c r="CO33" s="13">
         <v>10225.9</v>
       </c>
       <c r="CP33" s="13">
         <v>21566.6</v>
       </c>
       <c r="CQ33" s="13">
         <v>30302.6</v>
       </c>
       <c r="CR33" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS33" s="33">
         <v>55663.1</v>
       </c>
       <c r="CT33" s="39">
         <v>582.70000000000005</v>
       </c>
       <c r="CU33" s="48">
         <v>1317.4</v>
       </c>
       <c r="CV33" s="59">
         <v>1937.6</v>
       </c>
-      <c r="CW33" s="77">
+      <c r="CW33" s="68">
         <v>2880.6</v>
       </c>
-      <c r="CX33" s="29"/>
+      <c r="CX33" s="86">
+        <v>3875.4</v>
+      </c>
       <c r="CY33" s="17"/>
       <c r="CZ33" s="29"/>
       <c r="DA33" s="37"/>
       <c r="DB33" s="29"/>
       <c r="DC33" s="37"/>
       <c r="DD33" s="37"/>
       <c r="DE33" s="37"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C34" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D34" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E34" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F34" s="13">
@@ -27826,54 +27883,56 @@
       </c>
       <c r="CO34" s="13">
         <v>10124.4</v>
       </c>
       <c r="CP34" s="13">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ34" s="13">
         <v>28489.4</v>
       </c>
       <c r="CR34" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS34" s="33">
         <v>31459.4</v>
       </c>
       <c r="CT34" s="39">
         <v>458.9</v>
       </c>
       <c r="CU34" s="48">
         <v>1317.6</v>
       </c>
       <c r="CV34" s="59">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW34" s="77">
+      <c r="CW34" s="68">
         <v>2683.9</v>
       </c>
-      <c r="CX34" s="29"/>
+      <c r="CX34" s="86">
+        <v>3360.6</v>
+      </c>
       <c r="CY34" s="17"/>
       <c r="CZ34" s="29"/>
       <c r="DA34" s="37"/>
       <c r="DB34" s="29"/>
       <c r="DC34" s="37"/>
       <c r="DD34" s="37"/>
       <c r="DE34" s="37"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C35" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D35" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E35" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F35" s="13">
@@ -28139,54 +28198,56 @@
       </c>
       <c r="CO35" s="13">
         <v>11962.2</v>
       </c>
       <c r="CP35" s="13">
         <v>15678.2</v>
       </c>
       <c r="CQ35" s="13">
         <v>18478</v>
       </c>
       <c r="CR35" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS35" s="33">
         <v>22164.9</v>
       </c>
       <c r="CT35" s="39">
         <v>408.3</v>
       </c>
       <c r="CU35" s="48">
         <v>1172.3</v>
       </c>
       <c r="CV35" s="59">
         <v>2408.6</v>
       </c>
-      <c r="CW35" s="77">
+      <c r="CW35" s="68">
         <v>4306.5</v>
       </c>
-      <c r="CX35" s="29"/>
+      <c r="CX35" s="86">
+        <v>5445.5</v>
+      </c>
       <c r="CY35" s="17"/>
       <c r="CZ35" s="29"/>
       <c r="DA35" s="37"/>
       <c r="DB35" s="29"/>
       <c r="DC35" s="37"/>
       <c r="DD35" s="37"/>
       <c r="DE35" s="37"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C36" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D36" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E36" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F36" s="13">
@@ -28452,54 +28513,56 @@
       </c>
       <c r="CO36" s="13">
         <v>33364.699999999997</v>
       </c>
       <c r="CP36" s="13">
         <v>59552.7</v>
       </c>
       <c r="CQ36" s="13">
         <v>70912.899999999994</v>
       </c>
       <c r="CR36" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS36" s="33">
         <v>91963.199999999997</v>
       </c>
       <c r="CT36" s="39">
         <v>2880.5</v>
       </c>
       <c r="CU36" s="48">
         <v>5814.2</v>
       </c>
       <c r="CV36" s="59">
         <v>9219.6</v>
       </c>
-      <c r="CW36" s="77">
+      <c r="CW36" s="68">
         <v>12908.8</v>
       </c>
-      <c r="CX36" s="29"/>
+      <c r="CX36" s="86">
+        <v>16814.599999999999</v>
+      </c>
       <c r="CY36" s="17"/>
       <c r="CZ36" s="29"/>
       <c r="DA36" s="37"/>
       <c r="DB36" s="29"/>
       <c r="DC36" s="37"/>
       <c r="DD36" s="37"/>
       <c r="DE36" s="37"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C37" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D37" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E37" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F37" s="13">
@@ -28765,54 +28828,56 @@
       </c>
       <c r="CO37" s="13">
         <v>8267.2000000000007</v>
       </c>
       <c r="CP37" s="13">
         <v>20874.5</v>
       </c>
       <c r="CQ37" s="13">
         <v>27915.9</v>
       </c>
       <c r="CR37" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS37" s="33">
         <v>47702</v>
       </c>
       <c r="CT37" s="39">
         <v>484.3</v>
       </c>
       <c r="CU37" s="48">
         <v>1168.5</v>
       </c>
       <c r="CV37" s="59">
         <v>1773.2</v>
       </c>
-      <c r="CW37" s="77">
+      <c r="CW37" s="68">
         <v>2402.4</v>
       </c>
-      <c r="CX37" s="29"/>
+      <c r="CX37" s="86">
+        <v>3021.4</v>
+      </c>
       <c r="CY37" s="17"/>
       <c r="CZ37" s="29"/>
       <c r="DA37" s="37"/>
       <c r="DB37" s="29"/>
       <c r="DC37" s="37"/>
       <c r="DD37" s="37"/>
       <c r="DE37" s="37"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C38" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D38" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E38" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F38" s="13">
@@ -29078,386 +29143,388 @@
       </c>
       <c r="CO38" s="13">
         <v>13673.9</v>
       </c>
       <c r="CP38" s="13">
         <v>22544.9</v>
       </c>
       <c r="CQ38" s="13">
         <v>28084.6</v>
       </c>
       <c r="CR38" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS38" s="33">
         <v>50852.4</v>
       </c>
       <c r="CT38" s="39">
         <v>911.8</v>
       </c>
       <c r="CU38" s="48">
         <v>1987.8</v>
       </c>
       <c r="CV38" s="59">
         <v>3133</v>
       </c>
-      <c r="CW38" s="77">
+      <c r="CW38" s="68">
         <v>4290.3</v>
       </c>
-      <c r="CX38" s="29"/>
+      <c r="CX38" s="86">
+        <v>5834.2</v>
+      </c>
       <c r="CY38" s="37"/>
       <c r="CZ38" s="29"/>
       <c r="DA38" s="37"/>
       <c r="DB38" s="29"/>
       <c r="DC38" s="37"/>
       <c r="DD38" s="37"/>
       <c r="DE38" s="37"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="B40" s="69" t="s">
+      <c r="B40" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="69"/>
-[...57 lines deleted...]
-      <c r="BI40" s="69"/>
+      <c r="C40" s="79"/>
+      <c r="D40" s="79"/>
+      <c r="E40" s="79"/>
+      <c r="F40" s="79"/>
+      <c r="G40" s="79"/>
+      <c r="H40" s="79"/>
+      <c r="I40" s="79"/>
+      <c r="J40" s="79"/>
+      <c r="K40" s="79"/>
+      <c r="L40" s="79"/>
+      <c r="M40" s="79"/>
+      <c r="N40" s="79"/>
+      <c r="O40" s="79"/>
+      <c r="P40" s="79"/>
+      <c r="Q40" s="79"/>
+      <c r="R40" s="79"/>
+      <c r="S40" s="79"/>
+      <c r="T40" s="79"/>
+      <c r="U40" s="79"/>
+      <c r="V40" s="79"/>
+      <c r="W40" s="79"/>
+      <c r="X40" s="79"/>
+      <c r="Y40" s="79"/>
+      <c r="Z40" s="79"/>
+      <c r="AA40" s="79"/>
+      <c r="AB40" s="79"/>
+      <c r="AC40" s="79"/>
+      <c r="AD40" s="79"/>
+      <c r="AE40" s="79"/>
+      <c r="AF40" s="79"/>
+      <c r="AG40" s="79"/>
+      <c r="AH40" s="79"/>
+      <c r="AI40" s="79"/>
+      <c r="AJ40" s="79"/>
+      <c r="AK40" s="79"/>
+      <c r="AL40" s="79"/>
+      <c r="AM40" s="79"/>
+      <c r="AN40" s="79"/>
+      <c r="AO40" s="79"/>
+      <c r="AP40" s="79"/>
+      <c r="AQ40" s="79"/>
+      <c r="AR40" s="79"/>
+      <c r="AS40" s="79"/>
+      <c r="AT40" s="79"/>
+      <c r="AU40" s="79"/>
+      <c r="AV40" s="79"/>
+      <c r="AW40" s="79"/>
+      <c r="AX40" s="79"/>
+      <c r="AY40" s="79"/>
+      <c r="AZ40" s="79"/>
+      <c r="BA40" s="79"/>
+      <c r="BB40" s="79"/>
+      <c r="BC40" s="79"/>
+      <c r="BD40" s="79"/>
+      <c r="BE40" s="79"/>
+      <c r="BF40" s="79"/>
+      <c r="BG40" s="79"/>
+      <c r="BH40" s="79"/>
+      <c r="BI40" s="79"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="68" t="s">
+      <c r="K41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="L41" s="68"/>
-      <c r="M41" s="68"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="70" t="s">
+      <c r="W41" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="X41" s="70"/>
-      <c r="Y41" s="70"/>
+      <c r="X41" s="78"/>
+      <c r="Y41" s="78"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="68" t="s">
+      <c r="AH41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AI41" s="68"/>
-[...1 lines deleted...]
-      <c r="AK41" s="68"/>
+      <c r="AI41" s="77"/>
+      <c r="AJ41" s="77"/>
+      <c r="AK41" s="77"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="68" t="s">
+      <c r="AT41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AU41" s="68"/>
-[...1 lines deleted...]
-      <c r="AW41" s="68"/>
+      <c r="AU41" s="77"/>
+      <c r="AV41" s="77"/>
+      <c r="AW41" s="77"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="68" t="s">
+      <c r="BF41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BG41" s="68"/>
-[...1 lines deleted...]
-      <c r="BI41" s="68"/>
+      <c r="BG41" s="77"/>
+      <c r="BH41" s="77"/>
+      <c r="BI41" s="77"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="68" t="s">
+      <c r="BR41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BS41" s="68"/>
-[...1 lines deleted...]
-      <c r="BU41" s="68"/>
+      <c r="BS41" s="77"/>
+      <c r="BT41" s="77"/>
+      <c r="BU41" s="77"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="68" t="s">
+      <c r="CD41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CE41" s="68"/>
-[...1 lines deleted...]
-      <c r="CG41" s="68"/>
+      <c r="CE41" s="77"/>
+      <c r="CF41" s="77"/>
+      <c r="CG41" s="77"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="68" t="s">
+      <c r="CP41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CQ41" s="68"/>
-[...1 lines deleted...]
-      <c r="CS41" s="68"/>
+      <c r="CQ41" s="77"/>
+      <c r="CR41" s="77"/>
+      <c r="CS41" s="77"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="68" t="s">
+      <c r="DB41" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="DC41" s="68"/>
-[...1 lines deleted...]
-      <c r="DE41" s="68"/>
+      <c r="DC41" s="77"/>
+      <c r="DD41" s="77"/>
+      <c r="DE41" s="77"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="72"/>
-      <c r="B42" s="65" t="s">
+      <c r="A42" s="80"/>
+      <c r="B42" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="66"/>
-[...10 lines deleted...]
-      <c r="N42" s="65" t="s">
+      <c r="C42" s="75"/>
+      <c r="D42" s="75"/>
+      <c r="E42" s="75"/>
+      <c r="F42" s="75"/>
+      <c r="G42" s="75"/>
+      <c r="H42" s="75"/>
+      <c r="I42" s="75"/>
+      <c r="J42" s="75"/>
+      <c r="K42" s="75"/>
+      <c r="L42" s="75"/>
+      <c r="M42" s="76"/>
+      <c r="N42" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="66"/>
-[...10 lines deleted...]
-      <c r="Z42" s="65" t="s">
+      <c r="O42" s="75"/>
+      <c r="P42" s="75"/>
+      <c r="Q42" s="75"/>
+      <c r="R42" s="75"/>
+      <c r="S42" s="75"/>
+      <c r="T42" s="75"/>
+      <c r="U42" s="75"/>
+      <c r="V42" s="75"/>
+      <c r="W42" s="75"/>
+      <c r="X42" s="75"/>
+      <c r="Y42" s="76"/>
+      <c r="Z42" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="66"/>
-[...10 lines deleted...]
-      <c r="AL42" s="65" t="s">
+      <c r="AA42" s="75"/>
+      <c r="AB42" s="75"/>
+      <c r="AC42" s="75"/>
+      <c r="AD42" s="75"/>
+      <c r="AE42" s="75"/>
+      <c r="AF42" s="75"/>
+      <c r="AG42" s="75"/>
+      <c r="AH42" s="75"/>
+      <c r="AI42" s="75"/>
+      <c r="AJ42" s="75"/>
+      <c r="AK42" s="76"/>
+      <c r="AL42" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="AM42" s="66"/>
-[...10 lines deleted...]
-      <c r="AX42" s="65" t="s">
+      <c r="AM42" s="75"/>
+      <c r="AN42" s="75"/>
+      <c r="AO42" s="75"/>
+      <c r="AP42" s="75"/>
+      <c r="AQ42" s="75"/>
+      <c r="AR42" s="75"/>
+      <c r="AS42" s="75"/>
+      <c r="AT42" s="75"/>
+      <c r="AU42" s="75"/>
+      <c r="AV42" s="75"/>
+      <c r="AW42" s="76"/>
+      <c r="AX42" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="AY42" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="65" t="s">
+      <c r="AY42" s="75"/>
+      <c r="AZ42" s="75"/>
+      <c r="BA42" s="75"/>
+      <c r="BB42" s="75"/>
+      <c r="BC42" s="75"/>
+      <c r="BD42" s="75"/>
+      <c r="BE42" s="75"/>
+      <c r="BF42" s="75"/>
+      <c r="BG42" s="75"/>
+      <c r="BH42" s="75"/>
+      <c r="BI42" s="76"/>
+      <c r="BJ42" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="BK42" s="66"/>
-[...10 lines deleted...]
-      <c r="BV42" s="65" t="s">
+      <c r="BK42" s="75"/>
+      <c r="BL42" s="75"/>
+      <c r="BM42" s="75"/>
+      <c r="BN42" s="75"/>
+      <c r="BO42" s="75"/>
+      <c r="BP42" s="75"/>
+      <c r="BQ42" s="75"/>
+      <c r="BR42" s="75"/>
+      <c r="BS42" s="75"/>
+      <c r="BT42" s="75"/>
+      <c r="BU42" s="76"/>
+      <c r="BV42" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="BW42" s="66"/>
-[...10 lines deleted...]
-      <c r="CH42" s="65" t="s">
+      <c r="BW42" s="75"/>
+      <c r="BX42" s="75"/>
+      <c r="BY42" s="75"/>
+      <c r="BZ42" s="75"/>
+      <c r="CA42" s="75"/>
+      <c r="CB42" s="75"/>
+      <c r="CC42" s="75"/>
+      <c r="CD42" s="75"/>
+      <c r="CE42" s="75"/>
+      <c r="CF42" s="75"/>
+      <c r="CG42" s="76"/>
+      <c r="CH42" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="CI42" s="66"/>
-[...10 lines deleted...]
-      <c r="CT42" s="65" t="s">
+      <c r="CI42" s="75"/>
+      <c r="CJ42" s="75"/>
+      <c r="CK42" s="75"/>
+      <c r="CL42" s="75"/>
+      <c r="CM42" s="75"/>
+      <c r="CN42" s="75"/>
+      <c r="CO42" s="75"/>
+      <c r="CP42" s="75"/>
+      <c r="CQ42" s="75"/>
+      <c r="CR42" s="75"/>
+      <c r="CS42" s="76"/>
+      <c r="CT42" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="CU42" s="66"/>
-[...9 lines deleted...]
-      <c r="DE42" s="67"/>
+      <c r="CU42" s="75"/>
+      <c r="CV42" s="75"/>
+      <c r="CW42" s="75"/>
+      <c r="CX42" s="75"/>
+      <c r="CY42" s="75"/>
+      <c r="CZ42" s="75"/>
+      <c r="DA42" s="75"/>
+      <c r="DB42" s="75"/>
+      <c r="DC42" s="75"/>
+      <c r="DD42" s="75"/>
+      <c r="DE42" s="76"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="73"/>
+      <c r="A43" s="81"/>
       <c r="B43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="55" t="s">
@@ -30040,54 +30107,56 @@
       </c>
       <c r="CO44" s="28">
         <v>49059.1</v>
       </c>
       <c r="CP44" s="28">
         <v>187454</v>
       </c>
       <c r="CQ44" s="28">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="34">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="40">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="49">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="60">
         <v>3552.1</v>
       </c>
-      <c r="CW44" s="78">
+      <c r="CW44" s="69">
         <v>4578.8</v>
       </c>
-      <c r="CX44" s="28"/>
+      <c r="CX44" s="87">
+        <v>5070.8999999999996</v>
+      </c>
       <c r="CY44" s="28"/>
       <c r="CZ44" s="28"/>
       <c r="DA44" s="28"/>
       <c r="DB44" s="28"/>
       <c r="DC44" s="28"/>
       <c r="DD44" s="36"/>
       <c r="DE44" s="36"/>
     </row>
     <row r="45" spans="1:109" s="2" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
@@ -30353,54 +30422,56 @@
       </c>
       <c r="CO45" s="13">
         <v>3444.7</v>
       </c>
       <c r="CP45" s="13">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="13">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="35">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="41">
         <v>95.2</v>
       </c>
       <c r="CU45" s="50">
         <v>235.2</v>
       </c>
       <c r="CV45" s="61">
         <v>300.60000000000002</v>
       </c>
-      <c r="CW45" s="79">
+      <c r="CW45" s="70">
         <v>441</v>
       </c>
-      <c r="CX45" s="29"/>
+      <c r="CX45" s="88">
+        <v>473.8</v>
+      </c>
       <c r="CY45" s="16"/>
       <c r="CZ45" s="29"/>
       <c r="DA45" s="37"/>
       <c r="DB45" s="29"/>
       <c r="DC45" s="37"/>
       <c r="DD45" s="37"/>
       <c r="DE45" s="37"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="14">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="14">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="14">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="14">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="14">
@@ -30666,54 +30737,56 @@
       </c>
       <c r="CO46" s="13">
         <v>4612.1000000000004</v>
       </c>
       <c r="CP46" s="13">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="13">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="35">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="41">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="50">
         <v>165.1</v>
       </c>
       <c r="CV46" s="61">
         <v>211</v>
       </c>
-      <c r="CW46" s="79">
+      <c r="CW46" s="70">
         <v>343.5</v>
       </c>
-      <c r="CX46" s="29"/>
+      <c r="CX46" s="88">
+        <v>366.5</v>
+      </c>
       <c r="CY46" s="17"/>
       <c r="CZ46" s="29"/>
       <c r="DA46" s="37"/>
       <c r="DB46" s="29"/>
       <c r="DC46" s="37"/>
       <c r="DD46" s="37"/>
       <c r="DE46" s="37"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="14">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="14">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="14">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="14">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="14">
@@ -30979,54 +31052,56 @@
       </c>
       <c r="CO47" s="13">
         <v>6414.4</v>
       </c>
       <c r="CP47" s="13">
         <v>15047</v>
       </c>
       <c r="CQ47" s="13">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="35">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="41">
         <v>881.7</v>
       </c>
       <c r="CU47" s="50">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="61">
         <v>3025.5</v>
       </c>
-      <c r="CW47" s="79">
+      <c r="CW47" s="70">
         <v>3777.7</v>
       </c>
-      <c r="CX47" s="29"/>
+      <c r="CX47" s="88">
+        <v>4211.5</v>
+      </c>
       <c r="CY47" s="17"/>
       <c r="CZ47" s="29"/>
       <c r="DA47" s="37"/>
       <c r="DB47" s="29"/>
       <c r="DC47" s="37"/>
       <c r="DD47" s="37"/>
       <c r="DE47" s="37"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="12" t="s">
@@ -31292,54 +31367,56 @@
       </c>
       <c r="CO48" s="13">
         <v>2747.7</v>
       </c>
       <c r="CP48" s="13">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="13">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="35">
         <v>24951</v>
       </c>
       <c r="CT48" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU48" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV48" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW48" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX48" s="29"/>
+      <c r="CW48" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX48" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY48" s="17"/>
       <c r="CZ48" s="29"/>
       <c r="DA48" s="37"/>
       <c r="DB48" s="29"/>
       <c r="DC48" s="37"/>
       <c r="DD48" s="37"/>
       <c r="DE48" s="37"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="12" t="s">
@@ -31605,54 +31682,56 @@
       </c>
       <c r="CO49" s="13">
         <v>1869.8</v>
       </c>
       <c r="CP49" s="13">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="13">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="35">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU49" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV49" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW49" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX49" s="29"/>
+      <c r="CW49" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX49" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY49" s="17"/>
       <c r="CZ49" s="29"/>
       <c r="DA49" s="37"/>
       <c r="DB49" s="29"/>
       <c r="DC49" s="37"/>
       <c r="DD49" s="37"/>
       <c r="DE49" s="37"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="12" t="s">
@@ -31918,54 +31997,56 @@
       </c>
       <c r="CO50" s="13">
         <v>2048.9</v>
       </c>
       <c r="CP50" s="13">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="13">
         <v>22418</v>
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="35">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU50" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV50" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW50" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX50" s="29"/>
+      <c r="CW50" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX50" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY50" s="17"/>
       <c r="CZ50" s="29"/>
       <c r="DA50" s="37"/>
       <c r="DB50" s="29"/>
       <c r="DC50" s="37"/>
       <c r="DD50" s="37"/>
       <c r="DE50" s="37"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="12" t="s">
@@ -32231,54 +32312,56 @@
       </c>
       <c r="CO51" s="13">
         <v>6485.9</v>
       </c>
       <c r="CP51" s="13">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="13">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="35">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU51" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV51" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW51" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX51" s="29"/>
+      <c r="CW51" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX51" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY51" s="17"/>
       <c r="CZ51" s="29"/>
       <c r="DA51" s="37"/>
       <c r="DB51" s="29"/>
       <c r="DC51" s="37"/>
       <c r="DD51" s="37"/>
       <c r="DE51" s="37"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="12" t="s">
@@ -32544,54 +32627,56 @@
       </c>
       <c r="CO52" s="13">
         <v>2324.4</v>
       </c>
       <c r="CP52" s="13">
         <v>12770</v>
       </c>
       <c r="CQ52" s="13">
         <v>20706</v>
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="35">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU52" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV52" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW52" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX52" s="29"/>
+      <c r="CW52" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX52" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY52" s="17"/>
       <c r="CZ52" s="29"/>
       <c r="DA52" s="37"/>
       <c r="DB52" s="29"/>
       <c r="DC52" s="37"/>
       <c r="DD52" s="37"/>
       <c r="DE52" s="37"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="12" t="s">
@@ -32857,54 +32942,56 @@
       </c>
       <c r="CO53" s="13">
         <v>4357.3999999999996</v>
       </c>
       <c r="CP53" s="13">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="13">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="35">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU53" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV53" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW53" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX53" s="29"/>
+      <c r="CW53" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX53" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY53" s="17"/>
       <c r="CZ53" s="29"/>
       <c r="DA53" s="37"/>
       <c r="DB53" s="29"/>
       <c r="DC53" s="37"/>
       <c r="DD53" s="37"/>
       <c r="DE53" s="37"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="12" t="s">
@@ -33170,54 +33257,56 @@
       </c>
       <c r="CO54" s="13">
         <v>1427.5</v>
       </c>
       <c r="CP54" s="13">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="13">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="35">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU54" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV54" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW54" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX54" s="29"/>
+      <c r="CW54" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX54" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY54" s="17"/>
       <c r="CZ54" s="29"/>
       <c r="DA54" s="37"/>
       <c r="DB54" s="29"/>
       <c r="DC54" s="37"/>
       <c r="DD54" s="37"/>
       <c r="DE54" s="37"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="12" t="s">
@@ -33483,54 +33572,56 @@
       </c>
       <c r="CO55" s="13">
         <v>6992.8</v>
       </c>
       <c r="CP55" s="13">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="13">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="35">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="41">
         <v>4.2</v>
       </c>
       <c r="CU55" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="61">
         <v>15</v>
       </c>
-      <c r="CW55" s="79">
+      <c r="CW55" s="70">
         <v>16.600000000000001</v>
       </c>
-      <c r="CX55" s="29"/>
+      <c r="CX55" s="88">
+        <v>19</v>
+      </c>
       <c r="CY55" s="17"/>
       <c r="CZ55" s="29"/>
       <c r="DA55" s="37"/>
       <c r="DB55" s="29"/>
       <c r="DC55" s="37"/>
       <c r="DD55" s="37"/>
       <c r="DE55" s="37"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="12" t="s">
@@ -33796,54 +33887,56 @@
       </c>
       <c r="CO56" s="13">
         <v>2697.1</v>
       </c>
       <c r="CP56" s="13">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="13">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="35">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU56" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV56" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW56" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX56" s="29"/>
+      <c r="CW56" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX56" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY56" s="17"/>
       <c r="CZ56" s="29"/>
       <c r="DA56" s="37"/>
       <c r="DB56" s="29"/>
       <c r="DC56" s="37"/>
       <c r="DD56" s="37"/>
       <c r="DE56" s="37"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="12" t="s">
@@ -34109,386 +34202,388 @@
       </c>
       <c r="CO57" s="13">
         <v>3636.4</v>
       </c>
       <c r="CP57" s="13">
         <v>11352</v>
       </c>
       <c r="CQ57" s="13">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="35">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU57" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV57" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="CW57" s="80" t="s">
-[...2 lines deleted...]
-      <c r="CX57" s="29"/>
+      <c r="CW57" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="CX57" s="89" t="s">
+        <v>18</v>
+      </c>
       <c r="CY57" s="37"/>
       <c r="CZ57" s="29"/>
       <c r="DA57" s="37"/>
       <c r="DB57" s="29"/>
       <c r="DC57" s="37"/>
       <c r="DD57" s="37"/>
       <c r="DE57" s="37"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="B59" s="69" t="s">
+      <c r="B59" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="C59" s="69"/>
-[...57 lines deleted...]
-      <c r="BI59" s="69"/>
+      <c r="C59" s="79"/>
+      <c r="D59" s="79"/>
+      <c r="E59" s="79"/>
+      <c r="F59" s="79"/>
+      <c r="G59" s="79"/>
+      <c r="H59" s="79"/>
+      <c r="I59" s="79"/>
+      <c r="J59" s="79"/>
+      <c r="K59" s="79"/>
+      <c r="L59" s="79"/>
+      <c r="M59" s="79"/>
+      <c r="N59" s="79"/>
+      <c r="O59" s="79"/>
+      <c r="P59" s="79"/>
+      <c r="Q59" s="79"/>
+      <c r="R59" s="79"/>
+      <c r="S59" s="79"/>
+      <c r="T59" s="79"/>
+      <c r="U59" s="79"/>
+      <c r="V59" s="79"/>
+      <c r="W59" s="79"/>
+      <c r="X59" s="79"/>
+      <c r="Y59" s="79"/>
+      <c r="Z59" s="79"/>
+      <c r="AA59" s="79"/>
+      <c r="AB59" s="79"/>
+      <c r="AC59" s="79"/>
+      <c r="AD59" s="79"/>
+      <c r="AE59" s="79"/>
+      <c r="AF59" s="79"/>
+      <c r="AG59" s="79"/>
+      <c r="AH59" s="79"/>
+      <c r="AI59" s="79"/>
+      <c r="AJ59" s="79"/>
+      <c r="AK59" s="79"/>
+      <c r="AL59" s="79"/>
+      <c r="AM59" s="79"/>
+      <c r="AN59" s="79"/>
+      <c r="AO59" s="79"/>
+      <c r="AP59" s="79"/>
+      <c r="AQ59" s="79"/>
+      <c r="AR59" s="79"/>
+      <c r="AS59" s="79"/>
+      <c r="AT59" s="79"/>
+      <c r="AU59" s="79"/>
+      <c r="AV59" s="79"/>
+      <c r="AW59" s="79"/>
+      <c r="AX59" s="79"/>
+      <c r="AY59" s="79"/>
+      <c r="AZ59" s="79"/>
+      <c r="BA59" s="79"/>
+      <c r="BB59" s="79"/>
+      <c r="BC59" s="79"/>
+      <c r="BD59" s="79"/>
+      <c r="BE59" s="79"/>
+      <c r="BF59" s="79"/>
+      <c r="BG59" s="79"/>
+      <c r="BH59" s="79"/>
+      <c r="BI59" s="79"/>
     </row>
     <row r="60" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
-      <c r="K60" s="68" t="s">
+      <c r="K60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="L60" s="68"/>
-      <c r="M60" s="68"/>
+      <c r="L60" s="77"/>
+      <c r="M60" s="77"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
-      <c r="W60" s="70" t="s">
+      <c r="W60" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="X60" s="70"/>
-      <c r="Y60" s="70"/>
+      <c r="X60" s="78"/>
+      <c r="Y60" s="78"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
       <c r="AB60" s="4"/>
       <c r="AC60" s="4"/>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4"/>
       <c r="AG60" s="4"/>
-      <c r="AH60" s="68" t="s">
+      <c r="AH60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AI60" s="68"/>
-[...1 lines deleted...]
-      <c r="AK60" s="68"/>
+      <c r="AI60" s="77"/>
+      <c r="AJ60" s="77"/>
+      <c r="AK60" s="77"/>
       <c r="AL60" s="4"/>
       <c r="AM60" s="4"/>
       <c r="AN60" s="4"/>
       <c r="AO60" s="4"/>
       <c r="AP60" s="4"/>
       <c r="AQ60" s="4"/>
       <c r="AR60" s="4"/>
       <c r="AS60" s="4"/>
-      <c r="AT60" s="68" t="s">
+      <c r="AT60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AU60" s="68"/>
-[...1 lines deleted...]
-      <c r="AW60" s="68"/>
+      <c r="AU60" s="77"/>
+      <c r="AV60" s="77"/>
+      <c r="AW60" s="77"/>
       <c r="AX60" s="4"/>
       <c r="AY60" s="4"/>
       <c r="AZ60" s="4"/>
       <c r="BA60" s="4"/>
       <c r="BB60" s="4"/>
       <c r="BC60" s="4"/>
       <c r="BD60" s="4"/>
       <c r="BE60" s="4"/>
-      <c r="BF60" s="68" t="s">
+      <c r="BF60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BG60" s="68"/>
-[...1 lines deleted...]
-      <c r="BI60" s="68"/>
+      <c r="BG60" s="77"/>
+      <c r="BH60" s="77"/>
+      <c r="BI60" s="77"/>
       <c r="BJ60" s="4"/>
       <c r="BK60" s="4"/>
       <c r="BL60" s="4"/>
       <c r="BM60" s="4"/>
       <c r="BN60" s="4"/>
       <c r="BO60" s="4"/>
       <c r="BP60" s="4"/>
       <c r="BQ60" s="4"/>
-      <c r="BR60" s="68" t="s">
+      <c r="BR60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BS60" s="68"/>
-[...1 lines deleted...]
-      <c r="BU60" s="68"/>
+      <c r="BS60" s="77"/>
+      <c r="BT60" s="77"/>
+      <c r="BU60" s="77"/>
       <c r="BV60" s="4"/>
       <c r="BW60" s="4"/>
       <c r="BX60" s="4"/>
       <c r="BY60" s="4"/>
       <c r="BZ60" s="4"/>
       <c r="CA60" s="4"/>
       <c r="CB60" s="4"/>
       <c r="CC60" s="4"/>
-      <c r="CD60" s="68" t="s">
+      <c r="CD60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CE60" s="68"/>
-[...1 lines deleted...]
-      <c r="CG60" s="68"/>
+      <c r="CE60" s="77"/>
+      <c r="CF60" s="77"/>
+      <c r="CG60" s="77"/>
       <c r="CH60" s="4"/>
       <c r="CI60" s="4"/>
       <c r="CJ60" s="4"/>
       <c r="CK60" s="4"/>
       <c r="CL60" s="4"/>
       <c r="CM60" s="4"/>
       <c r="CN60" s="4"/>
       <c r="CO60" s="4"/>
-      <c r="CP60" s="68" t="s">
+      <c r="CP60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="CQ60" s="68"/>
-[...1 lines deleted...]
-      <c r="CS60" s="68"/>
+      <c r="CQ60" s="77"/>
+      <c r="CR60" s="77"/>
+      <c r="CS60" s="77"/>
       <c r="CT60" s="4"/>
       <c r="CU60" s="4"/>
       <c r="CV60" s="4"/>
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
-      <c r="DB60" s="68" t="s">
+      <c r="DB60" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="DC60" s="68"/>
-[...1 lines deleted...]
-      <c r="DE60" s="68"/>
+      <c r="DC60" s="77"/>
+      <c r="DD60" s="77"/>
+      <c r="DE60" s="77"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="72"/>
-      <c r="B61" s="65" t="s">
+      <c r="A61" s="80"/>
+      <c r="B61" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="66"/>
-[...10 lines deleted...]
-      <c r="N61" s="65" t="s">
+      <c r="C61" s="75"/>
+      <c r="D61" s="75"/>
+      <c r="E61" s="75"/>
+      <c r="F61" s="75"/>
+      <c r="G61" s="75"/>
+      <c r="H61" s="75"/>
+      <c r="I61" s="75"/>
+      <c r="J61" s="75"/>
+      <c r="K61" s="75"/>
+      <c r="L61" s="75"/>
+      <c r="M61" s="76"/>
+      <c r="N61" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="O61" s="66"/>
-[...10 lines deleted...]
-      <c r="Z61" s="65" t="s">
+      <c r="O61" s="75"/>
+      <c r="P61" s="75"/>
+      <c r="Q61" s="75"/>
+      <c r="R61" s="75"/>
+      <c r="S61" s="75"/>
+      <c r="T61" s="75"/>
+      <c r="U61" s="75"/>
+      <c r="V61" s="75"/>
+      <c r="W61" s="75"/>
+      <c r="X61" s="75"/>
+      <c r="Y61" s="76"/>
+      <c r="Z61" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="AA61" s="66"/>
-[...10 lines deleted...]
-      <c r="AL61" s="65" t="s">
+      <c r="AA61" s="75"/>
+      <c r="AB61" s="75"/>
+      <c r="AC61" s="75"/>
+      <c r="AD61" s="75"/>
+      <c r="AE61" s="75"/>
+      <c r="AF61" s="75"/>
+      <c r="AG61" s="75"/>
+      <c r="AH61" s="75"/>
+      <c r="AI61" s="75"/>
+      <c r="AJ61" s="75"/>
+      <c r="AK61" s="76"/>
+      <c r="AL61" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="AM61" s="66"/>
-[...10 lines deleted...]
-      <c r="AX61" s="65" t="s">
+      <c r="AM61" s="75"/>
+      <c r="AN61" s="75"/>
+      <c r="AO61" s="75"/>
+      <c r="AP61" s="75"/>
+      <c r="AQ61" s="75"/>
+      <c r="AR61" s="75"/>
+      <c r="AS61" s="75"/>
+      <c r="AT61" s="75"/>
+      <c r="AU61" s="75"/>
+      <c r="AV61" s="75"/>
+      <c r="AW61" s="76"/>
+      <c r="AX61" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="AY61" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="65" t="s">
+      <c r="AY61" s="75"/>
+      <c r="AZ61" s="75"/>
+      <c r="BA61" s="75"/>
+      <c r="BB61" s="75"/>
+      <c r="BC61" s="75"/>
+      <c r="BD61" s="75"/>
+      <c r="BE61" s="75"/>
+      <c r="BF61" s="75"/>
+      <c r="BG61" s="75"/>
+      <c r="BH61" s="75"/>
+      <c r="BI61" s="76"/>
+      <c r="BJ61" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="BK61" s="66"/>
-[...10 lines deleted...]
-      <c r="BV61" s="65" t="s">
+      <c r="BK61" s="75"/>
+      <c r="BL61" s="75"/>
+      <c r="BM61" s="75"/>
+      <c r="BN61" s="75"/>
+      <c r="BO61" s="75"/>
+      <c r="BP61" s="75"/>
+      <c r="BQ61" s="75"/>
+      <c r="BR61" s="75"/>
+      <c r="BS61" s="75"/>
+      <c r="BT61" s="75"/>
+      <c r="BU61" s="76"/>
+      <c r="BV61" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="BW61" s="66"/>
-[...10 lines deleted...]
-      <c r="CH61" s="65" t="s">
+      <c r="BW61" s="75"/>
+      <c r="BX61" s="75"/>
+      <c r="BY61" s="75"/>
+      <c r="BZ61" s="75"/>
+      <c r="CA61" s="75"/>
+      <c r="CB61" s="75"/>
+      <c r="CC61" s="75"/>
+      <c r="CD61" s="75"/>
+      <c r="CE61" s="75"/>
+      <c r="CF61" s="75"/>
+      <c r="CG61" s="76"/>
+      <c r="CH61" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="CI61" s="66"/>
-[...10 lines deleted...]
-      <c r="CT61" s="65" t="s">
+      <c r="CI61" s="75"/>
+      <c r="CJ61" s="75"/>
+      <c r="CK61" s="75"/>
+      <c r="CL61" s="75"/>
+      <c r="CM61" s="75"/>
+      <c r="CN61" s="75"/>
+      <c r="CO61" s="75"/>
+      <c r="CP61" s="75"/>
+      <c r="CQ61" s="75"/>
+      <c r="CR61" s="75"/>
+      <c r="CS61" s="76"/>
+      <c r="CT61" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="CU61" s="66"/>
-[...9 lines deleted...]
-      <c r="DE61" s="67"/>
+      <c r="CU61" s="75"/>
+      <c r="CV61" s="75"/>
+      <c r="CW61" s="75"/>
+      <c r="CX61" s="75"/>
+      <c r="CY61" s="75"/>
+      <c r="CZ61" s="75"/>
+      <c r="DA61" s="75"/>
+      <c r="DB61" s="75"/>
+      <c r="DC61" s="75"/>
+      <c r="DD61" s="75"/>
+      <c r="DE61" s="76"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="73"/>
+      <c r="A62" s="81"/>
       <c r="B62" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J62" s="55" t="s">
@@ -35071,54 +35166,56 @@
       </c>
       <c r="CO63" s="28">
         <v>122558.1</v>
       </c>
       <c r="CP63" s="28">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="28">
         <v>159285</v>
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="36">
         <v>200525</v>
       </c>
       <c r="CT63" s="43">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="52">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="63">
         <v>40731.800000000003</v>
       </c>
-      <c r="CW63" s="81">
+      <c r="CW63" s="72">
         <v>58016.2</v>
       </c>
-      <c r="CX63" s="28"/>
+      <c r="CX63" s="90">
+        <v>75505.3</v>
+      </c>
       <c r="CY63" s="28"/>
       <c r="CZ63" s="28"/>
       <c r="DA63" s="28"/>
       <c r="DB63" s="28"/>
       <c r="DC63" s="28"/>
       <c r="DD63" s="36"/>
       <c r="DE63" s="36"/>
     </row>
     <row r="64" spans="1:109" s="2" customFormat="1">
       <c r="A64" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
@@ -35384,54 +35481,56 @@
       </c>
       <c r="CO64" s="13">
         <v>5588</v>
       </c>
       <c r="CP64" s="13">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="13">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="37">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="44">
         <v>662.1</v>
       </c>
       <c r="CU64" s="53">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="64">
         <v>2515.1999999999998</v>
       </c>
-      <c r="CW64" s="82">
+      <c r="CW64" s="73">
         <v>3466.9</v>
       </c>
-      <c r="CX64" s="29"/>
+      <c r="CX64" s="91">
+        <v>4373.6000000000004</v>
+      </c>
       <c r="CY64" s="16"/>
       <c r="CZ64" s="29"/>
       <c r="DA64" s="37"/>
       <c r="DB64" s="29"/>
       <c r="DC64" s="37"/>
       <c r="DD64" s="37"/>
       <c r="DE64" s="37"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="14">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="14">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="14">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="14">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="14">
@@ -35697,54 +35796,56 @@
       </c>
       <c r="CO65" s="13">
         <v>12854.1</v>
       </c>
       <c r="CP65" s="13">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="13">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="37">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="44">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="53">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="64">
         <v>5548.4</v>
       </c>
-      <c r="CW65" s="82">
+      <c r="CW65" s="73">
         <v>7569.4</v>
       </c>
-      <c r="CX65" s="29"/>
+      <c r="CX65" s="91">
+        <v>9781.7999999999993</v>
+      </c>
       <c r="CY65" s="17"/>
       <c r="CZ65" s="29"/>
       <c r="DA65" s="37"/>
       <c r="DB65" s="29"/>
       <c r="DC65" s="37"/>
       <c r="DD65" s="37"/>
       <c r="DE65" s="37"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="14">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="14">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="14">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="14">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="14">
@@ -36010,54 +36111,56 @@
       </c>
       <c r="CO66" s="13">
         <v>5995.4</v>
       </c>
       <c r="CP66" s="13">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="13">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="37">
         <v>10283</v>
       </c>
       <c r="CT66" s="44">
         <v>460.7</v>
       </c>
       <c r="CU66" s="53">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="64">
         <v>2208.1999999999998</v>
       </c>
-      <c r="CW66" s="82">
+      <c r="CW66" s="73">
         <v>2783.9</v>
       </c>
-      <c r="CX66" s="29"/>
+      <c r="CX66" s="91">
+        <v>3696</v>
+      </c>
       <c r="CY66" s="17"/>
       <c r="CZ66" s="29"/>
       <c r="DA66" s="37"/>
       <c r="DB66" s="29"/>
       <c r="DC66" s="37"/>
       <c r="DD66" s="37"/>
       <c r="DE66" s="37"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="14">
@@ -36323,54 +36426,56 @@
       </c>
       <c r="CO67" s="13">
         <v>6676.7</v>
       </c>
       <c r="CP67" s="13">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="13">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="37">
         <v>10711</v>
       </c>
       <c r="CT67" s="44">
         <v>543.4</v>
       </c>
       <c r="CU67" s="53">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="64">
         <v>1824.5</v>
       </c>
-      <c r="CW67" s="82">
+      <c r="CW67" s="73">
         <v>3290.3</v>
       </c>
-      <c r="CX67" s="29"/>
+      <c r="CX67" s="91">
+        <v>4420.8</v>
+      </c>
       <c r="CY67" s="17"/>
       <c r="CZ67" s="29"/>
       <c r="DA67" s="37"/>
       <c r="DB67" s="29"/>
       <c r="DC67" s="37"/>
       <c r="DD67" s="37"/>
       <c r="DE67" s="37"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="14">
@@ -36636,54 +36741,56 @@
       </c>
       <c r="CO68" s="13">
         <v>9388</v>
       </c>
       <c r="CP68" s="13">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="13">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="37">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="44">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="53">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="64">
         <v>2958.8</v>
       </c>
-      <c r="CW68" s="82">
+      <c r="CW68" s="73">
         <v>4097.3</v>
       </c>
-      <c r="CX68" s="29"/>
+      <c r="CX68" s="91">
+        <v>5557.4</v>
+      </c>
       <c r="CY68" s="17"/>
       <c r="CZ68" s="29"/>
       <c r="DA68" s="37"/>
       <c r="DB68" s="29"/>
       <c r="DC68" s="37"/>
       <c r="DD68" s="37"/>
       <c r="DE68" s="37"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="14">
@@ -36949,54 +37056,56 @@
       </c>
       <c r="CO69" s="13">
         <v>5268.6</v>
       </c>
       <c r="CP69" s="13">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="13">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="37">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="44">
         <v>838.3</v>
       </c>
       <c r="CU69" s="53">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="64">
         <v>2027.5</v>
       </c>
-      <c r="CW69" s="82">
+      <c r="CW69" s="73">
         <v>2869.3</v>
       </c>
-      <c r="CX69" s="29"/>
+      <c r="CX69" s="91">
+        <v>3568.3</v>
+      </c>
       <c r="CY69" s="17"/>
       <c r="CZ69" s="29"/>
       <c r="DA69" s="37"/>
       <c r="DB69" s="29"/>
       <c r="DC69" s="37"/>
       <c r="DD69" s="37"/>
       <c r="DE69" s="37"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="14">
@@ -37262,54 +37371,56 @@
       </c>
       <c r="CO70" s="13">
         <v>10619.3</v>
       </c>
       <c r="CP70" s="13">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="13">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="37">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="44">
         <v>828</v>
       </c>
       <c r="CU70" s="53">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="64">
         <v>3034.6</v>
       </c>
-      <c r="CW70" s="82">
+      <c r="CW70" s="73">
         <v>4483.2</v>
       </c>
-      <c r="CX70" s="29"/>
+      <c r="CX70" s="91">
+        <v>5775.1</v>
+      </c>
       <c r="CY70" s="17"/>
       <c r="CZ70" s="29"/>
       <c r="DA70" s="37"/>
       <c r="DB70" s="29"/>
       <c r="DC70" s="37"/>
       <c r="DD70" s="37"/>
       <c r="DE70" s="37"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
@@ -37575,54 +37686,56 @@
       </c>
       <c r="CO71" s="13">
         <v>7899.7</v>
       </c>
       <c r="CP71" s="13">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="13">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="37">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="44">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="53">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="64">
         <v>1937.6</v>
       </c>
-      <c r="CW71" s="82">
+      <c r="CW71" s="73">
         <v>2880.6</v>
       </c>
-      <c r="CX71" s="29"/>
+      <c r="CX71" s="91">
+        <v>3875.4</v>
+      </c>
       <c r="CY71" s="17"/>
       <c r="CZ71" s="29"/>
       <c r="DA71" s="37"/>
       <c r="DB71" s="29"/>
       <c r="DC71" s="37"/>
       <c r="DD71" s="37"/>
       <c r="DE71" s="37"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="14">
@@ -37888,54 +38001,56 @@
       </c>
       <c r="CO72" s="13">
         <v>5765</v>
       </c>
       <c r="CP72" s="13">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="13">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="37">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="44">
         <v>458.9</v>
       </c>
       <c r="CU72" s="53">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="64">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW72" s="82">
+      <c r="CW72" s="73">
         <v>2683.9</v>
       </c>
-      <c r="CX72" s="29"/>
+      <c r="CX72" s="91">
+        <v>3360.6</v>
+      </c>
       <c r="CY72" s="17"/>
       <c r="CZ72" s="29"/>
       <c r="DA72" s="37"/>
       <c r="DB72" s="29"/>
       <c r="DC72" s="37"/>
       <c r="DD72" s="37"/>
       <c r="DE72" s="37"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="14">
@@ -38201,54 +38316,56 @@
       </c>
       <c r="CO73" s="13">
         <v>10532.9</v>
       </c>
       <c r="CP73" s="13">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="13">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="37">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="44">
         <v>408.3</v>
       </c>
       <c r="CU73" s="53">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="64">
         <v>2408.6</v>
       </c>
-      <c r="CW73" s="82">
+      <c r="CW73" s="73">
         <v>4306.5</v>
       </c>
-      <c r="CX73" s="29"/>
+      <c r="CX73" s="91">
+        <v>5445.5</v>
+      </c>
       <c r="CY73" s="17"/>
       <c r="CZ73" s="29"/>
       <c r="DA73" s="37"/>
       <c r="DB73" s="29"/>
       <c r="DC73" s="37"/>
       <c r="DD73" s="37"/>
       <c r="DE73" s="37"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
@@ -38514,54 +38631,56 @@
       </c>
       <c r="CO74" s="13">
         <v>26366.6</v>
       </c>
       <c r="CP74" s="13">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="13">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="37">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="44">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="53">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="64">
         <v>9204.6</v>
       </c>
-      <c r="CW74" s="82">
+      <c r="CW74" s="73">
         <v>12892.2</v>
       </c>
-      <c r="CX74" s="29"/>
+      <c r="CX74" s="91">
+        <v>16795.599999999999</v>
+      </c>
       <c r="CY74" s="17"/>
       <c r="CZ74" s="29"/>
       <c r="DA74" s="37"/>
       <c r="DB74" s="29"/>
       <c r="DC74" s="37"/>
       <c r="DD74" s="37"/>
       <c r="DE74" s="37"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
@@ -38827,54 +38946,56 @@
       </c>
       <c r="CO75" s="13">
         <v>5568.6</v>
       </c>
       <c r="CP75" s="13">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="13">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="37">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="44">
         <v>484.3</v>
       </c>
       <c r="CU75" s="53">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="64">
         <v>1773.2</v>
       </c>
-      <c r="CW75" s="82">
+      <c r="CW75" s="73">
         <v>2402.4</v>
       </c>
-      <c r="CX75" s="29"/>
+      <c r="CX75" s="91">
+        <v>3021.4</v>
+      </c>
       <c r="CY75" s="17"/>
       <c r="CZ75" s="29"/>
       <c r="DA75" s="37"/>
       <c r="DB75" s="29"/>
       <c r="DC75" s="37"/>
       <c r="DD75" s="37"/>
       <c r="DE75" s="37"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
@@ -39140,272 +39261,274 @@
       </c>
       <c r="CO76" s="13">
         <v>10035.200000000001</v>
       </c>
       <c r="CP76" s="13">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="13">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="37">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="44">
         <v>911.8</v>
       </c>
       <c r="CU76" s="53">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="64">
         <v>3133</v>
       </c>
-      <c r="CW76" s="82">
+      <c r="CW76" s="73">
         <v>4290.3</v>
       </c>
-      <c r="CX76" s="29"/>
+      <c r="CX76" s="91">
+        <v>5834.2</v>
+      </c>
       <c r="CY76" s="37"/>
       <c r="CZ76" s="29"/>
       <c r="DA76" s="37"/>
       <c r="DB76" s="29"/>
       <c r="DC76" s="37"/>
       <c r="DD76" s="37"/>
       <c r="DE76" s="37"/>
     </row>
     <row r="78" spans="1:109">
-      <c r="B78" s="71"/>
-[...3 lines deleted...]
-      <c r="F78" s="71"/>
+      <c r="B78" s="82"/>
+      <c r="C78" s="82"/>
+      <c r="D78" s="82"/>
+      <c r="E78" s="82"/>
+      <c r="F78" s="82"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AX78" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CH42:CS42"/>
-[...23 lines deleted...]
-    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB22:DE22"/>
+    <mergeCell ref="CT23:DE23"/>
+    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="B59:BI59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="BJ61:BU61"/>
+    <mergeCell ref="BR60:BU60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="B78:F78"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B40:BI40"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="W22:Y22"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="K41:M41"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BF41:BI41"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="AT22:AW22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
     <mergeCell ref="B21:BI21"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="AT41:AW41"/>
-    <mergeCell ref="A42:A43"/>
-[...38 lines deleted...]
-    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="CD60:CG60"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="CD22:CG22"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="BR41:BU41"/>
+    <mergeCell ref="BJ23:BU23"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR22:BU22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP60:CS60"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP22:CS22"/>
+    <mergeCell ref="CH23:CS23"/>
+    <mergeCell ref="CP41:CS41"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>