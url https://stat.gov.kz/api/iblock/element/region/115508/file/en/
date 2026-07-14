--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1075" uniqueCount="43">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -9870,88 +9870,88 @@
     <xf numFmtId="0" fontId="5" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2933"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3273"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2935"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2938"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3277"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2937"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="594"/>
@@ -18986,51 +18986,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CO1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
@@ -19040,373 +19040,373 @@
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="1" customWidth="1"/>
     <col min="45" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="10.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.85546875" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="61" width="10.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="10.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="1" customWidth="1"/>
     <col min="67" max="68" width="10.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.7109375" style="1" customWidth="1"/>
     <col min="71" max="71" width="10" style="1" customWidth="1"/>
     <col min="72" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="10" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.42578125" style="1" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="B2" s="79" t="s">
+      <c r="B2" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="79"/>
-[...57 lines deleted...]
-      <c r="BI2" s="79"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
+      <c r="O2" s="87"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="87"/>
+      <c r="R2" s="87"/>
+      <c r="S2" s="87"/>
+      <c r="T2" s="87"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="87"/>
+      <c r="W2" s="87"/>
+      <c r="X2" s="87"/>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87"/>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="87"/>
+      <c r="AC2" s="87"/>
+      <c r="AD2" s="87"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="87"/>
+      <c r="AH2" s="87"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="87"/>
+      <c r="AK2" s="87"/>
+      <c r="AL2" s="87"/>
+      <c r="AM2" s="87"/>
+      <c r="AN2" s="87"/>
+      <c r="AO2" s="87"/>
+      <c r="AP2" s="87"/>
+      <c r="AQ2" s="87"/>
+      <c r="AR2" s="87"/>
+      <c r="AS2" s="87"/>
+      <c r="AT2" s="87"/>
+      <c r="AU2" s="87"/>
+      <c r="AV2" s="87"/>
+      <c r="AW2" s="87"/>
+      <c r="AX2" s="87"/>
+      <c r="AY2" s="87"/>
+      <c r="AZ2" s="87"/>
+      <c r="BA2" s="87"/>
+      <c r="BB2" s="87"/>
+      <c r="BC2" s="87"/>
+      <c r="BD2" s="87"/>
+      <c r="BE2" s="87"/>
+      <c r="BF2" s="87"/>
+      <c r="BG2" s="87"/>
+      <c r="BH2" s="87"/>
+      <c r="BI2" s="87"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="K3" s="78" t="s">
+      <c r="K3" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="78"/>
-      <c r="M3" s="78"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
-      <c r="W3" s="78" t="s">
+      <c r="W3" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="78"/>
-      <c r="Y3" s="78"/>
+      <c r="X3" s="88"/>
+      <c r="Y3" s="88"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="77" t="s">
+      <c r="AH3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="77"/>
-[...1 lines deleted...]
-      <c r="AK3" s="77"/>
+      <c r="AI3" s="86"/>
+      <c r="AJ3" s="86"/>
+      <c r="AK3" s="86"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="77" t="s">
+      <c r="AT3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="77"/>
-[...1 lines deleted...]
-      <c r="AW3" s="77"/>
+      <c r="AU3" s="86"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="77" t="s">
+      <c r="BF3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="77"/>
-[...1 lines deleted...]
-      <c r="BI3" s="77"/>
+      <c r="BG3" s="86"/>
+      <c r="BH3" s="86"/>
+      <c r="BI3" s="86"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="77" t="s">
+      <c r="BR3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="77"/>
-[...1 lines deleted...]
-      <c r="BU3" s="77"/>
+      <c r="BS3" s="86"/>
+      <c r="BT3" s="86"/>
+      <c r="BU3" s="86"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="77" t="s">
+      <c r="CD3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="77"/>
-[...1 lines deleted...]
-      <c r="CG3" s="77"/>
+      <c r="CE3" s="86"/>
+      <c r="CF3" s="86"/>
+      <c r="CG3" s="86"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="77" t="s">
+      <c r="CP3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="77"/>
-[...1 lines deleted...]
-      <c r="CS3" s="77"/>
+      <c r="CQ3" s="86"/>
+      <c r="CR3" s="86"/>
+      <c r="CS3" s="86"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="77" t="s">
+      <c r="DB3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="77"/>
-[...1 lines deleted...]
-      <c r="DE3" s="77"/>
+      <c r="DC3" s="86"/>
+      <c r="DD3" s="86"/>
+      <c r="DE3" s="86"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="80"/>
-      <c r="B4" s="74" t="s">
+      <c r="A4" s="90"/>
+      <c r="B4" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="75"/>
-[...10 lines deleted...]
-      <c r="N4" s="74" t="s">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="75"/>
-[...10 lines deleted...]
-      <c r="Z4" s="74" t="s">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="75"/>
-[...10 lines deleted...]
-      <c r="AL4" s="74" t="s">
+      <c r="AA4" s="84"/>
+      <c r="AB4" s="84"/>
+      <c r="AC4" s="84"/>
+      <c r="AD4" s="84"/>
+      <c r="AE4" s="84"/>
+      <c r="AF4" s="84"/>
+      <c r="AG4" s="84"/>
+      <c r="AH4" s="84"/>
+      <c r="AI4" s="84"/>
+      <c r="AJ4" s="84"/>
+      <c r="AK4" s="85"/>
+      <c r="AL4" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="75"/>
-[...10 lines deleted...]
-      <c r="AX4" s="74" t="s">
+      <c r="AM4" s="84"/>
+      <c r="AN4" s="84"/>
+      <c r="AO4" s="84"/>
+      <c r="AP4" s="84"/>
+      <c r="AQ4" s="84"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="85"/>
+      <c r="AX4" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="AY4" s="75"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="74" t="s">
+      <c r="AY4" s="84"/>
+      <c r="AZ4" s="84"/>
+      <c r="BA4" s="84"/>
+      <c r="BB4" s="84"/>
+      <c r="BC4" s="84"/>
+      <c r="BD4" s="84"/>
+      <c r="BE4" s="84"/>
+      <c r="BF4" s="84"/>
+      <c r="BG4" s="84"/>
+      <c r="BH4" s="84"/>
+      <c r="BI4" s="85"/>
+      <c r="BJ4" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="BK4" s="75"/>
-[...10 lines deleted...]
-      <c r="BV4" s="74" t="s">
+      <c r="BK4" s="84"/>
+      <c r="BL4" s="84"/>
+      <c r="BM4" s="84"/>
+      <c r="BN4" s="84"/>
+      <c r="BO4" s="84"/>
+      <c r="BP4" s="84"/>
+      <c r="BQ4" s="84"/>
+      <c r="BR4" s="84"/>
+      <c r="BS4" s="84"/>
+      <c r="BT4" s="84"/>
+      <c r="BU4" s="85"/>
+      <c r="BV4" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="BW4" s="75"/>
-[...10 lines deleted...]
-      <c r="CH4" s="74" t="s">
+      <c r="BW4" s="84"/>
+      <c r="BX4" s="84"/>
+      <c r="BY4" s="84"/>
+      <c r="BZ4" s="84"/>
+      <c r="CA4" s="84"/>
+      <c r="CB4" s="84"/>
+      <c r="CC4" s="84"/>
+      <c r="CD4" s="84"/>
+      <c r="CE4" s="84"/>
+      <c r="CF4" s="84"/>
+      <c r="CG4" s="85"/>
+      <c r="CH4" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="CI4" s="75"/>
-[...10 lines deleted...]
-      <c r="CT4" s="74" t="s">
+      <c r="CI4" s="84"/>
+      <c r="CJ4" s="84"/>
+      <c r="CK4" s="84"/>
+      <c r="CL4" s="84"/>
+      <c r="CM4" s="84"/>
+      <c r="CN4" s="84"/>
+      <c r="CO4" s="84"/>
+      <c r="CP4" s="84"/>
+      <c r="CQ4" s="84"/>
+      <c r="CR4" s="84"/>
+      <c r="CS4" s="85"/>
+      <c r="CT4" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="CU4" s="75"/>
-[...9 lines deleted...]
-      <c r="DE4" s="76"/>
+      <c r="CU4" s="84"/>
+      <c r="CV4" s="84"/>
+      <c r="CW4" s="84"/>
+      <c r="CX4" s="84"/>
+      <c r="CY4" s="84"/>
+      <c r="CZ4" s="84"/>
+      <c r="DA4" s="84"/>
+      <c r="DB4" s="84"/>
+      <c r="DC4" s="84"/>
+      <c r="DD4" s="84"/>
+      <c r="DE4" s="85"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="81"/>
+      <c r="A5" s="91"/>
       <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -19992,54 +19992,56 @@
       </c>
       <c r="CP6" s="28">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="28">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="30">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="28">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="45">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="56">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="65">
         <v>63570.5</v>
       </c>
-      <c r="CX6" s="83">
+      <c r="CX6" s="74">
         <v>81795.5</v>
       </c>
-      <c r="CY6" s="28"/>
+      <c r="CY6" s="81">
+        <v>110313.7</v>
+      </c>
       <c r="CZ6" s="28"/>
       <c r="DA6" s="28"/>
       <c r="DB6" s="28"/>
       <c r="DC6" s="28"/>
       <c r="DD6" s="36"/>
       <c r="DE6" s="36"/>
     </row>
     <row r="7" spans="1:109" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
@@ -20307,54 +20309,56 @@
       </c>
       <c r="CP7" s="29">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="13">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="31">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="29">
         <v>792.6</v>
       </c>
       <c r="CU7" s="46">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="57">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="66">
         <v>3986.5</v>
       </c>
-      <c r="CX7" s="84">
+      <c r="CX7" s="75">
         <v>4945.6000000000004</v>
       </c>
-      <c r="CY7" s="16"/>
+      <c r="CY7" s="16">
+        <v>5769.5</v>
+      </c>
       <c r="CZ7" s="29"/>
       <c r="DA7" s="37"/>
       <c r="DB7" s="29"/>
       <c r="DC7" s="37"/>
       <c r="DD7" s="37"/>
       <c r="DE7" s="37"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="14">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="14">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="14">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="14">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="14">
         <v>3478.4657396598277</v>
@@ -20622,54 +20626,56 @@
       </c>
       <c r="CP8" s="29">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="13">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="31">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="29">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="46">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="57">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="66">
         <v>8058.9</v>
       </c>
-      <c r="CX8" s="84">
+      <c r="CX8" s="75">
         <v>10330.799999999999</v>
       </c>
-      <c r="CY8" s="17"/>
+      <c r="CY8" s="17">
+        <v>12882.1</v>
+      </c>
       <c r="CZ8" s="29"/>
       <c r="DA8" s="37"/>
       <c r="DB8" s="29"/>
       <c r="DC8" s="37"/>
       <c r="DD8" s="37"/>
       <c r="DE8" s="37"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="14">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="14">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="14">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="14">
         <v>2855.0976540225538</v>
@@ -20937,54 +20943,56 @@
       </c>
       <c r="CP9" s="29">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="13">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="31">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="29">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="46">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="57">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="66">
         <v>6608.6</v>
       </c>
-      <c r="CX9" s="84">
+      <c r="CX9" s="75">
         <v>7966.2</v>
       </c>
-      <c r="CY9" s="17"/>
+      <c r="CY9" s="17">
+        <v>10671.1</v>
+      </c>
       <c r="CZ9" s="29"/>
       <c r="DA9" s="37"/>
       <c r="DB9" s="29"/>
       <c r="DC9" s="37"/>
       <c r="DD9" s="37"/>
       <c r="DE9" s="37"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="14">
         <v>2691.4306752839175</v>
@@ -21252,54 +21260,56 @@
       </c>
       <c r="CP10" s="29">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="13">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="31">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="29">
         <v>554.4</v>
       </c>
       <c r="CU10" s="46">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="57">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="66">
         <v>3291.5</v>
       </c>
-      <c r="CX10" s="84">
+      <c r="CX10" s="75">
         <v>4422.3</v>
       </c>
-      <c r="CY10" s="17"/>
+      <c r="CY10" s="17">
+        <v>5672.6</v>
+      </c>
       <c r="CZ10" s="29"/>
       <c r="DA10" s="37"/>
       <c r="DB10" s="29"/>
       <c r="DC10" s="37"/>
       <c r="DD10" s="37"/>
       <c r="DE10" s="37"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="14">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="14">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="14">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="14">
         <v>3228.1866208330325</v>
@@ -21567,54 +21577,56 @@
       </c>
       <c r="CP11" s="29">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="13">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="31">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="29">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="46">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="57">
         <v>3070</v>
       </c>
       <c r="CW11" s="66">
         <v>4246.8999999999996</v>
       </c>
-      <c r="CX11" s="84">
+      <c r="CX11" s="75">
         <v>5744.4</v>
       </c>
-      <c r="CY11" s="17"/>
+      <c r="CY11" s="17">
+        <v>8234.7000000000007</v>
+      </c>
       <c r="CZ11" s="29"/>
       <c r="DA11" s="37"/>
       <c r="DB11" s="29"/>
       <c r="DC11" s="37"/>
       <c r="DD11" s="37"/>
       <c r="DE11" s="37"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="14">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="14">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="14">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="14">
         <v>2871.6363666464404</v>
@@ -21882,54 +21894,56 @@
       </c>
       <c r="CP12" s="29">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="13">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="31">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="29">
         <v>841.1</v>
       </c>
       <c r="CU12" s="46">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="57">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="66">
         <v>2884.3</v>
       </c>
-      <c r="CX12" s="84">
+      <c r="CX12" s="75">
         <v>3587</v>
       </c>
-      <c r="CY12" s="17"/>
+      <c r="CY12" s="17">
+        <v>5010.2</v>
+      </c>
       <c r="CZ12" s="29"/>
       <c r="DA12" s="37"/>
       <c r="DB12" s="29"/>
       <c r="DC12" s="37"/>
       <c r="DD12" s="37"/>
       <c r="DE12" s="37"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="14">
         <v>3066.4050577114822</v>
@@ -22197,54 +22211,56 @@
       </c>
       <c r="CP13" s="29">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="13">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="31">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="29">
         <v>828.2</v>
       </c>
       <c r="CU13" s="46">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="57">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="66">
         <v>4484.8999999999996</v>
       </c>
-      <c r="CX13" s="84">
+      <c r="CX13" s="75">
         <v>5777.3</v>
       </c>
-      <c r="CY13" s="17"/>
+      <c r="CY13" s="17">
+        <v>7796.6</v>
+      </c>
       <c r="CZ13" s="29"/>
       <c r="DA13" s="37"/>
       <c r="DB13" s="29"/>
       <c r="DC13" s="37"/>
       <c r="DD13" s="37"/>
       <c r="DE13" s="37"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
@@ -22512,54 +22528,56 @@
       </c>
       <c r="CP14" s="29">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="13">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="31">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="29">
         <v>588.1</v>
       </c>
       <c r="CU14" s="46">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="57">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="66">
         <v>2893</v>
       </c>
-      <c r="CX14" s="84">
+      <c r="CX14" s="75">
         <v>3890.9</v>
       </c>
-      <c r="CY14" s="17"/>
+      <c r="CY14" s="17">
+        <v>6812</v>
+      </c>
       <c r="CZ14" s="29"/>
       <c r="DA14" s="37"/>
       <c r="DB14" s="29"/>
       <c r="DC14" s="37"/>
       <c r="DD14" s="37"/>
       <c r="DE14" s="37"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="14">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="14">
         <v>2492.7681546842628</v>
@@ -22827,54 +22845,56 @@
       </c>
       <c r="CP15" s="29">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="13">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="31">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="29">
         <v>489.2</v>
       </c>
       <c r="CU15" s="46">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="57">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="66">
         <v>2698</v>
       </c>
-      <c r="CX15" s="84">
+      <c r="CX15" s="75">
         <v>3378.2</v>
       </c>
-      <c r="CY15" s="17"/>
+      <c r="CY15" s="17">
+        <v>4436.5</v>
+      </c>
       <c r="CZ15" s="29"/>
       <c r="DA15" s="37"/>
       <c r="DB15" s="29"/>
       <c r="DC15" s="37"/>
       <c r="DD15" s="37"/>
       <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="14">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="14">
         <v>2706.80632431392</v>
@@ -23142,54 +23162,56 @@
       </c>
       <c r="CP16" s="29">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="13">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="31">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="29">
         <v>408.7</v>
       </c>
       <c r="CU16" s="46">
         <v>1173</v>
       </c>
       <c r="CV16" s="57">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="66">
         <v>4375</v>
       </c>
-      <c r="CX16" s="84">
+      <c r="CX16" s="75">
         <v>5531</v>
       </c>
-      <c r="CY16" s="17"/>
+      <c r="CY16" s="17">
+        <v>8068.6</v>
+      </c>
       <c r="CZ16" s="29"/>
       <c r="DA16" s="37"/>
       <c r="DB16" s="29"/>
       <c r="DC16" s="37"/>
       <c r="DD16" s="37"/>
       <c r="DE16" s="37"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="14">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="14">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="14">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="14">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="14">
         <v>7184.3194626576296</v>
@@ -23457,54 +23479,56 @@
       </c>
       <c r="CP17" s="29">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="13">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="31">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="29">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="46">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="57">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="66">
         <v>12908.8</v>
       </c>
-      <c r="CX17" s="84">
+      <c r="CX17" s="75">
         <v>16814.599999999999</v>
       </c>
-      <c r="CY17" s="17"/>
+      <c r="CY17" s="17">
+        <v>21126.5</v>
+      </c>
       <c r="CZ17" s="29"/>
       <c r="DA17" s="37"/>
       <c r="DB17" s="29"/>
       <c r="DC17" s="37"/>
       <c r="DD17" s="37"/>
       <c r="DE17" s="37"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="14">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="14">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="14">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="14">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="14">
         <v>2103.4820961265686</v>
@@ -23772,54 +23796,56 @@
       </c>
       <c r="CP18" s="29">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="13">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="31">
         <v>47811</v>
       </c>
       <c r="CT18" s="29">
         <v>493.4</v>
       </c>
       <c r="CU18" s="46">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="57">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="66">
         <v>2500.3000000000002</v>
       </c>
-      <c r="CX18" s="84">
+      <c r="CX18" s="75">
         <v>3143.8</v>
       </c>
-      <c r="CY18" s="17"/>
+      <c r="CY18" s="17">
+        <v>4545.6000000000004</v>
+      </c>
       <c r="CZ18" s="29"/>
       <c r="DA18" s="37"/>
       <c r="DB18" s="29"/>
       <c r="DC18" s="37"/>
       <c r="DD18" s="37"/>
       <c r="DE18" s="37"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="14">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="14">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="14">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="14">
         <v>3882.6688868912447</v>
@@ -24087,385 +24113,387 @@
       </c>
       <c r="CP19" s="29">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="13">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="31">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="29">
         <v>977.1</v>
       </c>
       <c r="CU19" s="46">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="57">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="66">
         <v>4633.8</v>
       </c>
-      <c r="CX19" s="84">
+      <c r="CX19" s="75">
         <v>6263.6</v>
       </c>
-      <c r="CY19" s="37"/>
+      <c r="CY19" s="37">
+        <v>9287.7000000000007</v>
+      </c>
       <c r="CZ19" s="29"/>
       <c r="DA19" s="37"/>
       <c r="DB19" s="29"/>
       <c r="DC19" s="37"/>
       <c r="DD19" s="37"/>
       <c r="DE19" s="37"/>
     </row>
     <row r="21" spans="1:109" ht="21" customHeight="1">
-      <c r="B21" s="79" t="s">
+      <c r="B21" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="79"/>
-[...57 lines deleted...]
-      <c r="BI21" s="79"/>
+      <c r="C21" s="87"/>
+      <c r="D21" s="87"/>
+      <c r="E21" s="87"/>
+      <c r="F21" s="87"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="87"/>
+      <c r="J21" s="87"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="87"/>
+      <c r="M21" s="87"/>
+      <c r="N21" s="87"/>
+      <c r="O21" s="87"/>
+      <c r="P21" s="87"/>
+      <c r="Q21" s="87"/>
+      <c r="R21" s="87"/>
+      <c r="S21" s="87"/>
+      <c r="T21" s="87"/>
+      <c r="U21" s="87"/>
+      <c r="V21" s="87"/>
+      <c r="W21" s="87"/>
+      <c r="X21" s="87"/>
+      <c r="Y21" s="87"/>
+      <c r="Z21" s="87"/>
+      <c r="AA21" s="87"/>
+      <c r="AB21" s="87"/>
+      <c r="AC21" s="87"/>
+      <c r="AD21" s="87"/>
+      <c r="AE21" s="87"/>
+      <c r="AF21" s="87"/>
+      <c r="AG21" s="87"/>
+      <c r="AH21" s="87"/>
+      <c r="AI21" s="87"/>
+      <c r="AJ21" s="87"/>
+      <c r="AK21" s="87"/>
+      <c r="AL21" s="87"/>
+      <c r="AM21" s="87"/>
+      <c r="AN21" s="87"/>
+      <c r="AO21" s="87"/>
+      <c r="AP21" s="87"/>
+      <c r="AQ21" s="87"/>
+      <c r="AR21" s="87"/>
+      <c r="AS21" s="87"/>
+      <c r="AT21" s="87"/>
+      <c r="AU21" s="87"/>
+      <c r="AV21" s="87"/>
+      <c r="AW21" s="87"/>
+      <c r="AX21" s="87"/>
+      <c r="AY21" s="87"/>
+      <c r="AZ21" s="87"/>
+      <c r="BA21" s="87"/>
+      <c r="BB21" s="87"/>
+      <c r="BC21" s="87"/>
+      <c r="BD21" s="87"/>
+      <c r="BE21" s="87"/>
+      <c r="BF21" s="87"/>
+      <c r="BG21" s="87"/>
+      <c r="BH21" s="87"/>
+      <c r="BI21" s="87"/>
     </row>
     <row r="22" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="78" t="s">
+      <c r="K22" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="L22" s="78"/>
-      <c r="M22" s="78"/>
+      <c r="L22" s="88"/>
+      <c r="M22" s="88"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
-      <c r="W22" s="78" t="s">
+      <c r="W22" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="X22" s="78"/>
-      <c r="Y22" s="78"/>
+      <c r="X22" s="88"/>
+      <c r="Y22" s="88"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
-      <c r="AH22" s="77" t="s">
+      <c r="AH22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AI22" s="77"/>
-[...1 lines deleted...]
-      <c r="AK22" s="77"/>
+      <c r="AI22" s="86"/>
+      <c r="AJ22" s="86"/>
+      <c r="AK22" s="86"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
-      <c r="AT22" s="77" t="s">
+      <c r="AT22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AU22" s="77"/>
-[...1 lines deleted...]
-      <c r="AW22" s="77"/>
+      <c r="AU22" s="86"/>
+      <c r="AV22" s="86"/>
+      <c r="AW22" s="86"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
-      <c r="BF22" s="77" t="s">
+      <c r="BF22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BG22" s="77"/>
-[...1 lines deleted...]
-      <c r="BI22" s="77"/>
+      <c r="BG22" s="86"/>
+      <c r="BH22" s="86"/>
+      <c r="BI22" s="86"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
-      <c r="BR22" s="77" t="s">
+      <c r="BR22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BS22" s="77"/>
-[...1 lines deleted...]
-      <c r="BU22" s="77"/>
+      <c r="BS22" s="86"/>
+      <c r="BT22" s="86"/>
+      <c r="BU22" s="86"/>
       <c r="BV22" s="4"/>
       <c r="BW22" s="4"/>
       <c r="BX22" s="4"/>
       <c r="BY22" s="4"/>
       <c r="BZ22" s="4"/>
       <c r="CA22" s="4"/>
       <c r="CB22" s="4"/>
       <c r="CC22" s="4"/>
-      <c r="CD22" s="77" t="s">
+      <c r="CD22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CE22" s="77"/>
-[...1 lines deleted...]
-      <c r="CG22" s="77"/>
+      <c r="CE22" s="86"/>
+      <c r="CF22" s="86"/>
+      <c r="CG22" s="86"/>
       <c r="CH22" s="4"/>
       <c r="CI22" s="4"/>
       <c r="CJ22" s="4"/>
       <c r="CK22" s="4"/>
       <c r="CL22" s="4"/>
       <c r="CM22" s="4"/>
       <c r="CN22" s="4"/>
       <c r="CO22" s="4"/>
-      <c r="CP22" s="77" t="s">
+      <c r="CP22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CQ22" s="77"/>
-[...1 lines deleted...]
-      <c r="CS22" s="77"/>
+      <c r="CQ22" s="86"/>
+      <c r="CR22" s="86"/>
+      <c r="CS22" s="86"/>
       <c r="CT22" s="4"/>
       <c r="CU22" s="4"/>
       <c r="CV22" s="4"/>
       <c r="CW22" s="4"/>
       <c r="CX22" s="4"/>
       <c r="CY22" s="4"/>
       <c r="CZ22" s="4"/>
       <c r="DA22" s="4"/>
-      <c r="DB22" s="77" t="s">
+      <c r="DB22" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="DC22" s="77"/>
-[...1 lines deleted...]
-      <c r="DE22" s="77"/>
+      <c r="DC22" s="86"/>
+      <c r="DD22" s="86"/>
+      <c r="DE22" s="86"/>
     </row>
     <row r="23" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="80"/>
-      <c r="B23" s="74" t="s">
+      <c r="A23" s="90"/>
+      <c r="B23" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="75"/>
-[...10 lines deleted...]
-      <c r="N23" s="74" t="s">
+      <c r="C23" s="84"/>
+      <c r="D23" s="84"/>
+      <c r="E23" s="84"/>
+      <c r="F23" s="84"/>
+      <c r="G23" s="84"/>
+      <c r="H23" s="84"/>
+      <c r="I23" s="84"/>
+      <c r="J23" s="84"/>
+      <c r="K23" s="84"/>
+      <c r="L23" s="84"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="O23" s="75"/>
-[...10 lines deleted...]
-      <c r="Z23" s="74" t="s">
+      <c r="O23" s="84"/>
+      <c r="P23" s="84"/>
+      <c r="Q23" s="84"/>
+      <c r="R23" s="84"/>
+      <c r="S23" s="84"/>
+      <c r="T23" s="84"/>
+      <c r="U23" s="84"/>
+      <c r="V23" s="84"/>
+      <c r="W23" s="84"/>
+      <c r="X23" s="84"/>
+      <c r="Y23" s="85"/>
+      <c r="Z23" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="AA23" s="75"/>
-[...10 lines deleted...]
-      <c r="AL23" s="74" t="s">
+      <c r="AA23" s="84"/>
+      <c r="AB23" s="84"/>
+      <c r="AC23" s="84"/>
+      <c r="AD23" s="84"/>
+      <c r="AE23" s="84"/>
+      <c r="AF23" s="84"/>
+      <c r="AG23" s="84"/>
+      <c r="AH23" s="84"/>
+      <c r="AI23" s="84"/>
+      <c r="AJ23" s="84"/>
+      <c r="AK23" s="85"/>
+      <c r="AL23" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="AM23" s="75"/>
-[...10 lines deleted...]
-      <c r="AX23" s="74" t="s">
+      <c r="AM23" s="84"/>
+      <c r="AN23" s="84"/>
+      <c r="AO23" s="84"/>
+      <c r="AP23" s="84"/>
+      <c r="AQ23" s="84"/>
+      <c r="AR23" s="84"/>
+      <c r="AS23" s="84"/>
+      <c r="AT23" s="84"/>
+      <c r="AU23" s="84"/>
+      <c r="AV23" s="84"/>
+      <c r="AW23" s="85"/>
+      <c r="AX23" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="AY23" s="75"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="74" t="s">
+      <c r="AY23" s="84"/>
+      <c r="AZ23" s="84"/>
+      <c r="BA23" s="84"/>
+      <c r="BB23" s="84"/>
+      <c r="BC23" s="84"/>
+      <c r="BD23" s="84"/>
+      <c r="BE23" s="84"/>
+      <c r="BF23" s="84"/>
+      <c r="BG23" s="84"/>
+      <c r="BH23" s="84"/>
+      <c r="BI23" s="85"/>
+      <c r="BJ23" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="BK23" s="75"/>
-[...10 lines deleted...]
-      <c r="BV23" s="74" t="s">
+      <c r="BK23" s="84"/>
+      <c r="BL23" s="84"/>
+      <c r="BM23" s="84"/>
+      <c r="BN23" s="84"/>
+      <c r="BO23" s="84"/>
+      <c r="BP23" s="84"/>
+      <c r="BQ23" s="84"/>
+      <c r="BR23" s="84"/>
+      <c r="BS23" s="84"/>
+      <c r="BT23" s="84"/>
+      <c r="BU23" s="85"/>
+      <c r="BV23" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="BW23" s="75"/>
-[...10 lines deleted...]
-      <c r="CH23" s="74" t="s">
+      <c r="BW23" s="84"/>
+      <c r="BX23" s="84"/>
+      <c r="BY23" s="84"/>
+      <c r="BZ23" s="84"/>
+      <c r="CA23" s="84"/>
+      <c r="CB23" s="84"/>
+      <c r="CC23" s="84"/>
+      <c r="CD23" s="84"/>
+      <c r="CE23" s="84"/>
+      <c r="CF23" s="84"/>
+      <c r="CG23" s="85"/>
+      <c r="CH23" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="CI23" s="75"/>
-[...10 lines deleted...]
-      <c r="CT23" s="74" t="s">
+      <c r="CI23" s="84"/>
+      <c r="CJ23" s="84"/>
+      <c r="CK23" s="84"/>
+      <c r="CL23" s="84"/>
+      <c r="CM23" s="84"/>
+      <c r="CN23" s="84"/>
+      <c r="CO23" s="84"/>
+      <c r="CP23" s="84"/>
+      <c r="CQ23" s="84"/>
+      <c r="CR23" s="84"/>
+      <c r="CS23" s="85"/>
+      <c r="CT23" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="CU23" s="75"/>
-[...9 lines deleted...]
-      <c r="DE23" s="76"/>
+      <c r="CU23" s="84"/>
+      <c r="CV23" s="84"/>
+      <c r="CW23" s="84"/>
+      <c r="CX23" s="84"/>
+      <c r="CY23" s="84"/>
+      <c r="CZ23" s="84"/>
+      <c r="DA23" s="84"/>
+      <c r="DB23" s="84"/>
+      <c r="DC23" s="84"/>
+      <c r="DD23" s="84"/>
+      <c r="DE23" s="85"/>
     </row>
     <row r="24" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="81"/>
+      <c r="A24" s="91"/>
       <c r="B24" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="55" t="s">
@@ -25051,54 +25079,56 @@
       </c>
       <c r="CP25" s="28">
         <v>327374</v>
       </c>
       <c r="CQ25" s="28">
         <v>424761.1</v>
       </c>
       <c r="CR25" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS25" s="32">
         <v>568633.19999999995</v>
       </c>
       <c r="CT25" s="38">
         <v>13023.7</v>
       </c>
       <c r="CU25" s="47">
         <v>27788.400000000001</v>
       </c>
       <c r="CV25" s="58">
         <v>44283.8</v>
       </c>
       <c r="CW25" s="67">
         <v>62595</v>
       </c>
-      <c r="CX25" s="85">
+      <c r="CX25" s="76">
         <v>80576.2</v>
       </c>
-      <c r="CY25" s="28"/>
+      <c r="CY25" s="81">
+        <v>108850.5</v>
+      </c>
       <c r="CZ25" s="28"/>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109" s="2" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C26" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D26" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E26" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F26" s="12">
         <v>1341.640796114596</v>
@@ -25366,54 +25396,56 @@
       </c>
       <c r="CP26" s="13">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ26" s="13">
         <v>24947</v>
       </c>
       <c r="CR26" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS26" s="33">
         <v>26954.9</v>
       </c>
       <c r="CT26" s="39">
         <v>757.4</v>
       </c>
       <c r="CU26" s="48">
         <v>1471.1</v>
       </c>
       <c r="CV26" s="59">
         <v>2815.8</v>
       </c>
       <c r="CW26" s="68">
         <v>3908</v>
       </c>
-      <c r="CX26" s="86">
+      <c r="CX26" s="77">
         <v>4847.3999999999996</v>
       </c>
-      <c r="CY26" s="16"/>
+      <c r="CY26" s="16">
+        <v>5651.7</v>
+      </c>
       <c r="CZ26" s="29"/>
       <c r="DA26" s="37"/>
       <c r="DB26" s="29"/>
       <c r="DC26" s="37"/>
       <c r="DD26" s="37"/>
       <c r="DE26" s="37"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C27" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D27" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E27" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F27" s="13">
         <v>3430.4281825030785</v>
@@ -25681,54 +25713,56 @@
       </c>
       <c r="CP27" s="13">
         <v>40555.1</v>
       </c>
       <c r="CQ27" s="13">
         <v>49076</v>
       </c>
       <c r="CR27" s="13">
         <v>50640</v>
       </c>
       <c r="CS27" s="33">
         <v>52122.1</v>
       </c>
       <c r="CT27" s="39">
         <v>1786.7</v>
       </c>
       <c r="CU27" s="48">
         <v>3638.3</v>
       </c>
       <c r="CV27" s="59">
         <v>5759.4</v>
       </c>
       <c r="CW27" s="68">
         <v>7912.9</v>
       </c>
-      <c r="CX27" s="86">
+      <c r="CX27" s="77">
         <v>10148.299999999999</v>
       </c>
-      <c r="CY27" s="17"/>
+      <c r="CY27" s="17">
+        <v>12663.1</v>
+      </c>
       <c r="CZ27" s="29"/>
       <c r="DA27" s="37"/>
       <c r="DB27" s="29"/>
       <c r="DC27" s="37"/>
       <c r="DD27" s="37"/>
       <c r="DE27" s="37"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C28" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D28" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E28" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F28" s="13">
         <v>2851.1206540225535</v>
@@ -25996,54 +26030,56 @@
       </c>
       <c r="CP28" s="13">
         <v>21855.3</v>
       </c>
       <c r="CQ28" s="13">
         <v>28056</v>
       </c>
       <c r="CR28" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS28" s="33">
         <v>32272.6</v>
       </c>
       <c r="CT28" s="39">
         <v>1342.4</v>
       </c>
       <c r="CU28" s="48">
         <v>3345.2</v>
       </c>
       <c r="CV28" s="59">
         <v>5233.7</v>
       </c>
       <c r="CW28" s="68">
         <v>6561.6</v>
       </c>
-      <c r="CX28" s="86">
+      <c r="CX28" s="77">
         <v>7907.5</v>
       </c>
-      <c r="CY28" s="17"/>
+      <c r="CY28" s="17">
+        <v>10600.7</v>
+      </c>
       <c r="CZ28" s="29"/>
       <c r="DA28" s="37"/>
       <c r="DB28" s="29"/>
       <c r="DC28" s="37"/>
       <c r="DD28" s="37"/>
       <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C29" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D29" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E29" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F29" s="13">
         <v>2691.4306752839175</v>
@@ -26311,54 +26347,56 @@
       </c>
       <c r="CP29" s="13">
         <v>21867.5</v>
       </c>
       <c r="CQ29" s="13">
         <v>28812</v>
       </c>
       <c r="CR29" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS29" s="33">
         <v>35670.199999999997</v>
       </c>
       <c r="CT29" s="39">
         <v>543.4</v>
       </c>
       <c r="CU29" s="48">
         <v>1296.5</v>
       </c>
       <c r="CV29" s="59">
         <v>1824.5</v>
       </c>
       <c r="CW29" s="68">
         <v>3290.3</v>
       </c>
-      <c r="CX29" s="86">
+      <c r="CX29" s="77">
         <v>4420.8</v>
       </c>
-      <c r="CY29" s="17"/>
+      <c r="CY29" s="17">
+        <v>5670.8</v>
+      </c>
       <c r="CZ29" s="29"/>
       <c r="DA29" s="37"/>
       <c r="DB29" s="29"/>
       <c r="DC29" s="37"/>
       <c r="DD29" s="37"/>
       <c r="DE29" s="37"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C30" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D30" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E30" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F30" s="13">
         <v>3191.6806208330327</v>
@@ -26626,54 +26664,56 @@
       </c>
       <c r="CP30" s="13">
         <v>14063.4</v>
       </c>
       <c r="CQ30" s="13">
         <v>17207.099999999999</v>
       </c>
       <c r="CR30" s="13">
         <v>20683</v>
       </c>
       <c r="CS30" s="33">
         <v>26046.5</v>
       </c>
       <c r="CT30" s="39">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU30" s="48">
         <v>1977.8</v>
       </c>
       <c r="CV30" s="59">
         <v>2958.8</v>
       </c>
       <c r="CW30" s="68">
         <v>4097.3</v>
       </c>
-      <c r="CX30" s="86">
+      <c r="CX30" s="77">
         <v>5557.4</v>
       </c>
-      <c r="CY30" s="17"/>
+      <c r="CY30" s="17">
+        <v>8010.3</v>
+      </c>
       <c r="CZ30" s="29"/>
       <c r="DA30" s="37"/>
       <c r="DB30" s="29"/>
       <c r="DC30" s="37"/>
       <c r="DD30" s="37"/>
       <c r="DE30" s="37"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C31" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D31" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E31" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F31" s="13">
         <v>2853.8153666464405</v>
@@ -26941,54 +26981,56 @@
       </c>
       <c r="CP31" s="13">
         <v>17784.3</v>
       </c>
       <c r="CQ31" s="13">
         <v>29618</v>
       </c>
       <c r="CR31" s="13">
         <v>41871</v>
       </c>
       <c r="CS31" s="33">
         <v>42936.3</v>
       </c>
       <c r="CT31" s="39">
         <v>838.3</v>
       </c>
       <c r="CU31" s="48">
         <v>1354.4</v>
       </c>
       <c r="CV31" s="59">
         <v>2027.5</v>
       </c>
       <c r="CW31" s="68">
         <v>2869.3</v>
       </c>
-      <c r="CX31" s="86">
+      <c r="CX31" s="77">
         <v>3568.3</v>
       </c>
-      <c r="CY31" s="17"/>
+      <c r="CY31" s="17">
+        <v>4987.7</v>
+      </c>
       <c r="CZ31" s="29"/>
       <c r="DA31" s="37"/>
       <c r="DB31" s="29"/>
       <c r="DC31" s="37"/>
       <c r="DD31" s="37"/>
       <c r="DE31" s="37"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C32" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D32" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E32" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F32" s="13">
         <v>3066.4050577114822</v>
@@ -27256,54 +27298,56 @@
       </c>
       <c r="CP32" s="13">
         <v>28406.9</v>
       </c>
       <c r="CQ32" s="13">
         <v>42861.599999999999</v>
       </c>
       <c r="CR32" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS32" s="33">
         <v>52825.599999999999</v>
       </c>
       <c r="CT32" s="39">
         <v>828</v>
       </c>
       <c r="CU32" s="48">
         <v>1927.6</v>
       </c>
       <c r="CV32" s="59">
         <v>3034.6</v>
       </c>
       <c r="CW32" s="68">
         <v>4483.2</v>
       </c>
-      <c r="CX32" s="86">
+      <c r="CX32" s="77">
         <v>5775.1</v>
       </c>
-      <c r="CY32" s="17"/>
+      <c r="CY32" s="17">
+        <v>7794</v>
+      </c>
       <c r="CZ32" s="29"/>
       <c r="DA32" s="37"/>
       <c r="DB32" s="29"/>
       <c r="DC32" s="37"/>
       <c r="DD32" s="37"/>
       <c r="DE32" s="37"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C33" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D33" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E33" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F33" s="12">
         <v>3070.543342243152</v>
@@ -27571,54 +27615,56 @@
       </c>
       <c r="CP33" s="13">
         <v>21566.6</v>
       </c>
       <c r="CQ33" s="13">
         <v>30302.6</v>
       </c>
       <c r="CR33" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS33" s="33">
         <v>55663.1</v>
       </c>
       <c r="CT33" s="39">
         <v>582.70000000000005</v>
       </c>
       <c r="CU33" s="48">
         <v>1317.4</v>
       </c>
       <c r="CV33" s="59">
         <v>1937.6</v>
       </c>
       <c r="CW33" s="68">
         <v>2880.6</v>
       </c>
-      <c r="CX33" s="86">
+      <c r="CX33" s="77">
         <v>3875.4</v>
       </c>
-      <c r="CY33" s="17"/>
+      <c r="CY33" s="17">
+        <v>6793.3</v>
+      </c>
       <c r="CZ33" s="29"/>
       <c r="DA33" s="37"/>
       <c r="DB33" s="29"/>
       <c r="DC33" s="37"/>
       <c r="DD33" s="37"/>
       <c r="DE33" s="37"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C34" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D34" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E34" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F34" s="13">
         <v>2477.4381546842628</v>
@@ -27886,54 +27932,56 @@
       </c>
       <c r="CP34" s="13">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ34" s="13">
         <v>28489.4</v>
       </c>
       <c r="CR34" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS34" s="33">
         <v>31459.4</v>
       </c>
       <c r="CT34" s="39">
         <v>458.9</v>
       </c>
       <c r="CU34" s="48">
         <v>1317.6</v>
       </c>
       <c r="CV34" s="59">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW34" s="68">
         <v>2683.9</v>
       </c>
-      <c r="CX34" s="86">
+      <c r="CX34" s="77">
         <v>3360.6</v>
       </c>
-      <c r="CY34" s="17"/>
+      <c r="CY34" s="17">
+        <v>4415.3999999999996</v>
+      </c>
       <c r="CZ34" s="29"/>
       <c r="DA34" s="37"/>
       <c r="DB34" s="29"/>
       <c r="DC34" s="37"/>
       <c r="DD34" s="37"/>
       <c r="DE34" s="37"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C35" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D35" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E35" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F35" s="13">
         <v>2706.4933243139203</v>
@@ -28201,54 +28249,56 @@
       </c>
       <c r="CP35" s="13">
         <v>15678.2</v>
       </c>
       <c r="CQ35" s="13">
         <v>18478</v>
       </c>
       <c r="CR35" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS35" s="33">
         <v>22164.9</v>
       </c>
       <c r="CT35" s="39">
         <v>408.3</v>
       </c>
       <c r="CU35" s="48">
         <v>1172.3</v>
       </c>
       <c r="CV35" s="59">
         <v>2408.6</v>
       </c>
       <c r="CW35" s="68">
         <v>4306.5</v>
       </c>
-      <c r="CX35" s="86">
+      <c r="CX35" s="77">
         <v>5445.5</v>
       </c>
-      <c r="CY35" s="17"/>
+      <c r="CY35" s="17">
+        <v>7966</v>
+      </c>
       <c r="CZ35" s="29"/>
       <c r="DA35" s="37"/>
       <c r="DB35" s="29"/>
       <c r="DC35" s="37"/>
       <c r="DD35" s="37"/>
       <c r="DE35" s="37"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C36" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D36" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E36" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F36" s="13">
         <v>7151.1194626576334</v>
@@ -28516,54 +28566,56 @@
       </c>
       <c r="CP36" s="13">
         <v>59552.7</v>
       </c>
       <c r="CQ36" s="13">
         <v>70912.899999999994</v>
       </c>
       <c r="CR36" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS36" s="33">
         <v>91963.199999999997</v>
       </c>
       <c r="CT36" s="39">
         <v>2880.5</v>
       </c>
       <c r="CU36" s="48">
         <v>5814.2</v>
       </c>
       <c r="CV36" s="59">
         <v>9219.6</v>
       </c>
       <c r="CW36" s="68">
         <v>12908.8</v>
       </c>
-      <c r="CX36" s="86">
+      <c r="CX36" s="77">
         <v>16814.599999999999</v>
       </c>
-      <c r="CY36" s="17"/>
+      <c r="CY36" s="17">
+        <v>21126.5</v>
+      </c>
       <c r="CZ36" s="29"/>
       <c r="DA36" s="37"/>
       <c r="DB36" s="29"/>
       <c r="DC36" s="37"/>
       <c r="DD36" s="37"/>
       <c r="DE36" s="37"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C37" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D37" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E37" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F37" s="13">
         <v>2103.2400961265685</v>
@@ -28831,54 +28883,56 @@
       </c>
       <c r="CP37" s="13">
         <v>20874.5</v>
       </c>
       <c r="CQ37" s="13">
         <v>27915.9</v>
       </c>
       <c r="CR37" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS37" s="33">
         <v>47702</v>
       </c>
       <c r="CT37" s="39">
         <v>484.3</v>
       </c>
       <c r="CU37" s="48">
         <v>1168.5</v>
       </c>
       <c r="CV37" s="59">
         <v>1773.2</v>
       </c>
       <c r="CW37" s="68">
         <v>2402.4</v>
       </c>
-      <c r="CX37" s="86">
+      <c r="CX37" s="77">
         <v>3021.4</v>
       </c>
-      <c r="CY37" s="17"/>
+      <c r="CY37" s="17">
+        <v>4398.7</v>
+      </c>
       <c r="CZ37" s="29"/>
       <c r="DA37" s="37"/>
       <c r="DB37" s="29"/>
       <c r="DC37" s="37"/>
       <c r="DD37" s="37"/>
       <c r="DE37" s="37"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C38" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D38" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E38" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F38" s="13">
         <v>3778.8049868912449</v>
@@ -29146,385 +29200,387 @@
       </c>
       <c r="CP38" s="13">
         <v>22544.9</v>
       </c>
       <c r="CQ38" s="13">
         <v>28084.6</v>
       </c>
       <c r="CR38" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS38" s="33">
         <v>50852.4</v>
       </c>
       <c r="CT38" s="39">
         <v>911.8</v>
       </c>
       <c r="CU38" s="48">
         <v>1987.8</v>
       </c>
       <c r="CV38" s="59">
         <v>3133</v>
       </c>
       <c r="CW38" s="68">
         <v>4290.3</v>
       </c>
-      <c r="CX38" s="86">
+      <c r="CX38" s="77">
         <v>5834.2</v>
       </c>
-      <c r="CY38" s="37"/>
+      <c r="CY38" s="37">
+        <v>8772.2999999999993</v>
+      </c>
       <c r="CZ38" s="29"/>
       <c r="DA38" s="37"/>
       <c r="DB38" s="29"/>
       <c r="DC38" s="37"/>
       <c r="DD38" s="37"/>
       <c r="DE38" s="37"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="B40" s="79" t="s">
+      <c r="B40" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="79"/>
-[...57 lines deleted...]
-      <c r="BI40" s="79"/>
+      <c r="C40" s="87"/>
+      <c r="D40" s="87"/>
+      <c r="E40" s="87"/>
+      <c r="F40" s="87"/>
+      <c r="G40" s="87"/>
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="87"/>
+      <c r="K40" s="87"/>
+      <c r="L40" s="87"/>
+      <c r="M40" s="87"/>
+      <c r="N40" s="87"/>
+      <c r="O40" s="87"/>
+      <c r="P40" s="87"/>
+      <c r="Q40" s="87"/>
+      <c r="R40" s="87"/>
+      <c r="S40" s="87"/>
+      <c r="T40" s="87"/>
+      <c r="U40" s="87"/>
+      <c r="V40" s="87"/>
+      <c r="W40" s="87"/>
+      <c r="X40" s="87"/>
+      <c r="Y40" s="87"/>
+      <c r="Z40" s="87"/>
+      <c r="AA40" s="87"/>
+      <c r="AB40" s="87"/>
+      <c r="AC40" s="87"/>
+      <c r="AD40" s="87"/>
+      <c r="AE40" s="87"/>
+      <c r="AF40" s="87"/>
+      <c r="AG40" s="87"/>
+      <c r="AH40" s="87"/>
+      <c r="AI40" s="87"/>
+      <c r="AJ40" s="87"/>
+      <c r="AK40" s="87"/>
+      <c r="AL40" s="87"/>
+      <c r="AM40" s="87"/>
+      <c r="AN40" s="87"/>
+      <c r="AO40" s="87"/>
+      <c r="AP40" s="87"/>
+      <c r="AQ40" s="87"/>
+      <c r="AR40" s="87"/>
+      <c r="AS40" s="87"/>
+      <c r="AT40" s="87"/>
+      <c r="AU40" s="87"/>
+      <c r="AV40" s="87"/>
+      <c r="AW40" s="87"/>
+      <c r="AX40" s="87"/>
+      <c r="AY40" s="87"/>
+      <c r="AZ40" s="87"/>
+      <c r="BA40" s="87"/>
+      <c r="BB40" s="87"/>
+      <c r="BC40" s="87"/>
+      <c r="BD40" s="87"/>
+      <c r="BE40" s="87"/>
+      <c r="BF40" s="87"/>
+      <c r="BG40" s="87"/>
+      <c r="BH40" s="87"/>
+      <c r="BI40" s="87"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="77" t="s">
+      <c r="K41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="L41" s="77"/>
-      <c r="M41" s="77"/>
+      <c r="L41" s="86"/>
+      <c r="M41" s="86"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="78" t="s">
+      <c r="W41" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="X41" s="78"/>
-      <c r="Y41" s="78"/>
+      <c r="X41" s="88"/>
+      <c r="Y41" s="88"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="77" t="s">
+      <c r="AH41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AI41" s="77"/>
-[...1 lines deleted...]
-      <c r="AK41" s="77"/>
+      <c r="AI41" s="86"/>
+      <c r="AJ41" s="86"/>
+      <c r="AK41" s="86"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="77" t="s">
+      <c r="AT41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AU41" s="77"/>
-[...1 lines deleted...]
-      <c r="AW41" s="77"/>
+      <c r="AU41" s="86"/>
+      <c r="AV41" s="86"/>
+      <c r="AW41" s="86"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="77" t="s">
+      <c r="BF41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BG41" s="77"/>
-[...1 lines deleted...]
-      <c r="BI41" s="77"/>
+      <c r="BG41" s="86"/>
+      <c r="BH41" s="86"/>
+      <c r="BI41" s="86"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="77" t="s">
+      <c r="BR41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BS41" s="77"/>
-[...1 lines deleted...]
-      <c r="BU41" s="77"/>
+      <c r="BS41" s="86"/>
+      <c r="BT41" s="86"/>
+      <c r="BU41" s="86"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="77" t="s">
+      <c r="CD41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CE41" s="77"/>
-[...1 lines deleted...]
-      <c r="CG41" s="77"/>
+      <c r="CE41" s="86"/>
+      <c r="CF41" s="86"/>
+      <c r="CG41" s="86"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="77" t="s">
+      <c r="CP41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CQ41" s="77"/>
-[...1 lines deleted...]
-      <c r="CS41" s="77"/>
+      <c r="CQ41" s="86"/>
+      <c r="CR41" s="86"/>
+      <c r="CS41" s="86"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="77" t="s">
+      <c r="DB41" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="DC41" s="77"/>
-[...1 lines deleted...]
-      <c r="DE41" s="77"/>
+      <c r="DC41" s="86"/>
+      <c r="DD41" s="86"/>
+      <c r="DE41" s="86"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="80"/>
-      <c r="B42" s="74" t="s">
+      <c r="A42" s="90"/>
+      <c r="B42" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="75"/>
-[...10 lines deleted...]
-      <c r="N42" s="74" t="s">
+      <c r="C42" s="84"/>
+      <c r="D42" s="84"/>
+      <c r="E42" s="84"/>
+      <c r="F42" s="84"/>
+      <c r="G42" s="84"/>
+      <c r="H42" s="84"/>
+      <c r="I42" s="84"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="84"/>
+      <c r="M42" s="85"/>
+      <c r="N42" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="75"/>
-[...10 lines deleted...]
-      <c r="Z42" s="74" t="s">
+      <c r="O42" s="84"/>
+      <c r="P42" s="84"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="84"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="84"/>
+      <c r="U42" s="84"/>
+      <c r="V42" s="84"/>
+      <c r="W42" s="84"/>
+      <c r="X42" s="84"/>
+      <c r="Y42" s="85"/>
+      <c r="Z42" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="75"/>
-[...10 lines deleted...]
-      <c r="AL42" s="74" t="s">
+      <c r="AA42" s="84"/>
+      <c r="AB42" s="84"/>
+      <c r="AC42" s="84"/>
+      <c r="AD42" s="84"/>
+      <c r="AE42" s="84"/>
+      <c r="AF42" s="84"/>
+      <c r="AG42" s="84"/>
+      <c r="AH42" s="84"/>
+      <c r="AI42" s="84"/>
+      <c r="AJ42" s="84"/>
+      <c r="AK42" s="85"/>
+      <c r="AL42" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="AM42" s="75"/>
-[...10 lines deleted...]
-      <c r="AX42" s="74" t="s">
+      <c r="AM42" s="84"/>
+      <c r="AN42" s="84"/>
+      <c r="AO42" s="84"/>
+      <c r="AP42" s="84"/>
+      <c r="AQ42" s="84"/>
+      <c r="AR42" s="84"/>
+      <c r="AS42" s="84"/>
+      <c r="AT42" s="84"/>
+      <c r="AU42" s="84"/>
+      <c r="AV42" s="84"/>
+      <c r="AW42" s="85"/>
+      <c r="AX42" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="AY42" s="75"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="74" t="s">
+      <c r="AY42" s="84"/>
+      <c r="AZ42" s="84"/>
+      <c r="BA42" s="84"/>
+      <c r="BB42" s="84"/>
+      <c r="BC42" s="84"/>
+      <c r="BD42" s="84"/>
+      <c r="BE42" s="84"/>
+      <c r="BF42" s="84"/>
+      <c r="BG42" s="84"/>
+      <c r="BH42" s="84"/>
+      <c r="BI42" s="85"/>
+      <c r="BJ42" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="BK42" s="75"/>
-[...10 lines deleted...]
-      <c r="BV42" s="74" t="s">
+      <c r="BK42" s="84"/>
+      <c r="BL42" s="84"/>
+      <c r="BM42" s="84"/>
+      <c r="BN42" s="84"/>
+      <c r="BO42" s="84"/>
+      <c r="BP42" s="84"/>
+      <c r="BQ42" s="84"/>
+      <c r="BR42" s="84"/>
+      <c r="BS42" s="84"/>
+      <c r="BT42" s="84"/>
+      <c r="BU42" s="85"/>
+      <c r="BV42" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="BW42" s="75"/>
-[...10 lines deleted...]
-      <c r="CH42" s="74" t="s">
+      <c r="BW42" s="84"/>
+      <c r="BX42" s="84"/>
+      <c r="BY42" s="84"/>
+      <c r="BZ42" s="84"/>
+      <c r="CA42" s="84"/>
+      <c r="CB42" s="84"/>
+      <c r="CC42" s="84"/>
+      <c r="CD42" s="84"/>
+      <c r="CE42" s="84"/>
+      <c r="CF42" s="84"/>
+      <c r="CG42" s="85"/>
+      <c r="CH42" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="CI42" s="75"/>
-[...10 lines deleted...]
-      <c r="CT42" s="74" t="s">
+      <c r="CI42" s="84"/>
+      <c r="CJ42" s="84"/>
+      <c r="CK42" s="84"/>
+      <c r="CL42" s="84"/>
+      <c r="CM42" s="84"/>
+      <c r="CN42" s="84"/>
+      <c r="CO42" s="84"/>
+      <c r="CP42" s="84"/>
+      <c r="CQ42" s="84"/>
+      <c r="CR42" s="84"/>
+      <c r="CS42" s="85"/>
+      <c r="CT42" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="CU42" s="75"/>
-[...9 lines deleted...]
-      <c r="DE42" s="76"/>
+      <c r="CU42" s="84"/>
+      <c r="CV42" s="84"/>
+      <c r="CW42" s="84"/>
+      <c r="CX42" s="84"/>
+      <c r="CY42" s="84"/>
+      <c r="CZ42" s="84"/>
+      <c r="DA42" s="84"/>
+      <c r="DB42" s="84"/>
+      <c r="DC42" s="84"/>
+      <c r="DD42" s="84"/>
+      <c r="DE42" s="85"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="81"/>
+      <c r="A43" s="91"/>
       <c r="B43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="55" t="s">
@@ -30110,54 +30166,56 @@
       </c>
       <c r="CP44" s="28">
         <v>187454</v>
       </c>
       <c r="CQ44" s="28">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="34">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="40">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="49">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="60">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="69">
         <v>4578.8</v>
       </c>
-      <c r="CX44" s="87">
+      <c r="CX44" s="78">
         <v>5070.8999999999996</v>
       </c>
-      <c r="CY44" s="28"/>
+      <c r="CY44" s="19">
+        <v>5795.3</v>
+      </c>
       <c r="CZ44" s="28"/>
       <c r="DA44" s="28"/>
       <c r="DB44" s="28"/>
       <c r="DC44" s="28"/>
       <c r="DD44" s="36"/>
       <c r="DE44" s="36"/>
     </row>
     <row r="45" spans="1:109" s="2" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
@@ -30425,54 +30483,56 @@
       </c>
       <c r="CP45" s="13">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="13">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="35">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="41">
         <v>95.2</v>
       </c>
       <c r="CU45" s="50">
         <v>235.2</v>
       </c>
       <c r="CV45" s="61">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="70">
         <v>441</v>
       </c>
-      <c r="CX45" s="88">
+      <c r="CX45" s="79">
         <v>473.8</v>
       </c>
-      <c r="CY45" s="16"/>
+      <c r="CY45" s="16">
+        <v>530.20000000000005</v>
+      </c>
       <c r="CZ45" s="29"/>
       <c r="DA45" s="37"/>
       <c r="DB45" s="29"/>
       <c r="DC45" s="37"/>
       <c r="DD45" s="37"/>
       <c r="DE45" s="37"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="14">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="14">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="14">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="14">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="14">
         <v>58.53976733333333</v>
@@ -30740,54 +30800,56 @@
       </c>
       <c r="CP46" s="13">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="13">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="35">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="41">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="50">
         <v>165.1</v>
       </c>
       <c r="CV46" s="61">
         <v>211</v>
       </c>
       <c r="CW46" s="70">
         <v>343.5</v>
       </c>
-      <c r="CX46" s="88">
+      <c r="CX46" s="79">
         <v>366.5</v>
       </c>
-      <c r="CY46" s="17"/>
+      <c r="CY46" s="17">
+        <v>406</v>
+      </c>
       <c r="CZ46" s="29"/>
       <c r="DA46" s="37"/>
       <c r="DB46" s="29"/>
       <c r="DC46" s="37"/>
       <c r="DD46" s="37"/>
       <c r="DE46" s="37"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="14">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="14">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="14">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="14">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="14">
         <v>971.1759616994666</v>
@@ -31055,54 +31117,56 @@
       </c>
       <c r="CP47" s="13">
         <v>15047</v>
       </c>
       <c r="CQ47" s="13">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="35">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="41">
         <v>881.7</v>
       </c>
       <c r="CU47" s="50">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="61">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="70">
         <v>3777.7</v>
       </c>
-      <c r="CX47" s="88">
+      <c r="CX47" s="79">
         <v>4211.5</v>
       </c>
-      <c r="CY47" s="17"/>
+      <c r="CY47" s="17">
+        <v>4836.8</v>
+      </c>
       <c r="CZ47" s="29"/>
       <c r="DA47" s="37"/>
       <c r="DB47" s="29"/>
       <c r="DC47" s="37"/>
       <c r="DD47" s="37"/>
       <c r="DE47" s="37"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>18</v>
@@ -31370,54 +31434,56 @@
       </c>
       <c r="CP48" s="13">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="13">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="35">
         <v>24951</v>
       </c>
       <c r="CT48" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU48" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV48" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW48" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX48" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY48" s="17"/>
+      <c r="CX48" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY48" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ48" s="29"/>
       <c r="DA48" s="37"/>
       <c r="DB48" s="29"/>
       <c r="DC48" s="37"/>
       <c r="DD48" s="37"/>
       <c r="DE48" s="37"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>18</v>
@@ -31685,54 +31751,56 @@
       </c>
       <c r="CP49" s="13">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="13">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="35">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU49" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV49" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW49" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX49" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY49" s="17"/>
+      <c r="CX49" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY49" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ49" s="29"/>
       <c r="DA49" s="37"/>
       <c r="DB49" s="29"/>
       <c r="DC49" s="37"/>
       <c r="DD49" s="37"/>
       <c r="DE49" s="37"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>18</v>
@@ -32000,54 +32068,56 @@
       </c>
       <c r="CP50" s="13">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="13">
         <v>22418</v>
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="35">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU50" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV50" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW50" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX50" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY50" s="17"/>
+      <c r="CX50" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY50" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ50" s="29"/>
       <c r="DA50" s="37"/>
       <c r="DB50" s="29"/>
       <c r="DC50" s="37"/>
       <c r="DD50" s="37"/>
       <c r="DE50" s="37"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>18</v>
@@ -32315,54 +32385,56 @@
       </c>
       <c r="CP51" s="13">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="13">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="35">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU51" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV51" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW51" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX51" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY51" s="17"/>
+      <c r="CX51" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY51" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ51" s="29"/>
       <c r="DA51" s="37"/>
       <c r="DB51" s="29"/>
       <c r="DC51" s="37"/>
       <c r="DD51" s="37"/>
       <c r="DE51" s="37"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>18</v>
@@ -32630,54 +32702,56 @@
       </c>
       <c r="CP52" s="13">
         <v>12770</v>
       </c>
       <c r="CQ52" s="13">
         <v>20706</v>
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="35">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU52" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV52" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW52" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX52" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY52" s="17"/>
+      <c r="CX52" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY52" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ52" s="29"/>
       <c r="DA52" s="37"/>
       <c r="DB52" s="29"/>
       <c r="DC52" s="37"/>
       <c r="DD52" s="37"/>
       <c r="DE52" s="37"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>18</v>
@@ -32945,54 +33019,56 @@
       </c>
       <c r="CP53" s="13">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="13">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="35">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU53" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV53" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW53" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX53" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY53" s="17"/>
+      <c r="CX53" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY53" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ53" s="29"/>
       <c r="DA53" s="37"/>
       <c r="DB53" s="29"/>
       <c r="DC53" s="37"/>
       <c r="DD53" s="37"/>
       <c r="DE53" s="37"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>18</v>
@@ -33260,54 +33336,56 @@
       </c>
       <c r="CP54" s="13">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="13">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="35">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU54" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV54" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW54" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX54" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY54" s="17"/>
+      <c r="CX54" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY54" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ54" s="29"/>
       <c r="DA54" s="37"/>
       <c r="DB54" s="29"/>
       <c r="DC54" s="37"/>
       <c r="DD54" s="37"/>
       <c r="DE54" s="37"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>18</v>
@@ -33575,54 +33653,56 @@
       </c>
       <c r="CP55" s="13">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="13">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="35">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="41">
         <v>4.2</v>
       </c>
       <c r="CU55" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="61">
         <v>15</v>
       </c>
       <c r="CW55" s="70">
         <v>16.600000000000001</v>
       </c>
-      <c r="CX55" s="88">
+      <c r="CX55" s="79">
         <v>19</v>
       </c>
-      <c r="CY55" s="17"/>
+      <c r="CY55" s="17">
+        <v>22.3</v>
+      </c>
       <c r="CZ55" s="29"/>
       <c r="DA55" s="37"/>
       <c r="DB55" s="29"/>
       <c r="DC55" s="37"/>
       <c r="DD55" s="37"/>
       <c r="DE55" s="37"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>18</v>
@@ -33890,54 +33970,56 @@
       </c>
       <c r="CP56" s="13">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="13">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="35">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU56" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV56" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW56" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX56" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY56" s="17"/>
+      <c r="CX56" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY56" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ56" s="29"/>
       <c r="DA56" s="37"/>
       <c r="DB56" s="29"/>
       <c r="DC56" s="37"/>
       <c r="DD56" s="37"/>
       <c r="DE56" s="37"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>18</v>
@@ -34205,385 +34287,387 @@
       </c>
       <c r="CP57" s="13">
         <v>11352</v>
       </c>
       <c r="CQ57" s="13">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="35">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU57" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV57" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW57" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="CX57" s="89" t="s">
-[...2 lines deleted...]
-      <c r="CY57" s="37"/>
+      <c r="CX57" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY57" s="80" t="s">
+        <v>18</v>
+      </c>
       <c r="CZ57" s="29"/>
       <c r="DA57" s="37"/>
       <c r="DB57" s="29"/>
       <c r="DC57" s="37"/>
       <c r="DD57" s="37"/>
       <c r="DE57" s="37"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="B59" s="79" t="s">
+      <c r="B59" s="87" t="s">
         <v>41</v>
       </c>
-      <c r="C59" s="79"/>
-[...57 lines deleted...]
-      <c r="BI59" s="79"/>
+      <c r="C59" s="87"/>
+      <c r="D59" s="87"/>
+      <c r="E59" s="87"/>
+      <c r="F59" s="87"/>
+      <c r="G59" s="87"/>
+      <c r="H59" s="87"/>
+      <c r="I59" s="87"/>
+      <c r="J59" s="87"/>
+      <c r="K59" s="87"/>
+      <c r="L59" s="87"/>
+      <c r="M59" s="87"/>
+      <c r="N59" s="87"/>
+      <c r="O59" s="87"/>
+      <c r="P59" s="87"/>
+      <c r="Q59" s="87"/>
+      <c r="R59" s="87"/>
+      <c r="S59" s="87"/>
+      <c r="T59" s="87"/>
+      <c r="U59" s="87"/>
+      <c r="V59" s="87"/>
+      <c r="W59" s="87"/>
+      <c r="X59" s="87"/>
+      <c r="Y59" s="87"/>
+      <c r="Z59" s="87"/>
+      <c r="AA59" s="87"/>
+      <c r="AB59" s="87"/>
+      <c r="AC59" s="87"/>
+      <c r="AD59" s="87"/>
+      <c r="AE59" s="87"/>
+      <c r="AF59" s="87"/>
+      <c r="AG59" s="87"/>
+      <c r="AH59" s="87"/>
+      <c r="AI59" s="87"/>
+      <c r="AJ59" s="87"/>
+      <c r="AK59" s="87"/>
+      <c r="AL59" s="87"/>
+      <c r="AM59" s="87"/>
+      <c r="AN59" s="87"/>
+      <c r="AO59" s="87"/>
+      <c r="AP59" s="87"/>
+      <c r="AQ59" s="87"/>
+      <c r="AR59" s="87"/>
+      <c r="AS59" s="87"/>
+      <c r="AT59" s="87"/>
+      <c r="AU59" s="87"/>
+      <c r="AV59" s="87"/>
+      <c r="AW59" s="87"/>
+      <c r="AX59" s="87"/>
+      <c r="AY59" s="87"/>
+      <c r="AZ59" s="87"/>
+      <c r="BA59" s="87"/>
+      <c r="BB59" s="87"/>
+      <c r="BC59" s="87"/>
+      <c r="BD59" s="87"/>
+      <c r="BE59" s="87"/>
+      <c r="BF59" s="87"/>
+      <c r="BG59" s="87"/>
+      <c r="BH59" s="87"/>
+      <c r="BI59" s="87"/>
     </row>
     <row r="60" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
-      <c r="K60" s="77" t="s">
+      <c r="K60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="L60" s="77"/>
-      <c r="M60" s="77"/>
+      <c r="L60" s="86"/>
+      <c r="M60" s="86"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
-      <c r="W60" s="78" t="s">
+      <c r="W60" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="X60" s="78"/>
-      <c r="Y60" s="78"/>
+      <c r="X60" s="88"/>
+      <c r="Y60" s="88"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
       <c r="AB60" s="4"/>
       <c r="AC60" s="4"/>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4"/>
       <c r="AG60" s="4"/>
-      <c r="AH60" s="77" t="s">
+      <c r="AH60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AI60" s="77"/>
-[...1 lines deleted...]
-      <c r="AK60" s="77"/>
+      <c r="AI60" s="86"/>
+      <c r="AJ60" s="86"/>
+      <c r="AK60" s="86"/>
       <c r="AL60" s="4"/>
       <c r="AM60" s="4"/>
       <c r="AN60" s="4"/>
       <c r="AO60" s="4"/>
       <c r="AP60" s="4"/>
       <c r="AQ60" s="4"/>
       <c r="AR60" s="4"/>
       <c r="AS60" s="4"/>
-      <c r="AT60" s="77" t="s">
+      <c r="AT60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AU60" s="77"/>
-[...1 lines deleted...]
-      <c r="AW60" s="77"/>
+      <c r="AU60" s="86"/>
+      <c r="AV60" s="86"/>
+      <c r="AW60" s="86"/>
       <c r="AX60" s="4"/>
       <c r="AY60" s="4"/>
       <c r="AZ60" s="4"/>
       <c r="BA60" s="4"/>
       <c r="BB60" s="4"/>
       <c r="BC60" s="4"/>
       <c r="BD60" s="4"/>
       <c r="BE60" s="4"/>
-      <c r="BF60" s="77" t="s">
+      <c r="BF60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BG60" s="77"/>
-[...1 lines deleted...]
-      <c r="BI60" s="77"/>
+      <c r="BG60" s="86"/>
+      <c r="BH60" s="86"/>
+      <c r="BI60" s="86"/>
       <c r="BJ60" s="4"/>
       <c r="BK60" s="4"/>
       <c r="BL60" s="4"/>
       <c r="BM60" s="4"/>
       <c r="BN60" s="4"/>
       <c r="BO60" s="4"/>
       <c r="BP60" s="4"/>
       <c r="BQ60" s="4"/>
-      <c r="BR60" s="77" t="s">
+      <c r="BR60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BS60" s="77"/>
-[...1 lines deleted...]
-      <c r="BU60" s="77"/>
+      <c r="BS60" s="86"/>
+      <c r="BT60" s="86"/>
+      <c r="BU60" s="86"/>
       <c r="BV60" s="4"/>
       <c r="BW60" s="4"/>
       <c r="BX60" s="4"/>
       <c r="BY60" s="4"/>
       <c r="BZ60" s="4"/>
       <c r="CA60" s="4"/>
       <c r="CB60" s="4"/>
       <c r="CC60" s="4"/>
-      <c r="CD60" s="77" t="s">
+      <c r="CD60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CE60" s="77"/>
-[...1 lines deleted...]
-      <c r="CG60" s="77"/>
+      <c r="CE60" s="86"/>
+      <c r="CF60" s="86"/>
+      <c r="CG60" s="86"/>
       <c r="CH60" s="4"/>
       <c r="CI60" s="4"/>
       <c r="CJ60" s="4"/>
       <c r="CK60" s="4"/>
       <c r="CL60" s="4"/>
       <c r="CM60" s="4"/>
       <c r="CN60" s="4"/>
       <c r="CO60" s="4"/>
-      <c r="CP60" s="77" t="s">
+      <c r="CP60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="CQ60" s="77"/>
-[...1 lines deleted...]
-      <c r="CS60" s="77"/>
+      <c r="CQ60" s="86"/>
+      <c r="CR60" s="86"/>
+      <c r="CS60" s="86"/>
       <c r="CT60" s="4"/>
       <c r="CU60" s="4"/>
       <c r="CV60" s="4"/>
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
-      <c r="DB60" s="77" t="s">
+      <c r="DB60" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="DC60" s="77"/>
-[...1 lines deleted...]
-      <c r="DE60" s="77"/>
+      <c r="DC60" s="86"/>
+      <c r="DD60" s="86"/>
+      <c r="DE60" s="86"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="80"/>
-      <c r="B61" s="74" t="s">
+      <c r="A61" s="90"/>
+      <c r="B61" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="75"/>
-[...10 lines deleted...]
-      <c r="N61" s="74" t="s">
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="85"/>
+      <c r="N61" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="O61" s="75"/>
-[...10 lines deleted...]
-      <c r="Z61" s="74" t="s">
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="85"/>
+      <c r="Z61" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="AA61" s="75"/>
-[...10 lines deleted...]
-      <c r="AL61" s="74" t="s">
+      <c r="AA61" s="84"/>
+      <c r="AB61" s="84"/>
+      <c r="AC61" s="84"/>
+      <c r="AD61" s="84"/>
+      <c r="AE61" s="84"/>
+      <c r="AF61" s="84"/>
+      <c r="AG61" s="84"/>
+      <c r="AH61" s="84"/>
+      <c r="AI61" s="84"/>
+      <c r="AJ61" s="84"/>
+      <c r="AK61" s="85"/>
+      <c r="AL61" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="AM61" s="75"/>
-[...10 lines deleted...]
-      <c r="AX61" s="74" t="s">
+      <c r="AM61" s="84"/>
+      <c r="AN61" s="84"/>
+      <c r="AO61" s="84"/>
+      <c r="AP61" s="84"/>
+      <c r="AQ61" s="84"/>
+      <c r="AR61" s="84"/>
+      <c r="AS61" s="84"/>
+      <c r="AT61" s="84"/>
+      <c r="AU61" s="84"/>
+      <c r="AV61" s="84"/>
+      <c r="AW61" s="85"/>
+      <c r="AX61" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="AY61" s="75"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="74" t="s">
+      <c r="AY61" s="84"/>
+      <c r="AZ61" s="84"/>
+      <c r="BA61" s="84"/>
+      <c r="BB61" s="84"/>
+      <c r="BC61" s="84"/>
+      <c r="BD61" s="84"/>
+      <c r="BE61" s="84"/>
+      <c r="BF61" s="84"/>
+      <c r="BG61" s="84"/>
+      <c r="BH61" s="84"/>
+      <c r="BI61" s="85"/>
+      <c r="BJ61" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="BK61" s="75"/>
-[...10 lines deleted...]
-      <c r="BV61" s="74" t="s">
+      <c r="BK61" s="84"/>
+      <c r="BL61" s="84"/>
+      <c r="BM61" s="84"/>
+      <c r="BN61" s="84"/>
+      <c r="BO61" s="84"/>
+      <c r="BP61" s="84"/>
+      <c r="BQ61" s="84"/>
+      <c r="BR61" s="84"/>
+      <c r="BS61" s="84"/>
+      <c r="BT61" s="84"/>
+      <c r="BU61" s="85"/>
+      <c r="BV61" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="BW61" s="75"/>
-[...10 lines deleted...]
-      <c r="CH61" s="74" t="s">
+      <c r="BW61" s="84"/>
+      <c r="BX61" s="84"/>
+      <c r="BY61" s="84"/>
+      <c r="BZ61" s="84"/>
+      <c r="CA61" s="84"/>
+      <c r="CB61" s="84"/>
+      <c r="CC61" s="84"/>
+      <c r="CD61" s="84"/>
+      <c r="CE61" s="84"/>
+      <c r="CF61" s="84"/>
+      <c r="CG61" s="85"/>
+      <c r="CH61" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="CI61" s="75"/>
-[...10 lines deleted...]
-      <c r="CT61" s="74" t="s">
+      <c r="CI61" s="84"/>
+      <c r="CJ61" s="84"/>
+      <c r="CK61" s="84"/>
+      <c r="CL61" s="84"/>
+      <c r="CM61" s="84"/>
+      <c r="CN61" s="84"/>
+      <c r="CO61" s="84"/>
+      <c r="CP61" s="84"/>
+      <c r="CQ61" s="84"/>
+      <c r="CR61" s="84"/>
+      <c r="CS61" s="85"/>
+      <c r="CT61" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="CU61" s="75"/>
-[...9 lines deleted...]
-      <c r="DE61" s="76"/>
+      <c r="CU61" s="84"/>
+      <c r="CV61" s="84"/>
+      <c r="CW61" s="84"/>
+      <c r="CX61" s="84"/>
+      <c r="CY61" s="84"/>
+      <c r="CZ61" s="84"/>
+      <c r="DA61" s="84"/>
+      <c r="DB61" s="84"/>
+      <c r="DC61" s="84"/>
+      <c r="DD61" s="84"/>
+      <c r="DE61" s="85"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="81"/>
+      <c r="A62" s="91"/>
       <c r="B62" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J62" s="55" t="s">
@@ -35169,54 +35253,56 @@
       </c>
       <c r="CP63" s="28">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="28">
         <v>159285</v>
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="36">
         <v>200525</v>
       </c>
       <c r="CT63" s="43">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="52">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="63">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="72">
         <v>58016.2</v>
       </c>
-      <c r="CX63" s="90">
+      <c r="CX63" s="81">
         <v>75505.3</v>
       </c>
-      <c r="CY63" s="28"/>
+      <c r="CY63" s="81">
+        <v>103046.39999999999</v>
+      </c>
       <c r="CZ63" s="28"/>
       <c r="DA63" s="28"/>
       <c r="DB63" s="28"/>
       <c r="DC63" s="28"/>
       <c r="DD63" s="36"/>
       <c r="DE63" s="36"/>
     </row>
     <row r="64" spans="1:109" s="2" customFormat="1">
       <c r="A64" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
@@ -35484,54 +35570,56 @@
       </c>
       <c r="CP64" s="13">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="13">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="37">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="44">
         <v>662.1</v>
       </c>
       <c r="CU64" s="53">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="64">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="73">
         <v>3466.9</v>
       </c>
-      <c r="CX64" s="91">
+      <c r="CX64" s="82">
         <v>4373.6000000000004</v>
       </c>
-      <c r="CY64" s="16"/>
+      <c r="CY64" s="16">
+        <v>5121.2</v>
+      </c>
       <c r="CZ64" s="29"/>
       <c r="DA64" s="37"/>
       <c r="DB64" s="29"/>
       <c r="DC64" s="37"/>
       <c r="DD64" s="37"/>
       <c r="DE64" s="37"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="14">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="14">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="14">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="14">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="14">
         <v>3371.8884151697448</v>
@@ -35799,54 +35887,56 @@
       </c>
       <c r="CP65" s="13">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="13">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="37">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="44">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="53">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="64">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="73">
         <v>7569.4</v>
       </c>
-      <c r="CX65" s="91">
+      <c r="CX65" s="82">
         <v>9781.7999999999993</v>
       </c>
-      <c r="CY65" s="17"/>
+      <c r="CY65" s="17">
+        <v>12256.2</v>
+      </c>
       <c r="CZ65" s="29"/>
       <c r="DA65" s="37"/>
       <c r="DB65" s="29"/>
       <c r="DC65" s="37"/>
       <c r="DD65" s="37"/>
       <c r="DE65" s="37"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="14">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="14">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="14">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="14">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="14">
         <v>1879.9446923230871</v>
@@ -36114,54 +36204,56 @@
       </c>
       <c r="CP66" s="13">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="13">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="37">
         <v>10283</v>
       </c>
       <c r="CT66" s="44">
         <v>460.7</v>
       </c>
       <c r="CU66" s="53">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="64">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="73">
         <v>2783.9</v>
       </c>
-      <c r="CX66" s="91">
+      <c r="CX66" s="82">
         <v>3696</v>
       </c>
-      <c r="CY66" s="17"/>
+      <c r="CY66" s="17">
+        <v>5763</v>
+      </c>
       <c r="CZ66" s="29"/>
       <c r="DA66" s="37"/>
       <c r="DB66" s="29"/>
       <c r="DC66" s="37"/>
       <c r="DD66" s="37"/>
       <c r="DE66" s="37"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="14">
         <v>2691.4306752839175</v>
@@ -36429,54 +36521,56 @@
       </c>
       <c r="CP67" s="13">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="13">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="37">
         <v>10711</v>
       </c>
       <c r="CT67" s="44">
         <v>543.4</v>
       </c>
       <c r="CU67" s="53">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="64">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="73">
         <v>3290.3</v>
       </c>
-      <c r="CX67" s="91">
+      <c r="CX67" s="82">
         <v>4420.8</v>
       </c>
-      <c r="CY67" s="17"/>
+      <c r="CY67" s="17">
+        <v>5670.4</v>
+      </c>
       <c r="CZ67" s="29"/>
       <c r="DA67" s="37"/>
       <c r="DB67" s="29"/>
       <c r="DC67" s="37"/>
       <c r="DD67" s="37"/>
       <c r="DE67" s="37"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="14">
         <v>3191.6806208330327</v>
@@ -36744,54 +36838,56 @@
       </c>
       <c r="CP68" s="13">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="13">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="37">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="44">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="53">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="64">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="73">
         <v>4097.3</v>
       </c>
-      <c r="CX68" s="91">
+      <c r="CX68" s="82">
         <v>5557.4</v>
       </c>
-      <c r="CY68" s="17"/>
+      <c r="CY68" s="17">
+        <v>8009.6</v>
+      </c>
       <c r="CZ68" s="29"/>
       <c r="DA68" s="37"/>
       <c r="DB68" s="29"/>
       <c r="DC68" s="37"/>
       <c r="DD68" s="37"/>
       <c r="DE68" s="37"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="14">
         <v>2853.8153666464405</v>
@@ -37059,54 +37155,56 @@
       </c>
       <c r="CP69" s="13">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="13">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="37">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="44">
         <v>838.3</v>
       </c>
       <c r="CU69" s="53">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="64">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="73">
         <v>2869.3</v>
       </c>
-      <c r="CX69" s="91">
+      <c r="CX69" s="82">
         <v>3568.3</v>
       </c>
-      <c r="CY69" s="17"/>
+      <c r="CY69" s="17">
+        <v>4987.2</v>
+      </c>
       <c r="CZ69" s="29"/>
       <c r="DA69" s="37"/>
       <c r="DB69" s="29"/>
       <c r="DC69" s="37"/>
       <c r="DD69" s="37"/>
       <c r="DE69" s="37"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="14">
         <v>3066.4050577114822</v>
@@ -37374,54 +37472,56 @@
       </c>
       <c r="CP70" s="13">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="13">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="37">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="44">
         <v>828</v>
       </c>
       <c r="CU70" s="53">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="64">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="73">
         <v>4483.2</v>
       </c>
-      <c r="CX70" s="91">
+      <c r="CX70" s="82">
         <v>5775.1</v>
       </c>
-      <c r="CY70" s="17"/>
+      <c r="CY70" s="17">
+        <v>7793.4</v>
+      </c>
       <c r="CZ70" s="29"/>
       <c r="DA70" s="37"/>
       <c r="DB70" s="29"/>
       <c r="DC70" s="37"/>
       <c r="DD70" s="37"/>
       <c r="DE70" s="37"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
@@ -37689,54 +37789,56 @@
       </c>
       <c r="CP71" s="13">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="13">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="37">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="44">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="53">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="64">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="73">
         <v>2880.6</v>
       </c>
-      <c r="CX71" s="91">
+      <c r="CX71" s="82">
         <v>3875.4</v>
       </c>
-      <c r="CY71" s="17"/>
+      <c r="CY71" s="17">
+        <v>6792.4</v>
+      </c>
       <c r="CZ71" s="29"/>
       <c r="DA71" s="37"/>
       <c r="DB71" s="29"/>
       <c r="DC71" s="37"/>
       <c r="DD71" s="37"/>
       <c r="DE71" s="37"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="14">
         <v>2477.4381546842628</v>
@@ -38004,54 +38106,56 @@
       </c>
       <c r="CP72" s="13">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="13">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="37">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="44">
         <v>458.9</v>
       </c>
       <c r="CU72" s="53">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="64">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="73">
         <v>2683.9</v>
       </c>
-      <c r="CX72" s="91">
+      <c r="CX72" s="82">
         <v>3360.6</v>
       </c>
-      <c r="CY72" s="17"/>
+      <c r="CY72" s="17">
+        <v>4415</v>
+      </c>
       <c r="CZ72" s="29"/>
       <c r="DA72" s="37"/>
       <c r="DB72" s="29"/>
       <c r="DC72" s="37"/>
       <c r="DD72" s="37"/>
       <c r="DE72" s="37"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="14">
         <v>2706.4933243139203</v>
@@ -38319,54 +38423,56 @@
       </c>
       <c r="CP73" s="13">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="13">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="37">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="44">
         <v>408.3</v>
       </c>
       <c r="CU73" s="53">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="64">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="73">
         <v>4306.5</v>
       </c>
-      <c r="CX73" s="91">
+      <c r="CX73" s="82">
         <v>5445.5</v>
       </c>
-      <c r="CY73" s="17"/>
+      <c r="CY73" s="17">
+        <v>7965.2</v>
+      </c>
       <c r="CZ73" s="29"/>
       <c r="DA73" s="37"/>
       <c r="DB73" s="29"/>
       <c r="DC73" s="37"/>
       <c r="DD73" s="37"/>
       <c r="DE73" s="37"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
@@ -38634,54 +38740,56 @@
       </c>
       <c r="CP74" s="13">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="13">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="37">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="44">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="53">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="64">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="73">
         <v>12892.2</v>
       </c>
-      <c r="CX74" s="91">
+      <c r="CX74" s="82">
         <v>16795.599999999999</v>
       </c>
-      <c r="CY74" s="17"/>
+      <c r="CY74" s="17">
+        <v>21102.9</v>
+      </c>
       <c r="CZ74" s="29"/>
       <c r="DA74" s="37"/>
       <c r="DB74" s="29"/>
       <c r="DC74" s="37"/>
       <c r="DD74" s="37"/>
       <c r="DE74" s="37"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
@@ -38949,54 +39057,56 @@
       </c>
       <c r="CP75" s="13">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="13">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="37">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="44">
         <v>484.3</v>
       </c>
       <c r="CU75" s="53">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="64">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="73">
         <v>2402.4</v>
       </c>
-      <c r="CX75" s="91">
+      <c r="CX75" s="82">
         <v>3021.4</v>
       </c>
-      <c r="CY75" s="17"/>
+      <c r="CY75" s="17">
+        <v>4398.2</v>
+      </c>
       <c r="CZ75" s="29"/>
       <c r="DA75" s="37"/>
       <c r="DB75" s="29"/>
       <c r="DC75" s="37"/>
       <c r="DD75" s="37"/>
       <c r="DE75" s="37"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
@@ -39264,271 +39374,273 @@
       </c>
       <c r="CP76" s="13">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="13">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="37">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="44">
         <v>911.8</v>
       </c>
       <c r="CU76" s="53">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="64">
         <v>3133</v>
       </c>
       <c r="CW76" s="73">
         <v>4290.3</v>
       </c>
-      <c r="CX76" s="91">
+      <c r="CX76" s="82">
         <v>5834.2</v>
       </c>
-      <c r="CY76" s="37"/>
+      <c r="CY76" s="37">
+        <v>8771.4</v>
+      </c>
       <c r="CZ76" s="29"/>
       <c r="DA76" s="37"/>
       <c r="DB76" s="29"/>
       <c r="DC76" s="37"/>
       <c r="DD76" s="37"/>
       <c r="DE76" s="37"/>
     </row>
     <row r="78" spans="1:109">
-      <c r="B78" s="82"/>
-[...3 lines deleted...]
-      <c r="F78" s="82"/>
+      <c r="B78" s="89"/>
+      <c r="C78" s="89"/>
+      <c r="D78" s="89"/>
+      <c r="E78" s="89"/>
+      <c r="F78" s="89"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AX78" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT42:DE42"/>
-[...13 lines deleted...]
-    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP60:CS60"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP22:CS22"/>
+    <mergeCell ref="CH23:CS23"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="BR41:BU41"/>
+    <mergeCell ref="BJ23:BU23"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR22:BU22"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="CD60:CG60"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="CD22:CG22"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AH41:AK41"/>
+    <mergeCell ref="B21:BI21"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AH22:AK22"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="W22:Y22"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="K41:M41"/>
     <mergeCell ref="B78:F78"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B40:BI40"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="AH60:AK60"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="AX42:BI42"/>
-    <mergeCell ref="A42:A43"/>
-[...48 lines deleted...]
-    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="B59:BI59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="BJ61:BU61"/>
+    <mergeCell ref="BR60:BU60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB22:DE22"/>
+    <mergeCell ref="CT23:DE23"/>
+    <mergeCell ref="DB41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>