--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -9765,51 +9765,51 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9893,65 +9893,73 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2933"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3273"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2935"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2938"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3277"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2937"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="594"/>
@@ -19040,143 +19048,143 @@
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="1" customWidth="1"/>
     <col min="45" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="10.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.85546875" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="61" width="10.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="10.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="1" customWidth="1"/>
     <col min="67" max="68" width="10.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.7109375" style="1" customWidth="1"/>
     <col min="71" max="71" width="10" style="1" customWidth="1"/>
     <col min="72" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="10" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.42578125" style="1" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="87"/>
-[...57 lines deleted...]
-      <c r="BI2" s="87"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="88"/>
+      <c r="AR2" s="88"/>
+      <c r="AS2" s="88"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="88"/>
+      <c r="AV2" s="88"/>
+      <c r="AW2" s="88"/>
+      <c r="AX2" s="88"/>
+      <c r="AY2" s="88"/>
+      <c r="AZ2" s="88"/>
+      <c r="BA2" s="88"/>
+      <c r="BB2" s="88"/>
+      <c r="BC2" s="88"/>
+      <c r="BD2" s="88"/>
+      <c r="BE2" s="88"/>
+      <c r="BF2" s="88"/>
+      <c r="BG2" s="88"/>
+      <c r="BH2" s="88"/>
+      <c r="BI2" s="88"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="K3" s="88" t="s">
+      <c r="K3" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="88"/>
-      <c r="M3" s="88"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
-      <c r="W3" s="88" t="s">
+      <c r="W3" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="88"/>
-      <c r="Y3" s="88"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="86" t="s">
         <v>11</v>
       </c>
       <c r="AI3" s="86"/>
       <c r="AJ3" s="86"/>
       <c r="AK3" s="86"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
       <c r="AT3" s="86" t="s">
         <v>11</v>
       </c>
@@ -19233,51 +19241,51 @@
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
       <c r="CP3" s="86" t="s">
         <v>11</v>
       </c>
       <c r="CQ3" s="86"/>
       <c r="CR3" s="86"/>
       <c r="CS3" s="86"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
       <c r="DB3" s="86" t="s">
         <v>11</v>
       </c>
       <c r="DC3" s="86"/>
       <c r="DD3" s="86"/>
       <c r="DE3" s="86"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="90"/>
+      <c r="A4" s="89"/>
       <c r="B4" s="83" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="84"/>
       <c r="D4" s="84"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84"/>
       <c r="H4" s="84"/>
       <c r="I4" s="84"/>
       <c r="J4" s="84"/>
       <c r="K4" s="84"/>
       <c r="L4" s="84"/>
       <c r="M4" s="85"/>
       <c r="N4" s="83" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="84"/>
       <c r="P4" s="84"/>
       <c r="Q4" s="84"/>
       <c r="R4" s="84"/>
       <c r="S4" s="84"/>
       <c r="T4" s="84"/>
       <c r="U4" s="84"/>
       <c r="V4" s="84"/>
@@ -19362,51 +19370,51 @@
       <c r="CK4" s="84"/>
       <c r="CL4" s="84"/>
       <c r="CM4" s="84"/>
       <c r="CN4" s="84"/>
       <c r="CO4" s="84"/>
       <c r="CP4" s="84"/>
       <c r="CQ4" s="84"/>
       <c r="CR4" s="84"/>
       <c r="CS4" s="85"/>
       <c r="CT4" s="83" t="s">
         <v>42</v>
       </c>
       <c r="CU4" s="84"/>
       <c r="CV4" s="84"/>
       <c r="CW4" s="84"/>
       <c r="CX4" s="84"/>
       <c r="CY4" s="84"/>
       <c r="CZ4" s="84"/>
       <c r="DA4" s="84"/>
       <c r="DB4" s="84"/>
       <c r="DC4" s="84"/>
       <c r="DD4" s="84"/>
       <c r="DE4" s="85"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="91"/>
+      <c r="A5" s="90"/>
       <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -19998,51 +20006,53 @@
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="30">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="28">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="45">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="56">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="65">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="74">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="81">
         <v>110313.7</v>
       </c>
-      <c r="CZ6" s="28"/>
+      <c r="CZ6" s="92">
+        <v>145093.70000000001</v>
+      </c>
       <c r="DA6" s="28"/>
       <c r="DB6" s="28"/>
       <c r="DC6" s="28"/>
       <c r="DD6" s="36"/>
       <c r="DE6" s="36"/>
     </row>
     <row r="7" spans="1:109" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
       </c>
@@ -20315,51 +20325,53 @@
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="31">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="29">
         <v>792.6</v>
       </c>
       <c r="CU7" s="46">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="57">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="66">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="75">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="16">
         <v>5769.5</v>
       </c>
-      <c r="CZ7" s="29"/>
+      <c r="CZ7" s="93">
+        <v>7219.2</v>
+      </c>
       <c r="DA7" s="37"/>
       <c r="DB7" s="29"/>
       <c r="DC7" s="37"/>
       <c r="DD7" s="37"/>
       <c r="DE7" s="37"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="14">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="14">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="14">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="14">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="14">
         <v>3478.4657396598277</v>
       </c>
@@ -20632,51 +20644,53 @@
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="31">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="29">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="46">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="57">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="66">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="75">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="17">
         <v>12882.1</v>
       </c>
-      <c r="CZ8" s="29"/>
+      <c r="CZ8" s="93">
+        <v>16313.9</v>
+      </c>
       <c r="DA8" s="37"/>
       <c r="DB8" s="29"/>
       <c r="DC8" s="37"/>
       <c r="DD8" s="37"/>
       <c r="DE8" s="37"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="14">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="14">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="14">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="14">
         <v>2855.0976540225538</v>
       </c>
@@ -20949,51 +20963,53 @@
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="31">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="29">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="46">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="57">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="66">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="75">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="17">
         <v>10671.1</v>
       </c>
-      <c r="CZ9" s="29"/>
+      <c r="CZ9" s="93">
+        <v>13714.5</v>
+      </c>
       <c r="DA9" s="37"/>
       <c r="DB9" s="29"/>
       <c r="DC9" s="37"/>
       <c r="DD9" s="37"/>
       <c r="DE9" s="37"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="14">
         <v>2691.4306752839175</v>
       </c>
@@ -21266,51 +21282,53 @@
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="31">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="29">
         <v>554.4</v>
       </c>
       <c r="CU10" s="46">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="57">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="66">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="75">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="17">
         <v>5672.6</v>
       </c>
-      <c r="CZ10" s="29"/>
+      <c r="CZ10" s="93">
+        <v>8027.4</v>
+      </c>
       <c r="DA10" s="37"/>
       <c r="DB10" s="29"/>
       <c r="DC10" s="37"/>
       <c r="DD10" s="37"/>
       <c r="DE10" s="37"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="14">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="14">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="14">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="14">
         <v>3228.1866208330325</v>
       </c>
@@ -21583,51 +21601,53 @@
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="31">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="29">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="46">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="57">
         <v>3070</v>
       </c>
       <c r="CW11" s="66">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="75">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="17">
         <v>8234.7000000000007</v>
       </c>
-      <c r="CZ11" s="29"/>
+      <c r="CZ11" s="93">
+        <v>10662.9</v>
+      </c>
       <c r="DA11" s="37"/>
       <c r="DB11" s="29"/>
       <c r="DC11" s="37"/>
       <c r="DD11" s="37"/>
       <c r="DE11" s="37"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="14">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="14">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="14">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="14">
         <v>2871.6363666464404</v>
       </c>
@@ -21900,51 +21920,53 @@
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="31">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="29">
         <v>841.1</v>
       </c>
       <c r="CU12" s="46">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="57">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="66">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="75">
         <v>3587</v>
       </c>
       <c r="CY12" s="17">
         <v>5010.2</v>
       </c>
-      <c r="CZ12" s="29"/>
+      <c r="CZ12" s="93">
+        <v>6200.6</v>
+      </c>
       <c r="DA12" s="37"/>
       <c r="DB12" s="29"/>
       <c r="DC12" s="37"/>
       <c r="DD12" s="37"/>
       <c r="DE12" s="37"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="14">
         <v>3066.4050577114822</v>
       </c>
@@ -22217,51 +22239,53 @@
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="31">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="29">
         <v>828.2</v>
       </c>
       <c r="CU13" s="46">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="57">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="66">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="75">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="17">
         <v>7796.6</v>
       </c>
-      <c r="CZ13" s="29"/>
+      <c r="CZ13" s="93">
+        <v>12676.7</v>
+      </c>
       <c r="DA13" s="37"/>
       <c r="DB13" s="29"/>
       <c r="DC13" s="37"/>
       <c r="DD13" s="37"/>
       <c r="DE13" s="37"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
       </c>
@@ -22534,51 +22558,53 @@
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="31">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="29">
         <v>588.1</v>
       </c>
       <c r="CU14" s="46">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="57">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="66">
         <v>2893</v>
       </c>
       <c r="CX14" s="75">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="17">
         <v>6812</v>
       </c>
-      <c r="CZ14" s="29"/>
+      <c r="CZ14" s="93">
+        <v>8417.4</v>
+      </c>
       <c r="DA14" s="37"/>
       <c r="DB14" s="29"/>
       <c r="DC14" s="37"/>
       <c r="DD14" s="37"/>
       <c r="DE14" s="37"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="14">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="14">
         <v>2492.7681546842628</v>
       </c>
@@ -22851,51 +22877,53 @@
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="31">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="29">
         <v>489.2</v>
       </c>
       <c r="CU15" s="46">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="57">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="66">
         <v>2698</v>
       </c>
       <c r="CX15" s="75">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="17">
         <v>4436.5</v>
       </c>
-      <c r="CZ15" s="29"/>
+      <c r="CZ15" s="93">
+        <v>7304</v>
+      </c>
       <c r="DA15" s="37"/>
       <c r="DB15" s="29"/>
       <c r="DC15" s="37"/>
       <c r="DD15" s="37"/>
       <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="14">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="14">
         <v>2706.80632431392</v>
       </c>
@@ -23168,51 +23196,53 @@
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="31">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="29">
         <v>408.7</v>
       </c>
       <c r="CU16" s="46">
         <v>1173</v>
       </c>
       <c r="CV16" s="57">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="66">
         <v>4375</v>
       </c>
       <c r="CX16" s="75">
         <v>5531</v>
       </c>
       <c r="CY16" s="17">
         <v>8068.6</v>
       </c>
-      <c r="CZ16" s="29"/>
+      <c r="CZ16" s="93">
+        <v>9088.5</v>
+      </c>
       <c r="DA16" s="37"/>
       <c r="DB16" s="29"/>
       <c r="DC16" s="37"/>
       <c r="DD16" s="37"/>
       <c r="DE16" s="37"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="14">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="14">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="14">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="14">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="14">
         <v>7184.3194626576296</v>
       </c>
@@ -23485,51 +23515,53 @@
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="31">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="29">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="46">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="57">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="66">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="75">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="17">
         <v>21126.5</v>
       </c>
-      <c r="CZ17" s="29"/>
+      <c r="CZ17" s="93">
+        <v>27602.400000000001</v>
+      </c>
       <c r="DA17" s="37"/>
       <c r="DB17" s="29"/>
       <c r="DC17" s="37"/>
       <c r="DD17" s="37"/>
       <c r="DE17" s="37"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="14">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="14">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="14">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="14">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="14">
         <v>2103.4820961265686</v>
       </c>
@@ -23802,51 +23834,53 @@
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="31">
         <v>47811</v>
       </c>
       <c r="CT18" s="29">
         <v>493.4</v>
       </c>
       <c r="CU18" s="46">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="57">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="66">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="75">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="17">
         <v>4545.6000000000004</v>
       </c>
-      <c r="CZ18" s="29"/>
+      <c r="CZ18" s="93">
+        <v>6246.5</v>
+      </c>
       <c r="DA18" s="37"/>
       <c r="DB18" s="29"/>
       <c r="DC18" s="37"/>
       <c r="DD18" s="37"/>
       <c r="DE18" s="37"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="14">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="14">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="14">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="14">
         <v>3882.6688868912447</v>
       </c>
@@ -24119,151 +24153,153 @@
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="31">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="29">
         <v>977.1</v>
       </c>
       <c r="CU19" s="46">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="57">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="66">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="75">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="37">
         <v>9287.7000000000007</v>
       </c>
-      <c r="CZ19" s="29"/>
+      <c r="CZ19" s="93">
+        <v>11619.7</v>
+      </c>
       <c r="DA19" s="37"/>
       <c r="DB19" s="29"/>
       <c r="DC19" s="37"/>
       <c r="DD19" s="37"/>
       <c r="DE19" s="37"/>
     </row>
     <row r="21" spans="1:109" ht="21" customHeight="1">
-      <c r="B21" s="87" t="s">
+      <c r="B21" s="88" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="87"/>
-[...57 lines deleted...]
-      <c r="BI21" s="87"/>
+      <c r="C21" s="88"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="88"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="88"/>
+      <c r="N21" s="88"/>
+      <c r="O21" s="88"/>
+      <c r="P21" s="88"/>
+      <c r="Q21" s="88"/>
+      <c r="R21" s="88"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="88"/>
+      <c r="U21" s="88"/>
+      <c r="V21" s="88"/>
+      <c r="W21" s="88"/>
+      <c r="X21" s="88"/>
+      <c r="Y21" s="88"/>
+      <c r="Z21" s="88"/>
+      <c r="AA21" s="88"/>
+      <c r="AB21" s="88"/>
+      <c r="AC21" s="88"/>
+      <c r="AD21" s="88"/>
+      <c r="AE21" s="88"/>
+      <c r="AF21" s="88"/>
+      <c r="AG21" s="88"/>
+      <c r="AH21" s="88"/>
+      <c r="AI21" s="88"/>
+      <c r="AJ21" s="88"/>
+      <c r="AK21" s="88"/>
+      <c r="AL21" s="88"/>
+      <c r="AM21" s="88"/>
+      <c r="AN21" s="88"/>
+      <c r="AO21" s="88"/>
+      <c r="AP21" s="88"/>
+      <c r="AQ21" s="88"/>
+      <c r="AR21" s="88"/>
+      <c r="AS21" s="88"/>
+      <c r="AT21" s="88"/>
+      <c r="AU21" s="88"/>
+      <c r="AV21" s="88"/>
+      <c r="AW21" s="88"/>
+      <c r="AX21" s="88"/>
+      <c r="AY21" s="88"/>
+      <c r="AZ21" s="88"/>
+      <c r="BA21" s="88"/>
+      <c r="BB21" s="88"/>
+      <c r="BC21" s="88"/>
+      <c r="BD21" s="88"/>
+      <c r="BE21" s="88"/>
+      <c r="BF21" s="88"/>
+      <c r="BG21" s="88"/>
+      <c r="BH21" s="88"/>
+      <c r="BI21" s="88"/>
     </row>
     <row r="22" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="88" t="s">
+      <c r="K22" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="L22" s="88"/>
-      <c r="M22" s="88"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
-      <c r="W22" s="88" t="s">
+      <c r="W22" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="X22" s="88"/>
-      <c r="Y22" s="88"/>
+      <c r="X22" s="87"/>
+      <c r="Y22" s="87"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
       <c r="AH22" s="86" t="s">
         <v>11</v>
       </c>
       <c r="AI22" s="86"/>
       <c r="AJ22" s="86"/>
       <c r="AK22" s="86"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="86" t="s">
         <v>11</v>
       </c>
@@ -24320,51 +24356,51 @@
       <c r="CM22" s="4"/>
       <c r="CN22" s="4"/>
       <c r="CO22" s="4"/>
       <c r="CP22" s="86" t="s">
         <v>11</v>
       </c>
       <c r="CQ22" s="86"/>
       <c r="CR22" s="86"/>
       <c r="CS22" s="86"/>
       <c r="CT22" s="4"/>
       <c r="CU22" s="4"/>
       <c r="CV22" s="4"/>
       <c r="CW22" s="4"/>
       <c r="CX22" s="4"/>
       <c r="CY22" s="4"/>
       <c r="CZ22" s="4"/>
       <c r="DA22" s="4"/>
       <c r="DB22" s="86" t="s">
         <v>11</v>
       </c>
       <c r="DC22" s="86"/>
       <c r="DD22" s="86"/>
       <c r="DE22" s="86"/>
     </row>
     <row r="23" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="90"/>
+      <c r="A23" s="89"/>
       <c r="B23" s="83" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="84"/>
       <c r="D23" s="84"/>
       <c r="E23" s="84"/>
       <c r="F23" s="84"/>
       <c r="G23" s="84"/>
       <c r="H23" s="84"/>
       <c r="I23" s="84"/>
       <c r="J23" s="84"/>
       <c r="K23" s="84"/>
       <c r="L23" s="84"/>
       <c r="M23" s="85"/>
       <c r="N23" s="83" t="s">
         <v>17</v>
       </c>
       <c r="O23" s="84"/>
       <c r="P23" s="84"/>
       <c r="Q23" s="84"/>
       <c r="R23" s="84"/>
       <c r="S23" s="84"/>
       <c r="T23" s="84"/>
       <c r="U23" s="84"/>
       <c r="V23" s="84"/>
@@ -24449,51 +24485,51 @@
       <c r="CK23" s="84"/>
       <c r="CL23" s="84"/>
       <c r="CM23" s="84"/>
       <c r="CN23" s="84"/>
       <c r="CO23" s="84"/>
       <c r="CP23" s="84"/>
       <c r="CQ23" s="84"/>
       <c r="CR23" s="84"/>
       <c r="CS23" s="85"/>
       <c r="CT23" s="83" t="s">
         <v>42</v>
       </c>
       <c r="CU23" s="84"/>
       <c r="CV23" s="84"/>
       <c r="CW23" s="84"/>
       <c r="CX23" s="84"/>
       <c r="CY23" s="84"/>
       <c r="CZ23" s="84"/>
       <c r="DA23" s="84"/>
       <c r="DB23" s="84"/>
       <c r="DC23" s="84"/>
       <c r="DD23" s="84"/>
       <c r="DE23" s="85"/>
     </row>
     <row r="24" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="91"/>
+      <c r="A24" s="90"/>
       <c r="B24" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="55" t="s">
@@ -25085,51 +25121,53 @@
       </c>
       <c r="CR25" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS25" s="32">
         <v>568633.19999999995</v>
       </c>
       <c r="CT25" s="38">
         <v>13023.7</v>
       </c>
       <c r="CU25" s="47">
         <v>27788.400000000001</v>
       </c>
       <c r="CV25" s="58">
         <v>44283.8</v>
       </c>
       <c r="CW25" s="67">
         <v>62595</v>
       </c>
       <c r="CX25" s="76">
         <v>80576.2</v>
       </c>
       <c r="CY25" s="81">
         <v>108850.5</v>
       </c>
-      <c r="CZ25" s="28"/>
+      <c r="CZ25" s="94">
+        <v>143386.6</v>
+      </c>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109" s="2" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C26" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D26" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E26" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F26" s="12">
         <v>1341.640796114596</v>
       </c>
@@ -25402,51 +25440,53 @@
       </c>
       <c r="CR26" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS26" s="33">
         <v>26954.9</v>
       </c>
       <c r="CT26" s="39">
         <v>757.4</v>
       </c>
       <c r="CU26" s="48">
         <v>1471.1</v>
       </c>
       <c r="CV26" s="59">
         <v>2815.8</v>
       </c>
       <c r="CW26" s="68">
         <v>3908</v>
       </c>
       <c r="CX26" s="77">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY26" s="16">
         <v>5651.7</v>
       </c>
-      <c r="CZ26" s="29"/>
+      <c r="CZ26" s="95">
+        <v>7081.7</v>
+      </c>
       <c r="DA26" s="37"/>
       <c r="DB26" s="29"/>
       <c r="DC26" s="37"/>
       <c r="DD26" s="37"/>
       <c r="DE26" s="37"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C27" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D27" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E27" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F27" s="13">
         <v>3430.4281825030785</v>
       </c>
@@ -25719,51 +25759,53 @@
       </c>
       <c r="CR27" s="13">
         <v>50640</v>
       </c>
       <c r="CS27" s="33">
         <v>52122.1</v>
       </c>
       <c r="CT27" s="39">
         <v>1786.7</v>
       </c>
       <c r="CU27" s="48">
         <v>3638.3</v>
       </c>
       <c r="CV27" s="59">
         <v>5759.4</v>
       </c>
       <c r="CW27" s="68">
         <v>7912.9</v>
       </c>
       <c r="CX27" s="77">
         <v>10148.299999999999</v>
       </c>
       <c r="CY27" s="17">
         <v>12663.1</v>
       </c>
-      <c r="CZ27" s="29"/>
+      <c r="CZ27" s="95">
+        <v>16058.4</v>
+      </c>
       <c r="DA27" s="37"/>
       <c r="DB27" s="29"/>
       <c r="DC27" s="37"/>
       <c r="DD27" s="37"/>
       <c r="DE27" s="37"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C28" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D28" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E28" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F28" s="13">
         <v>2851.1206540225535</v>
       </c>
@@ -26036,51 +26078,53 @@
       </c>
       <c r="CR28" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS28" s="33">
         <v>32272.6</v>
       </c>
       <c r="CT28" s="39">
         <v>1342.4</v>
       </c>
       <c r="CU28" s="48">
         <v>3345.2</v>
       </c>
       <c r="CV28" s="59">
         <v>5233.7</v>
       </c>
       <c r="CW28" s="68">
         <v>6561.6</v>
       </c>
       <c r="CX28" s="77">
         <v>7907.5</v>
       </c>
       <c r="CY28" s="17">
         <v>10600.7</v>
       </c>
-      <c r="CZ28" s="29"/>
+      <c r="CZ28" s="95">
+        <v>13632.3</v>
+      </c>
       <c r="DA28" s="37"/>
       <c r="DB28" s="29"/>
       <c r="DC28" s="37"/>
       <c r="DD28" s="37"/>
       <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C29" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D29" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E29" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F29" s="13">
         <v>2691.4306752839175</v>
       </c>
@@ -26353,51 +26397,53 @@
       </c>
       <c r="CR29" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS29" s="33">
         <v>35670.199999999997</v>
       </c>
       <c r="CT29" s="39">
         <v>543.4</v>
       </c>
       <c r="CU29" s="48">
         <v>1296.5</v>
       </c>
       <c r="CV29" s="59">
         <v>1824.5</v>
       </c>
       <c r="CW29" s="68">
         <v>3290.3</v>
       </c>
       <c r="CX29" s="77">
         <v>4420.8</v>
       </c>
       <c r="CY29" s="17">
         <v>5670.8</v>
       </c>
-      <c r="CZ29" s="29"/>
+      <c r="CZ29" s="95">
+        <v>8025.3</v>
+      </c>
       <c r="DA29" s="37"/>
       <c r="DB29" s="29"/>
       <c r="DC29" s="37"/>
       <c r="DD29" s="37"/>
       <c r="DE29" s="37"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C30" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D30" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E30" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F30" s="13">
         <v>3191.6806208330327</v>
       </c>
@@ -26670,51 +26716,53 @@
       </c>
       <c r="CR30" s="13">
         <v>20683</v>
       </c>
       <c r="CS30" s="33">
         <v>26046.5</v>
       </c>
       <c r="CT30" s="39">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU30" s="48">
         <v>1977.8</v>
       </c>
       <c r="CV30" s="59">
         <v>2958.8</v>
       </c>
       <c r="CW30" s="68">
         <v>4097.3</v>
       </c>
       <c r="CX30" s="77">
         <v>5557.4</v>
       </c>
       <c r="CY30" s="17">
         <v>8010.3</v>
       </c>
-      <c r="CZ30" s="29"/>
+      <c r="CZ30" s="95">
+        <v>10401.1</v>
+      </c>
       <c r="DA30" s="37"/>
       <c r="DB30" s="29"/>
       <c r="DC30" s="37"/>
       <c r="DD30" s="37"/>
       <c r="DE30" s="37"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C31" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D31" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E31" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F31" s="13">
         <v>2853.8153666464405</v>
       </c>
@@ -26987,51 +27035,53 @@
       </c>
       <c r="CR31" s="13">
         <v>41871</v>
       </c>
       <c r="CS31" s="33">
         <v>42936.3</v>
       </c>
       <c r="CT31" s="39">
         <v>838.3</v>
       </c>
       <c r="CU31" s="48">
         <v>1354.4</v>
       </c>
       <c r="CV31" s="59">
         <v>2027.5</v>
       </c>
       <c r="CW31" s="68">
         <v>2869.3</v>
       </c>
       <c r="CX31" s="77">
         <v>3568.3</v>
       </c>
       <c r="CY31" s="17">
         <v>4987.7</v>
       </c>
-      <c r="CZ31" s="29"/>
+      <c r="CZ31" s="95">
+        <v>6174.3</v>
+      </c>
       <c r="DA31" s="37"/>
       <c r="DB31" s="29"/>
       <c r="DC31" s="37"/>
       <c r="DD31" s="37"/>
       <c r="DE31" s="37"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C32" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D32" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E32" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F32" s="13">
         <v>3066.4050577114822</v>
       </c>
@@ -27304,51 +27354,53 @@
       </c>
       <c r="CR32" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS32" s="33">
         <v>52825.599999999999</v>
       </c>
       <c r="CT32" s="39">
         <v>828</v>
       </c>
       <c r="CU32" s="48">
         <v>1927.6</v>
       </c>
       <c r="CV32" s="59">
         <v>3034.6</v>
       </c>
       <c r="CW32" s="68">
         <v>4483.2</v>
       </c>
       <c r="CX32" s="77">
         <v>5775.1</v>
       </c>
       <c r="CY32" s="17">
         <v>7794</v>
       </c>
-      <c r="CZ32" s="29"/>
+      <c r="CZ32" s="95">
+        <v>12673.6</v>
+      </c>
       <c r="DA32" s="37"/>
       <c r="DB32" s="29"/>
       <c r="DC32" s="37"/>
       <c r="DD32" s="37"/>
       <c r="DE32" s="37"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C33" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D33" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E33" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F33" s="12">
         <v>3070.543342243152</v>
       </c>
@@ -27621,51 +27673,53 @@
       </c>
       <c r="CR33" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS33" s="33">
         <v>55663.1</v>
       </c>
       <c r="CT33" s="39">
         <v>582.70000000000005</v>
       </c>
       <c r="CU33" s="48">
         <v>1317.4</v>
       </c>
       <c r="CV33" s="59">
         <v>1937.6</v>
       </c>
       <c r="CW33" s="68">
         <v>2880.6</v>
       </c>
       <c r="CX33" s="77">
         <v>3875.4</v>
       </c>
       <c r="CY33" s="17">
         <v>6793.3</v>
       </c>
-      <c r="CZ33" s="29"/>
+      <c r="CZ33" s="95">
+        <v>8395.7000000000007</v>
+      </c>
       <c r="DA33" s="37"/>
       <c r="DB33" s="29"/>
       <c r="DC33" s="37"/>
       <c r="DD33" s="37"/>
       <c r="DE33" s="37"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C34" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D34" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E34" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F34" s="13">
         <v>2477.4381546842628</v>
       </c>
@@ -27938,51 +27992,53 @@
       </c>
       <c r="CR34" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS34" s="33">
         <v>31459.4</v>
       </c>
       <c r="CT34" s="39">
         <v>458.9</v>
       </c>
       <c r="CU34" s="48">
         <v>1317.6</v>
       </c>
       <c r="CV34" s="59">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW34" s="68">
         <v>2683.9</v>
       </c>
       <c r="CX34" s="77">
         <v>3360.6</v>
       </c>
       <c r="CY34" s="17">
         <v>4415.3999999999996</v>
       </c>
-      <c r="CZ34" s="29"/>
+      <c r="CZ34" s="95">
+        <v>7279.3</v>
+      </c>
       <c r="DA34" s="37"/>
       <c r="DB34" s="29"/>
       <c r="DC34" s="37"/>
       <c r="DD34" s="37"/>
       <c r="DE34" s="37"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C35" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D35" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E35" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F35" s="13">
         <v>2706.4933243139203</v>
       </c>
@@ -28255,51 +28311,53 @@
       </c>
       <c r="CR35" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS35" s="33">
         <v>22164.9</v>
       </c>
       <c r="CT35" s="39">
         <v>408.3</v>
       </c>
       <c r="CU35" s="48">
         <v>1172.3</v>
       </c>
       <c r="CV35" s="59">
         <v>2408.6</v>
       </c>
       <c r="CW35" s="68">
         <v>4306.5</v>
       </c>
       <c r="CX35" s="77">
         <v>5445.5</v>
       </c>
       <c r="CY35" s="17">
         <v>7966</v>
       </c>
-      <c r="CZ35" s="29"/>
+      <c r="CZ35" s="95">
+        <v>8968.7000000000007</v>
+      </c>
       <c r="DA35" s="37"/>
       <c r="DB35" s="29"/>
       <c r="DC35" s="37"/>
       <c r="DD35" s="37"/>
       <c r="DE35" s="37"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C36" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D36" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E36" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F36" s="13">
         <v>7151.1194626576334</v>
       </c>
@@ -28572,51 +28630,53 @@
       </c>
       <c r="CR36" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS36" s="33">
         <v>91963.199999999997</v>
       </c>
       <c r="CT36" s="39">
         <v>2880.5</v>
       </c>
       <c r="CU36" s="48">
         <v>5814.2</v>
       </c>
       <c r="CV36" s="59">
         <v>9219.6</v>
       </c>
       <c r="CW36" s="68">
         <v>12908.8</v>
       </c>
       <c r="CX36" s="77">
         <v>16814.599999999999</v>
       </c>
       <c r="CY36" s="17">
         <v>21126.5</v>
       </c>
-      <c r="CZ36" s="29"/>
+      <c r="CZ36" s="95">
+        <v>27602.400000000001</v>
+      </c>
       <c r="DA36" s="37"/>
       <c r="DB36" s="29"/>
       <c r="DC36" s="37"/>
       <c r="DD36" s="37"/>
       <c r="DE36" s="37"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C37" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D37" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E37" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F37" s="13">
         <v>2103.2400961265685</v>
       </c>
@@ -28889,51 +28949,53 @@
       </c>
       <c r="CR37" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS37" s="33">
         <v>47702</v>
       </c>
       <c r="CT37" s="39">
         <v>484.3</v>
       </c>
       <c r="CU37" s="48">
         <v>1168.5</v>
       </c>
       <c r="CV37" s="59">
         <v>1773.2</v>
       </c>
       <c r="CW37" s="68">
         <v>2402.4</v>
       </c>
       <c r="CX37" s="77">
         <v>3021.4</v>
       </c>
       <c r="CY37" s="17">
         <v>4398.7</v>
       </c>
-      <c r="CZ37" s="29"/>
+      <c r="CZ37" s="95">
+        <v>6075.1</v>
+      </c>
       <c r="DA37" s="37"/>
       <c r="DB37" s="29"/>
       <c r="DC37" s="37"/>
       <c r="DD37" s="37"/>
       <c r="DE37" s="37"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C38" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D38" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E38" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F38" s="13">
         <v>3778.8049868912449</v>
       </c>
@@ -29206,151 +29268,153 @@
       </c>
       <c r="CR38" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS38" s="33">
         <v>50852.4</v>
       </c>
       <c r="CT38" s="39">
         <v>911.8</v>
       </c>
       <c r="CU38" s="48">
         <v>1987.8</v>
       </c>
       <c r="CV38" s="59">
         <v>3133</v>
       </c>
       <c r="CW38" s="68">
         <v>4290.3</v>
       </c>
       <c r="CX38" s="77">
         <v>5834.2</v>
       </c>
       <c r="CY38" s="37">
         <v>8772.2999999999993</v>
       </c>
-      <c r="CZ38" s="29"/>
+      <c r="CZ38" s="95">
+        <v>11018.5</v>
+      </c>
       <c r="DA38" s="37"/>
       <c r="DB38" s="29"/>
       <c r="DC38" s="37"/>
       <c r="DD38" s="37"/>
       <c r="DE38" s="37"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="B40" s="87" t="s">
+      <c r="B40" s="88" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="87"/>
-[...57 lines deleted...]
-      <c r="BI40" s="87"/>
+      <c r="C40" s="88"/>
+      <c r="D40" s="88"/>
+      <c r="E40" s="88"/>
+      <c r="F40" s="88"/>
+      <c r="G40" s="88"/>
+      <c r="H40" s="88"/>
+      <c r="I40" s="88"/>
+      <c r="J40" s="88"/>
+      <c r="K40" s="88"/>
+      <c r="L40" s="88"/>
+      <c r="M40" s="88"/>
+      <c r="N40" s="88"/>
+      <c r="O40" s="88"/>
+      <c r="P40" s="88"/>
+      <c r="Q40" s="88"/>
+      <c r="R40" s="88"/>
+      <c r="S40" s="88"/>
+      <c r="T40" s="88"/>
+      <c r="U40" s="88"/>
+      <c r="V40" s="88"/>
+      <c r="W40" s="88"/>
+      <c r="X40" s="88"/>
+      <c r="Y40" s="88"/>
+      <c r="Z40" s="88"/>
+      <c r="AA40" s="88"/>
+      <c r="AB40" s="88"/>
+      <c r="AC40" s="88"/>
+      <c r="AD40" s="88"/>
+      <c r="AE40" s="88"/>
+      <c r="AF40" s="88"/>
+      <c r="AG40" s="88"/>
+      <c r="AH40" s="88"/>
+      <c r="AI40" s="88"/>
+      <c r="AJ40" s="88"/>
+      <c r="AK40" s="88"/>
+      <c r="AL40" s="88"/>
+      <c r="AM40" s="88"/>
+      <c r="AN40" s="88"/>
+      <c r="AO40" s="88"/>
+      <c r="AP40" s="88"/>
+      <c r="AQ40" s="88"/>
+      <c r="AR40" s="88"/>
+      <c r="AS40" s="88"/>
+      <c r="AT40" s="88"/>
+      <c r="AU40" s="88"/>
+      <c r="AV40" s="88"/>
+      <c r="AW40" s="88"/>
+      <c r="AX40" s="88"/>
+      <c r="AY40" s="88"/>
+      <c r="AZ40" s="88"/>
+      <c r="BA40" s="88"/>
+      <c r="BB40" s="88"/>
+      <c r="BC40" s="88"/>
+      <c r="BD40" s="88"/>
+      <c r="BE40" s="88"/>
+      <c r="BF40" s="88"/>
+      <c r="BG40" s="88"/>
+      <c r="BH40" s="88"/>
+      <c r="BI40" s="88"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="86" t="s">
         <v>11</v>
       </c>
       <c r="L41" s="86"/>
       <c r="M41" s="86"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="88" t="s">
+      <c r="W41" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="X41" s="88"/>
-      <c r="Y41" s="88"/>
+      <c r="X41" s="87"/>
+      <c r="Y41" s="87"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
       <c r="AH41" s="86" t="s">
         <v>11</v>
       </c>
       <c r="AI41" s="86"/>
       <c r="AJ41" s="86"/>
       <c r="AK41" s="86"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
       <c r="AT41" s="86" t="s">
         <v>11</v>
       </c>
@@ -29407,51 +29471,51 @@
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
       <c r="CP41" s="86" t="s">
         <v>11</v>
       </c>
       <c r="CQ41" s="86"/>
       <c r="CR41" s="86"/>
       <c r="CS41" s="86"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
       <c r="DB41" s="86" t="s">
         <v>11</v>
       </c>
       <c r="DC41" s="86"/>
       <c r="DD41" s="86"/>
       <c r="DE41" s="86"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="90"/>
+      <c r="A42" s="89"/>
       <c r="B42" s="83" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="84"/>
       <c r="D42" s="84"/>
       <c r="E42" s="84"/>
       <c r="F42" s="84"/>
       <c r="G42" s="84"/>
       <c r="H42" s="84"/>
       <c r="I42" s="84"/>
       <c r="J42" s="84"/>
       <c r="K42" s="84"/>
       <c r="L42" s="84"/>
       <c r="M42" s="85"/>
       <c r="N42" s="83" t="s">
         <v>17</v>
       </c>
       <c r="O42" s="84"/>
       <c r="P42" s="84"/>
       <c r="Q42" s="84"/>
       <c r="R42" s="84"/>
       <c r="S42" s="84"/>
       <c r="T42" s="84"/>
       <c r="U42" s="84"/>
       <c r="V42" s="84"/>
@@ -29536,51 +29600,51 @@
       <c r="CK42" s="84"/>
       <c r="CL42" s="84"/>
       <c r="CM42" s="84"/>
       <c r="CN42" s="84"/>
       <c r="CO42" s="84"/>
       <c r="CP42" s="84"/>
       <c r="CQ42" s="84"/>
       <c r="CR42" s="84"/>
       <c r="CS42" s="85"/>
       <c r="CT42" s="83" t="s">
         <v>42</v>
       </c>
       <c r="CU42" s="84"/>
       <c r="CV42" s="84"/>
       <c r="CW42" s="84"/>
       <c r="CX42" s="84"/>
       <c r="CY42" s="84"/>
       <c r="CZ42" s="84"/>
       <c r="DA42" s="84"/>
       <c r="DB42" s="84"/>
       <c r="DC42" s="84"/>
       <c r="DD42" s="84"/>
       <c r="DE42" s="85"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="91"/>
+      <c r="A43" s="90"/>
       <c r="B43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="55" t="s">
@@ -30172,51 +30236,53 @@
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="34">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="40">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="49">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="60">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="69">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="78">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="19">
         <v>5795.3</v>
       </c>
-      <c r="CZ44" s="28"/>
+      <c r="CZ44" s="96">
+        <v>20469.900000000001</v>
+      </c>
       <c r="DA44" s="28"/>
       <c r="DB44" s="28"/>
       <c r="DC44" s="28"/>
       <c r="DD44" s="36"/>
       <c r="DE44" s="36"/>
     </row>
     <row r="45" spans="1:109" s="2" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
       </c>
@@ -30489,51 +30555,53 @@
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="35">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="41">
         <v>95.2</v>
       </c>
       <c r="CU45" s="50">
         <v>235.2</v>
       </c>
       <c r="CV45" s="61">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="70">
         <v>441</v>
       </c>
       <c r="CX45" s="79">
         <v>473.8</v>
       </c>
       <c r="CY45" s="16">
         <v>530.20000000000005</v>
       </c>
-      <c r="CZ45" s="29"/>
+      <c r="CZ45" s="97">
+        <v>1136.5</v>
+      </c>
       <c r="DA45" s="37"/>
       <c r="DB45" s="29"/>
       <c r="DC45" s="37"/>
       <c r="DD45" s="37"/>
       <c r="DE45" s="37"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="14">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="14">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="14">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="14">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="14">
         <v>58.53976733333333</v>
       </c>
@@ -30806,51 +30874,53 @@
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="35">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="41">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="50">
         <v>165.1</v>
       </c>
       <c r="CV46" s="61">
         <v>211</v>
       </c>
       <c r="CW46" s="70">
         <v>343.5</v>
       </c>
       <c r="CX46" s="79">
         <v>366.5</v>
       </c>
       <c r="CY46" s="17">
         <v>406</v>
       </c>
-      <c r="CZ46" s="29"/>
+      <c r="CZ46" s="97">
+        <v>1608.3</v>
+      </c>
       <c r="DA46" s="37"/>
       <c r="DB46" s="29"/>
       <c r="DC46" s="37"/>
       <c r="DD46" s="37"/>
       <c r="DE46" s="37"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="14">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="14">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="14">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="14">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="14">
         <v>971.1759616994666</v>
       </c>
@@ -31123,51 +31193,53 @@
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="35">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="41">
         <v>881.7</v>
       </c>
       <c r="CU47" s="50">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="61">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="70">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="79">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="17">
         <v>4836.8</v>
       </c>
-      <c r="CZ47" s="29"/>
+      <c r="CZ47" s="97">
+        <v>5809.3</v>
+      </c>
       <c r="DA47" s="37"/>
       <c r="DB47" s="29"/>
       <c r="DC47" s="37"/>
       <c r="DD47" s="37"/>
       <c r="DE47" s="37"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>18</v>
       </c>
@@ -31440,51 +31512,53 @@
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="35">
         <v>24951</v>
       </c>
       <c r="CT48" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU48" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV48" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW48" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX48" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY48" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ48" s="29"/>
+      <c r="CZ48" s="97">
+        <v>1391</v>
+      </c>
       <c r="DA48" s="37"/>
       <c r="DB48" s="29"/>
       <c r="DC48" s="37"/>
       <c r="DD48" s="37"/>
       <c r="DE48" s="37"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>18</v>
       </c>
@@ -31757,51 +31831,53 @@
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="35">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU49" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV49" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW49" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX49" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY49" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ49" s="29"/>
+      <c r="CZ49" s="97">
+        <v>656.2</v>
+      </c>
       <c r="DA49" s="37"/>
       <c r="DB49" s="29"/>
       <c r="DC49" s="37"/>
       <c r="DD49" s="37"/>
       <c r="DE49" s="37"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>18</v>
       </c>
@@ -32074,51 +32150,53 @@
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="35">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU50" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV50" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW50" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX50" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY50" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ50" s="29"/>
+      <c r="CZ50" s="97">
+        <v>411.6</v>
+      </c>
       <c r="DA50" s="37"/>
       <c r="DB50" s="29"/>
       <c r="DC50" s="37"/>
       <c r="DD50" s="37"/>
       <c r="DE50" s="37"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>18</v>
       </c>
@@ -32391,51 +32469,53 @@
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="35">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU51" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV51" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW51" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX51" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY51" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ51" s="29"/>
+      <c r="CZ51" s="97">
+        <v>3360.3</v>
+      </c>
       <c r="DA51" s="37"/>
       <c r="DB51" s="29"/>
       <c r="DC51" s="37"/>
       <c r="DD51" s="37"/>
       <c r="DE51" s="37"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>18</v>
       </c>
@@ -32708,51 +32788,53 @@
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="35">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU52" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV52" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW52" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX52" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY52" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ52" s="29"/>
+      <c r="CZ52" s="97">
+        <v>517.20000000000005</v>
+      </c>
       <c r="DA52" s="37"/>
       <c r="DB52" s="29"/>
       <c r="DC52" s="37"/>
       <c r="DD52" s="37"/>
       <c r="DE52" s="37"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>18</v>
       </c>
@@ -33025,51 +33107,53 @@
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="35">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU53" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV53" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW53" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX53" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY53" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ53" s="29"/>
+      <c r="CZ53" s="97">
+        <v>1719.1</v>
+      </c>
       <c r="DA53" s="37"/>
       <c r="DB53" s="29"/>
       <c r="DC53" s="37"/>
       <c r="DD53" s="37"/>
       <c r="DE53" s="37"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>18</v>
       </c>
@@ -33342,51 +33426,53 @@
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="35">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU54" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV54" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW54" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX54" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY54" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ54" s="29"/>
+      <c r="CZ54" s="97">
+        <v>528.79999999999995</v>
+      </c>
       <c r="DA54" s="37"/>
       <c r="DB54" s="29"/>
       <c r="DC54" s="37"/>
       <c r="DD54" s="37"/>
       <c r="DE54" s="37"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>18</v>
       </c>
@@ -33659,51 +33745,53 @@
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="35">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="41">
         <v>4.2</v>
       </c>
       <c r="CU55" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="61">
         <v>15</v>
       </c>
       <c r="CW55" s="70">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="79">
         <v>19</v>
       </c>
       <c r="CY55" s="17">
         <v>22.3</v>
       </c>
-      <c r="CZ55" s="29"/>
+      <c r="CZ55" s="97">
+        <v>1753.8</v>
+      </c>
       <c r="DA55" s="37"/>
       <c r="DB55" s="29"/>
       <c r="DC55" s="37"/>
       <c r="DD55" s="37"/>
       <c r="DE55" s="37"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>18</v>
       </c>
@@ -33976,51 +34064,53 @@
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="35">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU56" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV56" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW56" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX56" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY56" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ56" s="29"/>
+      <c r="CZ56" s="97">
+        <v>691.1</v>
+      </c>
       <c r="DA56" s="37"/>
       <c r="DB56" s="29"/>
       <c r="DC56" s="37"/>
       <c r="DD56" s="37"/>
       <c r="DE56" s="37"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>18</v>
       </c>
@@ -34293,151 +34383,153 @@
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="35">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU57" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV57" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW57" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX57" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY57" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="CZ57" s="29"/>
+      <c r="CZ57" s="97">
+        <v>886.8</v>
+      </c>
       <c r="DA57" s="37"/>
       <c r="DB57" s="29"/>
       <c r="DC57" s="37"/>
       <c r="DD57" s="37"/>
       <c r="DE57" s="37"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="B59" s="87" t="s">
+      <c r="B59" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C59" s="87"/>
-[...57 lines deleted...]
-      <c r="BI59" s="87"/>
+      <c r="C59" s="88"/>
+      <c r="D59" s="88"/>
+      <c r="E59" s="88"/>
+      <c r="F59" s="88"/>
+      <c r="G59" s="88"/>
+      <c r="H59" s="88"/>
+      <c r="I59" s="88"/>
+      <c r="J59" s="88"/>
+      <c r="K59" s="88"/>
+      <c r="L59" s="88"/>
+      <c r="M59" s="88"/>
+      <c r="N59" s="88"/>
+      <c r="O59" s="88"/>
+      <c r="P59" s="88"/>
+      <c r="Q59" s="88"/>
+      <c r="R59" s="88"/>
+      <c r="S59" s="88"/>
+      <c r="T59" s="88"/>
+      <c r="U59" s="88"/>
+      <c r="V59" s="88"/>
+      <c r="W59" s="88"/>
+      <c r="X59" s="88"/>
+      <c r="Y59" s="88"/>
+      <c r="Z59" s="88"/>
+      <c r="AA59" s="88"/>
+      <c r="AB59" s="88"/>
+      <c r="AC59" s="88"/>
+      <c r="AD59" s="88"/>
+      <c r="AE59" s="88"/>
+      <c r="AF59" s="88"/>
+      <c r="AG59" s="88"/>
+      <c r="AH59" s="88"/>
+      <c r="AI59" s="88"/>
+      <c r="AJ59" s="88"/>
+      <c r="AK59" s="88"/>
+      <c r="AL59" s="88"/>
+      <c r="AM59" s="88"/>
+      <c r="AN59" s="88"/>
+      <c r="AO59" s="88"/>
+      <c r="AP59" s="88"/>
+      <c r="AQ59" s="88"/>
+      <c r="AR59" s="88"/>
+      <c r="AS59" s="88"/>
+      <c r="AT59" s="88"/>
+      <c r="AU59" s="88"/>
+      <c r="AV59" s="88"/>
+      <c r="AW59" s="88"/>
+      <c r="AX59" s="88"/>
+      <c r="AY59" s="88"/>
+      <c r="AZ59" s="88"/>
+      <c r="BA59" s="88"/>
+      <c r="BB59" s="88"/>
+      <c r="BC59" s="88"/>
+      <c r="BD59" s="88"/>
+      <c r="BE59" s="88"/>
+      <c r="BF59" s="88"/>
+      <c r="BG59" s="88"/>
+      <c r="BH59" s="88"/>
+      <c r="BI59" s="88"/>
     </row>
     <row r="60" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="86" t="s">
         <v>11</v>
       </c>
       <c r="L60" s="86"/>
       <c r="M60" s="86"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
-      <c r="W60" s="88" t="s">
+      <c r="W60" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="X60" s="88"/>
-      <c r="Y60" s="88"/>
+      <c r="X60" s="87"/>
+      <c r="Y60" s="87"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
       <c r="AB60" s="4"/>
       <c r="AC60" s="4"/>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4"/>
       <c r="AG60" s="4"/>
       <c r="AH60" s="86" t="s">
         <v>11</v>
       </c>
       <c r="AI60" s="86"/>
       <c r="AJ60" s="86"/>
       <c r="AK60" s="86"/>
       <c r="AL60" s="4"/>
       <c r="AM60" s="4"/>
       <c r="AN60" s="4"/>
       <c r="AO60" s="4"/>
       <c r="AP60" s="4"/>
       <c r="AQ60" s="4"/>
       <c r="AR60" s="4"/>
       <c r="AS60" s="4"/>
       <c r="AT60" s="86" t="s">
         <v>11</v>
       </c>
@@ -34494,51 +34586,51 @@
       <c r="CM60" s="4"/>
       <c r="CN60" s="4"/>
       <c r="CO60" s="4"/>
       <c r="CP60" s="86" t="s">
         <v>11</v>
       </c>
       <c r="CQ60" s="86"/>
       <c r="CR60" s="86"/>
       <c r="CS60" s="86"/>
       <c r="CT60" s="4"/>
       <c r="CU60" s="4"/>
       <c r="CV60" s="4"/>
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
       <c r="DB60" s="86" t="s">
         <v>11</v>
       </c>
       <c r="DC60" s="86"/>
       <c r="DD60" s="86"/>
       <c r="DE60" s="86"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="90"/>
+      <c r="A61" s="89"/>
       <c r="B61" s="83" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="84"/>
       <c r="D61" s="84"/>
       <c r="E61" s="84"/>
       <c r="F61" s="84"/>
       <c r="G61" s="84"/>
       <c r="H61" s="84"/>
       <c r="I61" s="84"/>
       <c r="J61" s="84"/>
       <c r="K61" s="84"/>
       <c r="L61" s="84"/>
       <c r="M61" s="85"/>
       <c r="N61" s="83" t="s">
         <v>17</v>
       </c>
       <c r="O61" s="84"/>
       <c r="P61" s="84"/>
       <c r="Q61" s="84"/>
       <c r="R61" s="84"/>
       <c r="S61" s="84"/>
       <c r="T61" s="84"/>
       <c r="U61" s="84"/>
       <c r="V61" s="84"/>
@@ -34623,51 +34715,51 @@
       <c r="CK61" s="84"/>
       <c r="CL61" s="84"/>
       <c r="CM61" s="84"/>
       <c r="CN61" s="84"/>
       <c r="CO61" s="84"/>
       <c r="CP61" s="84"/>
       <c r="CQ61" s="84"/>
       <c r="CR61" s="84"/>
       <c r="CS61" s="85"/>
       <c r="CT61" s="83" t="s">
         <v>42</v>
       </c>
       <c r="CU61" s="84"/>
       <c r="CV61" s="84"/>
       <c r="CW61" s="84"/>
       <c r="CX61" s="84"/>
       <c r="CY61" s="84"/>
       <c r="CZ61" s="84"/>
       <c r="DA61" s="84"/>
       <c r="DB61" s="84"/>
       <c r="DC61" s="84"/>
       <c r="DD61" s="84"/>
       <c r="DE61" s="85"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="91"/>
+      <c r="A62" s="90"/>
       <c r="B62" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J62" s="55" t="s">
@@ -35259,51 +35351,53 @@
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="36">
         <v>200525</v>
       </c>
       <c r="CT63" s="43">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="52">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="63">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="72">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="81">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="81">
         <v>103046.39999999999</v>
       </c>
-      <c r="CZ63" s="28"/>
+      <c r="CZ63" s="98">
+        <v>122897.2</v>
+      </c>
       <c r="DA63" s="28"/>
       <c r="DB63" s="28"/>
       <c r="DC63" s="28"/>
       <c r="DD63" s="36"/>
       <c r="DE63" s="36"/>
     </row>
     <row r="64" spans="1:109" s="2" customFormat="1">
       <c r="A64" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
       </c>
@@ -35576,51 +35670,53 @@
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="37">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="44">
         <v>662.1</v>
       </c>
       <c r="CU64" s="53">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="64">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="73">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="82">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="16">
         <v>5121.2</v>
       </c>
-      <c r="CZ64" s="29"/>
+      <c r="CZ64" s="99">
+        <v>5944.6</v>
+      </c>
       <c r="DA64" s="37"/>
       <c r="DB64" s="29"/>
       <c r="DC64" s="37"/>
       <c r="DD64" s="37"/>
       <c r="DE64" s="37"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="14">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="14">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="14">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="14">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="14">
         <v>3371.8884151697448</v>
       </c>
@@ -35893,51 +35989,53 @@
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="37">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="44">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="53">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="64">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="73">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="82">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="17">
         <v>12256.2</v>
       </c>
-      <c r="CZ65" s="29"/>
+      <c r="CZ65" s="99">
+        <v>14448.3</v>
+      </c>
       <c r="DA65" s="37"/>
       <c r="DB65" s="29"/>
       <c r="DC65" s="37"/>
       <c r="DD65" s="37"/>
       <c r="DE65" s="37"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="14">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="14">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="14">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="14">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="14">
         <v>1879.9446923230871</v>
       </c>
@@ -36210,51 +36308,53 @@
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="37">
         <v>10283</v>
       </c>
       <c r="CT66" s="44">
         <v>460.7</v>
       </c>
       <c r="CU66" s="53">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="64">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="73">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="82">
         <v>3696</v>
       </c>
       <c r="CY66" s="17">
         <v>5763</v>
       </c>
-      <c r="CZ66" s="29"/>
+      <c r="CZ66" s="99">
+        <v>7821.3</v>
+      </c>
       <c r="DA66" s="37"/>
       <c r="DB66" s="29"/>
       <c r="DC66" s="37"/>
       <c r="DD66" s="37"/>
       <c r="DE66" s="37"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="14">
         <v>2691.4306752839175</v>
       </c>
@@ -36527,51 +36627,53 @@
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="37">
         <v>10711</v>
       </c>
       <c r="CT67" s="44">
         <v>543.4</v>
       </c>
       <c r="CU67" s="53">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="64">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="73">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="82">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="17">
         <v>5670.4</v>
       </c>
-      <c r="CZ67" s="29"/>
+      <c r="CZ67" s="99">
+        <v>6633.2</v>
+      </c>
       <c r="DA67" s="37"/>
       <c r="DB67" s="29"/>
       <c r="DC67" s="37"/>
       <c r="DD67" s="37"/>
       <c r="DE67" s="37"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="14">
         <v>3191.6806208330327</v>
       </c>
@@ -36844,51 +36946,53 @@
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="37">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="44">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="53">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="64">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="73">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="82">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="17">
         <v>8009.6</v>
       </c>
-      <c r="CZ68" s="29"/>
+      <c r="CZ68" s="99">
+        <v>9743.5</v>
+      </c>
       <c r="DA68" s="37"/>
       <c r="DB68" s="29"/>
       <c r="DC68" s="37"/>
       <c r="DD68" s="37"/>
       <c r="DE68" s="37"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="14">
         <v>2853.8153666464405</v>
       </c>
@@ -37161,51 +37265,53 @@
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="37">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="44">
         <v>838.3</v>
       </c>
       <c r="CU69" s="53">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="64">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="73">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="82">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="17">
         <v>4987.2</v>
       </c>
-      <c r="CZ69" s="29"/>
+      <c r="CZ69" s="99">
+        <v>5761.9</v>
+      </c>
       <c r="DA69" s="37"/>
       <c r="DB69" s="29"/>
       <c r="DC69" s="37"/>
       <c r="DD69" s="37"/>
       <c r="DE69" s="37"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="14">
         <v>3066.4050577114822</v>
       </c>
@@ -37478,51 +37584,53 @@
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="37">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="44">
         <v>828</v>
       </c>
       <c r="CU70" s="53">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="64">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="73">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="82">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="17">
         <v>7793.4</v>
       </c>
-      <c r="CZ70" s="29"/>
+      <c r="CZ70" s="99">
+        <v>9311.2000000000007</v>
+      </c>
       <c r="DA70" s="37"/>
       <c r="DB70" s="29"/>
       <c r="DC70" s="37"/>
       <c r="DD70" s="37"/>
       <c r="DE70" s="37"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
       </c>
@@ -37795,51 +37903,53 @@
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="37">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="44">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="53">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="64">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="73">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="82">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="17">
         <v>6792.4</v>
       </c>
-      <c r="CZ71" s="29"/>
+      <c r="CZ71" s="99">
+        <v>7877</v>
+      </c>
       <c r="DA71" s="37"/>
       <c r="DB71" s="29"/>
       <c r="DC71" s="37"/>
       <c r="DD71" s="37"/>
       <c r="DE71" s="37"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="14">
         <v>2477.4381546842628</v>
       </c>
@@ -38112,51 +38222,53 @@
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="37">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="44">
         <v>458.9</v>
       </c>
       <c r="CU72" s="53">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="64">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="73">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="82">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="17">
         <v>4415</v>
       </c>
-      <c r="CZ72" s="29"/>
+      <c r="CZ72" s="99">
+        <v>5559.1</v>
+      </c>
       <c r="DA72" s="37"/>
       <c r="DB72" s="29"/>
       <c r="DC72" s="37"/>
       <c r="DD72" s="37"/>
       <c r="DE72" s="37"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="14">
         <v>2706.4933243139203</v>
       </c>
@@ -38429,51 +38541,53 @@
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="37">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="44">
         <v>408.3</v>
       </c>
       <c r="CU73" s="53">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="64">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="73">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="82">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="17">
         <v>7965.2</v>
       </c>
-      <c r="CZ73" s="29"/>
+      <c r="CZ73" s="99">
+        <v>8438.7999999999993</v>
+      </c>
       <c r="DA73" s="37"/>
       <c r="DB73" s="29"/>
       <c r="DC73" s="37"/>
       <c r="DD73" s="37"/>
       <c r="DE73" s="37"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
       </c>
@@ -38746,51 +38860,53 @@
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="37">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="44">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="53">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="64">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="73">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="82">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="17">
         <v>21102.9</v>
       </c>
-      <c r="CZ74" s="29"/>
+      <c r="CZ74" s="99">
+        <v>25845.200000000001</v>
+      </c>
       <c r="DA74" s="37"/>
       <c r="DB74" s="29"/>
       <c r="DC74" s="37"/>
       <c r="DD74" s="37"/>
       <c r="DE74" s="37"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
       </c>
@@ -39063,51 +39179,53 @@
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="37">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="44">
         <v>484.3</v>
       </c>
       <c r="CU75" s="53">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="64">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="73">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="82">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="17">
         <v>4398.2</v>
       </c>
-      <c r="CZ75" s="29"/>
+      <c r="CZ75" s="99">
+        <v>5383.1</v>
+      </c>
       <c r="DA75" s="37"/>
       <c r="DB75" s="29"/>
       <c r="DC75" s="37"/>
       <c r="DD75" s="37"/>
       <c r="DE75" s="37"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
       </c>
@@ -39380,267 +39498,269 @@
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="37">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="44">
         <v>911.8</v>
       </c>
       <c r="CU76" s="53">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="64">
         <v>3133</v>
       </c>
       <c r="CW76" s="73">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="82">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="37">
         <v>8771.4</v>
       </c>
-      <c r="CZ76" s="29"/>
+      <c r="CZ76" s="99">
+        <v>10130.1</v>
+      </c>
       <c r="DA76" s="37"/>
       <c r="DB76" s="29"/>
       <c r="DC76" s="37"/>
       <c r="DD76" s="37"/>
       <c r="DE76" s="37"/>
     </row>
     <row r="78" spans="1:109">
-      <c r="B78" s="89"/>
-[...3 lines deleted...]
-      <c r="F78" s="89"/>
+      <c r="B78" s="91"/>
+      <c r="C78" s="91"/>
+      <c r="D78" s="91"/>
+      <c r="E78" s="91"/>
+      <c r="F78" s="91"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AX78" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CH42:CS42"/>
-[...23 lines deleted...]
-    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB22:DE22"/>
+    <mergeCell ref="CT23:DE23"/>
+    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="B59:BI59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="BJ61:BU61"/>
+    <mergeCell ref="BR60:BU60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="B78:F78"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B40:BI40"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="W22:Y22"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="K41:M41"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BF41:BI41"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="AT22:AW22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
     <mergeCell ref="B21:BI21"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="AT41:AW41"/>
-    <mergeCell ref="A42:A43"/>
-[...38 lines deleted...]
-    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="CD60:CG60"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="CD22:CG22"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="BR41:BU41"/>
+    <mergeCell ref="BJ23:BU23"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR22:BU22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP60:CS60"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP22:CS22"/>
+    <mergeCell ref="CH23:CS23"/>
+    <mergeCell ref="CP41:CS41"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>