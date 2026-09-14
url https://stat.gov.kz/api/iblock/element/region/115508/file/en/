--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -9881,85 +9881,85 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2933"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3273"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2935"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2938"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3277"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2937"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="594"/>
@@ -19048,373 +19048,373 @@
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="1" customWidth="1"/>
     <col min="45" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="10.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.85546875" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="61" width="10.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="10.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="1" customWidth="1"/>
     <col min="67" max="68" width="10.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.7109375" style="1" customWidth="1"/>
     <col min="71" max="71" width="10" style="1" customWidth="1"/>
     <col min="72" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="10" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.42578125" style="1" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="B2" s="88" t="s">
+      <c r="B2" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="88"/>
-[...57 lines deleted...]
-      <c r="BI2" s="88"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="95"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+      <c r="Q2" s="95"/>
+      <c r="R2" s="95"/>
+      <c r="S2" s="95"/>
+      <c r="T2" s="95"/>
+      <c r="U2" s="95"/>
+      <c r="V2" s="95"/>
+      <c r="W2" s="95"/>
+      <c r="X2" s="95"/>
+      <c r="Y2" s="95"/>
+      <c r="Z2" s="95"/>
+      <c r="AA2" s="95"/>
+      <c r="AB2" s="95"/>
+      <c r="AC2" s="95"/>
+      <c r="AD2" s="95"/>
+      <c r="AE2" s="95"/>
+      <c r="AF2" s="95"/>
+      <c r="AG2" s="95"/>
+      <c r="AH2" s="95"/>
+      <c r="AI2" s="95"/>
+      <c r="AJ2" s="95"/>
+      <c r="AK2" s="95"/>
+      <c r="AL2" s="95"/>
+      <c r="AM2" s="95"/>
+      <c r="AN2" s="95"/>
+      <c r="AO2" s="95"/>
+      <c r="AP2" s="95"/>
+      <c r="AQ2" s="95"/>
+      <c r="AR2" s="95"/>
+      <c r="AS2" s="95"/>
+      <c r="AT2" s="95"/>
+      <c r="AU2" s="95"/>
+      <c r="AV2" s="95"/>
+      <c r="AW2" s="95"/>
+      <c r="AX2" s="95"/>
+      <c r="AY2" s="95"/>
+      <c r="AZ2" s="95"/>
+      <c r="BA2" s="95"/>
+      <c r="BB2" s="95"/>
+      <c r="BC2" s="95"/>
+      <c r="BD2" s="95"/>
+      <c r="BE2" s="95"/>
+      <c r="BF2" s="95"/>
+      <c r="BG2" s="95"/>
+      <c r="BH2" s="95"/>
+      <c r="BI2" s="95"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="K3" s="87" t="s">
+      <c r="K3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="87"/>
-      <c r="M3" s="87"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
-      <c r="W3" s="87" t="s">
+      <c r="W3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="87"/>
-      <c r="Y3" s="87"/>
+      <c r="X3" s="96"/>
+      <c r="Y3" s="96"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="86" t="s">
+      <c r="AH3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="86"/>
-[...1 lines deleted...]
-      <c r="AK3" s="86"/>
+      <c r="AI3" s="94"/>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="94"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="86" t="s">
+      <c r="AT3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="86"/>
-[...1 lines deleted...]
-      <c r="AW3" s="86"/>
+      <c r="AU3" s="94"/>
+      <c r="AV3" s="94"/>
+      <c r="AW3" s="94"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="86" t="s">
+      <c r="BF3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="86"/>
-[...1 lines deleted...]
-      <c r="BI3" s="86"/>
+      <c r="BG3" s="94"/>
+      <c r="BH3" s="94"/>
+      <c r="BI3" s="94"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="86" t="s">
+      <c r="BR3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="86"/>
-[...1 lines deleted...]
-      <c r="BU3" s="86"/>
+      <c r="BS3" s="94"/>
+      <c r="BT3" s="94"/>
+      <c r="BU3" s="94"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="86" t="s">
+      <c r="CD3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="86"/>
-[...1 lines deleted...]
-      <c r="CG3" s="86"/>
+      <c r="CE3" s="94"/>
+      <c r="CF3" s="94"/>
+      <c r="CG3" s="94"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="86" t="s">
+      <c r="CP3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="86"/>
-[...1 lines deleted...]
-      <c r="CS3" s="86"/>
+      <c r="CQ3" s="94"/>
+      <c r="CR3" s="94"/>
+      <c r="CS3" s="94"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="86" t="s">
+      <c r="DB3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="86"/>
-[...1 lines deleted...]
-      <c r="DE3" s="86"/>
+      <c r="DC3" s="94"/>
+      <c r="DD3" s="94"/>
+      <c r="DE3" s="94"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="89"/>
-      <c r="B4" s="83" t="s">
+      <c r="A4" s="98"/>
+      <c r="B4" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="83" t="s">
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+      <c r="S4" s="92"/>
+      <c r="T4" s="92"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="93"/>
+      <c r="Z4" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="84"/>
-[...10 lines deleted...]
-      <c r="AL4" s="83" t="s">
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
+      <c r="AC4" s="92"/>
+      <c r="AD4" s="92"/>
+      <c r="AE4" s="92"/>
+      <c r="AF4" s="92"/>
+      <c r="AG4" s="92"/>
+      <c r="AH4" s="92"/>
+      <c r="AI4" s="92"/>
+      <c r="AJ4" s="92"/>
+      <c r="AK4" s="93"/>
+      <c r="AL4" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="84"/>
-[...10 lines deleted...]
-      <c r="AX4" s="83" t="s">
+      <c r="AM4" s="92"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="92"/>
+      <c r="AP4" s="92"/>
+      <c r="AQ4" s="92"/>
+      <c r="AR4" s="92"/>
+      <c r="AS4" s="92"/>
+      <c r="AT4" s="92"/>
+      <c r="AU4" s="92"/>
+      <c r="AV4" s="92"/>
+      <c r="AW4" s="93"/>
+      <c r="AX4" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="AY4" s="84"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="83" t="s">
+      <c r="AY4" s="92"/>
+      <c r="AZ4" s="92"/>
+      <c r="BA4" s="92"/>
+      <c r="BB4" s="92"/>
+      <c r="BC4" s="92"/>
+      <c r="BD4" s="92"/>
+      <c r="BE4" s="92"/>
+      <c r="BF4" s="92"/>
+      <c r="BG4" s="92"/>
+      <c r="BH4" s="92"/>
+      <c r="BI4" s="93"/>
+      <c r="BJ4" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="BK4" s="84"/>
-[...10 lines deleted...]
-      <c r="BV4" s="83" t="s">
+      <c r="BK4" s="92"/>
+      <c r="BL4" s="92"/>
+      <c r="BM4" s="92"/>
+      <c r="BN4" s="92"/>
+      <c r="BO4" s="92"/>
+      <c r="BP4" s="92"/>
+      <c r="BQ4" s="92"/>
+      <c r="BR4" s="92"/>
+      <c r="BS4" s="92"/>
+      <c r="BT4" s="92"/>
+      <c r="BU4" s="93"/>
+      <c r="BV4" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="BW4" s="84"/>
-[...10 lines deleted...]
-      <c r="CH4" s="83" t="s">
+      <c r="BW4" s="92"/>
+      <c r="BX4" s="92"/>
+      <c r="BY4" s="92"/>
+      <c r="BZ4" s="92"/>
+      <c r="CA4" s="92"/>
+      <c r="CB4" s="92"/>
+      <c r="CC4" s="92"/>
+      <c r="CD4" s="92"/>
+      <c r="CE4" s="92"/>
+      <c r="CF4" s="92"/>
+      <c r="CG4" s="93"/>
+      <c r="CH4" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="CI4" s="84"/>
-[...10 lines deleted...]
-      <c r="CT4" s="83" t="s">
+      <c r="CI4" s="92"/>
+      <c r="CJ4" s="92"/>
+      <c r="CK4" s="92"/>
+      <c r="CL4" s="92"/>
+      <c r="CM4" s="92"/>
+      <c r="CN4" s="92"/>
+      <c r="CO4" s="92"/>
+      <c r="CP4" s="92"/>
+      <c r="CQ4" s="92"/>
+      <c r="CR4" s="92"/>
+      <c r="CS4" s="93"/>
+      <c r="CT4" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="CU4" s="84"/>
-[...9 lines deleted...]
-      <c r="DE4" s="85"/>
+      <c r="CU4" s="92"/>
+      <c r="CV4" s="92"/>
+      <c r="CW4" s="92"/>
+      <c r="CX4" s="92"/>
+      <c r="CY4" s="92"/>
+      <c r="CZ4" s="92"/>
+      <c r="DA4" s="92"/>
+      <c r="DB4" s="92"/>
+      <c r="DC4" s="92"/>
+      <c r="DD4" s="92"/>
+      <c r="DE4" s="93"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="90"/>
+      <c r="A5" s="99"/>
       <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -20006,54 +20006,56 @@
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="30">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="28">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="45">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="56">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="65">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="74">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="81">
         <v>110313.7</v>
       </c>
-      <c r="CZ6" s="92">
+      <c r="CZ6" s="83">
         <v>145093.70000000001</v>
       </c>
-      <c r="DA6" s="28"/>
+      <c r="DA6" s="89">
+        <v>195673.7</v>
+      </c>
       <c r="DB6" s="28"/>
       <c r="DC6" s="28"/>
       <c r="DD6" s="36"/>
       <c r="DE6" s="36"/>
     </row>
     <row r="7" spans="1:109" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
       </c>
       <c r="G7" s="12">
@@ -20325,54 +20327,56 @@
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="31">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="29">
         <v>792.6</v>
       </c>
       <c r="CU7" s="46">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="57">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="66">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="75">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="16">
         <v>5769.5</v>
       </c>
-      <c r="CZ7" s="93">
+      <c r="CZ7" s="84">
         <v>7219.2</v>
       </c>
-      <c r="DA7" s="37"/>
+      <c r="DA7" s="37">
+        <v>9487.6</v>
+      </c>
       <c r="DB7" s="29"/>
       <c r="DC7" s="37"/>
       <c r="DD7" s="37"/>
       <c r="DE7" s="37"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="14">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="14">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="14">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="14">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="14">
         <v>3478.4657396598277</v>
       </c>
       <c r="G8" s="14">
@@ -20644,54 +20648,56 @@
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="31">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="29">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="46">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="57">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="66">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="75">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="17">
         <v>12882.1</v>
       </c>
-      <c r="CZ8" s="93">
+      <c r="CZ8" s="84">
         <v>16313.9</v>
       </c>
-      <c r="DA8" s="37"/>
+      <c r="DA8" s="37">
+        <v>21642.6</v>
+      </c>
       <c r="DB8" s="29"/>
       <c r="DC8" s="37"/>
       <c r="DD8" s="37"/>
       <c r="DE8" s="37"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="14">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="14">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="14">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="14">
         <v>2855.0976540225538</v>
       </c>
       <c r="G9" s="14">
@@ -20963,54 +20969,56 @@
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="31">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="29">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="46">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="57">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="66">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="75">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="17">
         <v>10671.1</v>
       </c>
-      <c r="CZ9" s="93">
+      <c r="CZ9" s="84">
         <v>13714.5</v>
       </c>
-      <c r="DA9" s="37"/>
+      <c r="DA9" s="37">
+        <v>15783.5</v>
+      </c>
       <c r="DB9" s="29"/>
       <c r="DC9" s="37"/>
       <c r="DD9" s="37"/>
       <c r="DE9" s="37"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="14">
         <v>2691.4306752839175</v>
       </c>
       <c r="G10" s="14">
@@ -21282,54 +21290,56 @@
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="31">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="29">
         <v>554.4</v>
       </c>
       <c r="CU10" s="46">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="57">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="66">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="75">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="17">
         <v>5672.6</v>
       </c>
-      <c r="CZ10" s="93">
+      <c r="CZ10" s="84">
         <v>8027.4</v>
       </c>
-      <c r="DA10" s="37"/>
+      <c r="DA10" s="37">
+        <v>10968.7</v>
+      </c>
       <c r="DB10" s="29"/>
       <c r="DC10" s="37"/>
       <c r="DD10" s="37"/>
       <c r="DE10" s="37"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="14">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="14">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="14">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="14">
         <v>3228.1866208330325</v>
       </c>
       <c r="G11" s="14">
@@ -21601,54 +21611,56 @@
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="31">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="29">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="46">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="57">
         <v>3070</v>
       </c>
       <c r="CW11" s="66">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="75">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="17">
         <v>8234.7000000000007</v>
       </c>
-      <c r="CZ11" s="93">
+      <c r="CZ11" s="84">
         <v>10662.9</v>
       </c>
-      <c r="DA11" s="37"/>
+      <c r="DA11" s="37">
+        <v>13167.8</v>
+      </c>
       <c r="DB11" s="29"/>
       <c r="DC11" s="37"/>
       <c r="DD11" s="37"/>
       <c r="DE11" s="37"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="14">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="14">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="14">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="14">
         <v>2871.6363666464404</v>
       </c>
       <c r="G12" s="14">
@@ -21920,54 +21932,56 @@
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="31">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="29">
         <v>841.1</v>
       </c>
       <c r="CU12" s="46">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="57">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="66">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="75">
         <v>3587</v>
       </c>
       <c r="CY12" s="17">
         <v>5010.2</v>
       </c>
-      <c r="CZ12" s="93">
+      <c r="CZ12" s="84">
         <v>6200.6</v>
       </c>
-      <c r="DA12" s="37"/>
+      <c r="DA12" s="37">
+        <v>8949.5</v>
+      </c>
       <c r="DB12" s="29"/>
       <c r="DC12" s="37"/>
       <c r="DD12" s="37"/>
       <c r="DE12" s="37"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="14">
         <v>3066.4050577114822</v>
       </c>
       <c r="G13" s="14">
@@ -22239,54 +22253,56 @@
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="31">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="29">
         <v>828.2</v>
       </c>
       <c r="CU13" s="46">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="57">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="66">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="75">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="17">
         <v>7796.6</v>
       </c>
-      <c r="CZ13" s="93">
+      <c r="CZ13" s="84">
         <v>12676.7</v>
       </c>
-      <c r="DA13" s="37"/>
+      <c r="DA13" s="37">
+        <v>21203.599999999999</v>
+      </c>
       <c r="DB13" s="29"/>
       <c r="DC13" s="37"/>
       <c r="DD13" s="37"/>
       <c r="DE13" s="37"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
       </c>
       <c r="G14" s="12">
@@ -22558,54 +22574,56 @@
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="31">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="29">
         <v>588.1</v>
       </c>
       <c r="CU14" s="46">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="57">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="66">
         <v>2893</v>
       </c>
       <c r="CX14" s="75">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="17">
         <v>6812</v>
       </c>
-      <c r="CZ14" s="93">
+      <c r="CZ14" s="84">
         <v>8417.4</v>
       </c>
-      <c r="DA14" s="37"/>
+      <c r="DA14" s="37">
+        <v>11512.3</v>
+      </c>
       <c r="DB14" s="29"/>
       <c r="DC14" s="37"/>
       <c r="DD14" s="37"/>
       <c r="DE14" s="37"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="14">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="14">
         <v>2492.7681546842628</v>
       </c>
       <c r="G15" s="14">
@@ -22877,54 +22895,56 @@
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="31">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="29">
         <v>489.2</v>
       </c>
       <c r="CU15" s="46">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="57">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="66">
         <v>2698</v>
       </c>
       <c r="CX15" s="75">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="17">
         <v>4436.5</v>
       </c>
-      <c r="CZ15" s="93">
+      <c r="CZ15" s="84">
         <v>7304</v>
       </c>
-      <c r="DA15" s="37"/>
+      <c r="DA15" s="37">
+        <v>12477.1</v>
+      </c>
       <c r="DB15" s="29"/>
       <c r="DC15" s="37"/>
       <c r="DD15" s="37"/>
       <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="14">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="14">
         <v>2706.80632431392</v>
       </c>
       <c r="G16" s="14">
@@ -23196,54 +23216,56 @@
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="31">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="29">
         <v>408.7</v>
       </c>
       <c r="CU16" s="46">
         <v>1173</v>
       </c>
       <c r="CV16" s="57">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="66">
         <v>4375</v>
       </c>
       <c r="CX16" s="75">
         <v>5531</v>
       </c>
       <c r="CY16" s="17">
         <v>8068.6</v>
       </c>
-      <c r="CZ16" s="93">
+      <c r="CZ16" s="84">
         <v>9088.5</v>
       </c>
-      <c r="DA16" s="37"/>
+      <c r="DA16" s="37">
+        <v>10464.4</v>
+      </c>
       <c r="DB16" s="29"/>
       <c r="DC16" s="37"/>
       <c r="DD16" s="37"/>
       <c r="DE16" s="37"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="14">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="14">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="14">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="14">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="14">
         <v>7184.3194626576296</v>
       </c>
       <c r="G17" s="14">
@@ -23515,54 +23537,56 @@
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="31">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="29">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="46">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="57">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="66">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="75">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="17">
         <v>21126.5</v>
       </c>
-      <c r="CZ17" s="93">
+      <c r="CZ17" s="84">
         <v>27602.400000000001</v>
       </c>
-      <c r="DA17" s="37"/>
+      <c r="DA17" s="37">
+        <v>34612.1</v>
+      </c>
       <c r="DB17" s="29"/>
       <c r="DC17" s="37"/>
       <c r="DD17" s="37"/>
       <c r="DE17" s="37"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="14">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="14">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="14">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="14">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="14">
         <v>2103.4820961265686</v>
       </c>
       <c r="G18" s="14">
@@ -23834,54 +23858,56 @@
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="31">
         <v>47811</v>
       </c>
       <c r="CT18" s="29">
         <v>493.4</v>
       </c>
       <c r="CU18" s="46">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="57">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="66">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="75">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="17">
         <v>4545.6000000000004</v>
       </c>
-      <c r="CZ18" s="93">
+      <c r="CZ18" s="84">
         <v>6246.5</v>
       </c>
-      <c r="DA18" s="37"/>
+      <c r="DA18" s="37">
+        <v>9754.5</v>
+      </c>
       <c r="DB18" s="29"/>
       <c r="DC18" s="37"/>
       <c r="DD18" s="37"/>
       <c r="DE18" s="37"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="14">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="14">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="14">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="14">
         <v>3882.6688868912447</v>
       </c>
       <c r="G19" s="14">
@@ -24153,383 +24179,385 @@
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="31">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="29">
         <v>977.1</v>
       </c>
       <c r="CU19" s="46">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="57">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="66">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="75">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="37">
         <v>9287.7000000000007</v>
       </c>
-      <c r="CZ19" s="93">
+      <c r="CZ19" s="84">
         <v>11619.7</v>
       </c>
-      <c r="DA19" s="37"/>
+      <c r="DA19" s="37">
+        <v>15650.1</v>
+      </c>
       <c r="DB19" s="29"/>
       <c r="DC19" s="37"/>
       <c r="DD19" s="37"/>
       <c r="DE19" s="37"/>
     </row>
     <row r="21" spans="1:109" ht="21" customHeight="1">
-      <c r="B21" s="88" t="s">
+      <c r="B21" s="95" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="88"/>
-[...57 lines deleted...]
-      <c r="BI21" s="88"/>
+      <c r="C21" s="95"/>
+      <c r="D21" s="95"/>
+      <c r="E21" s="95"/>
+      <c r="F21" s="95"/>
+      <c r="G21" s="95"/>
+      <c r="H21" s="95"/>
+      <c r="I21" s="95"/>
+      <c r="J21" s="95"/>
+      <c r="K21" s="95"/>
+      <c r="L21" s="95"/>
+      <c r="M21" s="95"/>
+      <c r="N21" s="95"/>
+      <c r="O21" s="95"/>
+      <c r="P21" s="95"/>
+      <c r="Q21" s="95"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="95"/>
+      <c r="T21" s="95"/>
+      <c r="U21" s="95"/>
+      <c r="V21" s="95"/>
+      <c r="W21" s="95"/>
+      <c r="X21" s="95"/>
+      <c r="Y21" s="95"/>
+      <c r="Z21" s="95"/>
+      <c r="AA21" s="95"/>
+      <c r="AB21" s="95"/>
+      <c r="AC21" s="95"/>
+      <c r="AD21" s="95"/>
+      <c r="AE21" s="95"/>
+      <c r="AF21" s="95"/>
+      <c r="AG21" s="95"/>
+      <c r="AH21" s="95"/>
+      <c r="AI21" s="95"/>
+      <c r="AJ21" s="95"/>
+      <c r="AK21" s="95"/>
+      <c r="AL21" s="95"/>
+      <c r="AM21" s="95"/>
+      <c r="AN21" s="95"/>
+      <c r="AO21" s="95"/>
+      <c r="AP21" s="95"/>
+      <c r="AQ21" s="95"/>
+      <c r="AR21" s="95"/>
+      <c r="AS21" s="95"/>
+      <c r="AT21" s="95"/>
+      <c r="AU21" s="95"/>
+      <c r="AV21" s="95"/>
+      <c r="AW21" s="95"/>
+      <c r="AX21" s="95"/>
+      <c r="AY21" s="95"/>
+      <c r="AZ21" s="95"/>
+      <c r="BA21" s="95"/>
+      <c r="BB21" s="95"/>
+      <c r="BC21" s="95"/>
+      <c r="BD21" s="95"/>
+      <c r="BE21" s="95"/>
+      <c r="BF21" s="95"/>
+      <c r="BG21" s="95"/>
+      <c r="BH21" s="95"/>
+      <c r="BI21" s="95"/>
     </row>
     <row r="22" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="87" t="s">
+      <c r="K22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="L22" s="87"/>
-      <c r="M22" s="87"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
-      <c r="W22" s="87" t="s">
+      <c r="W22" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="X22" s="87"/>
-      <c r="Y22" s="87"/>
+      <c r="X22" s="96"/>
+      <c r="Y22" s="96"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
-      <c r="AH22" s="86" t="s">
+      <c r="AH22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AI22" s="86"/>
-[...1 lines deleted...]
-      <c r="AK22" s="86"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
-      <c r="AT22" s="86" t="s">
+      <c r="AT22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AU22" s="86"/>
-[...1 lines deleted...]
-      <c r="AW22" s="86"/>
+      <c r="AU22" s="94"/>
+      <c r="AV22" s="94"/>
+      <c r="AW22" s="94"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
-      <c r="BF22" s="86" t="s">
+      <c r="BF22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BG22" s="86"/>
-[...1 lines deleted...]
-      <c r="BI22" s="86"/>
+      <c r="BG22" s="94"/>
+      <c r="BH22" s="94"/>
+      <c r="BI22" s="94"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
-      <c r="BR22" s="86" t="s">
+      <c r="BR22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BS22" s="86"/>
-[...1 lines deleted...]
-      <c r="BU22" s="86"/>
+      <c r="BS22" s="94"/>
+      <c r="BT22" s="94"/>
+      <c r="BU22" s="94"/>
       <c r="BV22" s="4"/>
       <c r="BW22" s="4"/>
       <c r="BX22" s="4"/>
       <c r="BY22" s="4"/>
       <c r="BZ22" s="4"/>
       <c r="CA22" s="4"/>
       <c r="CB22" s="4"/>
       <c r="CC22" s="4"/>
-      <c r="CD22" s="86" t="s">
+      <c r="CD22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CE22" s="86"/>
-[...1 lines deleted...]
-      <c r="CG22" s="86"/>
+      <c r="CE22" s="94"/>
+      <c r="CF22" s="94"/>
+      <c r="CG22" s="94"/>
       <c r="CH22" s="4"/>
       <c r="CI22" s="4"/>
       <c r="CJ22" s="4"/>
       <c r="CK22" s="4"/>
       <c r="CL22" s="4"/>
       <c r="CM22" s="4"/>
       <c r="CN22" s="4"/>
       <c r="CO22" s="4"/>
-      <c r="CP22" s="86" t="s">
+      <c r="CP22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CQ22" s="86"/>
-[...1 lines deleted...]
-      <c r="CS22" s="86"/>
+      <c r="CQ22" s="94"/>
+      <c r="CR22" s="94"/>
+      <c r="CS22" s="94"/>
       <c r="CT22" s="4"/>
       <c r="CU22" s="4"/>
       <c r="CV22" s="4"/>
       <c r="CW22" s="4"/>
       <c r="CX22" s="4"/>
       <c r="CY22" s="4"/>
       <c r="CZ22" s="4"/>
       <c r="DA22" s="4"/>
-      <c r="DB22" s="86" t="s">
+      <c r="DB22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="DC22" s="86"/>
-[...1 lines deleted...]
-      <c r="DE22" s="86"/>
+      <c r="DC22" s="94"/>
+      <c r="DD22" s="94"/>
+      <c r="DE22" s="94"/>
     </row>
     <row r="23" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="89"/>
-      <c r="B23" s="83" t="s">
+      <c r="A23" s="98"/>
+      <c r="B23" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="84"/>
-[...10 lines deleted...]
-      <c r="N23" s="83" t="s">
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="92"/>
+      <c r="M23" s="93"/>
+      <c r="N23" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="O23" s="84"/>
-[...10 lines deleted...]
-      <c r="Z23" s="83" t="s">
+      <c r="O23" s="92"/>
+      <c r="P23" s="92"/>
+      <c r="Q23" s="92"/>
+      <c r="R23" s="92"/>
+      <c r="S23" s="92"/>
+      <c r="T23" s="92"/>
+      <c r="U23" s="92"/>
+      <c r="V23" s="92"/>
+      <c r="W23" s="92"/>
+      <c r="X23" s="92"/>
+      <c r="Y23" s="93"/>
+      <c r="Z23" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="AA23" s="84"/>
-[...10 lines deleted...]
-      <c r="AL23" s="83" t="s">
+      <c r="AA23" s="92"/>
+      <c r="AB23" s="92"/>
+      <c r="AC23" s="92"/>
+      <c r="AD23" s="92"/>
+      <c r="AE23" s="92"/>
+      <c r="AF23" s="92"/>
+      <c r="AG23" s="92"/>
+      <c r="AH23" s="92"/>
+      <c r="AI23" s="92"/>
+      <c r="AJ23" s="92"/>
+      <c r="AK23" s="93"/>
+      <c r="AL23" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="AM23" s="84"/>
-[...10 lines deleted...]
-      <c r="AX23" s="83" t="s">
+      <c r="AM23" s="92"/>
+      <c r="AN23" s="92"/>
+      <c r="AO23" s="92"/>
+      <c r="AP23" s="92"/>
+      <c r="AQ23" s="92"/>
+      <c r="AR23" s="92"/>
+      <c r="AS23" s="92"/>
+      <c r="AT23" s="92"/>
+      <c r="AU23" s="92"/>
+      <c r="AV23" s="92"/>
+      <c r="AW23" s="93"/>
+      <c r="AX23" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="AY23" s="84"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="83" t="s">
+      <c r="AY23" s="92"/>
+      <c r="AZ23" s="92"/>
+      <c r="BA23" s="92"/>
+      <c r="BB23" s="92"/>
+      <c r="BC23" s="92"/>
+      <c r="BD23" s="92"/>
+      <c r="BE23" s="92"/>
+      <c r="BF23" s="92"/>
+      <c r="BG23" s="92"/>
+      <c r="BH23" s="92"/>
+      <c r="BI23" s="93"/>
+      <c r="BJ23" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="BK23" s="84"/>
-[...10 lines deleted...]
-      <c r="BV23" s="83" t="s">
+      <c r="BK23" s="92"/>
+      <c r="BL23" s="92"/>
+      <c r="BM23" s="92"/>
+      <c r="BN23" s="92"/>
+      <c r="BO23" s="92"/>
+      <c r="BP23" s="92"/>
+      <c r="BQ23" s="92"/>
+      <c r="BR23" s="92"/>
+      <c r="BS23" s="92"/>
+      <c r="BT23" s="92"/>
+      <c r="BU23" s="93"/>
+      <c r="BV23" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="BW23" s="84"/>
-[...10 lines deleted...]
-      <c r="CH23" s="83" t="s">
+      <c r="BW23" s="92"/>
+      <c r="BX23" s="92"/>
+      <c r="BY23" s="92"/>
+      <c r="BZ23" s="92"/>
+      <c r="CA23" s="92"/>
+      <c r="CB23" s="92"/>
+      <c r="CC23" s="92"/>
+      <c r="CD23" s="92"/>
+      <c r="CE23" s="92"/>
+      <c r="CF23" s="92"/>
+      <c r="CG23" s="93"/>
+      <c r="CH23" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="CI23" s="84"/>
-[...10 lines deleted...]
-      <c r="CT23" s="83" t="s">
+      <c r="CI23" s="92"/>
+      <c r="CJ23" s="92"/>
+      <c r="CK23" s="92"/>
+      <c r="CL23" s="92"/>
+      <c r="CM23" s="92"/>
+      <c r="CN23" s="92"/>
+      <c r="CO23" s="92"/>
+      <c r="CP23" s="92"/>
+      <c r="CQ23" s="92"/>
+      <c r="CR23" s="92"/>
+      <c r="CS23" s="93"/>
+      <c r="CT23" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="CU23" s="84"/>
-[...9 lines deleted...]
-      <c r="DE23" s="85"/>
+      <c r="CU23" s="92"/>
+      <c r="CV23" s="92"/>
+      <c r="CW23" s="92"/>
+      <c r="CX23" s="92"/>
+      <c r="CY23" s="92"/>
+      <c r="CZ23" s="92"/>
+      <c r="DA23" s="92"/>
+      <c r="DB23" s="92"/>
+      <c r="DC23" s="92"/>
+      <c r="DD23" s="92"/>
+      <c r="DE23" s="93"/>
     </row>
     <row r="24" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="90"/>
+      <c r="A24" s="99"/>
       <c r="B24" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="55" t="s">
@@ -25121,54 +25149,56 @@
       </c>
       <c r="CR25" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS25" s="32">
         <v>568633.19999999995</v>
       </c>
       <c r="CT25" s="38">
         <v>13023.7</v>
       </c>
       <c r="CU25" s="47">
         <v>27788.400000000001</v>
       </c>
       <c r="CV25" s="58">
         <v>44283.8</v>
       </c>
       <c r="CW25" s="67">
         <v>62595</v>
       </c>
       <c r="CX25" s="76">
         <v>80576.2</v>
       </c>
       <c r="CY25" s="81">
         <v>108850.5</v>
       </c>
-      <c r="CZ25" s="94">
+      <c r="CZ25" s="85">
         <v>143386.6</v>
       </c>
-      <c r="DA25" s="28"/>
+      <c r="DA25" s="89">
+        <v>193722.7</v>
+      </c>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109" s="2" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C26" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D26" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E26" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F26" s="12">
         <v>1341.640796114596</v>
       </c>
       <c r="G26" s="12">
@@ -25440,54 +25470,56 @@
       </c>
       <c r="CR26" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS26" s="33">
         <v>26954.9</v>
       </c>
       <c r="CT26" s="39">
         <v>757.4</v>
       </c>
       <c r="CU26" s="48">
         <v>1471.1</v>
       </c>
       <c r="CV26" s="59">
         <v>2815.8</v>
       </c>
       <c r="CW26" s="68">
         <v>3908</v>
       </c>
       <c r="CX26" s="77">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY26" s="16">
         <v>5651.7</v>
       </c>
-      <c r="CZ26" s="95">
+      <c r="CZ26" s="86">
         <v>7081.7</v>
       </c>
-      <c r="DA26" s="37"/>
+      <c r="DA26" s="37">
+        <v>9330.5</v>
+      </c>
       <c r="DB26" s="29"/>
       <c r="DC26" s="37"/>
       <c r="DD26" s="37"/>
       <c r="DE26" s="37"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C27" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D27" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E27" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F27" s="13">
         <v>3430.4281825030785</v>
       </c>
       <c r="G27" s="13">
@@ -25759,54 +25791,56 @@
       </c>
       <c r="CR27" s="13">
         <v>50640</v>
       </c>
       <c r="CS27" s="33">
         <v>52122.1</v>
       </c>
       <c r="CT27" s="39">
         <v>1786.7</v>
       </c>
       <c r="CU27" s="48">
         <v>3638.3</v>
       </c>
       <c r="CV27" s="59">
         <v>5759.4</v>
       </c>
       <c r="CW27" s="68">
         <v>7912.9</v>
       </c>
       <c r="CX27" s="77">
         <v>10148.299999999999</v>
       </c>
       <c r="CY27" s="17">
         <v>12663.1</v>
       </c>
-      <c r="CZ27" s="95">
+      <c r="CZ27" s="86">
         <v>16058.4</v>
       </c>
-      <c r="DA27" s="37"/>
+      <c r="DA27" s="37">
+        <v>21350.6</v>
+      </c>
       <c r="DB27" s="29"/>
       <c r="DC27" s="37"/>
       <c r="DD27" s="37"/>
       <c r="DE27" s="37"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C28" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D28" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E28" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F28" s="13">
         <v>2851.1206540225535</v>
       </c>
       <c r="G28" s="13">
@@ -26078,54 +26112,56 @@
       </c>
       <c r="CR28" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS28" s="33">
         <v>32272.6</v>
       </c>
       <c r="CT28" s="39">
         <v>1342.4</v>
       </c>
       <c r="CU28" s="48">
         <v>3345.2</v>
       </c>
       <c r="CV28" s="59">
         <v>5233.7</v>
       </c>
       <c r="CW28" s="68">
         <v>6561.6</v>
       </c>
       <c r="CX28" s="77">
         <v>7907.5</v>
       </c>
       <c r="CY28" s="17">
         <v>10600.7</v>
       </c>
-      <c r="CZ28" s="95">
+      <c r="CZ28" s="86">
         <v>13632.3</v>
       </c>
-      <c r="DA28" s="37"/>
+      <c r="DA28" s="37">
+        <v>15689.5</v>
+      </c>
       <c r="DB28" s="29"/>
       <c r="DC28" s="37"/>
       <c r="DD28" s="37"/>
       <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C29" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D29" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E29" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F29" s="13">
         <v>2691.4306752839175</v>
       </c>
       <c r="G29" s="13">
@@ -26397,54 +26433,56 @@
       </c>
       <c r="CR29" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS29" s="33">
         <v>35670.199999999997</v>
       </c>
       <c r="CT29" s="39">
         <v>543.4</v>
       </c>
       <c r="CU29" s="48">
         <v>1296.5</v>
       </c>
       <c r="CV29" s="59">
         <v>1824.5</v>
       </c>
       <c r="CW29" s="68">
         <v>3290.3</v>
       </c>
       <c r="CX29" s="77">
         <v>4420.8</v>
       </c>
       <c r="CY29" s="17">
         <v>5670.8</v>
       </c>
-      <c r="CZ29" s="95">
+      <c r="CZ29" s="86">
         <v>8025.3</v>
       </c>
-      <c r="DA29" s="37"/>
+      <c r="DA29" s="37">
+        <v>10966.3</v>
+      </c>
       <c r="DB29" s="29"/>
       <c r="DC29" s="37"/>
       <c r="DD29" s="37"/>
       <c r="DE29" s="37"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C30" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D30" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E30" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F30" s="13">
         <v>3191.6806208330327</v>
       </c>
       <c r="G30" s="13">
@@ -26716,54 +26754,56 @@
       </c>
       <c r="CR30" s="13">
         <v>20683</v>
       </c>
       <c r="CS30" s="33">
         <v>26046.5</v>
       </c>
       <c r="CT30" s="39">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU30" s="48">
         <v>1977.8</v>
       </c>
       <c r="CV30" s="59">
         <v>2958.8</v>
       </c>
       <c r="CW30" s="68">
         <v>4097.3</v>
       </c>
       <c r="CX30" s="77">
         <v>5557.4</v>
       </c>
       <c r="CY30" s="17">
         <v>8010.3</v>
       </c>
-      <c r="CZ30" s="95">
+      <c r="CZ30" s="86">
         <v>10401.1</v>
       </c>
-      <c r="DA30" s="37"/>
+      <c r="DA30" s="37">
+        <v>12868.7</v>
+      </c>
       <c r="DB30" s="29"/>
       <c r="DC30" s="37"/>
       <c r="DD30" s="37"/>
       <c r="DE30" s="37"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C31" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D31" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E31" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F31" s="13">
         <v>2853.8153666464405</v>
       </c>
       <c r="G31" s="13">
@@ -27035,54 +27075,56 @@
       </c>
       <c r="CR31" s="13">
         <v>41871</v>
       </c>
       <c r="CS31" s="33">
         <v>42936.3</v>
       </c>
       <c r="CT31" s="39">
         <v>838.3</v>
       </c>
       <c r="CU31" s="48">
         <v>1354.4</v>
       </c>
       <c r="CV31" s="59">
         <v>2027.5</v>
       </c>
       <c r="CW31" s="68">
         <v>2869.3</v>
       </c>
       <c r="CX31" s="77">
         <v>3568.3</v>
       </c>
       <c r="CY31" s="17">
         <v>4987.7</v>
       </c>
-      <c r="CZ31" s="95">
+      <c r="CZ31" s="86">
         <v>6174.3</v>
       </c>
-      <c r="DA31" s="37"/>
+      <c r="DA31" s="37">
+        <v>8919.5</v>
+      </c>
       <c r="DB31" s="29"/>
       <c r="DC31" s="37"/>
       <c r="DD31" s="37"/>
       <c r="DE31" s="37"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C32" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D32" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E32" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F32" s="13">
         <v>3066.4050577114822</v>
       </c>
       <c r="G32" s="13">
@@ -27354,54 +27396,56 @@
       </c>
       <c r="CR32" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS32" s="33">
         <v>52825.599999999999</v>
       </c>
       <c r="CT32" s="39">
         <v>828</v>
       </c>
       <c r="CU32" s="48">
         <v>1927.6</v>
       </c>
       <c r="CV32" s="59">
         <v>3034.6</v>
       </c>
       <c r="CW32" s="68">
         <v>4483.2</v>
       </c>
       <c r="CX32" s="77">
         <v>5775.1</v>
       </c>
       <c r="CY32" s="17">
         <v>7794</v>
       </c>
-      <c r="CZ32" s="95">
+      <c r="CZ32" s="86">
         <v>12673.6</v>
       </c>
-      <c r="DA32" s="37"/>
+      <c r="DA32" s="37">
+        <v>21200.1</v>
+      </c>
       <c r="DB32" s="29"/>
       <c r="DC32" s="37"/>
       <c r="DD32" s="37"/>
       <c r="DE32" s="37"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C33" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D33" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E33" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F33" s="12">
         <v>3070.543342243152</v>
       </c>
       <c r="G33" s="12">
@@ -27673,54 +27717,56 @@
       </c>
       <c r="CR33" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS33" s="33">
         <v>55663.1</v>
       </c>
       <c r="CT33" s="39">
         <v>582.70000000000005</v>
       </c>
       <c r="CU33" s="48">
         <v>1317.4</v>
       </c>
       <c r="CV33" s="59">
         <v>1937.6</v>
       </c>
       <c r="CW33" s="68">
         <v>2880.6</v>
       </c>
       <c r="CX33" s="77">
         <v>3875.4</v>
       </c>
       <c r="CY33" s="17">
         <v>6793.3</v>
       </c>
-      <c r="CZ33" s="95">
+      <c r="CZ33" s="86">
         <v>8395.7000000000007</v>
       </c>
-      <c r="DA33" s="37"/>
+      <c r="DA33" s="37">
+        <v>11487.4</v>
+      </c>
       <c r="DB33" s="29"/>
       <c r="DC33" s="37"/>
       <c r="DD33" s="37"/>
       <c r="DE33" s="37"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C34" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D34" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E34" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F34" s="13">
         <v>2477.4381546842628</v>
       </c>
       <c r="G34" s="13">
@@ -27992,54 +28038,56 @@
       </c>
       <c r="CR34" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS34" s="33">
         <v>31459.4</v>
       </c>
       <c r="CT34" s="39">
         <v>458.9</v>
       </c>
       <c r="CU34" s="48">
         <v>1317.6</v>
       </c>
       <c r="CV34" s="59">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW34" s="68">
         <v>2683.9</v>
       </c>
       <c r="CX34" s="77">
         <v>3360.6</v>
       </c>
       <c r="CY34" s="17">
         <v>4415.3999999999996</v>
       </c>
-      <c r="CZ34" s="95">
+      <c r="CZ34" s="86">
         <v>7279.3</v>
       </c>
-      <c r="DA34" s="37"/>
+      <c r="DA34" s="37">
+        <v>12448.8</v>
+      </c>
       <c r="DB34" s="29"/>
       <c r="DC34" s="37"/>
       <c r="DD34" s="37"/>
       <c r="DE34" s="37"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C35" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D35" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E35" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F35" s="13">
         <v>2706.4933243139203</v>
       </c>
       <c r="G35" s="13">
@@ -28311,54 +28359,56 @@
       </c>
       <c r="CR35" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS35" s="33">
         <v>22164.9</v>
       </c>
       <c r="CT35" s="39">
         <v>408.3</v>
       </c>
       <c r="CU35" s="48">
         <v>1172.3</v>
       </c>
       <c r="CV35" s="59">
         <v>2408.6</v>
       </c>
       <c r="CW35" s="68">
         <v>4306.5</v>
       </c>
       <c r="CX35" s="77">
         <v>5445.5</v>
       </c>
       <c r="CY35" s="17">
         <v>7966</v>
       </c>
-      <c r="CZ35" s="95">
+      <c r="CZ35" s="86">
         <v>8968.7000000000007</v>
       </c>
-      <c r="DA35" s="37"/>
+      <c r="DA35" s="37">
+        <v>10327.6</v>
+      </c>
       <c r="DB35" s="29"/>
       <c r="DC35" s="37"/>
       <c r="DD35" s="37"/>
       <c r="DE35" s="37"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C36" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D36" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E36" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F36" s="13">
         <v>7151.1194626576334</v>
       </c>
       <c r="G36" s="13">
@@ -28630,54 +28680,56 @@
       </c>
       <c r="CR36" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS36" s="33">
         <v>91963.199999999997</v>
       </c>
       <c r="CT36" s="39">
         <v>2880.5</v>
       </c>
       <c r="CU36" s="48">
         <v>5814.2</v>
       </c>
       <c r="CV36" s="59">
         <v>9219.6</v>
       </c>
       <c r="CW36" s="68">
         <v>12908.8</v>
       </c>
       <c r="CX36" s="77">
         <v>16814.599999999999</v>
       </c>
       <c r="CY36" s="17">
         <v>21126.5</v>
       </c>
-      <c r="CZ36" s="95">
+      <c r="CZ36" s="86">
         <v>27602.400000000001</v>
       </c>
-      <c r="DA36" s="37"/>
+      <c r="DA36" s="37">
+        <v>34612.1</v>
+      </c>
       <c r="DB36" s="29"/>
       <c r="DC36" s="37"/>
       <c r="DD36" s="37"/>
       <c r="DE36" s="37"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C37" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D37" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E37" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F37" s="13">
         <v>2103.2400961265685</v>
       </c>
       <c r="G37" s="13">
@@ -28949,54 +29001,56 @@
       </c>
       <c r="CR37" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS37" s="33">
         <v>47702</v>
       </c>
       <c r="CT37" s="39">
         <v>484.3</v>
       </c>
       <c r="CU37" s="48">
         <v>1168.5</v>
       </c>
       <c r="CV37" s="59">
         <v>1773.2</v>
       </c>
       <c r="CW37" s="68">
         <v>2402.4</v>
       </c>
       <c r="CX37" s="77">
         <v>3021.4</v>
       </c>
       <c r="CY37" s="17">
         <v>4398.7</v>
       </c>
-      <c r="CZ37" s="95">
+      <c r="CZ37" s="86">
         <v>6075.1</v>
       </c>
-      <c r="DA37" s="37"/>
+      <c r="DA37" s="37">
+        <v>9558.6</v>
+      </c>
       <c r="DB37" s="29"/>
       <c r="DC37" s="37"/>
       <c r="DD37" s="37"/>
       <c r="DE37" s="37"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C38" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D38" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E38" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F38" s="13">
         <v>3778.8049868912449</v>
       </c>
       <c r="G38" s="13">
@@ -29268,383 +29322,385 @@
       </c>
       <c r="CR38" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS38" s="33">
         <v>50852.4</v>
       </c>
       <c r="CT38" s="39">
         <v>911.8</v>
       </c>
       <c r="CU38" s="48">
         <v>1987.8</v>
       </c>
       <c r="CV38" s="59">
         <v>3133</v>
       </c>
       <c r="CW38" s="68">
         <v>4290.3</v>
       </c>
       <c r="CX38" s="77">
         <v>5834.2</v>
       </c>
       <c r="CY38" s="37">
         <v>8772.2999999999993</v>
       </c>
-      <c r="CZ38" s="95">
+      <c r="CZ38" s="86">
         <v>11018.5</v>
       </c>
-      <c r="DA38" s="37"/>
+      <c r="DA38" s="37">
+        <v>14963</v>
+      </c>
       <c r="DB38" s="29"/>
       <c r="DC38" s="37"/>
       <c r="DD38" s="37"/>
       <c r="DE38" s="37"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="B40" s="88" t="s">
+      <c r="B40" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="88"/>
-[...57 lines deleted...]
-      <c r="BI40" s="88"/>
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="95"/>
+      <c r="F40" s="95"/>
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="95"/>
+      <c r="J40" s="95"/>
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="95"/>
+      <c r="N40" s="95"/>
+      <c r="O40" s="95"/>
+      <c r="P40" s="95"/>
+      <c r="Q40" s="95"/>
+      <c r="R40" s="95"/>
+      <c r="S40" s="95"/>
+      <c r="T40" s="95"/>
+      <c r="U40" s="95"/>
+      <c r="V40" s="95"/>
+      <c r="W40" s="95"/>
+      <c r="X40" s="95"/>
+      <c r="Y40" s="95"/>
+      <c r="Z40" s="95"/>
+      <c r="AA40" s="95"/>
+      <c r="AB40" s="95"/>
+      <c r="AC40" s="95"/>
+      <c r="AD40" s="95"/>
+      <c r="AE40" s="95"/>
+      <c r="AF40" s="95"/>
+      <c r="AG40" s="95"/>
+      <c r="AH40" s="95"/>
+      <c r="AI40" s="95"/>
+      <c r="AJ40" s="95"/>
+      <c r="AK40" s="95"/>
+      <c r="AL40" s="95"/>
+      <c r="AM40" s="95"/>
+      <c r="AN40" s="95"/>
+      <c r="AO40" s="95"/>
+      <c r="AP40" s="95"/>
+      <c r="AQ40" s="95"/>
+      <c r="AR40" s="95"/>
+      <c r="AS40" s="95"/>
+      <c r="AT40" s="95"/>
+      <c r="AU40" s="95"/>
+      <c r="AV40" s="95"/>
+      <c r="AW40" s="95"/>
+      <c r="AX40" s="95"/>
+      <c r="AY40" s="95"/>
+      <c r="AZ40" s="95"/>
+      <c r="BA40" s="95"/>
+      <c r="BB40" s="95"/>
+      <c r="BC40" s="95"/>
+      <c r="BD40" s="95"/>
+      <c r="BE40" s="95"/>
+      <c r="BF40" s="95"/>
+      <c r="BG40" s="95"/>
+      <c r="BH40" s="95"/>
+      <c r="BI40" s="95"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="86" t="s">
+      <c r="K41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="L41" s="86"/>
-      <c r="M41" s="86"/>
+      <c r="L41" s="94"/>
+      <c r="M41" s="94"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="87" t="s">
+      <c r="W41" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="X41" s="87"/>
-      <c r="Y41" s="87"/>
+      <c r="X41" s="96"/>
+      <c r="Y41" s="96"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="86" t="s">
+      <c r="AH41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AI41" s="86"/>
-[...1 lines deleted...]
-      <c r="AK41" s="86"/>
+      <c r="AI41" s="94"/>
+      <c r="AJ41" s="94"/>
+      <c r="AK41" s="94"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="86" t="s">
+      <c r="AT41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AU41" s="86"/>
-[...1 lines deleted...]
-      <c r="AW41" s="86"/>
+      <c r="AU41" s="94"/>
+      <c r="AV41" s="94"/>
+      <c r="AW41" s="94"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="86" t="s">
+      <c r="BF41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BG41" s="86"/>
-[...1 lines deleted...]
-      <c r="BI41" s="86"/>
+      <c r="BG41" s="94"/>
+      <c r="BH41" s="94"/>
+      <c r="BI41" s="94"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="86" t="s">
+      <c r="BR41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BS41" s="86"/>
-[...1 lines deleted...]
-      <c r="BU41" s="86"/>
+      <c r="BS41" s="94"/>
+      <c r="BT41" s="94"/>
+      <c r="BU41" s="94"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="86" t="s">
+      <c r="CD41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CE41" s="86"/>
-[...1 lines deleted...]
-      <c r="CG41" s="86"/>
+      <c r="CE41" s="94"/>
+      <c r="CF41" s="94"/>
+      <c r="CG41" s="94"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="86" t="s">
+      <c r="CP41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CQ41" s="86"/>
-[...1 lines deleted...]
-      <c r="CS41" s="86"/>
+      <c r="CQ41" s="94"/>
+      <c r="CR41" s="94"/>
+      <c r="CS41" s="94"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="86" t="s">
+      <c r="DB41" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="DC41" s="86"/>
-[...1 lines deleted...]
-      <c r="DE41" s="86"/>
+      <c r="DC41" s="94"/>
+      <c r="DD41" s="94"/>
+      <c r="DE41" s="94"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="89"/>
-      <c r="B42" s="83" t="s">
+      <c r="A42" s="98"/>
+      <c r="B42" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="84"/>
-[...10 lines deleted...]
-      <c r="N42" s="83" t="s">
+      <c r="C42" s="92"/>
+      <c r="D42" s="92"/>
+      <c r="E42" s="92"/>
+      <c r="F42" s="92"/>
+      <c r="G42" s="92"/>
+      <c r="H42" s="92"/>
+      <c r="I42" s="92"/>
+      <c r="J42" s="92"/>
+      <c r="K42" s="92"/>
+      <c r="L42" s="92"/>
+      <c r="M42" s="93"/>
+      <c r="N42" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="84"/>
-[...10 lines deleted...]
-      <c r="Z42" s="83" t="s">
+      <c r="O42" s="92"/>
+      <c r="P42" s="92"/>
+      <c r="Q42" s="92"/>
+      <c r="R42" s="92"/>
+      <c r="S42" s="92"/>
+      <c r="T42" s="92"/>
+      <c r="U42" s="92"/>
+      <c r="V42" s="92"/>
+      <c r="W42" s="92"/>
+      <c r="X42" s="92"/>
+      <c r="Y42" s="93"/>
+      <c r="Z42" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="84"/>
-[...10 lines deleted...]
-      <c r="AL42" s="83" t="s">
+      <c r="AA42" s="92"/>
+      <c r="AB42" s="92"/>
+      <c r="AC42" s="92"/>
+      <c r="AD42" s="92"/>
+      <c r="AE42" s="92"/>
+      <c r="AF42" s="92"/>
+      <c r="AG42" s="92"/>
+      <c r="AH42" s="92"/>
+      <c r="AI42" s="92"/>
+      <c r="AJ42" s="92"/>
+      <c r="AK42" s="93"/>
+      <c r="AL42" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="AM42" s="84"/>
-[...10 lines deleted...]
-      <c r="AX42" s="83" t="s">
+      <c r="AM42" s="92"/>
+      <c r="AN42" s="92"/>
+      <c r="AO42" s="92"/>
+      <c r="AP42" s="92"/>
+      <c r="AQ42" s="92"/>
+      <c r="AR42" s="92"/>
+      <c r="AS42" s="92"/>
+      <c r="AT42" s="92"/>
+      <c r="AU42" s="92"/>
+      <c r="AV42" s="92"/>
+      <c r="AW42" s="93"/>
+      <c r="AX42" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="AY42" s="84"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="83" t="s">
+      <c r="AY42" s="92"/>
+      <c r="AZ42" s="92"/>
+      <c r="BA42" s="92"/>
+      <c r="BB42" s="92"/>
+      <c r="BC42" s="92"/>
+      <c r="BD42" s="92"/>
+      <c r="BE42" s="92"/>
+      <c r="BF42" s="92"/>
+      <c r="BG42" s="92"/>
+      <c r="BH42" s="92"/>
+      <c r="BI42" s="93"/>
+      <c r="BJ42" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="BK42" s="84"/>
-[...10 lines deleted...]
-      <c r="BV42" s="83" t="s">
+      <c r="BK42" s="92"/>
+      <c r="BL42" s="92"/>
+      <c r="BM42" s="92"/>
+      <c r="BN42" s="92"/>
+      <c r="BO42" s="92"/>
+      <c r="BP42" s="92"/>
+      <c r="BQ42" s="92"/>
+      <c r="BR42" s="92"/>
+      <c r="BS42" s="92"/>
+      <c r="BT42" s="92"/>
+      <c r="BU42" s="93"/>
+      <c r="BV42" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="BW42" s="84"/>
-[...10 lines deleted...]
-      <c r="CH42" s="83" t="s">
+      <c r="BW42" s="92"/>
+      <c r="BX42" s="92"/>
+      <c r="BY42" s="92"/>
+      <c r="BZ42" s="92"/>
+      <c r="CA42" s="92"/>
+      <c r="CB42" s="92"/>
+      <c r="CC42" s="92"/>
+      <c r="CD42" s="92"/>
+      <c r="CE42" s="92"/>
+      <c r="CF42" s="92"/>
+      <c r="CG42" s="93"/>
+      <c r="CH42" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="CI42" s="84"/>
-[...10 lines deleted...]
-      <c r="CT42" s="83" t="s">
+      <c r="CI42" s="92"/>
+      <c r="CJ42" s="92"/>
+      <c r="CK42" s="92"/>
+      <c r="CL42" s="92"/>
+      <c r="CM42" s="92"/>
+      <c r="CN42" s="92"/>
+      <c r="CO42" s="92"/>
+      <c r="CP42" s="92"/>
+      <c r="CQ42" s="92"/>
+      <c r="CR42" s="92"/>
+      <c r="CS42" s="93"/>
+      <c r="CT42" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="CU42" s="84"/>
-[...9 lines deleted...]
-      <c r="DE42" s="85"/>
+      <c r="CU42" s="92"/>
+      <c r="CV42" s="92"/>
+      <c r="CW42" s="92"/>
+      <c r="CX42" s="92"/>
+      <c r="CY42" s="92"/>
+      <c r="CZ42" s="92"/>
+      <c r="DA42" s="92"/>
+      <c r="DB42" s="92"/>
+      <c r="DC42" s="92"/>
+      <c r="DD42" s="92"/>
+      <c r="DE42" s="93"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="90"/>
+      <c r="A43" s="99"/>
       <c r="B43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="55" t="s">
@@ -30236,54 +30292,56 @@
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="34">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="40">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="49">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="60">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="69">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="78">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="19">
         <v>5795.3</v>
       </c>
-      <c r="CZ44" s="96">
+      <c r="CZ44" s="87">
         <v>20469.900000000001</v>
       </c>
-      <c r="DA44" s="28"/>
+      <c r="DA44" s="89">
+        <v>51352.9</v>
+      </c>
       <c r="DB44" s="28"/>
       <c r="DC44" s="28"/>
       <c r="DD44" s="36"/>
       <c r="DE44" s="36"/>
     </row>
     <row r="45" spans="1:109" s="2" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
       </c>
       <c r="G45" s="12">
@@ -30555,54 +30613,56 @@
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="35">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="41">
         <v>95.2</v>
       </c>
       <c r="CU45" s="50">
         <v>235.2</v>
       </c>
       <c r="CV45" s="61">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="70">
         <v>441</v>
       </c>
       <c r="CX45" s="79">
         <v>473.8</v>
       </c>
       <c r="CY45" s="16">
         <v>530.20000000000005</v>
       </c>
-      <c r="CZ45" s="97">
+      <c r="CZ45" s="88">
         <v>1136.5</v>
       </c>
-      <c r="DA45" s="37"/>
+      <c r="DA45" s="37">
+        <v>2253.1999999999998</v>
+      </c>
       <c r="DB45" s="29"/>
       <c r="DC45" s="37"/>
       <c r="DD45" s="37"/>
       <c r="DE45" s="37"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="14">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="14">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="14">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="14">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="14">
         <v>58.53976733333333</v>
       </c>
       <c r="G46" s="14">
@@ -30874,54 +30934,56 @@
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="35">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="41">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="50">
         <v>165.1</v>
       </c>
       <c r="CV46" s="61">
         <v>211</v>
       </c>
       <c r="CW46" s="70">
         <v>343.5</v>
       </c>
       <c r="CX46" s="79">
         <v>366.5</v>
       </c>
       <c r="CY46" s="17">
         <v>406</v>
       </c>
-      <c r="CZ46" s="97">
+      <c r="CZ46" s="88">
         <v>1608.3</v>
       </c>
-      <c r="DA46" s="37"/>
+      <c r="DA46" s="37">
+        <v>4370.8</v>
+      </c>
       <c r="DB46" s="29"/>
       <c r="DC46" s="37"/>
       <c r="DD46" s="37"/>
       <c r="DE46" s="37"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="14">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="14">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="14">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="14">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="14">
         <v>971.1759616994666</v>
       </c>
       <c r="G47" s="14">
@@ -31193,54 +31255,56 @@
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="35">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="41">
         <v>881.7</v>
       </c>
       <c r="CU47" s="50">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="61">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="70">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="79">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="17">
         <v>4836.8</v>
       </c>
-      <c r="CZ47" s="97">
+      <c r="CZ47" s="88">
         <v>5809.3</v>
       </c>
-      <c r="DA47" s="37"/>
+      <c r="DA47" s="37">
+        <v>6784.8</v>
+      </c>
       <c r="DB47" s="29"/>
       <c r="DC47" s="37"/>
       <c r="DD47" s="37"/>
       <c r="DE47" s="37"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="12" t="s">
@@ -31512,54 +31576,56 @@
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="35">
         <v>24951</v>
       </c>
       <c r="CT48" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU48" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV48" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW48" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX48" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY48" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ48" s="97">
+      <c r="CZ48" s="88">
         <v>1391</v>
       </c>
-      <c r="DA48" s="37"/>
+      <c r="DA48" s="37">
+        <v>3008.6</v>
+      </c>
       <c r="DB48" s="29"/>
       <c r="DC48" s="37"/>
       <c r="DD48" s="37"/>
       <c r="DE48" s="37"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="12" t="s">
@@ -31831,54 +31897,56 @@
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="35">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU49" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV49" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW49" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX49" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY49" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ49" s="97">
+      <c r="CZ49" s="88">
         <v>656.2</v>
       </c>
-      <c r="DA49" s="37"/>
+      <c r="DA49" s="37">
+        <v>1319.3</v>
+      </c>
       <c r="DB49" s="29"/>
       <c r="DC49" s="37"/>
       <c r="DD49" s="37"/>
       <c r="DE49" s="37"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="12" t="s">
@@ -32150,54 +32218,56 @@
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="35">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU50" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV50" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW50" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX50" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY50" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ50" s="97">
+      <c r="CZ50" s="88">
         <v>411.6</v>
       </c>
-      <c r="DA50" s="37"/>
+      <c r="DA50" s="37">
+        <v>2484</v>
+      </c>
       <c r="DB50" s="29"/>
       <c r="DC50" s="37"/>
       <c r="DD50" s="37"/>
       <c r="DE50" s="37"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="12" t="s">
@@ -32469,54 +32539,56 @@
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="35">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU51" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV51" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW51" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX51" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY51" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ51" s="97">
+      <c r="CZ51" s="88">
         <v>3360.3</v>
       </c>
-      <c r="DA51" s="37"/>
+      <c r="DA51" s="37">
+        <v>10144.299999999999</v>
+      </c>
       <c r="DB51" s="29"/>
       <c r="DC51" s="37"/>
       <c r="DD51" s="37"/>
       <c r="DE51" s="37"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="12" t="s">
@@ -32788,54 +32860,56 @@
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="35">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU52" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV52" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW52" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX52" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY52" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ52" s="97">
+      <c r="CZ52" s="88">
         <v>517.20000000000005</v>
       </c>
-      <c r="DA52" s="37"/>
+      <c r="DA52" s="37">
+        <v>2209.8000000000002</v>
+      </c>
       <c r="DB52" s="29"/>
       <c r="DC52" s="37"/>
       <c r="DD52" s="37"/>
       <c r="DE52" s="37"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="12" t="s">
@@ -33107,54 +33181,56 @@
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="35">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU53" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV53" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW53" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX53" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY53" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ53" s="97">
+      <c r="CZ53" s="88">
         <v>1719.1</v>
       </c>
-      <c r="DA53" s="37"/>
+      <c r="DA53" s="37">
+        <v>5695.3</v>
+      </c>
       <c r="DB53" s="29"/>
       <c r="DC53" s="37"/>
       <c r="DD53" s="37"/>
       <c r="DE53" s="37"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="12" t="s">
@@ -33426,54 +33502,56 @@
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="35">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU54" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV54" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW54" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX54" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY54" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ54" s="97">
+      <c r="CZ54" s="88">
         <v>528.79999999999995</v>
       </c>
-      <c r="DA54" s="37"/>
+      <c r="DA54" s="37">
+        <v>1127.4000000000001</v>
+      </c>
       <c r="DB54" s="29"/>
       <c r="DC54" s="37"/>
       <c r="DD54" s="37"/>
       <c r="DE54" s="37"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="12" t="s">
@@ -33745,54 +33823,56 @@
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="35">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="41">
         <v>4.2</v>
       </c>
       <c r="CU55" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="61">
         <v>15</v>
       </c>
       <c r="CW55" s="70">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="79">
         <v>19</v>
       </c>
       <c r="CY55" s="17">
         <v>22.3</v>
       </c>
-      <c r="CZ55" s="97">
+      <c r="CZ55" s="88">
         <v>1753.8</v>
       </c>
-      <c r="DA55" s="37"/>
+      <c r="DA55" s="37">
+        <v>4935.8999999999996</v>
+      </c>
       <c r="DB55" s="29"/>
       <c r="DC55" s="37"/>
       <c r="DD55" s="37"/>
       <c r="DE55" s="37"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="12" t="s">
@@ -34064,54 +34144,56 @@
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="35">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU56" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV56" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW56" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX56" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY56" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="CZ56" s="97">
+      <c r="CZ56" s="88">
         <v>691.1</v>
       </c>
-      <c r="DA56" s="37"/>
+      <c r="DA56" s="37">
+        <v>3583.4</v>
+      </c>
       <c r="DB56" s="29"/>
       <c r="DC56" s="37"/>
       <c r="DD56" s="37"/>
       <c r="DE56" s="37"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="12" t="s">
@@ -34383,383 +34465,385 @@
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="35">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="42" t="s">
         <v>18</v>
       </c>
       <c r="CU57" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CV57" s="62" t="s">
         <v>18</v>
       </c>
       <c r="CW57" s="71" t="s">
         <v>18</v>
       </c>
       <c r="CX57" s="80" t="s">
         <v>18</v>
       </c>
       <c r="CY57" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="CZ57" s="97">
+      <c r="CZ57" s="88">
         <v>886.8</v>
       </c>
-      <c r="DA57" s="37"/>
+      <c r="DA57" s="37">
+        <v>3436.2</v>
+      </c>
       <c r="DB57" s="29"/>
       <c r="DC57" s="37"/>
       <c r="DD57" s="37"/>
       <c r="DE57" s="37"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="B59" s="88" t="s">
+      <c r="B59" s="95" t="s">
         <v>41</v>
       </c>
-      <c r="C59" s="88"/>
-[...57 lines deleted...]
-      <c r="BI59" s="88"/>
+      <c r="C59" s="95"/>
+      <c r="D59" s="95"/>
+      <c r="E59" s="95"/>
+      <c r="F59" s="95"/>
+      <c r="G59" s="95"/>
+      <c r="H59" s="95"/>
+      <c r="I59" s="95"/>
+      <c r="J59" s="95"/>
+      <c r="K59" s="95"/>
+      <c r="L59" s="95"/>
+      <c r="M59" s="95"/>
+      <c r="N59" s="95"/>
+      <c r="O59" s="95"/>
+      <c r="P59" s="95"/>
+      <c r="Q59" s="95"/>
+      <c r="R59" s="95"/>
+      <c r="S59" s="95"/>
+      <c r="T59" s="95"/>
+      <c r="U59" s="95"/>
+      <c r="V59" s="95"/>
+      <c r="W59" s="95"/>
+      <c r="X59" s="95"/>
+      <c r="Y59" s="95"/>
+      <c r="Z59" s="95"/>
+      <c r="AA59" s="95"/>
+      <c r="AB59" s="95"/>
+      <c r="AC59" s="95"/>
+      <c r="AD59" s="95"/>
+      <c r="AE59" s="95"/>
+      <c r="AF59" s="95"/>
+      <c r="AG59" s="95"/>
+      <c r="AH59" s="95"/>
+      <c r="AI59" s="95"/>
+      <c r="AJ59" s="95"/>
+      <c r="AK59" s="95"/>
+      <c r="AL59" s="95"/>
+      <c r="AM59" s="95"/>
+      <c r="AN59" s="95"/>
+      <c r="AO59" s="95"/>
+      <c r="AP59" s="95"/>
+      <c r="AQ59" s="95"/>
+      <c r="AR59" s="95"/>
+      <c r="AS59" s="95"/>
+      <c r="AT59" s="95"/>
+      <c r="AU59" s="95"/>
+      <c r="AV59" s="95"/>
+      <c r="AW59" s="95"/>
+      <c r="AX59" s="95"/>
+      <c r="AY59" s="95"/>
+      <c r="AZ59" s="95"/>
+      <c r="BA59" s="95"/>
+      <c r="BB59" s="95"/>
+      <c r="BC59" s="95"/>
+      <c r="BD59" s="95"/>
+      <c r="BE59" s="95"/>
+      <c r="BF59" s="95"/>
+      <c r="BG59" s="95"/>
+      <c r="BH59" s="95"/>
+      <c r="BI59" s="95"/>
     </row>
     <row r="60" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
-      <c r="K60" s="86" t="s">
+      <c r="K60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="L60" s="86"/>
-      <c r="M60" s="86"/>
+      <c r="L60" s="94"/>
+      <c r="M60" s="94"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
-      <c r="W60" s="87" t="s">
+      <c r="W60" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="X60" s="87"/>
-      <c r="Y60" s="87"/>
+      <c r="X60" s="96"/>
+      <c r="Y60" s="96"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
       <c r="AB60" s="4"/>
       <c r="AC60" s="4"/>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4"/>
       <c r="AG60" s="4"/>
-      <c r="AH60" s="86" t="s">
+      <c r="AH60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AI60" s="86"/>
-[...1 lines deleted...]
-      <c r="AK60" s="86"/>
+      <c r="AI60" s="94"/>
+      <c r="AJ60" s="94"/>
+      <c r="AK60" s="94"/>
       <c r="AL60" s="4"/>
       <c r="AM60" s="4"/>
       <c r="AN60" s="4"/>
       <c r="AO60" s="4"/>
       <c r="AP60" s="4"/>
       <c r="AQ60" s="4"/>
       <c r="AR60" s="4"/>
       <c r="AS60" s="4"/>
-      <c r="AT60" s="86" t="s">
+      <c r="AT60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AU60" s="86"/>
-[...1 lines deleted...]
-      <c r="AW60" s="86"/>
+      <c r="AU60" s="94"/>
+      <c r="AV60" s="94"/>
+      <c r="AW60" s="94"/>
       <c r="AX60" s="4"/>
       <c r="AY60" s="4"/>
       <c r="AZ60" s="4"/>
       <c r="BA60" s="4"/>
       <c r="BB60" s="4"/>
       <c r="BC60" s="4"/>
       <c r="BD60" s="4"/>
       <c r="BE60" s="4"/>
-      <c r="BF60" s="86" t="s">
+      <c r="BF60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BG60" s="86"/>
-[...1 lines deleted...]
-      <c r="BI60" s="86"/>
+      <c r="BG60" s="94"/>
+      <c r="BH60" s="94"/>
+      <c r="BI60" s="94"/>
       <c r="BJ60" s="4"/>
       <c r="BK60" s="4"/>
       <c r="BL60" s="4"/>
       <c r="BM60" s="4"/>
       <c r="BN60" s="4"/>
       <c r="BO60" s="4"/>
       <c r="BP60" s="4"/>
       <c r="BQ60" s="4"/>
-      <c r="BR60" s="86" t="s">
+      <c r="BR60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="BS60" s="86"/>
-[...1 lines deleted...]
-      <c r="BU60" s="86"/>
+      <c r="BS60" s="94"/>
+      <c r="BT60" s="94"/>
+      <c r="BU60" s="94"/>
       <c r="BV60" s="4"/>
       <c r="BW60" s="4"/>
       <c r="BX60" s="4"/>
       <c r="BY60" s="4"/>
       <c r="BZ60" s="4"/>
       <c r="CA60" s="4"/>
       <c r="CB60" s="4"/>
       <c r="CC60" s="4"/>
-      <c r="CD60" s="86" t="s">
+      <c r="CD60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CE60" s="86"/>
-[...1 lines deleted...]
-      <c r="CG60" s="86"/>
+      <c r="CE60" s="94"/>
+      <c r="CF60" s="94"/>
+      <c r="CG60" s="94"/>
       <c r="CH60" s="4"/>
       <c r="CI60" s="4"/>
       <c r="CJ60" s="4"/>
       <c r="CK60" s="4"/>
       <c r="CL60" s="4"/>
       <c r="CM60" s="4"/>
       <c r="CN60" s="4"/>
       <c r="CO60" s="4"/>
-      <c r="CP60" s="86" t="s">
+      <c r="CP60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="CQ60" s="86"/>
-[...1 lines deleted...]
-      <c r="CS60" s="86"/>
+      <c r="CQ60" s="94"/>
+      <c r="CR60" s="94"/>
+      <c r="CS60" s="94"/>
       <c r="CT60" s="4"/>
       <c r="CU60" s="4"/>
       <c r="CV60" s="4"/>
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
-      <c r="DB60" s="86" t="s">
+      <c r="DB60" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="DC60" s="86"/>
-[...1 lines deleted...]
-      <c r="DE60" s="86"/>
+      <c r="DC60" s="94"/>
+      <c r="DD60" s="94"/>
+      <c r="DE60" s="94"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="89"/>
-      <c r="B61" s="83" t="s">
+      <c r="A61" s="98"/>
+      <c r="B61" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="84"/>
-[...10 lines deleted...]
-      <c r="N61" s="83" t="s">
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="93"/>
+      <c r="N61" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="O61" s="84"/>
-[...10 lines deleted...]
-      <c r="Z61" s="83" t="s">
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="93"/>
+      <c r="Z61" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="AA61" s="84"/>
-[...10 lines deleted...]
-      <c r="AL61" s="83" t="s">
+      <c r="AA61" s="92"/>
+      <c r="AB61" s="92"/>
+      <c r="AC61" s="92"/>
+      <c r="AD61" s="92"/>
+      <c r="AE61" s="92"/>
+      <c r="AF61" s="92"/>
+      <c r="AG61" s="92"/>
+      <c r="AH61" s="92"/>
+      <c r="AI61" s="92"/>
+      <c r="AJ61" s="92"/>
+      <c r="AK61" s="93"/>
+      <c r="AL61" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="AM61" s="84"/>
-[...10 lines deleted...]
-      <c r="AX61" s="83" t="s">
+      <c r="AM61" s="92"/>
+      <c r="AN61" s="92"/>
+      <c r="AO61" s="92"/>
+      <c r="AP61" s="92"/>
+      <c r="AQ61" s="92"/>
+      <c r="AR61" s="92"/>
+      <c r="AS61" s="92"/>
+      <c r="AT61" s="92"/>
+      <c r="AU61" s="92"/>
+      <c r="AV61" s="92"/>
+      <c r="AW61" s="93"/>
+      <c r="AX61" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="AY61" s="84"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="83" t="s">
+      <c r="AY61" s="92"/>
+      <c r="AZ61" s="92"/>
+      <c r="BA61" s="92"/>
+      <c r="BB61" s="92"/>
+      <c r="BC61" s="92"/>
+      <c r="BD61" s="92"/>
+      <c r="BE61" s="92"/>
+      <c r="BF61" s="92"/>
+      <c r="BG61" s="92"/>
+      <c r="BH61" s="92"/>
+      <c r="BI61" s="93"/>
+      <c r="BJ61" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="BK61" s="84"/>
-[...10 lines deleted...]
-      <c r="BV61" s="83" t="s">
+      <c r="BK61" s="92"/>
+      <c r="BL61" s="92"/>
+      <c r="BM61" s="92"/>
+      <c r="BN61" s="92"/>
+      <c r="BO61" s="92"/>
+      <c r="BP61" s="92"/>
+      <c r="BQ61" s="92"/>
+      <c r="BR61" s="92"/>
+      <c r="BS61" s="92"/>
+      <c r="BT61" s="92"/>
+      <c r="BU61" s="93"/>
+      <c r="BV61" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="BW61" s="84"/>
-[...10 lines deleted...]
-      <c r="CH61" s="83" t="s">
+      <c r="BW61" s="92"/>
+      <c r="BX61" s="92"/>
+      <c r="BY61" s="92"/>
+      <c r="BZ61" s="92"/>
+      <c r="CA61" s="92"/>
+      <c r="CB61" s="92"/>
+      <c r="CC61" s="92"/>
+      <c r="CD61" s="92"/>
+      <c r="CE61" s="92"/>
+      <c r="CF61" s="92"/>
+      <c r="CG61" s="93"/>
+      <c r="CH61" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="CI61" s="84"/>
-[...10 lines deleted...]
-      <c r="CT61" s="83" t="s">
+      <c r="CI61" s="92"/>
+      <c r="CJ61" s="92"/>
+      <c r="CK61" s="92"/>
+      <c r="CL61" s="92"/>
+      <c r="CM61" s="92"/>
+      <c r="CN61" s="92"/>
+      <c r="CO61" s="92"/>
+      <c r="CP61" s="92"/>
+      <c r="CQ61" s="92"/>
+      <c r="CR61" s="92"/>
+      <c r="CS61" s="93"/>
+      <c r="CT61" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="CU61" s="84"/>
-[...9 lines deleted...]
-      <c r="DE61" s="85"/>
+      <c r="CU61" s="92"/>
+      <c r="CV61" s="92"/>
+      <c r="CW61" s="92"/>
+      <c r="CX61" s="92"/>
+      <c r="CY61" s="92"/>
+      <c r="CZ61" s="92"/>
+      <c r="DA61" s="92"/>
+      <c r="DB61" s="92"/>
+      <c r="DC61" s="92"/>
+      <c r="DD61" s="92"/>
+      <c r="DE61" s="93"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="90"/>
+      <c r="A62" s="99"/>
       <c r="B62" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="55" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="55" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="55" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="55" t="s">
         <v>7</v>
       </c>
       <c r="J62" s="55" t="s">
@@ -35351,54 +35435,56 @@
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="36">
         <v>200525</v>
       </c>
       <c r="CT63" s="43">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="52">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="63">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="72">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="81">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="81">
         <v>103046.39999999999</v>
       </c>
-      <c r="CZ63" s="98">
+      <c r="CZ63" s="89">
         <v>122897.2</v>
       </c>
-      <c r="DA63" s="28"/>
+      <c r="DA63" s="89">
+        <v>142334.70000000001</v>
+      </c>
       <c r="DB63" s="28"/>
       <c r="DC63" s="28"/>
       <c r="DD63" s="36"/>
       <c r="DE63" s="36"/>
     </row>
     <row r="64" spans="1:109" s="2" customFormat="1">
       <c r="A64" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
       </c>
       <c r="G64" s="12">
@@ -35670,54 +35756,56 @@
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="37">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="44">
         <v>662.1</v>
       </c>
       <c r="CU64" s="53">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="64">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="73">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="82">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="16">
         <v>5121.2</v>
       </c>
-      <c r="CZ64" s="99">
+      <c r="CZ64" s="90">
         <v>5944.6</v>
       </c>
-      <c r="DA64" s="37"/>
+      <c r="DA64" s="37">
+        <v>7075.9</v>
+      </c>
       <c r="DB64" s="29"/>
       <c r="DC64" s="37"/>
       <c r="DD64" s="37"/>
       <c r="DE64" s="37"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="14">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="14">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="14">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="14">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="14">
         <v>3371.8884151697448</v>
       </c>
       <c r="G65" s="14">
@@ -35989,54 +36077,56 @@
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="37">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="44">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="53">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="64">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="73">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="82">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="17">
         <v>12256.2</v>
       </c>
-      <c r="CZ65" s="99">
+      <c r="CZ65" s="90">
         <v>14448.3</v>
       </c>
-      <c r="DA65" s="37"/>
+      <c r="DA65" s="37">
+        <v>16976.3</v>
+      </c>
       <c r="DB65" s="29"/>
       <c r="DC65" s="37"/>
       <c r="DD65" s="37"/>
       <c r="DE65" s="37"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="14">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="14">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="14">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="14">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="14">
         <v>1879.9446923230871</v>
       </c>
       <c r="G66" s="14">
@@ -36308,54 +36398,56 @@
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="37">
         <v>10283</v>
       </c>
       <c r="CT66" s="44">
         <v>460.7</v>
       </c>
       <c r="CU66" s="53">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="64">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="73">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="82">
         <v>3696</v>
       </c>
       <c r="CY66" s="17">
         <v>5763</v>
       </c>
-      <c r="CZ66" s="99">
+      <c r="CZ66" s="90">
         <v>7821.3</v>
       </c>
-      <c r="DA66" s="37"/>
+      <c r="DA66" s="37">
+        <v>8902.2999999999993</v>
+      </c>
       <c r="DB66" s="29"/>
       <c r="DC66" s="37"/>
       <c r="DD66" s="37"/>
       <c r="DE66" s="37"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="14">
         <v>2691.4306752839175</v>
       </c>
       <c r="G67" s="14">
@@ -36627,54 +36719,56 @@
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="37">
         <v>10711</v>
       </c>
       <c r="CT67" s="44">
         <v>543.4</v>
       </c>
       <c r="CU67" s="53">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="64">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="73">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="82">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="17">
         <v>5670.4</v>
       </c>
-      <c r="CZ67" s="99">
+      <c r="CZ67" s="90">
         <v>6633.2</v>
       </c>
-      <c r="DA67" s="37"/>
+      <c r="DA67" s="37">
+        <v>7955.7</v>
+      </c>
       <c r="DB67" s="29"/>
       <c r="DC67" s="37"/>
       <c r="DD67" s="37"/>
       <c r="DE67" s="37"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="14">
         <v>3191.6806208330327</v>
       </c>
       <c r="G68" s="14">
@@ -36946,54 +37040,56 @@
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="37">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="44">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="53">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="64">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="73">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="82">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="17">
         <v>8009.6</v>
       </c>
-      <c r="CZ68" s="99">
+      <c r="CZ68" s="90">
         <v>9743.5</v>
       </c>
-      <c r="DA68" s="37"/>
+      <c r="DA68" s="37">
+        <v>11547.1</v>
+      </c>
       <c r="DB68" s="29"/>
       <c r="DC68" s="37"/>
       <c r="DD68" s="37"/>
       <c r="DE68" s="37"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="14">
         <v>2853.8153666464405</v>
       </c>
       <c r="G69" s="14">
@@ -37265,54 +37361,56 @@
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="37">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="44">
         <v>838.3</v>
       </c>
       <c r="CU69" s="53">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="64">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="73">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="82">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="17">
         <v>4987.2</v>
       </c>
-      <c r="CZ69" s="99">
+      <c r="CZ69" s="90">
         <v>5761.9</v>
       </c>
-      <c r="DA69" s="37"/>
+      <c r="DA69" s="37">
+        <v>6433.9</v>
+      </c>
       <c r="DB69" s="29"/>
       <c r="DC69" s="37"/>
       <c r="DD69" s="37"/>
       <c r="DE69" s="37"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="14">
         <v>3066.4050577114822</v>
       </c>
       <c r="G70" s="14">
@@ -37584,54 +37682,56 @@
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="37">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="44">
         <v>828</v>
       </c>
       <c r="CU70" s="53">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="64">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="73">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="82">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="17">
         <v>7793.4</v>
       </c>
-      <c r="CZ70" s="99">
+      <c r="CZ70" s="90">
         <v>9311.2000000000007</v>
       </c>
-      <c r="DA70" s="37"/>
+      <c r="DA70" s="37">
+        <v>11051</v>
+      </c>
       <c r="DB70" s="29"/>
       <c r="DC70" s="37"/>
       <c r="DD70" s="37"/>
       <c r="DE70" s="37"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
       </c>
       <c r="G71" s="12">
@@ -37903,54 +38003,56 @@
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="37">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="44">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="53">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="64">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="73">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="82">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="17">
         <v>6792.4</v>
       </c>
-      <c r="CZ71" s="99">
+      <c r="CZ71" s="90">
         <v>7877</v>
       </c>
-      <c r="DA71" s="37"/>
+      <c r="DA71" s="37">
+        <v>9275.2999999999993</v>
+      </c>
       <c r="DB71" s="29"/>
       <c r="DC71" s="37"/>
       <c r="DD71" s="37"/>
       <c r="DE71" s="37"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="14">
         <v>2477.4381546842628</v>
       </c>
       <c r="G72" s="14">
@@ -38222,54 +38324,56 @@
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="37">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="44">
         <v>458.9</v>
       </c>
       <c r="CU72" s="53">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="64">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="73">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="82">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="17">
         <v>4415</v>
       </c>
-      <c r="CZ72" s="99">
+      <c r="CZ72" s="90">
         <v>5559.1</v>
       </c>
-      <c r="DA72" s="37"/>
+      <c r="DA72" s="37">
+        <v>6750.8</v>
+      </c>
       <c r="DB72" s="29"/>
       <c r="DC72" s="37"/>
       <c r="DD72" s="37"/>
       <c r="DE72" s="37"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="14">
         <v>2706.4933243139203</v>
       </c>
       <c r="G73" s="14">
@@ -38541,54 +38645,56 @@
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="37">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="44">
         <v>408.3</v>
       </c>
       <c r="CU73" s="53">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="64">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="73">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="82">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="17">
         <v>7965.2</v>
       </c>
-      <c r="CZ73" s="99">
+      <c r="CZ73" s="90">
         <v>8438.7999999999993</v>
       </c>
-      <c r="DA73" s="37"/>
+      <c r="DA73" s="37">
+        <v>9198.7000000000007</v>
+      </c>
       <c r="DB73" s="29"/>
       <c r="DC73" s="37"/>
       <c r="DD73" s="37"/>
       <c r="DE73" s="37"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
       </c>
       <c r="G74" s="13">
@@ -38860,54 +38966,56 @@
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="37">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="44">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="53">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="64">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="73">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="82">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="17">
         <v>21102.9</v>
       </c>
-      <c r="CZ74" s="99">
+      <c r="CZ74" s="90">
         <v>25845.200000000001</v>
       </c>
-      <c r="DA74" s="37"/>
+      <c r="DA74" s="37">
+        <v>29670.6</v>
+      </c>
       <c r="DB74" s="29"/>
       <c r="DC74" s="37"/>
       <c r="DD74" s="37"/>
       <c r="DE74" s="37"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
       </c>
       <c r="G75" s="13">
@@ -39179,54 +39287,56 @@
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="37">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="44">
         <v>484.3</v>
       </c>
       <c r="CU75" s="53">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="64">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="73">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="82">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="17">
         <v>4398.2</v>
       </c>
-      <c r="CZ75" s="99">
+      <c r="CZ75" s="90">
         <v>5383.1</v>
       </c>
-      <c r="DA75" s="37"/>
+      <c r="DA75" s="37">
+        <v>5973.2</v>
+      </c>
       <c r="DB75" s="29"/>
       <c r="DC75" s="37"/>
       <c r="DD75" s="37"/>
       <c r="DE75" s="37"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
       </c>
       <c r="G76" s="13">
@@ -39498,269 +39608,271 @@
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="37">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="44">
         <v>911.8</v>
       </c>
       <c r="CU76" s="53">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="64">
         <v>3133</v>
       </c>
       <c r="CW76" s="73">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="82">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="37">
         <v>8771.4</v>
       </c>
-      <c r="CZ76" s="99">
+      <c r="CZ76" s="90">
         <v>10130.1</v>
       </c>
-      <c r="DA76" s="37"/>
+      <c r="DA76" s="37">
+        <v>11524</v>
+      </c>
       <c r="DB76" s="29"/>
       <c r="DC76" s="37"/>
       <c r="DD76" s="37"/>
       <c r="DE76" s="37"/>
     </row>
     <row r="78" spans="1:109">
-      <c r="B78" s="91"/>
-[...3 lines deleted...]
-      <c r="F78" s="91"/>
+      <c r="B78" s="97"/>
+      <c r="C78" s="97"/>
+      <c r="D78" s="97"/>
+      <c r="E78" s="97"/>
+      <c r="F78" s="97"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AX78" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT42:DE42"/>
-[...13 lines deleted...]
-    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP60:CS60"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP22:CS22"/>
+    <mergeCell ref="CH23:CS23"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="BR41:BU41"/>
+    <mergeCell ref="BJ23:BU23"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR22:BU22"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="CD60:CG60"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="CD22:CG22"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AH41:AK41"/>
+    <mergeCell ref="B21:BI21"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AH22:AK22"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="W22:Y22"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="K41:M41"/>
     <mergeCell ref="B78:F78"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B40:BI40"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="AH60:AK60"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="AX42:BI42"/>
-    <mergeCell ref="A42:A43"/>
-[...48 lines deleted...]
-    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="B59:BI59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="BJ61:BU61"/>
+    <mergeCell ref="BR60:BU60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB22:DE22"/>
+    <mergeCell ref="CT23:DE23"/>
+    <mergeCell ref="DB41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>