--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
@@ -9722,51 +9722,51 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -9852,79 +9852,90 @@
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
@@ -18939,372 +18950,372 @@
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="10" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="1" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="102" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="97"/>
-[...58 lines deleted...]
-      <c r="BI1" s="97"/>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="102"/>
+      <c r="W1" s="102"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="102"/>
+      <c r="Z1" s="102"/>
+      <c r="AA1" s="102"/>
+      <c r="AB1" s="102"/>
+      <c r="AC1" s="102"/>
+      <c r="AD1" s="102"/>
+      <c r="AE1" s="102"/>
+      <c r="AF1" s="102"/>
+      <c r="AG1" s="102"/>
+      <c r="AH1" s="102"/>
+      <c r="AI1" s="102"/>
+      <c r="AJ1" s="102"/>
+      <c r="AK1" s="102"/>
+      <c r="AL1" s="102"/>
+      <c r="AM1" s="102"/>
+      <c r="AN1" s="102"/>
+      <c r="AO1" s="102"/>
+      <c r="AP1" s="102"/>
+      <c r="AQ1" s="102"/>
+      <c r="AR1" s="102"/>
+      <c r="AS1" s="102"/>
+      <c r="AT1" s="102"/>
+      <c r="AU1" s="102"/>
+      <c r="AV1" s="102"/>
+      <c r="AW1" s="102"/>
+      <c r="AX1" s="102"/>
+      <c r="AY1" s="102"/>
+      <c r="AZ1" s="102"/>
+      <c r="BA1" s="102"/>
+      <c r="BB1" s="102"/>
+      <c r="BC1" s="102"/>
+      <c r="BD1" s="102"/>
+      <c r="BE1" s="102"/>
+      <c r="BF1" s="102"/>
+      <c r="BG1" s="102"/>
+      <c r="BH1" s="102"/>
+      <c r="BI1" s="102"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
-      <c r="K2" s="92" t="s">
+      <c r="K2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="L2" s="92"/>
-      <c r="M2" s="92"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
-      <c r="W2" s="92" t="s">
+      <c r="W2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="X2" s="92"/>
-      <c r="Y2" s="92"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="92" t="s">
+      <c r="AH2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="92"/>
-[...1 lines deleted...]
-      <c r="AK2" s="92"/>
+      <c r="AI2" s="101"/>
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="101"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="92" t="s">
+      <c r="AT2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="92"/>
-[...1 lines deleted...]
-      <c r="AW2" s="92"/>
+      <c r="AU2" s="101"/>
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="101"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="92" t="s">
+      <c r="BF2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="92"/>
-[...1 lines deleted...]
-      <c r="BI2" s="92"/>
+      <c r="BG2" s="101"/>
+      <c r="BH2" s="101"/>
+      <c r="BI2" s="101"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
       <c r="BR2" s="15"/>
       <c r="BS2" s="15"/>
       <c r="BT2" s="15"/>
       <c r="BU2" s="15"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="92" t="s">
+      <c r="CD2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="92"/>
-[...1 lines deleted...]
-      <c r="CG2" s="92"/>
+      <c r="CE2" s="101"/>
+      <c r="CF2" s="101"/>
+      <c r="CG2" s="101"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="92" t="s">
+      <c r="CP2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="92"/>
-[...1 lines deleted...]
-      <c r="CS2" s="92"/>
+      <c r="CQ2" s="101"/>
+      <c r="CR2" s="101"/>
+      <c r="CS2" s="101"/>
       <c r="CT2" s="15"/>
       <c r="CU2" s="15"/>
       <c r="CV2" s="15"/>
       <c r="CW2" s="15"/>
       <c r="CX2" s="15"/>
       <c r="CY2" s="15"/>
       <c r="CZ2" s="15"/>
       <c r="DA2" s="15"/>
-      <c r="DB2" s="92" t="s">
+      <c r="DB2" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="DC2" s="92"/>
-[...1 lines deleted...]
-      <c r="DE2" s="92"/>
+      <c r="DC2" s="101"/>
+      <c r="DD2" s="101"/>
+      <c r="DE2" s="101"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="94"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="103"/>
+      <c r="B3" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="90"/>
-[...10 lines deleted...]
-      <c r="N3" s="89" t="s">
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="99"/>
+      <c r="K3" s="99"/>
+      <c r="L3" s="99"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="90"/>
-[...10 lines deleted...]
-      <c r="Z3" s="89" t="s">
+      <c r="O3" s="99"/>
+      <c r="P3" s="99"/>
+      <c r="Q3" s="99"/>
+      <c r="R3" s="99"/>
+      <c r="S3" s="99"/>
+      <c r="T3" s="99"/>
+      <c r="U3" s="99"/>
+      <c r="V3" s="99"/>
+      <c r="W3" s="99"/>
+      <c r="X3" s="99"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="AA3" s="90"/>
-[...10 lines deleted...]
-      <c r="AL3" s="89" t="s">
+      <c r="AA3" s="99"/>
+      <c r="AB3" s="99"/>
+      <c r="AC3" s="99"/>
+      <c r="AD3" s="99"/>
+      <c r="AE3" s="99"/>
+      <c r="AF3" s="99"/>
+      <c r="AG3" s="99"/>
+      <c r="AH3" s="99"/>
+      <c r="AI3" s="99"/>
+      <c r="AJ3" s="99"/>
+      <c r="AK3" s="100"/>
+      <c r="AL3" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="AM3" s="90"/>
-[...10 lines deleted...]
-      <c r="AX3" s="89" t="s">
+      <c r="AM3" s="99"/>
+      <c r="AN3" s="99"/>
+      <c r="AO3" s="99"/>
+      <c r="AP3" s="99"/>
+      <c r="AQ3" s="99"/>
+      <c r="AR3" s="99"/>
+      <c r="AS3" s="99"/>
+      <c r="AT3" s="99"/>
+      <c r="AU3" s="99"/>
+      <c r="AV3" s="99"/>
+      <c r="AW3" s="100"/>
+      <c r="AX3" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="90"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="89" t="s">
+      <c r="AY3" s="99"/>
+      <c r="AZ3" s="99"/>
+      <c r="BA3" s="99"/>
+      <c r="BB3" s="99"/>
+      <c r="BC3" s="99"/>
+      <c r="BD3" s="99"/>
+      <c r="BE3" s="99"/>
+      <c r="BF3" s="99"/>
+      <c r="BG3" s="99"/>
+      <c r="BH3" s="99"/>
+      <c r="BI3" s="100"/>
+      <c r="BJ3" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="BK3" s="90"/>
-[...10 lines deleted...]
-      <c r="BV3" s="89" t="s">
+      <c r="BK3" s="99"/>
+      <c r="BL3" s="99"/>
+      <c r="BM3" s="99"/>
+      <c r="BN3" s="99"/>
+      <c r="BO3" s="99"/>
+      <c r="BP3" s="99"/>
+      <c r="BQ3" s="99"/>
+      <c r="BR3" s="99"/>
+      <c r="BS3" s="99"/>
+      <c r="BT3" s="99"/>
+      <c r="BU3" s="100"/>
+      <c r="BV3" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="90"/>
-[...10 lines deleted...]
-      <c r="CH3" s="89" t="s">
+      <c r="BW3" s="99"/>
+      <c r="BX3" s="99"/>
+      <c r="BY3" s="99"/>
+      <c r="BZ3" s="99"/>
+      <c r="CA3" s="99"/>
+      <c r="CB3" s="99"/>
+      <c r="CC3" s="99"/>
+      <c r="CD3" s="99"/>
+      <c r="CE3" s="99"/>
+      <c r="CF3" s="99"/>
+      <c r="CG3" s="100"/>
+      <c r="CH3" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="CI3" s="90"/>
-[...10 lines deleted...]
-      <c r="CT3" s="89" t="s">
+      <c r="CI3" s="99"/>
+      <c r="CJ3" s="99"/>
+      <c r="CK3" s="99"/>
+      <c r="CL3" s="99"/>
+      <c r="CM3" s="99"/>
+      <c r="CN3" s="99"/>
+      <c r="CO3" s="99"/>
+      <c r="CP3" s="99"/>
+      <c r="CQ3" s="99"/>
+      <c r="CR3" s="99"/>
+      <c r="CS3" s="100"/>
+      <c r="CT3" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="90"/>
-[...9 lines deleted...]
-      <c r="DE3" s="91"/>
+      <c r="CU3" s="99"/>
+      <c r="CV3" s="99"/>
+      <c r="CW3" s="99"/>
+      <c r="CX3" s="99"/>
+      <c r="CY3" s="99"/>
+      <c r="CZ3" s="99"/>
+      <c r="DA3" s="99"/>
+      <c r="DB3" s="99"/>
+      <c r="DC3" s="99"/>
+      <c r="DD3" s="99"/>
+      <c r="DE3" s="100"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="95"/>
+      <c r="A4" s="104"/>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -19884,54 +19895,56 @@
       </c>
       <c r="CN5" s="39">
         <v>34674.300000000003</v>
       </c>
       <c r="CO5" s="47">
         <v>47163.199999999997</v>
       </c>
       <c r="CP5" s="61">
         <v>155956.6</v>
       </c>
       <c r="CQ5" s="45">
         <v>97616</v>
       </c>
       <c r="CR5" s="19">
         <v>96153.3</v>
       </c>
       <c r="CS5" s="63">
         <v>48176.7</v>
       </c>
       <c r="CT5" s="71">
         <v>13252.6</v>
       </c>
       <c r="CU5" s="80">
         <v>14993.7</v>
       </c>
-      <c r="CV5" s="99">
+      <c r="CV5" s="89">
         <v>16853.8</v>
       </c>
-      <c r="CW5" s="45"/>
+      <c r="CW5" s="108">
+        <v>18470.3</v>
+      </c>
       <c r="CX5" s="45"/>
       <c r="CY5" s="45"/>
       <c r="CZ5" s="45"/>
       <c r="DA5" s="61"/>
       <c r="DB5" s="61"/>
       <c r="DC5" s="45"/>
       <c r="DD5" s="69"/>
       <c r="DE5" s="69"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="27">
         <v>206.09758250089098</v>
       </c>
       <c r="C6" s="27">
         <v>256.93930535886909</v>
       </c>
       <c r="D6" s="27">
         <v>236.21061544566399</v>
       </c>
       <c r="E6" s="27">
         <v>307.27123481743234</v>
       </c>
@@ -20195,54 +20208,56 @@
       </c>
       <c r="CN6" s="40">
         <v>1930.6</v>
       </c>
       <c r="CO6" s="48">
         <v>2673.85</v>
       </c>
       <c r="CP6" s="62">
         <v>10168.4</v>
       </c>
       <c r="CQ6" s="62">
         <v>5814.8</v>
       </c>
       <c r="CR6" s="28">
         <v>936</v>
       </c>
       <c r="CS6" s="64">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT6" s="72">
         <v>792.6</v>
       </c>
       <c r="CU6" s="81">
         <v>748.9</v>
       </c>
-      <c r="CV6" s="100">
+      <c r="CV6" s="90">
         <v>1366.2</v>
       </c>
-      <c r="CW6" s="62"/>
+      <c r="CW6" s="109">
+        <v>1078.8</v>
+      </c>
       <c r="CX6" s="62"/>
       <c r="CY6" s="62"/>
       <c r="CZ6" s="62"/>
       <c r="DA6" s="62"/>
       <c r="DB6" s="62"/>
       <c r="DC6" s="62"/>
       <c r="DD6" s="70"/>
       <c r="DE6" s="70"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="28">
         <v>561.42604534634916</v>
       </c>
       <c r="C7" s="28">
         <v>602.30809679391439</v>
       </c>
       <c r="D7" s="28">
         <v>779.85391622164616</v>
       </c>
       <c r="E7" s="28">
         <v>753.36986089500874</v>
       </c>
@@ -20506,54 +20521,56 @@
       </c>
       <c r="CN7" s="40">
         <v>4667.2</v>
       </c>
       <c r="CO7" s="48">
         <v>4646.34</v>
       </c>
       <c r="CP7" s="62">
         <v>23131.5</v>
       </c>
       <c r="CQ7" s="62">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR7" s="28">
         <v>1609.9</v>
       </c>
       <c r="CS7" s="64">
         <v>1527.9</v>
       </c>
       <c r="CT7" s="72">
         <v>1832.5</v>
       </c>
       <c r="CU7" s="81">
         <v>1897.3</v>
       </c>
-      <c r="CV7" s="100">
+      <c r="CV7" s="90">
         <v>2167</v>
       </c>
-      <c r="CW7" s="62"/>
+      <c r="CW7" s="109">
+        <v>2162</v>
+      </c>
       <c r="CX7" s="62"/>
       <c r="CY7" s="62"/>
       <c r="CZ7" s="62"/>
       <c r="DA7" s="62"/>
       <c r="DB7" s="62"/>
       <c r="DC7" s="62"/>
       <c r="DD7" s="70"/>
       <c r="DE7" s="70"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28">
         <v>517.7655387417318</v>
       </c>
       <c r="C8" s="28">
         <v>567.27907698800311</v>
       </c>
       <c r="D8" s="28">
         <v>584.08689814257957</v>
       </c>
       <c r="E8" s="28">
         <v>548.65106920404367</v>
       </c>
@@ -20817,54 +20834,56 @@
       </c>
       <c r="CN8" s="40">
         <v>2621.7</v>
       </c>
       <c r="CO8" s="48">
         <v>2402.0700000000002</v>
       </c>
       <c r="CP8" s="62">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ8" s="62">
         <v>6206</v>
       </c>
       <c r="CR8" s="28">
         <v>1751.1</v>
       </c>
       <c r="CS8" s="64">
         <v>2475.9</v>
       </c>
       <c r="CT8" s="72">
         <v>1347.6</v>
       </c>
       <c r="CU8" s="81">
         <v>2008</v>
       </c>
-      <c r="CV8" s="100">
+      <c r="CV8" s="90">
         <v>1893.6</v>
       </c>
-      <c r="CW8" s="62"/>
+      <c r="CW8" s="109">
+        <v>1359.3</v>
+      </c>
       <c r="CX8" s="62"/>
       <c r="CY8" s="62"/>
       <c r="CZ8" s="62"/>
       <c r="DA8" s="62"/>
       <c r="DB8" s="62"/>
       <c r="DC8" s="62"/>
       <c r="DD8" s="70"/>
       <c r="DE8" s="70"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C9" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D9" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E9" s="28">
         <v>781.96649970233932</v>
       </c>
@@ -21128,54 +21147,56 @@
       </c>
       <c r="CN9" s="40">
         <v>1781.4</v>
       </c>
       <c r="CO9" s="48">
         <v>2795.23</v>
       </c>
       <c r="CP9" s="62">
         <v>12452.6</v>
       </c>
       <c r="CQ9" s="62">
         <v>6955.5</v>
       </c>
       <c r="CR9" s="28">
         <v>4286.5</v>
       </c>
       <c r="CS9" s="64">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT9" s="72">
         <v>554.4</v>
       </c>
       <c r="CU9" s="81">
         <v>764.1</v>
       </c>
-      <c r="CV9" s="100">
+      <c r="CV9" s="90">
         <v>539</v>
       </c>
-      <c r="CW9" s="62"/>
+      <c r="CW9" s="109">
+        <v>1434</v>
+      </c>
       <c r="CX9" s="62"/>
       <c r="CY9" s="62"/>
       <c r="CZ9" s="62"/>
       <c r="DA9" s="62"/>
       <c r="DB9" s="62"/>
       <c r="DC9" s="62"/>
       <c r="DD9" s="70"/>
       <c r="DE9" s="70"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="28">
         <v>548.59467764545275</v>
       </c>
       <c r="C10" s="28">
         <v>419.16464222342074</v>
       </c>
       <c r="D10" s="28">
         <v>620.53598077563208</v>
       </c>
       <c r="E10" s="28">
         <v>687.86767765519369</v>
       </c>
@@ -21439,54 +21460,56 @@
       </c>
       <c r="CN10" s="40">
         <v>2458.6</v>
       </c>
       <c r="CO10" s="48">
         <v>2416.34</v>
       </c>
       <c r="CP10" s="62">
         <v>2821.9</v>
       </c>
       <c r="CQ10" s="62">
         <v>3161.8</v>
       </c>
       <c r="CR10" s="28">
         <v>3494.1</v>
       </c>
       <c r="CS10" s="64">
         <v>5381.7</v>
       </c>
       <c r="CT10" s="72">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU10" s="81">
         <v>795</v>
       </c>
-      <c r="CV10" s="100">
+      <c r="CV10" s="90">
         <v>1055.9000000000001</v>
       </c>
-      <c r="CW10" s="62"/>
+      <c r="CW10" s="109">
+        <v>1176.9000000000001</v>
+      </c>
       <c r="CX10" s="62"/>
       <c r="CY10" s="62"/>
       <c r="CZ10" s="62"/>
       <c r="DA10" s="62"/>
       <c r="DB10" s="62"/>
       <c r="DC10" s="62"/>
       <c r="DD10" s="70"/>
       <c r="DE10" s="70"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C11" s="29">
         <v>364.71631991507832</v>
       </c>
       <c r="D11" s="28">
         <v>506.87214869670987</v>
       </c>
       <c r="E11" s="28">
         <v>634.31254384093734</v>
       </c>
@@ -21750,54 +21773,56 @@
       </c>
       <c r="CN11" s="40">
         <v>1136.9000000000001</v>
       </c>
       <c r="CO11" s="48">
         <v>2027.29</v>
       </c>
       <c r="CP11" s="62">
         <v>10468.4</v>
       </c>
       <c r="CQ11" s="62">
         <v>11836.6</v>
       </c>
       <c r="CR11" s="28">
         <v>12255.8</v>
       </c>
       <c r="CS11" s="64">
         <v>1068.2</v>
       </c>
       <c r="CT11" s="72">
         <v>841.1</v>
       </c>
       <c r="CU11" s="81">
         <v>518.9</v>
       </c>
-      <c r="CV11" s="100">
+      <c r="CV11" s="90">
         <v>678.7</v>
       </c>
-      <c r="CW11" s="62"/>
+      <c r="CW11" s="109">
+        <v>845.6</v>
+      </c>
       <c r="CX11" s="62"/>
       <c r="CY11" s="62"/>
       <c r="CZ11" s="62"/>
       <c r="DA11" s="62"/>
       <c r="DB11" s="62"/>
       <c r="DC11" s="62"/>
       <c r="DD11" s="70"/>
       <c r="DE11" s="70"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C12" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D12" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E12" s="28">
         <v>736.67321629372498</v>
       </c>
@@ -22061,54 +22086,56 @@
       </c>
       <c r="CN12" s="40">
         <v>1819.8</v>
       </c>
       <c r="CO12" s="48">
         <v>7441.58</v>
       </c>
       <c r="CP12" s="62">
         <v>11298.7</v>
       </c>
       <c r="CQ12" s="62">
         <v>14454.9</v>
       </c>
       <c r="CR12" s="28">
         <v>11123.9</v>
       </c>
       <c r="CS12" s="64">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT12" s="72">
         <v>828.2</v>
       </c>
       <c r="CU12" s="81">
         <v>1099.8</v>
       </c>
-      <c r="CV12" s="100">
+      <c r="CV12" s="90">
         <v>1107.5</v>
       </c>
-      <c r="CW12" s="62"/>
+      <c r="CW12" s="109">
+        <v>1449.4</v>
+      </c>
       <c r="CX12" s="62"/>
       <c r="CY12" s="62"/>
       <c r="CZ12" s="62"/>
       <c r="DA12" s="62"/>
       <c r="DB12" s="62"/>
       <c r="DC12" s="62"/>
       <c r="DD12" s="70"/>
       <c r="DE12" s="70"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>455.64254713863824</v>
       </c>
       <c r="C13" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D13" s="27">
         <v>571.22490369416789</v>
       </c>
       <c r="E13" s="27">
         <v>656.91081544350345</v>
       </c>
@@ -22372,54 +22399,56 @@
       </c>
       <c r="CN13" s="40">
         <v>1636.1</v>
       </c>
       <c r="CO13" s="48">
         <v>2819.99</v>
       </c>
       <c r="CP13" s="62">
         <v>11346.1</v>
       </c>
       <c r="CQ13" s="62">
         <v>8741.5</v>
       </c>
       <c r="CR13" s="28">
         <v>18581.7</v>
       </c>
       <c r="CS13" s="64">
         <v>6789.6</v>
       </c>
       <c r="CT13" s="72">
         <v>588.1</v>
       </c>
       <c r="CU13" s="81">
         <v>740.1</v>
       </c>
-      <c r="CV13" s="100">
+      <c r="CV13" s="90">
         <v>628.20000000000005</v>
       </c>
-      <c r="CW13" s="62"/>
+      <c r="CW13" s="109">
+        <v>936.5</v>
+      </c>
       <c r="CX13" s="62"/>
       <c r="CY13" s="62"/>
       <c r="CZ13" s="62"/>
       <c r="DA13" s="62"/>
       <c r="DB13" s="62"/>
       <c r="DC13" s="62"/>
       <c r="DD13" s="70"/>
       <c r="DE13" s="70"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C14" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D14" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E14" s="28">
         <v>353.06849866909687</v>
       </c>
@@ -22683,54 +22712,56 @@
       </c>
       <c r="CN14" s="40">
         <v>3199.5</v>
       </c>
       <c r="CO14" s="48">
         <v>3255.9</v>
       </c>
       <c r="CP14" s="62">
         <v>13363.1</v>
       </c>
       <c r="CQ14" s="62">
         <v>5062.5</v>
       </c>
       <c r="CR14" s="28">
         <v>1346.2</v>
       </c>
       <c r="CS14" s="64">
         <v>1684.3</v>
       </c>
       <c r="CT14" s="72">
         <v>489.2</v>
       </c>
       <c r="CU14" s="81">
         <v>888.9</v>
       </c>
-      <c r="CV14" s="100">
+      <c r="CV14" s="90">
         <v>870.5</v>
       </c>
-      <c r="CW14" s="62"/>
+      <c r="CW14" s="109">
+        <v>449.4</v>
+      </c>
       <c r="CX14" s="62"/>
       <c r="CY14" s="62"/>
       <c r="CZ14" s="62"/>
       <c r="DA14" s="62"/>
       <c r="DB14" s="62"/>
       <c r="DC14" s="62"/>
       <c r="DD14" s="70"/>
       <c r="DE14" s="70"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C15" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D15" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E15" s="28">
         <v>341.16513842834092</v>
       </c>
@@ -22994,54 +23025,56 @@
       </c>
       <c r="CN15" s="40">
         <v>2111.1999999999998</v>
       </c>
       <c r="CO15" s="48">
         <v>1991.44</v>
       </c>
       <c r="CP15" s="62">
         <v>3716.4</v>
       </c>
       <c r="CQ15" s="62">
         <v>2800.2</v>
       </c>
       <c r="CR15" s="28">
         <v>2310.6</v>
       </c>
       <c r="CS15" s="64">
         <v>1377</v>
       </c>
       <c r="CT15" s="72">
         <v>408.7</v>
       </c>
       <c r="CU15" s="81">
         <v>764.3</v>
       </c>
-      <c r="CV15" s="100">
+      <c r="CV15" s="90">
         <v>1236.7</v>
       </c>
-      <c r="CW15" s="62"/>
+      <c r="CW15" s="109">
+        <v>1965.3</v>
+      </c>
       <c r="CX15" s="62"/>
       <c r="CY15" s="62"/>
       <c r="CZ15" s="62"/>
       <c r="DA15" s="62"/>
       <c r="DB15" s="62"/>
       <c r="DC15" s="62"/>
       <c r="DD15" s="70"/>
       <c r="DE15" s="70"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C16" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D16" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E16" s="28">
         <v>1653.8241868218543</v>
       </c>
@@ -23305,54 +23338,56 @@
       </c>
       <c r="CN16" s="40">
         <v>6543.8</v>
       </c>
       <c r="CO16" s="48">
         <v>8559.11</v>
       </c>
       <c r="CP16" s="62">
         <v>26188</v>
       </c>
       <c r="CQ16" s="62">
         <v>11360.2</v>
       </c>
       <c r="CR16" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS16" s="64">
         <v>11449.5</v>
       </c>
       <c r="CT16" s="72">
         <v>2880.5</v>
       </c>
       <c r="CU16" s="81">
         <v>2933.7</v>
       </c>
-      <c r="CV16" s="100">
+      <c r="CV16" s="90">
         <v>3405.4</v>
       </c>
-      <c r="CW16" s="62"/>
+      <c r="CW16" s="109">
+        <v>3689.2</v>
+      </c>
       <c r="CX16" s="62"/>
       <c r="CY16" s="62"/>
       <c r="CZ16" s="62"/>
       <c r="DA16" s="62"/>
       <c r="DB16" s="62"/>
       <c r="DC16" s="62"/>
       <c r="DD16" s="70"/>
       <c r="DE16" s="70"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="29">
         <v>306.47667110428335</v>
       </c>
       <c r="C17" s="29">
         <v>448.97067982242066</v>
       </c>
       <c r="D17" s="28">
         <v>411.33824253947893</v>
       </c>
       <c r="E17" s="28">
         <v>425.51611516802927</v>
       </c>
@@ -23616,54 +23651,56 @@
       </c>
       <c r="CN17" s="40">
         <v>1783.3</v>
       </c>
       <c r="CO17" s="48">
         <v>2465.11</v>
       </c>
       <c r="CP17" s="62">
         <v>12616.4</v>
       </c>
       <c r="CQ17" s="62">
         <v>7050.4</v>
       </c>
       <c r="CR17" s="28">
         <v>16462.2</v>
       </c>
       <c r="CS17" s="64">
         <v>3342</v>
       </c>
       <c r="CT17" s="72">
         <v>493.4</v>
       </c>
       <c r="CU17" s="81">
         <v>693.3</v>
       </c>
-      <c r="CV17" s="100">
+      <c r="CV17" s="90">
         <v>613.9</v>
       </c>
-      <c r="CW17" s="62"/>
+      <c r="CW17" s="109">
+        <v>699.7</v>
+      </c>
       <c r="CX17" s="62"/>
       <c r="CY17" s="62"/>
       <c r="CZ17" s="62"/>
       <c r="DA17" s="62"/>
       <c r="DB17" s="62"/>
       <c r="DC17" s="62"/>
       <c r="DD17" s="70"/>
       <c r="DE17" s="70"/>
     </row>
     <row r="18" spans="1:109" s="4" customFormat="1">
       <c r="A18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="28">
         <v>755.37510351411277</v>
       </c>
       <c r="C18" s="28">
         <v>751.57853891198124</v>
       </c>
       <c r="D18" s="28">
         <v>728.86472084844024</v>
       </c>
       <c r="E18" s="28">
         <v>620.13448764131374</v>
       </c>
@@ -23927,54 +23964,56 @@
       </c>
       <c r="CN18" s="40">
         <v>2984</v>
       </c>
       <c r="CO18" s="48">
         <v>3668.95</v>
       </c>
       <c r="CP18" s="62">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ18" s="62">
         <v>5605</v>
       </c>
       <c r="CR18" s="28">
         <v>12394.4</v>
       </c>
       <c r="CS18" s="64">
         <v>10504</v>
       </c>
       <c r="CT18" s="72">
         <v>977.1</v>
       </c>
       <c r="CU18" s="81">
         <v>1141.3</v>
       </c>
-      <c r="CV18" s="100">
+      <c r="CV18" s="90">
         <v>1291.2</v>
       </c>
-      <c r="CW18" s="62"/>
+      <c r="CW18" s="109">
+        <v>1224.2</v>
+      </c>
       <c r="CX18" s="62"/>
       <c r="CY18" s="62"/>
       <c r="CZ18" s="62"/>
       <c r="DA18" s="62"/>
       <c r="DB18" s="62"/>
       <c r="DC18" s="62"/>
       <c r="DD18" s="70"/>
       <c r="DE18" s="70"/>
     </row>
     <row r="19" spans="1:109">
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
@@ -23982,372 +24021,372 @@
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="6"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="97" t="s">
+      <c r="A20" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="97"/>
-[...58 lines deleted...]
-      <c r="BI20" s="97"/>
+      <c r="B20" s="102"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="102"/>
+      <c r="E20" s="102"/>
+      <c r="F20" s="102"/>
+      <c r="G20" s="102"/>
+      <c r="H20" s="102"/>
+      <c r="I20" s="102"/>
+      <c r="J20" s="102"/>
+      <c r="K20" s="102"/>
+      <c r="L20" s="102"/>
+      <c r="M20" s="102"/>
+      <c r="N20" s="102"/>
+      <c r="O20" s="102"/>
+      <c r="P20" s="102"/>
+      <c r="Q20" s="102"/>
+      <c r="R20" s="102"/>
+      <c r="S20" s="102"/>
+      <c r="T20" s="102"/>
+      <c r="U20" s="102"/>
+      <c r="V20" s="102"/>
+      <c r="W20" s="102"/>
+      <c r="X20" s="102"/>
+      <c r="Y20" s="102"/>
+      <c r="Z20" s="102"/>
+      <c r="AA20" s="102"/>
+      <c r="AB20" s="102"/>
+      <c r="AC20" s="102"/>
+      <c r="AD20" s="102"/>
+      <c r="AE20" s="102"/>
+      <c r="AF20" s="102"/>
+      <c r="AG20" s="102"/>
+      <c r="AH20" s="102"/>
+      <c r="AI20" s="102"/>
+      <c r="AJ20" s="102"/>
+      <c r="AK20" s="102"/>
+      <c r="AL20" s="102"/>
+      <c r="AM20" s="102"/>
+      <c r="AN20" s="102"/>
+      <c r="AO20" s="102"/>
+      <c r="AP20" s="102"/>
+      <c r="AQ20" s="102"/>
+      <c r="AR20" s="102"/>
+      <c r="AS20" s="102"/>
+      <c r="AT20" s="102"/>
+      <c r="AU20" s="102"/>
+      <c r="AV20" s="102"/>
+      <c r="AW20" s="102"/>
+      <c r="AX20" s="102"/>
+      <c r="AY20" s="102"/>
+      <c r="AZ20" s="102"/>
+      <c r="BA20" s="102"/>
+      <c r="BB20" s="102"/>
+      <c r="BC20" s="102"/>
+      <c r="BD20" s="102"/>
+      <c r="BE20" s="102"/>
+      <c r="BF20" s="102"/>
+      <c r="BG20" s="102"/>
+      <c r="BH20" s="102"/>
+      <c r="BI20" s="102"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="15"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
-      <c r="K21" s="92" t="s">
+      <c r="K21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="92"/>
-      <c r="M21" s="92"/>
+      <c r="L21" s="101"/>
+      <c r="M21" s="101"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
       <c r="V21" s="15"/>
-      <c r="W21" s="92" t="s">
+      <c r="W21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="X21" s="92"/>
-      <c r="Y21" s="92"/>
+      <c r="X21" s="101"/>
+      <c r="Y21" s="101"/>
       <c r="Z21" s="15"/>
       <c r="AA21" s="15"/>
       <c r="AB21" s="15"/>
       <c r="AC21" s="15"/>
       <c r="AD21" s="15"/>
       <c r="AE21" s="15"/>
       <c r="AF21" s="15"/>
       <c r="AG21" s="15"/>
-      <c r="AH21" s="92" t="s">
+      <c r="AH21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AI21" s="92"/>
-[...1 lines deleted...]
-      <c r="AK21" s="92"/>
+      <c r="AI21" s="101"/>
+      <c r="AJ21" s="101"/>
+      <c r="AK21" s="101"/>
       <c r="AL21" s="15"/>
       <c r="AM21" s="15"/>
       <c r="AN21" s="15"/>
       <c r="AO21" s="15"/>
       <c r="AP21" s="15"/>
       <c r="AQ21" s="15"/>
       <c r="AR21" s="15"/>
       <c r="AS21" s="15"/>
-      <c r="AT21" s="92" t="s">
+      <c r="AT21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AU21" s="92"/>
-[...1 lines deleted...]
-      <c r="AW21" s="92"/>
+      <c r="AU21" s="101"/>
+      <c r="AV21" s="101"/>
+      <c r="AW21" s="101"/>
       <c r="AX21" s="15"/>
       <c r="AY21" s="15"/>
       <c r="AZ21" s="15"/>
       <c r="BA21" s="15"/>
       <c r="BB21" s="15"/>
       <c r="BC21" s="15"/>
       <c r="BD21" s="15"/>
       <c r="BE21" s="15"/>
-      <c r="BF21" s="92" t="s">
+      <c r="BF21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="BG21" s="92"/>
-[...1 lines deleted...]
-      <c r="BI21" s="92"/>
+      <c r="BG21" s="101"/>
+      <c r="BH21" s="101"/>
+      <c r="BI21" s="101"/>
       <c r="BJ21" s="15"/>
       <c r="BK21" s="15"/>
       <c r="BL21" s="15"/>
       <c r="BM21" s="15"/>
       <c r="BN21" s="15"/>
       <c r="BO21" s="15"/>
       <c r="BP21" s="15"/>
       <c r="BQ21" s="15"/>
       <c r="BR21" s="15"/>
       <c r="BS21" s="15"/>
       <c r="BT21" s="15"/>
       <c r="BU21" s="15"/>
       <c r="BV21" s="15"/>
       <c r="BW21" s="15"/>
       <c r="BX21" s="15"/>
       <c r="BY21" s="15"/>
       <c r="BZ21" s="15"/>
       <c r="CA21" s="15"/>
       <c r="CB21" s="15"/>
       <c r="CC21" s="15"/>
-      <c r="CD21" s="92" t="s">
+      <c r="CD21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CE21" s="92"/>
-[...1 lines deleted...]
-      <c r="CG21" s="92"/>
+      <c r="CE21" s="101"/>
+      <c r="CF21" s="101"/>
+      <c r="CG21" s="101"/>
       <c r="CH21" s="15"/>
       <c r="CI21" s="15"/>
       <c r="CJ21" s="15"/>
       <c r="CK21" s="15"/>
       <c r="CL21" s="15"/>
       <c r="CM21" s="15"/>
       <c r="CN21" s="15"/>
       <c r="CO21" s="15"/>
-      <c r="CP21" s="92" t="s">
+      <c r="CP21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CQ21" s="92"/>
-[...1 lines deleted...]
-      <c r="CS21" s="92"/>
+      <c r="CQ21" s="101"/>
+      <c r="CR21" s="101"/>
+      <c r="CS21" s="101"/>
       <c r="CT21" s="15"/>
       <c r="CU21" s="15"/>
       <c r="CV21" s="15"/>
       <c r="CW21" s="15"/>
       <c r="CX21" s="15"/>
       <c r="CY21" s="15"/>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
-      <c r="DB21" s="92" t="s">
+      <c r="DB21" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="DC21" s="92"/>
-[...1 lines deleted...]
-      <c r="DE21" s="92"/>
+      <c r="DC21" s="101"/>
+      <c r="DD21" s="101"/>
+      <c r="DE21" s="101"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="94"/>
-      <c r="B22" s="89" t="s">
+      <c r="A22" s="103"/>
+      <c r="B22" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="90"/>
-[...10 lines deleted...]
-      <c r="N22" s="89" t="s">
+      <c r="C22" s="99"/>
+      <c r="D22" s="99"/>
+      <c r="E22" s="99"/>
+      <c r="F22" s="99"/>
+      <c r="G22" s="99"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="99"/>
+      <c r="J22" s="99"/>
+      <c r="K22" s="99"/>
+      <c r="L22" s="99"/>
+      <c r="M22" s="100"/>
+      <c r="N22" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="O22" s="90"/>
-[...10 lines deleted...]
-      <c r="Z22" s="89" t="s">
+      <c r="O22" s="99"/>
+      <c r="P22" s="99"/>
+      <c r="Q22" s="99"/>
+      <c r="R22" s="99"/>
+      <c r="S22" s="99"/>
+      <c r="T22" s="99"/>
+      <c r="U22" s="99"/>
+      <c r="V22" s="99"/>
+      <c r="W22" s="99"/>
+      <c r="X22" s="99"/>
+      <c r="Y22" s="100"/>
+      <c r="Z22" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="AA22" s="90"/>
-[...10 lines deleted...]
-      <c r="AL22" s="89" t="s">
+      <c r="AA22" s="99"/>
+      <c r="AB22" s="99"/>
+      <c r="AC22" s="99"/>
+      <c r="AD22" s="99"/>
+      <c r="AE22" s="99"/>
+      <c r="AF22" s="99"/>
+      <c r="AG22" s="99"/>
+      <c r="AH22" s="99"/>
+      <c r="AI22" s="99"/>
+      <c r="AJ22" s="99"/>
+      <c r="AK22" s="100"/>
+      <c r="AL22" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="AM22" s="90"/>
-[...10 lines deleted...]
-      <c r="AX22" s="89" t="s">
+      <c r="AM22" s="99"/>
+      <c r="AN22" s="99"/>
+      <c r="AO22" s="99"/>
+      <c r="AP22" s="99"/>
+      <c r="AQ22" s="99"/>
+      <c r="AR22" s="99"/>
+      <c r="AS22" s="99"/>
+      <c r="AT22" s="99"/>
+      <c r="AU22" s="99"/>
+      <c r="AV22" s="99"/>
+      <c r="AW22" s="100"/>
+      <c r="AX22" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="AY22" s="90"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="89" t="s">
+      <c r="AY22" s="99"/>
+      <c r="AZ22" s="99"/>
+      <c r="BA22" s="99"/>
+      <c r="BB22" s="99"/>
+      <c r="BC22" s="99"/>
+      <c r="BD22" s="99"/>
+      <c r="BE22" s="99"/>
+      <c r="BF22" s="99"/>
+      <c r="BG22" s="99"/>
+      <c r="BH22" s="99"/>
+      <c r="BI22" s="100"/>
+      <c r="BJ22" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="BK22" s="90"/>
-[...10 lines deleted...]
-      <c r="BV22" s="89" t="s">
+      <c r="BK22" s="99"/>
+      <c r="BL22" s="99"/>
+      <c r="BM22" s="99"/>
+      <c r="BN22" s="99"/>
+      <c r="BO22" s="99"/>
+      <c r="BP22" s="99"/>
+      <c r="BQ22" s="99"/>
+      <c r="BR22" s="99"/>
+      <c r="BS22" s="99"/>
+      <c r="BT22" s="99"/>
+      <c r="BU22" s="100"/>
+      <c r="BV22" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="BW22" s="90"/>
-[...10 lines deleted...]
-      <c r="CH22" s="89" t="s">
+      <c r="BW22" s="99"/>
+      <c r="BX22" s="99"/>
+      <c r="BY22" s="99"/>
+      <c r="BZ22" s="99"/>
+      <c r="CA22" s="99"/>
+      <c r="CB22" s="99"/>
+      <c r="CC22" s="99"/>
+      <c r="CD22" s="99"/>
+      <c r="CE22" s="99"/>
+      <c r="CF22" s="99"/>
+      <c r="CG22" s="100"/>
+      <c r="CH22" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="CI22" s="90"/>
-[...10 lines deleted...]
-      <c r="CT22" s="89" t="s">
+      <c r="CI22" s="99"/>
+      <c r="CJ22" s="99"/>
+      <c r="CK22" s="99"/>
+      <c r="CL22" s="99"/>
+      <c r="CM22" s="99"/>
+      <c r="CN22" s="99"/>
+      <c r="CO22" s="99"/>
+      <c r="CP22" s="99"/>
+      <c r="CQ22" s="99"/>
+      <c r="CR22" s="99"/>
+      <c r="CS22" s="100"/>
+      <c r="CT22" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="90"/>
-[...9 lines deleted...]
-      <c r="DE22" s="91"/>
+      <c r="CU22" s="99"/>
+      <c r="CV22" s="99"/>
+      <c r="CW22" s="99"/>
+      <c r="CX22" s="99"/>
+      <c r="CY22" s="99"/>
+      <c r="CZ22" s="99"/>
+      <c r="DA22" s="99"/>
+      <c r="DB22" s="99"/>
+      <c r="DC22" s="99"/>
+      <c r="DD22" s="99"/>
+      <c r="DE22" s="100"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="95"/>
+      <c r="A23" s="104"/>
       <c r="B23" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="17" t="s">
@@ -24927,54 +24966,56 @@
       </c>
       <c r="CN24" s="41">
         <v>34445.300000000003</v>
       </c>
       <c r="CO24" s="49">
         <v>46934.2</v>
       </c>
       <c r="CP24" s="59">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="45">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="19">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="65">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="73">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="82">
         <v>14764.7</v>
       </c>
-      <c r="CV24" s="101">
+      <c r="CV24" s="91">
         <v>16495.400000000001</v>
       </c>
-      <c r="CW24" s="45"/>
+      <c r="CW24" s="110">
+        <v>18311.099999999999</v>
+      </c>
       <c r="CX24" s="45"/>
       <c r="CY24" s="45"/>
       <c r="CZ24" s="45"/>
       <c r="DA24" s="61"/>
       <c r="DB24" s="61"/>
       <c r="DC24" s="45"/>
       <c r="DD24" s="69"/>
       <c r="DE24" s="69"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="27">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="27">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="27">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="27">
         <v>285.44123481743236</v>
       </c>
@@ -25238,54 +25279,56 @@
       </c>
       <c r="CN25" s="42">
         <v>1895.4</v>
       </c>
       <c r="CO25" s="50">
         <v>2638.6</v>
       </c>
       <c r="CP25" s="60">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="62">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="28">
         <v>900.8</v>
       </c>
       <c r="CS25" s="66">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="74">
         <v>757.4</v>
       </c>
       <c r="CU25" s="83">
         <v>713.7</v>
       </c>
-      <c r="CV25" s="102">
+      <c r="CV25" s="92">
         <v>1344.7</v>
       </c>
-      <c r="CW25" s="62"/>
+      <c r="CW25" s="111">
+        <v>1092.2</v>
+      </c>
       <c r="CX25" s="62"/>
       <c r="CY25" s="62"/>
       <c r="CZ25" s="62"/>
       <c r="DA25" s="62"/>
       <c r="DB25" s="62"/>
       <c r="DC25" s="62"/>
       <c r="DD25" s="70"/>
       <c r="DE25" s="70"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="28">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="28">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="28">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="28">
         <v>753.36986089500874</v>
       </c>
@@ -25549,54 +25592,56 @@
       </c>
       <c r="CN26" s="42">
         <v>4621.3999999999996</v>
       </c>
       <c r="CO26" s="50">
         <v>4600.5</v>
       </c>
       <c r="CP26" s="60">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="62">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="28">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="66">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="74">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="83">
         <v>1851.5</v>
       </c>
-      <c r="CV26" s="102">
+      <c r="CV26" s="92">
         <v>2121.1</v>
       </c>
-      <c r="CW26" s="62"/>
+      <c r="CW26" s="111">
+        <v>2153.5</v>
+      </c>
       <c r="CX26" s="62"/>
       <c r="CY26" s="62"/>
       <c r="CZ26" s="62"/>
       <c r="DA26" s="62"/>
       <c r="DB26" s="62"/>
       <c r="DC26" s="62"/>
       <c r="DD26" s="70"/>
       <c r="DE26" s="70"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="28">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="28">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="28">
         <v>548.04106920404365</v>
       </c>
@@ -25860,54 +25905,56 @@
       </c>
       <c r="CN27" s="42">
         <v>2616.5</v>
       </c>
       <c r="CO27" s="50">
         <v>2396.8000000000002</v>
       </c>
       <c r="CP27" s="60">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="62">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="28">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="66">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="74">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="83">
         <v>2002.8</v>
       </c>
-      <c r="CV27" s="102">
+      <c r="CV27" s="92">
         <v>1888.5</v>
       </c>
-      <c r="CW27" s="62"/>
+      <c r="CW27" s="111">
+        <v>1328</v>
+      </c>
       <c r="CX27" s="62"/>
       <c r="CY27" s="62"/>
       <c r="CZ27" s="62"/>
       <c r="DA27" s="62"/>
       <c r="DB27" s="62"/>
       <c r="DC27" s="62"/>
       <c r="DD27" s="70"/>
       <c r="DE27" s="70"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="28">
         <v>781.96649970233932</v>
       </c>
@@ -26171,54 +26218,56 @@
       </c>
       <c r="CN28" s="42">
         <v>1770.3</v>
       </c>
       <c r="CO28" s="50">
         <v>2784.2</v>
       </c>
       <c r="CP28" s="60">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="62">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="28">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="66">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="74">
         <v>543.4</v>
       </c>
       <c r="CU28" s="83">
         <v>753.1</v>
       </c>
-      <c r="CV28" s="102">
+      <c r="CV28" s="92">
         <v>528</v>
       </c>
-      <c r="CW28" s="62"/>
+      <c r="CW28" s="111">
+        <v>1465.8</v>
+      </c>
       <c r="CX28" s="62"/>
       <c r="CY28" s="62"/>
       <c r="CZ28" s="62"/>
       <c r="DA28" s="62"/>
       <c r="DB28" s="62"/>
       <c r="DC28" s="62"/>
       <c r="DD28" s="70"/>
       <c r="DE28" s="70"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="28">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="28">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="28">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="28">
         <v>675.0256776551937</v>
       </c>
@@ -26482,54 +26531,56 @@
       </c>
       <c r="CN29" s="42">
         <v>2440.4</v>
       </c>
       <c r="CO29" s="50">
         <v>2398.1999999999998</v>
       </c>
       <c r="CP29" s="60">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="62">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="28">
         <v>3476</v>
       </c>
       <c r="CS29" s="66">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="74">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="83">
         <v>776.8</v>
       </c>
-      <c r="CV29" s="102">
+      <c r="CV29" s="92">
         <v>981.1</v>
       </c>
-      <c r="CW29" s="62"/>
+      <c r="CW29" s="111">
+        <v>1138.5</v>
+      </c>
       <c r="CX29" s="62"/>
       <c r="CY29" s="62"/>
       <c r="CZ29" s="62"/>
       <c r="DA29" s="62"/>
       <c r="DB29" s="62"/>
       <c r="DC29" s="62"/>
       <c r="DD29" s="70"/>
       <c r="DE29" s="70"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="28">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="28">
         <v>634.31254384093734</v>
       </c>
@@ -26793,54 +26844,56 @@
       </c>
       <c r="CN30" s="42">
         <v>1134.0999999999999</v>
       </c>
       <c r="CO30" s="50">
         <v>2024.4</v>
       </c>
       <c r="CP30" s="60">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="62">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="28">
         <v>12253</v>
       </c>
       <c r="CS30" s="66">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="74">
         <v>838.3</v>
       </c>
       <c r="CU30" s="83">
         <v>516.1</v>
       </c>
-      <c r="CV30" s="102">
+      <c r="CV30" s="92">
         <v>673.1</v>
       </c>
-      <c r="CW30" s="62"/>
+      <c r="CW30" s="111">
+        <v>841.8</v>
+      </c>
       <c r="CX30" s="62"/>
       <c r="CY30" s="62"/>
       <c r="CZ30" s="62"/>
       <c r="DA30" s="62"/>
       <c r="DB30" s="62"/>
       <c r="DC30" s="62"/>
       <c r="DD30" s="70"/>
       <c r="DE30" s="70"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="28">
         <v>736.67321629372498</v>
       </c>
@@ -27104,54 +27157,56 @@
       </c>
       <c r="CN31" s="42">
         <v>1819.6</v>
       </c>
       <c r="CO31" s="50">
         <v>7441.3</v>
       </c>
       <c r="CP31" s="60">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="62">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="28">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="66">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="74">
         <v>828</v>
       </c>
       <c r="CU31" s="83">
         <v>1099.5999999999999</v>
       </c>
-      <c r="CV31" s="102">
+      <c r="CV31" s="92">
         <v>1107</v>
       </c>
-      <c r="CW31" s="62"/>
+      <c r="CW31" s="111">
+        <v>1448.6</v>
+      </c>
       <c r="CX31" s="62"/>
       <c r="CY31" s="62"/>
       <c r="CZ31" s="62"/>
       <c r="DA31" s="62"/>
       <c r="DB31" s="62"/>
       <c r="DC31" s="62"/>
       <c r="DD31" s="70"/>
       <c r="DE31" s="70"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="27">
         <v>655.22981544350341</v>
       </c>
@@ -27415,54 +27470,56 @@
       </c>
       <c r="CN32" s="42">
         <v>1630.7</v>
       </c>
       <c r="CO32" s="50">
         <v>2814.6</v>
       </c>
       <c r="CP32" s="60">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="62">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="28">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="66">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="74">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="83">
         <v>734.7</v>
       </c>
-      <c r="CV32" s="102">
+      <c r="CV32" s="92">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW32" s="62"/>
+      <c r="CW32" s="111">
+        <v>943</v>
+      </c>
       <c r="CX32" s="62"/>
       <c r="CY32" s="62"/>
       <c r="CZ32" s="62"/>
       <c r="DA32" s="62"/>
       <c r="DB32" s="62"/>
       <c r="DC32" s="62"/>
       <c r="DD32" s="70"/>
       <c r="DE32" s="70"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="28">
         <v>345.00049866909688</v>
       </c>
@@ -27726,54 +27783,56 @@
       </c>
       <c r="CN33" s="42">
         <v>3169.3</v>
       </c>
       <c r="CO33" s="50">
         <v>3225.6</v>
       </c>
       <c r="CP33" s="60">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="62">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="28">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="66">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="74">
         <v>458.9</v>
       </c>
       <c r="CU33" s="83">
         <v>858.6</v>
       </c>
-      <c r="CV33" s="102">
+      <c r="CV33" s="92">
         <v>840.2</v>
       </c>
-      <c r="CW33" s="62"/>
+      <c r="CW33" s="111">
+        <v>526.1</v>
+      </c>
       <c r="CX33" s="62"/>
       <c r="CY33" s="62"/>
       <c r="CZ33" s="62"/>
       <c r="DA33" s="62"/>
       <c r="DB33" s="62"/>
       <c r="DC33" s="62"/>
       <c r="DD33" s="70"/>
       <c r="DE33" s="70"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="28">
         <v>340.78113842834091</v>
       </c>
@@ -28037,54 +28096,56 @@
       </c>
       <c r="CN34" s="42">
         <v>2110.9</v>
       </c>
       <c r="CO34" s="50">
         <v>1991.1</v>
       </c>
       <c r="CP34" s="60">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="62">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="28">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="66">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="74">
         <v>408.3</v>
       </c>
       <c r="CU34" s="83">
         <v>763.9</v>
       </c>
-      <c r="CV34" s="102">
+      <c r="CV34" s="92">
         <v>1236.3</v>
       </c>
-      <c r="CW34" s="62"/>
+      <c r="CW34" s="111">
+        <v>1898</v>
+      </c>
       <c r="CX34" s="62"/>
       <c r="CY34" s="62"/>
       <c r="CZ34" s="62"/>
       <c r="DA34" s="62"/>
       <c r="DB34" s="62"/>
       <c r="DC34" s="62"/>
       <c r="DD34" s="70"/>
       <c r="DE34" s="70"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="28">
         <v>1653.8241868218543</v>
       </c>
@@ -28348,54 +28409,56 @@
       </c>
       <c r="CN35" s="42">
         <v>6543.8</v>
       </c>
       <c r="CO35" s="50">
         <v>8559.1</v>
       </c>
       <c r="CP35" s="60">
         <v>26188</v>
       </c>
       <c r="CQ35" s="62">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="66">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="74">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="83">
         <v>2933.7</v>
       </c>
-      <c r="CV35" s="102">
+      <c r="CV35" s="92">
         <v>3405.4</v>
       </c>
-      <c r="CW35" s="62"/>
+      <c r="CW35" s="111">
+        <v>3689.2</v>
+      </c>
       <c r="CX35" s="62"/>
       <c r="CY35" s="62"/>
       <c r="CZ35" s="62"/>
       <c r="DA35" s="62"/>
       <c r="DB35" s="62"/>
       <c r="DC35" s="62"/>
       <c r="DD35" s="70"/>
       <c r="DE35" s="70"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="28">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="28">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="28">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="28">
         <v>425.50111516802929</v>
       </c>
@@ -28659,54 +28722,56 @@
       </c>
       <c r="CN36" s="42">
         <v>1774.2</v>
       </c>
       <c r="CO36" s="50">
         <v>2456</v>
       </c>
       <c r="CP36" s="60">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="62">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="28">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="66">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="74">
         <v>484.3</v>
       </c>
       <c r="CU36" s="83">
         <v>684.2</v>
       </c>
-      <c r="CV36" s="102">
+      <c r="CV36" s="92">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW36" s="62"/>
+      <c r="CW36" s="111">
+        <v>629.20000000000005</v>
+      </c>
       <c r="CX36" s="62"/>
       <c r="CY36" s="62"/>
       <c r="CZ36" s="62"/>
       <c r="DA36" s="62"/>
       <c r="DB36" s="62"/>
       <c r="DC36" s="62"/>
       <c r="DD36" s="70"/>
       <c r="DE36" s="70"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="28">
         <v>599.15448764131372</v>
       </c>
@@ -28970,386 +29035,388 @@
       </c>
       <c r="CN37" s="42">
         <v>2918.7</v>
       </c>
       <c r="CO37" s="50">
         <v>3603.7</v>
       </c>
       <c r="CP37" s="60">
         <v>8871</v>
       </c>
       <c r="CQ37" s="62">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="28">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="66">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="74">
         <v>911.8</v>
       </c>
       <c r="CU37" s="83">
         <v>1076</v>
       </c>
-      <c r="CV37" s="102">
+      <c r="CV37" s="92">
         <v>1145.2</v>
       </c>
-      <c r="CW37" s="62"/>
+      <c r="CW37" s="111">
+        <v>1157.3</v>
+      </c>
       <c r="CX37" s="62"/>
       <c r="CY37" s="62"/>
       <c r="CZ37" s="62"/>
       <c r="DA37" s="62"/>
       <c r="DB37" s="62"/>
       <c r="DC37" s="62"/>
       <c r="DD37" s="70"/>
       <c r="DE37" s="70"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="97" t="s">
+      <c r="A39" s="102" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="97"/>
-[...58 lines deleted...]
-      <c r="BI39" s="97"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="102"/>
+      <c r="L39" s="102"/>
+      <c r="M39" s="102"/>
+      <c r="N39" s="102"/>
+      <c r="O39" s="102"/>
+      <c r="P39" s="102"/>
+      <c r="Q39" s="102"/>
+      <c r="R39" s="102"/>
+      <c r="S39" s="102"/>
+      <c r="T39" s="102"/>
+      <c r="U39" s="102"/>
+      <c r="V39" s="102"/>
+      <c r="W39" s="102"/>
+      <c r="X39" s="102"/>
+      <c r="Y39" s="102"/>
+      <c r="Z39" s="102"/>
+      <c r="AA39" s="102"/>
+      <c r="AB39" s="102"/>
+      <c r="AC39" s="102"/>
+      <c r="AD39" s="102"/>
+      <c r="AE39" s="102"/>
+      <c r="AF39" s="102"/>
+      <c r="AG39" s="102"/>
+      <c r="AH39" s="102"/>
+      <c r="AI39" s="102"/>
+      <c r="AJ39" s="102"/>
+      <c r="AK39" s="102"/>
+      <c r="AL39" s="102"/>
+      <c r="AM39" s="102"/>
+      <c r="AN39" s="102"/>
+      <c r="AO39" s="102"/>
+      <c r="AP39" s="102"/>
+      <c r="AQ39" s="102"/>
+      <c r="AR39" s="102"/>
+      <c r="AS39" s="102"/>
+      <c r="AT39" s="102"/>
+      <c r="AU39" s="102"/>
+      <c r="AV39" s="102"/>
+      <c r="AW39" s="102"/>
+      <c r="AX39" s="102"/>
+      <c r="AY39" s="102"/>
+      <c r="AZ39" s="102"/>
+      <c r="BA39" s="102"/>
+      <c r="BB39" s="102"/>
+      <c r="BC39" s="102"/>
+      <c r="BD39" s="102"/>
+      <c r="BE39" s="102"/>
+      <c r="BF39" s="102"/>
+      <c r="BG39" s="102"/>
+      <c r="BH39" s="102"/>
+      <c r="BI39" s="102"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
-      <c r="K40" s="92" t="s">
+      <c r="K40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="L40" s="92"/>
-      <c r="M40" s="92"/>
+      <c r="L40" s="101"/>
+      <c r="M40" s="101"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="15"/>
       <c r="U40" s="15"/>
       <c r="V40" s="15"/>
-      <c r="W40" s="92" t="s">
+      <c r="W40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="X40" s="92"/>
-      <c r="Y40" s="92"/>
+      <c r="X40" s="101"/>
+      <c r="Y40" s="101"/>
       <c r="Z40" s="15"/>
       <c r="AA40" s="15"/>
       <c r="AB40" s="15"/>
       <c r="AC40" s="15"/>
       <c r="AD40" s="15"/>
       <c r="AE40" s="15"/>
       <c r="AF40" s="15"/>
       <c r="AG40" s="15"/>
-      <c r="AH40" s="92" t="s">
+      <c r="AH40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AI40" s="92"/>
-[...1 lines deleted...]
-      <c r="AK40" s="92"/>
+      <c r="AI40" s="101"/>
+      <c r="AJ40" s="101"/>
+      <c r="AK40" s="101"/>
       <c r="AL40" s="15"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="15"/>
       <c r="AO40" s="15"/>
       <c r="AP40" s="15"/>
       <c r="AQ40" s="15"/>
       <c r="AR40" s="15"/>
       <c r="AS40" s="15"/>
-      <c r="AT40" s="92" t="s">
+      <c r="AT40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AU40" s="92"/>
-[...1 lines deleted...]
-      <c r="AW40" s="92"/>
+      <c r="AU40" s="101"/>
+      <c r="AV40" s="101"/>
+      <c r="AW40" s="101"/>
       <c r="AX40" s="15"/>
       <c r="AY40" s="15"/>
       <c r="AZ40" s="15"/>
       <c r="BA40" s="15"/>
       <c r="BB40" s="15"/>
       <c r="BC40" s="15"/>
       <c r="BD40" s="15"/>
       <c r="BE40" s="15"/>
-      <c r="BF40" s="92" t="s">
+      <c r="BF40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="BG40" s="92"/>
-[...1 lines deleted...]
-      <c r="BI40" s="92"/>
+      <c r="BG40" s="101"/>
+      <c r="BH40" s="101"/>
+      <c r="BI40" s="101"/>
       <c r="BJ40" s="15"/>
       <c r="BK40" s="15"/>
       <c r="BL40" s="15"/>
       <c r="BM40" s="15"/>
       <c r="BN40" s="15"/>
       <c r="BO40" s="15"/>
       <c r="BP40" s="15"/>
       <c r="BQ40" s="15"/>
       <c r="BR40" s="15"/>
       <c r="BS40" s="15"/>
       <c r="BT40" s="15"/>
       <c r="BU40" s="15"/>
       <c r="BV40" s="15"/>
       <c r="BW40" s="15"/>
       <c r="BX40" s="15"/>
       <c r="BY40" s="15"/>
       <c r="BZ40" s="15"/>
       <c r="CA40" s="15"/>
       <c r="CB40" s="15"/>
       <c r="CC40" s="15"/>
-      <c r="CD40" s="92" t="s">
+      <c r="CD40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CE40" s="92"/>
-[...1 lines deleted...]
-      <c r="CG40" s="92"/>
+      <c r="CE40" s="101"/>
+      <c r="CF40" s="101"/>
+      <c r="CG40" s="101"/>
       <c r="CH40" s="15"/>
       <c r="CI40" s="15"/>
       <c r="CJ40" s="15"/>
       <c r="CK40" s="15"/>
       <c r="CL40" s="15"/>
       <c r="CM40" s="15"/>
       <c r="CN40" s="15"/>
       <c r="CO40" s="15"/>
-      <c r="CP40" s="92" t="s">
+      <c r="CP40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CQ40" s="92"/>
-[...1 lines deleted...]
-      <c r="CS40" s="92"/>
+      <c r="CQ40" s="101"/>
+      <c r="CR40" s="101"/>
+      <c r="CS40" s="101"/>
       <c r="CT40" s="15"/>
       <c r="CU40" s="15"/>
       <c r="CV40" s="15"/>
       <c r="CW40" s="15"/>
       <c r="CX40" s="15"/>
       <c r="CY40" s="15"/>
       <c r="CZ40" s="15"/>
       <c r="DA40" s="15"/>
-      <c r="DB40" s="92" t="s">
+      <c r="DB40" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="DC40" s="92"/>
-[...1 lines deleted...]
-      <c r="DE40" s="92"/>
+      <c r="DC40" s="101"/>
+      <c r="DD40" s="101"/>
+      <c r="DE40" s="101"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="94"/>
-      <c r="B41" s="89" t="s">
+      <c r="A41" s="103"/>
+      <c r="B41" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="90"/>
-[...10 lines deleted...]
-      <c r="N41" s="89" t="s">
+      <c r="C41" s="99"/>
+      <c r="D41" s="99"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="99"/>
+      <c r="G41" s="99"/>
+      <c r="H41" s="99"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="99"/>
+      <c r="K41" s="99"/>
+      <c r="L41" s="99"/>
+      <c r="M41" s="100"/>
+      <c r="N41" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="O41" s="90"/>
-[...10 lines deleted...]
-      <c r="Z41" s="89" t="s">
+      <c r="O41" s="99"/>
+      <c r="P41" s="99"/>
+      <c r="Q41" s="99"/>
+      <c r="R41" s="99"/>
+      <c r="S41" s="99"/>
+      <c r="T41" s="99"/>
+      <c r="U41" s="99"/>
+      <c r="V41" s="99"/>
+      <c r="W41" s="99"/>
+      <c r="X41" s="99"/>
+      <c r="Y41" s="100"/>
+      <c r="Z41" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="AA41" s="90"/>
-[...10 lines deleted...]
-      <c r="AL41" s="89" t="s">
+      <c r="AA41" s="99"/>
+      <c r="AB41" s="99"/>
+      <c r="AC41" s="99"/>
+      <c r="AD41" s="99"/>
+      <c r="AE41" s="99"/>
+      <c r="AF41" s="99"/>
+      <c r="AG41" s="99"/>
+      <c r="AH41" s="99"/>
+      <c r="AI41" s="99"/>
+      <c r="AJ41" s="99"/>
+      <c r="AK41" s="100"/>
+      <c r="AL41" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="AM41" s="90"/>
-[...10 lines deleted...]
-      <c r="AX41" s="89" t="s">
+      <c r="AM41" s="99"/>
+      <c r="AN41" s="99"/>
+      <c r="AO41" s="99"/>
+      <c r="AP41" s="99"/>
+      <c r="AQ41" s="99"/>
+      <c r="AR41" s="99"/>
+      <c r="AS41" s="99"/>
+      <c r="AT41" s="99"/>
+      <c r="AU41" s="99"/>
+      <c r="AV41" s="99"/>
+      <c r="AW41" s="100"/>
+      <c r="AX41" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="AY41" s="90"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="89" t="s">
+      <c r="AY41" s="99"/>
+      <c r="AZ41" s="99"/>
+      <c r="BA41" s="99"/>
+      <c r="BB41" s="99"/>
+      <c r="BC41" s="99"/>
+      <c r="BD41" s="99"/>
+      <c r="BE41" s="99"/>
+      <c r="BF41" s="99"/>
+      <c r="BG41" s="99"/>
+      <c r="BH41" s="99"/>
+      <c r="BI41" s="100"/>
+      <c r="BJ41" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="BK41" s="90"/>
-[...10 lines deleted...]
-      <c r="BV41" s="89" t="s">
+      <c r="BK41" s="99"/>
+      <c r="BL41" s="99"/>
+      <c r="BM41" s="99"/>
+      <c r="BN41" s="99"/>
+      <c r="BO41" s="99"/>
+      <c r="BP41" s="99"/>
+      <c r="BQ41" s="99"/>
+      <c r="BR41" s="99"/>
+      <c r="BS41" s="99"/>
+      <c r="BT41" s="99"/>
+      <c r="BU41" s="100"/>
+      <c r="BV41" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="BW41" s="90"/>
-[...10 lines deleted...]
-      <c r="CH41" s="89" t="s">
+      <c r="BW41" s="99"/>
+      <c r="BX41" s="99"/>
+      <c r="BY41" s="99"/>
+      <c r="BZ41" s="99"/>
+      <c r="CA41" s="99"/>
+      <c r="CB41" s="99"/>
+      <c r="CC41" s="99"/>
+      <c r="CD41" s="99"/>
+      <c r="CE41" s="99"/>
+      <c r="CF41" s="99"/>
+      <c r="CG41" s="100"/>
+      <c r="CH41" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="CI41" s="90"/>
-[...10 lines deleted...]
-      <c r="CT41" s="89" t="s">
+      <c r="CI41" s="99"/>
+      <c r="CJ41" s="99"/>
+      <c r="CK41" s="99"/>
+      <c r="CL41" s="99"/>
+      <c r="CM41" s="99"/>
+      <c r="CN41" s="99"/>
+      <c r="CO41" s="99"/>
+      <c r="CP41" s="99"/>
+      <c r="CQ41" s="99"/>
+      <c r="CR41" s="99"/>
+      <c r="CS41" s="100"/>
+      <c r="CT41" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="90"/>
-[...9 lines deleted...]
-      <c r="DE41" s="91"/>
+      <c r="CU41" s="99"/>
+      <c r="CV41" s="99"/>
+      <c r="CW41" s="99"/>
+      <c r="CX41" s="99"/>
+      <c r="CY41" s="99"/>
+      <c r="CZ41" s="99"/>
+      <c r="DA41" s="99"/>
+      <c r="DB41" s="99"/>
+      <c r="DC41" s="99"/>
+      <c r="DD41" s="99"/>
+      <c r="DE41" s="100"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="95"/>
+      <c r="A42" s="104"/>
       <c r="B42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="17" t="s">
@@ -29929,54 +29996,56 @@
       </c>
       <c r="CN43" s="43">
         <v>14864.1</v>
       </c>
       <c r="CO43" s="51">
         <v>29588.7</v>
       </c>
       <c r="CP43" s="57">
         <v>138394.9</v>
       </c>
       <c r="CQ43" s="45">
         <v>77922</v>
       </c>
       <c r="CR43" s="19">
         <v>77907.8</v>
       </c>
       <c r="CS43" s="67">
         <v>24697.4</v>
       </c>
       <c r="CT43" s="75">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU43" s="84">
         <v>1412</v>
       </c>
-      <c r="CV43" s="103">
+      <c r="CV43" s="93">
         <v>1092.2</v>
       </c>
-      <c r="CW43" s="45"/>
+      <c r="CW43" s="112">
+        <v>1026.8</v>
+      </c>
       <c r="CX43" s="45"/>
       <c r="CY43" s="45"/>
       <c r="CZ43" s="45"/>
       <c r="DA43" s="61"/>
       <c r="DB43" s="61"/>
       <c r="DC43" s="45"/>
       <c r="DD43" s="69"/>
       <c r="DE43" s="69"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="C44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="D44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="E44" s="27">
         <v>23.204153150656001</v>
       </c>
@@ -30240,54 +30309,56 @@
       </c>
       <c r="CN44" s="44">
         <v>1210</v>
       </c>
       <c r="CO44" s="52">
         <v>1849.8</v>
       </c>
       <c r="CP44" s="58">
         <v>9108.1</v>
       </c>
       <c r="CQ44" s="62">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR44" s="28">
         <v>-203.1</v>
       </c>
       <c r="CS44" s="68">
         <v>-718.4</v>
       </c>
       <c r="CT44" s="76">
         <v>95.2</v>
       </c>
       <c r="CU44" s="85">
         <v>139.9</v>
       </c>
-      <c r="CV44" s="104">
+      <c r="CV44" s="94">
         <v>65.400000000000006</v>
       </c>
-      <c r="CW44" s="62"/>
+      <c r="CW44" s="113">
+        <v>140.4</v>
+      </c>
       <c r="CX44" s="62"/>
       <c r="CY44" s="62"/>
       <c r="CZ44" s="62"/>
       <c r="DA44" s="62"/>
       <c r="DB44" s="62"/>
       <c r="DC44" s="62"/>
       <c r="DD44" s="70"/>
       <c r="DE44" s="70"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="C45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="D45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="E45" s="29">
         <v>11.707953466666666</v>
       </c>
@@ -30551,54 +30622,56 @@
       </c>
       <c r="CN45" s="44">
         <v>1568.7</v>
       </c>
       <c r="CO45" s="52">
         <v>2705.2</v>
       </c>
       <c r="CP45" s="58">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ45" s="62">
         <v>6549.5</v>
       </c>
       <c r="CR45" s="28">
         <v>419.2</v>
       </c>
       <c r="CS45" s="68">
         <v>-1433.1</v>
       </c>
       <c r="CT45" s="76">
         <v>66.900000000000006</v>
       </c>
       <c r="CU45" s="85">
         <v>98.3</v>
       </c>
-      <c r="CV45" s="104">
+      <c r="CV45" s="94">
         <v>45.9</v>
       </c>
-      <c r="CW45" s="62"/>
+      <c r="CW45" s="113">
+        <v>132.5</v>
+      </c>
       <c r="CX45" s="62"/>
       <c r="CY45" s="62"/>
       <c r="CZ45" s="62"/>
       <c r="DA45" s="62"/>
       <c r="DB45" s="62"/>
       <c r="DC45" s="62"/>
       <c r="DD45" s="70"/>
       <c r="DE45" s="70"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="C46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="D46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="E46" s="29">
         <v>194.23519233989333</v>
       </c>
@@ -30862,54 +30935,56 @@
       </c>
       <c r="CN46" s="44">
         <v>1270.7</v>
       </c>
       <c r="CO46" s="52">
         <v>1283</v>
       </c>
       <c r="CP46" s="58">
         <v>8632.6</v>
       </c>
       <c r="CQ46" s="62">
         <v>5120.5</v>
       </c>
       <c r="CR46" s="28">
         <v>751.3</v>
       </c>
       <c r="CS46" s="68">
         <v>1064</v>
       </c>
       <c r="CT46" s="76">
         <v>881.7</v>
       </c>
       <c r="CU46" s="85">
         <v>1168.5999999999999</v>
       </c>
-      <c r="CV46" s="104">
+      <c r="CV46" s="94">
         <v>975.2</v>
       </c>
-      <c r="CW46" s="62"/>
+      <c r="CW46" s="113">
+        <v>752.2</v>
+      </c>
       <c r="CX46" s="62"/>
       <c r="CY46" s="62"/>
       <c r="CZ46" s="62"/>
       <c r="DA46" s="62"/>
       <c r="DB46" s="62"/>
       <c r="DC46" s="62"/>
       <c r="DD46" s="70"/>
       <c r="DE46" s="70"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>5</v>
       </c>
@@ -31173,54 +31248,56 @@
       </c>
       <c r="CN47" s="44">
         <v>1025.5</v>
       </c>
       <c r="CO47" s="52">
         <v>1722.2</v>
       </c>
       <c r="CP47" s="58">
         <v>11298</v>
       </c>
       <c r="CQ47" s="62">
         <v>5531.2</v>
       </c>
       <c r="CR47" s="28">
         <v>3418</v>
       </c>
       <c r="CS47" s="68">
         <v>1956.1</v>
       </c>
       <c r="CT47" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU47" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV47" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW47" s="62"/>
+      <c r="CV47" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW47" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX47" s="62"/>
       <c r="CY47" s="62"/>
       <c r="CZ47" s="62"/>
       <c r="DA47" s="62"/>
       <c r="DB47" s="62"/>
       <c r="DC47" s="62"/>
       <c r="DD47" s="70"/>
       <c r="DE47" s="70"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>5</v>
       </c>
@@ -31484,54 +31561,56 @@
       </c>
       <c r="CN48" s="44">
         <v>936</v>
       </c>
       <c r="CO48" s="52">
         <v>933.8</v>
       </c>
       <c r="CP48" s="58">
         <v>1659.5</v>
       </c>
       <c r="CQ48" s="62">
         <v>1840.6</v>
       </c>
       <c r="CR48" s="28">
         <v>148.1</v>
       </c>
       <c r="CS48" s="68">
         <v>-98.9</v>
       </c>
       <c r="CT48" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU48" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV48" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW48" s="62"/>
+      <c r="CV48" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW48" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX48" s="62"/>
       <c r="CY48" s="62"/>
       <c r="CZ48" s="62"/>
       <c r="DA48" s="62"/>
       <c r="DB48" s="62"/>
       <c r="DC48" s="62"/>
       <c r="DD48" s="70"/>
       <c r="DE48" s="70"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>5</v>
       </c>
@@ -31795,54 +31874,56 @@
       </c>
       <c r="CN49" s="44">
         <v>539.4</v>
       </c>
       <c r="CO49" s="52">
         <v>1509.5</v>
       </c>
       <c r="CP49" s="58">
         <v>9657.1</v>
       </c>
       <c r="CQ49" s="62">
         <v>10712</v>
       </c>
       <c r="CR49" s="28">
         <v>11421.7</v>
       </c>
       <c r="CS49" s="68">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT49" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU49" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV49" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW49" s="62"/>
+      <c r="CV49" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW49" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX49" s="62"/>
       <c r="CY49" s="62"/>
       <c r="CZ49" s="62"/>
       <c r="DA49" s="62"/>
       <c r="DB49" s="62"/>
       <c r="DC49" s="62"/>
       <c r="DD49" s="70"/>
       <c r="DE49" s="70"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>5</v>
       </c>
@@ -32106,54 +32187,56 @@
       </c>
       <c r="CN50" s="44">
         <v>497.1</v>
       </c>
       <c r="CO50" s="52">
         <v>5988.9</v>
       </c>
       <c r="CP50" s="58">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ50" s="62">
         <v>12502.6</v>
       </c>
       <c r="CR50" s="28">
         <v>10281.200000000001</v>
       </c>
       <c r="CS50" s="68">
         <v>-1896.1</v>
       </c>
       <c r="CT50" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU50" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV50" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW50" s="62"/>
+      <c r="CV50" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW50" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX50" s="62"/>
       <c r="CY50" s="62"/>
       <c r="CZ50" s="62"/>
       <c r="DA50" s="62"/>
       <c r="DB50" s="62"/>
       <c r="DC50" s="62"/>
       <c r="DD50" s="70"/>
       <c r="DE50" s="70"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>5</v>
       </c>
@@ -32417,54 +32500,56 @@
       </c>
       <c r="CN51" s="44">
         <v>657</v>
       </c>
       <c r="CO51" s="52">
         <v>1667.4</v>
       </c>
       <c r="CP51" s="58">
         <v>10445.5</v>
       </c>
       <c r="CQ51" s="62">
         <v>7936</v>
       </c>
       <c r="CR51" s="28">
         <v>17783</v>
       </c>
       <c r="CS51" s="68">
         <v>6012</v>
       </c>
       <c r="CT51" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU51" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV51" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW51" s="62"/>
+      <c r="CV51" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW51" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX51" s="62"/>
       <c r="CY51" s="62"/>
       <c r="CZ51" s="62"/>
       <c r="DA51" s="62"/>
       <c r="DB51" s="62"/>
       <c r="DC51" s="62"/>
       <c r="DD51" s="70"/>
       <c r="DE51" s="70"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>5</v>
       </c>
@@ -32728,54 +32813,56 @@
       </c>
       <c r="CN52" s="44">
         <v>2071.1</v>
       </c>
       <c r="CO52" s="52">
         <v>2286.3000000000002</v>
       </c>
       <c r="CP52" s="58">
         <v>12371.3</v>
       </c>
       <c r="CQ52" s="62">
         <v>3883.9</v>
       </c>
       <c r="CR52" s="28">
         <v>627</v>
       </c>
       <c r="CS52" s="68">
         <v>632.79999999999995</v>
       </c>
       <c r="CT52" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU52" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV52" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW52" s="62"/>
+      <c r="CV52" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW52" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX52" s="62"/>
       <c r="CY52" s="62"/>
       <c r="CZ52" s="62"/>
       <c r="DA52" s="62"/>
       <c r="DB52" s="62"/>
       <c r="DC52" s="62"/>
       <c r="DD52" s="70"/>
       <c r="DE52" s="70"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
@@ -33039,54 +33126,56 @@
       </c>
       <c r="CN53" s="44">
         <v>712.9</v>
       </c>
       <c r="CO53" s="52">
         <v>714.6</v>
       </c>
       <c r="CP53" s="58">
         <v>1981.7</v>
       </c>
       <c r="CQ53" s="62">
         <v>1461.7</v>
       </c>
       <c r="CR53" s="28">
         <v>31.7</v>
       </c>
       <c r="CS53" s="68">
         <v>268.60000000000002</v>
       </c>
       <c r="CT53" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU53" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV53" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW53" s="62"/>
+      <c r="CV53" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW53" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX53" s="62"/>
       <c r="CY53" s="62"/>
       <c r="CZ53" s="62"/>
       <c r="DA53" s="62"/>
       <c r="DB53" s="62"/>
       <c r="DC53" s="62"/>
       <c r="DD53" s="70"/>
       <c r="DE53" s="70"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>5</v>
       </c>
@@ -33350,54 +33439,56 @@
       </c>
       <c r="CN54" s="44">
         <v>2362.8000000000002</v>
       </c>
       <c r="CO54" s="52">
         <v>4607.7</v>
       </c>
       <c r="CP54" s="58">
         <v>22573.4</v>
       </c>
       <c r="CQ54" s="62">
         <v>7277.8</v>
       </c>
       <c r="CR54" s="28">
         <v>5988.8</v>
       </c>
       <c r="CS54" s="68">
         <v>8309.9</v>
       </c>
       <c r="CT54" s="76">
         <v>4.2</v>
       </c>
       <c r="CU54" s="85">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CV54" s="104">
+      <c r="CV54" s="94">
         <v>5.7</v>
       </c>
-      <c r="CW54" s="62"/>
+      <c r="CW54" s="113">
+        <v>1.6</v>
+      </c>
       <c r="CX54" s="62"/>
       <c r="CY54" s="62"/>
       <c r="CZ54" s="62"/>
       <c r="DA54" s="62"/>
       <c r="DB54" s="62"/>
       <c r="DC54" s="62"/>
       <c r="DD54" s="70"/>
       <c r="DE54" s="70"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>5</v>
       </c>
@@ -33661,54 +33752,56 @@
       </c>
       <c r="CN55" s="44">
         <v>827.1</v>
       </c>
       <c r="CO55" s="52">
         <v>1869.9</v>
       </c>
       <c r="CP55" s="58">
         <v>11914.6</v>
       </c>
       <c r="CQ55" s="62">
         <v>6128.2</v>
       </c>
       <c r="CR55" s="28">
         <v>15851.6</v>
       </c>
       <c r="CS55" s="68">
         <v>2404</v>
       </c>
       <c r="CT55" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU55" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV55" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW55" s="62"/>
+      <c r="CV55" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW55" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX55" s="62"/>
       <c r="CY55" s="62"/>
       <c r="CZ55" s="62"/>
       <c r="DA55" s="62"/>
       <c r="DB55" s="62"/>
       <c r="DC55" s="62"/>
       <c r="DD55" s="70"/>
       <c r="DE55" s="70"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>5</v>
       </c>
@@ -33972,386 +34065,388 @@
       </c>
       <c r="CN56" s="44">
         <v>1185.9000000000001</v>
       </c>
       <c r="CO56" s="52">
         <v>2450.5</v>
       </c>
       <c r="CP56" s="58">
         <v>7715.6</v>
       </c>
       <c r="CQ56" s="62">
         <v>4564.8</v>
       </c>
       <c r="CR56" s="28">
         <v>11389.4</v>
       </c>
       <c r="CS56" s="68">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT56" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU56" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="CV56" s="105" t="s">
-[...2 lines deleted...]
-      <c r="CW56" s="62"/>
+      <c r="CV56" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="CW56" s="114" t="s">
+        <v>5</v>
+      </c>
       <c r="CX56" s="62"/>
       <c r="CY56" s="62"/>
       <c r="CZ56" s="62"/>
       <c r="DA56" s="62"/>
       <c r="DB56" s="62"/>
       <c r="DC56" s="62"/>
       <c r="DD56" s="70"/>
       <c r="DE56" s="70"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="93" t="s">
+      <c r="A58" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="93"/>
-[...58 lines deleted...]
-      <c r="BI58" s="93"/>
+      <c r="B58" s="107"/>
+      <c r="C58" s="107"/>
+      <c r="D58" s="107"/>
+      <c r="E58" s="107"/>
+      <c r="F58" s="107"/>
+      <c r="G58" s="107"/>
+      <c r="H58" s="107"/>
+      <c r="I58" s="107"/>
+      <c r="J58" s="107"/>
+      <c r="K58" s="107"/>
+      <c r="L58" s="107"/>
+      <c r="M58" s="107"/>
+      <c r="N58" s="107"/>
+      <c r="O58" s="107"/>
+      <c r="P58" s="107"/>
+      <c r="Q58" s="107"/>
+      <c r="R58" s="107"/>
+      <c r="S58" s="107"/>
+      <c r="T58" s="107"/>
+      <c r="U58" s="107"/>
+      <c r="V58" s="107"/>
+      <c r="W58" s="107"/>
+      <c r="X58" s="107"/>
+      <c r="Y58" s="107"/>
+      <c r="Z58" s="107"/>
+      <c r="AA58" s="107"/>
+      <c r="AB58" s="107"/>
+      <c r="AC58" s="107"/>
+      <c r="AD58" s="107"/>
+      <c r="AE58" s="107"/>
+      <c r="AF58" s="107"/>
+      <c r="AG58" s="107"/>
+      <c r="AH58" s="107"/>
+      <c r="AI58" s="107"/>
+      <c r="AJ58" s="107"/>
+      <c r="AK58" s="107"/>
+      <c r="AL58" s="107"/>
+      <c r="AM58" s="107"/>
+      <c r="AN58" s="107"/>
+      <c r="AO58" s="107"/>
+      <c r="AP58" s="107"/>
+      <c r="AQ58" s="107"/>
+      <c r="AR58" s="107"/>
+      <c r="AS58" s="107"/>
+      <c r="AT58" s="107"/>
+      <c r="AU58" s="107"/>
+      <c r="AV58" s="107"/>
+      <c r="AW58" s="107"/>
+      <c r="AX58" s="107"/>
+      <c r="AY58" s="107"/>
+      <c r="AZ58" s="107"/>
+      <c r="BA58" s="107"/>
+      <c r="BB58" s="107"/>
+      <c r="BC58" s="107"/>
+      <c r="BD58" s="107"/>
+      <c r="BE58" s="107"/>
+      <c r="BF58" s="107"/>
+      <c r="BG58" s="107"/>
+      <c r="BH58" s="107"/>
+      <c r="BI58" s="107"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
-      <c r="K59" s="92" t="s">
+      <c r="K59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="L59" s="92"/>
-      <c r="M59" s="92"/>
+      <c r="L59" s="101"/>
+      <c r="M59" s="101"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
-      <c r="W59" s="92" t="s">
+      <c r="W59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="X59" s="92"/>
-      <c r="Y59" s="92"/>
+      <c r="X59" s="101"/>
+      <c r="Y59" s="101"/>
       <c r="Z59" s="15"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="15"/>
       <c r="AC59" s="15"/>
       <c r="AD59" s="15"/>
       <c r="AE59" s="15"/>
       <c r="AF59" s="15"/>
       <c r="AG59" s="15"/>
-      <c r="AH59" s="92" t="s">
+      <c r="AH59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AI59" s="92"/>
-[...1 lines deleted...]
-      <c r="AK59" s="92"/>
+      <c r="AI59" s="101"/>
+      <c r="AJ59" s="101"/>
+      <c r="AK59" s="101"/>
       <c r="AL59" s="15"/>
       <c r="AM59" s="15"/>
       <c r="AN59" s="15"/>
       <c r="AO59" s="15"/>
       <c r="AP59" s="15"/>
       <c r="AQ59" s="15"/>
       <c r="AR59" s="15"/>
       <c r="AS59" s="15"/>
-      <c r="AT59" s="92" t="s">
+      <c r="AT59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="AU59" s="92"/>
-[...1 lines deleted...]
-      <c r="AW59" s="92"/>
+      <c r="AU59" s="101"/>
+      <c r="AV59" s="101"/>
+      <c r="AW59" s="101"/>
       <c r="AX59" s="15"/>
       <c r="AY59" s="15"/>
       <c r="AZ59" s="15"/>
       <c r="BA59" s="15"/>
       <c r="BB59" s="15"/>
       <c r="BC59" s="15"/>
       <c r="BD59" s="15"/>
       <c r="BE59" s="15"/>
-      <c r="BF59" s="92" t="s">
+      <c r="BF59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="BG59" s="92"/>
-[...1 lines deleted...]
-      <c r="BI59" s="92"/>
+      <c r="BG59" s="101"/>
+      <c r="BH59" s="101"/>
+      <c r="BI59" s="101"/>
       <c r="BJ59" s="15"/>
       <c r="BK59" s="15"/>
       <c r="BL59" s="15"/>
       <c r="BM59" s="15"/>
       <c r="BN59" s="15"/>
       <c r="BO59" s="15"/>
       <c r="BP59" s="15"/>
       <c r="BQ59" s="15"/>
       <c r="BR59" s="15"/>
       <c r="BS59" s="15"/>
       <c r="BT59" s="15"/>
       <c r="BU59" s="15"/>
       <c r="BV59" s="15"/>
       <c r="BW59" s="15"/>
       <c r="BX59" s="15"/>
       <c r="BY59" s="15"/>
       <c r="BZ59" s="15"/>
       <c r="CA59" s="15"/>
       <c r="CB59" s="15"/>
       <c r="CC59" s="15"/>
-      <c r="CD59" s="92" t="s">
+      <c r="CD59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CE59" s="92"/>
-[...1 lines deleted...]
-      <c r="CG59" s="92"/>
+      <c r="CE59" s="101"/>
+      <c r="CF59" s="101"/>
+      <c r="CG59" s="101"/>
       <c r="CH59" s="15"/>
       <c r="CI59" s="15"/>
       <c r="CJ59" s="15"/>
       <c r="CK59" s="15"/>
       <c r="CL59" s="15"/>
       <c r="CM59" s="15"/>
       <c r="CN59" s="15"/>
       <c r="CO59" s="15"/>
-      <c r="CP59" s="92" t="s">
+      <c r="CP59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="CQ59" s="92"/>
-[...1 lines deleted...]
-      <c r="CS59" s="92"/>
+      <c r="CQ59" s="101"/>
+      <c r="CR59" s="101"/>
+      <c r="CS59" s="101"/>
       <c r="CT59" s="15"/>
       <c r="CU59" s="15"/>
       <c r="CV59" s="15"/>
       <c r="CW59" s="15"/>
       <c r="CX59" s="15"/>
       <c r="CY59" s="15"/>
       <c r="CZ59" s="15"/>
       <c r="DA59" s="15"/>
-      <c r="DB59" s="92" t="s">
+      <c r="DB59" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="DC59" s="92"/>
-[...1 lines deleted...]
-      <c r="DE59" s="92"/>
+      <c r="DC59" s="101"/>
+      <c r="DD59" s="101"/>
+      <c r="DE59" s="101"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="94"/>
-      <c r="B60" s="89" t="s">
+      <c r="A60" s="103"/>
+      <c r="B60" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="90"/>
-[...10 lines deleted...]
-      <c r="N60" s="89" t="s">
+      <c r="C60" s="99"/>
+      <c r="D60" s="99"/>
+      <c r="E60" s="99"/>
+      <c r="F60" s="99"/>
+      <c r="G60" s="99"/>
+      <c r="H60" s="99"/>
+      <c r="I60" s="99"/>
+      <c r="J60" s="99"/>
+      <c r="K60" s="99"/>
+      <c r="L60" s="99"/>
+      <c r="M60" s="100"/>
+      <c r="N60" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="O60" s="90"/>
-[...10 lines deleted...]
-      <c r="Z60" s="89" t="s">
+      <c r="O60" s="99"/>
+      <c r="P60" s="99"/>
+      <c r="Q60" s="99"/>
+      <c r="R60" s="99"/>
+      <c r="S60" s="99"/>
+      <c r="T60" s="99"/>
+      <c r="U60" s="99"/>
+      <c r="V60" s="99"/>
+      <c r="W60" s="99"/>
+      <c r="X60" s="99"/>
+      <c r="Y60" s="100"/>
+      <c r="Z60" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="AA60" s="90"/>
-[...10 lines deleted...]
-      <c r="AL60" s="89" t="s">
+      <c r="AA60" s="99"/>
+      <c r="AB60" s="99"/>
+      <c r="AC60" s="99"/>
+      <c r="AD60" s="99"/>
+      <c r="AE60" s="99"/>
+      <c r="AF60" s="99"/>
+      <c r="AG60" s="99"/>
+      <c r="AH60" s="99"/>
+      <c r="AI60" s="99"/>
+      <c r="AJ60" s="99"/>
+      <c r="AK60" s="100"/>
+      <c r="AL60" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="AM60" s="90"/>
-[...10 lines deleted...]
-      <c r="AX60" s="89" t="s">
+      <c r="AM60" s="99"/>
+      <c r="AN60" s="99"/>
+      <c r="AO60" s="99"/>
+      <c r="AP60" s="99"/>
+      <c r="AQ60" s="99"/>
+      <c r="AR60" s="99"/>
+      <c r="AS60" s="99"/>
+      <c r="AT60" s="99"/>
+      <c r="AU60" s="99"/>
+      <c r="AV60" s="99"/>
+      <c r="AW60" s="100"/>
+      <c r="AX60" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="AY60" s="90"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="89" t="s">
+      <c r="AY60" s="99"/>
+      <c r="AZ60" s="99"/>
+      <c r="BA60" s="99"/>
+      <c r="BB60" s="99"/>
+      <c r="BC60" s="99"/>
+      <c r="BD60" s="99"/>
+      <c r="BE60" s="99"/>
+      <c r="BF60" s="99"/>
+      <c r="BG60" s="99"/>
+      <c r="BH60" s="99"/>
+      <c r="BI60" s="100"/>
+      <c r="BJ60" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="BK60" s="90"/>
-[...10 lines deleted...]
-      <c r="BV60" s="89" t="s">
+      <c r="BK60" s="99"/>
+      <c r="BL60" s="99"/>
+      <c r="BM60" s="99"/>
+      <c r="BN60" s="99"/>
+      <c r="BO60" s="99"/>
+      <c r="BP60" s="99"/>
+      <c r="BQ60" s="99"/>
+      <c r="BR60" s="99"/>
+      <c r="BS60" s="99"/>
+      <c r="BT60" s="99"/>
+      <c r="BU60" s="100"/>
+      <c r="BV60" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="BW60" s="90"/>
-[...10 lines deleted...]
-      <c r="CH60" s="89" t="s">
+      <c r="BW60" s="99"/>
+      <c r="BX60" s="99"/>
+      <c r="BY60" s="99"/>
+      <c r="BZ60" s="99"/>
+      <c r="CA60" s="99"/>
+      <c r="CB60" s="99"/>
+      <c r="CC60" s="99"/>
+      <c r="CD60" s="99"/>
+      <c r="CE60" s="99"/>
+      <c r="CF60" s="99"/>
+      <c r="CG60" s="100"/>
+      <c r="CH60" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="CI60" s="90"/>
-[...10 lines deleted...]
-      <c r="CT60" s="89" t="s">
+      <c r="CI60" s="99"/>
+      <c r="CJ60" s="99"/>
+      <c r="CK60" s="99"/>
+      <c r="CL60" s="99"/>
+      <c r="CM60" s="99"/>
+      <c r="CN60" s="99"/>
+      <c r="CO60" s="99"/>
+      <c r="CP60" s="99"/>
+      <c r="CQ60" s="99"/>
+      <c r="CR60" s="99"/>
+      <c r="CS60" s="100"/>
+      <c r="CT60" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="90"/>
-[...9 lines deleted...]
-      <c r="DE60" s="91"/>
+      <c r="CU60" s="99"/>
+      <c r="CV60" s="99"/>
+      <c r="CW60" s="99"/>
+      <c r="CX60" s="99"/>
+      <c r="CY60" s="99"/>
+      <c r="CZ60" s="99"/>
+      <c r="DA60" s="99"/>
+      <c r="DB60" s="99"/>
+      <c r="DC60" s="99"/>
+      <c r="DD60" s="99"/>
+      <c r="DE60" s="100"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="95"/>
+      <c r="A61" s="104"/>
       <c r="B61" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J61" s="17" t="s">
@@ -34931,54 +35026,56 @@
       </c>
       <c r="CN62" s="45">
         <v>19571.5</v>
       </c>
       <c r="CO62" s="53">
         <v>17332.400000000001</v>
       </c>
       <c r="CP62" s="55">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ62" s="45">
         <v>19437.8</v>
       </c>
       <c r="CR62" s="19">
         <v>17989.7</v>
       </c>
       <c r="CS62" s="69">
         <v>23250.3</v>
       </c>
       <c r="CT62" s="78">
         <v>11975.7</v>
       </c>
       <c r="CU62" s="87">
         <v>13352.8</v>
       </c>
-      <c r="CV62" s="106">
+      <c r="CV62" s="96">
         <v>15403.2</v>
       </c>
-      <c r="CW62" s="45"/>
+      <c r="CW62" s="115">
+        <v>17284.400000000001</v>
+      </c>
       <c r="CX62" s="45"/>
       <c r="CY62" s="45"/>
       <c r="CZ62" s="45"/>
       <c r="DA62" s="61"/>
       <c r="DB62" s="61"/>
       <c r="DC62" s="45"/>
       <c r="DD62" s="69"/>
       <c r="DE62" s="69"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>178.33372101723498</v>
       </c>
       <c r="C63" s="27">
         <v>228.90215220821307</v>
       </c>
       <c r="D63" s="27">
         <v>212.38046229500799</v>
       </c>
       <c r="E63" s="27">
         <v>262.23708166677636</v>
       </c>
@@ -35242,54 +35339,56 @@
       </c>
       <c r="CN63" s="46">
         <v>684.9</v>
       </c>
       <c r="CO63" s="54">
         <v>788.1</v>
       </c>
       <c r="CP63" s="56">
         <v>1022.3</v>
       </c>
       <c r="CQ63" s="62">
         <v>1364.9</v>
       </c>
       <c r="CR63" s="28">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS63" s="70">
         <v>1825.6</v>
       </c>
       <c r="CT63" s="79">
         <v>662.1</v>
       </c>
       <c r="CU63" s="88">
         <v>573.79999999999995</v>
       </c>
-      <c r="CV63" s="107">
+      <c r="CV63" s="97">
         <v>1279.3</v>
       </c>
-      <c r="CW63" s="62"/>
+      <c r="CW63" s="116">
+        <v>951.7</v>
+      </c>
       <c r="CX63" s="62"/>
       <c r="CY63" s="62"/>
       <c r="CZ63" s="62"/>
       <c r="DA63" s="62"/>
       <c r="DB63" s="62"/>
       <c r="DC63" s="62"/>
       <c r="DD63" s="70"/>
       <c r="DE63" s="70"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="29">
         <v>531.50890616076595</v>
       </c>
       <c r="C64" s="29">
         <v>572.39095760833106</v>
       </c>
       <c r="D64" s="29">
         <v>749.93677703606272</v>
       </c>
       <c r="E64" s="29">
         <v>741.66190742834215</v>
       </c>
@@ -35553,54 +35652,56 @@
       </c>
       <c r="CN64" s="46">
         <v>3051.4</v>
       </c>
       <c r="CO64" s="54">
         <v>1894.1</v>
       </c>
       <c r="CP64" s="56">
         <v>2078.4</v>
       </c>
       <c r="CQ64" s="62">
         <v>1969</v>
       </c>
       <c r="CR64" s="28">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS64" s="70">
         <v>2915.1</v>
       </c>
       <c r="CT64" s="79">
         <v>1719.9</v>
       </c>
       <c r="CU64" s="88">
         <v>1753.3</v>
       </c>
-      <c r="CV64" s="107">
+      <c r="CV64" s="97">
         <v>2075.3000000000002</v>
       </c>
-      <c r="CW64" s="62"/>
+      <c r="CW64" s="116">
+        <v>2021</v>
+      </c>
       <c r="CX64" s="62"/>
       <c r="CY64" s="62"/>
       <c r="CZ64" s="62"/>
       <c r="DA64" s="62"/>
       <c r="DB64" s="62"/>
       <c r="DC64" s="62"/>
       <c r="DD64" s="70"/>
       <c r="DE64" s="70"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="29">
         <v>322.87154640183849</v>
       </c>
       <c r="C65" s="29">
         <v>372.38488464810979</v>
       </c>
       <c r="D65" s="29">
         <v>388.41270580268622</v>
       </c>
       <c r="E65" s="29">
         <v>353.80587686415026</v>
       </c>
@@ -35864,54 +35965,56 @@
       </c>
       <c r="CN65" s="46">
         <v>1345.1</v>
       </c>
       <c r="CO65" s="54">
         <v>1113.2</v>
       </c>
       <c r="CP65" s="56">
         <v>808.3</v>
       </c>
       <c r="CQ65" s="62">
         <v>1078.5</v>
       </c>
       <c r="CR65" s="28">
         <v>994.1</v>
       </c>
       <c r="CS65" s="70">
         <v>1406.7</v>
       </c>
       <c r="CT65" s="79">
         <v>460.7</v>
       </c>
       <c r="CU65" s="88">
         <v>834.2</v>
       </c>
-      <c r="CV65" s="107">
+      <c r="CV65" s="97">
         <v>913.3</v>
       </c>
-      <c r="CW65" s="62"/>
+      <c r="CW65" s="116">
+        <v>575.79999999999995</v>
+      </c>
       <c r="CX65" s="62"/>
       <c r="CY65" s="62"/>
       <c r="CZ65" s="62"/>
       <c r="DA65" s="62"/>
       <c r="DB65" s="62"/>
       <c r="DC65" s="62"/>
       <c r="DD65" s="70"/>
       <c r="DE65" s="70"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="29">
         <v>308.40933908924279</v>
       </c>
       <c r="C66" s="29">
         <v>422.97899001472905</v>
       </c>
       <c r="D66" s="29">
         <v>361.53583498876583</v>
       </c>
       <c r="E66" s="29">
         <v>781.96649970233932</v>
       </c>
@@ -36175,54 +36278,56 @@
       </c>
       <c r="CN66" s="46">
         <v>744.4</v>
       </c>
       <c r="CO66" s="54">
         <v>1061.2</v>
       </c>
       <c r="CP66" s="56">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ66" s="62">
         <v>1411.3</v>
       </c>
       <c r="CR66" s="28">
         <v>856.3</v>
       </c>
       <c r="CS66" s="70">
         <v>626.5</v>
       </c>
       <c r="CT66" s="79">
         <v>543.4</v>
       </c>
       <c r="CU66" s="88">
         <v>753.1</v>
       </c>
-      <c r="CV66" s="107">
+      <c r="CV66" s="97">
         <v>528</v>
       </c>
-      <c r="CW66" s="62"/>
+      <c r="CW66" s="116">
+        <v>1465.8</v>
+      </c>
       <c r="CX66" s="62"/>
       <c r="CY66" s="62"/>
       <c r="CZ66" s="62"/>
       <c r="DA66" s="62"/>
       <c r="DB66" s="62"/>
       <c r="DC66" s="62"/>
       <c r="DD66" s="70"/>
       <c r="DE66" s="70"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="29">
         <v>539.42437764545275</v>
       </c>
       <c r="C67" s="29">
         <v>415.89364222342073</v>
       </c>
       <c r="D67" s="29">
         <v>615.99798077563207</v>
       </c>
       <c r="E67" s="29">
         <v>675.0256776551937</v>
       </c>
@@ -36486,54 +36591,56 @@
       </c>
       <c r="CN67" s="46">
         <v>1503.8</v>
       </c>
       <c r="CO67" s="54">
         <v>1463.7</v>
       </c>
       <c r="CP67" s="56">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ67" s="62">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR67" s="28">
         <v>3326.9</v>
       </c>
       <c r="CS67" s="70">
         <v>5462.4</v>
       </c>
       <c r="CT67" s="79">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU67" s="88">
         <v>776.8</v>
       </c>
-      <c r="CV67" s="107">
+      <c r="CV67" s="97">
         <v>981.1</v>
       </c>
-      <c r="CW67" s="62"/>
+      <c r="CW67" s="116">
+        <v>1138.5</v>
+      </c>
       <c r="CX67" s="62"/>
       <c r="CY67" s="62"/>
       <c r="CZ67" s="62"/>
       <c r="DA67" s="62"/>
       <c r="DB67" s="62"/>
       <c r="DC67" s="62"/>
       <c r="DD67" s="70"/>
       <c r="DE67" s="70"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C68" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D68" s="29">
         <v>512.06114869670989</v>
       </c>
       <c r="E68" s="29">
         <v>634.31254384093734</v>
       </c>
@@ -36797,54 +36904,56 @@
       </c>
       <c r="CN68" s="46">
         <v>594.4</v>
       </c>
       <c r="CO68" s="54">
         <v>514.4</v>
       </c>
       <c r="CP68" s="56">
         <v>805.6</v>
       </c>
       <c r="CQ68" s="62">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR68" s="28">
         <v>827.9</v>
       </c>
       <c r="CS68" s="70">
         <v>1649.1</v>
       </c>
       <c r="CT68" s="79">
         <v>838.3</v>
       </c>
       <c r="CU68" s="88">
         <v>516.1</v>
       </c>
-      <c r="CV68" s="107">
+      <c r="CV68" s="97">
         <v>673.1</v>
       </c>
-      <c r="CW68" s="62"/>
+      <c r="CW68" s="116">
+        <v>841.8</v>
+      </c>
       <c r="CX68" s="62"/>
       <c r="CY68" s="62"/>
       <c r="CZ68" s="62"/>
       <c r="DA68" s="62"/>
       <c r="DB68" s="62"/>
       <c r="DC68" s="62"/>
       <c r="DD68" s="70"/>
       <c r="DE68" s="70"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C69" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D69" s="29">
         <v>596.95059105928942</v>
       </c>
       <c r="E69" s="29">
         <v>736.67321629372498</v>
       </c>
@@ -37108,54 +37217,56 @@
       </c>
       <c r="CN69" s="46">
         <v>1322</v>
       </c>
       <c r="CO69" s="54">
         <v>1450.4</v>
       </c>
       <c r="CP69" s="56">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ69" s="62">
         <v>1948</v>
       </c>
       <c r="CR69" s="28">
         <v>839.4</v>
       </c>
       <c r="CS69" s="70">
         <v>736.5</v>
       </c>
       <c r="CT69" s="79">
         <v>828</v>
       </c>
       <c r="CU69" s="88">
         <v>1099.5999999999999</v>
       </c>
-      <c r="CV69" s="107">
+      <c r="CV69" s="97">
         <v>1107</v>
       </c>
-      <c r="CW69" s="62"/>
+      <c r="CW69" s="116">
+        <v>1448.6</v>
+      </c>
       <c r="CX69" s="62"/>
       <c r="CY69" s="62"/>
       <c r="CZ69" s="62"/>
       <c r="DA69" s="62"/>
       <c r="DB69" s="62"/>
       <c r="DC69" s="62"/>
       <c r="DD69" s="70"/>
       <c r="DE69" s="70"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C70" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D70" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E70" s="27">
         <v>655.22981544350341</v>
       </c>
@@ -37419,54 +37530,56 @@
       </c>
       <c r="CN70" s="46">
         <v>973.3</v>
       </c>
       <c r="CO70" s="54">
         <v>1146.4000000000001</v>
       </c>
       <c r="CP70" s="56">
         <v>891.9</v>
       </c>
       <c r="CQ70" s="62">
         <v>797.6</v>
       </c>
       <c r="CR70" s="28">
         <v>788.1</v>
       </c>
       <c r="CS70" s="70">
         <v>772.2</v>
       </c>
       <c r="CT70" s="79">
         <v>582.70000000000005</v>
       </c>
       <c r="CU70" s="88">
         <v>734.7</v>
       </c>
-      <c r="CV70" s="107">
+      <c r="CV70" s="97">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW70" s="62"/>
+      <c r="CW70" s="116">
+        <v>943</v>
+      </c>
       <c r="CX70" s="62"/>
       <c r="CY70" s="62"/>
       <c r="CZ70" s="62"/>
       <c r="DA70" s="62"/>
       <c r="DB70" s="62"/>
       <c r="DC70" s="62"/>
       <c r="DD70" s="70"/>
       <c r="DE70" s="70"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C71" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D71" s="29">
         <v>684.38291789818766</v>
       </c>
       <c r="E71" s="29">
         <v>345.00049866909688</v>
       </c>
@@ -37730,54 +37843,56 @@
       </c>
       <c r="CN71" s="46">
         <v>1097.3</v>
       </c>
       <c r="CO71" s="54">
         <v>938.4</v>
       </c>
       <c r="CP71" s="56">
         <v>957.8</v>
       </c>
       <c r="CQ71" s="62">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR71" s="28">
         <v>688.5</v>
       </c>
       <c r="CS71" s="70">
         <v>1021.2</v>
       </c>
       <c r="CT71" s="79">
         <v>458.9</v>
       </c>
       <c r="CU71" s="88">
         <v>858.6</v>
       </c>
-      <c r="CV71" s="107">
+      <c r="CV71" s="97">
         <v>840.2</v>
       </c>
-      <c r="CW71" s="62"/>
+      <c r="CW71" s="116">
+        <v>526.1</v>
+      </c>
       <c r="CX71" s="62"/>
       <c r="CY71" s="62"/>
       <c r="CZ71" s="62"/>
       <c r="DA71" s="62"/>
       <c r="DB71" s="62"/>
       <c r="DC71" s="62"/>
       <c r="DD71" s="70"/>
       <c r="DE71" s="70"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C72" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D72" s="29">
         <v>688.82445760853977</v>
       </c>
       <c r="E72" s="29">
         <v>340.78113842834091</v>
       </c>
@@ -38041,54 +38156,56 @@
       </c>
       <c r="CN72" s="46">
         <v>1397.4</v>
       </c>
       <c r="CO72" s="54">
         <v>1275.9000000000001</v>
       </c>
       <c r="CP72" s="56">
         <v>1733.3</v>
       </c>
       <c r="CQ72" s="62">
         <v>1337.3</v>
       </c>
       <c r="CR72" s="28">
         <v>2277.9</v>
       </c>
       <c r="CS72" s="70">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT72" s="79">
         <v>408.3</v>
       </c>
       <c r="CU72" s="88">
         <v>763.9</v>
       </c>
-      <c r="CV72" s="107">
+      <c r="CV72" s="97">
         <v>1236.3</v>
       </c>
-      <c r="CW72" s="62"/>
+      <c r="CW72" s="116">
+        <v>1898</v>
+      </c>
       <c r="CX72" s="62"/>
       <c r="CY72" s="62"/>
       <c r="CZ72" s="62"/>
       <c r="DA72" s="62"/>
       <c r="DB72" s="62"/>
       <c r="DC72" s="62"/>
       <c r="DD72" s="70"/>
       <c r="DE72" s="70"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C73" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D73" s="29">
         <v>1517.7906142168663</v>
       </c>
       <c r="E73" s="29">
         <v>1653.8241868218543</v>
       </c>
@@ -38352,54 +38469,56 @@
       </c>
       <c r="CN73" s="46">
         <v>4179.2</v>
       </c>
       <c r="CO73" s="54">
         <v>3949.1</v>
       </c>
       <c r="CP73" s="56">
         <v>3607.2</v>
       </c>
       <c r="CQ73" s="62">
         <v>4079.2</v>
       </c>
       <c r="CR73" s="28">
         <v>3609.3</v>
       </c>
       <c r="CS73" s="70">
         <v>3139.6</v>
       </c>
       <c r="CT73" s="79">
         <v>2876.3</v>
       </c>
       <c r="CU73" s="88">
         <v>2928.5</v>
       </c>
-      <c r="CV73" s="107">
+      <c r="CV73" s="97">
         <v>3399.7</v>
       </c>
-      <c r="CW73" s="62"/>
+      <c r="CW73" s="116">
+        <v>3687.6</v>
+      </c>
       <c r="CX73" s="62"/>
       <c r="CY73" s="62"/>
       <c r="CZ73" s="62"/>
       <c r="DA73" s="62"/>
       <c r="DB73" s="62"/>
       <c r="DC73" s="62"/>
       <c r="DD73" s="70"/>
       <c r="DE73" s="70"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="29">
         <v>306.39295443728338</v>
       </c>
       <c r="C74" s="29">
         <v>448.87767982242065</v>
       </c>
       <c r="D74" s="29">
         <v>411.31224253947892</v>
       </c>
       <c r="E74" s="29">
         <v>425.50111516802929</v>
       </c>
@@ -38663,54 +38782,56 @@
       </c>
       <c r="CN74" s="46">
         <v>946.6</v>
       </c>
       <c r="CO74" s="54">
         <v>585.4</v>
       </c>
       <c r="CP74" s="56">
         <v>689.3</v>
       </c>
       <c r="CQ74" s="62">
         <v>911.2</v>
       </c>
       <c r="CR74" s="28">
         <v>596.9</v>
       </c>
       <c r="CS74" s="70">
         <v>928.9</v>
       </c>
       <c r="CT74" s="79">
         <v>484.3</v>
       </c>
       <c r="CU74" s="88">
         <v>684.2</v>
       </c>
-      <c r="CV74" s="107">
+      <c r="CV74" s="97">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW74" s="62"/>
+      <c r="CW74" s="116">
+        <v>629.20000000000005</v>
+      </c>
       <c r="CX74" s="62"/>
       <c r="CY74" s="62"/>
       <c r="CZ74" s="62"/>
       <c r="DA74" s="62"/>
       <c r="DB74" s="62"/>
       <c r="DC74" s="62"/>
       <c r="DD74" s="70"/>
       <c r="DE74" s="70"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C75" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D75" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E75" s="28">
         <v>599.15448764131372</v>
       </c>
@@ -38974,54 +39095,56 @@
       </c>
       <c r="CN75" s="46">
         <v>1732</v>
       </c>
       <c r="CO75" s="54">
         <v>1152.2</v>
       </c>
       <c r="CP75" s="56">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ75" s="62">
         <v>973.3</v>
       </c>
       <c r="CR75" s="28">
         <v>936.3</v>
       </c>
       <c r="CS75" s="70">
         <v>1658.4</v>
       </c>
       <c r="CT75" s="79">
         <v>911.8</v>
       </c>
       <c r="CU75" s="88">
         <v>1076</v>
       </c>
-      <c r="CV75" s="107">
+      <c r="CV75" s="97">
         <v>1145.2</v>
       </c>
-      <c r="CW75" s="62"/>
+      <c r="CW75" s="116">
+        <v>1157.3</v>
+      </c>
       <c r="CX75" s="62"/>
       <c r="CY75" s="62"/>
       <c r="CZ75" s="62"/>
       <c r="DA75" s="62"/>
       <c r="DB75" s="62"/>
       <c r="DC75" s="62"/>
       <c r="DD75" s="70"/>
       <c r="DE75" s="70"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="15"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
       <c r="E76" s="15"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15"/>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
@@ -39087,114 +39210,114 @@
       <c r="BW76" s="15"/>
       <c r="BX76" s="15"/>
       <c r="BY76" s="15"/>
       <c r="BZ76" s="15"/>
       <c r="CA76" s="15"/>
       <c r="CB76" s="15"/>
       <c r="CC76" s="15"/>
       <c r="CD76" s="15"/>
       <c r="CE76" s="15"/>
       <c r="CF76" s="15"/>
       <c r="CG76" s="15"/>
       <c r="CH76" s="15"/>
       <c r="CI76" s="15"/>
       <c r="CJ76" s="15"/>
       <c r="CK76" s="15"/>
       <c r="CL76" s="15"/>
       <c r="CM76" s="15"/>
       <c r="CN76" s="15"/>
       <c r="CO76" s="15"/>
       <c r="CP76" s="15"/>
       <c r="CQ76" s="15"/>
       <c r="CR76" s="15"/>
       <c r="CS76" s="15"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="98"/>
-[...3 lines deleted...]
-      <c r="F77" s="98"/>
+      <c r="B77" s="105"/>
+      <c r="C77" s="105"/>
+      <c r="D77" s="105"/>
+      <c r="E77" s="105"/>
+      <c r="F77" s="105"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AL77" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:109" ht="15.75">
-      <c r="B79" s="96"/>
-[...46 lines deleted...]
-      <c r="AW79" s="96"/>
+      <c r="B79" s="106"/>
+      <c r="C79" s="106"/>
+      <c r="D79" s="106"/>
+      <c r="E79" s="106"/>
+      <c r="F79" s="106"/>
+      <c r="G79" s="106"/>
+      <c r="H79" s="106"/>
+      <c r="I79" s="106"/>
+      <c r="J79" s="106"/>
+      <c r="K79" s="106"/>
+      <c r="L79" s="106"/>
+      <c r="M79" s="106"/>
+      <c r="N79" s="106"/>
+      <c r="O79" s="106"/>
+      <c r="P79" s="106"/>
+      <c r="Q79" s="106"/>
+      <c r="R79" s="106"/>
+      <c r="S79" s="106"/>
+      <c r="T79" s="106"/>
+      <c r="U79" s="106"/>
+      <c r="V79" s="106"/>
+      <c r="W79" s="106"/>
+      <c r="X79" s="106"/>
+      <c r="Y79" s="106"/>
+      <c r="Z79" s="106"/>
+      <c r="AA79" s="106"/>
+      <c r="AB79" s="106"/>
+      <c r="AC79" s="106"/>
+      <c r="AD79" s="106"/>
+      <c r="AE79" s="106"/>
+      <c r="AF79" s="106"/>
+      <c r="AG79" s="106"/>
+      <c r="AH79" s="106"/>
+      <c r="AI79" s="106"/>
+      <c r="AJ79" s="106"/>
+      <c r="AK79" s="106"/>
+      <c r="AL79" s="106"/>
+      <c r="AM79" s="106"/>
+      <c r="AN79" s="106"/>
+      <c r="AO79" s="106"/>
+      <c r="AP79" s="106"/>
+      <c r="AQ79" s="106"/>
+      <c r="AR79" s="106"/>
+      <c r="AS79" s="106"/>
+      <c r="AT79" s="106"/>
+      <c r="AU79" s="106"/>
+      <c r="AV79" s="106"/>
+      <c r="AW79" s="106"/>
     </row>
     <row r="80" spans="1:109">
       <c r="B80" s="13"/>
       <c r="C80" s="14"/>
       <c r="D80" s="14"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="13"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
@@ -39904,242 +40027,242 @@
       <c r="AB94" s="6"/>
       <c r="AC94" s="6"/>
       <c r="AD94" s="6"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="6"/>
       <c r="AU94" s="6"/>
       <c r="AV94" s="6"/>
       <c r="AW94" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT41:DE41"/>
-[...29 lines deleted...]
-    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="BV60:CG60"/>
+    <mergeCell ref="AT40:AW40"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AT21:AW21"/>
+    <mergeCell ref="CD59:CG59"/>
+    <mergeCell ref="BF40:BI40"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="AX41:BI41"/>
+    <mergeCell ref="AT59:AW59"/>
+    <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="BV41:CG41"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="CD40:CG40"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AH21:AK21"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="W40:Y40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="AH40:AK40"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="BF59:BI59"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AH59:AK59"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BF21:BI21"/>
     <mergeCell ref="AL79:AW79"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="A39:BI39"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B79:M79"/>
     <mergeCell ref="N79:Y79"/>
     <mergeCell ref="Z79:AK79"/>
     <mergeCell ref="N60:Y60"/>
-    <mergeCell ref="BJ60:BU60"/>
-[...32 lines deleted...]
-    <mergeCell ref="CD40:CG40"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="CH41:CS41"/>
+    <mergeCell ref="CP59:CS59"/>
+    <mergeCell ref="CH60:CS60"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CP40:CS40"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DB40:DE40"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>