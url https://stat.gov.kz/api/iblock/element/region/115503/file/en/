--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
@@ -9722,51 +9722,51 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -9863,79 +9863,90 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
@@ -18950,372 +18961,372 @@
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="10" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="1" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="115" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="102"/>
-[...58 lines deleted...]
-      <c r="BI1" s="102"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
+      <c r="N1" s="115"/>
+      <c r="O1" s="115"/>
+      <c r="P1" s="115"/>
+      <c r="Q1" s="115"/>
+      <c r="R1" s="115"/>
+      <c r="S1" s="115"/>
+      <c r="T1" s="115"/>
+      <c r="U1" s="115"/>
+      <c r="V1" s="115"/>
+      <c r="W1" s="115"/>
+      <c r="X1" s="115"/>
+      <c r="Y1" s="115"/>
+      <c r="Z1" s="115"/>
+      <c r="AA1" s="115"/>
+      <c r="AB1" s="115"/>
+      <c r="AC1" s="115"/>
+      <c r="AD1" s="115"/>
+      <c r="AE1" s="115"/>
+      <c r="AF1" s="115"/>
+      <c r="AG1" s="115"/>
+      <c r="AH1" s="115"/>
+      <c r="AI1" s="115"/>
+      <c r="AJ1" s="115"/>
+      <c r="AK1" s="115"/>
+      <c r="AL1" s="115"/>
+      <c r="AM1" s="115"/>
+      <c r="AN1" s="115"/>
+      <c r="AO1" s="115"/>
+      <c r="AP1" s="115"/>
+      <c r="AQ1" s="115"/>
+      <c r="AR1" s="115"/>
+      <c r="AS1" s="115"/>
+      <c r="AT1" s="115"/>
+      <c r="AU1" s="115"/>
+      <c r="AV1" s="115"/>
+      <c r="AW1" s="115"/>
+      <c r="AX1" s="115"/>
+      <c r="AY1" s="115"/>
+      <c r="AZ1" s="115"/>
+      <c r="BA1" s="115"/>
+      <c r="BB1" s="115"/>
+      <c r="BC1" s="115"/>
+      <c r="BD1" s="115"/>
+      <c r="BE1" s="115"/>
+      <c r="BF1" s="115"/>
+      <c r="BG1" s="115"/>
+      <c r="BH1" s="115"/>
+      <c r="BI1" s="115"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
-      <c r="K2" s="101" t="s">
+      <c r="K2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="L2" s="101"/>
-      <c r="M2" s="101"/>
+      <c r="L2" s="110"/>
+      <c r="M2" s="110"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
-      <c r="W2" s="101" t="s">
+      <c r="W2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="X2" s="101"/>
-      <c r="Y2" s="101"/>
+      <c r="X2" s="110"/>
+      <c r="Y2" s="110"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="101" t="s">
+      <c r="AH2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="101"/>
-[...1 lines deleted...]
-      <c r="AK2" s="101"/>
+      <c r="AI2" s="110"/>
+      <c r="AJ2" s="110"/>
+      <c r="AK2" s="110"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="101" t="s">
+      <c r="AT2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="101"/>
-[...1 lines deleted...]
-      <c r="AW2" s="101"/>
+      <c r="AU2" s="110"/>
+      <c r="AV2" s="110"/>
+      <c r="AW2" s="110"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="101" t="s">
+      <c r="BF2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="101"/>
-[...1 lines deleted...]
-      <c r="BI2" s="101"/>
+      <c r="BG2" s="110"/>
+      <c r="BH2" s="110"/>
+      <c r="BI2" s="110"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
       <c r="BR2" s="15"/>
       <c r="BS2" s="15"/>
       <c r="BT2" s="15"/>
       <c r="BU2" s="15"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="101" t="s">
+      <c r="CD2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="101"/>
-[...1 lines deleted...]
-      <c r="CG2" s="101"/>
+      <c r="CE2" s="110"/>
+      <c r="CF2" s="110"/>
+      <c r="CG2" s="110"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="101" t="s">
+      <c r="CP2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="101"/>
-[...1 lines deleted...]
-      <c r="CS2" s="101"/>
+      <c r="CQ2" s="110"/>
+      <c r="CR2" s="110"/>
+      <c r="CS2" s="110"/>
       <c r="CT2" s="15"/>
       <c r="CU2" s="15"/>
       <c r="CV2" s="15"/>
       <c r="CW2" s="15"/>
       <c r="CX2" s="15"/>
       <c r="CY2" s="15"/>
       <c r="CZ2" s="15"/>
       <c r="DA2" s="15"/>
-      <c r="DB2" s="101" t="s">
+      <c r="DB2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="DC2" s="101"/>
-[...1 lines deleted...]
-      <c r="DE2" s="101"/>
+      <c r="DC2" s="110"/>
+      <c r="DD2" s="110"/>
+      <c r="DE2" s="110"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="103"/>
-      <c r="B3" s="98" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="99"/>
-[...10 lines deleted...]
-      <c r="N3" s="98" t="s">
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="99"/>
-[...10 lines deleted...]
-      <c r="Z3" s="98" t="s">
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="AA3" s="99"/>
-[...10 lines deleted...]
-      <c r="AL3" s="98" t="s">
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
         <v>21</v>
       </c>
-      <c r="AM3" s="99"/>
-[...10 lines deleted...]
-      <c r="AX3" s="98" t="s">
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="99"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="98" t="s">
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="BK3" s="99"/>
-[...10 lines deleted...]
-      <c r="BV3" s="98" t="s">
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="99"/>
-[...10 lines deleted...]
-      <c r="CH3" s="98" t="s">
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="CI3" s="99"/>
-[...10 lines deleted...]
-      <c r="CT3" s="98" t="s">
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+      <c r="CT3" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="99"/>
-[...9 lines deleted...]
-      <c r="DE3" s="100"/>
+      <c r="CU3" s="108"/>
+      <c r="CV3" s="108"/>
+      <c r="CW3" s="108"/>
+      <c r="CX3" s="108"/>
+      <c r="CY3" s="108"/>
+      <c r="CZ3" s="108"/>
+      <c r="DA3" s="108"/>
+      <c r="DB3" s="108"/>
+      <c r="DC3" s="108"/>
+      <c r="DD3" s="108"/>
+      <c r="DE3" s="109"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="104"/>
+      <c r="A4" s="113"/>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -19898,54 +19909,56 @@
       </c>
       <c r="CO5" s="47">
         <v>47163.199999999997</v>
       </c>
       <c r="CP5" s="61">
         <v>155956.6</v>
       </c>
       <c r="CQ5" s="45">
         <v>97616</v>
       </c>
       <c r="CR5" s="19">
         <v>96153.3</v>
       </c>
       <c r="CS5" s="63">
         <v>48176.7</v>
       </c>
       <c r="CT5" s="71">
         <v>13252.6</v>
       </c>
       <c r="CU5" s="80">
         <v>14993.7</v>
       </c>
       <c r="CV5" s="89">
         <v>16853.8</v>
       </c>
-      <c r="CW5" s="108">
+      <c r="CW5" s="98">
         <v>18470.3</v>
       </c>
-      <c r="CX5" s="45"/>
+      <c r="CX5" s="117">
+        <v>18225.099999999999</v>
+      </c>
       <c r="CY5" s="45"/>
       <c r="CZ5" s="45"/>
       <c r="DA5" s="61"/>
       <c r="DB5" s="61"/>
       <c r="DC5" s="45"/>
       <c r="DD5" s="69"/>
       <c r="DE5" s="69"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="27">
         <v>206.09758250089098</v>
       </c>
       <c r="C6" s="27">
         <v>256.93930535886909</v>
       </c>
       <c r="D6" s="27">
         <v>236.21061544566399</v>
       </c>
       <c r="E6" s="27">
         <v>307.27123481743234</v>
       </c>
       <c r="F6" s="27">
@@ -20211,54 +20224,56 @@
       </c>
       <c r="CO6" s="48">
         <v>2673.85</v>
       </c>
       <c r="CP6" s="62">
         <v>10168.4</v>
       </c>
       <c r="CQ6" s="62">
         <v>5814.8</v>
       </c>
       <c r="CR6" s="28">
         <v>936</v>
       </c>
       <c r="CS6" s="64">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT6" s="72">
         <v>792.6</v>
       </c>
       <c r="CU6" s="81">
         <v>748.9</v>
       </c>
       <c r="CV6" s="90">
         <v>1366.2</v>
       </c>
-      <c r="CW6" s="109">
+      <c r="CW6" s="99">
         <v>1078.8</v>
       </c>
-      <c r="CX6" s="62"/>
+      <c r="CX6" s="118">
+        <v>959.1</v>
+      </c>
       <c r="CY6" s="62"/>
       <c r="CZ6" s="62"/>
       <c r="DA6" s="62"/>
       <c r="DB6" s="62"/>
       <c r="DC6" s="62"/>
       <c r="DD6" s="70"/>
       <c r="DE6" s="70"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="28">
         <v>561.42604534634916</v>
       </c>
       <c r="C7" s="28">
         <v>602.30809679391439</v>
       </c>
       <c r="D7" s="28">
         <v>779.85391622164616</v>
       </c>
       <c r="E7" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F7" s="28">
@@ -20524,54 +20539,56 @@
       </c>
       <c r="CO7" s="48">
         <v>4646.34</v>
       </c>
       <c r="CP7" s="62">
         <v>23131.5</v>
       </c>
       <c r="CQ7" s="62">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR7" s="28">
         <v>1609.9</v>
       </c>
       <c r="CS7" s="64">
         <v>1527.9</v>
       </c>
       <c r="CT7" s="72">
         <v>1832.5</v>
       </c>
       <c r="CU7" s="81">
         <v>1897.3</v>
       </c>
       <c r="CV7" s="90">
         <v>2167</v>
       </c>
-      <c r="CW7" s="109">
+      <c r="CW7" s="99">
         <v>2162</v>
       </c>
-      <c r="CX7" s="62"/>
+      <c r="CX7" s="118">
+        <v>2271.9</v>
+      </c>
       <c r="CY7" s="62"/>
       <c r="CZ7" s="62"/>
       <c r="DA7" s="62"/>
       <c r="DB7" s="62"/>
       <c r="DC7" s="62"/>
       <c r="DD7" s="70"/>
       <c r="DE7" s="70"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28">
         <v>517.7655387417318</v>
       </c>
       <c r="C8" s="28">
         <v>567.27907698800311</v>
       </c>
       <c r="D8" s="28">
         <v>584.08689814257957</v>
       </c>
       <c r="E8" s="28">
         <v>548.65106920404367</v>
       </c>
       <c r="F8" s="28">
@@ -20837,54 +20854,56 @@
       </c>
       <c r="CO8" s="48">
         <v>2402.0700000000002</v>
       </c>
       <c r="CP8" s="62">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ8" s="62">
         <v>6206</v>
       </c>
       <c r="CR8" s="28">
         <v>1751.1</v>
       </c>
       <c r="CS8" s="64">
         <v>2475.9</v>
       </c>
       <c r="CT8" s="72">
         <v>1347.6</v>
       </c>
       <c r="CU8" s="81">
         <v>2008</v>
       </c>
       <c r="CV8" s="90">
         <v>1893.6</v>
       </c>
-      <c r="CW8" s="109">
+      <c r="CW8" s="99">
         <v>1359.3</v>
       </c>
-      <c r="CX8" s="62"/>
+      <c r="CX8" s="118">
+        <v>1357.6</v>
+      </c>
       <c r="CY8" s="62"/>
       <c r="CZ8" s="62"/>
       <c r="DA8" s="62"/>
       <c r="DB8" s="62"/>
       <c r="DC8" s="62"/>
       <c r="DD8" s="70"/>
       <c r="DE8" s="70"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C9" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D9" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E9" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F9" s="28">
@@ -21150,54 +21169,56 @@
       </c>
       <c r="CO9" s="48">
         <v>2795.23</v>
       </c>
       <c r="CP9" s="62">
         <v>12452.6</v>
       </c>
       <c r="CQ9" s="62">
         <v>6955.5</v>
       </c>
       <c r="CR9" s="28">
         <v>4286.5</v>
       </c>
       <c r="CS9" s="64">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT9" s="72">
         <v>554.4</v>
       </c>
       <c r="CU9" s="81">
         <v>764.1</v>
       </c>
       <c r="CV9" s="90">
         <v>539</v>
       </c>
-      <c r="CW9" s="109">
+      <c r="CW9" s="99">
         <v>1434</v>
       </c>
-      <c r="CX9" s="62"/>
+      <c r="CX9" s="118">
+        <v>1130.8</v>
+      </c>
       <c r="CY9" s="62"/>
       <c r="CZ9" s="62"/>
       <c r="DA9" s="62"/>
       <c r="DB9" s="62"/>
       <c r="DC9" s="62"/>
       <c r="DD9" s="70"/>
       <c r="DE9" s="70"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="28">
         <v>548.59467764545275</v>
       </c>
       <c r="C10" s="28">
         <v>419.16464222342074</v>
       </c>
       <c r="D10" s="28">
         <v>620.53598077563208</v>
       </c>
       <c r="E10" s="28">
         <v>687.86767765519369</v>
       </c>
       <c r="F10" s="28">
@@ -21463,54 +21484,56 @@
       </c>
       <c r="CO10" s="48">
         <v>2416.34</v>
       </c>
       <c r="CP10" s="62">
         <v>2821.9</v>
       </c>
       <c r="CQ10" s="62">
         <v>3161.8</v>
       </c>
       <c r="CR10" s="28">
         <v>3494.1</v>
       </c>
       <c r="CS10" s="64">
         <v>5381.7</v>
       </c>
       <c r="CT10" s="72">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU10" s="81">
         <v>795</v>
       </c>
       <c r="CV10" s="90">
         <v>1055.9000000000001</v>
       </c>
-      <c r="CW10" s="109">
+      <c r="CW10" s="99">
         <v>1176.9000000000001</v>
       </c>
-      <c r="CX10" s="62"/>
+      <c r="CX10" s="118">
+        <v>1497.5</v>
+      </c>
       <c r="CY10" s="62"/>
       <c r="CZ10" s="62"/>
       <c r="DA10" s="62"/>
       <c r="DB10" s="62"/>
       <c r="DC10" s="62"/>
       <c r="DD10" s="70"/>
       <c r="DE10" s="70"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C11" s="29">
         <v>364.71631991507832</v>
       </c>
       <c r="D11" s="28">
         <v>506.87214869670987</v>
       </c>
       <c r="E11" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F11" s="30">
@@ -21776,54 +21799,56 @@
       </c>
       <c r="CO11" s="48">
         <v>2027.29</v>
       </c>
       <c r="CP11" s="62">
         <v>10468.4</v>
       </c>
       <c r="CQ11" s="62">
         <v>11836.6</v>
       </c>
       <c r="CR11" s="28">
         <v>12255.8</v>
       </c>
       <c r="CS11" s="64">
         <v>1068.2</v>
       </c>
       <c r="CT11" s="72">
         <v>841.1</v>
       </c>
       <c r="CU11" s="81">
         <v>518.9</v>
       </c>
       <c r="CV11" s="90">
         <v>678.7</v>
       </c>
-      <c r="CW11" s="109">
+      <c r="CW11" s="99">
         <v>845.6</v>
       </c>
-      <c r="CX11" s="62"/>
+      <c r="CX11" s="118">
+        <v>702.7</v>
+      </c>
       <c r="CY11" s="62"/>
       <c r="CZ11" s="62"/>
       <c r="DA11" s="62"/>
       <c r="DB11" s="62"/>
       <c r="DC11" s="62"/>
       <c r="DD11" s="70"/>
       <c r="DE11" s="70"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C12" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D12" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E12" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F12" s="30">
@@ -22089,54 +22114,56 @@
       </c>
       <c r="CO12" s="48">
         <v>7441.58</v>
       </c>
       <c r="CP12" s="62">
         <v>11298.7</v>
       </c>
       <c r="CQ12" s="62">
         <v>14454.9</v>
       </c>
       <c r="CR12" s="28">
         <v>11123.9</v>
       </c>
       <c r="CS12" s="64">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT12" s="72">
         <v>828.2</v>
       </c>
       <c r="CU12" s="81">
         <v>1099.8</v>
       </c>
       <c r="CV12" s="90">
         <v>1107.5</v>
       </c>
-      <c r="CW12" s="109">
+      <c r="CW12" s="99">
         <v>1449.4</v>
       </c>
-      <c r="CX12" s="62"/>
+      <c r="CX12" s="118">
+        <v>1292.3</v>
+      </c>
       <c r="CY12" s="62"/>
       <c r="CZ12" s="62"/>
       <c r="DA12" s="62"/>
       <c r="DB12" s="62"/>
       <c r="DC12" s="62"/>
       <c r="DD12" s="70"/>
       <c r="DE12" s="70"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>455.64254713863824</v>
       </c>
       <c r="C13" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D13" s="27">
         <v>571.22490369416789</v>
       </c>
       <c r="E13" s="27">
         <v>656.91081544350345</v>
       </c>
       <c r="F13" s="27">
@@ -22402,54 +22429,56 @@
       </c>
       <c r="CO13" s="48">
         <v>2819.99</v>
       </c>
       <c r="CP13" s="62">
         <v>11346.1</v>
       </c>
       <c r="CQ13" s="62">
         <v>8741.5</v>
       </c>
       <c r="CR13" s="28">
         <v>18581.7</v>
       </c>
       <c r="CS13" s="64">
         <v>6789.6</v>
       </c>
       <c r="CT13" s="72">
         <v>588.1</v>
       </c>
       <c r="CU13" s="81">
         <v>740.1</v>
       </c>
       <c r="CV13" s="90">
         <v>628.20000000000005</v>
       </c>
-      <c r="CW13" s="109">
+      <c r="CW13" s="99">
         <v>936.5</v>
       </c>
-      <c r="CX13" s="62"/>
+      <c r="CX13" s="118">
+        <v>997.9</v>
+      </c>
       <c r="CY13" s="62"/>
       <c r="CZ13" s="62"/>
       <c r="DA13" s="62"/>
       <c r="DB13" s="62"/>
       <c r="DC13" s="62"/>
       <c r="DD13" s="70"/>
       <c r="DE13" s="70"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C14" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D14" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E14" s="28">
         <v>353.06849866909687</v>
       </c>
       <c r="F14" s="30">
@@ -22715,54 +22744,56 @@
       </c>
       <c r="CO14" s="48">
         <v>3255.9</v>
       </c>
       <c r="CP14" s="62">
         <v>13363.1</v>
       </c>
       <c r="CQ14" s="62">
         <v>5062.5</v>
       </c>
       <c r="CR14" s="28">
         <v>1346.2</v>
       </c>
       <c r="CS14" s="64">
         <v>1684.3</v>
       </c>
       <c r="CT14" s="72">
         <v>489.2</v>
       </c>
       <c r="CU14" s="81">
         <v>888.9</v>
       </c>
       <c r="CV14" s="90">
         <v>870.5</v>
       </c>
-      <c r="CW14" s="109">
+      <c r="CW14" s="99">
         <v>449.4</v>
       </c>
-      <c r="CX14" s="62"/>
+      <c r="CX14" s="118">
+        <v>680.2</v>
+      </c>
       <c r="CY14" s="62"/>
       <c r="CZ14" s="62"/>
       <c r="DA14" s="62"/>
       <c r="DB14" s="62"/>
       <c r="DC14" s="62"/>
       <c r="DD14" s="70"/>
       <c r="DE14" s="70"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C15" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D15" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E15" s="28">
         <v>341.16513842834092</v>
       </c>
       <c r="F15" s="30">
@@ -23028,54 +23059,56 @@
       </c>
       <c r="CO15" s="48">
         <v>1991.44</v>
       </c>
       <c r="CP15" s="62">
         <v>3716.4</v>
       </c>
       <c r="CQ15" s="62">
         <v>2800.2</v>
       </c>
       <c r="CR15" s="28">
         <v>2310.6</v>
       </c>
       <c r="CS15" s="64">
         <v>1377</v>
       </c>
       <c r="CT15" s="72">
         <v>408.7</v>
       </c>
       <c r="CU15" s="81">
         <v>764.3</v>
       </c>
       <c r="CV15" s="90">
         <v>1236.7</v>
       </c>
-      <c r="CW15" s="109">
+      <c r="CW15" s="99">
         <v>1965.3</v>
       </c>
-      <c r="CX15" s="62"/>
+      <c r="CX15" s="118">
+        <v>1156</v>
+      </c>
       <c r="CY15" s="62"/>
       <c r="CZ15" s="62"/>
       <c r="DA15" s="62"/>
       <c r="DB15" s="62"/>
       <c r="DC15" s="62"/>
       <c r="DD15" s="70"/>
       <c r="DE15" s="70"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C16" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D16" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E16" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F16" s="30">
@@ -23341,54 +23374,56 @@
       </c>
       <c r="CO16" s="48">
         <v>8559.11</v>
       </c>
       <c r="CP16" s="62">
         <v>26188</v>
       </c>
       <c r="CQ16" s="62">
         <v>11360.2</v>
       </c>
       <c r="CR16" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS16" s="64">
         <v>11449.5</v>
       </c>
       <c r="CT16" s="72">
         <v>2880.5</v>
       </c>
       <c r="CU16" s="81">
         <v>2933.7</v>
       </c>
       <c r="CV16" s="90">
         <v>3405.4</v>
       </c>
-      <c r="CW16" s="109">
+      <c r="CW16" s="99">
         <v>3689.2</v>
       </c>
-      <c r="CX16" s="62"/>
+      <c r="CX16" s="118">
+        <v>3905.8</v>
+      </c>
       <c r="CY16" s="62"/>
       <c r="CZ16" s="62"/>
       <c r="DA16" s="62"/>
       <c r="DB16" s="62"/>
       <c r="DC16" s="62"/>
       <c r="DD16" s="70"/>
       <c r="DE16" s="70"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="29">
         <v>306.47667110428335</v>
       </c>
       <c r="C17" s="29">
         <v>448.97067982242066</v>
       </c>
       <c r="D17" s="28">
         <v>411.33824253947893</v>
       </c>
       <c r="E17" s="28">
         <v>425.51611516802927</v>
       </c>
       <c r="F17" s="30">
@@ -23654,54 +23689,56 @@
       </c>
       <c r="CO17" s="48">
         <v>2465.11</v>
       </c>
       <c r="CP17" s="62">
         <v>12616.4</v>
       </c>
       <c r="CQ17" s="62">
         <v>7050.4</v>
       </c>
       <c r="CR17" s="28">
         <v>16462.2</v>
       </c>
       <c r="CS17" s="64">
         <v>3342</v>
       </c>
       <c r="CT17" s="72">
         <v>493.4</v>
       </c>
       <c r="CU17" s="81">
         <v>693.3</v>
       </c>
       <c r="CV17" s="90">
         <v>613.9</v>
       </c>
-      <c r="CW17" s="109">
+      <c r="CW17" s="99">
         <v>699.7</v>
       </c>
-      <c r="CX17" s="62"/>
+      <c r="CX17" s="118">
+        <v>643.4</v>
+      </c>
       <c r="CY17" s="62"/>
       <c r="CZ17" s="62"/>
       <c r="DA17" s="62"/>
       <c r="DB17" s="62"/>
       <c r="DC17" s="62"/>
       <c r="DD17" s="70"/>
       <c r="DE17" s="70"/>
     </row>
     <row r="18" spans="1:109" s="4" customFormat="1">
       <c r="A18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="28">
         <v>755.37510351411277</v>
       </c>
       <c r="C18" s="28">
         <v>751.57853891198124</v>
       </c>
       <c r="D18" s="28">
         <v>728.86472084844024</v>
       </c>
       <c r="E18" s="28">
         <v>620.13448764131374</v>
       </c>
       <c r="F18" s="28">
@@ -23967,426 +24004,428 @@
       </c>
       <c r="CO18" s="48">
         <v>3668.95</v>
       </c>
       <c r="CP18" s="62">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ18" s="62">
         <v>5605</v>
       </c>
       <c r="CR18" s="28">
         <v>12394.4</v>
       </c>
       <c r="CS18" s="64">
         <v>10504</v>
       </c>
       <c r="CT18" s="72">
         <v>977.1</v>
       </c>
       <c r="CU18" s="81">
         <v>1141.3</v>
       </c>
       <c r="CV18" s="90">
         <v>1291.2</v>
       </c>
-      <c r="CW18" s="109">
+      <c r="CW18" s="99">
         <v>1224.2</v>
       </c>
-      <c r="CX18" s="62"/>
+      <c r="CX18" s="118">
+        <v>1629.8</v>
+      </c>
       <c r="CY18" s="62"/>
       <c r="CZ18" s="62"/>
       <c r="DA18" s="62"/>
       <c r="DB18" s="62"/>
       <c r="DC18" s="62"/>
       <c r="DD18" s="70"/>
       <c r="DE18" s="70"/>
     </row>
     <row r="19" spans="1:109">
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="6"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="102" t="s">
+      <c r="A20" s="115" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="102"/>
-[...58 lines deleted...]
-      <c r="BI20" s="102"/>
+      <c r="B20" s="115"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="115"/>
+      <c r="F20" s="115"/>
+      <c r="G20" s="115"/>
+      <c r="H20" s="115"/>
+      <c r="I20" s="115"/>
+      <c r="J20" s="115"/>
+      <c r="K20" s="115"/>
+      <c r="L20" s="115"/>
+      <c r="M20" s="115"/>
+      <c r="N20" s="115"/>
+      <c r="O20" s="115"/>
+      <c r="P20" s="115"/>
+      <c r="Q20" s="115"/>
+      <c r="R20" s="115"/>
+      <c r="S20" s="115"/>
+      <c r="T20" s="115"/>
+      <c r="U20" s="115"/>
+      <c r="V20" s="115"/>
+      <c r="W20" s="115"/>
+      <c r="X20" s="115"/>
+      <c r="Y20" s="115"/>
+      <c r="Z20" s="115"/>
+      <c r="AA20" s="115"/>
+      <c r="AB20" s="115"/>
+      <c r="AC20" s="115"/>
+      <c r="AD20" s="115"/>
+      <c r="AE20" s="115"/>
+      <c r="AF20" s="115"/>
+      <c r="AG20" s="115"/>
+      <c r="AH20" s="115"/>
+      <c r="AI20" s="115"/>
+      <c r="AJ20" s="115"/>
+      <c r="AK20" s="115"/>
+      <c r="AL20" s="115"/>
+      <c r="AM20" s="115"/>
+      <c r="AN20" s="115"/>
+      <c r="AO20" s="115"/>
+      <c r="AP20" s="115"/>
+      <c r="AQ20" s="115"/>
+      <c r="AR20" s="115"/>
+      <c r="AS20" s="115"/>
+      <c r="AT20" s="115"/>
+      <c r="AU20" s="115"/>
+      <c r="AV20" s="115"/>
+      <c r="AW20" s="115"/>
+      <c r="AX20" s="115"/>
+      <c r="AY20" s="115"/>
+      <c r="AZ20" s="115"/>
+      <c r="BA20" s="115"/>
+      <c r="BB20" s="115"/>
+      <c r="BC20" s="115"/>
+      <c r="BD20" s="115"/>
+      <c r="BE20" s="115"/>
+      <c r="BF20" s="115"/>
+      <c r="BG20" s="115"/>
+      <c r="BH20" s="115"/>
+      <c r="BI20" s="115"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="15"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
-      <c r="K21" s="101" t="s">
+      <c r="K21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="101"/>
-      <c r="M21" s="101"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="110"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
       <c r="V21" s="15"/>
-      <c r="W21" s="101" t="s">
+      <c r="W21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="X21" s="101"/>
-      <c r="Y21" s="101"/>
+      <c r="X21" s="110"/>
+      <c r="Y21" s="110"/>
       <c r="Z21" s="15"/>
       <c r="AA21" s="15"/>
       <c r="AB21" s="15"/>
       <c r="AC21" s="15"/>
       <c r="AD21" s="15"/>
       <c r="AE21" s="15"/>
       <c r="AF21" s="15"/>
       <c r="AG21" s="15"/>
-      <c r="AH21" s="101" t="s">
+      <c r="AH21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AI21" s="101"/>
-[...1 lines deleted...]
-      <c r="AK21" s="101"/>
+      <c r="AI21" s="110"/>
+      <c r="AJ21" s="110"/>
+      <c r="AK21" s="110"/>
       <c r="AL21" s="15"/>
       <c r="AM21" s="15"/>
       <c r="AN21" s="15"/>
       <c r="AO21" s="15"/>
       <c r="AP21" s="15"/>
       <c r="AQ21" s="15"/>
       <c r="AR21" s="15"/>
       <c r="AS21" s="15"/>
-      <c r="AT21" s="101" t="s">
+      <c r="AT21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AU21" s="101"/>
-[...1 lines deleted...]
-      <c r="AW21" s="101"/>
+      <c r="AU21" s="110"/>
+      <c r="AV21" s="110"/>
+      <c r="AW21" s="110"/>
       <c r="AX21" s="15"/>
       <c r="AY21" s="15"/>
       <c r="AZ21" s="15"/>
       <c r="BA21" s="15"/>
       <c r="BB21" s="15"/>
       <c r="BC21" s="15"/>
       <c r="BD21" s="15"/>
       <c r="BE21" s="15"/>
-      <c r="BF21" s="101" t="s">
+      <c r="BF21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="BG21" s="101"/>
-[...1 lines deleted...]
-      <c r="BI21" s="101"/>
+      <c r="BG21" s="110"/>
+      <c r="BH21" s="110"/>
+      <c r="BI21" s="110"/>
       <c r="BJ21" s="15"/>
       <c r="BK21" s="15"/>
       <c r="BL21" s="15"/>
       <c r="BM21" s="15"/>
       <c r="BN21" s="15"/>
       <c r="BO21" s="15"/>
       <c r="BP21" s="15"/>
       <c r="BQ21" s="15"/>
       <c r="BR21" s="15"/>
       <c r="BS21" s="15"/>
       <c r="BT21" s="15"/>
       <c r="BU21" s="15"/>
       <c r="BV21" s="15"/>
       <c r="BW21" s="15"/>
       <c r="BX21" s="15"/>
       <c r="BY21" s="15"/>
       <c r="BZ21" s="15"/>
       <c r="CA21" s="15"/>
       <c r="CB21" s="15"/>
       <c r="CC21" s="15"/>
-      <c r="CD21" s="101" t="s">
+      <c r="CD21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CE21" s="101"/>
-[...1 lines deleted...]
-      <c r="CG21" s="101"/>
+      <c r="CE21" s="110"/>
+      <c r="CF21" s="110"/>
+      <c r="CG21" s="110"/>
       <c r="CH21" s="15"/>
       <c r="CI21" s="15"/>
       <c r="CJ21" s="15"/>
       <c r="CK21" s="15"/>
       <c r="CL21" s="15"/>
       <c r="CM21" s="15"/>
       <c r="CN21" s="15"/>
       <c r="CO21" s="15"/>
-      <c r="CP21" s="101" t="s">
+      <c r="CP21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CQ21" s="101"/>
-[...1 lines deleted...]
-      <c r="CS21" s="101"/>
+      <c r="CQ21" s="110"/>
+      <c r="CR21" s="110"/>
+      <c r="CS21" s="110"/>
       <c r="CT21" s="15"/>
       <c r="CU21" s="15"/>
       <c r="CV21" s="15"/>
       <c r="CW21" s="15"/>
       <c r="CX21" s="15"/>
       <c r="CY21" s="15"/>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
-      <c r="DB21" s="101" t="s">
+      <c r="DB21" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="DC21" s="101"/>
-[...1 lines deleted...]
-      <c r="DE21" s="101"/>
+      <c r="DC21" s="110"/>
+      <c r="DD21" s="110"/>
+      <c r="DE21" s="110"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="103"/>
-      <c r="B22" s="98" t="s">
+      <c r="A22" s="112"/>
+      <c r="B22" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="99"/>
-[...10 lines deleted...]
-      <c r="N22" s="98" t="s">
+      <c r="C22" s="108"/>
+      <c r="D22" s="108"/>
+      <c r="E22" s="108"/>
+      <c r="F22" s="108"/>
+      <c r="G22" s="108"/>
+      <c r="H22" s="108"/>
+      <c r="I22" s="108"/>
+      <c r="J22" s="108"/>
+      <c r="K22" s="108"/>
+      <c r="L22" s="108"/>
+      <c r="M22" s="109"/>
+      <c r="N22" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="O22" s="99"/>
-[...10 lines deleted...]
-      <c r="Z22" s="98" t="s">
+      <c r="O22" s="108"/>
+      <c r="P22" s="108"/>
+      <c r="Q22" s="108"/>
+      <c r="R22" s="108"/>
+      <c r="S22" s="108"/>
+      <c r="T22" s="108"/>
+      <c r="U22" s="108"/>
+      <c r="V22" s="108"/>
+      <c r="W22" s="108"/>
+      <c r="X22" s="108"/>
+      <c r="Y22" s="109"/>
+      <c r="Z22" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="AA22" s="99"/>
-[...10 lines deleted...]
-      <c r="AL22" s="98" t="s">
+      <c r="AA22" s="108"/>
+      <c r="AB22" s="108"/>
+      <c r="AC22" s="108"/>
+      <c r="AD22" s="108"/>
+      <c r="AE22" s="108"/>
+      <c r="AF22" s="108"/>
+      <c r="AG22" s="108"/>
+      <c r="AH22" s="108"/>
+      <c r="AI22" s="108"/>
+      <c r="AJ22" s="108"/>
+      <c r="AK22" s="109"/>
+      <c r="AL22" s="107" t="s">
         <v>21</v>
       </c>
-      <c r="AM22" s="99"/>
-[...10 lines deleted...]
-      <c r="AX22" s="98" t="s">
+      <c r="AM22" s="108"/>
+      <c r="AN22" s="108"/>
+      <c r="AO22" s="108"/>
+      <c r="AP22" s="108"/>
+      <c r="AQ22" s="108"/>
+      <c r="AR22" s="108"/>
+      <c r="AS22" s="108"/>
+      <c r="AT22" s="108"/>
+      <c r="AU22" s="108"/>
+      <c r="AV22" s="108"/>
+      <c r="AW22" s="109"/>
+      <c r="AX22" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="AY22" s="99"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="98" t="s">
+      <c r="AY22" s="108"/>
+      <c r="AZ22" s="108"/>
+      <c r="BA22" s="108"/>
+      <c r="BB22" s="108"/>
+      <c r="BC22" s="108"/>
+      <c r="BD22" s="108"/>
+      <c r="BE22" s="108"/>
+      <c r="BF22" s="108"/>
+      <c r="BG22" s="108"/>
+      <c r="BH22" s="108"/>
+      <c r="BI22" s="109"/>
+      <c r="BJ22" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="BK22" s="99"/>
-[...10 lines deleted...]
-      <c r="BV22" s="98" t="s">
+      <c r="BK22" s="108"/>
+      <c r="BL22" s="108"/>
+      <c r="BM22" s="108"/>
+      <c r="BN22" s="108"/>
+      <c r="BO22" s="108"/>
+      <c r="BP22" s="108"/>
+      <c r="BQ22" s="108"/>
+      <c r="BR22" s="108"/>
+      <c r="BS22" s="108"/>
+      <c r="BT22" s="108"/>
+      <c r="BU22" s="109"/>
+      <c r="BV22" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="BW22" s="99"/>
-[...10 lines deleted...]
-      <c r="CH22" s="98" t="s">
+      <c r="BW22" s="108"/>
+      <c r="BX22" s="108"/>
+      <c r="BY22" s="108"/>
+      <c r="BZ22" s="108"/>
+      <c r="CA22" s="108"/>
+      <c r="CB22" s="108"/>
+      <c r="CC22" s="108"/>
+      <c r="CD22" s="108"/>
+      <c r="CE22" s="108"/>
+      <c r="CF22" s="108"/>
+      <c r="CG22" s="109"/>
+      <c r="CH22" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="CI22" s="99"/>
-[...10 lines deleted...]
-      <c r="CT22" s="98" t="s">
+      <c r="CI22" s="108"/>
+      <c r="CJ22" s="108"/>
+      <c r="CK22" s="108"/>
+      <c r="CL22" s="108"/>
+      <c r="CM22" s="108"/>
+      <c r="CN22" s="108"/>
+      <c r="CO22" s="108"/>
+      <c r="CP22" s="108"/>
+      <c r="CQ22" s="108"/>
+      <c r="CR22" s="108"/>
+      <c r="CS22" s="109"/>
+      <c r="CT22" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="99"/>
-[...9 lines deleted...]
-      <c r="DE22" s="100"/>
+      <c r="CU22" s="108"/>
+      <c r="CV22" s="108"/>
+      <c r="CW22" s="108"/>
+      <c r="CX22" s="108"/>
+      <c r="CY22" s="108"/>
+      <c r="CZ22" s="108"/>
+      <c r="DA22" s="108"/>
+      <c r="DB22" s="108"/>
+      <c r="DC22" s="108"/>
+      <c r="DD22" s="108"/>
+      <c r="DE22" s="109"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="104"/>
+      <c r="A23" s="113"/>
       <c r="B23" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="17" t="s">
@@ -24969,54 +25008,56 @@
       </c>
       <c r="CO24" s="49">
         <v>46934.2</v>
       </c>
       <c r="CP24" s="59">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="45">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="19">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="65">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="73">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="82">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="91">
         <v>16495.400000000001</v>
       </c>
-      <c r="CW24" s="110">
+      <c r="CW24" s="100">
         <v>18311.099999999999</v>
       </c>
-      <c r="CX24" s="45"/>
+      <c r="CX24" s="119">
+        <v>17981.2</v>
+      </c>
       <c r="CY24" s="45"/>
       <c r="CZ24" s="45"/>
       <c r="DA24" s="61"/>
       <c r="DB24" s="61"/>
       <c r="DC24" s="45"/>
       <c r="DD24" s="69"/>
       <c r="DE24" s="69"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="27">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="27">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="27">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="27">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="27">
@@ -25282,54 +25323,56 @@
       </c>
       <c r="CO25" s="50">
         <v>2638.6</v>
       </c>
       <c r="CP25" s="60">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="62">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="28">
         <v>900.8</v>
       </c>
       <c r="CS25" s="66">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="74">
         <v>757.4</v>
       </c>
       <c r="CU25" s="83">
         <v>713.7</v>
       </c>
       <c r="CV25" s="92">
         <v>1344.7</v>
       </c>
-      <c r="CW25" s="111">
+      <c r="CW25" s="101">
         <v>1092.2</v>
       </c>
-      <c r="CX25" s="62"/>
+      <c r="CX25" s="120">
+        <v>939.4</v>
+      </c>
       <c r="CY25" s="62"/>
       <c r="CZ25" s="62"/>
       <c r="DA25" s="62"/>
       <c r="DB25" s="62"/>
       <c r="DC25" s="62"/>
       <c r="DD25" s="70"/>
       <c r="DE25" s="70"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="28">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="28">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="28">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="28">
@@ -25595,54 +25638,56 @@
       </c>
       <c r="CO26" s="50">
         <v>4600.5</v>
       </c>
       <c r="CP26" s="60">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="62">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="28">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="66">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="74">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="83">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="92">
         <v>2121.1</v>
       </c>
-      <c r="CW26" s="111">
+      <c r="CW26" s="101">
         <v>2153.5</v>
       </c>
-      <c r="CX26" s="62"/>
+      <c r="CX26" s="120">
+        <v>2235.4</v>
+      </c>
       <c r="CY26" s="62"/>
       <c r="CZ26" s="62"/>
       <c r="DA26" s="62"/>
       <c r="DB26" s="62"/>
       <c r="DC26" s="62"/>
       <c r="DD26" s="70"/>
       <c r="DE26" s="70"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="28">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="28">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="28">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="28">
@@ -25908,54 +25953,56 @@
       </c>
       <c r="CO27" s="50">
         <v>2396.8000000000002</v>
       </c>
       <c r="CP27" s="60">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="62">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="28">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="66">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="74">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="83">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="92">
         <v>1888.5</v>
       </c>
-      <c r="CW27" s="111">
+      <c r="CW27" s="101">
         <v>1328</v>
       </c>
-      <c r="CX27" s="62"/>
+      <c r="CX27" s="120">
+        <v>1345.9</v>
+      </c>
       <c r="CY27" s="62"/>
       <c r="CZ27" s="62"/>
       <c r="DA27" s="62"/>
       <c r="DB27" s="62"/>
       <c r="DC27" s="62"/>
       <c r="DD27" s="70"/>
       <c r="DE27" s="70"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="28">
@@ -26221,54 +26268,56 @@
       </c>
       <c r="CO28" s="50">
         <v>2784.2</v>
       </c>
       <c r="CP28" s="60">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="62">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="28">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="66">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="74">
         <v>543.4</v>
       </c>
       <c r="CU28" s="83">
         <v>753.1</v>
       </c>
       <c r="CV28" s="92">
         <v>528</v>
       </c>
-      <c r="CW28" s="111">
+      <c r="CW28" s="101">
         <v>1465.8</v>
       </c>
-      <c r="CX28" s="62"/>
+      <c r="CX28" s="120">
+        <v>1130.5</v>
+      </c>
       <c r="CY28" s="62"/>
       <c r="CZ28" s="62"/>
       <c r="DA28" s="62"/>
       <c r="DB28" s="62"/>
       <c r="DC28" s="62"/>
       <c r="DD28" s="70"/>
       <c r="DE28" s="70"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="28">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="28">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="28">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="28">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="28">
@@ -26534,54 +26583,56 @@
       </c>
       <c r="CO29" s="50">
         <v>2398.1999999999998</v>
       </c>
       <c r="CP29" s="60">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="62">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="28">
         <v>3476</v>
       </c>
       <c r="CS29" s="66">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="74">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="83">
         <v>776.8</v>
       </c>
       <c r="CV29" s="92">
         <v>981.1</v>
       </c>
-      <c r="CW29" s="111">
+      <c r="CW29" s="101">
         <v>1138.5</v>
       </c>
-      <c r="CX29" s="62"/>
+      <c r="CX29" s="120">
+        <v>1460.1</v>
+      </c>
       <c r="CY29" s="62"/>
       <c r="CZ29" s="62"/>
       <c r="DA29" s="62"/>
       <c r="DB29" s="62"/>
       <c r="DC29" s="62"/>
       <c r="DD29" s="70"/>
       <c r="DE29" s="70"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="28">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="30">
@@ -26847,54 +26898,56 @@
       </c>
       <c r="CO30" s="50">
         <v>2024.4</v>
       </c>
       <c r="CP30" s="60">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="62">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="28">
         <v>12253</v>
       </c>
       <c r="CS30" s="66">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="74">
         <v>838.3</v>
       </c>
       <c r="CU30" s="83">
         <v>516.1</v>
       </c>
       <c r="CV30" s="92">
         <v>673.1</v>
       </c>
-      <c r="CW30" s="111">
+      <c r="CW30" s="101">
         <v>841.8</v>
       </c>
-      <c r="CX30" s="62"/>
+      <c r="CX30" s="120">
+        <v>699</v>
+      </c>
       <c r="CY30" s="62"/>
       <c r="CZ30" s="62"/>
       <c r="DA30" s="62"/>
       <c r="DB30" s="62"/>
       <c r="DC30" s="62"/>
       <c r="DD30" s="70"/>
       <c r="DE30" s="70"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="30">
@@ -27160,54 +27213,56 @@
       </c>
       <c r="CO31" s="50">
         <v>7441.3</v>
       </c>
       <c r="CP31" s="60">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="62">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="28">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="66">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="74">
         <v>828</v>
       </c>
       <c r="CU31" s="83">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="92">
         <v>1107</v>
       </c>
-      <c r="CW31" s="111">
+      <c r="CW31" s="101">
         <v>1448.6</v>
       </c>
-      <c r="CX31" s="62"/>
+      <c r="CX31" s="120">
+        <v>1291.9000000000001</v>
+      </c>
       <c r="CY31" s="62"/>
       <c r="CZ31" s="62"/>
       <c r="DA31" s="62"/>
       <c r="DB31" s="62"/>
       <c r="DC31" s="62"/>
       <c r="DD31" s="70"/>
       <c r="DE31" s="70"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="27">
@@ -27473,54 +27528,56 @@
       </c>
       <c r="CO32" s="50">
         <v>2814.6</v>
       </c>
       <c r="CP32" s="60">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="62">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="28">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="66">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="74">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="83">
         <v>734.7</v>
       </c>
       <c r="CV32" s="92">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW32" s="111">
+      <c r="CW32" s="101">
         <v>943</v>
       </c>
-      <c r="CX32" s="62"/>
+      <c r="CX32" s="120">
+        <v>994.8</v>
+      </c>
       <c r="CY32" s="62"/>
       <c r="CZ32" s="62"/>
       <c r="DA32" s="62"/>
       <c r="DB32" s="62"/>
       <c r="DC32" s="62"/>
       <c r="DD32" s="70"/>
       <c r="DE32" s="70"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="28">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="30">
@@ -27786,54 +27843,56 @@
       </c>
       <c r="CO33" s="50">
         <v>3225.6</v>
       </c>
       <c r="CP33" s="60">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="62">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="28">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="66">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="74">
         <v>458.9</v>
       </c>
       <c r="CU33" s="83">
         <v>858.6</v>
       </c>
       <c r="CV33" s="92">
         <v>840.2</v>
       </c>
-      <c r="CW33" s="111">
+      <c r="CW33" s="101">
         <v>526.1</v>
       </c>
-      <c r="CX33" s="62"/>
+      <c r="CX33" s="120">
+        <v>676.7</v>
+      </c>
       <c r="CY33" s="62"/>
       <c r="CZ33" s="62"/>
       <c r="DA33" s="62"/>
       <c r="DB33" s="62"/>
       <c r="DC33" s="62"/>
       <c r="DD33" s="70"/>
       <c r="DE33" s="70"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="28">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="30">
@@ -28099,54 +28158,56 @@
       </c>
       <c r="CO34" s="50">
         <v>1991.1</v>
       </c>
       <c r="CP34" s="60">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="62">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="28">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="66">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="74">
         <v>408.3</v>
       </c>
       <c r="CU34" s="83">
         <v>763.9</v>
       </c>
       <c r="CV34" s="92">
         <v>1236.3</v>
       </c>
-      <c r="CW34" s="111">
+      <c r="CW34" s="101">
         <v>1898</v>
       </c>
-      <c r="CX34" s="62"/>
+      <c r="CX34" s="120">
+        <v>1138.9000000000001</v>
+      </c>
       <c r="CY34" s="62"/>
       <c r="CZ34" s="62"/>
       <c r="DA34" s="62"/>
       <c r="DB34" s="62"/>
       <c r="DC34" s="62"/>
       <c r="DD34" s="70"/>
       <c r="DE34" s="70"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="30">
@@ -28412,54 +28473,56 @@
       </c>
       <c r="CO35" s="50">
         <v>8559.1</v>
       </c>
       <c r="CP35" s="60">
         <v>26188</v>
       </c>
       <c r="CQ35" s="62">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="66">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="74">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="83">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="92">
         <v>3405.4</v>
       </c>
-      <c r="CW35" s="111">
+      <c r="CW35" s="101">
         <v>3689.2</v>
       </c>
-      <c r="CX35" s="62"/>
+      <c r="CX35" s="120">
+        <v>3905.8</v>
+      </c>
       <c r="CY35" s="62"/>
       <c r="CZ35" s="62"/>
       <c r="DA35" s="62"/>
       <c r="DB35" s="62"/>
       <c r="DC35" s="62"/>
       <c r="DD35" s="70"/>
       <c r="DE35" s="70"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="28">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="28">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="28">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="28">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="28">
@@ -28725,54 +28788,56 @@
       </c>
       <c r="CO36" s="50">
         <v>2456</v>
       </c>
       <c r="CP36" s="60">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="62">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="28">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="66">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="74">
         <v>484.3</v>
       </c>
       <c r="CU36" s="83">
         <v>684.2</v>
       </c>
       <c r="CV36" s="92">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW36" s="111">
+      <c r="CW36" s="101">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX36" s="62"/>
+      <c r="CX36" s="120">
+        <v>619</v>
+      </c>
       <c r="CY36" s="62"/>
       <c r="CZ36" s="62"/>
       <c r="DA36" s="62"/>
       <c r="DB36" s="62"/>
       <c r="DC36" s="62"/>
       <c r="DD36" s="70"/>
       <c r="DE36" s="70"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="28">
@@ -29038,385 +29103,387 @@
       </c>
       <c r="CO37" s="50">
         <v>3603.7</v>
       </c>
       <c r="CP37" s="60">
         <v>8871</v>
       </c>
       <c r="CQ37" s="62">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="28">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="66">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="74">
         <v>911.8</v>
       </c>
       <c r="CU37" s="83">
         <v>1076</v>
       </c>
       <c r="CV37" s="92">
         <v>1145.2</v>
       </c>
-      <c r="CW37" s="111">
+      <c r="CW37" s="101">
         <v>1157.3</v>
       </c>
-      <c r="CX37" s="62"/>
+      <c r="CX37" s="120">
+        <v>1543.9</v>
+      </c>
       <c r="CY37" s="62"/>
       <c r="CZ37" s="62"/>
       <c r="DA37" s="62"/>
       <c r="DB37" s="62"/>
       <c r="DC37" s="62"/>
       <c r="DD37" s="70"/>
       <c r="DE37" s="70"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="102" t="s">
+      <c r="A39" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="102"/>
-[...58 lines deleted...]
-      <c r="BI39" s="102"/>
+      <c r="B39" s="115"/>
+      <c r="C39" s="115"/>
+      <c r="D39" s="115"/>
+      <c r="E39" s="115"/>
+      <c r="F39" s="115"/>
+      <c r="G39" s="115"/>
+      <c r="H39" s="115"/>
+      <c r="I39" s="115"/>
+      <c r="J39" s="115"/>
+      <c r="K39" s="115"/>
+      <c r="L39" s="115"/>
+      <c r="M39" s="115"/>
+      <c r="N39" s="115"/>
+      <c r="O39" s="115"/>
+      <c r="P39" s="115"/>
+      <c r="Q39" s="115"/>
+      <c r="R39" s="115"/>
+      <c r="S39" s="115"/>
+      <c r="T39" s="115"/>
+      <c r="U39" s="115"/>
+      <c r="V39" s="115"/>
+      <c r="W39" s="115"/>
+      <c r="X39" s="115"/>
+      <c r="Y39" s="115"/>
+      <c r="Z39" s="115"/>
+      <c r="AA39" s="115"/>
+      <c r="AB39" s="115"/>
+      <c r="AC39" s="115"/>
+      <c r="AD39" s="115"/>
+      <c r="AE39" s="115"/>
+      <c r="AF39" s="115"/>
+      <c r="AG39" s="115"/>
+      <c r="AH39" s="115"/>
+      <c r="AI39" s="115"/>
+      <c r="AJ39" s="115"/>
+      <c r="AK39" s="115"/>
+      <c r="AL39" s="115"/>
+      <c r="AM39" s="115"/>
+      <c r="AN39" s="115"/>
+      <c r="AO39" s="115"/>
+      <c r="AP39" s="115"/>
+      <c r="AQ39" s="115"/>
+      <c r="AR39" s="115"/>
+      <c r="AS39" s="115"/>
+      <c r="AT39" s="115"/>
+      <c r="AU39" s="115"/>
+      <c r="AV39" s="115"/>
+      <c r="AW39" s="115"/>
+      <c r="AX39" s="115"/>
+      <c r="AY39" s="115"/>
+      <c r="AZ39" s="115"/>
+      <c r="BA39" s="115"/>
+      <c r="BB39" s="115"/>
+      <c r="BC39" s="115"/>
+      <c r="BD39" s="115"/>
+      <c r="BE39" s="115"/>
+      <c r="BF39" s="115"/>
+      <c r="BG39" s="115"/>
+      <c r="BH39" s="115"/>
+      <c r="BI39" s="115"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
-      <c r="K40" s="101" t="s">
+      <c r="K40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="L40" s="101"/>
-      <c r="M40" s="101"/>
+      <c r="L40" s="110"/>
+      <c r="M40" s="110"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="15"/>
       <c r="U40" s="15"/>
       <c r="V40" s="15"/>
-      <c r="W40" s="101" t="s">
+      <c r="W40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="X40" s="101"/>
-      <c r="Y40" s="101"/>
+      <c r="X40" s="110"/>
+      <c r="Y40" s="110"/>
       <c r="Z40" s="15"/>
       <c r="AA40" s="15"/>
       <c r="AB40" s="15"/>
       <c r="AC40" s="15"/>
       <c r="AD40" s="15"/>
       <c r="AE40" s="15"/>
       <c r="AF40" s="15"/>
       <c r="AG40" s="15"/>
-      <c r="AH40" s="101" t="s">
+      <c r="AH40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AI40" s="101"/>
-[...1 lines deleted...]
-      <c r="AK40" s="101"/>
+      <c r="AI40" s="110"/>
+      <c r="AJ40" s="110"/>
+      <c r="AK40" s="110"/>
       <c r="AL40" s="15"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="15"/>
       <c r="AO40" s="15"/>
       <c r="AP40" s="15"/>
       <c r="AQ40" s="15"/>
       <c r="AR40" s="15"/>
       <c r="AS40" s="15"/>
-      <c r="AT40" s="101" t="s">
+      <c r="AT40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AU40" s="101"/>
-[...1 lines deleted...]
-      <c r="AW40" s="101"/>
+      <c r="AU40" s="110"/>
+      <c r="AV40" s="110"/>
+      <c r="AW40" s="110"/>
       <c r="AX40" s="15"/>
       <c r="AY40" s="15"/>
       <c r="AZ40" s="15"/>
       <c r="BA40" s="15"/>
       <c r="BB40" s="15"/>
       <c r="BC40" s="15"/>
       <c r="BD40" s="15"/>
       <c r="BE40" s="15"/>
-      <c r="BF40" s="101" t="s">
+      <c r="BF40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="BG40" s="101"/>
-[...1 lines deleted...]
-      <c r="BI40" s="101"/>
+      <c r="BG40" s="110"/>
+      <c r="BH40" s="110"/>
+      <c r="BI40" s="110"/>
       <c r="BJ40" s="15"/>
       <c r="BK40" s="15"/>
       <c r="BL40" s="15"/>
       <c r="BM40" s="15"/>
       <c r="BN40" s="15"/>
       <c r="BO40" s="15"/>
       <c r="BP40" s="15"/>
       <c r="BQ40" s="15"/>
       <c r="BR40" s="15"/>
       <c r="BS40" s="15"/>
       <c r="BT40" s="15"/>
       <c r="BU40" s="15"/>
       <c r="BV40" s="15"/>
       <c r="BW40" s="15"/>
       <c r="BX40" s="15"/>
       <c r="BY40" s="15"/>
       <c r="BZ40" s="15"/>
       <c r="CA40" s="15"/>
       <c r="CB40" s="15"/>
       <c r="CC40" s="15"/>
-      <c r="CD40" s="101" t="s">
+      <c r="CD40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CE40" s="101"/>
-[...1 lines deleted...]
-      <c r="CG40" s="101"/>
+      <c r="CE40" s="110"/>
+      <c r="CF40" s="110"/>
+      <c r="CG40" s="110"/>
       <c r="CH40" s="15"/>
       <c r="CI40" s="15"/>
       <c r="CJ40" s="15"/>
       <c r="CK40" s="15"/>
       <c r="CL40" s="15"/>
       <c r="CM40" s="15"/>
       <c r="CN40" s="15"/>
       <c r="CO40" s="15"/>
-      <c r="CP40" s="101" t="s">
+      <c r="CP40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CQ40" s="101"/>
-[...1 lines deleted...]
-      <c r="CS40" s="101"/>
+      <c r="CQ40" s="110"/>
+      <c r="CR40" s="110"/>
+      <c r="CS40" s="110"/>
       <c r="CT40" s="15"/>
       <c r="CU40" s="15"/>
       <c r="CV40" s="15"/>
       <c r="CW40" s="15"/>
       <c r="CX40" s="15"/>
       <c r="CY40" s="15"/>
       <c r="CZ40" s="15"/>
       <c r="DA40" s="15"/>
-      <c r="DB40" s="101" t="s">
+      <c r="DB40" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="DC40" s="101"/>
-[...1 lines deleted...]
-      <c r="DE40" s="101"/>
+      <c r="DC40" s="110"/>
+      <c r="DD40" s="110"/>
+      <c r="DE40" s="110"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="103"/>
-      <c r="B41" s="98" t="s">
+      <c r="A41" s="112"/>
+      <c r="B41" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="99"/>
-[...10 lines deleted...]
-      <c r="N41" s="98" t="s">
+      <c r="C41" s="108"/>
+      <c r="D41" s="108"/>
+      <c r="E41" s="108"/>
+      <c r="F41" s="108"/>
+      <c r="G41" s="108"/>
+      <c r="H41" s="108"/>
+      <c r="I41" s="108"/>
+      <c r="J41" s="108"/>
+      <c r="K41" s="108"/>
+      <c r="L41" s="108"/>
+      <c r="M41" s="109"/>
+      <c r="N41" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="O41" s="99"/>
-[...10 lines deleted...]
-      <c r="Z41" s="98" t="s">
+      <c r="O41" s="108"/>
+      <c r="P41" s="108"/>
+      <c r="Q41" s="108"/>
+      <c r="R41" s="108"/>
+      <c r="S41" s="108"/>
+      <c r="T41" s="108"/>
+      <c r="U41" s="108"/>
+      <c r="V41" s="108"/>
+      <c r="W41" s="108"/>
+      <c r="X41" s="108"/>
+      <c r="Y41" s="109"/>
+      <c r="Z41" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="AA41" s="99"/>
-[...10 lines deleted...]
-      <c r="AL41" s="98" t="s">
+      <c r="AA41" s="108"/>
+      <c r="AB41" s="108"/>
+      <c r="AC41" s="108"/>
+      <c r="AD41" s="108"/>
+      <c r="AE41" s="108"/>
+      <c r="AF41" s="108"/>
+      <c r="AG41" s="108"/>
+      <c r="AH41" s="108"/>
+      <c r="AI41" s="108"/>
+      <c r="AJ41" s="108"/>
+      <c r="AK41" s="109"/>
+      <c r="AL41" s="107" t="s">
         <v>21</v>
       </c>
-      <c r="AM41" s="99"/>
-[...10 lines deleted...]
-      <c r="AX41" s="98" t="s">
+      <c r="AM41" s="108"/>
+      <c r="AN41" s="108"/>
+      <c r="AO41" s="108"/>
+      <c r="AP41" s="108"/>
+      <c r="AQ41" s="108"/>
+      <c r="AR41" s="108"/>
+      <c r="AS41" s="108"/>
+      <c r="AT41" s="108"/>
+      <c r="AU41" s="108"/>
+      <c r="AV41" s="108"/>
+      <c r="AW41" s="109"/>
+      <c r="AX41" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="AY41" s="99"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="98" t="s">
+      <c r="AY41" s="108"/>
+      <c r="AZ41" s="108"/>
+      <c r="BA41" s="108"/>
+      <c r="BB41" s="108"/>
+      <c r="BC41" s="108"/>
+      <c r="BD41" s="108"/>
+      <c r="BE41" s="108"/>
+      <c r="BF41" s="108"/>
+      <c r="BG41" s="108"/>
+      <c r="BH41" s="108"/>
+      <c r="BI41" s="109"/>
+      <c r="BJ41" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="BK41" s="99"/>
-[...10 lines deleted...]
-      <c r="BV41" s="98" t="s">
+      <c r="BK41" s="108"/>
+      <c r="BL41" s="108"/>
+      <c r="BM41" s="108"/>
+      <c r="BN41" s="108"/>
+      <c r="BO41" s="108"/>
+      <c r="BP41" s="108"/>
+      <c r="BQ41" s="108"/>
+      <c r="BR41" s="108"/>
+      <c r="BS41" s="108"/>
+      <c r="BT41" s="108"/>
+      <c r="BU41" s="109"/>
+      <c r="BV41" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="BW41" s="99"/>
-[...10 lines deleted...]
-      <c r="CH41" s="98" t="s">
+      <c r="BW41" s="108"/>
+      <c r="BX41" s="108"/>
+      <c r="BY41" s="108"/>
+      <c r="BZ41" s="108"/>
+      <c r="CA41" s="108"/>
+      <c r="CB41" s="108"/>
+      <c r="CC41" s="108"/>
+      <c r="CD41" s="108"/>
+      <c r="CE41" s="108"/>
+      <c r="CF41" s="108"/>
+      <c r="CG41" s="109"/>
+      <c r="CH41" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="CI41" s="99"/>
-[...10 lines deleted...]
-      <c r="CT41" s="98" t="s">
+      <c r="CI41" s="108"/>
+      <c r="CJ41" s="108"/>
+      <c r="CK41" s="108"/>
+      <c r="CL41" s="108"/>
+      <c r="CM41" s="108"/>
+      <c r="CN41" s="108"/>
+      <c r="CO41" s="108"/>
+      <c r="CP41" s="108"/>
+      <c r="CQ41" s="108"/>
+      <c r="CR41" s="108"/>
+      <c r="CS41" s="109"/>
+      <c r="CT41" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="99"/>
-[...9 lines deleted...]
-      <c r="DE41" s="100"/>
+      <c r="CU41" s="108"/>
+      <c r="CV41" s="108"/>
+      <c r="CW41" s="108"/>
+      <c r="CX41" s="108"/>
+      <c r="CY41" s="108"/>
+      <c r="CZ41" s="108"/>
+      <c r="DA41" s="108"/>
+      <c r="DB41" s="108"/>
+      <c r="DC41" s="108"/>
+      <c r="DD41" s="108"/>
+      <c r="DE41" s="109"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="104"/>
+      <c r="A42" s="113"/>
       <c r="B42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="17" t="s">
@@ -29999,54 +30066,56 @@
       </c>
       <c r="CO43" s="51">
         <v>29588.7</v>
       </c>
       <c r="CP43" s="57">
         <v>138394.9</v>
       </c>
       <c r="CQ43" s="45">
         <v>77922</v>
       </c>
       <c r="CR43" s="19">
         <v>77907.8</v>
       </c>
       <c r="CS43" s="67">
         <v>24697.4</v>
       </c>
       <c r="CT43" s="75">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU43" s="84">
         <v>1412</v>
       </c>
       <c r="CV43" s="93">
         <v>1092.2</v>
       </c>
-      <c r="CW43" s="112">
+      <c r="CW43" s="102">
         <v>1026.8</v>
       </c>
-      <c r="CX43" s="45"/>
+      <c r="CX43" s="121">
+        <v>492</v>
+      </c>
       <c r="CY43" s="45"/>
       <c r="CZ43" s="45"/>
       <c r="DA43" s="61"/>
       <c r="DB43" s="61"/>
       <c r="DC43" s="45"/>
       <c r="DD43" s="69"/>
       <c r="DE43" s="69"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="C44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="D44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="E44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="F44" s="27">
@@ -30312,54 +30381,56 @@
       </c>
       <c r="CO44" s="52">
         <v>1849.8</v>
       </c>
       <c r="CP44" s="58">
         <v>9108.1</v>
       </c>
       <c r="CQ44" s="62">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR44" s="28">
         <v>-203.1</v>
       </c>
       <c r="CS44" s="68">
         <v>-718.4</v>
       </c>
       <c r="CT44" s="76">
         <v>95.2</v>
       </c>
       <c r="CU44" s="85">
         <v>139.9</v>
       </c>
       <c r="CV44" s="94">
         <v>65.400000000000006</v>
       </c>
-      <c r="CW44" s="113">
+      <c r="CW44" s="103">
         <v>140.4</v>
       </c>
-      <c r="CX44" s="62"/>
+      <c r="CX44" s="122">
+        <v>32.799999999999997</v>
+      </c>
       <c r="CY44" s="62"/>
       <c r="CZ44" s="62"/>
       <c r="DA44" s="62"/>
       <c r="DB44" s="62"/>
       <c r="DC44" s="62"/>
       <c r="DD44" s="70"/>
       <c r="DE44" s="70"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="C45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="D45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="E45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="F45" s="29">
@@ -30625,54 +30696,56 @@
       </c>
       <c r="CO45" s="52">
         <v>2705.2</v>
       </c>
       <c r="CP45" s="58">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ45" s="62">
         <v>6549.5</v>
       </c>
       <c r="CR45" s="28">
         <v>419.2</v>
       </c>
       <c r="CS45" s="68">
         <v>-1433.1</v>
       </c>
       <c r="CT45" s="76">
         <v>66.900000000000006</v>
       </c>
       <c r="CU45" s="85">
         <v>98.3</v>
       </c>
       <c r="CV45" s="94">
         <v>45.9</v>
       </c>
-      <c r="CW45" s="113">
+      <c r="CW45" s="103">
         <v>132.5</v>
       </c>
-      <c r="CX45" s="62"/>
+      <c r="CX45" s="122">
+        <v>23</v>
+      </c>
       <c r="CY45" s="62"/>
       <c r="CZ45" s="62"/>
       <c r="DA45" s="62"/>
       <c r="DB45" s="62"/>
       <c r="DC45" s="62"/>
       <c r="DD45" s="70"/>
       <c r="DE45" s="70"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="C46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="D46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="E46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="F46" s="29">
@@ -30938,54 +31011,56 @@
       </c>
       <c r="CO46" s="52">
         <v>1283</v>
       </c>
       <c r="CP46" s="58">
         <v>8632.6</v>
       </c>
       <c r="CQ46" s="62">
         <v>5120.5</v>
       </c>
       <c r="CR46" s="28">
         <v>751.3</v>
       </c>
       <c r="CS46" s="68">
         <v>1064</v>
       </c>
       <c r="CT46" s="76">
         <v>881.7</v>
       </c>
       <c r="CU46" s="85">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV46" s="94">
         <v>975.2</v>
       </c>
-      <c r="CW46" s="113">
+      <c r="CW46" s="103">
         <v>752.2</v>
       </c>
-      <c r="CX46" s="62"/>
+      <c r="CX46" s="122">
+        <v>433.8</v>
+      </c>
       <c r="CY46" s="62"/>
       <c r="CZ46" s="62"/>
       <c r="DA46" s="62"/>
       <c r="DB46" s="62"/>
       <c r="DC46" s="62"/>
       <c r="DD46" s="70"/>
       <c r="DE46" s="70"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="27" t="s">
@@ -31251,54 +31326,56 @@
       </c>
       <c r="CO47" s="52">
         <v>1722.2</v>
       </c>
       <c r="CP47" s="58">
         <v>11298</v>
       </c>
       <c r="CQ47" s="62">
         <v>5531.2</v>
       </c>
       <c r="CR47" s="28">
         <v>3418</v>
       </c>
       <c r="CS47" s="68">
         <v>1956.1</v>
       </c>
       <c r="CT47" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU47" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV47" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW47" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX47" s="62"/>
+      <c r="CW47" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX47" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY47" s="62"/>
       <c r="CZ47" s="62"/>
       <c r="DA47" s="62"/>
       <c r="DB47" s="62"/>
       <c r="DC47" s="62"/>
       <c r="DD47" s="70"/>
       <c r="DE47" s="70"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="27" t="s">
@@ -31564,54 +31641,56 @@
       </c>
       <c r="CO48" s="52">
         <v>933.8</v>
       </c>
       <c r="CP48" s="58">
         <v>1659.5</v>
       </c>
       <c r="CQ48" s="62">
         <v>1840.6</v>
       </c>
       <c r="CR48" s="28">
         <v>148.1</v>
       </c>
       <c r="CS48" s="68">
         <v>-98.9</v>
       </c>
       <c r="CT48" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU48" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV48" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW48" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX48" s="62"/>
+      <c r="CW48" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX48" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY48" s="62"/>
       <c r="CZ48" s="62"/>
       <c r="DA48" s="62"/>
       <c r="DB48" s="62"/>
       <c r="DC48" s="62"/>
       <c r="DD48" s="70"/>
       <c r="DE48" s="70"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="27" t="s">
@@ -31877,54 +31956,56 @@
       </c>
       <c r="CO49" s="52">
         <v>1509.5</v>
       </c>
       <c r="CP49" s="58">
         <v>9657.1</v>
       </c>
       <c r="CQ49" s="62">
         <v>10712</v>
       </c>
       <c r="CR49" s="28">
         <v>11421.7</v>
       </c>
       <c r="CS49" s="68">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT49" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU49" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV49" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW49" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX49" s="62"/>
+      <c r="CW49" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX49" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY49" s="62"/>
       <c r="CZ49" s="62"/>
       <c r="DA49" s="62"/>
       <c r="DB49" s="62"/>
       <c r="DC49" s="62"/>
       <c r="DD49" s="70"/>
       <c r="DE49" s="70"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="27" t="s">
@@ -32190,54 +32271,56 @@
       </c>
       <c r="CO50" s="52">
         <v>5988.9</v>
       </c>
       <c r="CP50" s="58">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ50" s="62">
         <v>12502.6</v>
       </c>
       <c r="CR50" s="28">
         <v>10281.200000000001</v>
       </c>
       <c r="CS50" s="68">
         <v>-1896.1</v>
       </c>
       <c r="CT50" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU50" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV50" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW50" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX50" s="62"/>
+      <c r="CW50" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX50" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY50" s="62"/>
       <c r="CZ50" s="62"/>
       <c r="DA50" s="62"/>
       <c r="DB50" s="62"/>
       <c r="DC50" s="62"/>
       <c r="DD50" s="70"/>
       <c r="DE50" s="70"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="27" t="s">
@@ -32503,54 +32586,56 @@
       </c>
       <c r="CO51" s="52">
         <v>1667.4</v>
       </c>
       <c r="CP51" s="58">
         <v>10445.5</v>
       </c>
       <c r="CQ51" s="62">
         <v>7936</v>
       </c>
       <c r="CR51" s="28">
         <v>17783</v>
       </c>
       <c r="CS51" s="68">
         <v>6012</v>
       </c>
       <c r="CT51" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU51" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV51" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW51" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX51" s="62"/>
+      <c r="CW51" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX51" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY51" s="62"/>
       <c r="CZ51" s="62"/>
       <c r="DA51" s="62"/>
       <c r="DB51" s="62"/>
       <c r="DC51" s="62"/>
       <c r="DD51" s="70"/>
       <c r="DE51" s="70"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="27" t="s">
@@ -32816,54 +32901,56 @@
       </c>
       <c r="CO52" s="52">
         <v>2286.3000000000002</v>
       </c>
       <c r="CP52" s="58">
         <v>12371.3</v>
       </c>
       <c r="CQ52" s="62">
         <v>3883.9</v>
       </c>
       <c r="CR52" s="28">
         <v>627</v>
       </c>
       <c r="CS52" s="68">
         <v>632.79999999999995</v>
       </c>
       <c r="CT52" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU52" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV52" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW52" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX52" s="62"/>
+      <c r="CW52" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX52" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY52" s="62"/>
       <c r="CZ52" s="62"/>
       <c r="DA52" s="62"/>
       <c r="DB52" s="62"/>
       <c r="DC52" s="62"/>
       <c r="DD52" s="70"/>
       <c r="DE52" s="70"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F53" s="27" t="s">
@@ -33129,54 +33216,56 @@
       </c>
       <c r="CO53" s="52">
         <v>714.6</v>
       </c>
       <c r="CP53" s="58">
         <v>1981.7</v>
       </c>
       <c r="CQ53" s="62">
         <v>1461.7</v>
       </c>
       <c r="CR53" s="28">
         <v>31.7</v>
       </c>
       <c r="CS53" s="68">
         <v>268.60000000000002</v>
       </c>
       <c r="CT53" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU53" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV53" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW53" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX53" s="62"/>
+      <c r="CW53" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX53" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY53" s="62"/>
       <c r="CZ53" s="62"/>
       <c r="DA53" s="62"/>
       <c r="DB53" s="62"/>
       <c r="DC53" s="62"/>
       <c r="DD53" s="70"/>
       <c r="DE53" s="70"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="27" t="s">
@@ -33442,54 +33531,56 @@
       </c>
       <c r="CO54" s="52">
         <v>4607.7</v>
       </c>
       <c r="CP54" s="58">
         <v>22573.4</v>
       </c>
       <c r="CQ54" s="62">
         <v>7277.8</v>
       </c>
       <c r="CR54" s="28">
         <v>5988.8</v>
       </c>
       <c r="CS54" s="68">
         <v>8309.9</v>
       </c>
       <c r="CT54" s="76">
         <v>4.2</v>
       </c>
       <c r="CU54" s="85">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV54" s="94">
         <v>5.7</v>
       </c>
-      <c r="CW54" s="113">
+      <c r="CW54" s="103">
         <v>1.6</v>
       </c>
-      <c r="CX54" s="62"/>
+      <c r="CX54" s="122">
+        <v>2.4</v>
+      </c>
       <c r="CY54" s="62"/>
       <c r="CZ54" s="62"/>
       <c r="DA54" s="62"/>
       <c r="DB54" s="62"/>
       <c r="DC54" s="62"/>
       <c r="DD54" s="70"/>
       <c r="DE54" s="70"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="27" t="s">
@@ -33755,54 +33846,56 @@
       </c>
       <c r="CO55" s="52">
         <v>1869.9</v>
       </c>
       <c r="CP55" s="58">
         <v>11914.6</v>
       </c>
       <c r="CQ55" s="62">
         <v>6128.2</v>
       </c>
       <c r="CR55" s="28">
         <v>15851.6</v>
       </c>
       <c r="CS55" s="68">
         <v>2404</v>
       </c>
       <c r="CT55" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU55" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV55" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW55" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX55" s="62"/>
+      <c r="CW55" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX55" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY55" s="62"/>
       <c r="CZ55" s="62"/>
       <c r="DA55" s="62"/>
       <c r="DB55" s="62"/>
       <c r="DC55" s="62"/>
       <c r="DD55" s="70"/>
       <c r="DE55" s="70"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="27" t="s">
@@ -34068,385 +34161,387 @@
       </c>
       <c r="CO56" s="52">
         <v>2450.5</v>
       </c>
       <c r="CP56" s="58">
         <v>7715.6</v>
       </c>
       <c r="CQ56" s="62">
         <v>4564.8</v>
       </c>
       <c r="CR56" s="28">
         <v>11389.4</v>
       </c>
       <c r="CS56" s="68">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT56" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU56" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV56" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="CW56" s="114" t="s">
-[...2 lines deleted...]
-      <c r="CX56" s="62"/>
+      <c r="CW56" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="CX56" s="123" t="s">
+        <v>5</v>
+      </c>
       <c r="CY56" s="62"/>
       <c r="CZ56" s="62"/>
       <c r="DA56" s="62"/>
       <c r="DB56" s="62"/>
       <c r="DC56" s="62"/>
       <c r="DD56" s="70"/>
       <c r="DE56" s="70"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="107" t="s">
+      <c r="A58" s="111" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="107"/>
-[...58 lines deleted...]
-      <c r="BI58" s="107"/>
+      <c r="B58" s="111"/>
+      <c r="C58" s="111"/>
+      <c r="D58" s="111"/>
+      <c r="E58" s="111"/>
+      <c r="F58" s="111"/>
+      <c r="G58" s="111"/>
+      <c r="H58" s="111"/>
+      <c r="I58" s="111"/>
+      <c r="J58" s="111"/>
+      <c r="K58" s="111"/>
+      <c r="L58" s="111"/>
+      <c r="M58" s="111"/>
+      <c r="N58" s="111"/>
+      <c r="O58" s="111"/>
+      <c r="P58" s="111"/>
+      <c r="Q58" s="111"/>
+      <c r="R58" s="111"/>
+      <c r="S58" s="111"/>
+      <c r="T58" s="111"/>
+      <c r="U58" s="111"/>
+      <c r="V58" s="111"/>
+      <c r="W58" s="111"/>
+      <c r="X58" s="111"/>
+      <c r="Y58" s="111"/>
+      <c r="Z58" s="111"/>
+      <c r="AA58" s="111"/>
+      <c r="AB58" s="111"/>
+      <c r="AC58" s="111"/>
+      <c r="AD58" s="111"/>
+      <c r="AE58" s="111"/>
+      <c r="AF58" s="111"/>
+      <c r="AG58" s="111"/>
+      <c r="AH58" s="111"/>
+      <c r="AI58" s="111"/>
+      <c r="AJ58" s="111"/>
+      <c r="AK58" s="111"/>
+      <c r="AL58" s="111"/>
+      <c r="AM58" s="111"/>
+      <c r="AN58" s="111"/>
+      <c r="AO58" s="111"/>
+      <c r="AP58" s="111"/>
+      <c r="AQ58" s="111"/>
+      <c r="AR58" s="111"/>
+      <c r="AS58" s="111"/>
+      <c r="AT58" s="111"/>
+      <c r="AU58" s="111"/>
+      <c r="AV58" s="111"/>
+      <c r="AW58" s="111"/>
+      <c r="AX58" s="111"/>
+      <c r="AY58" s="111"/>
+      <c r="AZ58" s="111"/>
+      <c r="BA58" s="111"/>
+      <c r="BB58" s="111"/>
+      <c r="BC58" s="111"/>
+      <c r="BD58" s="111"/>
+      <c r="BE58" s="111"/>
+      <c r="BF58" s="111"/>
+      <c r="BG58" s="111"/>
+      <c r="BH58" s="111"/>
+      <c r="BI58" s="111"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
-      <c r="K59" s="101" t="s">
+      <c r="K59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="L59" s="101"/>
-      <c r="M59" s="101"/>
+      <c r="L59" s="110"/>
+      <c r="M59" s="110"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
-      <c r="W59" s="101" t="s">
+      <c r="W59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="X59" s="101"/>
-      <c r="Y59" s="101"/>
+      <c r="X59" s="110"/>
+      <c r="Y59" s="110"/>
       <c r="Z59" s="15"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="15"/>
       <c r="AC59" s="15"/>
       <c r="AD59" s="15"/>
       <c r="AE59" s="15"/>
       <c r="AF59" s="15"/>
       <c r="AG59" s="15"/>
-      <c r="AH59" s="101" t="s">
+      <c r="AH59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AI59" s="101"/>
-[...1 lines deleted...]
-      <c r="AK59" s="101"/>
+      <c r="AI59" s="110"/>
+      <c r="AJ59" s="110"/>
+      <c r="AK59" s="110"/>
       <c r="AL59" s="15"/>
       <c r="AM59" s="15"/>
       <c r="AN59" s="15"/>
       <c r="AO59" s="15"/>
       <c r="AP59" s="15"/>
       <c r="AQ59" s="15"/>
       <c r="AR59" s="15"/>
       <c r="AS59" s="15"/>
-      <c r="AT59" s="101" t="s">
+      <c r="AT59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AU59" s="101"/>
-[...1 lines deleted...]
-      <c r="AW59" s="101"/>
+      <c r="AU59" s="110"/>
+      <c r="AV59" s="110"/>
+      <c r="AW59" s="110"/>
       <c r="AX59" s="15"/>
       <c r="AY59" s="15"/>
       <c r="AZ59" s="15"/>
       <c r="BA59" s="15"/>
       <c r="BB59" s="15"/>
       <c r="BC59" s="15"/>
       <c r="BD59" s="15"/>
       <c r="BE59" s="15"/>
-      <c r="BF59" s="101" t="s">
+      <c r="BF59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="BG59" s="101"/>
-[...1 lines deleted...]
-      <c r="BI59" s="101"/>
+      <c r="BG59" s="110"/>
+      <c r="BH59" s="110"/>
+      <c r="BI59" s="110"/>
       <c r="BJ59" s="15"/>
       <c r="BK59" s="15"/>
       <c r="BL59" s="15"/>
       <c r="BM59" s="15"/>
       <c r="BN59" s="15"/>
       <c r="BO59" s="15"/>
       <c r="BP59" s="15"/>
       <c r="BQ59" s="15"/>
       <c r="BR59" s="15"/>
       <c r="BS59" s="15"/>
       <c r="BT59" s="15"/>
       <c r="BU59" s="15"/>
       <c r="BV59" s="15"/>
       <c r="BW59" s="15"/>
       <c r="BX59" s="15"/>
       <c r="BY59" s="15"/>
       <c r="BZ59" s="15"/>
       <c r="CA59" s="15"/>
       <c r="CB59" s="15"/>
       <c r="CC59" s="15"/>
-      <c r="CD59" s="101" t="s">
+      <c r="CD59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CE59" s="101"/>
-[...1 lines deleted...]
-      <c r="CG59" s="101"/>
+      <c r="CE59" s="110"/>
+      <c r="CF59" s="110"/>
+      <c r="CG59" s="110"/>
       <c r="CH59" s="15"/>
       <c r="CI59" s="15"/>
       <c r="CJ59" s="15"/>
       <c r="CK59" s="15"/>
       <c r="CL59" s="15"/>
       <c r="CM59" s="15"/>
       <c r="CN59" s="15"/>
       <c r="CO59" s="15"/>
-      <c r="CP59" s="101" t="s">
+      <c r="CP59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="CQ59" s="101"/>
-[...1 lines deleted...]
-      <c r="CS59" s="101"/>
+      <c r="CQ59" s="110"/>
+      <c r="CR59" s="110"/>
+      <c r="CS59" s="110"/>
       <c r="CT59" s="15"/>
       <c r="CU59" s="15"/>
       <c r="CV59" s="15"/>
       <c r="CW59" s="15"/>
       <c r="CX59" s="15"/>
       <c r="CY59" s="15"/>
       <c r="CZ59" s="15"/>
       <c r="DA59" s="15"/>
-      <c r="DB59" s="101" t="s">
+      <c r="DB59" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="DC59" s="101"/>
-[...1 lines deleted...]
-      <c r="DE59" s="101"/>
+      <c r="DC59" s="110"/>
+      <c r="DD59" s="110"/>
+      <c r="DE59" s="110"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="103"/>
-      <c r="B60" s="98" t="s">
+      <c r="A60" s="112"/>
+      <c r="B60" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="99"/>
-[...10 lines deleted...]
-      <c r="N60" s="98" t="s">
+      <c r="C60" s="108"/>
+      <c r="D60" s="108"/>
+      <c r="E60" s="108"/>
+      <c r="F60" s="108"/>
+      <c r="G60" s="108"/>
+      <c r="H60" s="108"/>
+      <c r="I60" s="108"/>
+      <c r="J60" s="108"/>
+      <c r="K60" s="108"/>
+      <c r="L60" s="108"/>
+      <c r="M60" s="109"/>
+      <c r="N60" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="O60" s="99"/>
-[...10 lines deleted...]
-      <c r="Z60" s="98" t="s">
+      <c r="O60" s="108"/>
+      <c r="P60" s="108"/>
+      <c r="Q60" s="108"/>
+      <c r="R60" s="108"/>
+      <c r="S60" s="108"/>
+      <c r="T60" s="108"/>
+      <c r="U60" s="108"/>
+      <c r="V60" s="108"/>
+      <c r="W60" s="108"/>
+      <c r="X60" s="108"/>
+      <c r="Y60" s="109"/>
+      <c r="Z60" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="AA60" s="99"/>
-[...10 lines deleted...]
-      <c r="AL60" s="98" t="s">
+      <c r="AA60" s="108"/>
+      <c r="AB60" s="108"/>
+      <c r="AC60" s="108"/>
+      <c r="AD60" s="108"/>
+      <c r="AE60" s="108"/>
+      <c r="AF60" s="108"/>
+      <c r="AG60" s="108"/>
+      <c r="AH60" s="108"/>
+      <c r="AI60" s="108"/>
+      <c r="AJ60" s="108"/>
+      <c r="AK60" s="109"/>
+      <c r="AL60" s="107" t="s">
         <v>21</v>
       </c>
-      <c r="AM60" s="99"/>
-[...10 lines deleted...]
-      <c r="AX60" s="98" t="s">
+      <c r="AM60" s="108"/>
+      <c r="AN60" s="108"/>
+      <c r="AO60" s="108"/>
+      <c r="AP60" s="108"/>
+      <c r="AQ60" s="108"/>
+      <c r="AR60" s="108"/>
+      <c r="AS60" s="108"/>
+      <c r="AT60" s="108"/>
+      <c r="AU60" s="108"/>
+      <c r="AV60" s="108"/>
+      <c r="AW60" s="109"/>
+      <c r="AX60" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="AY60" s="99"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="98" t="s">
+      <c r="AY60" s="108"/>
+      <c r="AZ60" s="108"/>
+      <c r="BA60" s="108"/>
+      <c r="BB60" s="108"/>
+      <c r="BC60" s="108"/>
+      <c r="BD60" s="108"/>
+      <c r="BE60" s="108"/>
+      <c r="BF60" s="108"/>
+      <c r="BG60" s="108"/>
+      <c r="BH60" s="108"/>
+      <c r="BI60" s="109"/>
+      <c r="BJ60" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="BK60" s="99"/>
-[...10 lines deleted...]
-      <c r="BV60" s="98" t="s">
+      <c r="BK60" s="108"/>
+      <c r="BL60" s="108"/>
+      <c r="BM60" s="108"/>
+      <c r="BN60" s="108"/>
+      <c r="BO60" s="108"/>
+      <c r="BP60" s="108"/>
+      <c r="BQ60" s="108"/>
+      <c r="BR60" s="108"/>
+      <c r="BS60" s="108"/>
+      <c r="BT60" s="108"/>
+      <c r="BU60" s="109"/>
+      <c r="BV60" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="BW60" s="99"/>
-[...10 lines deleted...]
-      <c r="CH60" s="98" t="s">
+      <c r="BW60" s="108"/>
+      <c r="BX60" s="108"/>
+      <c r="BY60" s="108"/>
+      <c r="BZ60" s="108"/>
+      <c r="CA60" s="108"/>
+      <c r="CB60" s="108"/>
+      <c r="CC60" s="108"/>
+      <c r="CD60" s="108"/>
+      <c r="CE60" s="108"/>
+      <c r="CF60" s="108"/>
+      <c r="CG60" s="109"/>
+      <c r="CH60" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="CI60" s="99"/>
-[...10 lines deleted...]
-      <c r="CT60" s="98" t="s">
+      <c r="CI60" s="108"/>
+      <c r="CJ60" s="108"/>
+      <c r="CK60" s="108"/>
+      <c r="CL60" s="108"/>
+      <c r="CM60" s="108"/>
+      <c r="CN60" s="108"/>
+      <c r="CO60" s="108"/>
+      <c r="CP60" s="108"/>
+      <c r="CQ60" s="108"/>
+      <c r="CR60" s="108"/>
+      <c r="CS60" s="109"/>
+      <c r="CT60" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="99"/>
-[...9 lines deleted...]
-      <c r="DE60" s="100"/>
+      <c r="CU60" s="108"/>
+      <c r="CV60" s="108"/>
+      <c r="CW60" s="108"/>
+      <c r="CX60" s="108"/>
+      <c r="CY60" s="108"/>
+      <c r="CZ60" s="108"/>
+      <c r="DA60" s="108"/>
+      <c r="DB60" s="108"/>
+      <c r="DC60" s="108"/>
+      <c r="DD60" s="108"/>
+      <c r="DE60" s="109"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="104"/>
+      <c r="A61" s="113"/>
       <c r="B61" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J61" s="17" t="s">
@@ -35029,54 +35124,56 @@
       </c>
       <c r="CO62" s="53">
         <v>17332.400000000001</v>
       </c>
       <c r="CP62" s="55">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ62" s="45">
         <v>19437.8</v>
       </c>
       <c r="CR62" s="19">
         <v>17989.7</v>
       </c>
       <c r="CS62" s="69">
         <v>23250.3</v>
       </c>
       <c r="CT62" s="78">
         <v>11975.7</v>
       </c>
       <c r="CU62" s="87">
         <v>13352.8</v>
       </c>
       <c r="CV62" s="96">
         <v>15403.2</v>
       </c>
-      <c r="CW62" s="115">
+      <c r="CW62" s="105">
         <v>17284.400000000001</v>
       </c>
-      <c r="CX62" s="45"/>
+      <c r="CX62" s="124">
+        <v>17489.2</v>
+      </c>
       <c r="CY62" s="45"/>
       <c r="CZ62" s="45"/>
       <c r="DA62" s="61"/>
       <c r="DB62" s="61"/>
       <c r="DC62" s="45"/>
       <c r="DD62" s="69"/>
       <c r="DE62" s="69"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>178.33372101723498</v>
       </c>
       <c r="C63" s="27">
         <v>228.90215220821307</v>
       </c>
       <c r="D63" s="27">
         <v>212.38046229500799</v>
       </c>
       <c r="E63" s="27">
         <v>262.23708166677636</v>
       </c>
       <c r="F63" s="27">
@@ -35342,54 +35439,56 @@
       </c>
       <c r="CO63" s="54">
         <v>788.1</v>
       </c>
       <c r="CP63" s="56">
         <v>1022.3</v>
       </c>
       <c r="CQ63" s="62">
         <v>1364.9</v>
       </c>
       <c r="CR63" s="28">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS63" s="70">
         <v>1825.6</v>
       </c>
       <c r="CT63" s="79">
         <v>662.1</v>
       </c>
       <c r="CU63" s="88">
         <v>573.79999999999995</v>
       </c>
       <c r="CV63" s="97">
         <v>1279.3</v>
       </c>
-      <c r="CW63" s="116">
+      <c r="CW63" s="106">
         <v>951.7</v>
       </c>
-      <c r="CX63" s="62"/>
+      <c r="CX63" s="125">
+        <v>906.7</v>
+      </c>
       <c r="CY63" s="62"/>
       <c r="CZ63" s="62"/>
       <c r="DA63" s="62"/>
       <c r="DB63" s="62"/>
       <c r="DC63" s="62"/>
       <c r="DD63" s="70"/>
       <c r="DE63" s="70"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="29">
         <v>531.50890616076595</v>
       </c>
       <c r="C64" s="29">
         <v>572.39095760833106</v>
       </c>
       <c r="D64" s="29">
         <v>749.93677703606272</v>
       </c>
       <c r="E64" s="29">
         <v>741.66190742834215</v>
       </c>
       <c r="F64" s="29">
@@ -35655,54 +35754,56 @@
       </c>
       <c r="CO64" s="54">
         <v>1894.1</v>
       </c>
       <c r="CP64" s="56">
         <v>2078.4</v>
       </c>
       <c r="CQ64" s="62">
         <v>1969</v>
       </c>
       <c r="CR64" s="28">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS64" s="70">
         <v>2915.1</v>
       </c>
       <c r="CT64" s="79">
         <v>1719.9</v>
       </c>
       <c r="CU64" s="88">
         <v>1753.3</v>
       </c>
       <c r="CV64" s="97">
         <v>2075.3000000000002</v>
       </c>
-      <c r="CW64" s="116">
+      <c r="CW64" s="106">
         <v>2021</v>
       </c>
-      <c r="CX64" s="62"/>
+      <c r="CX64" s="125">
+        <v>2212.4</v>
+      </c>
       <c r="CY64" s="62"/>
       <c r="CZ64" s="62"/>
       <c r="DA64" s="62"/>
       <c r="DB64" s="62"/>
       <c r="DC64" s="62"/>
       <c r="DD64" s="70"/>
       <c r="DE64" s="70"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="29">
         <v>322.87154640183849</v>
       </c>
       <c r="C65" s="29">
         <v>372.38488464810979</v>
       </c>
       <c r="D65" s="29">
         <v>388.41270580268622</v>
       </c>
       <c r="E65" s="29">
         <v>353.80587686415026</v>
       </c>
       <c r="F65" s="29">
@@ -35968,54 +36069,56 @@
       </c>
       <c r="CO65" s="54">
         <v>1113.2</v>
       </c>
       <c r="CP65" s="56">
         <v>808.3</v>
       </c>
       <c r="CQ65" s="62">
         <v>1078.5</v>
       </c>
       <c r="CR65" s="28">
         <v>994.1</v>
       </c>
       <c r="CS65" s="70">
         <v>1406.7</v>
       </c>
       <c r="CT65" s="79">
         <v>460.7</v>
       </c>
       <c r="CU65" s="88">
         <v>834.2</v>
       </c>
       <c r="CV65" s="97">
         <v>913.3</v>
       </c>
-      <c r="CW65" s="116">
+      <c r="CW65" s="106">
         <v>575.79999999999995</v>
       </c>
-      <c r="CX65" s="62"/>
+      <c r="CX65" s="125">
+        <v>912</v>
+      </c>
       <c r="CY65" s="62"/>
       <c r="CZ65" s="62"/>
       <c r="DA65" s="62"/>
       <c r="DB65" s="62"/>
       <c r="DC65" s="62"/>
       <c r="DD65" s="70"/>
       <c r="DE65" s="70"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="29">
         <v>308.40933908924279</v>
       </c>
       <c r="C66" s="29">
         <v>422.97899001472905</v>
       </c>
       <c r="D66" s="29">
         <v>361.53583498876583</v>
       </c>
       <c r="E66" s="29">
         <v>781.96649970233932</v>
       </c>
       <c r="F66" s="29">
@@ -36281,54 +36384,56 @@
       </c>
       <c r="CO66" s="54">
         <v>1061.2</v>
       </c>
       <c r="CP66" s="56">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ66" s="62">
         <v>1411.3</v>
       </c>
       <c r="CR66" s="28">
         <v>856.3</v>
       </c>
       <c r="CS66" s="70">
         <v>626.5</v>
       </c>
       <c r="CT66" s="79">
         <v>543.4</v>
       </c>
       <c r="CU66" s="88">
         <v>753.1</v>
       </c>
       <c r="CV66" s="97">
         <v>528</v>
       </c>
-      <c r="CW66" s="116">
+      <c r="CW66" s="106">
         <v>1465.8</v>
       </c>
-      <c r="CX66" s="62"/>
+      <c r="CX66" s="125">
+        <v>1130.5</v>
+      </c>
       <c r="CY66" s="62"/>
       <c r="CZ66" s="62"/>
       <c r="DA66" s="62"/>
       <c r="DB66" s="62"/>
       <c r="DC66" s="62"/>
       <c r="DD66" s="70"/>
       <c r="DE66" s="70"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="29">
         <v>539.42437764545275</v>
       </c>
       <c r="C67" s="29">
         <v>415.89364222342073</v>
       </c>
       <c r="D67" s="29">
         <v>615.99798077563207</v>
       </c>
       <c r="E67" s="29">
         <v>675.0256776551937</v>
       </c>
       <c r="F67" s="29">
@@ -36594,54 +36699,56 @@
       </c>
       <c r="CO67" s="54">
         <v>1463.7</v>
       </c>
       <c r="CP67" s="56">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ67" s="62">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR67" s="28">
         <v>3326.9</v>
       </c>
       <c r="CS67" s="70">
         <v>5462.4</v>
       </c>
       <c r="CT67" s="79">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU67" s="88">
         <v>776.8</v>
       </c>
       <c r="CV67" s="97">
         <v>981.1</v>
       </c>
-      <c r="CW67" s="116">
+      <c r="CW67" s="106">
         <v>1138.5</v>
       </c>
-      <c r="CX67" s="62"/>
+      <c r="CX67" s="125">
+        <v>1460.1</v>
+      </c>
       <c r="CY67" s="62"/>
       <c r="CZ67" s="62"/>
       <c r="DA67" s="62"/>
       <c r="DB67" s="62"/>
       <c r="DC67" s="62"/>
       <c r="DD67" s="70"/>
       <c r="DE67" s="70"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C68" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D68" s="29">
         <v>512.06114869670989</v>
       </c>
       <c r="E68" s="29">
         <v>634.31254384093734</v>
       </c>
       <c r="F68" s="29">
@@ -36907,54 +37014,56 @@
       </c>
       <c r="CO68" s="54">
         <v>514.4</v>
       </c>
       <c r="CP68" s="56">
         <v>805.6</v>
       </c>
       <c r="CQ68" s="62">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR68" s="28">
         <v>827.9</v>
       </c>
       <c r="CS68" s="70">
         <v>1649.1</v>
       </c>
       <c r="CT68" s="79">
         <v>838.3</v>
       </c>
       <c r="CU68" s="88">
         <v>516.1</v>
       </c>
       <c r="CV68" s="97">
         <v>673.1</v>
       </c>
-      <c r="CW68" s="116">
+      <c r="CW68" s="106">
         <v>841.8</v>
       </c>
-      <c r="CX68" s="62"/>
+      <c r="CX68" s="125">
+        <v>699</v>
+      </c>
       <c r="CY68" s="62"/>
       <c r="CZ68" s="62"/>
       <c r="DA68" s="62"/>
       <c r="DB68" s="62"/>
       <c r="DC68" s="62"/>
       <c r="DD68" s="70"/>
       <c r="DE68" s="70"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C69" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D69" s="29">
         <v>596.95059105928942</v>
       </c>
       <c r="E69" s="29">
         <v>736.67321629372498</v>
       </c>
       <c r="F69" s="29">
@@ -37220,54 +37329,56 @@
       </c>
       <c r="CO69" s="54">
         <v>1450.4</v>
       </c>
       <c r="CP69" s="56">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ69" s="62">
         <v>1948</v>
       </c>
       <c r="CR69" s="28">
         <v>839.4</v>
       </c>
       <c r="CS69" s="70">
         <v>736.5</v>
       </c>
       <c r="CT69" s="79">
         <v>828</v>
       </c>
       <c r="CU69" s="88">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV69" s="97">
         <v>1107</v>
       </c>
-      <c r="CW69" s="116">
+      <c r="CW69" s="106">
         <v>1448.6</v>
       </c>
-      <c r="CX69" s="62"/>
+      <c r="CX69" s="125">
+        <v>1291.9000000000001</v>
+      </c>
       <c r="CY69" s="62"/>
       <c r="CZ69" s="62"/>
       <c r="DA69" s="62"/>
       <c r="DB69" s="62"/>
       <c r="DC69" s="62"/>
       <c r="DD69" s="70"/>
       <c r="DE69" s="70"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C70" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D70" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E70" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F70" s="27">
@@ -37533,54 +37644,56 @@
       </c>
       <c r="CO70" s="54">
         <v>1146.4000000000001</v>
       </c>
       <c r="CP70" s="56">
         <v>891.9</v>
       </c>
       <c r="CQ70" s="62">
         <v>797.6</v>
       </c>
       <c r="CR70" s="28">
         <v>788.1</v>
       </c>
       <c r="CS70" s="70">
         <v>772.2</v>
       </c>
       <c r="CT70" s="79">
         <v>582.70000000000005</v>
       </c>
       <c r="CU70" s="88">
         <v>734.7</v>
       </c>
       <c r="CV70" s="97">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW70" s="116">
+      <c r="CW70" s="106">
         <v>943</v>
       </c>
-      <c r="CX70" s="62"/>
+      <c r="CX70" s="125">
+        <v>994.8</v>
+      </c>
       <c r="CY70" s="62"/>
       <c r="CZ70" s="62"/>
       <c r="DA70" s="62"/>
       <c r="DB70" s="62"/>
       <c r="DC70" s="62"/>
       <c r="DD70" s="70"/>
       <c r="DE70" s="70"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C71" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D71" s="29">
         <v>684.38291789818766</v>
       </c>
       <c r="E71" s="29">
         <v>345.00049866909688</v>
       </c>
       <c r="F71" s="29">
@@ -37846,54 +37959,56 @@
       </c>
       <c r="CO71" s="54">
         <v>938.4</v>
       </c>
       <c r="CP71" s="56">
         <v>957.8</v>
       </c>
       <c r="CQ71" s="62">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR71" s="28">
         <v>688.5</v>
       </c>
       <c r="CS71" s="70">
         <v>1021.2</v>
       </c>
       <c r="CT71" s="79">
         <v>458.9</v>
       </c>
       <c r="CU71" s="88">
         <v>858.6</v>
       </c>
       <c r="CV71" s="97">
         <v>840.2</v>
       </c>
-      <c r="CW71" s="116">
+      <c r="CW71" s="106">
         <v>526.1</v>
       </c>
-      <c r="CX71" s="62"/>
+      <c r="CX71" s="125">
+        <v>676.7</v>
+      </c>
       <c r="CY71" s="62"/>
       <c r="CZ71" s="62"/>
       <c r="DA71" s="62"/>
       <c r="DB71" s="62"/>
       <c r="DC71" s="62"/>
       <c r="DD71" s="70"/>
       <c r="DE71" s="70"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C72" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D72" s="29">
         <v>688.82445760853977</v>
       </c>
       <c r="E72" s="29">
         <v>340.78113842834091</v>
       </c>
       <c r="F72" s="29">
@@ -38159,54 +38274,56 @@
       </c>
       <c r="CO72" s="54">
         <v>1275.9000000000001</v>
       </c>
       <c r="CP72" s="56">
         <v>1733.3</v>
       </c>
       <c r="CQ72" s="62">
         <v>1337.3</v>
       </c>
       <c r="CR72" s="28">
         <v>2277.9</v>
       </c>
       <c r="CS72" s="70">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT72" s="79">
         <v>408.3</v>
       </c>
       <c r="CU72" s="88">
         <v>763.9</v>
       </c>
       <c r="CV72" s="97">
         <v>1236.3</v>
       </c>
-      <c r="CW72" s="116">
+      <c r="CW72" s="106">
         <v>1898</v>
       </c>
-      <c r="CX72" s="62"/>
+      <c r="CX72" s="125">
+        <v>1138.9000000000001</v>
+      </c>
       <c r="CY72" s="62"/>
       <c r="CZ72" s="62"/>
       <c r="DA72" s="62"/>
       <c r="DB72" s="62"/>
       <c r="DC72" s="62"/>
       <c r="DD72" s="70"/>
       <c r="DE72" s="70"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C73" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D73" s="29">
         <v>1517.7906142168663</v>
       </c>
       <c r="E73" s="29">
         <v>1653.8241868218543</v>
       </c>
       <c r="F73" s="29">
@@ -38472,54 +38589,56 @@
       </c>
       <c r="CO73" s="54">
         <v>3949.1</v>
       </c>
       <c r="CP73" s="56">
         <v>3607.2</v>
       </c>
       <c r="CQ73" s="62">
         <v>4079.2</v>
       </c>
       <c r="CR73" s="28">
         <v>3609.3</v>
       </c>
       <c r="CS73" s="70">
         <v>3139.6</v>
       </c>
       <c r="CT73" s="79">
         <v>2876.3</v>
       </c>
       <c r="CU73" s="88">
         <v>2928.5</v>
       </c>
       <c r="CV73" s="97">
         <v>3399.7</v>
       </c>
-      <c r="CW73" s="116">
+      <c r="CW73" s="106">
         <v>3687.6</v>
       </c>
-      <c r="CX73" s="62"/>
+      <c r="CX73" s="125">
+        <v>3903.3</v>
+      </c>
       <c r="CY73" s="62"/>
       <c r="CZ73" s="62"/>
       <c r="DA73" s="62"/>
       <c r="DB73" s="62"/>
       <c r="DC73" s="62"/>
       <c r="DD73" s="70"/>
       <c r="DE73" s="70"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="29">
         <v>306.39295443728338</v>
       </c>
       <c r="C74" s="29">
         <v>448.87767982242065</v>
       </c>
       <c r="D74" s="29">
         <v>411.31224253947892</v>
       </c>
       <c r="E74" s="29">
         <v>425.50111516802929</v>
       </c>
       <c r="F74" s="29">
@@ -38785,54 +38904,56 @@
       </c>
       <c r="CO74" s="54">
         <v>585.4</v>
       </c>
       <c r="CP74" s="56">
         <v>689.3</v>
       </c>
       <c r="CQ74" s="62">
         <v>911.2</v>
       </c>
       <c r="CR74" s="28">
         <v>596.9</v>
       </c>
       <c r="CS74" s="70">
         <v>928.9</v>
       </c>
       <c r="CT74" s="79">
         <v>484.3</v>
       </c>
       <c r="CU74" s="88">
         <v>684.2</v>
       </c>
       <c r="CV74" s="97">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW74" s="116">
+      <c r="CW74" s="106">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX74" s="62"/>
+      <c r="CX74" s="125">
+        <v>619</v>
+      </c>
       <c r="CY74" s="62"/>
       <c r="CZ74" s="62"/>
       <c r="DA74" s="62"/>
       <c r="DB74" s="62"/>
       <c r="DC74" s="62"/>
       <c r="DD74" s="70"/>
       <c r="DE74" s="70"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C75" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D75" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E75" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F75" s="28">
@@ -39098,54 +39219,56 @@
       </c>
       <c r="CO75" s="54">
         <v>1152.2</v>
       </c>
       <c r="CP75" s="56">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ75" s="62">
         <v>973.3</v>
       </c>
       <c r="CR75" s="28">
         <v>936.3</v>
       </c>
       <c r="CS75" s="70">
         <v>1658.4</v>
       </c>
       <c r="CT75" s="79">
         <v>911.8</v>
       </c>
       <c r="CU75" s="88">
         <v>1076</v>
       </c>
       <c r="CV75" s="97">
         <v>1145.2</v>
       </c>
-      <c r="CW75" s="116">
+      <c r="CW75" s="106">
         <v>1157.3</v>
       </c>
-      <c r="CX75" s="62"/>
+      <c r="CX75" s="125">
+        <v>1543.9</v>
+      </c>
       <c r="CY75" s="62"/>
       <c r="CZ75" s="62"/>
       <c r="DA75" s="62"/>
       <c r="DB75" s="62"/>
       <c r="DC75" s="62"/>
       <c r="DD75" s="70"/>
       <c r="DE75" s="70"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="15"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
       <c r="E76" s="15"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15"/>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
@@ -39210,114 +39333,114 @@
       <c r="BW76" s="15"/>
       <c r="BX76" s="15"/>
       <c r="BY76" s="15"/>
       <c r="BZ76" s="15"/>
       <c r="CA76" s="15"/>
       <c r="CB76" s="15"/>
       <c r="CC76" s="15"/>
       <c r="CD76" s="15"/>
       <c r="CE76" s="15"/>
       <c r="CF76" s="15"/>
       <c r="CG76" s="15"/>
       <c r="CH76" s="15"/>
       <c r="CI76" s="15"/>
       <c r="CJ76" s="15"/>
       <c r="CK76" s="15"/>
       <c r="CL76" s="15"/>
       <c r="CM76" s="15"/>
       <c r="CN76" s="15"/>
       <c r="CO76" s="15"/>
       <c r="CP76" s="15"/>
       <c r="CQ76" s="15"/>
       <c r="CR76" s="15"/>
       <c r="CS76" s="15"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="105"/>
-[...3 lines deleted...]
-      <c r="F77" s="105"/>
+      <c r="B77" s="116"/>
+      <c r="C77" s="116"/>
+      <c r="D77" s="116"/>
+      <c r="E77" s="116"/>
+      <c r="F77" s="116"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AL77" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:109" ht="15.75">
-      <c r="B79" s="106"/>
-[...46 lines deleted...]
-      <c r="AW79" s="106"/>
+      <c r="B79" s="114"/>
+      <c r="C79" s="114"/>
+      <c r="D79" s="114"/>
+      <c r="E79" s="114"/>
+      <c r="F79" s="114"/>
+      <c r="G79" s="114"/>
+      <c r="H79" s="114"/>
+      <c r="I79" s="114"/>
+      <c r="J79" s="114"/>
+      <c r="K79" s="114"/>
+      <c r="L79" s="114"/>
+      <c r="M79" s="114"/>
+      <c r="N79" s="114"/>
+      <c r="O79" s="114"/>
+      <c r="P79" s="114"/>
+      <c r="Q79" s="114"/>
+      <c r="R79" s="114"/>
+      <c r="S79" s="114"/>
+      <c r="T79" s="114"/>
+      <c r="U79" s="114"/>
+      <c r="V79" s="114"/>
+      <c r="W79" s="114"/>
+      <c r="X79" s="114"/>
+      <c r="Y79" s="114"/>
+      <c r="Z79" s="114"/>
+      <c r="AA79" s="114"/>
+      <c r="AB79" s="114"/>
+      <c r="AC79" s="114"/>
+      <c r="AD79" s="114"/>
+      <c r="AE79" s="114"/>
+      <c r="AF79" s="114"/>
+      <c r="AG79" s="114"/>
+      <c r="AH79" s="114"/>
+      <c r="AI79" s="114"/>
+      <c r="AJ79" s="114"/>
+      <c r="AK79" s="114"/>
+      <c r="AL79" s="114"/>
+      <c r="AM79" s="114"/>
+      <c r="AN79" s="114"/>
+      <c r="AO79" s="114"/>
+      <c r="AP79" s="114"/>
+      <c r="AQ79" s="114"/>
+      <c r="AR79" s="114"/>
+      <c r="AS79" s="114"/>
+      <c r="AT79" s="114"/>
+      <c r="AU79" s="114"/>
+      <c r="AV79" s="114"/>
+      <c r="AW79" s="114"/>
     </row>
     <row r="80" spans="1:109">
       <c r="B80" s="13"/>
       <c r="C80" s="14"/>
       <c r="D80" s="14"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="13"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
@@ -40027,242 +40150,242 @@
       <c r="AB94" s="6"/>
       <c r="AC94" s="6"/>
       <c r="AD94" s="6"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="6"/>
       <c r="AU94" s="6"/>
       <c r="AV94" s="6"/>
       <c r="AW94" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="81">
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="CH41:CS41"/>
+    <mergeCell ref="CP59:CS59"/>
+    <mergeCell ref="CH60:CS60"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CP40:CS40"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BF21:BI21"/>
+    <mergeCell ref="AL79:AW79"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B79:M79"/>
+    <mergeCell ref="N79:Y79"/>
+    <mergeCell ref="Z79:AK79"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="W40:Y40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="AH40:AK40"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="BF59:BI59"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AH59:AK59"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AH21:AK21"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="AT40:AW40"/>
     <mergeCell ref="AL60:AW60"/>
     <mergeCell ref="AT21:AW21"/>
     <mergeCell ref="CD59:CG59"/>
     <mergeCell ref="BF40:BI40"/>
     <mergeCell ref="AX60:BI60"/>
     <mergeCell ref="AL41:AW41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="AT59:AW59"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="CD40:CG40"/>
-    <mergeCell ref="CD2:CG2"/>
-[...63 lines deleted...]
-    <mergeCell ref="DB40:DE40"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>