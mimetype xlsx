--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19440" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="42">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
@@ -9874,91 +9874,91 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
@@ -18961,372 +18961,372 @@
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="10" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="1" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="115"/>
-[...58 lines deleted...]
-      <c r="BI1" s="115"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
+      <c r="AK1" s="120"/>
+      <c r="AL1" s="120"/>
+      <c r="AM1" s="120"/>
+      <c r="AN1" s="120"/>
+      <c r="AO1" s="120"/>
+      <c r="AP1" s="120"/>
+      <c r="AQ1" s="120"/>
+      <c r="AR1" s="120"/>
+      <c r="AS1" s="120"/>
+      <c r="AT1" s="120"/>
+      <c r="AU1" s="120"/>
+      <c r="AV1" s="120"/>
+      <c r="AW1" s="120"/>
+      <c r="AX1" s="120"/>
+      <c r="AY1" s="120"/>
+      <c r="AZ1" s="120"/>
+      <c r="BA1" s="120"/>
+      <c r="BB1" s="120"/>
+      <c r="BC1" s="120"/>
+      <c r="BD1" s="120"/>
+      <c r="BE1" s="120"/>
+      <c r="BF1" s="120"/>
+      <c r="BG1" s="120"/>
+      <c r="BH1" s="120"/>
+      <c r="BI1" s="120"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
-      <c r="K2" s="110" t="s">
+      <c r="K2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="L2" s="110"/>
-      <c r="M2" s="110"/>
+      <c r="L2" s="119"/>
+      <c r="M2" s="119"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
-      <c r="W2" s="110" t="s">
+      <c r="W2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="X2" s="110"/>
-      <c r="Y2" s="110"/>
+      <c r="X2" s="119"/>
+      <c r="Y2" s="119"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="110" t="s">
+      <c r="AH2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="110"/>
-[...1 lines deleted...]
-      <c r="AK2" s="110"/>
+      <c r="AI2" s="119"/>
+      <c r="AJ2" s="119"/>
+      <c r="AK2" s="119"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="110" t="s">
+      <c r="AT2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="110"/>
-[...1 lines deleted...]
-      <c r="AW2" s="110"/>
+      <c r="AU2" s="119"/>
+      <c r="AV2" s="119"/>
+      <c r="AW2" s="119"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="110" t="s">
+      <c r="BF2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="110"/>
-[...1 lines deleted...]
-      <c r="BI2" s="110"/>
+      <c r="BG2" s="119"/>
+      <c r="BH2" s="119"/>
+      <c r="BI2" s="119"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
       <c r="BR2" s="15"/>
       <c r="BS2" s="15"/>
       <c r="BT2" s="15"/>
       <c r="BU2" s="15"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="110" t="s">
+      <c r="CD2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="110"/>
-[...1 lines deleted...]
-      <c r="CG2" s="110"/>
+      <c r="CE2" s="119"/>
+      <c r="CF2" s="119"/>
+      <c r="CG2" s="119"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="110" t="s">
+      <c r="CP2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="110"/>
-[...1 lines deleted...]
-      <c r="CS2" s="110"/>
+      <c r="CQ2" s="119"/>
+      <c r="CR2" s="119"/>
+      <c r="CS2" s="119"/>
       <c r="CT2" s="15"/>
       <c r="CU2" s="15"/>
       <c r="CV2" s="15"/>
       <c r="CW2" s="15"/>
       <c r="CX2" s="15"/>
       <c r="CY2" s="15"/>
       <c r="CZ2" s="15"/>
       <c r="DA2" s="15"/>
-      <c r="DB2" s="110" t="s">
+      <c r="DB2" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="DC2" s="110"/>
-[...1 lines deleted...]
-      <c r="DE2" s="110"/>
+      <c r="DC2" s="119"/>
+      <c r="DD2" s="119"/>
+      <c r="DE2" s="119"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="112"/>
-      <c r="B3" s="107" t="s">
+      <c r="A3" s="121"/>
+      <c r="B3" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="108"/>
-[...10 lines deleted...]
-      <c r="N3" s="107" t="s">
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="117"/>
+      <c r="J3" s="117"/>
+      <c r="K3" s="117"/>
+      <c r="L3" s="117"/>
+      <c r="M3" s="118"/>
+      <c r="N3" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="108"/>
-[...10 lines deleted...]
-      <c r="Z3" s="107" t="s">
+      <c r="O3" s="117"/>
+      <c r="P3" s="117"/>
+      <c r="Q3" s="117"/>
+      <c r="R3" s="117"/>
+      <c r="S3" s="117"/>
+      <c r="T3" s="117"/>
+      <c r="U3" s="117"/>
+      <c r="V3" s="117"/>
+      <c r="W3" s="117"/>
+      <c r="X3" s="117"/>
+      <c r="Y3" s="118"/>
+      <c r="Z3" s="116" t="s">
         <v>6</v>
       </c>
-      <c r="AA3" s="108"/>
-[...10 lines deleted...]
-      <c r="AL3" s="107" t="s">
+      <c r="AA3" s="117"/>
+      <c r="AB3" s="117"/>
+      <c r="AC3" s="117"/>
+      <c r="AD3" s="117"/>
+      <c r="AE3" s="117"/>
+      <c r="AF3" s="117"/>
+      <c r="AG3" s="117"/>
+      <c r="AH3" s="117"/>
+      <c r="AI3" s="117"/>
+      <c r="AJ3" s="117"/>
+      <c r="AK3" s="118"/>
+      <c r="AL3" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="AM3" s="108"/>
-[...10 lines deleted...]
-      <c r="AX3" s="107" t="s">
+      <c r="AM3" s="117"/>
+      <c r="AN3" s="117"/>
+      <c r="AO3" s="117"/>
+      <c r="AP3" s="117"/>
+      <c r="AQ3" s="117"/>
+      <c r="AR3" s="117"/>
+      <c r="AS3" s="117"/>
+      <c r="AT3" s="117"/>
+      <c r="AU3" s="117"/>
+      <c r="AV3" s="117"/>
+      <c r="AW3" s="118"/>
+      <c r="AX3" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="108"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="107" t="s">
+      <c r="AY3" s="117"/>
+      <c r="AZ3" s="117"/>
+      <c r="BA3" s="117"/>
+      <c r="BB3" s="117"/>
+      <c r="BC3" s="117"/>
+      <c r="BD3" s="117"/>
+      <c r="BE3" s="117"/>
+      <c r="BF3" s="117"/>
+      <c r="BG3" s="117"/>
+      <c r="BH3" s="117"/>
+      <c r="BI3" s="118"/>
+      <c r="BJ3" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="BK3" s="108"/>
-[...10 lines deleted...]
-      <c r="BV3" s="107" t="s">
+      <c r="BK3" s="117"/>
+      <c r="BL3" s="117"/>
+      <c r="BM3" s="117"/>
+      <c r="BN3" s="117"/>
+      <c r="BO3" s="117"/>
+      <c r="BP3" s="117"/>
+      <c r="BQ3" s="117"/>
+      <c r="BR3" s="117"/>
+      <c r="BS3" s="117"/>
+      <c r="BT3" s="117"/>
+      <c r="BU3" s="118"/>
+      <c r="BV3" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="108"/>
-[...10 lines deleted...]
-      <c r="CH3" s="107" t="s">
+      <c r="BW3" s="117"/>
+      <c r="BX3" s="117"/>
+      <c r="BY3" s="117"/>
+      <c r="BZ3" s="117"/>
+      <c r="CA3" s="117"/>
+      <c r="CB3" s="117"/>
+      <c r="CC3" s="117"/>
+      <c r="CD3" s="117"/>
+      <c r="CE3" s="117"/>
+      <c r="CF3" s="117"/>
+      <c r="CG3" s="118"/>
+      <c r="CH3" s="116" t="s">
         <v>36</v>
       </c>
-      <c r="CI3" s="108"/>
-[...10 lines deleted...]
-      <c r="CT3" s="107" t="s">
+      <c r="CI3" s="117"/>
+      <c r="CJ3" s="117"/>
+      <c r="CK3" s="117"/>
+      <c r="CL3" s="117"/>
+      <c r="CM3" s="117"/>
+      <c r="CN3" s="117"/>
+      <c r="CO3" s="117"/>
+      <c r="CP3" s="117"/>
+      <c r="CQ3" s="117"/>
+      <c r="CR3" s="117"/>
+      <c r="CS3" s="118"/>
+      <c r="CT3" s="116" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="108"/>
-[...9 lines deleted...]
-      <c r="DE3" s="109"/>
+      <c r="CU3" s="117"/>
+      <c r="CV3" s="117"/>
+      <c r="CW3" s="117"/>
+      <c r="CX3" s="117"/>
+      <c r="CY3" s="117"/>
+      <c r="CZ3" s="117"/>
+      <c r="DA3" s="117"/>
+      <c r="DB3" s="117"/>
+      <c r="DC3" s="117"/>
+      <c r="DD3" s="117"/>
+      <c r="DE3" s="118"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="113"/>
+      <c r="A4" s="122"/>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -19912,54 +19912,56 @@
       </c>
       <c r="CP5" s="61">
         <v>155956.6</v>
       </c>
       <c r="CQ5" s="45">
         <v>97616</v>
       </c>
       <c r="CR5" s="19">
         <v>96153.3</v>
       </c>
       <c r="CS5" s="63">
         <v>48176.7</v>
       </c>
       <c r="CT5" s="71">
         <v>13252.6</v>
       </c>
       <c r="CU5" s="80">
         <v>14993.7</v>
       </c>
       <c r="CV5" s="89">
         <v>16853.8</v>
       </c>
       <c r="CW5" s="98">
         <v>18470.3</v>
       </c>
-      <c r="CX5" s="117">
+      <c r="CX5" s="107">
         <v>18225.099999999999</v>
       </c>
-      <c r="CY5" s="45"/>
+      <c r="CY5" s="114">
+        <v>28518.2</v>
+      </c>
       <c r="CZ5" s="45"/>
       <c r="DA5" s="61"/>
       <c r="DB5" s="61"/>
       <c r="DC5" s="45"/>
       <c r="DD5" s="69"/>
       <c r="DE5" s="69"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="27">
         <v>206.09758250089098</v>
       </c>
       <c r="C6" s="27">
         <v>256.93930535886909</v>
       </c>
       <c r="D6" s="27">
         <v>236.21061544566399</v>
       </c>
       <c r="E6" s="27">
         <v>307.27123481743234</v>
       </c>
       <c r="F6" s="27">
         <v>381.38276632473963</v>
@@ -20227,54 +20229,56 @@
       </c>
       <c r="CP6" s="62">
         <v>10168.4</v>
       </c>
       <c r="CQ6" s="62">
         <v>5814.8</v>
       </c>
       <c r="CR6" s="28">
         <v>936</v>
       </c>
       <c r="CS6" s="64">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT6" s="72">
         <v>792.6</v>
       </c>
       <c r="CU6" s="81">
         <v>748.9</v>
       </c>
       <c r="CV6" s="90">
         <v>1366.2</v>
       </c>
       <c r="CW6" s="99">
         <v>1078.8</v>
       </c>
-      <c r="CX6" s="118">
+      <c r="CX6" s="108">
         <v>959.1</v>
       </c>
-      <c r="CY6" s="62"/>
+      <c r="CY6" s="115">
+        <v>823.9</v>
+      </c>
       <c r="CZ6" s="62"/>
       <c r="DA6" s="62"/>
       <c r="DB6" s="62"/>
       <c r="DC6" s="62"/>
       <c r="DD6" s="70"/>
       <c r="DE6" s="70"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="28">
         <v>561.42604534634916</v>
       </c>
       <c r="C7" s="28">
         <v>602.30809679391439</v>
       </c>
       <c r="D7" s="28">
         <v>779.85391622164616</v>
       </c>
       <c r="E7" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F7" s="28">
         <v>781.50782040290972</v>
@@ -20542,54 +20546,56 @@
       </c>
       <c r="CP7" s="62">
         <v>23131.5</v>
       </c>
       <c r="CQ7" s="62">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR7" s="28">
         <v>1609.9</v>
       </c>
       <c r="CS7" s="64">
         <v>1527.9</v>
       </c>
       <c r="CT7" s="72">
         <v>1832.5</v>
       </c>
       <c r="CU7" s="81">
         <v>1897.3</v>
       </c>
       <c r="CV7" s="90">
         <v>2167</v>
       </c>
       <c r="CW7" s="99">
         <v>2162</v>
       </c>
-      <c r="CX7" s="118">
+      <c r="CX7" s="108">
         <v>2271.9</v>
       </c>
-      <c r="CY7" s="62"/>
+      <c r="CY7" s="115">
+        <v>2551.3000000000002</v>
+      </c>
       <c r="CZ7" s="62"/>
       <c r="DA7" s="62"/>
       <c r="DB7" s="62"/>
       <c r="DC7" s="62"/>
       <c r="DD7" s="70"/>
       <c r="DE7" s="70"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28">
         <v>517.7655387417318</v>
       </c>
       <c r="C8" s="28">
         <v>567.27907698800311</v>
       </c>
       <c r="D8" s="28">
         <v>584.08689814257957</v>
       </c>
       <c r="E8" s="28">
         <v>548.65106920404367</v>
       </c>
       <c r="F8" s="28">
         <v>637.3148709461957</v>
@@ -20857,54 +20863,56 @@
       </c>
       <c r="CP8" s="62">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ8" s="62">
         <v>6206</v>
       </c>
       <c r="CR8" s="28">
         <v>1751.1</v>
       </c>
       <c r="CS8" s="64">
         <v>2475.9</v>
       </c>
       <c r="CT8" s="72">
         <v>1347.6</v>
       </c>
       <c r="CU8" s="81">
         <v>2008</v>
       </c>
       <c r="CV8" s="90">
         <v>1893.6</v>
       </c>
       <c r="CW8" s="99">
         <v>1359.3</v>
       </c>
-      <c r="CX8" s="118">
+      <c r="CX8" s="108">
         <v>1357.6</v>
       </c>
-      <c r="CY8" s="62"/>
+      <c r="CY8" s="115">
+        <v>2704.9</v>
+      </c>
       <c r="CZ8" s="62"/>
       <c r="DA8" s="62"/>
       <c r="DB8" s="62"/>
       <c r="DC8" s="62"/>
       <c r="DD8" s="70"/>
       <c r="DE8" s="70"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C9" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D9" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E9" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F9" s="28">
         <v>816.54001148884072</v>
@@ -21172,54 +21180,56 @@
       </c>
       <c r="CP9" s="62">
         <v>12452.6</v>
       </c>
       <c r="CQ9" s="62">
         <v>6955.5</v>
       </c>
       <c r="CR9" s="28">
         <v>4286.5</v>
       </c>
       <c r="CS9" s="64">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT9" s="72">
         <v>554.4</v>
       </c>
       <c r="CU9" s="81">
         <v>764.1</v>
       </c>
       <c r="CV9" s="90">
         <v>539</v>
       </c>
       <c r="CW9" s="99">
         <v>1434</v>
       </c>
-      <c r="CX9" s="118">
+      <c r="CX9" s="108">
         <v>1130.8</v>
       </c>
-      <c r="CY9" s="62"/>
+      <c r="CY9" s="115">
+        <v>1250.3</v>
+      </c>
       <c r="CZ9" s="62"/>
       <c r="DA9" s="62"/>
       <c r="DB9" s="62"/>
       <c r="DC9" s="62"/>
       <c r="DD9" s="70"/>
       <c r="DE9" s="70"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="28">
         <v>548.59467764545275</v>
       </c>
       <c r="C10" s="28">
         <v>419.16464222342074</v>
       </c>
       <c r="D10" s="28">
         <v>620.53598077563208</v>
       </c>
       <c r="E10" s="28">
         <v>687.86767765519369</v>
       </c>
       <c r="F10" s="28">
         <v>957.92294253333341</v>
@@ -21487,54 +21497,56 @@
       </c>
       <c r="CP10" s="62">
         <v>2821.9</v>
       </c>
       <c r="CQ10" s="62">
         <v>3161.8</v>
       </c>
       <c r="CR10" s="28">
         <v>3494.1</v>
       </c>
       <c r="CS10" s="64">
         <v>5381.7</v>
       </c>
       <c r="CT10" s="72">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU10" s="81">
         <v>795</v>
       </c>
       <c r="CV10" s="90">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW10" s="99">
         <v>1176.9000000000001</v>
       </c>
-      <c r="CX10" s="118">
+      <c r="CX10" s="108">
         <v>1497.5</v>
       </c>
-      <c r="CY10" s="62"/>
+      <c r="CY10" s="115">
+        <v>2490.3000000000002</v>
+      </c>
       <c r="CZ10" s="62"/>
       <c r="DA10" s="62"/>
       <c r="DB10" s="62"/>
       <c r="DC10" s="62"/>
       <c r="DD10" s="70"/>
       <c r="DE10" s="70"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C11" s="29">
         <v>364.71631991507832</v>
       </c>
       <c r="D11" s="28">
         <v>506.87214869670987</v>
       </c>
       <c r="E11" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F11" s="30">
         <v>618.62874483119526</v>
@@ -21802,54 +21814,56 @@
       </c>
       <c r="CP11" s="62">
         <v>10468.4</v>
       </c>
       <c r="CQ11" s="62">
         <v>11836.6</v>
       </c>
       <c r="CR11" s="28">
         <v>12255.8</v>
       </c>
       <c r="CS11" s="64">
         <v>1068.2</v>
       </c>
       <c r="CT11" s="72">
         <v>841.1</v>
       </c>
       <c r="CU11" s="81">
         <v>518.9</v>
       </c>
       <c r="CV11" s="90">
         <v>678.7</v>
       </c>
       <c r="CW11" s="99">
         <v>845.6</v>
       </c>
-      <c r="CX11" s="118">
+      <c r="CX11" s="108">
         <v>702.7</v>
       </c>
-      <c r="CY11" s="62"/>
+      <c r="CY11" s="115">
+        <v>1423.2</v>
+      </c>
       <c r="CZ11" s="62"/>
       <c r="DA11" s="62"/>
       <c r="DB11" s="62"/>
       <c r="DC11" s="62"/>
       <c r="DD11" s="70"/>
       <c r="DE11" s="70"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C12" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D12" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E12" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F12" s="30">
         <v>680.40097396184365</v>
@@ -22117,54 +22131,56 @@
       </c>
       <c r="CP12" s="62">
         <v>11298.7</v>
       </c>
       <c r="CQ12" s="62">
         <v>14454.9</v>
       </c>
       <c r="CR12" s="28">
         <v>11123.9</v>
       </c>
       <c r="CS12" s="64">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT12" s="72">
         <v>828.2</v>
       </c>
       <c r="CU12" s="81">
         <v>1099.8</v>
       </c>
       <c r="CV12" s="90">
         <v>1107.5</v>
       </c>
       <c r="CW12" s="99">
         <v>1449.4</v>
       </c>
-      <c r="CX12" s="118">
+      <c r="CX12" s="108">
         <v>1292.3</v>
       </c>
-      <c r="CY12" s="62"/>
+      <c r="CY12" s="115">
+        <v>2019.4</v>
+      </c>
       <c r="CZ12" s="62"/>
       <c r="DA12" s="62"/>
       <c r="DB12" s="62"/>
       <c r="DC12" s="62"/>
       <c r="DD12" s="70"/>
       <c r="DE12" s="70"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>455.64254713863824</v>
       </c>
       <c r="C13" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D13" s="27">
         <v>571.22490369416789</v>
       </c>
       <c r="E13" s="27">
         <v>656.91081544350345</v>
       </c>
       <c r="F13" s="27">
         <v>800.10170609363126</v>
@@ -22432,54 +22448,56 @@
       </c>
       <c r="CP13" s="62">
         <v>11346.1</v>
       </c>
       <c r="CQ13" s="62">
         <v>8741.5</v>
       </c>
       <c r="CR13" s="28">
         <v>18581.7</v>
       </c>
       <c r="CS13" s="64">
         <v>6789.6</v>
       </c>
       <c r="CT13" s="72">
         <v>588.1</v>
       </c>
       <c r="CU13" s="81">
         <v>740.1</v>
       </c>
       <c r="CV13" s="90">
         <v>628.20000000000005</v>
       </c>
       <c r="CW13" s="99">
         <v>936.5</v>
       </c>
-      <c r="CX13" s="118">
+      <c r="CX13" s="108">
         <v>997.9</v>
       </c>
-      <c r="CY13" s="62"/>
+      <c r="CY13" s="115">
+        <v>2921.1</v>
+      </c>
       <c r="CZ13" s="62"/>
       <c r="DA13" s="62"/>
       <c r="DB13" s="62"/>
       <c r="DC13" s="62"/>
       <c r="DD13" s="70"/>
       <c r="DE13" s="70"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C14" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D14" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E14" s="28">
         <v>353.06849866909687</v>
       </c>
       <c r="F14" s="30">
         <v>568.46432128051777</v>
@@ -22747,54 +22765,56 @@
       </c>
       <c r="CP14" s="62">
         <v>13363.1</v>
       </c>
       <c r="CQ14" s="62">
         <v>5062.5</v>
       </c>
       <c r="CR14" s="28">
         <v>1346.2</v>
       </c>
       <c r="CS14" s="64">
         <v>1684.3</v>
       </c>
       <c r="CT14" s="72">
         <v>489.2</v>
       </c>
       <c r="CU14" s="81">
         <v>888.9</v>
       </c>
       <c r="CV14" s="90">
         <v>870.5</v>
       </c>
       <c r="CW14" s="99">
         <v>449.4</v>
       </c>
-      <c r="CX14" s="118">
+      <c r="CX14" s="108">
         <v>680.2</v>
       </c>
-      <c r="CY14" s="62"/>
+      <c r="CY14" s="115">
+        <v>1058.3</v>
+      </c>
       <c r="CZ14" s="62"/>
       <c r="DA14" s="62"/>
       <c r="DB14" s="62"/>
       <c r="DC14" s="62"/>
       <c r="DD14" s="70"/>
       <c r="DE14" s="70"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C15" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D15" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E15" s="28">
         <v>341.16513842834092</v>
       </c>
       <c r="F15" s="30">
         <v>858.4723810851084</v>
@@ -23062,54 +23082,56 @@
       </c>
       <c r="CP15" s="62">
         <v>3716.4</v>
       </c>
       <c r="CQ15" s="62">
         <v>2800.2</v>
       </c>
       <c r="CR15" s="28">
         <v>2310.6</v>
       </c>
       <c r="CS15" s="64">
         <v>1377</v>
       </c>
       <c r="CT15" s="72">
         <v>408.7</v>
       </c>
       <c r="CU15" s="81">
         <v>764.3</v>
       </c>
       <c r="CV15" s="90">
         <v>1236.7</v>
       </c>
       <c r="CW15" s="99">
         <v>1965.3</v>
       </c>
-      <c r="CX15" s="118">
+      <c r="CX15" s="108">
         <v>1156</v>
       </c>
-      <c r="CY15" s="62"/>
+      <c r="CY15" s="115">
+        <v>2537.6</v>
+      </c>
       <c r="CZ15" s="62"/>
       <c r="DA15" s="62"/>
       <c r="DB15" s="62"/>
       <c r="DC15" s="62"/>
       <c r="DD15" s="70"/>
       <c r="DE15" s="70"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C16" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D16" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E16" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F16" s="30">
         <v>1684.5268759335104</v>
@@ -23377,54 +23399,56 @@
       </c>
       <c r="CP16" s="62">
         <v>26188</v>
       </c>
       <c r="CQ16" s="62">
         <v>11360.2</v>
       </c>
       <c r="CR16" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS16" s="64">
         <v>11449.5</v>
       </c>
       <c r="CT16" s="72">
         <v>2880.5</v>
       </c>
       <c r="CU16" s="81">
         <v>2933.7</v>
       </c>
       <c r="CV16" s="90">
         <v>3405.4</v>
       </c>
       <c r="CW16" s="99">
         <v>3689.2</v>
       </c>
-      <c r="CX16" s="118">
+      <c r="CX16" s="108">
         <v>3905.8</v>
       </c>
-      <c r="CY16" s="62"/>
+      <c r="CY16" s="115">
+        <v>4312</v>
+      </c>
       <c r="CZ16" s="62"/>
       <c r="DA16" s="62"/>
       <c r="DB16" s="62"/>
       <c r="DC16" s="62"/>
       <c r="DD16" s="70"/>
       <c r="DE16" s="70"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="29">
         <v>306.47667110428335</v>
       </c>
       <c r="C17" s="29">
         <v>448.97067982242066</v>
       </c>
       <c r="D17" s="28">
         <v>411.33824253947893</v>
       </c>
       <c r="E17" s="28">
         <v>425.51611516802927</v>
       </c>
       <c r="F17" s="30">
         <v>511.1711041593565</v>
@@ -23692,54 +23716,56 @@
       </c>
       <c r="CP17" s="62">
         <v>12616.4</v>
       </c>
       <c r="CQ17" s="62">
         <v>7050.4</v>
       </c>
       <c r="CR17" s="28">
         <v>16462.2</v>
       </c>
       <c r="CS17" s="64">
         <v>3342</v>
       </c>
       <c r="CT17" s="72">
         <v>493.4</v>
       </c>
       <c r="CU17" s="81">
         <v>693.3</v>
       </c>
       <c r="CV17" s="90">
         <v>613.9</v>
       </c>
       <c r="CW17" s="99">
         <v>699.7</v>
       </c>
-      <c r="CX17" s="118">
+      <c r="CX17" s="108">
         <v>643.4</v>
       </c>
-      <c r="CY17" s="62"/>
+      <c r="CY17" s="115">
+        <v>1401.8</v>
+      </c>
       <c r="CZ17" s="62"/>
       <c r="DA17" s="62"/>
       <c r="DB17" s="62"/>
       <c r="DC17" s="62"/>
       <c r="DD17" s="70"/>
       <c r="DE17" s="70"/>
     </row>
     <row r="18" spans="1:109" s="4" customFormat="1">
       <c r="A18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="28">
         <v>755.37510351411277</v>
       </c>
       <c r="C18" s="28">
         <v>751.57853891198124</v>
       </c>
       <c r="D18" s="28">
         <v>728.86472084844024</v>
       </c>
       <c r="E18" s="28">
         <v>620.13448764131374</v>
       </c>
       <c r="F18" s="28">
         <v>1039.3953359753968</v>
@@ -24007,425 +24033,427 @@
       </c>
       <c r="CP18" s="62">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ18" s="62">
         <v>5605</v>
       </c>
       <c r="CR18" s="28">
         <v>12394.4</v>
       </c>
       <c r="CS18" s="64">
         <v>10504</v>
       </c>
       <c r="CT18" s="72">
         <v>977.1</v>
       </c>
       <c r="CU18" s="81">
         <v>1141.3</v>
       </c>
       <c r="CV18" s="90">
         <v>1291.2</v>
       </c>
       <c r="CW18" s="99">
         <v>1224.2</v>
       </c>
-      <c r="CX18" s="118">
+      <c r="CX18" s="108">
         <v>1629.8</v>
       </c>
-      <c r="CY18" s="62"/>
+      <c r="CY18" s="115">
+        <v>3024.1</v>
+      </c>
       <c r="CZ18" s="62"/>
       <c r="DA18" s="62"/>
       <c r="DB18" s="62"/>
       <c r="DC18" s="62"/>
       <c r="DD18" s="70"/>
       <c r="DE18" s="70"/>
     </row>
     <row r="19" spans="1:109">
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="6"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="115" t="s">
+      <c r="A20" s="120" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="115"/>
-[...58 lines deleted...]
-      <c r="BI20" s="115"/>
+      <c r="B20" s="120"/>
+      <c r="C20" s="120"/>
+      <c r="D20" s="120"/>
+      <c r="E20" s="120"/>
+      <c r="F20" s="120"/>
+      <c r="G20" s="120"/>
+      <c r="H20" s="120"/>
+      <c r="I20" s="120"/>
+      <c r="J20" s="120"/>
+      <c r="K20" s="120"/>
+      <c r="L20" s="120"/>
+      <c r="M20" s="120"/>
+      <c r="N20" s="120"/>
+      <c r="O20" s="120"/>
+      <c r="P20" s="120"/>
+      <c r="Q20" s="120"/>
+      <c r="R20" s="120"/>
+      <c r="S20" s="120"/>
+      <c r="T20" s="120"/>
+      <c r="U20" s="120"/>
+      <c r="V20" s="120"/>
+      <c r="W20" s="120"/>
+      <c r="X20" s="120"/>
+      <c r="Y20" s="120"/>
+      <c r="Z20" s="120"/>
+      <c r="AA20" s="120"/>
+      <c r="AB20" s="120"/>
+      <c r="AC20" s="120"/>
+      <c r="AD20" s="120"/>
+      <c r="AE20" s="120"/>
+      <c r="AF20" s="120"/>
+      <c r="AG20" s="120"/>
+      <c r="AH20" s="120"/>
+      <c r="AI20" s="120"/>
+      <c r="AJ20" s="120"/>
+      <c r="AK20" s="120"/>
+      <c r="AL20" s="120"/>
+      <c r="AM20" s="120"/>
+      <c r="AN20" s="120"/>
+      <c r="AO20" s="120"/>
+      <c r="AP20" s="120"/>
+      <c r="AQ20" s="120"/>
+      <c r="AR20" s="120"/>
+      <c r="AS20" s="120"/>
+      <c r="AT20" s="120"/>
+      <c r="AU20" s="120"/>
+      <c r="AV20" s="120"/>
+      <c r="AW20" s="120"/>
+      <c r="AX20" s="120"/>
+      <c r="AY20" s="120"/>
+      <c r="AZ20" s="120"/>
+      <c r="BA20" s="120"/>
+      <c r="BB20" s="120"/>
+      <c r="BC20" s="120"/>
+      <c r="BD20" s="120"/>
+      <c r="BE20" s="120"/>
+      <c r="BF20" s="120"/>
+      <c r="BG20" s="120"/>
+      <c r="BH20" s="120"/>
+      <c r="BI20" s="120"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="15"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
-      <c r="K21" s="110" t="s">
+      <c r="K21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="110"/>
-      <c r="M21" s="110"/>
+      <c r="L21" s="119"/>
+      <c r="M21" s="119"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
       <c r="V21" s="15"/>
-      <c r="W21" s="110" t="s">
+      <c r="W21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="X21" s="110"/>
-      <c r="Y21" s="110"/>
+      <c r="X21" s="119"/>
+      <c r="Y21" s="119"/>
       <c r="Z21" s="15"/>
       <c r="AA21" s="15"/>
       <c r="AB21" s="15"/>
       <c r="AC21" s="15"/>
       <c r="AD21" s="15"/>
       <c r="AE21" s="15"/>
       <c r="AF21" s="15"/>
       <c r="AG21" s="15"/>
-      <c r="AH21" s="110" t="s">
+      <c r="AH21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AI21" s="110"/>
-[...1 lines deleted...]
-      <c r="AK21" s="110"/>
+      <c r="AI21" s="119"/>
+      <c r="AJ21" s="119"/>
+      <c r="AK21" s="119"/>
       <c r="AL21" s="15"/>
       <c r="AM21" s="15"/>
       <c r="AN21" s="15"/>
       <c r="AO21" s="15"/>
       <c r="AP21" s="15"/>
       <c r="AQ21" s="15"/>
       <c r="AR21" s="15"/>
       <c r="AS21" s="15"/>
-      <c r="AT21" s="110" t="s">
+      <c r="AT21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AU21" s="110"/>
-[...1 lines deleted...]
-      <c r="AW21" s="110"/>
+      <c r="AU21" s="119"/>
+      <c r="AV21" s="119"/>
+      <c r="AW21" s="119"/>
       <c r="AX21" s="15"/>
       <c r="AY21" s="15"/>
       <c r="AZ21" s="15"/>
       <c r="BA21" s="15"/>
       <c r="BB21" s="15"/>
       <c r="BC21" s="15"/>
       <c r="BD21" s="15"/>
       <c r="BE21" s="15"/>
-      <c r="BF21" s="110" t="s">
+      <c r="BF21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="BG21" s="110"/>
-[...1 lines deleted...]
-      <c r="BI21" s="110"/>
+      <c r="BG21" s="119"/>
+      <c r="BH21" s="119"/>
+      <c r="BI21" s="119"/>
       <c r="BJ21" s="15"/>
       <c r="BK21" s="15"/>
       <c r="BL21" s="15"/>
       <c r="BM21" s="15"/>
       <c r="BN21" s="15"/>
       <c r="BO21" s="15"/>
       <c r="BP21" s="15"/>
       <c r="BQ21" s="15"/>
       <c r="BR21" s="15"/>
       <c r="BS21" s="15"/>
       <c r="BT21" s="15"/>
       <c r="BU21" s="15"/>
       <c r="BV21" s="15"/>
       <c r="BW21" s="15"/>
       <c r="BX21" s="15"/>
       <c r="BY21" s="15"/>
       <c r="BZ21" s="15"/>
       <c r="CA21" s="15"/>
       <c r="CB21" s="15"/>
       <c r="CC21" s="15"/>
-      <c r="CD21" s="110" t="s">
+      <c r="CD21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CE21" s="110"/>
-[...1 lines deleted...]
-      <c r="CG21" s="110"/>
+      <c r="CE21" s="119"/>
+      <c r="CF21" s="119"/>
+      <c r="CG21" s="119"/>
       <c r="CH21" s="15"/>
       <c r="CI21" s="15"/>
       <c r="CJ21" s="15"/>
       <c r="CK21" s="15"/>
       <c r="CL21" s="15"/>
       <c r="CM21" s="15"/>
       <c r="CN21" s="15"/>
       <c r="CO21" s="15"/>
-      <c r="CP21" s="110" t="s">
+      <c r="CP21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CQ21" s="110"/>
-[...1 lines deleted...]
-      <c r="CS21" s="110"/>
+      <c r="CQ21" s="119"/>
+      <c r="CR21" s="119"/>
+      <c r="CS21" s="119"/>
       <c r="CT21" s="15"/>
       <c r="CU21" s="15"/>
       <c r="CV21" s="15"/>
       <c r="CW21" s="15"/>
       <c r="CX21" s="15"/>
       <c r="CY21" s="15"/>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
-      <c r="DB21" s="110" t="s">
+      <c r="DB21" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="DC21" s="110"/>
-[...1 lines deleted...]
-      <c r="DE21" s="110"/>
+      <c r="DC21" s="119"/>
+      <c r="DD21" s="119"/>
+      <c r="DE21" s="119"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="112"/>
-      <c r="B22" s="107" t="s">
+      <c r="A22" s="121"/>
+      <c r="B22" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="108"/>
-[...10 lines deleted...]
-      <c r="N22" s="107" t="s">
+      <c r="C22" s="117"/>
+      <c r="D22" s="117"/>
+      <c r="E22" s="117"/>
+      <c r="F22" s="117"/>
+      <c r="G22" s="117"/>
+      <c r="H22" s="117"/>
+      <c r="I22" s="117"/>
+      <c r="J22" s="117"/>
+      <c r="K22" s="117"/>
+      <c r="L22" s="117"/>
+      <c r="M22" s="118"/>
+      <c r="N22" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="O22" s="108"/>
-[...10 lines deleted...]
-      <c r="Z22" s="107" t="s">
+      <c r="O22" s="117"/>
+      <c r="P22" s="117"/>
+      <c r="Q22" s="117"/>
+      <c r="R22" s="117"/>
+      <c r="S22" s="117"/>
+      <c r="T22" s="117"/>
+      <c r="U22" s="117"/>
+      <c r="V22" s="117"/>
+      <c r="W22" s="117"/>
+      <c r="X22" s="117"/>
+      <c r="Y22" s="118"/>
+      <c r="Z22" s="116" t="s">
         <v>6</v>
       </c>
-      <c r="AA22" s="108"/>
-[...10 lines deleted...]
-      <c r="AL22" s="107" t="s">
+      <c r="AA22" s="117"/>
+      <c r="AB22" s="117"/>
+      <c r="AC22" s="117"/>
+      <c r="AD22" s="117"/>
+      <c r="AE22" s="117"/>
+      <c r="AF22" s="117"/>
+      <c r="AG22" s="117"/>
+      <c r="AH22" s="117"/>
+      <c r="AI22" s="117"/>
+      <c r="AJ22" s="117"/>
+      <c r="AK22" s="118"/>
+      <c r="AL22" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="AM22" s="108"/>
-[...10 lines deleted...]
-      <c r="AX22" s="107" t="s">
+      <c r="AM22" s="117"/>
+      <c r="AN22" s="117"/>
+      <c r="AO22" s="117"/>
+      <c r="AP22" s="117"/>
+      <c r="AQ22" s="117"/>
+      <c r="AR22" s="117"/>
+      <c r="AS22" s="117"/>
+      <c r="AT22" s="117"/>
+      <c r="AU22" s="117"/>
+      <c r="AV22" s="117"/>
+      <c r="AW22" s="118"/>
+      <c r="AX22" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="AY22" s="108"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="107" t="s">
+      <c r="AY22" s="117"/>
+      <c r="AZ22" s="117"/>
+      <c r="BA22" s="117"/>
+      <c r="BB22" s="117"/>
+      <c r="BC22" s="117"/>
+      <c r="BD22" s="117"/>
+      <c r="BE22" s="117"/>
+      <c r="BF22" s="117"/>
+      <c r="BG22" s="117"/>
+      <c r="BH22" s="117"/>
+      <c r="BI22" s="118"/>
+      <c r="BJ22" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="BK22" s="108"/>
-[...10 lines deleted...]
-      <c r="BV22" s="107" t="s">
+      <c r="BK22" s="117"/>
+      <c r="BL22" s="117"/>
+      <c r="BM22" s="117"/>
+      <c r="BN22" s="117"/>
+      <c r="BO22" s="117"/>
+      <c r="BP22" s="117"/>
+      <c r="BQ22" s="117"/>
+      <c r="BR22" s="117"/>
+      <c r="BS22" s="117"/>
+      <c r="BT22" s="117"/>
+      <c r="BU22" s="118"/>
+      <c r="BV22" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="BW22" s="108"/>
-[...10 lines deleted...]
-      <c r="CH22" s="107" t="s">
+      <c r="BW22" s="117"/>
+      <c r="BX22" s="117"/>
+      <c r="BY22" s="117"/>
+      <c r="BZ22" s="117"/>
+      <c r="CA22" s="117"/>
+      <c r="CB22" s="117"/>
+      <c r="CC22" s="117"/>
+      <c r="CD22" s="117"/>
+      <c r="CE22" s="117"/>
+      <c r="CF22" s="117"/>
+      <c r="CG22" s="118"/>
+      <c r="CH22" s="116" t="s">
         <v>36</v>
       </c>
-      <c r="CI22" s="108"/>
-[...10 lines deleted...]
-      <c r="CT22" s="107" t="s">
+      <c r="CI22" s="117"/>
+      <c r="CJ22" s="117"/>
+      <c r="CK22" s="117"/>
+      <c r="CL22" s="117"/>
+      <c r="CM22" s="117"/>
+      <c r="CN22" s="117"/>
+      <c r="CO22" s="117"/>
+      <c r="CP22" s="117"/>
+      <c r="CQ22" s="117"/>
+      <c r="CR22" s="117"/>
+      <c r="CS22" s="118"/>
+      <c r="CT22" s="116" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="108"/>
-[...9 lines deleted...]
-      <c r="DE22" s="109"/>
+      <c r="CU22" s="117"/>
+      <c r="CV22" s="117"/>
+      <c r="CW22" s="117"/>
+      <c r="CX22" s="117"/>
+      <c r="CY22" s="117"/>
+      <c r="CZ22" s="117"/>
+      <c r="DA22" s="117"/>
+      <c r="DB22" s="117"/>
+      <c r="DC22" s="117"/>
+      <c r="DD22" s="117"/>
+      <c r="DE22" s="118"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="113"/>
+      <c r="A23" s="122"/>
       <c r="B23" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="17" t="s">
@@ -25011,54 +25039,56 @@
       </c>
       <c r="CP24" s="59">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="45">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="19">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="65">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="73">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="82">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="91">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="100">
         <v>18311.099999999999</v>
       </c>
-      <c r="CX24" s="119">
+      <c r="CX24" s="109">
         <v>17981.2</v>
       </c>
-      <c r="CY24" s="45"/>
+      <c r="CY24" s="114">
+        <v>28274.3</v>
+      </c>
       <c r="CZ24" s="45"/>
       <c r="DA24" s="61"/>
       <c r="DB24" s="61"/>
       <c r="DC24" s="45"/>
       <c r="DD24" s="69"/>
       <c r="DE24" s="69"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="27">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="27">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="27">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="27">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="27">
         <v>366.97076632473966</v>
@@ -25326,54 +25356,56 @@
       </c>
       <c r="CP25" s="60">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="62">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="28">
         <v>900.8</v>
       </c>
       <c r="CS25" s="66">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="74">
         <v>757.4</v>
       </c>
       <c r="CU25" s="83">
         <v>713.7</v>
       </c>
       <c r="CV25" s="92">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="101">
         <v>1092.2</v>
       </c>
-      <c r="CX25" s="120">
+      <c r="CX25" s="110">
         <v>939.4</v>
       </c>
-      <c r="CY25" s="62"/>
+      <c r="CY25" s="115">
+        <v>804.3</v>
+      </c>
       <c r="CZ25" s="62"/>
       <c r="DA25" s="62"/>
       <c r="DB25" s="62"/>
       <c r="DC25" s="62"/>
       <c r="DD25" s="70"/>
       <c r="DE25" s="70"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="28">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="28">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="28">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="28">
         <v>788.09782040290975</v>
@@ -25641,54 +25673,56 @@
       </c>
       <c r="CP26" s="60">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="62">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="28">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="66">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="74">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="83">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="92">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="101">
         <v>2153.5</v>
       </c>
-      <c r="CX26" s="120">
+      <c r="CX26" s="110">
         <v>2235.4</v>
       </c>
-      <c r="CY26" s="62"/>
+      <c r="CY26" s="115">
+        <v>2514.8000000000002</v>
+      </c>
       <c r="CZ26" s="62"/>
       <c r="DA26" s="62"/>
       <c r="DB26" s="62"/>
       <c r="DC26" s="62"/>
       <c r="DD26" s="70"/>
       <c r="DE26" s="70"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="28">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="28">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="28">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="28">
         <v>636.70487094619568</v>
@@ -25956,54 +25990,56 @@
       </c>
       <c r="CP27" s="60">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="62">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="28">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="66">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="74">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="83">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="92">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="101">
         <v>1328</v>
       </c>
-      <c r="CX27" s="120">
+      <c r="CX27" s="110">
         <v>1345.9</v>
       </c>
-      <c r="CY27" s="62"/>
+      <c r="CY27" s="115">
+        <v>2693.2</v>
+      </c>
       <c r="CZ27" s="62"/>
       <c r="DA27" s="62"/>
       <c r="DB27" s="62"/>
       <c r="DC27" s="62"/>
       <c r="DD27" s="70"/>
       <c r="DE27" s="70"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="28">
         <v>816.54001148884072</v>
@@ -26271,54 +26307,56 @@
       </c>
       <c r="CP28" s="60">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="62">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="28">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="66">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="74">
         <v>543.4</v>
       </c>
       <c r="CU28" s="83">
         <v>753.1</v>
       </c>
       <c r="CV28" s="92">
         <v>528</v>
       </c>
       <c r="CW28" s="101">
         <v>1465.8</v>
       </c>
-      <c r="CX28" s="120">
+      <c r="CX28" s="110">
         <v>1130.5</v>
       </c>
-      <c r="CY28" s="62"/>
+      <c r="CY28" s="115">
+        <v>1250</v>
+      </c>
       <c r="CZ28" s="62"/>
       <c r="DA28" s="62"/>
       <c r="DB28" s="62"/>
       <c r="DC28" s="62"/>
       <c r="DD28" s="70"/>
       <c r="DE28" s="70"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="28">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="28">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="28">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="28">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="28">
         <v>945.33894253333347</v>
@@ -26586,54 +26624,56 @@
       </c>
       <c r="CP29" s="60">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="62">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="28">
         <v>3476</v>
       </c>
       <c r="CS29" s="66">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="74">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="83">
         <v>776.8</v>
       </c>
       <c r="CV29" s="92">
         <v>981.1</v>
       </c>
       <c r="CW29" s="101">
         <v>1138.5</v>
       </c>
-      <c r="CX29" s="120">
+      <c r="CX29" s="110">
         <v>1460.1</v>
       </c>
-      <c r="CY29" s="62"/>
+      <c r="CY29" s="115">
+        <v>2452.9</v>
+      </c>
       <c r="CZ29" s="62"/>
       <c r="DA29" s="62"/>
       <c r="DB29" s="62"/>
       <c r="DC29" s="62"/>
       <c r="DD29" s="70"/>
       <c r="DE29" s="70"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="28">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="30">
         <v>618.62874483119526</v>
@@ -26901,54 +26941,56 @@
       </c>
       <c r="CP30" s="60">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="62">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="28">
         <v>12253</v>
       </c>
       <c r="CS30" s="66">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="74">
         <v>838.3</v>
       </c>
       <c r="CU30" s="83">
         <v>516.1</v>
       </c>
       <c r="CV30" s="92">
         <v>673.1</v>
       </c>
       <c r="CW30" s="101">
         <v>841.8</v>
       </c>
-      <c r="CX30" s="120">
+      <c r="CX30" s="110">
         <v>699</v>
       </c>
-      <c r="CY30" s="62"/>
+      <c r="CY30" s="115">
+        <v>1419.4</v>
+      </c>
       <c r="CZ30" s="62"/>
       <c r="DA30" s="62"/>
       <c r="DB30" s="62"/>
       <c r="DC30" s="62"/>
       <c r="DD30" s="70"/>
       <c r="DE30" s="70"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="30">
         <v>680.40097396184365</v>
@@ -27216,54 +27258,56 @@
       </c>
       <c r="CP31" s="60">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="62">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="28">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="66">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="74">
         <v>828</v>
       </c>
       <c r="CU31" s="83">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="92">
         <v>1107</v>
       </c>
       <c r="CW31" s="101">
         <v>1448.6</v>
       </c>
-      <c r="CX31" s="120">
+      <c r="CX31" s="110">
         <v>1291.9000000000001</v>
       </c>
-      <c r="CY31" s="62"/>
+      <c r="CY31" s="115">
+        <v>2019</v>
+      </c>
       <c r="CZ31" s="62"/>
       <c r="DA31" s="62"/>
       <c r="DB31" s="62"/>
       <c r="DC31" s="62"/>
       <c r="DD31" s="70"/>
       <c r="DE31" s="70"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="27">
         <v>798.87570609363127</v>
@@ -27531,54 +27575,56 @@
       </c>
       <c r="CP32" s="60">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="62">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="28">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="66">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="74">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="83">
         <v>734.7</v>
       </c>
       <c r="CV32" s="92">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="101">
         <v>943</v>
       </c>
-      <c r="CX32" s="120">
+      <c r="CX32" s="110">
         <v>994.8</v>
       </c>
-      <c r="CY32" s="62"/>
+      <c r="CY32" s="115">
+        <v>2918</v>
+      </c>
       <c r="CZ32" s="62"/>
       <c r="DA32" s="62"/>
       <c r="DB32" s="62"/>
       <c r="DC32" s="62"/>
       <c r="DD32" s="70"/>
       <c r="DE32" s="70"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="28">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="30">
         <v>561.20232128051782</v>
@@ -27846,54 +27892,56 @@
       </c>
       <c r="CP33" s="60">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="62">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="28">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="66">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="74">
         <v>458.9</v>
       </c>
       <c r="CU33" s="83">
         <v>858.6</v>
       </c>
       <c r="CV33" s="92">
         <v>840.2</v>
       </c>
       <c r="CW33" s="101">
         <v>526.1</v>
       </c>
-      <c r="CX33" s="120">
+      <c r="CX33" s="110">
         <v>676.7</v>
       </c>
-      <c r="CY33" s="62"/>
+      <c r="CY33" s="115">
+        <v>1054.8</v>
+      </c>
       <c r="CZ33" s="62"/>
       <c r="DA33" s="62"/>
       <c r="DB33" s="62"/>
       <c r="DC33" s="62"/>
       <c r="DD33" s="70"/>
       <c r="DE33" s="70"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="28">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="30">
         <v>858.54338108510842</v>
@@ -28161,54 +28209,56 @@
       </c>
       <c r="CP34" s="60">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="62">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="28">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="66">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="74">
         <v>408.3</v>
       </c>
       <c r="CU34" s="83">
         <v>763.9</v>
       </c>
       <c r="CV34" s="92">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="101">
         <v>1898</v>
       </c>
-      <c r="CX34" s="120">
+      <c r="CX34" s="110">
         <v>1138.9000000000001</v>
       </c>
-      <c r="CY34" s="62"/>
+      <c r="CY34" s="115">
+        <v>2520.5</v>
+      </c>
       <c r="CZ34" s="62"/>
       <c r="DA34" s="62"/>
       <c r="DB34" s="62"/>
       <c r="DC34" s="62"/>
       <c r="DD34" s="70"/>
       <c r="DE34" s="70"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="30">
         <v>1684.5268759335104</v>
@@ -28476,54 +28526,56 @@
       </c>
       <c r="CP35" s="60">
         <v>26188</v>
       </c>
       <c r="CQ35" s="62">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="66">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="74">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="83">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="92">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="101">
         <v>3689.2</v>
       </c>
-      <c r="CX35" s="120">
+      <c r="CX35" s="110">
         <v>3905.8</v>
       </c>
-      <c r="CY35" s="62"/>
+      <c r="CY35" s="115">
+        <v>4312</v>
+      </c>
       <c r="CZ35" s="62"/>
       <c r="DA35" s="62"/>
       <c r="DB35" s="62"/>
       <c r="DC35" s="62"/>
       <c r="DD35" s="70"/>
       <c r="DE35" s="70"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="28">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="28">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="28">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="28">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="28">
         <v>511.15610415935652</v>
@@ -28791,54 +28843,56 @@
       </c>
       <c r="CP36" s="60">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="62">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="28">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="66">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="74">
         <v>484.3</v>
       </c>
       <c r="CU36" s="83">
         <v>684.2</v>
       </c>
       <c r="CV36" s="92">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="101">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX36" s="120">
+      <c r="CX36" s="110">
         <v>619</v>
       </c>
-      <c r="CY36" s="62"/>
+      <c r="CY36" s="115">
+        <v>1377.3</v>
+      </c>
       <c r="CZ36" s="62"/>
       <c r="DA36" s="62"/>
       <c r="DB36" s="62"/>
       <c r="DC36" s="62"/>
       <c r="DD36" s="70"/>
       <c r="DE36" s="70"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="28">
         <v>1015.3913359753967</v>
@@ -29106,384 +29160,386 @@
       </c>
       <c r="CP37" s="60">
         <v>8871</v>
       </c>
       <c r="CQ37" s="62">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="28">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="66">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="74">
         <v>911.8</v>
       </c>
       <c r="CU37" s="83">
         <v>1076</v>
       </c>
       <c r="CV37" s="92">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="101">
         <v>1157.3</v>
       </c>
-      <c r="CX37" s="120">
+      <c r="CX37" s="110">
         <v>1543.9</v>
       </c>
-      <c r="CY37" s="62"/>
+      <c r="CY37" s="115">
+        <v>2938.2</v>
+      </c>
       <c r="CZ37" s="62"/>
       <c r="DA37" s="62"/>
       <c r="DB37" s="62"/>
       <c r="DC37" s="62"/>
       <c r="DD37" s="70"/>
       <c r="DE37" s="70"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="115" t="s">
+      <c r="A39" s="120" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="115"/>
-[...58 lines deleted...]
-      <c r="BI39" s="115"/>
+      <c r="B39" s="120"/>
+      <c r="C39" s="120"/>
+      <c r="D39" s="120"/>
+      <c r="E39" s="120"/>
+      <c r="F39" s="120"/>
+      <c r="G39" s="120"/>
+      <c r="H39" s="120"/>
+      <c r="I39" s="120"/>
+      <c r="J39" s="120"/>
+      <c r="K39" s="120"/>
+      <c r="L39" s="120"/>
+      <c r="M39" s="120"/>
+      <c r="N39" s="120"/>
+      <c r="O39" s="120"/>
+      <c r="P39" s="120"/>
+      <c r="Q39" s="120"/>
+      <c r="R39" s="120"/>
+      <c r="S39" s="120"/>
+      <c r="T39" s="120"/>
+      <c r="U39" s="120"/>
+      <c r="V39" s="120"/>
+      <c r="W39" s="120"/>
+      <c r="X39" s="120"/>
+      <c r="Y39" s="120"/>
+      <c r="Z39" s="120"/>
+      <c r="AA39" s="120"/>
+      <c r="AB39" s="120"/>
+      <c r="AC39" s="120"/>
+      <c r="AD39" s="120"/>
+      <c r="AE39" s="120"/>
+      <c r="AF39" s="120"/>
+      <c r="AG39" s="120"/>
+      <c r="AH39" s="120"/>
+      <c r="AI39" s="120"/>
+      <c r="AJ39" s="120"/>
+      <c r="AK39" s="120"/>
+      <c r="AL39" s="120"/>
+      <c r="AM39" s="120"/>
+      <c r="AN39" s="120"/>
+      <c r="AO39" s="120"/>
+      <c r="AP39" s="120"/>
+      <c r="AQ39" s="120"/>
+      <c r="AR39" s="120"/>
+      <c r="AS39" s="120"/>
+      <c r="AT39" s="120"/>
+      <c r="AU39" s="120"/>
+      <c r="AV39" s="120"/>
+      <c r="AW39" s="120"/>
+      <c r="AX39" s="120"/>
+      <c r="AY39" s="120"/>
+      <c r="AZ39" s="120"/>
+      <c r="BA39" s="120"/>
+      <c r="BB39" s="120"/>
+      <c r="BC39" s="120"/>
+      <c r="BD39" s="120"/>
+      <c r="BE39" s="120"/>
+      <c r="BF39" s="120"/>
+      <c r="BG39" s="120"/>
+      <c r="BH39" s="120"/>
+      <c r="BI39" s="120"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
-      <c r="K40" s="110" t="s">
+      <c r="K40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="L40" s="110"/>
-      <c r="M40" s="110"/>
+      <c r="L40" s="119"/>
+      <c r="M40" s="119"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="15"/>
       <c r="U40" s="15"/>
       <c r="V40" s="15"/>
-      <c r="W40" s="110" t="s">
+      <c r="W40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="X40" s="110"/>
-      <c r="Y40" s="110"/>
+      <c r="X40" s="119"/>
+      <c r="Y40" s="119"/>
       <c r="Z40" s="15"/>
       <c r="AA40" s="15"/>
       <c r="AB40" s="15"/>
       <c r="AC40" s="15"/>
       <c r="AD40" s="15"/>
       <c r="AE40" s="15"/>
       <c r="AF40" s="15"/>
       <c r="AG40" s="15"/>
-      <c r="AH40" s="110" t="s">
+      <c r="AH40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AI40" s="110"/>
-[...1 lines deleted...]
-      <c r="AK40" s="110"/>
+      <c r="AI40" s="119"/>
+      <c r="AJ40" s="119"/>
+      <c r="AK40" s="119"/>
       <c r="AL40" s="15"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="15"/>
       <c r="AO40" s="15"/>
       <c r="AP40" s="15"/>
       <c r="AQ40" s="15"/>
       <c r="AR40" s="15"/>
       <c r="AS40" s="15"/>
-      <c r="AT40" s="110" t="s">
+      <c r="AT40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AU40" s="110"/>
-[...1 lines deleted...]
-      <c r="AW40" s="110"/>
+      <c r="AU40" s="119"/>
+      <c r="AV40" s="119"/>
+      <c r="AW40" s="119"/>
       <c r="AX40" s="15"/>
       <c r="AY40" s="15"/>
       <c r="AZ40" s="15"/>
       <c r="BA40" s="15"/>
       <c r="BB40" s="15"/>
       <c r="BC40" s="15"/>
       <c r="BD40" s="15"/>
       <c r="BE40" s="15"/>
-      <c r="BF40" s="110" t="s">
+      <c r="BF40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="BG40" s="110"/>
-[...1 lines deleted...]
-      <c r="BI40" s="110"/>
+      <c r="BG40" s="119"/>
+      <c r="BH40" s="119"/>
+      <c r="BI40" s="119"/>
       <c r="BJ40" s="15"/>
       <c r="BK40" s="15"/>
       <c r="BL40" s="15"/>
       <c r="BM40" s="15"/>
       <c r="BN40" s="15"/>
       <c r="BO40" s="15"/>
       <c r="BP40" s="15"/>
       <c r="BQ40" s="15"/>
       <c r="BR40" s="15"/>
       <c r="BS40" s="15"/>
       <c r="BT40" s="15"/>
       <c r="BU40" s="15"/>
       <c r="BV40" s="15"/>
       <c r="BW40" s="15"/>
       <c r="BX40" s="15"/>
       <c r="BY40" s="15"/>
       <c r="BZ40" s="15"/>
       <c r="CA40" s="15"/>
       <c r="CB40" s="15"/>
       <c r="CC40" s="15"/>
-      <c r="CD40" s="110" t="s">
+      <c r="CD40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CE40" s="110"/>
-[...1 lines deleted...]
-      <c r="CG40" s="110"/>
+      <c r="CE40" s="119"/>
+      <c r="CF40" s="119"/>
+      <c r="CG40" s="119"/>
       <c r="CH40" s="15"/>
       <c r="CI40" s="15"/>
       <c r="CJ40" s="15"/>
       <c r="CK40" s="15"/>
       <c r="CL40" s="15"/>
       <c r="CM40" s="15"/>
       <c r="CN40" s="15"/>
       <c r="CO40" s="15"/>
-      <c r="CP40" s="110" t="s">
+      <c r="CP40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CQ40" s="110"/>
-[...1 lines deleted...]
-      <c r="CS40" s="110"/>
+      <c r="CQ40" s="119"/>
+      <c r="CR40" s="119"/>
+      <c r="CS40" s="119"/>
       <c r="CT40" s="15"/>
       <c r="CU40" s="15"/>
       <c r="CV40" s="15"/>
       <c r="CW40" s="15"/>
       <c r="CX40" s="15"/>
       <c r="CY40" s="15"/>
       <c r="CZ40" s="15"/>
       <c r="DA40" s="15"/>
-      <c r="DB40" s="110" t="s">
+      <c r="DB40" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="DC40" s="110"/>
-[...1 lines deleted...]
-      <c r="DE40" s="110"/>
+      <c r="DC40" s="119"/>
+      <c r="DD40" s="119"/>
+      <c r="DE40" s="119"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="112"/>
-      <c r="B41" s="107" t="s">
+      <c r="A41" s="121"/>
+      <c r="B41" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="108"/>
-[...10 lines deleted...]
-      <c r="N41" s="107" t="s">
+      <c r="C41" s="117"/>
+      <c r="D41" s="117"/>
+      <c r="E41" s="117"/>
+      <c r="F41" s="117"/>
+      <c r="G41" s="117"/>
+      <c r="H41" s="117"/>
+      <c r="I41" s="117"/>
+      <c r="J41" s="117"/>
+      <c r="K41" s="117"/>
+      <c r="L41" s="117"/>
+      <c r="M41" s="118"/>
+      <c r="N41" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="O41" s="108"/>
-[...10 lines deleted...]
-      <c r="Z41" s="107" t="s">
+      <c r="O41" s="117"/>
+      <c r="P41" s="117"/>
+      <c r="Q41" s="117"/>
+      <c r="R41" s="117"/>
+      <c r="S41" s="117"/>
+      <c r="T41" s="117"/>
+      <c r="U41" s="117"/>
+      <c r="V41" s="117"/>
+      <c r="W41" s="117"/>
+      <c r="X41" s="117"/>
+      <c r="Y41" s="118"/>
+      <c r="Z41" s="116" t="s">
         <v>6</v>
       </c>
-      <c r="AA41" s="108"/>
-[...10 lines deleted...]
-      <c r="AL41" s="107" t="s">
+      <c r="AA41" s="117"/>
+      <c r="AB41" s="117"/>
+      <c r="AC41" s="117"/>
+      <c r="AD41" s="117"/>
+      <c r="AE41" s="117"/>
+      <c r="AF41" s="117"/>
+      <c r="AG41" s="117"/>
+      <c r="AH41" s="117"/>
+      <c r="AI41" s="117"/>
+      <c r="AJ41" s="117"/>
+      <c r="AK41" s="118"/>
+      <c r="AL41" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="AM41" s="108"/>
-[...10 lines deleted...]
-      <c r="AX41" s="107" t="s">
+      <c r="AM41" s="117"/>
+      <c r="AN41" s="117"/>
+      <c r="AO41" s="117"/>
+      <c r="AP41" s="117"/>
+      <c r="AQ41" s="117"/>
+      <c r="AR41" s="117"/>
+      <c r="AS41" s="117"/>
+      <c r="AT41" s="117"/>
+      <c r="AU41" s="117"/>
+      <c r="AV41" s="117"/>
+      <c r="AW41" s="118"/>
+      <c r="AX41" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="AY41" s="108"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="107" t="s">
+      <c r="AY41" s="117"/>
+      <c r="AZ41" s="117"/>
+      <c r="BA41" s="117"/>
+      <c r="BB41" s="117"/>
+      <c r="BC41" s="117"/>
+      <c r="BD41" s="117"/>
+      <c r="BE41" s="117"/>
+      <c r="BF41" s="117"/>
+      <c r="BG41" s="117"/>
+      <c r="BH41" s="117"/>
+      <c r="BI41" s="118"/>
+      <c r="BJ41" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="BK41" s="108"/>
-[...10 lines deleted...]
-      <c r="BV41" s="107" t="s">
+      <c r="BK41" s="117"/>
+      <c r="BL41" s="117"/>
+      <c r="BM41" s="117"/>
+      <c r="BN41" s="117"/>
+      <c r="BO41" s="117"/>
+      <c r="BP41" s="117"/>
+      <c r="BQ41" s="117"/>
+      <c r="BR41" s="117"/>
+      <c r="BS41" s="117"/>
+      <c r="BT41" s="117"/>
+      <c r="BU41" s="118"/>
+      <c r="BV41" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="BW41" s="108"/>
-[...10 lines deleted...]
-      <c r="CH41" s="107" t="s">
+      <c r="BW41" s="117"/>
+      <c r="BX41" s="117"/>
+      <c r="BY41" s="117"/>
+      <c r="BZ41" s="117"/>
+      <c r="CA41" s="117"/>
+      <c r="CB41" s="117"/>
+      <c r="CC41" s="117"/>
+      <c r="CD41" s="117"/>
+      <c r="CE41" s="117"/>
+      <c r="CF41" s="117"/>
+      <c r="CG41" s="118"/>
+      <c r="CH41" s="116" t="s">
         <v>36</v>
       </c>
-      <c r="CI41" s="108"/>
-[...10 lines deleted...]
-      <c r="CT41" s="107" t="s">
+      <c r="CI41" s="117"/>
+      <c r="CJ41" s="117"/>
+      <c r="CK41" s="117"/>
+      <c r="CL41" s="117"/>
+      <c r="CM41" s="117"/>
+      <c r="CN41" s="117"/>
+      <c r="CO41" s="117"/>
+      <c r="CP41" s="117"/>
+      <c r="CQ41" s="117"/>
+      <c r="CR41" s="117"/>
+      <c r="CS41" s="118"/>
+      <c r="CT41" s="116" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="108"/>
-[...9 lines deleted...]
-      <c r="DE41" s="109"/>
+      <c r="CU41" s="117"/>
+      <c r="CV41" s="117"/>
+      <c r="CW41" s="117"/>
+      <c r="CX41" s="117"/>
+      <c r="CY41" s="117"/>
+      <c r="CZ41" s="117"/>
+      <c r="DA41" s="117"/>
+      <c r="DB41" s="117"/>
+      <c r="DC41" s="117"/>
+      <c r="DD41" s="117"/>
+      <c r="DE41" s="118"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="113"/>
+      <c r="A42" s="122"/>
       <c r="B42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="17" t="s">
@@ -30069,54 +30125,56 @@
       </c>
       <c r="CP43" s="57">
         <v>138394.9</v>
       </c>
       <c r="CQ43" s="45">
         <v>77922</v>
       </c>
       <c r="CR43" s="19">
         <v>77907.8</v>
       </c>
       <c r="CS43" s="67">
         <v>24697.4</v>
       </c>
       <c r="CT43" s="75">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU43" s="84">
         <v>1412</v>
       </c>
       <c r="CV43" s="93">
         <v>1092.2</v>
       </c>
       <c r="CW43" s="102">
         <v>1026.8</v>
       </c>
-      <c r="CX43" s="121">
+      <c r="CX43" s="111">
         <v>492</v>
       </c>
-      <c r="CY43" s="45"/>
+      <c r="CY43" s="35">
+        <v>724.5</v>
+      </c>
       <c r="CZ43" s="45"/>
       <c r="DA43" s="61"/>
       <c r="DB43" s="61"/>
       <c r="DC43" s="45"/>
       <c r="DD43" s="69"/>
       <c r="DE43" s="69"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="C44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="D44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="E44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="F44" s="27">
         <v>23.204153150656001</v>
@@ -30384,54 +30442,56 @@
       </c>
       <c r="CP44" s="58">
         <v>9108.1</v>
       </c>
       <c r="CQ44" s="62">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR44" s="28">
         <v>-203.1</v>
       </c>
       <c r="CS44" s="68">
         <v>-718.4</v>
       </c>
       <c r="CT44" s="76">
         <v>95.2</v>
       </c>
       <c r="CU44" s="85">
         <v>139.9</v>
       </c>
       <c r="CV44" s="94">
         <v>65.400000000000006</v>
       </c>
       <c r="CW44" s="103">
         <v>140.4</v>
       </c>
-      <c r="CX44" s="122">
+      <c r="CX44" s="112">
         <v>32.799999999999997</v>
       </c>
-      <c r="CY44" s="62"/>
+      <c r="CY44" s="37">
+        <v>56.4</v>
+      </c>
       <c r="CZ44" s="62"/>
       <c r="DA44" s="62"/>
       <c r="DB44" s="62"/>
       <c r="DC44" s="62"/>
       <c r="DD44" s="70"/>
       <c r="DE44" s="70"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="C45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="D45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="E45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="F45" s="29">
         <v>11.707953466666666</v>
@@ -30699,54 +30759,56 @@
       </c>
       <c r="CP45" s="58">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ45" s="62">
         <v>6549.5</v>
       </c>
       <c r="CR45" s="28">
         <v>419.2</v>
       </c>
       <c r="CS45" s="68">
         <v>-1433.1</v>
       </c>
       <c r="CT45" s="76">
         <v>66.900000000000006</v>
       </c>
       <c r="CU45" s="85">
         <v>98.3</v>
       </c>
       <c r="CV45" s="94">
         <v>45.9</v>
       </c>
       <c r="CW45" s="103">
         <v>132.5</v>
       </c>
-      <c r="CX45" s="122">
+      <c r="CX45" s="112">
         <v>23</v>
       </c>
-      <c r="CY45" s="62"/>
+      <c r="CY45" s="37">
+        <v>39.6</v>
+      </c>
       <c r="CZ45" s="62"/>
       <c r="DA45" s="62"/>
       <c r="DB45" s="62"/>
       <c r="DC45" s="62"/>
       <c r="DD45" s="70"/>
       <c r="DE45" s="70"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="C46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="D46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="E46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="F46" s="29">
         <v>194.23519233989333</v>
@@ -31014,54 +31076,56 @@
       </c>
       <c r="CP46" s="58">
         <v>8632.6</v>
       </c>
       <c r="CQ46" s="62">
         <v>5120.5</v>
       </c>
       <c r="CR46" s="28">
         <v>751.3</v>
       </c>
       <c r="CS46" s="68">
         <v>1064</v>
       </c>
       <c r="CT46" s="76">
         <v>881.7</v>
       </c>
       <c r="CU46" s="85">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV46" s="94">
         <v>975.2</v>
       </c>
       <c r="CW46" s="103">
         <v>752.2</v>
       </c>
-      <c r="CX46" s="122">
+      <c r="CX46" s="112">
         <v>433.8</v>
       </c>
-      <c r="CY46" s="62"/>
+      <c r="CY46" s="37">
+        <v>625.29999999999995</v>
+      </c>
       <c r="CZ46" s="62"/>
       <c r="DA46" s="62"/>
       <c r="DB46" s="62"/>
       <c r="DC46" s="62"/>
       <c r="DD46" s="70"/>
       <c r="DE46" s="70"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>5</v>
@@ -31329,54 +31393,56 @@
       </c>
       <c r="CP47" s="58">
         <v>11298</v>
       </c>
       <c r="CQ47" s="62">
         <v>5531.2</v>
       </c>
       <c r="CR47" s="28">
         <v>3418</v>
       </c>
       <c r="CS47" s="68">
         <v>1956.1</v>
       </c>
       <c r="CT47" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU47" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV47" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW47" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX47" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY47" s="62"/>
+      <c r="CX47" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY47" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ47" s="62"/>
       <c r="DA47" s="62"/>
       <c r="DB47" s="62"/>
       <c r="DC47" s="62"/>
       <c r="DD47" s="70"/>
       <c r="DE47" s="70"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>5</v>
@@ -31644,54 +31710,56 @@
       </c>
       <c r="CP48" s="58">
         <v>1659.5</v>
       </c>
       <c r="CQ48" s="62">
         <v>1840.6</v>
       </c>
       <c r="CR48" s="28">
         <v>148.1</v>
       </c>
       <c r="CS48" s="68">
         <v>-98.9</v>
       </c>
       <c r="CT48" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU48" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV48" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW48" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX48" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY48" s="62"/>
+      <c r="CX48" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY48" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ48" s="62"/>
       <c r="DA48" s="62"/>
       <c r="DB48" s="62"/>
       <c r="DC48" s="62"/>
       <c r="DD48" s="70"/>
       <c r="DE48" s="70"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>5</v>
@@ -31959,54 +32027,56 @@
       </c>
       <c r="CP49" s="58">
         <v>9657.1</v>
       </c>
       <c r="CQ49" s="62">
         <v>10712</v>
       </c>
       <c r="CR49" s="28">
         <v>11421.7</v>
       </c>
       <c r="CS49" s="68">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT49" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU49" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV49" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW49" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX49" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY49" s="62"/>
+      <c r="CX49" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY49" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ49" s="62"/>
       <c r="DA49" s="62"/>
       <c r="DB49" s="62"/>
       <c r="DC49" s="62"/>
       <c r="DD49" s="70"/>
       <c r="DE49" s="70"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>5</v>
@@ -32274,54 +32344,56 @@
       </c>
       <c r="CP50" s="58">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ50" s="62">
         <v>12502.6</v>
       </c>
       <c r="CR50" s="28">
         <v>10281.200000000001</v>
       </c>
       <c r="CS50" s="68">
         <v>-1896.1</v>
       </c>
       <c r="CT50" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU50" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV50" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW50" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX50" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY50" s="62"/>
+      <c r="CX50" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY50" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ50" s="62"/>
       <c r="DA50" s="62"/>
       <c r="DB50" s="62"/>
       <c r="DC50" s="62"/>
       <c r="DD50" s="70"/>
       <c r="DE50" s="70"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>5</v>
@@ -32589,54 +32661,56 @@
       </c>
       <c r="CP51" s="58">
         <v>10445.5</v>
       </c>
       <c r="CQ51" s="62">
         <v>7936</v>
       </c>
       <c r="CR51" s="28">
         <v>17783</v>
       </c>
       <c r="CS51" s="68">
         <v>6012</v>
       </c>
       <c r="CT51" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU51" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV51" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW51" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX51" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY51" s="62"/>
+      <c r="CX51" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY51" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ51" s="62"/>
       <c r="DA51" s="62"/>
       <c r="DB51" s="62"/>
       <c r="DC51" s="62"/>
       <c r="DD51" s="70"/>
       <c r="DE51" s="70"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>5</v>
@@ -32904,54 +32978,56 @@
       </c>
       <c r="CP52" s="58">
         <v>12371.3</v>
       </c>
       <c r="CQ52" s="62">
         <v>3883.9</v>
       </c>
       <c r="CR52" s="28">
         <v>627</v>
       </c>
       <c r="CS52" s="68">
         <v>632.79999999999995</v>
       </c>
       <c r="CT52" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU52" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV52" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW52" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX52" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY52" s="62"/>
+      <c r="CX52" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY52" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ52" s="62"/>
       <c r="DA52" s="62"/>
       <c r="DB52" s="62"/>
       <c r="DC52" s="62"/>
       <c r="DD52" s="70"/>
       <c r="DE52" s="70"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>5</v>
@@ -33219,54 +33295,56 @@
       </c>
       <c r="CP53" s="58">
         <v>1981.7</v>
       </c>
       <c r="CQ53" s="62">
         <v>1461.7</v>
       </c>
       <c r="CR53" s="28">
         <v>31.7</v>
       </c>
       <c r="CS53" s="68">
         <v>268.60000000000002</v>
       </c>
       <c r="CT53" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU53" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV53" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW53" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX53" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY53" s="62"/>
+      <c r="CX53" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY53" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ53" s="62"/>
       <c r="DA53" s="62"/>
       <c r="DB53" s="62"/>
       <c r="DC53" s="62"/>
       <c r="DD53" s="70"/>
       <c r="DE53" s="70"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="27" t="s">
         <v>5</v>
@@ -33534,54 +33612,56 @@
       </c>
       <c r="CP54" s="58">
         <v>22573.4</v>
       </c>
       <c r="CQ54" s="62">
         <v>7277.8</v>
       </c>
       <c r="CR54" s="28">
         <v>5988.8</v>
       </c>
       <c r="CS54" s="68">
         <v>8309.9</v>
       </c>
       <c r="CT54" s="76">
         <v>4.2</v>
       </c>
       <c r="CU54" s="85">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV54" s="94">
         <v>5.7</v>
       </c>
       <c r="CW54" s="103">
         <v>1.6</v>
       </c>
-      <c r="CX54" s="122">
+      <c r="CX54" s="112">
         <v>2.4</v>
       </c>
-      <c r="CY54" s="62"/>
+      <c r="CY54" s="37">
+        <v>3.3</v>
+      </c>
       <c r="CZ54" s="62"/>
       <c r="DA54" s="62"/>
       <c r="DB54" s="62"/>
       <c r="DC54" s="62"/>
       <c r="DD54" s="70"/>
       <c r="DE54" s="70"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>5</v>
@@ -33849,54 +33929,56 @@
       </c>
       <c r="CP55" s="58">
         <v>11914.6</v>
       </c>
       <c r="CQ55" s="62">
         <v>6128.2</v>
       </c>
       <c r="CR55" s="28">
         <v>15851.6</v>
       </c>
       <c r="CS55" s="68">
         <v>2404</v>
       </c>
       <c r="CT55" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU55" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV55" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW55" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX55" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY55" s="62"/>
+      <c r="CX55" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY55" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ55" s="62"/>
       <c r="DA55" s="62"/>
       <c r="DB55" s="62"/>
       <c r="DC55" s="62"/>
       <c r="DD55" s="70"/>
       <c r="DE55" s="70"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>5</v>
@@ -34164,384 +34246,386 @@
       </c>
       <c r="CP56" s="58">
         <v>7715.6</v>
       </c>
       <c r="CQ56" s="62">
         <v>4564.8</v>
       </c>
       <c r="CR56" s="28">
         <v>11389.4</v>
       </c>
       <c r="CS56" s="68">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT56" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU56" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV56" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW56" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="CX56" s="123" t="s">
-[...2 lines deleted...]
-      <c r="CY56" s="62"/>
+      <c r="CX56" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="CY56" s="37" t="s">
+        <v>5</v>
+      </c>
       <c r="CZ56" s="62"/>
       <c r="DA56" s="62"/>
       <c r="DB56" s="62"/>
       <c r="DC56" s="62"/>
       <c r="DD56" s="70"/>
       <c r="DE56" s="70"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="111" t="s">
+      <c r="A58" s="125" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="111"/>
-[...58 lines deleted...]
-      <c r="BI58" s="111"/>
+      <c r="B58" s="125"/>
+      <c r="C58" s="125"/>
+      <c r="D58" s="125"/>
+      <c r="E58" s="125"/>
+      <c r="F58" s="125"/>
+      <c r="G58" s="125"/>
+      <c r="H58" s="125"/>
+      <c r="I58" s="125"/>
+      <c r="J58" s="125"/>
+      <c r="K58" s="125"/>
+      <c r="L58" s="125"/>
+      <c r="M58" s="125"/>
+      <c r="N58" s="125"/>
+      <c r="O58" s="125"/>
+      <c r="P58" s="125"/>
+      <c r="Q58" s="125"/>
+      <c r="R58" s="125"/>
+      <c r="S58" s="125"/>
+      <c r="T58" s="125"/>
+      <c r="U58" s="125"/>
+      <c r="V58" s="125"/>
+      <c r="W58" s="125"/>
+      <c r="X58" s="125"/>
+      <c r="Y58" s="125"/>
+      <c r="Z58" s="125"/>
+      <c r="AA58" s="125"/>
+      <c r="AB58" s="125"/>
+      <c r="AC58" s="125"/>
+      <c r="AD58" s="125"/>
+      <c r="AE58" s="125"/>
+      <c r="AF58" s="125"/>
+      <c r="AG58" s="125"/>
+      <c r="AH58" s="125"/>
+      <c r="AI58" s="125"/>
+      <c r="AJ58" s="125"/>
+      <c r="AK58" s="125"/>
+      <c r="AL58" s="125"/>
+      <c r="AM58" s="125"/>
+      <c r="AN58" s="125"/>
+      <c r="AO58" s="125"/>
+      <c r="AP58" s="125"/>
+      <c r="AQ58" s="125"/>
+      <c r="AR58" s="125"/>
+      <c r="AS58" s="125"/>
+      <c r="AT58" s="125"/>
+      <c r="AU58" s="125"/>
+      <c r="AV58" s="125"/>
+      <c r="AW58" s="125"/>
+      <c r="AX58" s="125"/>
+      <c r="AY58" s="125"/>
+      <c r="AZ58" s="125"/>
+      <c r="BA58" s="125"/>
+      <c r="BB58" s="125"/>
+      <c r="BC58" s="125"/>
+      <c r="BD58" s="125"/>
+      <c r="BE58" s="125"/>
+      <c r="BF58" s="125"/>
+      <c r="BG58" s="125"/>
+      <c r="BH58" s="125"/>
+      <c r="BI58" s="125"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
-      <c r="K59" s="110" t="s">
+      <c r="K59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="L59" s="110"/>
-      <c r="M59" s="110"/>
+      <c r="L59" s="119"/>
+      <c r="M59" s="119"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
-      <c r="W59" s="110" t="s">
+      <c r="W59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="X59" s="110"/>
-      <c r="Y59" s="110"/>
+      <c r="X59" s="119"/>
+      <c r="Y59" s="119"/>
       <c r="Z59" s="15"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="15"/>
       <c r="AC59" s="15"/>
       <c r="AD59" s="15"/>
       <c r="AE59" s="15"/>
       <c r="AF59" s="15"/>
       <c r="AG59" s="15"/>
-      <c r="AH59" s="110" t="s">
+      <c r="AH59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AI59" s="110"/>
-[...1 lines deleted...]
-      <c r="AK59" s="110"/>
+      <c r="AI59" s="119"/>
+      <c r="AJ59" s="119"/>
+      <c r="AK59" s="119"/>
       <c r="AL59" s="15"/>
       <c r="AM59" s="15"/>
       <c r="AN59" s="15"/>
       <c r="AO59" s="15"/>
       <c r="AP59" s="15"/>
       <c r="AQ59" s="15"/>
       <c r="AR59" s="15"/>
       <c r="AS59" s="15"/>
-      <c r="AT59" s="110" t="s">
+      <c r="AT59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AU59" s="110"/>
-[...1 lines deleted...]
-      <c r="AW59" s="110"/>
+      <c r="AU59" s="119"/>
+      <c r="AV59" s="119"/>
+      <c r="AW59" s="119"/>
       <c r="AX59" s="15"/>
       <c r="AY59" s="15"/>
       <c r="AZ59" s="15"/>
       <c r="BA59" s="15"/>
       <c r="BB59" s="15"/>
       <c r="BC59" s="15"/>
       <c r="BD59" s="15"/>
       <c r="BE59" s="15"/>
-      <c r="BF59" s="110" t="s">
+      <c r="BF59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="BG59" s="110"/>
-[...1 lines deleted...]
-      <c r="BI59" s="110"/>
+      <c r="BG59" s="119"/>
+      <c r="BH59" s="119"/>
+      <c r="BI59" s="119"/>
       <c r="BJ59" s="15"/>
       <c r="BK59" s="15"/>
       <c r="BL59" s="15"/>
       <c r="BM59" s="15"/>
       <c r="BN59" s="15"/>
       <c r="BO59" s="15"/>
       <c r="BP59" s="15"/>
       <c r="BQ59" s="15"/>
       <c r="BR59" s="15"/>
       <c r="BS59" s="15"/>
       <c r="BT59" s="15"/>
       <c r="BU59" s="15"/>
       <c r="BV59" s="15"/>
       <c r="BW59" s="15"/>
       <c r="BX59" s="15"/>
       <c r="BY59" s="15"/>
       <c r="BZ59" s="15"/>
       <c r="CA59" s="15"/>
       <c r="CB59" s="15"/>
       <c r="CC59" s="15"/>
-      <c r="CD59" s="110" t="s">
+      <c r="CD59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CE59" s="110"/>
-[...1 lines deleted...]
-      <c r="CG59" s="110"/>
+      <c r="CE59" s="119"/>
+      <c r="CF59" s="119"/>
+      <c r="CG59" s="119"/>
       <c r="CH59" s="15"/>
       <c r="CI59" s="15"/>
       <c r="CJ59" s="15"/>
       <c r="CK59" s="15"/>
       <c r="CL59" s="15"/>
       <c r="CM59" s="15"/>
       <c r="CN59" s="15"/>
       <c r="CO59" s="15"/>
-      <c r="CP59" s="110" t="s">
+      <c r="CP59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="CQ59" s="110"/>
-[...1 lines deleted...]
-      <c r="CS59" s="110"/>
+      <c r="CQ59" s="119"/>
+      <c r="CR59" s="119"/>
+      <c r="CS59" s="119"/>
       <c r="CT59" s="15"/>
       <c r="CU59" s="15"/>
       <c r="CV59" s="15"/>
       <c r="CW59" s="15"/>
       <c r="CX59" s="15"/>
       <c r="CY59" s="15"/>
       <c r="CZ59" s="15"/>
       <c r="DA59" s="15"/>
-      <c r="DB59" s="110" t="s">
+      <c r="DB59" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="DC59" s="110"/>
-[...1 lines deleted...]
-      <c r="DE59" s="110"/>
+      <c r="DC59" s="119"/>
+      <c r="DD59" s="119"/>
+      <c r="DE59" s="119"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="112"/>
-      <c r="B60" s="107" t="s">
+      <c r="A60" s="121"/>
+      <c r="B60" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="108"/>
-[...10 lines deleted...]
-      <c r="N60" s="107" t="s">
+      <c r="C60" s="117"/>
+      <c r="D60" s="117"/>
+      <c r="E60" s="117"/>
+      <c r="F60" s="117"/>
+      <c r="G60" s="117"/>
+      <c r="H60" s="117"/>
+      <c r="I60" s="117"/>
+      <c r="J60" s="117"/>
+      <c r="K60" s="117"/>
+      <c r="L60" s="117"/>
+      <c r="M60" s="118"/>
+      <c r="N60" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="O60" s="108"/>
-[...10 lines deleted...]
-      <c r="Z60" s="107" t="s">
+      <c r="O60" s="117"/>
+      <c r="P60" s="117"/>
+      <c r="Q60" s="117"/>
+      <c r="R60" s="117"/>
+      <c r="S60" s="117"/>
+      <c r="T60" s="117"/>
+      <c r="U60" s="117"/>
+      <c r="V60" s="117"/>
+      <c r="W60" s="117"/>
+      <c r="X60" s="117"/>
+      <c r="Y60" s="118"/>
+      <c r="Z60" s="116" t="s">
         <v>6</v>
       </c>
-      <c r="AA60" s="108"/>
-[...10 lines deleted...]
-      <c r="AL60" s="107" t="s">
+      <c r="AA60" s="117"/>
+      <c r="AB60" s="117"/>
+      <c r="AC60" s="117"/>
+      <c r="AD60" s="117"/>
+      <c r="AE60" s="117"/>
+      <c r="AF60" s="117"/>
+      <c r="AG60" s="117"/>
+      <c r="AH60" s="117"/>
+      <c r="AI60" s="117"/>
+      <c r="AJ60" s="117"/>
+      <c r="AK60" s="118"/>
+      <c r="AL60" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="AM60" s="108"/>
-[...10 lines deleted...]
-      <c r="AX60" s="107" t="s">
+      <c r="AM60" s="117"/>
+      <c r="AN60" s="117"/>
+      <c r="AO60" s="117"/>
+      <c r="AP60" s="117"/>
+      <c r="AQ60" s="117"/>
+      <c r="AR60" s="117"/>
+      <c r="AS60" s="117"/>
+      <c r="AT60" s="117"/>
+      <c r="AU60" s="117"/>
+      <c r="AV60" s="117"/>
+      <c r="AW60" s="118"/>
+      <c r="AX60" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="AY60" s="108"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="107" t="s">
+      <c r="AY60" s="117"/>
+      <c r="AZ60" s="117"/>
+      <c r="BA60" s="117"/>
+      <c r="BB60" s="117"/>
+      <c r="BC60" s="117"/>
+      <c r="BD60" s="117"/>
+      <c r="BE60" s="117"/>
+      <c r="BF60" s="117"/>
+      <c r="BG60" s="117"/>
+      <c r="BH60" s="117"/>
+      <c r="BI60" s="118"/>
+      <c r="BJ60" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="BK60" s="108"/>
-[...10 lines deleted...]
-      <c r="BV60" s="107" t="s">
+      <c r="BK60" s="117"/>
+      <c r="BL60" s="117"/>
+      <c r="BM60" s="117"/>
+      <c r="BN60" s="117"/>
+      <c r="BO60" s="117"/>
+      <c r="BP60" s="117"/>
+      <c r="BQ60" s="117"/>
+      <c r="BR60" s="117"/>
+      <c r="BS60" s="117"/>
+      <c r="BT60" s="117"/>
+      <c r="BU60" s="118"/>
+      <c r="BV60" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="BW60" s="108"/>
-[...10 lines deleted...]
-      <c r="CH60" s="107" t="s">
+      <c r="BW60" s="117"/>
+      <c r="BX60" s="117"/>
+      <c r="BY60" s="117"/>
+      <c r="BZ60" s="117"/>
+      <c r="CA60" s="117"/>
+      <c r="CB60" s="117"/>
+      <c r="CC60" s="117"/>
+      <c r="CD60" s="117"/>
+      <c r="CE60" s="117"/>
+      <c r="CF60" s="117"/>
+      <c r="CG60" s="118"/>
+      <c r="CH60" s="116" t="s">
         <v>36</v>
       </c>
-      <c r="CI60" s="108"/>
-[...10 lines deleted...]
-      <c r="CT60" s="107" t="s">
+      <c r="CI60" s="117"/>
+      <c r="CJ60" s="117"/>
+      <c r="CK60" s="117"/>
+      <c r="CL60" s="117"/>
+      <c r="CM60" s="117"/>
+      <c r="CN60" s="117"/>
+      <c r="CO60" s="117"/>
+      <c r="CP60" s="117"/>
+      <c r="CQ60" s="117"/>
+      <c r="CR60" s="117"/>
+      <c r="CS60" s="118"/>
+      <c r="CT60" s="116" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="108"/>
-[...9 lines deleted...]
-      <c r="DE60" s="109"/>
+      <c r="CU60" s="117"/>
+      <c r="CV60" s="117"/>
+      <c r="CW60" s="117"/>
+      <c r="CX60" s="117"/>
+      <c r="CY60" s="117"/>
+      <c r="CZ60" s="117"/>
+      <c r="DA60" s="117"/>
+      <c r="DB60" s="117"/>
+      <c r="DC60" s="117"/>
+      <c r="DD60" s="117"/>
+      <c r="DE60" s="118"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="113"/>
+      <c r="A61" s="122"/>
       <c r="B61" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J61" s="17" t="s">
@@ -35127,54 +35211,56 @@
       </c>
       <c r="CP62" s="55">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ62" s="45">
         <v>19437.8</v>
       </c>
       <c r="CR62" s="19">
         <v>17989.7</v>
       </c>
       <c r="CS62" s="69">
         <v>23250.3</v>
       </c>
       <c r="CT62" s="78">
         <v>11975.7</v>
       </c>
       <c r="CU62" s="87">
         <v>13352.8</v>
       </c>
       <c r="CV62" s="96">
         <v>15403.2</v>
       </c>
       <c r="CW62" s="105">
         <v>17284.400000000001</v>
       </c>
-      <c r="CX62" s="124">
+      <c r="CX62" s="114">
         <v>17489.2</v>
       </c>
-      <c r="CY62" s="45"/>
+      <c r="CY62" s="114">
+        <v>27541.1</v>
+      </c>
       <c r="CZ62" s="45"/>
       <c r="DA62" s="61"/>
       <c r="DB62" s="61"/>
       <c r="DC62" s="45"/>
       <c r="DD62" s="69"/>
       <c r="DE62" s="69"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>178.33372101723498</v>
       </c>
       <c r="C63" s="27">
         <v>228.90215220821307</v>
       </c>
       <c r="D63" s="27">
         <v>212.38046229500799</v>
       </c>
       <c r="E63" s="27">
         <v>262.23708166677636</v>
       </c>
       <c r="F63" s="27">
         <v>343.76661317408366</v>
@@ -35442,54 +35528,56 @@
       </c>
       <c r="CP63" s="56">
         <v>1022.3</v>
       </c>
       <c r="CQ63" s="62">
         <v>1364.9</v>
       </c>
       <c r="CR63" s="28">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS63" s="70">
         <v>1825.6</v>
       </c>
       <c r="CT63" s="79">
         <v>662.1</v>
       </c>
       <c r="CU63" s="88">
         <v>573.79999999999995</v>
       </c>
       <c r="CV63" s="97">
         <v>1279.3</v>
       </c>
       <c r="CW63" s="106">
         <v>951.7</v>
       </c>
-      <c r="CX63" s="125">
+      <c r="CX63" s="115">
         <v>906.7</v>
       </c>
-      <c r="CY63" s="62"/>
+      <c r="CY63" s="115">
+        <v>747.7</v>
+      </c>
       <c r="CZ63" s="62"/>
       <c r="DA63" s="62"/>
       <c r="DB63" s="62"/>
       <c r="DC63" s="62"/>
       <c r="DD63" s="70"/>
       <c r="DE63" s="70"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="29">
         <v>531.50890616076595</v>
       </c>
       <c r="C64" s="29">
         <v>572.39095760833106</v>
       </c>
       <c r="D64" s="29">
         <v>749.93677703606272</v>
       </c>
       <c r="E64" s="29">
         <v>741.66190742834215</v>
       </c>
       <c r="F64" s="29">
         <v>776.38986693624292</v>
@@ -35757,54 +35845,56 @@
       </c>
       <c r="CP64" s="56">
         <v>2078.4</v>
       </c>
       <c r="CQ64" s="62">
         <v>1969</v>
       </c>
       <c r="CR64" s="28">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS64" s="70">
         <v>2915.1</v>
       </c>
       <c r="CT64" s="79">
         <v>1719.9</v>
       </c>
       <c r="CU64" s="88">
         <v>1753.3</v>
       </c>
       <c r="CV64" s="97">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW64" s="106">
         <v>2021</v>
       </c>
-      <c r="CX64" s="125">
+      <c r="CX64" s="115">
         <v>2212.4</v>
       </c>
-      <c r="CY64" s="62"/>
+      <c r="CY64" s="115">
+        <v>2474.4</v>
+      </c>
       <c r="CZ64" s="62"/>
       <c r="DA64" s="62"/>
       <c r="DB64" s="62"/>
       <c r="DC64" s="62"/>
       <c r="DD64" s="70"/>
       <c r="DE64" s="70"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="29">
         <v>322.87154640183849</v>
       </c>
       <c r="C65" s="29">
         <v>372.38488464810979</v>
       </c>
       <c r="D65" s="29">
         <v>388.41270580268622</v>
       </c>
       <c r="E65" s="29">
         <v>353.80587686415026</v>
       </c>
       <c r="F65" s="29">
         <v>442.46967860630235</v>
@@ -36072,54 +36162,56 @@
       </c>
       <c r="CP65" s="56">
         <v>808.3</v>
       </c>
       <c r="CQ65" s="62">
         <v>1078.5</v>
       </c>
       <c r="CR65" s="28">
         <v>994.1</v>
       </c>
       <c r="CS65" s="70">
         <v>1406.7</v>
       </c>
       <c r="CT65" s="79">
         <v>460.7</v>
       </c>
       <c r="CU65" s="88">
         <v>834.2</v>
       </c>
       <c r="CV65" s="97">
         <v>913.3</v>
       </c>
       <c r="CW65" s="106">
         <v>575.79999999999995</v>
       </c>
-      <c r="CX65" s="125">
+      <c r="CX65" s="115">
         <v>912</v>
       </c>
-      <c r="CY65" s="62"/>
+      <c r="CY65" s="115">
+        <v>2067</v>
+      </c>
       <c r="CZ65" s="62"/>
       <c r="DA65" s="62"/>
       <c r="DB65" s="62"/>
       <c r="DC65" s="62"/>
       <c r="DD65" s="70"/>
       <c r="DE65" s="70"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="29">
         <v>308.40933908924279</v>
       </c>
       <c r="C66" s="29">
         <v>422.97899001472905</v>
       </c>
       <c r="D66" s="29">
         <v>361.53583498876583</v>
       </c>
       <c r="E66" s="29">
         <v>781.96649970233932</v>
       </c>
       <c r="F66" s="29">
         <v>816.54001148884072</v>
@@ -36387,54 +36479,56 @@
       </c>
       <c r="CP66" s="56">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ66" s="62">
         <v>1411.3</v>
       </c>
       <c r="CR66" s="28">
         <v>856.3</v>
       </c>
       <c r="CS66" s="70">
         <v>626.5</v>
       </c>
       <c r="CT66" s="79">
         <v>543.4</v>
       </c>
       <c r="CU66" s="88">
         <v>753.1</v>
       </c>
       <c r="CV66" s="97">
         <v>528</v>
       </c>
       <c r="CW66" s="106">
         <v>1465.8</v>
       </c>
-      <c r="CX66" s="125">
+      <c r="CX66" s="115">
         <v>1130.5</v>
       </c>
-      <c r="CY66" s="62"/>
+      <c r="CY66" s="115">
+        <v>1249.5999999999999</v>
+      </c>
       <c r="CZ66" s="62"/>
       <c r="DA66" s="62"/>
       <c r="DB66" s="62"/>
       <c r="DC66" s="62"/>
       <c r="DD66" s="70"/>
       <c r="DE66" s="70"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="29">
         <v>539.42437764545275</v>
       </c>
       <c r="C67" s="29">
         <v>415.89364222342073</v>
       </c>
       <c r="D67" s="29">
         <v>615.99798077563207</v>
       </c>
       <c r="E67" s="29">
         <v>675.0256776551937</v>
       </c>
       <c r="F67" s="29">
         <v>945.33894253333347</v>
@@ -36702,54 +36796,56 @@
       </c>
       <c r="CP67" s="56">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ67" s="62">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR67" s="28">
         <v>3326.9</v>
       </c>
       <c r="CS67" s="70">
         <v>5462.4</v>
       </c>
       <c r="CT67" s="79">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU67" s="88">
         <v>776.8</v>
       </c>
       <c r="CV67" s="97">
         <v>981.1</v>
       </c>
       <c r="CW67" s="106">
         <v>1138.5</v>
       </c>
-      <c r="CX67" s="125">
+      <c r="CX67" s="115">
         <v>1460.1</v>
       </c>
-      <c r="CY67" s="62"/>
+      <c r="CY67" s="115">
+        <v>2452.1999999999998</v>
+      </c>
       <c r="CZ67" s="62"/>
       <c r="DA67" s="62"/>
       <c r="DB67" s="62"/>
       <c r="DC67" s="62"/>
       <c r="DD67" s="70"/>
       <c r="DE67" s="70"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C68" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D68" s="29">
         <v>512.06114869670989</v>
       </c>
       <c r="E68" s="29">
         <v>634.31254384093734</v>
       </c>
       <c r="F68" s="29">
         <v>618.62874483119526</v>
@@ -37017,54 +37113,56 @@
       </c>
       <c r="CP68" s="56">
         <v>805.6</v>
       </c>
       <c r="CQ68" s="62">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR68" s="28">
         <v>827.9</v>
       </c>
       <c r="CS68" s="70">
         <v>1649.1</v>
       </c>
       <c r="CT68" s="79">
         <v>838.3</v>
       </c>
       <c r="CU68" s="88">
         <v>516.1</v>
       </c>
       <c r="CV68" s="97">
         <v>673.1</v>
       </c>
       <c r="CW68" s="106">
         <v>841.8</v>
       </c>
-      <c r="CX68" s="125">
+      <c r="CX68" s="115">
         <v>699</v>
       </c>
-      <c r="CY68" s="62"/>
+      <c r="CY68" s="115">
+        <v>1419</v>
+      </c>
       <c r="CZ68" s="62"/>
       <c r="DA68" s="62"/>
       <c r="DB68" s="62"/>
       <c r="DC68" s="62"/>
       <c r="DD68" s="70"/>
       <c r="DE68" s="70"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C69" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D69" s="29">
         <v>596.95059105928942</v>
       </c>
       <c r="E69" s="29">
         <v>736.67321629372498</v>
       </c>
       <c r="F69" s="29">
         <v>680.40097396184365</v>
@@ -37332,54 +37430,56 @@
       </c>
       <c r="CP69" s="56">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ69" s="62">
         <v>1948</v>
       </c>
       <c r="CR69" s="28">
         <v>839.4</v>
       </c>
       <c r="CS69" s="70">
         <v>736.5</v>
       </c>
       <c r="CT69" s="79">
         <v>828</v>
       </c>
       <c r="CU69" s="88">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV69" s="97">
         <v>1107</v>
       </c>
       <c r="CW69" s="106">
         <v>1448.6</v>
       </c>
-      <c r="CX69" s="125">
+      <c r="CX69" s="115">
         <v>1291.9000000000001</v>
       </c>
-      <c r="CY69" s="62"/>
+      <c r="CY69" s="115">
+        <v>2018.3</v>
+      </c>
       <c r="CZ69" s="62"/>
       <c r="DA69" s="62"/>
       <c r="DB69" s="62"/>
       <c r="DC69" s="62"/>
       <c r="DD69" s="70"/>
       <c r="DE69" s="70"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C70" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D70" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E70" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F70" s="27">
         <v>798.87570609363127</v>
@@ -37647,54 +37747,56 @@
       </c>
       <c r="CP70" s="56">
         <v>891.9</v>
       </c>
       <c r="CQ70" s="62">
         <v>797.6</v>
       </c>
       <c r="CR70" s="28">
         <v>788.1</v>
       </c>
       <c r="CS70" s="70">
         <v>772.2</v>
       </c>
       <c r="CT70" s="79">
         <v>582.70000000000005</v>
       </c>
       <c r="CU70" s="88">
         <v>734.7</v>
       </c>
       <c r="CV70" s="97">
         <v>620.20000000000005</v>
       </c>
       <c r="CW70" s="106">
         <v>943</v>
       </c>
-      <c r="CX70" s="125">
+      <c r="CX70" s="115">
         <v>994.8</v>
       </c>
-      <c r="CY70" s="62"/>
+      <c r="CY70" s="115">
+        <v>2917.1</v>
+      </c>
       <c r="CZ70" s="62"/>
       <c r="DA70" s="62"/>
       <c r="DB70" s="62"/>
       <c r="DC70" s="62"/>
       <c r="DD70" s="70"/>
       <c r="DE70" s="70"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C71" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D71" s="29">
         <v>684.38291789818766</v>
       </c>
       <c r="E71" s="29">
         <v>345.00049866909688</v>
       </c>
       <c r="F71" s="29">
         <v>561.20232128051782</v>
@@ -37962,54 +38064,56 @@
       </c>
       <c r="CP71" s="56">
         <v>957.8</v>
       </c>
       <c r="CQ71" s="62">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR71" s="28">
         <v>688.5</v>
       </c>
       <c r="CS71" s="70">
         <v>1021.2</v>
       </c>
       <c r="CT71" s="79">
         <v>458.9</v>
       </c>
       <c r="CU71" s="88">
         <v>858.6</v>
       </c>
       <c r="CV71" s="97">
         <v>840.2</v>
       </c>
       <c r="CW71" s="106">
         <v>526.1</v>
       </c>
-      <c r="CX71" s="125">
+      <c r="CX71" s="115">
         <v>676.7</v>
       </c>
-      <c r="CY71" s="62"/>
+      <c r="CY71" s="115">
+        <v>1054.5</v>
+      </c>
       <c r="CZ71" s="62"/>
       <c r="DA71" s="62"/>
       <c r="DB71" s="62"/>
       <c r="DC71" s="62"/>
       <c r="DD71" s="70"/>
       <c r="DE71" s="70"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C72" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D72" s="29">
         <v>688.82445760853977</v>
       </c>
       <c r="E72" s="29">
         <v>340.78113842834091</v>
       </c>
       <c r="F72" s="29">
         <v>858.54338108510842</v>
@@ -38277,54 +38381,56 @@
       </c>
       <c r="CP72" s="56">
         <v>1733.3</v>
       </c>
       <c r="CQ72" s="62">
         <v>1337.3</v>
       </c>
       <c r="CR72" s="28">
         <v>2277.9</v>
       </c>
       <c r="CS72" s="70">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT72" s="79">
         <v>408.3</v>
       </c>
       <c r="CU72" s="88">
         <v>763.9</v>
       </c>
       <c r="CV72" s="97">
         <v>1236.3</v>
       </c>
       <c r="CW72" s="106">
         <v>1898</v>
       </c>
-      <c r="CX72" s="125">
+      <c r="CX72" s="115">
         <v>1138.9000000000001</v>
       </c>
-      <c r="CY72" s="62"/>
+      <c r="CY72" s="115">
+        <v>2519.6999999999998</v>
+      </c>
       <c r="CZ72" s="62"/>
       <c r="DA72" s="62"/>
       <c r="DB72" s="62"/>
       <c r="DC72" s="62"/>
       <c r="DD72" s="70"/>
       <c r="DE72" s="70"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C73" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D73" s="29">
         <v>1517.7906142168663</v>
       </c>
       <c r="E73" s="29">
         <v>1653.8241868218543</v>
       </c>
       <c r="F73" s="29">
         <v>1684.5268759335104</v>
@@ -38592,54 +38698,56 @@
       </c>
       <c r="CP73" s="56">
         <v>3607.2</v>
       </c>
       <c r="CQ73" s="62">
         <v>4079.2</v>
       </c>
       <c r="CR73" s="28">
         <v>3609.3</v>
       </c>
       <c r="CS73" s="70">
         <v>3139.6</v>
       </c>
       <c r="CT73" s="79">
         <v>2876.3</v>
       </c>
       <c r="CU73" s="88">
         <v>2928.5</v>
       </c>
       <c r="CV73" s="97">
         <v>3399.7</v>
       </c>
       <c r="CW73" s="106">
         <v>3687.6</v>
       </c>
-      <c r="CX73" s="125">
+      <c r="CX73" s="115">
         <v>3903.3</v>
       </c>
-      <c r="CY73" s="62"/>
+      <c r="CY73" s="115">
+        <v>4307.3999999999996</v>
+      </c>
       <c r="CZ73" s="62"/>
       <c r="DA73" s="62"/>
       <c r="DB73" s="62"/>
       <c r="DC73" s="62"/>
       <c r="DD73" s="70"/>
       <c r="DE73" s="70"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="29">
         <v>306.39295443728338</v>
       </c>
       <c r="C74" s="29">
         <v>448.87767982242065</v>
       </c>
       <c r="D74" s="29">
         <v>411.31224253947892</v>
       </c>
       <c r="E74" s="29">
         <v>425.50111516802929</v>
       </c>
       <c r="F74" s="29">
         <v>511.15610415935652</v>
@@ -38907,54 +39015,56 @@
       </c>
       <c r="CP74" s="56">
         <v>689.3</v>
       </c>
       <c r="CQ74" s="62">
         <v>911.2</v>
       </c>
       <c r="CR74" s="28">
         <v>596.9</v>
       </c>
       <c r="CS74" s="70">
         <v>928.9</v>
       </c>
       <c r="CT74" s="79">
         <v>484.3</v>
       </c>
       <c r="CU74" s="88">
         <v>684.2</v>
       </c>
       <c r="CV74" s="97">
         <v>604.70000000000005</v>
       </c>
       <c r="CW74" s="106">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX74" s="125">
+      <c r="CX74" s="115">
         <v>619</v>
       </c>
-      <c r="CY74" s="62"/>
+      <c r="CY74" s="115">
+        <v>1376.9</v>
+      </c>
       <c r="CZ74" s="62"/>
       <c r="DA74" s="62"/>
       <c r="DB74" s="62"/>
       <c r="DC74" s="62"/>
       <c r="DD74" s="70"/>
       <c r="DE74" s="70"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C75" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D75" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E75" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F75" s="28">
         <v>1015.3913359753967</v>
@@ -39222,54 +39332,56 @@
       </c>
       <c r="CP75" s="56">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ75" s="62">
         <v>973.3</v>
       </c>
       <c r="CR75" s="28">
         <v>936.3</v>
       </c>
       <c r="CS75" s="70">
         <v>1658.4</v>
       </c>
       <c r="CT75" s="79">
         <v>911.8</v>
       </c>
       <c r="CU75" s="88">
         <v>1076</v>
       </c>
       <c r="CV75" s="97">
         <v>1145.2</v>
       </c>
       <c r="CW75" s="106">
         <v>1157.3</v>
       </c>
-      <c r="CX75" s="125">
+      <c r="CX75" s="115">
         <v>1543.9</v>
       </c>
-      <c r="CY75" s="62"/>
+      <c r="CY75" s="115">
+        <v>2937.3</v>
+      </c>
       <c r="CZ75" s="62"/>
       <c r="DA75" s="62"/>
       <c r="DB75" s="62"/>
       <c r="DC75" s="62"/>
       <c r="DD75" s="70"/>
       <c r="DE75" s="70"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="15"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
       <c r="E76" s="15"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15"/>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
@@ -39333,114 +39445,114 @@
       <c r="BW76" s="15"/>
       <c r="BX76" s="15"/>
       <c r="BY76" s="15"/>
       <c r="BZ76" s="15"/>
       <c r="CA76" s="15"/>
       <c r="CB76" s="15"/>
       <c r="CC76" s="15"/>
       <c r="CD76" s="15"/>
       <c r="CE76" s="15"/>
       <c r="CF76" s="15"/>
       <c r="CG76" s="15"/>
       <c r="CH76" s="15"/>
       <c r="CI76" s="15"/>
       <c r="CJ76" s="15"/>
       <c r="CK76" s="15"/>
       <c r="CL76" s="15"/>
       <c r="CM76" s="15"/>
       <c r="CN76" s="15"/>
       <c r="CO76" s="15"/>
       <c r="CP76" s="15"/>
       <c r="CQ76" s="15"/>
       <c r="CR76" s="15"/>
       <c r="CS76" s="15"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="116"/>
-[...3 lines deleted...]
-      <c r="F77" s="116"/>
+      <c r="B77" s="123"/>
+      <c r="C77" s="123"/>
+      <c r="D77" s="123"/>
+      <c r="E77" s="123"/>
+      <c r="F77" s="123"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AL77" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:109" ht="15.75">
-      <c r="B79" s="114"/>
-[...46 lines deleted...]
-      <c r="AW79" s="114"/>
+      <c r="B79" s="124"/>
+      <c r="C79" s="124"/>
+      <c r="D79" s="124"/>
+      <c r="E79" s="124"/>
+      <c r="F79" s="124"/>
+      <c r="G79" s="124"/>
+      <c r="H79" s="124"/>
+      <c r="I79" s="124"/>
+      <c r="J79" s="124"/>
+      <c r="K79" s="124"/>
+      <c r="L79" s="124"/>
+      <c r="M79" s="124"/>
+      <c r="N79" s="124"/>
+      <c r="O79" s="124"/>
+      <c r="P79" s="124"/>
+      <c r="Q79" s="124"/>
+      <c r="R79" s="124"/>
+      <c r="S79" s="124"/>
+      <c r="T79" s="124"/>
+      <c r="U79" s="124"/>
+      <c r="V79" s="124"/>
+      <c r="W79" s="124"/>
+      <c r="X79" s="124"/>
+      <c r="Y79" s="124"/>
+      <c r="Z79" s="124"/>
+      <c r="AA79" s="124"/>
+      <c r="AB79" s="124"/>
+      <c r="AC79" s="124"/>
+      <c r="AD79" s="124"/>
+      <c r="AE79" s="124"/>
+      <c r="AF79" s="124"/>
+      <c r="AG79" s="124"/>
+      <c r="AH79" s="124"/>
+      <c r="AI79" s="124"/>
+      <c r="AJ79" s="124"/>
+      <c r="AK79" s="124"/>
+      <c r="AL79" s="124"/>
+      <c r="AM79" s="124"/>
+      <c r="AN79" s="124"/>
+      <c r="AO79" s="124"/>
+      <c r="AP79" s="124"/>
+      <c r="AQ79" s="124"/>
+      <c r="AR79" s="124"/>
+      <c r="AS79" s="124"/>
+      <c r="AT79" s="124"/>
+      <c r="AU79" s="124"/>
+      <c r="AV79" s="124"/>
+      <c r="AW79" s="124"/>
     </row>
     <row r="80" spans="1:109">
       <c r="B80" s="13"/>
       <c r="C80" s="14"/>
       <c r="D80" s="14"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="13"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
@@ -40150,242 +40262,242 @@
       <c r="AB94" s="6"/>
       <c r="AC94" s="6"/>
       <c r="AD94" s="6"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="6"/>
       <c r="AU94" s="6"/>
       <c r="AV94" s="6"/>
       <c r="AW94" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT41:DE41"/>
-[...29 lines deleted...]
-    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="BV60:CG60"/>
+    <mergeCell ref="AT40:AW40"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AT21:AW21"/>
+    <mergeCell ref="CD59:CG59"/>
+    <mergeCell ref="BF40:BI40"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="AX41:BI41"/>
+    <mergeCell ref="AT59:AW59"/>
+    <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="BV41:CG41"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="CD40:CG40"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AH21:AK21"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="W40:Y40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="AH40:AK40"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="BF59:BI59"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AH59:AK59"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BF21:BI21"/>
     <mergeCell ref="AL79:AW79"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="A39:BI39"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B79:M79"/>
     <mergeCell ref="N79:Y79"/>
     <mergeCell ref="Z79:AK79"/>
     <mergeCell ref="N60:Y60"/>
-    <mergeCell ref="BJ60:BU60"/>
-[...32 lines deleted...]
-    <mergeCell ref="CD40:CG40"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="CH41:CS41"/>
+    <mergeCell ref="CP59:CS59"/>
+    <mergeCell ref="CH60:CS60"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CP40:CS40"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DB40:DE40"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>