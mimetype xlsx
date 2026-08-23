--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -9722,51 +9722,51 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -9897,68 +9897,76 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
@@ -18961,113 +18969,113 @@
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="10" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="1" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="124" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="120"/>
-[...58 lines deleted...]
-      <c r="BI1" s="120"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="124"/>
+      <c r="M1" s="124"/>
+      <c r="N1" s="124"/>
+      <c r="O1" s="124"/>
+      <c r="P1" s="124"/>
+      <c r="Q1" s="124"/>
+      <c r="R1" s="124"/>
+      <c r="S1" s="124"/>
+      <c r="T1" s="124"/>
+      <c r="U1" s="124"/>
+      <c r="V1" s="124"/>
+      <c r="W1" s="124"/>
+      <c r="X1" s="124"/>
+      <c r="Y1" s="124"/>
+      <c r="Z1" s="124"/>
+      <c r="AA1" s="124"/>
+      <c r="AB1" s="124"/>
+      <c r="AC1" s="124"/>
+      <c r="AD1" s="124"/>
+      <c r="AE1" s="124"/>
+      <c r="AF1" s="124"/>
+      <c r="AG1" s="124"/>
+      <c r="AH1" s="124"/>
+      <c r="AI1" s="124"/>
+      <c r="AJ1" s="124"/>
+      <c r="AK1" s="124"/>
+      <c r="AL1" s="124"/>
+      <c r="AM1" s="124"/>
+      <c r="AN1" s="124"/>
+      <c r="AO1" s="124"/>
+      <c r="AP1" s="124"/>
+      <c r="AQ1" s="124"/>
+      <c r="AR1" s="124"/>
+      <c r="AS1" s="124"/>
+      <c r="AT1" s="124"/>
+      <c r="AU1" s="124"/>
+      <c r="AV1" s="124"/>
+      <c r="AW1" s="124"/>
+      <c r="AX1" s="124"/>
+      <c r="AY1" s="124"/>
+      <c r="AZ1" s="124"/>
+      <c r="BA1" s="124"/>
+      <c r="BB1" s="124"/>
+      <c r="BC1" s="124"/>
+      <c r="BD1" s="124"/>
+      <c r="BE1" s="124"/>
+      <c r="BF1" s="124"/>
+      <c r="BG1" s="124"/>
+      <c r="BH1" s="124"/>
+      <c r="BI1" s="124"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="119" t="s">
         <v>1</v>
       </c>
       <c r="L2" s="119"/>
       <c r="M2" s="119"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
@@ -19918,51 +19926,53 @@
       </c>
       <c r="CR5" s="19">
         <v>96153.3</v>
       </c>
       <c r="CS5" s="63">
         <v>48176.7</v>
       </c>
       <c r="CT5" s="71">
         <v>13252.6</v>
       </c>
       <c r="CU5" s="80">
         <v>14993.7</v>
       </c>
       <c r="CV5" s="89">
         <v>16853.8</v>
       </c>
       <c r="CW5" s="98">
         <v>18470.3</v>
       </c>
       <c r="CX5" s="107">
         <v>18225.099999999999</v>
       </c>
       <c r="CY5" s="114">
         <v>28518.2</v>
       </c>
-      <c r="CZ5" s="45"/>
+      <c r="CZ5" s="126">
+        <v>34780</v>
+      </c>
       <c r="DA5" s="61"/>
       <c r="DB5" s="61"/>
       <c r="DC5" s="45"/>
       <c r="DD5" s="69"/>
       <c r="DE5" s="69"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="27">
         <v>206.09758250089098</v>
       </c>
       <c r="C6" s="27">
         <v>256.93930535886909</v>
       </c>
       <c r="D6" s="27">
         <v>236.21061544566399</v>
       </c>
       <c r="E6" s="27">
         <v>307.27123481743234</v>
       </c>
       <c r="F6" s="27">
         <v>381.38276632473963</v>
       </c>
@@ -20235,51 +20245,53 @@
       </c>
       <c r="CR6" s="28">
         <v>936</v>
       </c>
       <c r="CS6" s="64">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT6" s="72">
         <v>792.6</v>
       </c>
       <c r="CU6" s="81">
         <v>748.9</v>
       </c>
       <c r="CV6" s="90">
         <v>1366.2</v>
       </c>
       <c r="CW6" s="99">
         <v>1078.8</v>
       </c>
       <c r="CX6" s="108">
         <v>959.1</v>
       </c>
       <c r="CY6" s="115">
         <v>823.9</v>
       </c>
-      <c r="CZ6" s="62"/>
+      <c r="CZ6" s="127">
+        <v>1449.7</v>
+      </c>
       <c r="DA6" s="62"/>
       <c r="DB6" s="62"/>
       <c r="DC6" s="62"/>
       <c r="DD6" s="70"/>
       <c r="DE6" s="70"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="28">
         <v>561.42604534634916</v>
       </c>
       <c r="C7" s="28">
         <v>602.30809679391439</v>
       </c>
       <c r="D7" s="28">
         <v>779.85391622164616</v>
       </c>
       <c r="E7" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F7" s="28">
         <v>781.50782040290972</v>
       </c>
@@ -20552,51 +20564,53 @@
       </c>
       <c r="CR7" s="28">
         <v>1609.9</v>
       </c>
       <c r="CS7" s="64">
         <v>1527.9</v>
       </c>
       <c r="CT7" s="72">
         <v>1832.5</v>
       </c>
       <c r="CU7" s="81">
         <v>1897.3</v>
       </c>
       <c r="CV7" s="90">
         <v>2167</v>
       </c>
       <c r="CW7" s="99">
         <v>2162</v>
       </c>
       <c r="CX7" s="108">
         <v>2271.9</v>
       </c>
       <c r="CY7" s="115">
         <v>2551.3000000000002</v>
       </c>
-      <c r="CZ7" s="62"/>
+      <c r="CZ7" s="127">
+        <v>3431.9</v>
+      </c>
       <c r="DA7" s="62"/>
       <c r="DB7" s="62"/>
       <c r="DC7" s="62"/>
       <c r="DD7" s="70"/>
       <c r="DE7" s="70"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28">
         <v>517.7655387417318</v>
       </c>
       <c r="C8" s="28">
         <v>567.27907698800311</v>
       </c>
       <c r="D8" s="28">
         <v>584.08689814257957</v>
       </c>
       <c r="E8" s="28">
         <v>548.65106920404367</v>
       </c>
       <c r="F8" s="28">
         <v>637.3148709461957</v>
       </c>
@@ -20869,51 +20883,53 @@
       </c>
       <c r="CR8" s="28">
         <v>1751.1</v>
       </c>
       <c r="CS8" s="64">
         <v>2475.9</v>
       </c>
       <c r="CT8" s="72">
         <v>1347.6</v>
       </c>
       <c r="CU8" s="81">
         <v>2008</v>
       </c>
       <c r="CV8" s="90">
         <v>1893.6</v>
       </c>
       <c r="CW8" s="99">
         <v>1359.3</v>
       </c>
       <c r="CX8" s="108">
         <v>1357.6</v>
       </c>
       <c r="CY8" s="115">
         <v>2704.9</v>
       </c>
-      <c r="CZ8" s="62"/>
+      <c r="CZ8" s="127">
+        <v>3043.4</v>
+      </c>
       <c r="DA8" s="62"/>
       <c r="DB8" s="62"/>
       <c r="DC8" s="62"/>
       <c r="DD8" s="70"/>
       <c r="DE8" s="70"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C9" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D9" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E9" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F9" s="28">
         <v>816.54001148884072</v>
       </c>
@@ -21186,51 +21202,53 @@
       </c>
       <c r="CR9" s="28">
         <v>4286.5</v>
       </c>
       <c r="CS9" s="64">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT9" s="72">
         <v>554.4</v>
       </c>
       <c r="CU9" s="81">
         <v>764.1</v>
       </c>
       <c r="CV9" s="90">
         <v>539</v>
       </c>
       <c r="CW9" s="99">
         <v>1434</v>
       </c>
       <c r="CX9" s="108">
         <v>1130.8</v>
       </c>
       <c r="CY9" s="115">
         <v>1250.3</v>
       </c>
-      <c r="CZ9" s="62"/>
+      <c r="CZ9" s="127">
+        <v>2354.8000000000002</v>
+      </c>
       <c r="DA9" s="62"/>
       <c r="DB9" s="62"/>
       <c r="DC9" s="62"/>
       <c r="DD9" s="70"/>
       <c r="DE9" s="70"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="28">
         <v>548.59467764545275</v>
       </c>
       <c r="C10" s="28">
         <v>419.16464222342074</v>
       </c>
       <c r="D10" s="28">
         <v>620.53598077563208</v>
       </c>
       <c r="E10" s="28">
         <v>687.86767765519369</v>
       </c>
       <c r="F10" s="28">
         <v>957.92294253333341</v>
       </c>
@@ -21503,51 +21521,53 @@
       </c>
       <c r="CR10" s="28">
         <v>3494.1</v>
       </c>
       <c r="CS10" s="64">
         <v>5381.7</v>
       </c>
       <c r="CT10" s="72">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU10" s="81">
         <v>795</v>
       </c>
       <c r="CV10" s="90">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW10" s="99">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX10" s="108">
         <v>1497.5</v>
       </c>
       <c r="CY10" s="115">
         <v>2490.3000000000002</v>
       </c>
-      <c r="CZ10" s="62"/>
+      <c r="CZ10" s="127">
+        <v>2428.1999999999998</v>
+      </c>
       <c r="DA10" s="62"/>
       <c r="DB10" s="62"/>
       <c r="DC10" s="62"/>
       <c r="DD10" s="70"/>
       <c r="DE10" s="70"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C11" s="29">
         <v>364.71631991507832</v>
       </c>
       <c r="D11" s="28">
         <v>506.87214869670987</v>
       </c>
       <c r="E11" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F11" s="30">
         <v>618.62874483119526</v>
       </c>
@@ -21820,51 +21840,53 @@
       </c>
       <c r="CR11" s="28">
         <v>12255.8</v>
       </c>
       <c r="CS11" s="64">
         <v>1068.2</v>
       </c>
       <c r="CT11" s="72">
         <v>841.1</v>
       </c>
       <c r="CU11" s="81">
         <v>518.9</v>
       </c>
       <c r="CV11" s="90">
         <v>678.7</v>
       </c>
       <c r="CW11" s="99">
         <v>845.6</v>
       </c>
       <c r="CX11" s="108">
         <v>702.7</v>
       </c>
       <c r="CY11" s="115">
         <v>1423.2</v>
       </c>
-      <c r="CZ11" s="62"/>
+      <c r="CZ11" s="127">
+        <v>1190.4000000000001</v>
+      </c>
       <c r="DA11" s="62"/>
       <c r="DB11" s="62"/>
       <c r="DC11" s="62"/>
       <c r="DD11" s="70"/>
       <c r="DE11" s="70"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C12" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D12" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E12" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F12" s="30">
         <v>680.40097396184365</v>
       </c>
@@ -22137,51 +22159,53 @@
       </c>
       <c r="CR12" s="28">
         <v>11123.9</v>
       </c>
       <c r="CS12" s="64">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT12" s="72">
         <v>828.2</v>
       </c>
       <c r="CU12" s="81">
         <v>1099.8</v>
       </c>
       <c r="CV12" s="90">
         <v>1107.5</v>
       </c>
       <c r="CW12" s="99">
         <v>1449.4</v>
       </c>
       <c r="CX12" s="108">
         <v>1292.3</v>
       </c>
       <c r="CY12" s="115">
         <v>2019.4</v>
       </c>
-      <c r="CZ12" s="62"/>
+      <c r="CZ12" s="127">
+        <v>4880</v>
+      </c>
       <c r="DA12" s="62"/>
       <c r="DB12" s="62"/>
       <c r="DC12" s="62"/>
       <c r="DD12" s="70"/>
       <c r="DE12" s="70"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>455.64254713863824</v>
       </c>
       <c r="C13" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D13" s="27">
         <v>571.22490369416789</v>
       </c>
       <c r="E13" s="27">
         <v>656.91081544350345</v>
       </c>
       <c r="F13" s="27">
         <v>800.10170609363126</v>
       </c>
@@ -22454,51 +22478,53 @@
       </c>
       <c r="CR13" s="28">
         <v>18581.7</v>
       </c>
       <c r="CS13" s="64">
         <v>6789.6</v>
       </c>
       <c r="CT13" s="72">
         <v>588.1</v>
       </c>
       <c r="CU13" s="81">
         <v>740.1</v>
       </c>
       <c r="CV13" s="90">
         <v>628.20000000000005</v>
       </c>
       <c r="CW13" s="99">
         <v>936.5</v>
       </c>
       <c r="CX13" s="108">
         <v>997.9</v>
       </c>
       <c r="CY13" s="115">
         <v>2921.1</v>
       </c>
-      <c r="CZ13" s="62"/>
+      <c r="CZ13" s="127">
+        <v>1605.4</v>
+      </c>
       <c r="DA13" s="62"/>
       <c r="DB13" s="62"/>
       <c r="DC13" s="62"/>
       <c r="DD13" s="70"/>
       <c r="DE13" s="70"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C14" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D14" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E14" s="28">
         <v>353.06849866909687</v>
       </c>
       <c r="F14" s="30">
         <v>568.46432128051777</v>
       </c>
@@ -22771,51 +22797,53 @@
       </c>
       <c r="CR14" s="28">
         <v>1346.2</v>
       </c>
       <c r="CS14" s="64">
         <v>1684.3</v>
       </c>
       <c r="CT14" s="72">
         <v>489.2</v>
       </c>
       <c r="CU14" s="81">
         <v>888.9</v>
       </c>
       <c r="CV14" s="90">
         <v>870.5</v>
       </c>
       <c r="CW14" s="99">
         <v>449.4</v>
       </c>
       <c r="CX14" s="108">
         <v>680.2</v>
       </c>
       <c r="CY14" s="115">
         <v>1058.3</v>
       </c>
-      <c r="CZ14" s="62"/>
+      <c r="CZ14" s="127">
+        <v>2867.5</v>
+      </c>
       <c r="DA14" s="62"/>
       <c r="DB14" s="62"/>
       <c r="DC14" s="62"/>
       <c r="DD14" s="70"/>
       <c r="DE14" s="70"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C15" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D15" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E15" s="28">
         <v>341.16513842834092</v>
       </c>
       <c r="F15" s="30">
         <v>858.4723810851084</v>
       </c>
@@ -23088,51 +23116,53 @@
       </c>
       <c r="CR15" s="28">
         <v>2310.6</v>
       </c>
       <c r="CS15" s="64">
         <v>1377</v>
       </c>
       <c r="CT15" s="72">
         <v>408.7</v>
       </c>
       <c r="CU15" s="81">
         <v>764.3</v>
       </c>
       <c r="CV15" s="90">
         <v>1236.7</v>
       </c>
       <c r="CW15" s="99">
         <v>1965.3</v>
       </c>
       <c r="CX15" s="108">
         <v>1156</v>
       </c>
       <c r="CY15" s="115">
         <v>2537.6</v>
       </c>
-      <c r="CZ15" s="62"/>
+      <c r="CZ15" s="127">
+        <v>1019.9</v>
+      </c>
       <c r="DA15" s="62"/>
       <c r="DB15" s="62"/>
       <c r="DC15" s="62"/>
       <c r="DD15" s="70"/>
       <c r="DE15" s="70"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C16" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D16" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E16" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F16" s="30">
         <v>1684.5268759335104</v>
       </c>
@@ -23405,51 +23435,53 @@
       </c>
       <c r="CR16" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS16" s="64">
         <v>11449.5</v>
       </c>
       <c r="CT16" s="72">
         <v>2880.5</v>
       </c>
       <c r="CU16" s="81">
         <v>2933.7</v>
       </c>
       <c r="CV16" s="90">
         <v>3405.4</v>
       </c>
       <c r="CW16" s="99">
         <v>3689.2</v>
       </c>
       <c r="CX16" s="108">
         <v>3905.8</v>
       </c>
       <c r="CY16" s="115">
         <v>4312</v>
       </c>
-      <c r="CZ16" s="62"/>
+      <c r="CZ16" s="127">
+        <v>6475.9</v>
+      </c>
       <c r="DA16" s="62"/>
       <c r="DB16" s="62"/>
       <c r="DC16" s="62"/>
       <c r="DD16" s="70"/>
       <c r="DE16" s="70"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="29">
         <v>306.47667110428335</v>
       </c>
       <c r="C17" s="29">
         <v>448.97067982242066</v>
       </c>
       <c r="D17" s="28">
         <v>411.33824253947893</v>
       </c>
       <c r="E17" s="28">
         <v>425.51611516802927</v>
       </c>
       <c r="F17" s="30">
         <v>511.1711041593565</v>
       </c>
@@ -23722,51 +23754,53 @@
       </c>
       <c r="CR17" s="28">
         <v>16462.2</v>
       </c>
       <c r="CS17" s="64">
         <v>3342</v>
       </c>
       <c r="CT17" s="72">
         <v>493.4</v>
       </c>
       <c r="CU17" s="81">
         <v>693.3</v>
       </c>
       <c r="CV17" s="90">
         <v>613.9</v>
       </c>
       <c r="CW17" s="99">
         <v>699.7</v>
       </c>
       <c r="CX17" s="108">
         <v>643.4</v>
       </c>
       <c r="CY17" s="115">
         <v>1401.8</v>
       </c>
-      <c r="CZ17" s="62"/>
+      <c r="CZ17" s="127">
+        <v>1700.9</v>
+      </c>
       <c r="DA17" s="62"/>
       <c r="DB17" s="62"/>
       <c r="DC17" s="62"/>
       <c r="DD17" s="70"/>
       <c r="DE17" s="70"/>
     </row>
     <row r="18" spans="1:109" s="4" customFormat="1">
       <c r="A18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="28">
         <v>755.37510351411277</v>
       </c>
       <c r="C18" s="28">
         <v>751.57853891198124</v>
       </c>
       <c r="D18" s="28">
         <v>728.86472084844024</v>
       </c>
       <c r="E18" s="28">
         <v>620.13448764131374</v>
       </c>
       <c r="F18" s="28">
         <v>1039.3953359753968</v>
       </c>
@@ -24039,162 +24073,164 @@
       </c>
       <c r="CR18" s="28">
         <v>12394.4</v>
       </c>
       <c r="CS18" s="64">
         <v>10504</v>
       </c>
       <c r="CT18" s="72">
         <v>977.1</v>
       </c>
       <c r="CU18" s="81">
         <v>1141.3</v>
       </c>
       <c r="CV18" s="90">
         <v>1291.2</v>
       </c>
       <c r="CW18" s="99">
         <v>1224.2</v>
       </c>
       <c r="CX18" s="108">
         <v>1629.8</v>
       </c>
       <c r="CY18" s="115">
         <v>3024.1</v>
       </c>
-      <c r="CZ18" s="62"/>
+      <c r="CZ18" s="127">
+        <v>2332.1</v>
+      </c>
       <c r="DA18" s="62"/>
       <c r="DB18" s="62"/>
       <c r="DC18" s="62"/>
       <c r="DD18" s="70"/>
       <c r="DE18" s="70"/>
     </row>
     <row r="19" spans="1:109">
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="6"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="120" t="s">
+      <c r="A20" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="120"/>
-[...58 lines deleted...]
-      <c r="BI20" s="120"/>
+      <c r="B20" s="124"/>
+      <c r="C20" s="124"/>
+      <c r="D20" s="124"/>
+      <c r="E20" s="124"/>
+      <c r="F20" s="124"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="124"/>
+      <c r="K20" s="124"/>
+      <c r="L20" s="124"/>
+      <c r="M20" s="124"/>
+      <c r="N20" s="124"/>
+      <c r="O20" s="124"/>
+      <c r="P20" s="124"/>
+      <c r="Q20" s="124"/>
+      <c r="R20" s="124"/>
+      <c r="S20" s="124"/>
+      <c r="T20" s="124"/>
+      <c r="U20" s="124"/>
+      <c r="V20" s="124"/>
+      <c r="W20" s="124"/>
+      <c r="X20" s="124"/>
+      <c r="Y20" s="124"/>
+      <c r="Z20" s="124"/>
+      <c r="AA20" s="124"/>
+      <c r="AB20" s="124"/>
+      <c r="AC20" s="124"/>
+      <c r="AD20" s="124"/>
+      <c r="AE20" s="124"/>
+      <c r="AF20" s="124"/>
+      <c r="AG20" s="124"/>
+      <c r="AH20" s="124"/>
+      <c r="AI20" s="124"/>
+      <c r="AJ20" s="124"/>
+      <c r="AK20" s="124"/>
+      <c r="AL20" s="124"/>
+      <c r="AM20" s="124"/>
+      <c r="AN20" s="124"/>
+      <c r="AO20" s="124"/>
+      <c r="AP20" s="124"/>
+      <c r="AQ20" s="124"/>
+      <c r="AR20" s="124"/>
+      <c r="AS20" s="124"/>
+      <c r="AT20" s="124"/>
+      <c r="AU20" s="124"/>
+      <c r="AV20" s="124"/>
+      <c r="AW20" s="124"/>
+      <c r="AX20" s="124"/>
+      <c r="AY20" s="124"/>
+      <c r="AZ20" s="124"/>
+      <c r="BA20" s="124"/>
+      <c r="BB20" s="124"/>
+      <c r="BC20" s="124"/>
+      <c r="BD20" s="124"/>
+      <c r="BE20" s="124"/>
+      <c r="BF20" s="124"/>
+      <c r="BG20" s="124"/>
+      <c r="BH20" s="124"/>
+      <c r="BI20" s="124"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="15"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="119" t="s">
         <v>1</v>
       </c>
       <c r="L21" s="119"/>
       <c r="M21" s="119"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
@@ -25045,51 +25081,53 @@
       </c>
       <c r="CR24" s="19">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="65">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="73">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="82">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="91">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="100">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="109">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="114">
         <v>28274.3</v>
       </c>
-      <c r="CZ24" s="45"/>
+      <c r="CZ24" s="128">
+        <v>34536.1</v>
+      </c>
       <c r="DA24" s="61"/>
       <c r="DB24" s="61"/>
       <c r="DC24" s="45"/>
       <c r="DD24" s="69"/>
       <c r="DE24" s="69"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="27">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="27">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="27">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="27">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="27">
         <v>366.97076632473966</v>
       </c>
@@ -25362,51 +25400,53 @@
       </c>
       <c r="CR25" s="28">
         <v>900.8</v>
       </c>
       <c r="CS25" s="66">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="74">
         <v>757.4</v>
       </c>
       <c r="CU25" s="83">
         <v>713.7</v>
       </c>
       <c r="CV25" s="92">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="101">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="110">
         <v>939.4</v>
       </c>
       <c r="CY25" s="115">
         <v>804.3</v>
       </c>
-      <c r="CZ25" s="62"/>
+      <c r="CZ25" s="129">
+        <v>1430.1</v>
+      </c>
       <c r="DA25" s="62"/>
       <c r="DB25" s="62"/>
       <c r="DC25" s="62"/>
       <c r="DD25" s="70"/>
       <c r="DE25" s="70"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="28">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="28">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="28">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="28">
         <v>788.09782040290975</v>
       </c>
@@ -25679,51 +25719,53 @@
       </c>
       <c r="CR26" s="28">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="66">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="74">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="83">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="92">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="101">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="110">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="115">
         <v>2514.8000000000002</v>
       </c>
-      <c r="CZ26" s="62"/>
+      <c r="CZ26" s="129">
+        <v>3395.4</v>
+      </c>
       <c r="DA26" s="62"/>
       <c r="DB26" s="62"/>
       <c r="DC26" s="62"/>
       <c r="DD26" s="70"/>
       <c r="DE26" s="70"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="28">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="28">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="28">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="28">
         <v>636.70487094619568</v>
       </c>
@@ -25996,51 +26038,53 @@
       </c>
       <c r="CR27" s="28">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="66">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="74">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="83">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="92">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="101">
         <v>1328</v>
       </c>
       <c r="CX27" s="110">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="115">
         <v>2693.2</v>
       </c>
-      <c r="CZ27" s="62"/>
+      <c r="CZ27" s="129">
+        <v>3031.7</v>
+      </c>
       <c r="DA27" s="62"/>
       <c r="DB27" s="62"/>
       <c r="DC27" s="62"/>
       <c r="DD27" s="70"/>
       <c r="DE27" s="70"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="28">
         <v>816.54001148884072</v>
       </c>
@@ -26313,51 +26357,53 @@
       </c>
       <c r="CR28" s="28">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="66">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="74">
         <v>543.4</v>
       </c>
       <c r="CU28" s="83">
         <v>753.1</v>
       </c>
       <c r="CV28" s="92">
         <v>528</v>
       </c>
       <c r="CW28" s="101">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="110">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="115">
         <v>1250</v>
       </c>
-      <c r="CZ28" s="62"/>
+      <c r="CZ28" s="129">
+        <v>2354.5</v>
+      </c>
       <c r="DA28" s="62"/>
       <c r="DB28" s="62"/>
       <c r="DC28" s="62"/>
       <c r="DD28" s="70"/>
       <c r="DE28" s="70"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="28">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="28">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="28">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="28">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="28">
         <v>945.33894253333347</v>
       </c>
@@ -26630,51 +26676,53 @@
       </c>
       <c r="CR29" s="28">
         <v>3476</v>
       </c>
       <c r="CS29" s="66">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="74">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="83">
         <v>776.8</v>
       </c>
       <c r="CV29" s="92">
         <v>981.1</v>
       </c>
       <c r="CW29" s="101">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="110">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="115">
         <v>2452.9</v>
       </c>
-      <c r="CZ29" s="62"/>
+      <c r="CZ29" s="129">
+        <v>2390.8000000000002</v>
+      </c>
       <c r="DA29" s="62"/>
       <c r="DB29" s="62"/>
       <c r="DC29" s="62"/>
       <c r="DD29" s="70"/>
       <c r="DE29" s="70"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="28">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="30">
         <v>618.62874483119526</v>
       </c>
@@ -26947,51 +26995,53 @@
       </c>
       <c r="CR30" s="28">
         <v>12253</v>
       </c>
       <c r="CS30" s="66">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="74">
         <v>838.3</v>
       </c>
       <c r="CU30" s="83">
         <v>516.1</v>
       </c>
       <c r="CV30" s="92">
         <v>673.1</v>
       </c>
       <c r="CW30" s="101">
         <v>841.8</v>
       </c>
       <c r="CX30" s="110">
         <v>699</v>
       </c>
       <c r="CY30" s="115">
         <v>1419.4</v>
       </c>
-      <c r="CZ30" s="62"/>
+      <c r="CZ30" s="129">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="DA30" s="62"/>
       <c r="DB30" s="62"/>
       <c r="DC30" s="62"/>
       <c r="DD30" s="70"/>
       <c r="DE30" s="70"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="30">
         <v>680.40097396184365</v>
       </c>
@@ -27264,51 +27314,53 @@
       </c>
       <c r="CR31" s="28">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="66">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="74">
         <v>828</v>
       </c>
       <c r="CU31" s="83">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="92">
         <v>1107</v>
       </c>
       <c r="CW31" s="101">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="110">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="115">
         <v>2019</v>
       </c>
-      <c r="CZ31" s="62"/>
+      <c r="CZ31" s="129">
+        <v>4879.6000000000004</v>
+      </c>
       <c r="DA31" s="62"/>
       <c r="DB31" s="62"/>
       <c r="DC31" s="62"/>
       <c r="DD31" s="70"/>
       <c r="DE31" s="70"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="27">
         <v>798.87570609363127</v>
       </c>
@@ -27581,51 +27633,53 @@
       </c>
       <c r="CR32" s="28">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="66">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="74">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="83">
         <v>734.7</v>
       </c>
       <c r="CV32" s="92">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="101">
         <v>943</v>
       </c>
       <c r="CX32" s="110">
         <v>994.8</v>
       </c>
       <c r="CY32" s="115">
         <v>2918</v>
       </c>
-      <c r="CZ32" s="62"/>
+      <c r="CZ32" s="129">
+        <v>1602.3</v>
+      </c>
       <c r="DA32" s="62"/>
       <c r="DB32" s="62"/>
       <c r="DC32" s="62"/>
       <c r="DD32" s="70"/>
       <c r="DE32" s="70"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="28">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="30">
         <v>561.20232128051782</v>
       </c>
@@ -27898,51 +27952,53 @@
       </c>
       <c r="CR33" s="28">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="66">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="74">
         <v>458.9</v>
       </c>
       <c r="CU33" s="83">
         <v>858.6</v>
       </c>
       <c r="CV33" s="92">
         <v>840.2</v>
       </c>
       <c r="CW33" s="101">
         <v>526.1</v>
       </c>
       <c r="CX33" s="110">
         <v>676.7</v>
       </c>
       <c r="CY33" s="115">
         <v>1054.8</v>
       </c>
-      <c r="CZ33" s="62"/>
+      <c r="CZ33" s="129">
+        <v>2864</v>
+      </c>
       <c r="DA33" s="62"/>
       <c r="DB33" s="62"/>
       <c r="DC33" s="62"/>
       <c r="DD33" s="70"/>
       <c r="DE33" s="70"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="28">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="30">
         <v>858.54338108510842</v>
       </c>
@@ -28215,51 +28271,53 @@
       </c>
       <c r="CR34" s="28">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="66">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="74">
         <v>408.3</v>
       </c>
       <c r="CU34" s="83">
         <v>763.9</v>
       </c>
       <c r="CV34" s="92">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="101">
         <v>1898</v>
       </c>
       <c r="CX34" s="110">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="115">
         <v>2520.5</v>
       </c>
-      <c r="CZ34" s="62"/>
+      <c r="CZ34" s="129">
+        <v>1002.7</v>
+      </c>
       <c r="DA34" s="62"/>
       <c r="DB34" s="62"/>
       <c r="DC34" s="62"/>
       <c r="DD34" s="70"/>
       <c r="DE34" s="70"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="30">
         <v>1684.5268759335104</v>
       </c>
@@ -28532,51 +28590,53 @@
       </c>
       <c r="CR35" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="66">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="74">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="83">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="92">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="101">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="110">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="115">
         <v>4312</v>
       </c>
-      <c r="CZ35" s="62"/>
+      <c r="CZ35" s="129">
+        <v>6475.9</v>
+      </c>
       <c r="DA35" s="62"/>
       <c r="DB35" s="62"/>
       <c r="DC35" s="62"/>
       <c r="DD35" s="70"/>
       <c r="DE35" s="70"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="28">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="28">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="28">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="28">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="28">
         <v>511.15610415935652</v>
       </c>
@@ -28849,51 +28909,53 @@
       </c>
       <c r="CR36" s="28">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="66">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="74">
         <v>484.3</v>
       </c>
       <c r="CU36" s="83">
         <v>684.2</v>
       </c>
       <c r="CV36" s="92">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="101">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="110">
         <v>619</v>
       </c>
       <c r="CY36" s="115">
         <v>1377.3</v>
       </c>
-      <c r="CZ36" s="62"/>
+      <c r="CZ36" s="129">
+        <v>1676.5</v>
+      </c>
       <c r="DA36" s="62"/>
       <c r="DB36" s="62"/>
       <c r="DC36" s="62"/>
       <c r="DD36" s="70"/>
       <c r="DE36" s="70"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="28">
         <v>1015.3913359753967</v>
       </c>
@@ -29166,121 +29228,123 @@
       </c>
       <c r="CR37" s="28">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="66">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="74">
         <v>911.8</v>
       </c>
       <c r="CU37" s="83">
         <v>1076</v>
       </c>
       <c r="CV37" s="92">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="101">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="110">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="115">
         <v>2938.2</v>
       </c>
-      <c r="CZ37" s="62"/>
+      <c r="CZ37" s="129">
+        <v>2246.1999999999998</v>
+      </c>
       <c r="DA37" s="62"/>
       <c r="DB37" s="62"/>
       <c r="DC37" s="62"/>
       <c r="DD37" s="70"/>
       <c r="DE37" s="70"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="120" t="s">
+      <c r="A39" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="120"/>
-[...58 lines deleted...]
-      <c r="BI39" s="120"/>
+      <c r="B39" s="124"/>
+      <c r="C39" s="124"/>
+      <c r="D39" s="124"/>
+      <c r="E39" s="124"/>
+      <c r="F39" s="124"/>
+      <c r="G39" s="124"/>
+      <c r="H39" s="124"/>
+      <c r="I39" s="124"/>
+      <c r="J39" s="124"/>
+      <c r="K39" s="124"/>
+      <c r="L39" s="124"/>
+      <c r="M39" s="124"/>
+      <c r="N39" s="124"/>
+      <c r="O39" s="124"/>
+      <c r="P39" s="124"/>
+      <c r="Q39" s="124"/>
+      <c r="R39" s="124"/>
+      <c r="S39" s="124"/>
+      <c r="T39" s="124"/>
+      <c r="U39" s="124"/>
+      <c r="V39" s="124"/>
+      <c r="W39" s="124"/>
+      <c r="X39" s="124"/>
+      <c r="Y39" s="124"/>
+      <c r="Z39" s="124"/>
+      <c r="AA39" s="124"/>
+      <c r="AB39" s="124"/>
+      <c r="AC39" s="124"/>
+      <c r="AD39" s="124"/>
+      <c r="AE39" s="124"/>
+      <c r="AF39" s="124"/>
+      <c r="AG39" s="124"/>
+      <c r="AH39" s="124"/>
+      <c r="AI39" s="124"/>
+      <c r="AJ39" s="124"/>
+      <c r="AK39" s="124"/>
+      <c r="AL39" s="124"/>
+      <c r="AM39" s="124"/>
+      <c r="AN39" s="124"/>
+      <c r="AO39" s="124"/>
+      <c r="AP39" s="124"/>
+      <c r="AQ39" s="124"/>
+      <c r="AR39" s="124"/>
+      <c r="AS39" s="124"/>
+      <c r="AT39" s="124"/>
+      <c r="AU39" s="124"/>
+      <c r="AV39" s="124"/>
+      <c r="AW39" s="124"/>
+      <c r="AX39" s="124"/>
+      <c r="AY39" s="124"/>
+      <c r="AZ39" s="124"/>
+      <c r="BA39" s="124"/>
+      <c r="BB39" s="124"/>
+      <c r="BC39" s="124"/>
+      <c r="BD39" s="124"/>
+      <c r="BE39" s="124"/>
+      <c r="BF39" s="124"/>
+      <c r="BG39" s="124"/>
+      <c r="BH39" s="124"/>
+      <c r="BI39" s="124"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="119" t="s">
         <v>1</v>
       </c>
       <c r="L40" s="119"/>
       <c r="M40" s="119"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="15"/>
       <c r="U40" s="15"/>
@@ -30131,51 +30195,53 @@
       </c>
       <c r="CR43" s="19">
         <v>77907.8</v>
       </c>
       <c r="CS43" s="67">
         <v>24697.4</v>
       </c>
       <c r="CT43" s="75">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU43" s="84">
         <v>1412</v>
       </c>
       <c r="CV43" s="93">
         <v>1092.2</v>
       </c>
       <c r="CW43" s="102">
         <v>1026.8</v>
       </c>
       <c r="CX43" s="111">
         <v>492</v>
       </c>
       <c r="CY43" s="35">
         <v>724.5</v>
       </c>
-      <c r="CZ43" s="45"/>
+      <c r="CZ43" s="130">
+        <v>14674.6</v>
+      </c>
       <c r="DA43" s="61"/>
       <c r="DB43" s="61"/>
       <c r="DC43" s="45"/>
       <c r="DD43" s="69"/>
       <c r="DE43" s="69"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="C44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="D44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="E44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="F44" s="27">
         <v>23.204153150656001</v>
       </c>
@@ -30448,51 +30514,53 @@
       </c>
       <c r="CR44" s="28">
         <v>-203.1</v>
       </c>
       <c r="CS44" s="68">
         <v>-718.4</v>
       </c>
       <c r="CT44" s="76">
         <v>95.2</v>
       </c>
       <c r="CU44" s="85">
         <v>139.9</v>
       </c>
       <c r="CV44" s="94">
         <v>65.400000000000006</v>
       </c>
       <c r="CW44" s="103">
         <v>140.4</v>
       </c>
       <c r="CX44" s="112">
         <v>32.799999999999997</v>
       </c>
       <c r="CY44" s="37">
         <v>56.4</v>
       </c>
-      <c r="CZ44" s="62"/>
+      <c r="CZ44" s="131">
+        <v>606.29999999999995</v>
+      </c>
       <c r="DA44" s="62"/>
       <c r="DB44" s="62"/>
       <c r="DC44" s="62"/>
       <c r="DD44" s="70"/>
       <c r="DE44" s="70"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="C45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="D45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="E45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="F45" s="29">
         <v>11.707953466666666</v>
       </c>
@@ -30765,51 +30833,53 @@
       </c>
       <c r="CR45" s="28">
         <v>419.2</v>
       </c>
       <c r="CS45" s="68">
         <v>-1433.1</v>
       </c>
       <c r="CT45" s="76">
         <v>66.900000000000006</v>
       </c>
       <c r="CU45" s="85">
         <v>98.3</v>
       </c>
       <c r="CV45" s="94">
         <v>45.9</v>
       </c>
       <c r="CW45" s="103">
         <v>132.5</v>
       </c>
       <c r="CX45" s="112">
         <v>23</v>
       </c>
       <c r="CY45" s="37">
         <v>39.6</v>
       </c>
-      <c r="CZ45" s="62"/>
+      <c r="CZ45" s="131">
+        <v>1202.2</v>
+      </c>
       <c r="DA45" s="62"/>
       <c r="DB45" s="62"/>
       <c r="DC45" s="62"/>
       <c r="DD45" s="70"/>
       <c r="DE45" s="70"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="C46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="D46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="E46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="F46" s="29">
         <v>194.23519233989333</v>
       </c>
@@ -31082,51 +31152,53 @@
       </c>
       <c r="CR46" s="28">
         <v>751.3</v>
       </c>
       <c r="CS46" s="68">
         <v>1064</v>
       </c>
       <c r="CT46" s="76">
         <v>881.7</v>
       </c>
       <c r="CU46" s="85">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV46" s="94">
         <v>975.2</v>
       </c>
       <c r="CW46" s="103">
         <v>752.2</v>
       </c>
       <c r="CX46" s="112">
         <v>433.8</v>
       </c>
       <c r="CY46" s="37">
         <v>625.29999999999995</v>
       </c>
-      <c r="CZ46" s="62"/>
+      <c r="CZ46" s="131">
+        <v>972.4</v>
+      </c>
       <c r="DA46" s="62"/>
       <c r="DB46" s="62"/>
       <c r="DC46" s="62"/>
       <c r="DD46" s="70"/>
       <c r="DE46" s="70"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>5</v>
       </c>
@@ -31399,51 +31471,53 @@
       </c>
       <c r="CR47" s="28">
         <v>3418</v>
       </c>
       <c r="CS47" s="68">
         <v>1956.1</v>
       </c>
       <c r="CT47" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU47" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV47" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW47" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX47" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY47" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ47" s="62"/>
+      <c r="CZ47" s="131">
+        <v>1391</v>
+      </c>
       <c r="DA47" s="62"/>
       <c r="DB47" s="62"/>
       <c r="DC47" s="62"/>
       <c r="DD47" s="70"/>
       <c r="DE47" s="70"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>5</v>
       </c>
@@ -31716,51 +31790,53 @@
       </c>
       <c r="CR48" s="28">
         <v>148.1</v>
       </c>
       <c r="CS48" s="68">
         <v>-98.9</v>
       </c>
       <c r="CT48" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU48" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV48" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW48" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX48" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY48" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ48" s="62"/>
+      <c r="CZ48" s="131">
+        <v>656.2</v>
+      </c>
       <c r="DA48" s="62"/>
       <c r="DB48" s="62"/>
       <c r="DC48" s="62"/>
       <c r="DD48" s="70"/>
       <c r="DE48" s="70"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>5</v>
       </c>
@@ -32033,51 +32109,53 @@
       </c>
       <c r="CR49" s="28">
         <v>11421.7</v>
       </c>
       <c r="CS49" s="68">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT49" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU49" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV49" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW49" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX49" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY49" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ49" s="62"/>
+      <c r="CZ49" s="131">
+        <v>411.6</v>
+      </c>
       <c r="DA49" s="62"/>
       <c r="DB49" s="62"/>
       <c r="DC49" s="62"/>
       <c r="DD49" s="70"/>
       <c r="DE49" s="70"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>5</v>
       </c>
@@ -32350,51 +32428,53 @@
       </c>
       <c r="CR50" s="28">
         <v>10281.200000000001</v>
       </c>
       <c r="CS50" s="68">
         <v>-1896.1</v>
       </c>
       <c r="CT50" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU50" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV50" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW50" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX50" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY50" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ50" s="62"/>
+      <c r="CZ50" s="131">
+        <v>3360.3</v>
+      </c>
       <c r="DA50" s="62"/>
       <c r="DB50" s="62"/>
       <c r="DC50" s="62"/>
       <c r="DD50" s="70"/>
       <c r="DE50" s="70"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>5</v>
       </c>
@@ -32667,51 +32747,53 @@
       </c>
       <c r="CR51" s="28">
         <v>17783</v>
       </c>
       <c r="CS51" s="68">
         <v>6012</v>
       </c>
       <c r="CT51" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU51" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV51" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW51" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX51" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY51" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ51" s="62"/>
+      <c r="CZ51" s="131">
+        <v>517.20000000000005</v>
+      </c>
       <c r="DA51" s="62"/>
       <c r="DB51" s="62"/>
       <c r="DC51" s="62"/>
       <c r="DD51" s="70"/>
       <c r="DE51" s="70"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>5</v>
       </c>
@@ -32984,51 +33066,53 @@
       </c>
       <c r="CR52" s="28">
         <v>627</v>
       </c>
       <c r="CS52" s="68">
         <v>632.79999999999995</v>
       </c>
       <c r="CT52" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU52" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV52" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW52" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX52" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY52" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ52" s="62"/>
+      <c r="CZ52" s="131">
+        <v>1719.1</v>
+      </c>
       <c r="DA52" s="62"/>
       <c r="DB52" s="62"/>
       <c r="DC52" s="62"/>
       <c r="DD52" s="70"/>
       <c r="DE52" s="70"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>5</v>
       </c>
@@ -33301,51 +33385,53 @@
       </c>
       <c r="CR53" s="28">
         <v>31.7</v>
       </c>
       <c r="CS53" s="68">
         <v>268.60000000000002</v>
       </c>
       <c r="CT53" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU53" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV53" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW53" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX53" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY53" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ53" s="62"/>
+      <c r="CZ53" s="131">
+        <v>528.79999999999995</v>
+      </c>
       <c r="DA53" s="62"/>
       <c r="DB53" s="62"/>
       <c r="DC53" s="62"/>
       <c r="DD53" s="70"/>
       <c r="DE53" s="70"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="27" t="s">
         <v>5</v>
       </c>
@@ -33618,51 +33704,53 @@
       </c>
       <c r="CR54" s="28">
         <v>5988.8</v>
       </c>
       <c r="CS54" s="68">
         <v>8309.9</v>
       </c>
       <c r="CT54" s="76">
         <v>4.2</v>
       </c>
       <c r="CU54" s="85">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV54" s="94">
         <v>5.7</v>
       </c>
       <c r="CW54" s="103">
         <v>1.6</v>
       </c>
       <c r="CX54" s="112">
         <v>2.4</v>
       </c>
       <c r="CY54" s="37">
         <v>3.3</v>
       </c>
-      <c r="CZ54" s="62"/>
+      <c r="CZ54" s="131">
+        <v>1731.6</v>
+      </c>
       <c r="DA54" s="62"/>
       <c r="DB54" s="62"/>
       <c r="DC54" s="62"/>
       <c r="DD54" s="70"/>
       <c r="DE54" s="70"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>5</v>
       </c>
@@ -33935,51 +34023,53 @@
       </c>
       <c r="CR55" s="28">
         <v>15851.6</v>
       </c>
       <c r="CS55" s="68">
         <v>2404</v>
       </c>
       <c r="CT55" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU55" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV55" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW55" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX55" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY55" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ55" s="62"/>
+      <c r="CZ55" s="131">
+        <v>691.1</v>
+      </c>
       <c r="DA55" s="62"/>
       <c r="DB55" s="62"/>
       <c r="DC55" s="62"/>
       <c r="DD55" s="70"/>
       <c r="DE55" s="70"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>5</v>
       </c>
@@ -34252,121 +34342,123 @@
       </c>
       <c r="CR56" s="28">
         <v>11389.4</v>
       </c>
       <c r="CS56" s="68">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT56" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU56" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV56" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW56" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX56" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY56" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ56" s="62"/>
+      <c r="CZ56" s="131">
+        <v>886.8</v>
+      </c>
       <c r="DA56" s="62"/>
       <c r="DB56" s="62"/>
       <c r="DC56" s="62"/>
       <c r="DD56" s="70"/>
       <c r="DE56" s="70"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="125" t="s">
+      <c r="A58" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="125"/>
-[...58 lines deleted...]
-      <c r="BI58" s="125"/>
+      <c r="B58" s="120"/>
+      <c r="C58" s="120"/>
+      <c r="D58" s="120"/>
+      <c r="E58" s="120"/>
+      <c r="F58" s="120"/>
+      <c r="G58" s="120"/>
+      <c r="H58" s="120"/>
+      <c r="I58" s="120"/>
+      <c r="J58" s="120"/>
+      <c r="K58" s="120"/>
+      <c r="L58" s="120"/>
+      <c r="M58" s="120"/>
+      <c r="N58" s="120"/>
+      <c r="O58" s="120"/>
+      <c r="P58" s="120"/>
+      <c r="Q58" s="120"/>
+      <c r="R58" s="120"/>
+      <c r="S58" s="120"/>
+      <c r="T58" s="120"/>
+      <c r="U58" s="120"/>
+      <c r="V58" s="120"/>
+      <c r="W58" s="120"/>
+      <c r="X58" s="120"/>
+      <c r="Y58" s="120"/>
+      <c r="Z58" s="120"/>
+      <c r="AA58" s="120"/>
+      <c r="AB58" s="120"/>
+      <c r="AC58" s="120"/>
+      <c r="AD58" s="120"/>
+      <c r="AE58" s="120"/>
+      <c r="AF58" s="120"/>
+      <c r="AG58" s="120"/>
+      <c r="AH58" s="120"/>
+      <c r="AI58" s="120"/>
+      <c r="AJ58" s="120"/>
+      <c r="AK58" s="120"/>
+      <c r="AL58" s="120"/>
+      <c r="AM58" s="120"/>
+      <c r="AN58" s="120"/>
+      <c r="AO58" s="120"/>
+      <c r="AP58" s="120"/>
+      <c r="AQ58" s="120"/>
+      <c r="AR58" s="120"/>
+      <c r="AS58" s="120"/>
+      <c r="AT58" s="120"/>
+      <c r="AU58" s="120"/>
+      <c r="AV58" s="120"/>
+      <c r="AW58" s="120"/>
+      <c r="AX58" s="120"/>
+      <c r="AY58" s="120"/>
+      <c r="AZ58" s="120"/>
+      <c r="BA58" s="120"/>
+      <c r="BB58" s="120"/>
+      <c r="BC58" s="120"/>
+      <c r="BD58" s="120"/>
+      <c r="BE58" s="120"/>
+      <c r="BF58" s="120"/>
+      <c r="BG58" s="120"/>
+      <c r="BH58" s="120"/>
+      <c r="BI58" s="120"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="119" t="s">
         <v>1</v>
       </c>
       <c r="L59" s="119"/>
       <c r="M59" s="119"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
@@ -35217,51 +35309,53 @@
       </c>
       <c r="CR62" s="19">
         <v>17989.7</v>
       </c>
       <c r="CS62" s="69">
         <v>23250.3</v>
       </c>
       <c r="CT62" s="78">
         <v>11975.7</v>
       </c>
       <c r="CU62" s="87">
         <v>13352.8</v>
       </c>
       <c r="CV62" s="96">
         <v>15403.2</v>
       </c>
       <c r="CW62" s="105">
         <v>17284.400000000001</v>
       </c>
       <c r="CX62" s="114">
         <v>17489.2</v>
       </c>
       <c r="CY62" s="114">
         <v>27541.1</v>
       </c>
-      <c r="CZ62" s="45"/>
+      <c r="CZ62" s="132">
+        <v>19850.8</v>
+      </c>
       <c r="DA62" s="61"/>
       <c r="DB62" s="61"/>
       <c r="DC62" s="45"/>
       <c r="DD62" s="69"/>
       <c r="DE62" s="69"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>178.33372101723498</v>
       </c>
       <c r="C63" s="27">
         <v>228.90215220821307</v>
       </c>
       <c r="D63" s="27">
         <v>212.38046229500799</v>
       </c>
       <c r="E63" s="27">
         <v>262.23708166677636</v>
       </c>
       <c r="F63" s="27">
         <v>343.76661317408366</v>
       </c>
@@ -35534,51 +35628,53 @@
       </c>
       <c r="CR63" s="28">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS63" s="70">
         <v>1825.6</v>
       </c>
       <c r="CT63" s="79">
         <v>662.1</v>
       </c>
       <c r="CU63" s="88">
         <v>573.79999999999995</v>
       </c>
       <c r="CV63" s="97">
         <v>1279.3</v>
       </c>
       <c r="CW63" s="106">
         <v>951.7</v>
       </c>
       <c r="CX63" s="115">
         <v>906.7</v>
       </c>
       <c r="CY63" s="115">
         <v>747.7</v>
       </c>
-      <c r="CZ63" s="62"/>
+      <c r="CZ63" s="133">
+        <v>823.3</v>
+      </c>
       <c r="DA63" s="62"/>
       <c r="DB63" s="62"/>
       <c r="DC63" s="62"/>
       <c r="DD63" s="70"/>
       <c r="DE63" s="70"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="29">
         <v>531.50890616076595</v>
       </c>
       <c r="C64" s="29">
         <v>572.39095760833106</v>
       </c>
       <c r="D64" s="29">
         <v>749.93677703606272</v>
       </c>
       <c r="E64" s="29">
         <v>741.66190742834215</v>
       </c>
       <c r="F64" s="29">
         <v>776.38986693624292</v>
       </c>
@@ -35851,51 +35947,53 @@
       </c>
       <c r="CR64" s="28">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS64" s="70">
         <v>2915.1</v>
       </c>
       <c r="CT64" s="79">
         <v>1719.9</v>
       </c>
       <c r="CU64" s="88">
         <v>1753.3</v>
       </c>
       <c r="CV64" s="97">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW64" s="106">
         <v>2021</v>
       </c>
       <c r="CX64" s="115">
         <v>2212.4</v>
       </c>
       <c r="CY64" s="115">
         <v>2474.4</v>
       </c>
-      <c r="CZ64" s="62"/>
+      <c r="CZ64" s="133">
+        <v>2192.1</v>
+      </c>
       <c r="DA64" s="62"/>
       <c r="DB64" s="62"/>
       <c r="DC64" s="62"/>
       <c r="DD64" s="70"/>
       <c r="DE64" s="70"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="29">
         <v>322.87154640183849</v>
       </c>
       <c r="C65" s="29">
         <v>372.38488464810979</v>
       </c>
       <c r="D65" s="29">
         <v>388.41270580268622</v>
       </c>
       <c r="E65" s="29">
         <v>353.80587686415026</v>
       </c>
       <c r="F65" s="29">
         <v>442.46967860630235</v>
       </c>
@@ -36168,51 +36266,53 @@
       </c>
       <c r="CR65" s="28">
         <v>994.1</v>
       </c>
       <c r="CS65" s="70">
         <v>1406.7</v>
       </c>
       <c r="CT65" s="79">
         <v>460.7</v>
       </c>
       <c r="CU65" s="88">
         <v>834.2</v>
       </c>
       <c r="CV65" s="97">
         <v>913.3</v>
       </c>
       <c r="CW65" s="106">
         <v>575.79999999999995</v>
       </c>
       <c r="CX65" s="115">
         <v>912</v>
       </c>
       <c r="CY65" s="115">
         <v>2067</v>
       </c>
-      <c r="CZ65" s="62"/>
+      <c r="CZ65" s="133">
+        <v>2058.3000000000002</v>
+      </c>
       <c r="DA65" s="62"/>
       <c r="DB65" s="62"/>
       <c r="DC65" s="62"/>
       <c r="DD65" s="70"/>
       <c r="DE65" s="70"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="29">
         <v>308.40933908924279</v>
       </c>
       <c r="C66" s="29">
         <v>422.97899001472905</v>
       </c>
       <c r="D66" s="29">
         <v>361.53583498876583</v>
       </c>
       <c r="E66" s="29">
         <v>781.96649970233932</v>
       </c>
       <c r="F66" s="29">
         <v>816.54001148884072</v>
       </c>
@@ -36485,51 +36585,53 @@
       </c>
       <c r="CR66" s="28">
         <v>856.3</v>
       </c>
       <c r="CS66" s="70">
         <v>626.5</v>
       </c>
       <c r="CT66" s="79">
         <v>543.4</v>
       </c>
       <c r="CU66" s="88">
         <v>753.1</v>
       </c>
       <c r="CV66" s="97">
         <v>528</v>
       </c>
       <c r="CW66" s="106">
         <v>1465.8</v>
       </c>
       <c r="CX66" s="115">
         <v>1130.5</v>
       </c>
       <c r="CY66" s="115">
         <v>1249.5999999999999</v>
       </c>
-      <c r="CZ66" s="62"/>
+      <c r="CZ66" s="133">
+        <v>962.8</v>
+      </c>
       <c r="DA66" s="62"/>
       <c r="DB66" s="62"/>
       <c r="DC66" s="62"/>
       <c r="DD66" s="70"/>
       <c r="DE66" s="70"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="29">
         <v>539.42437764545275</v>
       </c>
       <c r="C67" s="29">
         <v>415.89364222342073</v>
       </c>
       <c r="D67" s="29">
         <v>615.99798077563207</v>
       </c>
       <c r="E67" s="29">
         <v>675.0256776551937</v>
       </c>
       <c r="F67" s="29">
         <v>945.33894253333347</v>
       </c>
@@ -36802,51 +36904,53 @@
       </c>
       <c r="CR67" s="28">
         <v>3326.9</v>
       </c>
       <c r="CS67" s="70">
         <v>5462.4</v>
       </c>
       <c r="CT67" s="79">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU67" s="88">
         <v>776.8</v>
       </c>
       <c r="CV67" s="97">
         <v>981.1</v>
       </c>
       <c r="CW67" s="106">
         <v>1138.5</v>
       </c>
       <c r="CX67" s="115">
         <v>1460.1</v>
       </c>
       <c r="CY67" s="115">
         <v>2452.1999999999998</v>
       </c>
-      <c r="CZ67" s="62"/>
+      <c r="CZ67" s="133">
+        <v>1733.9</v>
+      </c>
       <c r="DA67" s="62"/>
       <c r="DB67" s="62"/>
       <c r="DC67" s="62"/>
       <c r="DD67" s="70"/>
       <c r="DE67" s="70"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C68" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D68" s="29">
         <v>512.06114869670989</v>
       </c>
       <c r="E68" s="29">
         <v>634.31254384093734</v>
       </c>
       <c r="F68" s="29">
         <v>618.62874483119526</v>
       </c>
@@ -37119,51 +37223,53 @@
       </c>
       <c r="CR68" s="28">
         <v>827.9</v>
       </c>
       <c r="CS68" s="70">
         <v>1649.1</v>
       </c>
       <c r="CT68" s="79">
         <v>838.3</v>
       </c>
       <c r="CU68" s="88">
         <v>516.1</v>
       </c>
       <c r="CV68" s="97">
         <v>673.1</v>
       </c>
       <c r="CW68" s="106">
         <v>841.8</v>
       </c>
       <c r="CX68" s="115">
         <v>699</v>
       </c>
       <c r="CY68" s="115">
         <v>1419</v>
       </c>
-      <c r="CZ68" s="62"/>
+      <c r="CZ68" s="133">
+        <v>774.6</v>
+      </c>
       <c r="DA68" s="62"/>
       <c r="DB68" s="62"/>
       <c r="DC68" s="62"/>
       <c r="DD68" s="70"/>
       <c r="DE68" s="70"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C69" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D69" s="29">
         <v>596.95059105928942</v>
       </c>
       <c r="E69" s="29">
         <v>736.67321629372498</v>
       </c>
       <c r="F69" s="29">
         <v>680.40097396184365</v>
       </c>
@@ -37436,51 +37542,53 @@
       </c>
       <c r="CR69" s="28">
         <v>839.4</v>
       </c>
       <c r="CS69" s="70">
         <v>736.5</v>
       </c>
       <c r="CT69" s="79">
         <v>828</v>
       </c>
       <c r="CU69" s="88">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV69" s="97">
         <v>1107</v>
       </c>
       <c r="CW69" s="106">
         <v>1448.6</v>
       </c>
       <c r="CX69" s="115">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY69" s="115">
         <v>2018.3</v>
       </c>
-      <c r="CZ69" s="62"/>
+      <c r="CZ69" s="133">
+        <v>1517.8</v>
+      </c>
       <c r="DA69" s="62"/>
       <c r="DB69" s="62"/>
       <c r="DC69" s="62"/>
       <c r="DD69" s="70"/>
       <c r="DE69" s="70"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C70" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D70" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E70" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F70" s="27">
         <v>798.87570609363127</v>
       </c>
@@ -37753,51 +37861,53 @@
       </c>
       <c r="CR70" s="28">
         <v>788.1</v>
       </c>
       <c r="CS70" s="70">
         <v>772.2</v>
       </c>
       <c r="CT70" s="79">
         <v>582.70000000000005</v>
       </c>
       <c r="CU70" s="88">
         <v>734.7</v>
       </c>
       <c r="CV70" s="97">
         <v>620.20000000000005</v>
       </c>
       <c r="CW70" s="106">
         <v>943</v>
       </c>
       <c r="CX70" s="115">
         <v>994.8</v>
       </c>
       <c r="CY70" s="115">
         <v>2917.1</v>
       </c>
-      <c r="CZ70" s="62"/>
+      <c r="CZ70" s="133">
+        <v>1084.5999999999999</v>
+      </c>
       <c r="DA70" s="62"/>
       <c r="DB70" s="62"/>
       <c r="DC70" s="62"/>
       <c r="DD70" s="70"/>
       <c r="DE70" s="70"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C71" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D71" s="29">
         <v>684.38291789818766</v>
       </c>
       <c r="E71" s="29">
         <v>345.00049866909688</v>
       </c>
       <c r="F71" s="29">
         <v>561.20232128051782</v>
       </c>
@@ -38070,51 +38180,53 @@
       </c>
       <c r="CR71" s="28">
         <v>688.5</v>
       </c>
       <c r="CS71" s="70">
         <v>1021.2</v>
       </c>
       <c r="CT71" s="79">
         <v>458.9</v>
       </c>
       <c r="CU71" s="88">
         <v>858.6</v>
       </c>
       <c r="CV71" s="97">
         <v>840.2</v>
       </c>
       <c r="CW71" s="106">
         <v>526.1</v>
       </c>
       <c r="CX71" s="115">
         <v>676.7</v>
       </c>
       <c r="CY71" s="115">
         <v>1054.5</v>
       </c>
-      <c r="CZ71" s="62"/>
+      <c r="CZ71" s="133">
+        <v>1144</v>
+      </c>
       <c r="DA71" s="62"/>
       <c r="DB71" s="62"/>
       <c r="DC71" s="62"/>
       <c r="DD71" s="70"/>
       <c r="DE71" s="70"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C72" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D72" s="29">
         <v>688.82445760853977</v>
       </c>
       <c r="E72" s="29">
         <v>340.78113842834091</v>
       </c>
       <c r="F72" s="29">
         <v>858.54338108510842</v>
       </c>
@@ -38387,51 +38499,53 @@
       </c>
       <c r="CR72" s="28">
         <v>2277.9</v>
       </c>
       <c r="CS72" s="70">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT72" s="79">
         <v>408.3</v>
       </c>
       <c r="CU72" s="88">
         <v>763.9</v>
       </c>
       <c r="CV72" s="97">
         <v>1236.3</v>
       </c>
       <c r="CW72" s="106">
         <v>1898</v>
       </c>
       <c r="CX72" s="115">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY72" s="115">
         <v>2519.6999999999998</v>
       </c>
-      <c r="CZ72" s="62"/>
+      <c r="CZ72" s="133">
+        <v>473.6</v>
+      </c>
       <c r="DA72" s="62"/>
       <c r="DB72" s="62"/>
       <c r="DC72" s="62"/>
       <c r="DD72" s="70"/>
       <c r="DE72" s="70"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C73" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D73" s="29">
         <v>1517.7906142168663</v>
       </c>
       <c r="E73" s="29">
         <v>1653.8241868218543</v>
       </c>
       <c r="F73" s="29">
         <v>1684.5268759335104</v>
       </c>
@@ -38704,51 +38818,53 @@
       </c>
       <c r="CR73" s="28">
         <v>3609.3</v>
       </c>
       <c r="CS73" s="70">
         <v>3139.6</v>
       </c>
       <c r="CT73" s="79">
         <v>2876.3</v>
       </c>
       <c r="CU73" s="88">
         <v>2928.5</v>
       </c>
       <c r="CV73" s="97">
         <v>3399.7</v>
       </c>
       <c r="CW73" s="106">
         <v>3687.6</v>
       </c>
       <c r="CX73" s="115">
         <v>3903.3</v>
       </c>
       <c r="CY73" s="115">
         <v>4307.3999999999996</v>
       </c>
-      <c r="CZ73" s="62"/>
+      <c r="CZ73" s="133">
+        <v>4742.3</v>
+      </c>
       <c r="DA73" s="62"/>
       <c r="DB73" s="62"/>
       <c r="DC73" s="62"/>
       <c r="DD73" s="70"/>
       <c r="DE73" s="70"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="29">
         <v>306.39295443728338</v>
       </c>
       <c r="C74" s="29">
         <v>448.87767982242065</v>
       </c>
       <c r="D74" s="29">
         <v>411.31224253947892</v>
       </c>
       <c r="E74" s="29">
         <v>425.50111516802929</v>
       </c>
       <c r="F74" s="29">
         <v>511.15610415935652</v>
       </c>
@@ -39021,51 +39137,53 @@
       </c>
       <c r="CR74" s="28">
         <v>596.9</v>
       </c>
       <c r="CS74" s="70">
         <v>928.9</v>
       </c>
       <c r="CT74" s="79">
         <v>484.3</v>
       </c>
       <c r="CU74" s="88">
         <v>684.2</v>
       </c>
       <c r="CV74" s="97">
         <v>604.70000000000005</v>
       </c>
       <c r="CW74" s="106">
         <v>629.20000000000005</v>
       </c>
       <c r="CX74" s="115">
         <v>619</v>
       </c>
       <c r="CY74" s="115">
         <v>1376.9</v>
       </c>
-      <c r="CZ74" s="62"/>
+      <c r="CZ74" s="133">
+        <v>984.8</v>
+      </c>
       <c r="DA74" s="62"/>
       <c r="DB74" s="62"/>
       <c r="DC74" s="62"/>
       <c r="DD74" s="70"/>
       <c r="DE74" s="70"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C75" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D75" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E75" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F75" s="28">
         <v>1015.3913359753967</v>
       </c>
@@ -39338,51 +39456,53 @@
       </c>
       <c r="CR75" s="28">
         <v>936.3</v>
       </c>
       <c r="CS75" s="70">
         <v>1658.4</v>
       </c>
       <c r="CT75" s="79">
         <v>911.8</v>
       </c>
       <c r="CU75" s="88">
         <v>1076</v>
       </c>
       <c r="CV75" s="97">
         <v>1145.2</v>
       </c>
       <c r="CW75" s="106">
         <v>1157.3</v>
       </c>
       <c r="CX75" s="115">
         <v>1543.9</v>
       </c>
       <c r="CY75" s="115">
         <v>2937.3</v>
       </c>
-      <c r="CZ75" s="62"/>
+      <c r="CZ75" s="133">
+        <v>1358.7</v>
+      </c>
       <c r="DA75" s="62"/>
       <c r="DB75" s="62"/>
       <c r="DC75" s="62"/>
       <c r="DD75" s="70"/>
       <c r="DE75" s="70"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="15"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
       <c r="E76" s="15"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15"/>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76" s="15"/>
@@ -39445,114 +39565,114 @@
       <c r="BW76" s="15"/>
       <c r="BX76" s="15"/>
       <c r="BY76" s="15"/>
       <c r="BZ76" s="15"/>
       <c r="CA76" s="15"/>
       <c r="CB76" s="15"/>
       <c r="CC76" s="15"/>
       <c r="CD76" s="15"/>
       <c r="CE76" s="15"/>
       <c r="CF76" s="15"/>
       <c r="CG76" s="15"/>
       <c r="CH76" s="15"/>
       <c r="CI76" s="15"/>
       <c r="CJ76" s="15"/>
       <c r="CK76" s="15"/>
       <c r="CL76" s="15"/>
       <c r="CM76" s="15"/>
       <c r="CN76" s="15"/>
       <c r="CO76" s="15"/>
       <c r="CP76" s="15"/>
       <c r="CQ76" s="15"/>
       <c r="CR76" s="15"/>
       <c r="CS76" s="15"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="123"/>
-[...3 lines deleted...]
-      <c r="F77" s="123"/>
+      <c r="B77" s="125"/>
+      <c r="C77" s="125"/>
+      <c r="D77" s="125"/>
+      <c r="E77" s="125"/>
+      <c r="F77" s="125"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AL77" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:109" ht="15.75">
-      <c r="B79" s="124"/>
-[...46 lines deleted...]
-      <c r="AW79" s="124"/>
+      <c r="B79" s="123"/>
+      <c r="C79" s="123"/>
+      <c r="D79" s="123"/>
+      <c r="E79" s="123"/>
+      <c r="F79" s="123"/>
+      <c r="G79" s="123"/>
+      <c r="H79" s="123"/>
+      <c r="I79" s="123"/>
+      <c r="J79" s="123"/>
+      <c r="K79" s="123"/>
+      <c r="L79" s="123"/>
+      <c r="M79" s="123"/>
+      <c r="N79" s="123"/>
+      <c r="O79" s="123"/>
+      <c r="P79" s="123"/>
+      <c r="Q79" s="123"/>
+      <c r="R79" s="123"/>
+      <c r="S79" s="123"/>
+      <c r="T79" s="123"/>
+      <c r="U79" s="123"/>
+      <c r="V79" s="123"/>
+      <c r="W79" s="123"/>
+      <c r="X79" s="123"/>
+      <c r="Y79" s="123"/>
+      <c r="Z79" s="123"/>
+      <c r="AA79" s="123"/>
+      <c r="AB79" s="123"/>
+      <c r="AC79" s="123"/>
+      <c r="AD79" s="123"/>
+      <c r="AE79" s="123"/>
+      <c r="AF79" s="123"/>
+      <c r="AG79" s="123"/>
+      <c r="AH79" s="123"/>
+      <c r="AI79" s="123"/>
+      <c r="AJ79" s="123"/>
+      <c r="AK79" s="123"/>
+      <c r="AL79" s="123"/>
+      <c r="AM79" s="123"/>
+      <c r="AN79" s="123"/>
+      <c r="AO79" s="123"/>
+      <c r="AP79" s="123"/>
+      <c r="AQ79" s="123"/>
+      <c r="AR79" s="123"/>
+      <c r="AS79" s="123"/>
+      <c r="AT79" s="123"/>
+      <c r="AU79" s="123"/>
+      <c r="AV79" s="123"/>
+      <c r="AW79" s="123"/>
     </row>
     <row r="80" spans="1:109">
       <c r="B80" s="13"/>
       <c r="C80" s="14"/>
       <c r="D80" s="14"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="13"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
@@ -40262,242 +40382,242 @@
       <c r="AB94" s="6"/>
       <c r="AC94" s="6"/>
       <c r="AD94" s="6"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="6"/>
       <c r="AU94" s="6"/>
       <c r="AV94" s="6"/>
       <c r="AW94" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="81">
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="CH41:CS41"/>
+    <mergeCell ref="CP59:CS59"/>
+    <mergeCell ref="CH60:CS60"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CP40:CS40"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BF21:BI21"/>
+    <mergeCell ref="AL79:AW79"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B79:M79"/>
+    <mergeCell ref="N79:Y79"/>
+    <mergeCell ref="Z79:AK79"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="W40:Y40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="AH40:AK40"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="BF59:BI59"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AH59:AK59"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AH21:AK21"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="AT40:AW40"/>
     <mergeCell ref="AL60:AW60"/>
     <mergeCell ref="AT21:AW21"/>
     <mergeCell ref="CD59:CG59"/>
     <mergeCell ref="BF40:BI40"/>
     <mergeCell ref="AX60:BI60"/>
     <mergeCell ref="AL41:AW41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="AT59:AW59"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="CD40:CG40"/>
-    <mergeCell ref="CD2:CG2"/>
-[...63 lines deleted...]
-    <mergeCell ref="DB40:DE40"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>