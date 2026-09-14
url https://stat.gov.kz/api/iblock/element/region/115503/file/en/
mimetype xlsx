--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -9885,88 +9885,88 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
@@ -18969,372 +18969,372 @@
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="10" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="1" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="128" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="124"/>
-[...58 lines deleted...]
-      <c r="BI1" s="124"/>
+      <c r="B1" s="128"/>
+      <c r="C1" s="128"/>
+      <c r="D1" s="128"/>
+      <c r="E1" s="128"/>
+      <c r="F1" s="128"/>
+      <c r="G1" s="128"/>
+      <c r="H1" s="128"/>
+      <c r="I1" s="128"/>
+      <c r="J1" s="128"/>
+      <c r="K1" s="128"/>
+      <c r="L1" s="128"/>
+      <c r="M1" s="128"/>
+      <c r="N1" s="128"/>
+      <c r="O1" s="128"/>
+      <c r="P1" s="128"/>
+      <c r="Q1" s="128"/>
+      <c r="R1" s="128"/>
+      <c r="S1" s="128"/>
+      <c r="T1" s="128"/>
+      <c r="U1" s="128"/>
+      <c r="V1" s="128"/>
+      <c r="W1" s="128"/>
+      <c r="X1" s="128"/>
+      <c r="Y1" s="128"/>
+      <c r="Z1" s="128"/>
+      <c r="AA1" s="128"/>
+      <c r="AB1" s="128"/>
+      <c r="AC1" s="128"/>
+      <c r="AD1" s="128"/>
+      <c r="AE1" s="128"/>
+      <c r="AF1" s="128"/>
+      <c r="AG1" s="128"/>
+      <c r="AH1" s="128"/>
+      <c r="AI1" s="128"/>
+      <c r="AJ1" s="128"/>
+      <c r="AK1" s="128"/>
+      <c r="AL1" s="128"/>
+      <c r="AM1" s="128"/>
+      <c r="AN1" s="128"/>
+      <c r="AO1" s="128"/>
+      <c r="AP1" s="128"/>
+      <c r="AQ1" s="128"/>
+      <c r="AR1" s="128"/>
+      <c r="AS1" s="128"/>
+      <c r="AT1" s="128"/>
+      <c r="AU1" s="128"/>
+      <c r="AV1" s="128"/>
+      <c r="AW1" s="128"/>
+      <c r="AX1" s="128"/>
+      <c r="AY1" s="128"/>
+      <c r="AZ1" s="128"/>
+      <c r="BA1" s="128"/>
+      <c r="BB1" s="128"/>
+      <c r="BC1" s="128"/>
+      <c r="BD1" s="128"/>
+      <c r="BE1" s="128"/>
+      <c r="BF1" s="128"/>
+      <c r="BG1" s="128"/>
+      <c r="BH1" s="128"/>
+      <c r="BI1" s="128"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
-      <c r="K2" s="119" t="s">
+      <c r="K2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="L2" s="119"/>
-      <c r="M2" s="119"/>
+      <c r="L2" s="127"/>
+      <c r="M2" s="127"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
-      <c r="W2" s="119" t="s">
+      <c r="W2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="X2" s="119"/>
-      <c r="Y2" s="119"/>
+      <c r="X2" s="127"/>
+      <c r="Y2" s="127"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="119" t="s">
+      <c r="AH2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="119"/>
-[...1 lines deleted...]
-      <c r="AK2" s="119"/>
+      <c r="AI2" s="127"/>
+      <c r="AJ2" s="127"/>
+      <c r="AK2" s="127"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="119" t="s">
+      <c r="AT2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="119"/>
-[...1 lines deleted...]
-      <c r="AW2" s="119"/>
+      <c r="AU2" s="127"/>
+      <c r="AV2" s="127"/>
+      <c r="AW2" s="127"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="119" t="s">
+      <c r="BF2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="119"/>
-[...1 lines deleted...]
-      <c r="BI2" s="119"/>
+      <c r="BG2" s="127"/>
+      <c r="BH2" s="127"/>
+      <c r="BI2" s="127"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
       <c r="BR2" s="15"/>
       <c r="BS2" s="15"/>
       <c r="BT2" s="15"/>
       <c r="BU2" s="15"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="119" t="s">
+      <c r="CD2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="119"/>
-[...1 lines deleted...]
-      <c r="CG2" s="119"/>
+      <c r="CE2" s="127"/>
+      <c r="CF2" s="127"/>
+      <c r="CG2" s="127"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="119" t="s">
+      <c r="CP2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="119"/>
-[...1 lines deleted...]
-      <c r="CS2" s="119"/>
+      <c r="CQ2" s="127"/>
+      <c r="CR2" s="127"/>
+      <c r="CS2" s="127"/>
       <c r="CT2" s="15"/>
       <c r="CU2" s="15"/>
       <c r="CV2" s="15"/>
       <c r="CW2" s="15"/>
       <c r="CX2" s="15"/>
       <c r="CY2" s="15"/>
       <c r="CZ2" s="15"/>
       <c r="DA2" s="15"/>
-      <c r="DB2" s="119" t="s">
+      <c r="DB2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="DC2" s="119"/>
-[...1 lines deleted...]
-      <c r="DE2" s="119"/>
+      <c r="DC2" s="127"/>
+      <c r="DD2" s="127"/>
+      <c r="DE2" s="127"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="121"/>
-      <c r="B3" s="116" t="s">
+      <c r="A3" s="129"/>
+      <c r="B3" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="117"/>
-[...10 lines deleted...]
-      <c r="N3" s="116" t="s">
+      <c r="C3" s="125"/>
+      <c r="D3" s="125"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="125"/>
+      <c r="G3" s="125"/>
+      <c r="H3" s="125"/>
+      <c r="I3" s="125"/>
+      <c r="J3" s="125"/>
+      <c r="K3" s="125"/>
+      <c r="L3" s="125"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="124" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="117"/>
-[...10 lines deleted...]
-      <c r="Z3" s="116" t="s">
+      <c r="O3" s="125"/>
+      <c r="P3" s="125"/>
+      <c r="Q3" s="125"/>
+      <c r="R3" s="125"/>
+      <c r="S3" s="125"/>
+      <c r="T3" s="125"/>
+      <c r="U3" s="125"/>
+      <c r="V3" s="125"/>
+      <c r="W3" s="125"/>
+      <c r="X3" s="125"/>
+      <c r="Y3" s="126"/>
+      <c r="Z3" s="124" t="s">
         <v>6</v>
       </c>
-      <c r="AA3" s="117"/>
-[...10 lines deleted...]
-      <c r="AL3" s="116" t="s">
+      <c r="AA3" s="125"/>
+      <c r="AB3" s="125"/>
+      <c r="AC3" s="125"/>
+      <c r="AD3" s="125"/>
+      <c r="AE3" s="125"/>
+      <c r="AF3" s="125"/>
+      <c r="AG3" s="125"/>
+      <c r="AH3" s="125"/>
+      <c r="AI3" s="125"/>
+      <c r="AJ3" s="125"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="AM3" s="117"/>
-[...10 lines deleted...]
-      <c r="AX3" s="116" t="s">
+      <c r="AM3" s="125"/>
+      <c r="AN3" s="125"/>
+      <c r="AO3" s="125"/>
+      <c r="AP3" s="125"/>
+      <c r="AQ3" s="125"/>
+      <c r="AR3" s="125"/>
+      <c r="AS3" s="125"/>
+      <c r="AT3" s="125"/>
+      <c r="AU3" s="125"/>
+      <c r="AV3" s="125"/>
+      <c r="AW3" s="126"/>
+      <c r="AX3" s="124" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="117"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="116" t="s">
+      <c r="AY3" s="125"/>
+      <c r="AZ3" s="125"/>
+      <c r="BA3" s="125"/>
+      <c r="BB3" s="125"/>
+      <c r="BC3" s="125"/>
+      <c r="BD3" s="125"/>
+      <c r="BE3" s="125"/>
+      <c r="BF3" s="125"/>
+      <c r="BG3" s="125"/>
+      <c r="BH3" s="125"/>
+      <c r="BI3" s="126"/>
+      <c r="BJ3" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="BK3" s="117"/>
-[...10 lines deleted...]
-      <c r="BV3" s="116" t="s">
+      <c r="BK3" s="125"/>
+      <c r="BL3" s="125"/>
+      <c r="BM3" s="125"/>
+      <c r="BN3" s="125"/>
+      <c r="BO3" s="125"/>
+      <c r="BP3" s="125"/>
+      <c r="BQ3" s="125"/>
+      <c r="BR3" s="125"/>
+      <c r="BS3" s="125"/>
+      <c r="BT3" s="125"/>
+      <c r="BU3" s="126"/>
+      <c r="BV3" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="117"/>
-[...10 lines deleted...]
-      <c r="CH3" s="116" t="s">
+      <c r="BW3" s="125"/>
+      <c r="BX3" s="125"/>
+      <c r="BY3" s="125"/>
+      <c r="BZ3" s="125"/>
+      <c r="CA3" s="125"/>
+      <c r="CB3" s="125"/>
+      <c r="CC3" s="125"/>
+      <c r="CD3" s="125"/>
+      <c r="CE3" s="125"/>
+      <c r="CF3" s="125"/>
+      <c r="CG3" s="126"/>
+      <c r="CH3" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="CI3" s="117"/>
-[...10 lines deleted...]
-      <c r="CT3" s="116" t="s">
+      <c r="CI3" s="125"/>
+      <c r="CJ3" s="125"/>
+      <c r="CK3" s="125"/>
+      <c r="CL3" s="125"/>
+      <c r="CM3" s="125"/>
+      <c r="CN3" s="125"/>
+      <c r="CO3" s="125"/>
+      <c r="CP3" s="125"/>
+      <c r="CQ3" s="125"/>
+      <c r="CR3" s="125"/>
+      <c r="CS3" s="126"/>
+      <c r="CT3" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="CU3" s="117"/>
-[...9 lines deleted...]
-      <c r="DE3" s="118"/>
+      <c r="CU3" s="125"/>
+      <c r="CV3" s="125"/>
+      <c r="CW3" s="125"/>
+      <c r="CX3" s="125"/>
+      <c r="CY3" s="125"/>
+      <c r="CZ3" s="125"/>
+      <c r="DA3" s="125"/>
+      <c r="DB3" s="125"/>
+      <c r="DC3" s="125"/>
+      <c r="DD3" s="125"/>
+      <c r="DE3" s="126"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="122"/>
+      <c r="A4" s="130"/>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -19926,54 +19926,56 @@
       </c>
       <c r="CR5" s="19">
         <v>96153.3</v>
       </c>
       <c r="CS5" s="63">
         <v>48176.7</v>
       </c>
       <c r="CT5" s="71">
         <v>13252.6</v>
       </c>
       <c r="CU5" s="80">
         <v>14993.7</v>
       </c>
       <c r="CV5" s="89">
         <v>16853.8</v>
       </c>
       <c r="CW5" s="98">
         <v>18470.3</v>
       </c>
       <c r="CX5" s="107">
         <v>18225.099999999999</v>
       </c>
       <c r="CY5" s="114">
         <v>28518.2</v>
       </c>
-      <c r="CZ5" s="126">
+      <c r="CZ5" s="116">
         <v>34780</v>
       </c>
-      <c r="DA5" s="61"/>
+      <c r="DA5" s="61">
+        <v>50580</v>
+      </c>
       <c r="DB5" s="61"/>
       <c r="DC5" s="45"/>
       <c r="DD5" s="69"/>
       <c r="DE5" s="69"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="27">
         <v>206.09758250089098</v>
       </c>
       <c r="C6" s="27">
         <v>256.93930535886909</v>
       </c>
       <c r="D6" s="27">
         <v>236.21061544566399</v>
       </c>
       <c r="E6" s="27">
         <v>307.27123481743234</v>
       </c>
       <c r="F6" s="27">
         <v>381.38276632473963</v>
       </c>
       <c r="G6" s="27">
@@ -20245,54 +20247,56 @@
       </c>
       <c r="CR6" s="28">
         <v>936</v>
       </c>
       <c r="CS6" s="64">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT6" s="72">
         <v>792.6</v>
       </c>
       <c r="CU6" s="81">
         <v>748.9</v>
       </c>
       <c r="CV6" s="90">
         <v>1366.2</v>
       </c>
       <c r="CW6" s="99">
         <v>1078.8</v>
       </c>
       <c r="CX6" s="108">
         <v>959.1</v>
       </c>
       <c r="CY6" s="115">
         <v>823.9</v>
       </c>
-      <c r="CZ6" s="127">
+      <c r="CZ6" s="117">
         <v>1449.7</v>
       </c>
-      <c r="DA6" s="62"/>
+      <c r="DA6" s="123">
+        <v>2268.4</v>
+      </c>
       <c r="DB6" s="62"/>
       <c r="DC6" s="62"/>
       <c r="DD6" s="70"/>
       <c r="DE6" s="70"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="28">
         <v>561.42604534634916</v>
       </c>
       <c r="C7" s="28">
         <v>602.30809679391439</v>
       </c>
       <c r="D7" s="28">
         <v>779.85391622164616</v>
       </c>
       <c r="E7" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F7" s="28">
         <v>781.50782040290972</v>
       </c>
       <c r="G7" s="28">
@@ -20564,54 +20568,56 @@
       </c>
       <c r="CR7" s="28">
         <v>1609.9</v>
       </c>
       <c r="CS7" s="64">
         <v>1527.9</v>
       </c>
       <c r="CT7" s="72">
         <v>1832.5</v>
       </c>
       <c r="CU7" s="81">
         <v>1897.3</v>
       </c>
       <c r="CV7" s="90">
         <v>2167</v>
       </c>
       <c r="CW7" s="99">
         <v>2162</v>
       </c>
       <c r="CX7" s="108">
         <v>2271.9</v>
       </c>
       <c r="CY7" s="115">
         <v>2551.3000000000002</v>
       </c>
-      <c r="CZ7" s="127">
+      <c r="CZ7" s="117">
         <v>3431.9</v>
       </c>
-      <c r="DA7" s="62"/>
+      <c r="DA7" s="123">
+        <v>5328.7</v>
+      </c>
       <c r="DB7" s="62"/>
       <c r="DC7" s="62"/>
       <c r="DD7" s="70"/>
       <c r="DE7" s="70"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28">
         <v>517.7655387417318</v>
       </c>
       <c r="C8" s="28">
         <v>567.27907698800311</v>
       </c>
       <c r="D8" s="28">
         <v>584.08689814257957</v>
       </c>
       <c r="E8" s="28">
         <v>548.65106920404367</v>
       </c>
       <c r="F8" s="28">
         <v>637.3148709461957</v>
       </c>
       <c r="G8" s="28">
@@ -20883,54 +20889,56 @@
       </c>
       <c r="CR8" s="28">
         <v>1751.1</v>
       </c>
       <c r="CS8" s="64">
         <v>2475.9</v>
       </c>
       <c r="CT8" s="72">
         <v>1347.6</v>
       </c>
       <c r="CU8" s="81">
         <v>2008</v>
       </c>
       <c r="CV8" s="90">
         <v>1893.6</v>
       </c>
       <c r="CW8" s="99">
         <v>1359.3</v>
       </c>
       <c r="CX8" s="108">
         <v>1357.6</v>
       </c>
       <c r="CY8" s="115">
         <v>2704.9</v>
       </c>
-      <c r="CZ8" s="127">
+      <c r="CZ8" s="117">
         <v>3043.4</v>
       </c>
-      <c r="DA8" s="62"/>
+      <c r="DA8" s="123">
+        <v>2068.9</v>
+      </c>
       <c r="DB8" s="62"/>
       <c r="DC8" s="62"/>
       <c r="DD8" s="70"/>
       <c r="DE8" s="70"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C9" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D9" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E9" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F9" s="28">
         <v>816.54001148884072</v>
       </c>
       <c r="G9" s="28">
@@ -21202,54 +21210,56 @@
       </c>
       <c r="CR9" s="28">
         <v>4286.5</v>
       </c>
       <c r="CS9" s="64">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT9" s="72">
         <v>554.4</v>
       </c>
       <c r="CU9" s="81">
         <v>764.1</v>
       </c>
       <c r="CV9" s="90">
         <v>539</v>
       </c>
       <c r="CW9" s="99">
         <v>1434</v>
       </c>
       <c r="CX9" s="108">
         <v>1130.8</v>
       </c>
       <c r="CY9" s="115">
         <v>1250.3</v>
       </c>
-      <c r="CZ9" s="127">
+      <c r="CZ9" s="117">
         <v>2354.8000000000002</v>
       </c>
-      <c r="DA9" s="62"/>
+      <c r="DA9" s="123">
+        <v>2941.3</v>
+      </c>
       <c r="DB9" s="62"/>
       <c r="DC9" s="62"/>
       <c r="DD9" s="70"/>
       <c r="DE9" s="70"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="28">
         <v>548.59467764545275</v>
       </c>
       <c r="C10" s="28">
         <v>419.16464222342074</v>
       </c>
       <c r="D10" s="28">
         <v>620.53598077563208</v>
       </c>
       <c r="E10" s="28">
         <v>687.86767765519369</v>
       </c>
       <c r="F10" s="28">
         <v>957.92294253333341</v>
       </c>
       <c r="G10" s="28">
@@ -21521,54 +21531,56 @@
       </c>
       <c r="CR10" s="28">
         <v>3494.1</v>
       </c>
       <c r="CS10" s="64">
         <v>5381.7</v>
       </c>
       <c r="CT10" s="72">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU10" s="81">
         <v>795</v>
       </c>
       <c r="CV10" s="90">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW10" s="99">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX10" s="108">
         <v>1497.5</v>
       </c>
       <c r="CY10" s="115">
         <v>2490.3000000000002</v>
       </c>
-      <c r="CZ10" s="127">
+      <c r="CZ10" s="117">
         <v>2428.1999999999998</v>
       </c>
-      <c r="DA10" s="62"/>
+      <c r="DA10" s="123">
+        <v>2505</v>
+      </c>
       <c r="DB10" s="62"/>
       <c r="DC10" s="62"/>
       <c r="DD10" s="70"/>
       <c r="DE10" s="70"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C11" s="29">
         <v>364.71631991507832</v>
       </c>
       <c r="D11" s="28">
         <v>506.87214869670987</v>
       </c>
       <c r="E11" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F11" s="30">
         <v>618.62874483119526</v>
       </c>
       <c r="G11" s="28">
@@ -21840,54 +21852,56 @@
       </c>
       <c r="CR11" s="28">
         <v>12255.8</v>
       </c>
       <c r="CS11" s="64">
         <v>1068.2</v>
       </c>
       <c r="CT11" s="72">
         <v>841.1</v>
       </c>
       <c r="CU11" s="81">
         <v>518.9</v>
       </c>
       <c r="CV11" s="90">
         <v>678.7</v>
       </c>
       <c r="CW11" s="99">
         <v>845.6</v>
       </c>
       <c r="CX11" s="108">
         <v>702.7</v>
       </c>
       <c r="CY11" s="115">
         <v>1423.2</v>
       </c>
-      <c r="CZ11" s="127">
+      <c r="CZ11" s="117">
         <v>1190.4000000000001</v>
       </c>
-      <c r="DA11" s="62"/>
+      <c r="DA11" s="123">
+        <v>2749</v>
+      </c>
       <c r="DB11" s="62"/>
       <c r="DC11" s="62"/>
       <c r="DD11" s="70"/>
       <c r="DE11" s="70"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C12" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D12" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E12" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F12" s="30">
         <v>680.40097396184365</v>
       </c>
       <c r="G12" s="28">
@@ -22159,54 +22173,56 @@
       </c>
       <c r="CR12" s="28">
         <v>11123.9</v>
       </c>
       <c r="CS12" s="64">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT12" s="72">
         <v>828.2</v>
       </c>
       <c r="CU12" s="81">
         <v>1099.8</v>
       </c>
       <c r="CV12" s="90">
         <v>1107.5</v>
       </c>
       <c r="CW12" s="99">
         <v>1449.4</v>
       </c>
       <c r="CX12" s="108">
         <v>1292.3</v>
       </c>
       <c r="CY12" s="115">
         <v>2019.4</v>
       </c>
-      <c r="CZ12" s="127">
+      <c r="CZ12" s="117">
         <v>4880</v>
       </c>
-      <c r="DA12" s="62"/>
+      <c r="DA12" s="123">
+        <v>8526.9</v>
+      </c>
       <c r="DB12" s="62"/>
       <c r="DC12" s="62"/>
       <c r="DD12" s="70"/>
       <c r="DE12" s="70"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>455.64254713863824</v>
       </c>
       <c r="C13" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D13" s="27">
         <v>571.22490369416789</v>
       </c>
       <c r="E13" s="27">
         <v>656.91081544350345</v>
       </c>
       <c r="F13" s="27">
         <v>800.10170609363126</v>
       </c>
       <c r="G13" s="27">
@@ -22478,54 +22494,56 @@
       </c>
       <c r="CR13" s="28">
         <v>18581.7</v>
       </c>
       <c r="CS13" s="64">
         <v>6789.6</v>
       </c>
       <c r="CT13" s="72">
         <v>588.1</v>
       </c>
       <c r="CU13" s="81">
         <v>740.1</v>
       </c>
       <c r="CV13" s="90">
         <v>628.20000000000005</v>
       </c>
       <c r="CW13" s="99">
         <v>936.5</v>
       </c>
       <c r="CX13" s="108">
         <v>997.9</v>
       </c>
       <c r="CY13" s="115">
         <v>2921.1</v>
       </c>
-      <c r="CZ13" s="127">
+      <c r="CZ13" s="117">
         <v>1605.4</v>
       </c>
-      <c r="DA13" s="62"/>
+      <c r="DA13" s="123">
+        <v>3094.9</v>
+      </c>
       <c r="DB13" s="62"/>
       <c r="DC13" s="62"/>
       <c r="DD13" s="70"/>
       <c r="DE13" s="70"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C14" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D14" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E14" s="28">
         <v>353.06849866909687</v>
       </c>
       <c r="F14" s="30">
         <v>568.46432128051777</v>
       </c>
       <c r="G14" s="28">
@@ -22797,54 +22815,56 @@
       </c>
       <c r="CR14" s="28">
         <v>1346.2</v>
       </c>
       <c r="CS14" s="64">
         <v>1684.3</v>
       </c>
       <c r="CT14" s="72">
         <v>489.2</v>
       </c>
       <c r="CU14" s="81">
         <v>888.9</v>
       </c>
       <c r="CV14" s="90">
         <v>870.5</v>
       </c>
       <c r="CW14" s="99">
         <v>449.4</v>
       </c>
       <c r="CX14" s="108">
         <v>680.2</v>
       </c>
       <c r="CY14" s="115">
         <v>1058.3</v>
       </c>
-      <c r="CZ14" s="127">
+      <c r="CZ14" s="117">
         <v>2867.5</v>
       </c>
-      <c r="DA14" s="62"/>
+      <c r="DA14" s="123">
+        <v>5173</v>
+      </c>
       <c r="DB14" s="62"/>
       <c r="DC14" s="62"/>
       <c r="DD14" s="70"/>
       <c r="DE14" s="70"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C15" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D15" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E15" s="28">
         <v>341.16513842834092</v>
       </c>
       <c r="F15" s="30">
         <v>858.4723810851084</v>
       </c>
       <c r="G15" s="28">
@@ -23116,54 +23136,56 @@
       </c>
       <c r="CR15" s="28">
         <v>2310.6</v>
       </c>
       <c r="CS15" s="64">
         <v>1377</v>
       </c>
       <c r="CT15" s="72">
         <v>408.7</v>
       </c>
       <c r="CU15" s="81">
         <v>764.3</v>
       </c>
       <c r="CV15" s="90">
         <v>1236.7</v>
       </c>
       <c r="CW15" s="99">
         <v>1965.3</v>
       </c>
       <c r="CX15" s="108">
         <v>1156</v>
       </c>
       <c r="CY15" s="115">
         <v>2537.6</v>
       </c>
-      <c r="CZ15" s="127">
+      <c r="CZ15" s="117">
         <v>1019.9</v>
       </c>
-      <c r="DA15" s="62"/>
+      <c r="DA15" s="123">
+        <v>1376</v>
+      </c>
       <c r="DB15" s="62"/>
       <c r="DC15" s="62"/>
       <c r="DD15" s="70"/>
       <c r="DE15" s="70"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C16" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D16" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E16" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F16" s="30">
         <v>1684.5268759335104</v>
       </c>
       <c r="G16" s="28">
@@ -23435,54 +23457,56 @@
       </c>
       <c r="CR16" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS16" s="64">
         <v>11449.5</v>
       </c>
       <c r="CT16" s="72">
         <v>2880.5</v>
       </c>
       <c r="CU16" s="81">
         <v>2933.7</v>
       </c>
       <c r="CV16" s="90">
         <v>3405.4</v>
       </c>
       <c r="CW16" s="99">
         <v>3689.2</v>
       </c>
       <c r="CX16" s="108">
         <v>3905.8</v>
       </c>
       <c r="CY16" s="115">
         <v>4312</v>
       </c>
-      <c r="CZ16" s="127">
+      <c r="CZ16" s="117">
         <v>6475.9</v>
       </c>
-      <c r="DA16" s="62"/>
+      <c r="DA16" s="123">
+        <v>7009.6</v>
+      </c>
       <c r="DB16" s="62"/>
       <c r="DC16" s="62"/>
       <c r="DD16" s="70"/>
       <c r="DE16" s="70"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="29">
         <v>306.47667110428335</v>
       </c>
       <c r="C17" s="29">
         <v>448.97067982242066</v>
       </c>
       <c r="D17" s="28">
         <v>411.33824253947893</v>
       </c>
       <c r="E17" s="28">
         <v>425.51611516802927</v>
       </c>
       <c r="F17" s="30">
         <v>511.1711041593565</v>
       </c>
       <c r="G17" s="28">
@@ -23754,54 +23778,56 @@
       </c>
       <c r="CR17" s="28">
         <v>16462.2</v>
       </c>
       <c r="CS17" s="64">
         <v>3342</v>
       </c>
       <c r="CT17" s="72">
         <v>493.4</v>
       </c>
       <c r="CU17" s="81">
         <v>693.3</v>
       </c>
       <c r="CV17" s="90">
         <v>613.9</v>
       </c>
       <c r="CW17" s="99">
         <v>699.7</v>
       </c>
       <c r="CX17" s="108">
         <v>643.4</v>
       </c>
       <c r="CY17" s="115">
         <v>1401.8</v>
       </c>
-      <c r="CZ17" s="127">
+      <c r="CZ17" s="117">
         <v>1700.9</v>
       </c>
-      <c r="DA17" s="62"/>
+      <c r="DA17" s="123">
+        <v>3508</v>
+      </c>
       <c r="DB17" s="62"/>
       <c r="DC17" s="62"/>
       <c r="DD17" s="70"/>
       <c r="DE17" s="70"/>
     </row>
     <row r="18" spans="1:109" s="4" customFormat="1">
       <c r="A18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="28">
         <v>755.37510351411277</v>
       </c>
       <c r="C18" s="28">
         <v>751.57853891198124</v>
       </c>
       <c r="D18" s="28">
         <v>728.86472084844024</v>
       </c>
       <c r="E18" s="28">
         <v>620.13448764131374</v>
       </c>
       <c r="F18" s="28">
         <v>1039.3953359753968</v>
       </c>
       <c r="G18" s="32">
@@ -24073,423 +24099,425 @@
       </c>
       <c r="CR18" s="28">
         <v>12394.4</v>
       </c>
       <c r="CS18" s="64">
         <v>10504</v>
       </c>
       <c r="CT18" s="72">
         <v>977.1</v>
       </c>
       <c r="CU18" s="81">
         <v>1141.3</v>
       </c>
       <c r="CV18" s="90">
         <v>1291.2</v>
       </c>
       <c r="CW18" s="99">
         <v>1224.2</v>
       </c>
       <c r="CX18" s="108">
         <v>1629.8</v>
       </c>
       <c r="CY18" s="115">
         <v>3024.1</v>
       </c>
-      <c r="CZ18" s="127">
+      <c r="CZ18" s="117">
         <v>2332.1</v>
       </c>
-      <c r="DA18" s="62"/>
+      <c r="DA18" s="123">
+        <v>4030.3</v>
+      </c>
       <c r="DB18" s="62"/>
       <c r="DC18" s="62"/>
       <c r="DD18" s="70"/>
       <c r="DE18" s="70"/>
     </row>
     <row r="19" spans="1:109">
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="6"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="124" t="s">
+      <c r="A20" s="128" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="124"/>
-[...58 lines deleted...]
-      <c r="BI20" s="124"/>
+      <c r="B20" s="128"/>
+      <c r="C20" s="128"/>
+      <c r="D20" s="128"/>
+      <c r="E20" s="128"/>
+      <c r="F20" s="128"/>
+      <c r="G20" s="128"/>
+      <c r="H20" s="128"/>
+      <c r="I20" s="128"/>
+      <c r="J20" s="128"/>
+      <c r="K20" s="128"/>
+      <c r="L20" s="128"/>
+      <c r="M20" s="128"/>
+      <c r="N20" s="128"/>
+      <c r="O20" s="128"/>
+      <c r="P20" s="128"/>
+      <c r="Q20" s="128"/>
+      <c r="R20" s="128"/>
+      <c r="S20" s="128"/>
+      <c r="T20" s="128"/>
+      <c r="U20" s="128"/>
+      <c r="V20" s="128"/>
+      <c r="W20" s="128"/>
+      <c r="X20" s="128"/>
+      <c r="Y20" s="128"/>
+      <c r="Z20" s="128"/>
+      <c r="AA20" s="128"/>
+      <c r="AB20" s="128"/>
+      <c r="AC20" s="128"/>
+      <c r="AD20" s="128"/>
+      <c r="AE20" s="128"/>
+      <c r="AF20" s="128"/>
+      <c r="AG20" s="128"/>
+      <c r="AH20" s="128"/>
+      <c r="AI20" s="128"/>
+      <c r="AJ20" s="128"/>
+      <c r="AK20" s="128"/>
+      <c r="AL20" s="128"/>
+      <c r="AM20" s="128"/>
+      <c r="AN20" s="128"/>
+      <c r="AO20" s="128"/>
+      <c r="AP20" s="128"/>
+      <c r="AQ20" s="128"/>
+      <c r="AR20" s="128"/>
+      <c r="AS20" s="128"/>
+      <c r="AT20" s="128"/>
+      <c r="AU20" s="128"/>
+      <c r="AV20" s="128"/>
+      <c r="AW20" s="128"/>
+      <c r="AX20" s="128"/>
+      <c r="AY20" s="128"/>
+      <c r="AZ20" s="128"/>
+      <c r="BA20" s="128"/>
+      <c r="BB20" s="128"/>
+      <c r="BC20" s="128"/>
+      <c r="BD20" s="128"/>
+      <c r="BE20" s="128"/>
+      <c r="BF20" s="128"/>
+      <c r="BG20" s="128"/>
+      <c r="BH20" s="128"/>
+      <c r="BI20" s="128"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="15"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
-      <c r="K21" s="119" t="s">
+      <c r="K21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="119"/>
-      <c r="M21" s="119"/>
+      <c r="L21" s="127"/>
+      <c r="M21" s="127"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
       <c r="V21" s="15"/>
-      <c r="W21" s="119" t="s">
+      <c r="W21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="X21" s="119"/>
-      <c r="Y21" s="119"/>
+      <c r="X21" s="127"/>
+      <c r="Y21" s="127"/>
       <c r="Z21" s="15"/>
       <c r="AA21" s="15"/>
       <c r="AB21" s="15"/>
       <c r="AC21" s="15"/>
       <c r="AD21" s="15"/>
       <c r="AE21" s="15"/>
       <c r="AF21" s="15"/>
       <c r="AG21" s="15"/>
-      <c r="AH21" s="119" t="s">
+      <c r="AH21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AI21" s="119"/>
-[...1 lines deleted...]
-      <c r="AK21" s="119"/>
+      <c r="AI21" s="127"/>
+      <c r="AJ21" s="127"/>
+      <c r="AK21" s="127"/>
       <c r="AL21" s="15"/>
       <c r="AM21" s="15"/>
       <c r="AN21" s="15"/>
       <c r="AO21" s="15"/>
       <c r="AP21" s="15"/>
       <c r="AQ21" s="15"/>
       <c r="AR21" s="15"/>
       <c r="AS21" s="15"/>
-      <c r="AT21" s="119" t="s">
+      <c r="AT21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AU21" s="119"/>
-[...1 lines deleted...]
-      <c r="AW21" s="119"/>
+      <c r="AU21" s="127"/>
+      <c r="AV21" s="127"/>
+      <c r="AW21" s="127"/>
       <c r="AX21" s="15"/>
       <c r="AY21" s="15"/>
       <c r="AZ21" s="15"/>
       <c r="BA21" s="15"/>
       <c r="BB21" s="15"/>
       <c r="BC21" s="15"/>
       <c r="BD21" s="15"/>
       <c r="BE21" s="15"/>
-      <c r="BF21" s="119" t="s">
+      <c r="BF21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="BG21" s="119"/>
-[...1 lines deleted...]
-      <c r="BI21" s="119"/>
+      <c r="BG21" s="127"/>
+      <c r="BH21" s="127"/>
+      <c r="BI21" s="127"/>
       <c r="BJ21" s="15"/>
       <c r="BK21" s="15"/>
       <c r="BL21" s="15"/>
       <c r="BM21" s="15"/>
       <c r="BN21" s="15"/>
       <c r="BO21" s="15"/>
       <c r="BP21" s="15"/>
       <c r="BQ21" s="15"/>
       <c r="BR21" s="15"/>
       <c r="BS21" s="15"/>
       <c r="BT21" s="15"/>
       <c r="BU21" s="15"/>
       <c r="BV21" s="15"/>
       <c r="BW21" s="15"/>
       <c r="BX21" s="15"/>
       <c r="BY21" s="15"/>
       <c r="BZ21" s="15"/>
       <c r="CA21" s="15"/>
       <c r="CB21" s="15"/>
       <c r="CC21" s="15"/>
-      <c r="CD21" s="119" t="s">
+      <c r="CD21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CE21" s="119"/>
-[...1 lines deleted...]
-      <c r="CG21" s="119"/>
+      <c r="CE21" s="127"/>
+      <c r="CF21" s="127"/>
+      <c r="CG21" s="127"/>
       <c r="CH21" s="15"/>
       <c r="CI21" s="15"/>
       <c r="CJ21" s="15"/>
       <c r="CK21" s="15"/>
       <c r="CL21" s="15"/>
       <c r="CM21" s="15"/>
       <c r="CN21" s="15"/>
       <c r="CO21" s="15"/>
-      <c r="CP21" s="119" t="s">
+      <c r="CP21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CQ21" s="119"/>
-[...1 lines deleted...]
-      <c r="CS21" s="119"/>
+      <c r="CQ21" s="127"/>
+      <c r="CR21" s="127"/>
+      <c r="CS21" s="127"/>
       <c r="CT21" s="15"/>
       <c r="CU21" s="15"/>
       <c r="CV21" s="15"/>
       <c r="CW21" s="15"/>
       <c r="CX21" s="15"/>
       <c r="CY21" s="15"/>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
-      <c r="DB21" s="119" t="s">
+      <c r="DB21" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="DC21" s="119"/>
-[...1 lines deleted...]
-      <c r="DE21" s="119"/>
+      <c r="DC21" s="127"/>
+      <c r="DD21" s="127"/>
+      <c r="DE21" s="127"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="121"/>
-      <c r="B22" s="116" t="s">
+      <c r="A22" s="129"/>
+      <c r="B22" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="117"/>
-[...10 lines deleted...]
-      <c r="N22" s="116" t="s">
+      <c r="C22" s="125"/>
+      <c r="D22" s="125"/>
+      <c r="E22" s="125"/>
+      <c r="F22" s="125"/>
+      <c r="G22" s="125"/>
+      <c r="H22" s="125"/>
+      <c r="I22" s="125"/>
+      <c r="J22" s="125"/>
+      <c r="K22" s="125"/>
+      <c r="L22" s="125"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="124" t="s">
         <v>4</v>
       </c>
-      <c r="O22" s="117"/>
-[...10 lines deleted...]
-      <c r="Z22" s="116" t="s">
+      <c r="O22" s="125"/>
+      <c r="P22" s="125"/>
+      <c r="Q22" s="125"/>
+      <c r="R22" s="125"/>
+      <c r="S22" s="125"/>
+      <c r="T22" s="125"/>
+      <c r="U22" s="125"/>
+      <c r="V22" s="125"/>
+      <c r="W22" s="125"/>
+      <c r="X22" s="125"/>
+      <c r="Y22" s="126"/>
+      <c r="Z22" s="124" t="s">
         <v>6</v>
       </c>
-      <c r="AA22" s="117"/>
-[...10 lines deleted...]
-      <c r="AL22" s="116" t="s">
+      <c r="AA22" s="125"/>
+      <c r="AB22" s="125"/>
+      <c r="AC22" s="125"/>
+      <c r="AD22" s="125"/>
+      <c r="AE22" s="125"/>
+      <c r="AF22" s="125"/>
+      <c r="AG22" s="125"/>
+      <c r="AH22" s="125"/>
+      <c r="AI22" s="125"/>
+      <c r="AJ22" s="125"/>
+      <c r="AK22" s="126"/>
+      <c r="AL22" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="AM22" s="117"/>
-[...10 lines deleted...]
-      <c r="AX22" s="116" t="s">
+      <c r="AM22" s="125"/>
+      <c r="AN22" s="125"/>
+      <c r="AO22" s="125"/>
+      <c r="AP22" s="125"/>
+      <c r="AQ22" s="125"/>
+      <c r="AR22" s="125"/>
+      <c r="AS22" s="125"/>
+      <c r="AT22" s="125"/>
+      <c r="AU22" s="125"/>
+      <c r="AV22" s="125"/>
+      <c r="AW22" s="126"/>
+      <c r="AX22" s="124" t="s">
         <v>20</v>
       </c>
-      <c r="AY22" s="117"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="116" t="s">
+      <c r="AY22" s="125"/>
+      <c r="AZ22" s="125"/>
+      <c r="BA22" s="125"/>
+      <c r="BB22" s="125"/>
+      <c r="BC22" s="125"/>
+      <c r="BD22" s="125"/>
+      <c r="BE22" s="125"/>
+      <c r="BF22" s="125"/>
+      <c r="BG22" s="125"/>
+      <c r="BH22" s="125"/>
+      <c r="BI22" s="126"/>
+      <c r="BJ22" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="BK22" s="117"/>
-[...10 lines deleted...]
-      <c r="BV22" s="116" t="s">
+      <c r="BK22" s="125"/>
+      <c r="BL22" s="125"/>
+      <c r="BM22" s="125"/>
+      <c r="BN22" s="125"/>
+      <c r="BO22" s="125"/>
+      <c r="BP22" s="125"/>
+      <c r="BQ22" s="125"/>
+      <c r="BR22" s="125"/>
+      <c r="BS22" s="125"/>
+      <c r="BT22" s="125"/>
+      <c r="BU22" s="126"/>
+      <c r="BV22" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="BW22" s="117"/>
-[...10 lines deleted...]
-      <c r="CH22" s="116" t="s">
+      <c r="BW22" s="125"/>
+      <c r="BX22" s="125"/>
+      <c r="BY22" s="125"/>
+      <c r="BZ22" s="125"/>
+      <c r="CA22" s="125"/>
+      <c r="CB22" s="125"/>
+      <c r="CC22" s="125"/>
+      <c r="CD22" s="125"/>
+      <c r="CE22" s="125"/>
+      <c r="CF22" s="125"/>
+      <c r="CG22" s="126"/>
+      <c r="CH22" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="CI22" s="117"/>
-[...10 lines deleted...]
-      <c r="CT22" s="116" t="s">
+      <c r="CI22" s="125"/>
+      <c r="CJ22" s="125"/>
+      <c r="CK22" s="125"/>
+      <c r="CL22" s="125"/>
+      <c r="CM22" s="125"/>
+      <c r="CN22" s="125"/>
+      <c r="CO22" s="125"/>
+      <c r="CP22" s="125"/>
+      <c r="CQ22" s="125"/>
+      <c r="CR22" s="125"/>
+      <c r="CS22" s="126"/>
+      <c r="CT22" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="CU22" s="117"/>
-[...9 lines deleted...]
-      <c r="DE22" s="118"/>
+      <c r="CU22" s="125"/>
+      <c r="CV22" s="125"/>
+      <c r="CW22" s="125"/>
+      <c r="CX22" s="125"/>
+      <c r="CY22" s="125"/>
+      <c r="CZ22" s="125"/>
+      <c r="DA22" s="125"/>
+      <c r="DB22" s="125"/>
+      <c r="DC22" s="125"/>
+      <c r="DD22" s="125"/>
+      <c r="DE22" s="126"/>
     </row>
     <row r="23" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A23" s="122"/>
+      <c r="A23" s="130"/>
       <c r="B23" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="17" t="s">
@@ -25081,54 +25109,56 @@
       </c>
       <c r="CR24" s="19">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="65">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="73">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="82">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="91">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="100">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="109">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="114">
         <v>28274.3</v>
       </c>
-      <c r="CZ24" s="128">
+      <c r="CZ24" s="118">
         <v>34536.1</v>
       </c>
-      <c r="DA24" s="61"/>
+      <c r="DA24" s="61">
+        <v>50336.1</v>
+      </c>
       <c r="DB24" s="61"/>
       <c r="DC24" s="45"/>
       <c r="DD24" s="69"/>
       <c r="DE24" s="69"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="27">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="27">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="27">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="27">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="27">
         <v>366.97076632473966</v>
       </c>
       <c r="G25" s="27">
@@ -25400,54 +25430,56 @@
       </c>
       <c r="CR25" s="28">
         <v>900.8</v>
       </c>
       <c r="CS25" s="66">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="74">
         <v>757.4</v>
       </c>
       <c r="CU25" s="83">
         <v>713.7</v>
       </c>
       <c r="CV25" s="92">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="101">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="110">
         <v>939.4</v>
       </c>
       <c r="CY25" s="115">
         <v>804.3</v>
       </c>
-      <c r="CZ25" s="129">
+      <c r="CZ25" s="119">
         <v>1430.1</v>
       </c>
-      <c r="DA25" s="62"/>
+      <c r="DA25" s="123">
+        <v>2248.6999999999998</v>
+      </c>
       <c r="DB25" s="62"/>
       <c r="DC25" s="62"/>
       <c r="DD25" s="70"/>
       <c r="DE25" s="70"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="28">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="28">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="28">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="28">
         <v>788.09782040290975</v>
       </c>
       <c r="G26" s="32">
@@ -25719,54 +25751,56 @@
       </c>
       <c r="CR26" s="28">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="66">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="74">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="83">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="92">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="101">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="110">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="115">
         <v>2514.8000000000002</v>
       </c>
-      <c r="CZ26" s="129">
+      <c r="CZ26" s="119">
         <v>3395.4</v>
       </c>
-      <c r="DA26" s="62"/>
+      <c r="DA26" s="123">
+        <v>5292.1</v>
+      </c>
       <c r="DB26" s="62"/>
       <c r="DC26" s="62"/>
       <c r="DD26" s="70"/>
       <c r="DE26" s="70"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="28">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="28">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="28">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="28">
         <v>636.70487094619568</v>
       </c>
       <c r="G27" s="32">
@@ -26038,54 +26072,56 @@
       </c>
       <c r="CR27" s="28">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="66">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="74">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="83">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="92">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="101">
         <v>1328</v>
       </c>
       <c r="CX27" s="110">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="115">
         <v>2693.2</v>
       </c>
-      <c r="CZ27" s="129">
+      <c r="CZ27" s="119">
         <v>3031.7</v>
       </c>
-      <c r="DA27" s="62"/>
+      <c r="DA27" s="123">
+        <v>2057.1999999999998</v>
+      </c>
       <c r="DB27" s="62"/>
       <c r="DC27" s="62"/>
       <c r="DD27" s="70"/>
       <c r="DE27" s="70"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="28">
         <v>816.54001148884072</v>
       </c>
       <c r="G28" s="32">
@@ -26357,54 +26393,56 @@
       </c>
       <c r="CR28" s="28">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="66">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="74">
         <v>543.4</v>
       </c>
       <c r="CU28" s="83">
         <v>753.1</v>
       </c>
       <c r="CV28" s="92">
         <v>528</v>
       </c>
       <c r="CW28" s="101">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="110">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="115">
         <v>1250</v>
       </c>
-      <c r="CZ28" s="129">
+      <c r="CZ28" s="119">
         <v>2354.5</v>
       </c>
-      <c r="DA28" s="62"/>
+      <c r="DA28" s="123">
+        <v>2941</v>
+      </c>
       <c r="DB28" s="62"/>
       <c r="DC28" s="62"/>
       <c r="DD28" s="70"/>
       <c r="DE28" s="70"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="28">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="28">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="28">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="28">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="28">
         <v>945.33894253333347</v>
       </c>
       <c r="G29" s="32">
@@ -26676,54 +26714,56 @@
       </c>
       <c r="CR29" s="28">
         <v>3476</v>
       </c>
       <c r="CS29" s="66">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="74">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="83">
         <v>776.8</v>
       </c>
       <c r="CV29" s="92">
         <v>981.1</v>
       </c>
       <c r="CW29" s="101">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="110">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="115">
         <v>2452.9</v>
       </c>
-      <c r="CZ29" s="129">
+      <c r="CZ29" s="119">
         <v>2390.8000000000002</v>
       </c>
-      <c r="DA29" s="62"/>
+      <c r="DA29" s="123">
+        <v>2467.6</v>
+      </c>
       <c r="DB29" s="62"/>
       <c r="DC29" s="62"/>
       <c r="DD29" s="70"/>
       <c r="DE29" s="70"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="28">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="30">
         <v>618.62874483119526</v>
       </c>
       <c r="G30" s="32">
@@ -26995,54 +27035,56 @@
       </c>
       <c r="CR30" s="28">
         <v>12253</v>
       </c>
       <c r="CS30" s="66">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="74">
         <v>838.3</v>
       </c>
       <c r="CU30" s="83">
         <v>516.1</v>
       </c>
       <c r="CV30" s="92">
         <v>673.1</v>
       </c>
       <c r="CW30" s="101">
         <v>841.8</v>
       </c>
       <c r="CX30" s="110">
         <v>699</v>
       </c>
       <c r="CY30" s="115">
         <v>1419.4</v>
       </c>
-      <c r="CZ30" s="129">
+      <c r="CZ30" s="119">
         <v>1186.5999999999999</v>
       </c>
-      <c r="DA30" s="62"/>
+      <c r="DA30" s="123">
+        <v>2745.2</v>
+      </c>
       <c r="DB30" s="62"/>
       <c r="DC30" s="62"/>
       <c r="DD30" s="70"/>
       <c r="DE30" s="70"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="30">
         <v>680.40097396184365</v>
       </c>
       <c r="G31" s="32">
@@ -27314,54 +27356,56 @@
       </c>
       <c r="CR31" s="28">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="66">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="74">
         <v>828</v>
       </c>
       <c r="CU31" s="83">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="92">
         <v>1107</v>
       </c>
       <c r="CW31" s="101">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="110">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="115">
         <v>2019</v>
       </c>
-      <c r="CZ31" s="129">
+      <c r="CZ31" s="119">
         <v>4879.6000000000004</v>
       </c>
-      <c r="DA31" s="62"/>
+      <c r="DA31" s="123">
+        <v>8526.4</v>
+      </c>
       <c r="DB31" s="62"/>
       <c r="DC31" s="62"/>
       <c r="DD31" s="70"/>
       <c r="DE31" s="70"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="27">
         <v>798.87570609363127</v>
       </c>
       <c r="G32" s="27">
@@ -27633,54 +27677,56 @@
       </c>
       <c r="CR32" s="28">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="66">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="74">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="83">
         <v>734.7</v>
       </c>
       <c r="CV32" s="92">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="101">
         <v>943</v>
       </c>
       <c r="CX32" s="110">
         <v>994.8</v>
       </c>
       <c r="CY32" s="115">
         <v>2918</v>
       </c>
-      <c r="CZ32" s="129">
+      <c r="CZ32" s="119">
         <v>1602.3</v>
       </c>
-      <c r="DA32" s="62"/>
+      <c r="DA32" s="123">
+        <v>3091.8</v>
+      </c>
       <c r="DB32" s="62"/>
       <c r="DC32" s="62"/>
       <c r="DD32" s="70"/>
       <c r="DE32" s="70"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="28">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="30">
         <v>561.20232128051782</v>
       </c>
       <c r="G33" s="32">
@@ -27952,54 +27998,56 @@
       </c>
       <c r="CR33" s="28">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="66">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="74">
         <v>458.9</v>
       </c>
       <c r="CU33" s="83">
         <v>858.6</v>
       </c>
       <c r="CV33" s="92">
         <v>840.2</v>
       </c>
       <c r="CW33" s="101">
         <v>526.1</v>
       </c>
       <c r="CX33" s="110">
         <v>676.7</v>
       </c>
       <c r="CY33" s="115">
         <v>1054.8</v>
       </c>
-      <c r="CZ33" s="129">
+      <c r="CZ33" s="119">
         <v>2864</v>
       </c>
-      <c r="DA33" s="62"/>
+      <c r="DA33" s="123">
+        <v>5169.5</v>
+      </c>
       <c r="DB33" s="62"/>
       <c r="DC33" s="62"/>
       <c r="DD33" s="70"/>
       <c r="DE33" s="70"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="28">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="30">
         <v>858.54338108510842</v>
       </c>
       <c r="G34" s="32">
@@ -28271,54 +28319,56 @@
       </c>
       <c r="CR34" s="28">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="66">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="74">
         <v>408.3</v>
       </c>
       <c r="CU34" s="83">
         <v>763.9</v>
       </c>
       <c r="CV34" s="92">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="101">
         <v>1898</v>
       </c>
       <c r="CX34" s="110">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="115">
         <v>2520.5</v>
       </c>
-      <c r="CZ34" s="129">
+      <c r="CZ34" s="119">
         <v>1002.7</v>
       </c>
-      <c r="DA34" s="62"/>
+      <c r="DA34" s="123">
+        <v>1358.8</v>
+      </c>
       <c r="DB34" s="62"/>
       <c r="DC34" s="62"/>
       <c r="DD34" s="70"/>
       <c r="DE34" s="70"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="30">
         <v>1684.5268759335104</v>
       </c>
       <c r="G35" s="32">
@@ -28590,54 +28640,56 @@
       </c>
       <c r="CR35" s="28">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="66">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="74">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="83">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="92">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="101">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="110">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="115">
         <v>4312</v>
       </c>
-      <c r="CZ35" s="129">
+      <c r="CZ35" s="119">
         <v>6475.9</v>
       </c>
-      <c r="DA35" s="62"/>
+      <c r="DA35" s="123">
+        <v>7009.6</v>
+      </c>
       <c r="DB35" s="62"/>
       <c r="DC35" s="62"/>
       <c r="DD35" s="70"/>
       <c r="DE35" s="70"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="28">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="28">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="28">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="28">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="28">
         <v>511.15610415935652</v>
       </c>
       <c r="G36" s="32">
@@ -28909,54 +28961,56 @@
       </c>
       <c r="CR36" s="28">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="66">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="74">
         <v>484.3</v>
       </c>
       <c r="CU36" s="83">
         <v>684.2</v>
       </c>
       <c r="CV36" s="92">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="101">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="110">
         <v>619</v>
       </c>
       <c r="CY36" s="115">
         <v>1377.3</v>
       </c>
-      <c r="CZ36" s="129">
+      <c r="CZ36" s="119">
         <v>1676.5</v>
       </c>
-      <c r="DA36" s="62"/>
+      <c r="DA36" s="123">
+        <v>3483.5</v>
+      </c>
       <c r="DB36" s="62"/>
       <c r="DC36" s="62"/>
       <c r="DD36" s="70"/>
       <c r="DE36" s="70"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="28">
         <v>1015.3913359753967</v>
       </c>
       <c r="G37" s="32">
@@ -29228,382 +29282,384 @@
       </c>
       <c r="CR37" s="28">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="66">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="74">
         <v>911.8</v>
       </c>
       <c r="CU37" s="83">
         <v>1076</v>
       </c>
       <c r="CV37" s="92">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="101">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="110">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="115">
         <v>2938.2</v>
       </c>
-      <c r="CZ37" s="129">
+      <c r="CZ37" s="119">
         <v>2246.1999999999998</v>
       </c>
-      <c r="DA37" s="62"/>
+      <c r="DA37" s="123">
+        <v>3944.4</v>
+      </c>
       <c r="DB37" s="62"/>
       <c r="DC37" s="62"/>
       <c r="DD37" s="70"/>
       <c r="DE37" s="70"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="124" t="s">
+      <c r="A39" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="124"/>
-[...58 lines deleted...]
-      <c r="BI39" s="124"/>
+      <c r="B39" s="128"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="128"/>
+      <c r="E39" s="128"/>
+      <c r="F39" s="128"/>
+      <c r="G39" s="128"/>
+      <c r="H39" s="128"/>
+      <c r="I39" s="128"/>
+      <c r="J39" s="128"/>
+      <c r="K39" s="128"/>
+      <c r="L39" s="128"/>
+      <c r="M39" s="128"/>
+      <c r="N39" s="128"/>
+      <c r="O39" s="128"/>
+      <c r="P39" s="128"/>
+      <c r="Q39" s="128"/>
+      <c r="R39" s="128"/>
+      <c r="S39" s="128"/>
+      <c r="T39" s="128"/>
+      <c r="U39" s="128"/>
+      <c r="V39" s="128"/>
+      <c r="W39" s="128"/>
+      <c r="X39" s="128"/>
+      <c r="Y39" s="128"/>
+      <c r="Z39" s="128"/>
+      <c r="AA39" s="128"/>
+      <c r="AB39" s="128"/>
+      <c r="AC39" s="128"/>
+      <c r="AD39" s="128"/>
+      <c r="AE39" s="128"/>
+      <c r="AF39" s="128"/>
+      <c r="AG39" s="128"/>
+      <c r="AH39" s="128"/>
+      <c r="AI39" s="128"/>
+      <c r="AJ39" s="128"/>
+      <c r="AK39" s="128"/>
+      <c r="AL39" s="128"/>
+      <c r="AM39" s="128"/>
+      <c r="AN39" s="128"/>
+      <c r="AO39" s="128"/>
+      <c r="AP39" s="128"/>
+      <c r="AQ39" s="128"/>
+      <c r="AR39" s="128"/>
+      <c r="AS39" s="128"/>
+      <c r="AT39" s="128"/>
+      <c r="AU39" s="128"/>
+      <c r="AV39" s="128"/>
+      <c r="AW39" s="128"/>
+      <c r="AX39" s="128"/>
+      <c r="AY39" s="128"/>
+      <c r="AZ39" s="128"/>
+      <c r="BA39" s="128"/>
+      <c r="BB39" s="128"/>
+      <c r="BC39" s="128"/>
+      <c r="BD39" s="128"/>
+      <c r="BE39" s="128"/>
+      <c r="BF39" s="128"/>
+      <c r="BG39" s="128"/>
+      <c r="BH39" s="128"/>
+      <c r="BI39" s="128"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
-      <c r="K40" s="119" t="s">
+      <c r="K40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="L40" s="119"/>
-      <c r="M40" s="119"/>
+      <c r="L40" s="127"/>
+      <c r="M40" s="127"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="15"/>
       <c r="U40" s="15"/>
       <c r="V40" s="15"/>
-      <c r="W40" s="119" t="s">
+      <c r="W40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="X40" s="119"/>
-      <c r="Y40" s="119"/>
+      <c r="X40" s="127"/>
+      <c r="Y40" s="127"/>
       <c r="Z40" s="15"/>
       <c r="AA40" s="15"/>
       <c r="AB40" s="15"/>
       <c r="AC40" s="15"/>
       <c r="AD40" s="15"/>
       <c r="AE40" s="15"/>
       <c r="AF40" s="15"/>
       <c r="AG40" s="15"/>
-      <c r="AH40" s="119" t="s">
+      <c r="AH40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AI40" s="119"/>
-[...1 lines deleted...]
-      <c r="AK40" s="119"/>
+      <c r="AI40" s="127"/>
+      <c r="AJ40" s="127"/>
+      <c r="AK40" s="127"/>
       <c r="AL40" s="15"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="15"/>
       <c r="AO40" s="15"/>
       <c r="AP40" s="15"/>
       <c r="AQ40" s="15"/>
       <c r="AR40" s="15"/>
       <c r="AS40" s="15"/>
-      <c r="AT40" s="119" t="s">
+      <c r="AT40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AU40" s="119"/>
-[...1 lines deleted...]
-      <c r="AW40" s="119"/>
+      <c r="AU40" s="127"/>
+      <c r="AV40" s="127"/>
+      <c r="AW40" s="127"/>
       <c r="AX40" s="15"/>
       <c r="AY40" s="15"/>
       <c r="AZ40" s="15"/>
       <c r="BA40" s="15"/>
       <c r="BB40" s="15"/>
       <c r="BC40" s="15"/>
       <c r="BD40" s="15"/>
       <c r="BE40" s="15"/>
-      <c r="BF40" s="119" t="s">
+      <c r="BF40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="BG40" s="119"/>
-[...1 lines deleted...]
-      <c r="BI40" s="119"/>
+      <c r="BG40" s="127"/>
+      <c r="BH40" s="127"/>
+      <c r="BI40" s="127"/>
       <c r="BJ40" s="15"/>
       <c r="BK40" s="15"/>
       <c r="BL40" s="15"/>
       <c r="BM40" s="15"/>
       <c r="BN40" s="15"/>
       <c r="BO40" s="15"/>
       <c r="BP40" s="15"/>
       <c r="BQ40" s="15"/>
       <c r="BR40" s="15"/>
       <c r="BS40" s="15"/>
       <c r="BT40" s="15"/>
       <c r="BU40" s="15"/>
       <c r="BV40" s="15"/>
       <c r="BW40" s="15"/>
       <c r="BX40" s="15"/>
       <c r="BY40" s="15"/>
       <c r="BZ40" s="15"/>
       <c r="CA40" s="15"/>
       <c r="CB40" s="15"/>
       <c r="CC40" s="15"/>
-      <c r="CD40" s="119" t="s">
+      <c r="CD40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CE40" s="119"/>
-[...1 lines deleted...]
-      <c r="CG40" s="119"/>
+      <c r="CE40" s="127"/>
+      <c r="CF40" s="127"/>
+      <c r="CG40" s="127"/>
       <c r="CH40" s="15"/>
       <c r="CI40" s="15"/>
       <c r="CJ40" s="15"/>
       <c r="CK40" s="15"/>
       <c r="CL40" s="15"/>
       <c r="CM40" s="15"/>
       <c r="CN40" s="15"/>
       <c r="CO40" s="15"/>
-      <c r="CP40" s="119" t="s">
+      <c r="CP40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CQ40" s="119"/>
-[...1 lines deleted...]
-      <c r="CS40" s="119"/>
+      <c r="CQ40" s="127"/>
+      <c r="CR40" s="127"/>
+      <c r="CS40" s="127"/>
       <c r="CT40" s="15"/>
       <c r="CU40" s="15"/>
       <c r="CV40" s="15"/>
       <c r="CW40" s="15"/>
       <c r="CX40" s="15"/>
       <c r="CY40" s="15"/>
       <c r="CZ40" s="15"/>
       <c r="DA40" s="15"/>
-      <c r="DB40" s="119" t="s">
+      <c r="DB40" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="DC40" s="119"/>
-[...1 lines deleted...]
-      <c r="DE40" s="119"/>
+      <c r="DC40" s="127"/>
+      <c r="DD40" s="127"/>
+      <c r="DE40" s="127"/>
     </row>
     <row r="41" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A41" s="121"/>
-      <c r="B41" s="116" t="s">
+      <c r="A41" s="129"/>
+      <c r="B41" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="117"/>
-[...10 lines deleted...]
-      <c r="N41" s="116" t="s">
+      <c r="C41" s="125"/>
+      <c r="D41" s="125"/>
+      <c r="E41" s="125"/>
+      <c r="F41" s="125"/>
+      <c r="G41" s="125"/>
+      <c r="H41" s="125"/>
+      <c r="I41" s="125"/>
+      <c r="J41" s="125"/>
+      <c r="K41" s="125"/>
+      <c r="L41" s="125"/>
+      <c r="M41" s="126"/>
+      <c r="N41" s="124" t="s">
         <v>4</v>
       </c>
-      <c r="O41" s="117"/>
-[...10 lines deleted...]
-      <c r="Z41" s="116" t="s">
+      <c r="O41" s="125"/>
+      <c r="P41" s="125"/>
+      <c r="Q41" s="125"/>
+      <c r="R41" s="125"/>
+      <c r="S41" s="125"/>
+      <c r="T41" s="125"/>
+      <c r="U41" s="125"/>
+      <c r="V41" s="125"/>
+      <c r="W41" s="125"/>
+      <c r="X41" s="125"/>
+      <c r="Y41" s="126"/>
+      <c r="Z41" s="124" t="s">
         <v>6</v>
       </c>
-      <c r="AA41" s="117"/>
-[...10 lines deleted...]
-      <c r="AL41" s="116" t="s">
+      <c r="AA41" s="125"/>
+      <c r="AB41" s="125"/>
+      <c r="AC41" s="125"/>
+      <c r="AD41" s="125"/>
+      <c r="AE41" s="125"/>
+      <c r="AF41" s="125"/>
+      <c r="AG41" s="125"/>
+      <c r="AH41" s="125"/>
+      <c r="AI41" s="125"/>
+      <c r="AJ41" s="125"/>
+      <c r="AK41" s="126"/>
+      <c r="AL41" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="AM41" s="117"/>
-[...10 lines deleted...]
-      <c r="AX41" s="116" t="s">
+      <c r="AM41" s="125"/>
+      <c r="AN41" s="125"/>
+      <c r="AO41" s="125"/>
+      <c r="AP41" s="125"/>
+      <c r="AQ41" s="125"/>
+      <c r="AR41" s="125"/>
+      <c r="AS41" s="125"/>
+      <c r="AT41" s="125"/>
+      <c r="AU41" s="125"/>
+      <c r="AV41" s="125"/>
+      <c r="AW41" s="126"/>
+      <c r="AX41" s="124" t="s">
         <v>20</v>
       </c>
-      <c r="AY41" s="117"/>
-[...10 lines deleted...]
-      <c r="BJ41" s="116" t="s">
+      <c r="AY41" s="125"/>
+      <c r="AZ41" s="125"/>
+      <c r="BA41" s="125"/>
+      <c r="BB41" s="125"/>
+      <c r="BC41" s="125"/>
+      <c r="BD41" s="125"/>
+      <c r="BE41" s="125"/>
+      <c r="BF41" s="125"/>
+      <c r="BG41" s="125"/>
+      <c r="BH41" s="125"/>
+      <c r="BI41" s="126"/>
+      <c r="BJ41" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="BK41" s="117"/>
-[...10 lines deleted...]
-      <c r="BV41" s="116" t="s">
+      <c r="BK41" s="125"/>
+      <c r="BL41" s="125"/>
+      <c r="BM41" s="125"/>
+      <c r="BN41" s="125"/>
+      <c r="BO41" s="125"/>
+      <c r="BP41" s="125"/>
+      <c r="BQ41" s="125"/>
+      <c r="BR41" s="125"/>
+      <c r="BS41" s="125"/>
+      <c r="BT41" s="125"/>
+      <c r="BU41" s="126"/>
+      <c r="BV41" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="BW41" s="117"/>
-[...10 lines deleted...]
-      <c r="CH41" s="116" t="s">
+      <c r="BW41" s="125"/>
+      <c r="BX41" s="125"/>
+      <c r="BY41" s="125"/>
+      <c r="BZ41" s="125"/>
+      <c r="CA41" s="125"/>
+      <c r="CB41" s="125"/>
+      <c r="CC41" s="125"/>
+      <c r="CD41" s="125"/>
+      <c r="CE41" s="125"/>
+      <c r="CF41" s="125"/>
+      <c r="CG41" s="126"/>
+      <c r="CH41" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="CI41" s="117"/>
-[...10 lines deleted...]
-      <c r="CT41" s="116" t="s">
+      <c r="CI41" s="125"/>
+      <c r="CJ41" s="125"/>
+      <c r="CK41" s="125"/>
+      <c r="CL41" s="125"/>
+      <c r="CM41" s="125"/>
+      <c r="CN41" s="125"/>
+      <c r="CO41" s="125"/>
+      <c r="CP41" s="125"/>
+      <c r="CQ41" s="125"/>
+      <c r="CR41" s="125"/>
+      <c r="CS41" s="126"/>
+      <c r="CT41" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="CU41" s="117"/>
-[...9 lines deleted...]
-      <c r="DE41" s="118"/>
+      <c r="CU41" s="125"/>
+      <c r="CV41" s="125"/>
+      <c r="CW41" s="125"/>
+      <c r="CX41" s="125"/>
+      <c r="CY41" s="125"/>
+      <c r="CZ41" s="125"/>
+      <c r="DA41" s="125"/>
+      <c r="DB41" s="125"/>
+      <c r="DC41" s="125"/>
+      <c r="DD41" s="125"/>
+      <c r="DE41" s="126"/>
     </row>
     <row r="42" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A42" s="122"/>
+      <c r="A42" s="130"/>
       <c r="B42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="17" t="s">
@@ -30195,54 +30251,56 @@
       </c>
       <c r="CR43" s="19">
         <v>77907.8</v>
       </c>
       <c r="CS43" s="67">
         <v>24697.4</v>
       </c>
       <c r="CT43" s="75">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU43" s="84">
         <v>1412</v>
       </c>
       <c r="CV43" s="93">
         <v>1092.2</v>
       </c>
       <c r="CW43" s="102">
         <v>1026.8</v>
       </c>
       <c r="CX43" s="111">
         <v>492</v>
       </c>
       <c r="CY43" s="35">
         <v>724.5</v>
       </c>
-      <c r="CZ43" s="130">
+      <c r="CZ43" s="120">
         <v>14674.6</v>
       </c>
-      <c r="DA43" s="61"/>
+      <c r="DA43" s="61">
+        <v>30882.9</v>
+      </c>
       <c r="DB43" s="61"/>
       <c r="DC43" s="45"/>
       <c r="DD43" s="69"/>
       <c r="DE43" s="69"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="C44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="D44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="E44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="F44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="G44" s="27">
@@ -30514,54 +30572,56 @@
       </c>
       <c r="CR44" s="28">
         <v>-203.1</v>
       </c>
       <c r="CS44" s="68">
         <v>-718.4</v>
       </c>
       <c r="CT44" s="76">
         <v>95.2</v>
       </c>
       <c r="CU44" s="85">
         <v>139.9</v>
       </c>
       <c r="CV44" s="94">
         <v>65.400000000000006</v>
       </c>
       <c r="CW44" s="103">
         <v>140.4</v>
       </c>
       <c r="CX44" s="112">
         <v>32.799999999999997</v>
       </c>
       <c r="CY44" s="37">
         <v>56.4</v>
       </c>
-      <c r="CZ44" s="131">
+      <c r="CZ44" s="121">
         <v>606.29999999999995</v>
       </c>
-      <c r="DA44" s="62"/>
+      <c r="DA44" s="123">
+        <v>1116.7</v>
+      </c>
       <c r="DB44" s="62"/>
       <c r="DC44" s="62"/>
       <c r="DD44" s="70"/>
       <c r="DE44" s="70"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="C45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="D45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="E45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="F45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="G45" s="32">
@@ -30833,54 +30893,56 @@
       </c>
       <c r="CR45" s="28">
         <v>419.2</v>
       </c>
       <c r="CS45" s="68">
         <v>-1433.1</v>
       </c>
       <c r="CT45" s="76">
         <v>66.900000000000006</v>
       </c>
       <c r="CU45" s="85">
         <v>98.3</v>
       </c>
       <c r="CV45" s="94">
         <v>45.9</v>
       </c>
       <c r="CW45" s="103">
         <v>132.5</v>
       </c>
       <c r="CX45" s="112">
         <v>23</v>
       </c>
       <c r="CY45" s="37">
         <v>39.6</v>
       </c>
-      <c r="CZ45" s="131">
+      <c r="CZ45" s="121">
         <v>1202.2</v>
       </c>
-      <c r="DA45" s="62"/>
+      <c r="DA45" s="123">
+        <v>2762.5</v>
+      </c>
       <c r="DB45" s="62"/>
       <c r="DC45" s="62"/>
       <c r="DD45" s="70"/>
       <c r="DE45" s="70"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="C46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="D46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="E46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="F46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="G46" s="32">
@@ -31152,54 +31214,56 @@
       </c>
       <c r="CR46" s="28">
         <v>751.3</v>
       </c>
       <c r="CS46" s="68">
         <v>1064</v>
       </c>
       <c r="CT46" s="76">
         <v>881.7</v>
       </c>
       <c r="CU46" s="85">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV46" s="94">
         <v>975.2</v>
       </c>
       <c r="CW46" s="103">
         <v>752.2</v>
       </c>
       <c r="CX46" s="112">
         <v>433.8</v>
       </c>
       <c r="CY46" s="37">
         <v>625.29999999999995</v>
       </c>
-      <c r="CZ46" s="131">
+      <c r="CZ46" s="121">
         <v>972.4</v>
       </c>
-      <c r="DA46" s="62"/>
+      <c r="DA46" s="123">
+        <v>975.6</v>
+      </c>
       <c r="DB46" s="62"/>
       <c r="DC46" s="62"/>
       <c r="DD46" s="70"/>
       <c r="DE46" s="70"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="27" t="s">
@@ -31471,54 +31535,56 @@
       </c>
       <c r="CR47" s="28">
         <v>3418</v>
       </c>
       <c r="CS47" s="68">
         <v>1956.1</v>
       </c>
       <c r="CT47" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU47" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV47" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW47" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX47" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY47" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ47" s="131">
+      <c r="CZ47" s="121">
         <v>1391</v>
       </c>
-      <c r="DA47" s="62"/>
+      <c r="DA47" s="123">
+        <v>1617.5</v>
+      </c>
       <c r="DB47" s="62"/>
       <c r="DC47" s="62"/>
       <c r="DD47" s="70"/>
       <c r="DE47" s="70"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G48" s="27" t="s">
@@ -31790,54 +31856,56 @@
       </c>
       <c r="CR48" s="28">
         <v>148.1</v>
       </c>
       <c r="CS48" s="68">
         <v>-98.9</v>
       </c>
       <c r="CT48" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU48" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV48" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW48" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX48" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY48" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ48" s="131">
+      <c r="CZ48" s="121">
         <v>656.2</v>
       </c>
-      <c r="DA48" s="62"/>
+      <c r="DA48" s="123">
+        <v>663.2</v>
+      </c>
       <c r="DB48" s="62"/>
       <c r="DC48" s="62"/>
       <c r="DD48" s="70"/>
       <c r="DE48" s="70"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="27" t="s">
@@ -32109,54 +32177,56 @@
       </c>
       <c r="CR49" s="28">
         <v>11421.7</v>
       </c>
       <c r="CS49" s="68">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT49" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU49" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV49" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW49" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX49" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY49" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ49" s="131">
+      <c r="CZ49" s="121">
         <v>411.6</v>
       </c>
-      <c r="DA49" s="62"/>
+      <c r="DA49" s="123">
+        <v>2072.4</v>
+      </c>
       <c r="DB49" s="62"/>
       <c r="DC49" s="62"/>
       <c r="DD49" s="70"/>
       <c r="DE49" s="70"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G50" s="27" t="s">
@@ -32428,54 +32498,56 @@
       </c>
       <c r="CR50" s="28">
         <v>10281.200000000001</v>
       </c>
       <c r="CS50" s="68">
         <v>-1896.1</v>
       </c>
       <c r="CT50" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU50" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV50" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW50" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX50" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY50" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ50" s="131">
+      <c r="CZ50" s="121">
         <v>3360.3</v>
       </c>
-      <c r="DA50" s="62"/>
+      <c r="DA50" s="123">
+        <v>6784</v>
+      </c>
       <c r="DB50" s="62"/>
       <c r="DC50" s="62"/>
       <c r="DD50" s="70"/>
       <c r="DE50" s="70"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="27" t="s">
@@ -32747,54 +32819,56 @@
       </c>
       <c r="CR51" s="28">
         <v>17783</v>
       </c>
       <c r="CS51" s="68">
         <v>6012</v>
       </c>
       <c r="CT51" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU51" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV51" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW51" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX51" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY51" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ51" s="131">
+      <c r="CZ51" s="121">
         <v>517.20000000000005</v>
       </c>
-      <c r="DA51" s="62"/>
+      <c r="DA51" s="123">
+        <v>1692.6</v>
+      </c>
       <c r="DB51" s="62"/>
       <c r="DC51" s="62"/>
       <c r="DD51" s="70"/>
       <c r="DE51" s="70"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G52" s="27" t="s">
@@ -33066,54 +33140,56 @@
       </c>
       <c r="CR52" s="28">
         <v>627</v>
       </c>
       <c r="CS52" s="68">
         <v>632.79999999999995</v>
       </c>
       <c r="CT52" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU52" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV52" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW52" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX52" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY52" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ52" s="131">
+      <c r="CZ52" s="121">
         <v>1719.1</v>
       </c>
-      <c r="DA52" s="62"/>
+      <c r="DA52" s="123">
+        <v>3976.2</v>
+      </c>
       <c r="DB52" s="62"/>
       <c r="DC52" s="62"/>
       <c r="DD52" s="70"/>
       <c r="DE52" s="70"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="27" t="s">
@@ -33385,54 +33461,56 @@
       </c>
       <c r="CR53" s="28">
         <v>31.7</v>
       </c>
       <c r="CS53" s="68">
         <v>268.60000000000002</v>
       </c>
       <c r="CT53" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU53" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV53" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW53" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX53" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY53" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ53" s="131">
+      <c r="CZ53" s="121">
         <v>528.79999999999995</v>
       </c>
-      <c r="DA53" s="62"/>
+      <c r="DA53" s="123">
+        <v>598.5</v>
+      </c>
       <c r="DB53" s="62"/>
       <c r="DC53" s="62"/>
       <c r="DD53" s="70"/>
       <c r="DE53" s="70"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G54" s="27" t="s">
@@ -33704,54 +33782,56 @@
       </c>
       <c r="CR54" s="28">
         <v>5988.8</v>
       </c>
       <c r="CS54" s="68">
         <v>8309.9</v>
       </c>
       <c r="CT54" s="76">
         <v>4.2</v>
       </c>
       <c r="CU54" s="85">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV54" s="94">
         <v>5.7</v>
       </c>
       <c r="CW54" s="103">
         <v>1.6</v>
       </c>
       <c r="CX54" s="112">
         <v>2.4</v>
       </c>
       <c r="CY54" s="37">
         <v>3.3</v>
       </c>
-      <c r="CZ54" s="131">
+      <c r="CZ54" s="121">
         <v>1731.6</v>
       </c>
-      <c r="DA54" s="62"/>
+      <c r="DA54" s="123">
+        <v>3182.1</v>
+      </c>
       <c r="DB54" s="62"/>
       <c r="DC54" s="62"/>
       <c r="DD54" s="70"/>
       <c r="DE54" s="70"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="27" t="s">
@@ -34023,54 +34103,56 @@
       </c>
       <c r="CR55" s="28">
         <v>15851.6</v>
       </c>
       <c r="CS55" s="68">
         <v>2404</v>
       </c>
       <c r="CT55" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU55" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV55" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW55" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX55" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY55" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ55" s="131">
+      <c r="CZ55" s="121">
         <v>691.1</v>
       </c>
-      <c r="DA55" s="62"/>
+      <c r="DA55" s="123">
+        <v>2892.3</v>
+      </c>
       <c r="DB55" s="62"/>
       <c r="DC55" s="62"/>
       <c r="DD55" s="70"/>
       <c r="DE55" s="70"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="27" t="s">
@@ -34342,382 +34424,384 @@
       </c>
       <c r="CR56" s="28">
         <v>11389.4</v>
       </c>
       <c r="CS56" s="68">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT56" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU56" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV56" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW56" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX56" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY56" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="CZ56" s="131">
+      <c r="CZ56" s="121">
         <v>886.8</v>
       </c>
-      <c r="DA56" s="62"/>
+      <c r="DA56" s="123">
+        <v>2549.4</v>
+      </c>
       <c r="DB56" s="62"/>
       <c r="DC56" s="62"/>
       <c r="DD56" s="70"/>
       <c r="DE56" s="70"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="120" t="s">
+      <c r="A58" s="133" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="120"/>
-[...58 lines deleted...]
-      <c r="BI58" s="120"/>
+      <c r="B58" s="133"/>
+      <c r="C58" s="133"/>
+      <c r="D58" s="133"/>
+      <c r="E58" s="133"/>
+      <c r="F58" s="133"/>
+      <c r="G58" s="133"/>
+      <c r="H58" s="133"/>
+      <c r="I58" s="133"/>
+      <c r="J58" s="133"/>
+      <c r="K58" s="133"/>
+      <c r="L58" s="133"/>
+      <c r="M58" s="133"/>
+      <c r="N58" s="133"/>
+      <c r="O58" s="133"/>
+      <c r="P58" s="133"/>
+      <c r="Q58" s="133"/>
+      <c r="R58" s="133"/>
+      <c r="S58" s="133"/>
+      <c r="T58" s="133"/>
+      <c r="U58" s="133"/>
+      <c r="V58" s="133"/>
+      <c r="W58" s="133"/>
+      <c r="X58" s="133"/>
+      <c r="Y58" s="133"/>
+      <c r="Z58" s="133"/>
+      <c r="AA58" s="133"/>
+      <c r="AB58" s="133"/>
+      <c r="AC58" s="133"/>
+      <c r="AD58" s="133"/>
+      <c r="AE58" s="133"/>
+      <c r="AF58" s="133"/>
+      <c r="AG58" s="133"/>
+      <c r="AH58" s="133"/>
+      <c r="AI58" s="133"/>
+      <c r="AJ58" s="133"/>
+      <c r="AK58" s="133"/>
+      <c r="AL58" s="133"/>
+      <c r="AM58" s="133"/>
+      <c r="AN58" s="133"/>
+      <c r="AO58" s="133"/>
+      <c r="AP58" s="133"/>
+      <c r="AQ58" s="133"/>
+      <c r="AR58" s="133"/>
+      <c r="AS58" s="133"/>
+      <c r="AT58" s="133"/>
+      <c r="AU58" s="133"/>
+      <c r="AV58" s="133"/>
+      <c r="AW58" s="133"/>
+      <c r="AX58" s="133"/>
+      <c r="AY58" s="133"/>
+      <c r="AZ58" s="133"/>
+      <c r="BA58" s="133"/>
+      <c r="BB58" s="133"/>
+      <c r="BC58" s="133"/>
+      <c r="BD58" s="133"/>
+      <c r="BE58" s="133"/>
+      <c r="BF58" s="133"/>
+      <c r="BG58" s="133"/>
+      <c r="BH58" s="133"/>
+      <c r="BI58" s="133"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
-      <c r="K59" s="119" t="s">
+      <c r="K59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="L59" s="119"/>
-      <c r="M59" s="119"/>
+      <c r="L59" s="127"/>
+      <c r="M59" s="127"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
-      <c r="W59" s="119" t="s">
+      <c r="W59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="X59" s="119"/>
-      <c r="Y59" s="119"/>
+      <c r="X59" s="127"/>
+      <c r="Y59" s="127"/>
       <c r="Z59" s="15"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="15"/>
       <c r="AC59" s="15"/>
       <c r="AD59" s="15"/>
       <c r="AE59" s="15"/>
       <c r="AF59" s="15"/>
       <c r="AG59" s="15"/>
-      <c r="AH59" s="119" t="s">
+      <c r="AH59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AI59" s="119"/>
-[...1 lines deleted...]
-      <c r="AK59" s="119"/>
+      <c r="AI59" s="127"/>
+      <c r="AJ59" s="127"/>
+      <c r="AK59" s="127"/>
       <c r="AL59" s="15"/>
       <c r="AM59" s="15"/>
       <c r="AN59" s="15"/>
       <c r="AO59" s="15"/>
       <c r="AP59" s="15"/>
       <c r="AQ59" s="15"/>
       <c r="AR59" s="15"/>
       <c r="AS59" s="15"/>
-      <c r="AT59" s="119" t="s">
+      <c r="AT59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AU59" s="119"/>
-[...1 lines deleted...]
-      <c r="AW59" s="119"/>
+      <c r="AU59" s="127"/>
+      <c r="AV59" s="127"/>
+      <c r="AW59" s="127"/>
       <c r="AX59" s="15"/>
       <c r="AY59" s="15"/>
       <c r="AZ59" s="15"/>
       <c r="BA59" s="15"/>
       <c r="BB59" s="15"/>
       <c r="BC59" s="15"/>
       <c r="BD59" s="15"/>
       <c r="BE59" s="15"/>
-      <c r="BF59" s="119" t="s">
+      <c r="BF59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="BG59" s="119"/>
-[...1 lines deleted...]
-      <c r="BI59" s="119"/>
+      <c r="BG59" s="127"/>
+      <c r="BH59" s="127"/>
+      <c r="BI59" s="127"/>
       <c r="BJ59" s="15"/>
       <c r="BK59" s="15"/>
       <c r="BL59" s="15"/>
       <c r="BM59" s="15"/>
       <c r="BN59" s="15"/>
       <c r="BO59" s="15"/>
       <c r="BP59" s="15"/>
       <c r="BQ59" s="15"/>
       <c r="BR59" s="15"/>
       <c r="BS59" s="15"/>
       <c r="BT59" s="15"/>
       <c r="BU59" s="15"/>
       <c r="BV59" s="15"/>
       <c r="BW59" s="15"/>
       <c r="BX59" s="15"/>
       <c r="BY59" s="15"/>
       <c r="BZ59" s="15"/>
       <c r="CA59" s="15"/>
       <c r="CB59" s="15"/>
       <c r="CC59" s="15"/>
-      <c r="CD59" s="119" t="s">
+      <c r="CD59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CE59" s="119"/>
-[...1 lines deleted...]
-      <c r="CG59" s="119"/>
+      <c r="CE59" s="127"/>
+      <c r="CF59" s="127"/>
+      <c r="CG59" s="127"/>
       <c r="CH59" s="15"/>
       <c r="CI59" s="15"/>
       <c r="CJ59" s="15"/>
       <c r="CK59" s="15"/>
       <c r="CL59" s="15"/>
       <c r="CM59" s="15"/>
       <c r="CN59" s="15"/>
       <c r="CO59" s="15"/>
-      <c r="CP59" s="119" t="s">
+      <c r="CP59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="CQ59" s="119"/>
-[...1 lines deleted...]
-      <c r="CS59" s="119"/>
+      <c r="CQ59" s="127"/>
+      <c r="CR59" s="127"/>
+      <c r="CS59" s="127"/>
       <c r="CT59" s="15"/>
       <c r="CU59" s="15"/>
       <c r="CV59" s="15"/>
       <c r="CW59" s="15"/>
       <c r="CX59" s="15"/>
       <c r="CY59" s="15"/>
       <c r="CZ59" s="15"/>
       <c r="DA59" s="15"/>
-      <c r="DB59" s="119" t="s">
+      <c r="DB59" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="DC59" s="119"/>
-[...1 lines deleted...]
-      <c r="DE59" s="119"/>
+      <c r="DC59" s="127"/>
+      <c r="DD59" s="127"/>
+      <c r="DE59" s="127"/>
     </row>
     <row r="60" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A60" s="121"/>
-      <c r="B60" s="116" t="s">
+      <c r="A60" s="129"/>
+      <c r="B60" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="117"/>
-[...10 lines deleted...]
-      <c r="N60" s="116" t="s">
+      <c r="C60" s="125"/>
+      <c r="D60" s="125"/>
+      <c r="E60" s="125"/>
+      <c r="F60" s="125"/>
+      <c r="G60" s="125"/>
+      <c r="H60" s="125"/>
+      <c r="I60" s="125"/>
+      <c r="J60" s="125"/>
+      <c r="K60" s="125"/>
+      <c r="L60" s="125"/>
+      <c r="M60" s="126"/>
+      <c r="N60" s="124" t="s">
         <v>4</v>
       </c>
-      <c r="O60" s="117"/>
-[...10 lines deleted...]
-      <c r="Z60" s="116" t="s">
+      <c r="O60" s="125"/>
+      <c r="P60" s="125"/>
+      <c r="Q60" s="125"/>
+      <c r="R60" s="125"/>
+      <c r="S60" s="125"/>
+      <c r="T60" s="125"/>
+      <c r="U60" s="125"/>
+      <c r="V60" s="125"/>
+      <c r="W60" s="125"/>
+      <c r="X60" s="125"/>
+      <c r="Y60" s="126"/>
+      <c r="Z60" s="124" t="s">
         <v>6</v>
       </c>
-      <c r="AA60" s="117"/>
-[...10 lines deleted...]
-      <c r="AL60" s="116" t="s">
+      <c r="AA60" s="125"/>
+      <c r="AB60" s="125"/>
+      <c r="AC60" s="125"/>
+      <c r="AD60" s="125"/>
+      <c r="AE60" s="125"/>
+      <c r="AF60" s="125"/>
+      <c r="AG60" s="125"/>
+      <c r="AH60" s="125"/>
+      <c r="AI60" s="125"/>
+      <c r="AJ60" s="125"/>
+      <c r="AK60" s="126"/>
+      <c r="AL60" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="AM60" s="117"/>
-[...10 lines deleted...]
-      <c r="AX60" s="116" t="s">
+      <c r="AM60" s="125"/>
+      <c r="AN60" s="125"/>
+      <c r="AO60" s="125"/>
+      <c r="AP60" s="125"/>
+      <c r="AQ60" s="125"/>
+      <c r="AR60" s="125"/>
+      <c r="AS60" s="125"/>
+      <c r="AT60" s="125"/>
+      <c r="AU60" s="125"/>
+      <c r="AV60" s="125"/>
+      <c r="AW60" s="126"/>
+      <c r="AX60" s="124" t="s">
         <v>20</v>
       </c>
-      <c r="AY60" s="117"/>
-[...10 lines deleted...]
-      <c r="BJ60" s="116" t="s">
+      <c r="AY60" s="125"/>
+      <c r="AZ60" s="125"/>
+      <c r="BA60" s="125"/>
+      <c r="BB60" s="125"/>
+      <c r="BC60" s="125"/>
+      <c r="BD60" s="125"/>
+      <c r="BE60" s="125"/>
+      <c r="BF60" s="125"/>
+      <c r="BG60" s="125"/>
+      <c r="BH60" s="125"/>
+      <c r="BI60" s="126"/>
+      <c r="BJ60" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="BK60" s="117"/>
-[...10 lines deleted...]
-      <c r="BV60" s="116" t="s">
+      <c r="BK60" s="125"/>
+      <c r="BL60" s="125"/>
+      <c r="BM60" s="125"/>
+      <c r="BN60" s="125"/>
+      <c r="BO60" s="125"/>
+      <c r="BP60" s="125"/>
+      <c r="BQ60" s="125"/>
+      <c r="BR60" s="125"/>
+      <c r="BS60" s="125"/>
+      <c r="BT60" s="125"/>
+      <c r="BU60" s="126"/>
+      <c r="BV60" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="BW60" s="117"/>
-[...10 lines deleted...]
-      <c r="CH60" s="116" t="s">
+      <c r="BW60" s="125"/>
+      <c r="BX60" s="125"/>
+      <c r="BY60" s="125"/>
+      <c r="BZ60" s="125"/>
+      <c r="CA60" s="125"/>
+      <c r="CB60" s="125"/>
+      <c r="CC60" s="125"/>
+      <c r="CD60" s="125"/>
+      <c r="CE60" s="125"/>
+      <c r="CF60" s="125"/>
+      <c r="CG60" s="126"/>
+      <c r="CH60" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="CI60" s="117"/>
-[...10 lines deleted...]
-      <c r="CT60" s="116" t="s">
+      <c r="CI60" s="125"/>
+      <c r="CJ60" s="125"/>
+      <c r="CK60" s="125"/>
+      <c r="CL60" s="125"/>
+      <c r="CM60" s="125"/>
+      <c r="CN60" s="125"/>
+      <c r="CO60" s="125"/>
+      <c r="CP60" s="125"/>
+      <c r="CQ60" s="125"/>
+      <c r="CR60" s="125"/>
+      <c r="CS60" s="126"/>
+      <c r="CT60" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="CU60" s="117"/>
-[...9 lines deleted...]
-      <c r="DE60" s="118"/>
+      <c r="CU60" s="125"/>
+      <c r="CV60" s="125"/>
+      <c r="CW60" s="125"/>
+      <c r="CX60" s="125"/>
+      <c r="CY60" s="125"/>
+      <c r="CZ60" s="125"/>
+      <c r="DA60" s="125"/>
+      <c r="DB60" s="125"/>
+      <c r="DC60" s="125"/>
+      <c r="DD60" s="125"/>
+      <c r="DE60" s="126"/>
     </row>
     <row r="61" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A61" s="122"/>
+      <c r="A61" s="130"/>
       <c r="B61" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J61" s="17" t="s">
@@ -35309,54 +35393,56 @@
       </c>
       <c r="CR62" s="19">
         <v>17989.7</v>
       </c>
       <c r="CS62" s="69">
         <v>23250.3</v>
       </c>
       <c r="CT62" s="78">
         <v>11975.7</v>
       </c>
       <c r="CU62" s="87">
         <v>13352.8</v>
       </c>
       <c r="CV62" s="96">
         <v>15403.2</v>
       </c>
       <c r="CW62" s="105">
         <v>17284.400000000001</v>
       </c>
       <c r="CX62" s="114">
         <v>17489.2</v>
       </c>
       <c r="CY62" s="114">
         <v>27541.1</v>
       </c>
-      <c r="CZ62" s="132">
+      <c r="CZ62" s="122">
         <v>19850.8</v>
       </c>
-      <c r="DA62" s="61"/>
+      <c r="DA62" s="61">
+        <v>19437.5</v>
+      </c>
       <c r="DB62" s="61"/>
       <c r="DC62" s="45"/>
       <c r="DD62" s="69"/>
       <c r="DE62" s="69"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>178.33372101723498</v>
       </c>
       <c r="C63" s="27">
         <v>228.90215220821307</v>
       </c>
       <c r="D63" s="27">
         <v>212.38046229500799</v>
       </c>
       <c r="E63" s="27">
         <v>262.23708166677636</v>
       </c>
       <c r="F63" s="27">
         <v>343.76661317408366</v>
       </c>
       <c r="G63" s="27">
@@ -35628,54 +35714,56 @@
       </c>
       <c r="CR63" s="28">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS63" s="70">
         <v>1825.6</v>
       </c>
       <c r="CT63" s="79">
         <v>662.1</v>
       </c>
       <c r="CU63" s="88">
         <v>573.79999999999995</v>
       </c>
       <c r="CV63" s="97">
         <v>1279.3</v>
       </c>
       <c r="CW63" s="106">
         <v>951.7</v>
       </c>
       <c r="CX63" s="115">
         <v>906.7</v>
       </c>
       <c r="CY63" s="115">
         <v>747.7</v>
       </c>
-      <c r="CZ63" s="133">
+      <c r="CZ63" s="123">
         <v>823.3</v>
       </c>
-      <c r="DA63" s="62"/>
+      <c r="DA63" s="123">
+        <v>1131.3</v>
+      </c>
       <c r="DB63" s="62"/>
       <c r="DC63" s="62"/>
       <c r="DD63" s="70"/>
       <c r="DE63" s="70"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="29">
         <v>531.50890616076595</v>
       </c>
       <c r="C64" s="29">
         <v>572.39095760833106</v>
       </c>
       <c r="D64" s="29">
         <v>749.93677703606272</v>
       </c>
       <c r="E64" s="29">
         <v>741.66190742834215</v>
       </c>
       <c r="F64" s="29">
         <v>776.38986693624292</v>
       </c>
       <c r="G64" s="32">
@@ -35947,54 +36035,56 @@
       </c>
       <c r="CR64" s="28">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS64" s="70">
         <v>2915.1</v>
       </c>
       <c r="CT64" s="79">
         <v>1719.9</v>
       </c>
       <c r="CU64" s="88">
         <v>1753.3</v>
       </c>
       <c r="CV64" s="97">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW64" s="106">
         <v>2021</v>
       </c>
       <c r="CX64" s="115">
         <v>2212.4</v>
       </c>
       <c r="CY64" s="115">
         <v>2474.4</v>
       </c>
-      <c r="CZ64" s="133">
+      <c r="CZ64" s="123">
         <v>2192.1</v>
       </c>
-      <c r="DA64" s="62"/>
+      <c r="DA64" s="123">
+        <v>2528</v>
+      </c>
       <c r="DB64" s="62"/>
       <c r="DC64" s="62"/>
       <c r="DD64" s="70"/>
       <c r="DE64" s="70"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="29">
         <v>322.87154640183849</v>
       </c>
       <c r="C65" s="29">
         <v>372.38488464810979</v>
       </c>
       <c r="D65" s="29">
         <v>388.41270580268622</v>
       </c>
       <c r="E65" s="29">
         <v>353.80587686415026</v>
       </c>
       <c r="F65" s="29">
         <v>442.46967860630235</v>
       </c>
       <c r="G65" s="32">
@@ -36266,54 +36356,56 @@
       </c>
       <c r="CR65" s="28">
         <v>994.1</v>
       </c>
       <c r="CS65" s="70">
         <v>1406.7</v>
       </c>
       <c r="CT65" s="79">
         <v>460.7</v>
       </c>
       <c r="CU65" s="88">
         <v>834.2</v>
       </c>
       <c r="CV65" s="97">
         <v>913.3</v>
       </c>
       <c r="CW65" s="106">
         <v>575.79999999999995</v>
       </c>
       <c r="CX65" s="115">
         <v>912</v>
       </c>
       <c r="CY65" s="115">
         <v>2067</v>
       </c>
-      <c r="CZ65" s="133">
+      <c r="CZ65" s="123">
         <v>2058.3000000000002</v>
       </c>
-      <c r="DA65" s="62"/>
+      <c r="DA65" s="123">
+        <v>1081</v>
+      </c>
       <c r="DB65" s="62"/>
       <c r="DC65" s="62"/>
       <c r="DD65" s="70"/>
       <c r="DE65" s="70"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="29">
         <v>308.40933908924279</v>
       </c>
       <c r="C66" s="29">
         <v>422.97899001472905</v>
       </c>
       <c r="D66" s="29">
         <v>361.53583498876583</v>
       </c>
       <c r="E66" s="29">
         <v>781.96649970233932</v>
       </c>
       <c r="F66" s="29">
         <v>816.54001148884072</v>
       </c>
       <c r="G66" s="32">
@@ -36585,54 +36677,56 @@
       </c>
       <c r="CR66" s="28">
         <v>856.3</v>
       </c>
       <c r="CS66" s="70">
         <v>626.5</v>
       </c>
       <c r="CT66" s="79">
         <v>543.4</v>
       </c>
       <c r="CU66" s="88">
         <v>753.1</v>
       </c>
       <c r="CV66" s="97">
         <v>528</v>
       </c>
       <c r="CW66" s="106">
         <v>1465.8</v>
       </c>
       <c r="CX66" s="115">
         <v>1130.5</v>
       </c>
       <c r="CY66" s="115">
         <v>1249.5999999999999</v>
       </c>
-      <c r="CZ66" s="133">
+      <c r="CZ66" s="123">
         <v>962.8</v>
       </c>
-      <c r="DA66" s="62"/>
+      <c r="DA66" s="123">
+        <v>1322.6</v>
+      </c>
       <c r="DB66" s="62"/>
       <c r="DC66" s="62"/>
       <c r="DD66" s="70"/>
       <c r="DE66" s="70"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="29">
         <v>539.42437764545275</v>
       </c>
       <c r="C67" s="29">
         <v>415.89364222342073</v>
       </c>
       <c r="D67" s="29">
         <v>615.99798077563207</v>
       </c>
       <c r="E67" s="29">
         <v>675.0256776551937</v>
       </c>
       <c r="F67" s="29">
         <v>945.33894253333347</v>
       </c>
       <c r="G67" s="32">
@@ -36904,54 +36998,56 @@
       </c>
       <c r="CR67" s="28">
         <v>3326.9</v>
       </c>
       <c r="CS67" s="70">
         <v>5462.4</v>
       </c>
       <c r="CT67" s="79">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU67" s="88">
         <v>776.8</v>
       </c>
       <c r="CV67" s="97">
         <v>981.1</v>
       </c>
       <c r="CW67" s="106">
         <v>1138.5</v>
       </c>
       <c r="CX67" s="115">
         <v>1460.1</v>
       </c>
       <c r="CY67" s="115">
         <v>2452.1999999999998</v>
       </c>
-      <c r="CZ67" s="133">
+      <c r="CZ67" s="123">
         <v>1733.9</v>
       </c>
-      <c r="DA67" s="62"/>
+      <c r="DA67" s="123">
+        <v>1803.6</v>
+      </c>
       <c r="DB67" s="62"/>
       <c r="DC67" s="62"/>
       <c r="DD67" s="70"/>
       <c r="DE67" s="70"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C68" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D68" s="29">
         <v>512.06114869670989</v>
       </c>
       <c r="E68" s="29">
         <v>634.31254384093734</v>
       </c>
       <c r="F68" s="29">
         <v>618.62874483119526</v>
       </c>
       <c r="G68" s="32">
@@ -37223,54 +37319,56 @@
       </c>
       <c r="CR68" s="28">
         <v>827.9</v>
       </c>
       <c r="CS68" s="70">
         <v>1649.1</v>
       </c>
       <c r="CT68" s="79">
         <v>838.3</v>
       </c>
       <c r="CU68" s="88">
         <v>516.1</v>
       </c>
       <c r="CV68" s="97">
         <v>673.1</v>
       </c>
       <c r="CW68" s="106">
         <v>841.8</v>
       </c>
       <c r="CX68" s="115">
         <v>699</v>
       </c>
       <c r="CY68" s="115">
         <v>1419</v>
       </c>
-      <c r="CZ68" s="133">
+      <c r="CZ68" s="123">
         <v>774.6</v>
       </c>
-      <c r="DA68" s="62"/>
+      <c r="DA68" s="123">
+        <v>672</v>
+      </c>
       <c r="DB68" s="62"/>
       <c r="DC68" s="62"/>
       <c r="DD68" s="70"/>
       <c r="DE68" s="70"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C69" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D69" s="29">
         <v>596.95059105928942</v>
       </c>
       <c r="E69" s="29">
         <v>736.67321629372498</v>
       </c>
       <c r="F69" s="29">
         <v>680.40097396184365</v>
       </c>
       <c r="G69" s="32">
@@ -37542,54 +37640,56 @@
       </c>
       <c r="CR69" s="28">
         <v>839.4</v>
       </c>
       <c r="CS69" s="70">
         <v>736.5</v>
       </c>
       <c r="CT69" s="79">
         <v>828</v>
       </c>
       <c r="CU69" s="88">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV69" s="97">
         <v>1107</v>
       </c>
       <c r="CW69" s="106">
         <v>1448.6</v>
       </c>
       <c r="CX69" s="115">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY69" s="115">
         <v>2018.3</v>
       </c>
-      <c r="CZ69" s="133">
+      <c r="CZ69" s="123">
         <v>1517.8</v>
       </c>
-      <c r="DA69" s="62"/>
+      <c r="DA69" s="123">
+        <v>1739.8</v>
+      </c>
       <c r="DB69" s="62"/>
       <c r="DC69" s="62"/>
       <c r="DD69" s="70"/>
       <c r="DE69" s="70"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C70" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D70" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E70" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F70" s="27">
         <v>798.87570609363127</v>
       </c>
       <c r="G70" s="27">
@@ -37861,54 +37961,56 @@
       </c>
       <c r="CR70" s="28">
         <v>788.1</v>
       </c>
       <c r="CS70" s="70">
         <v>772.2</v>
       </c>
       <c r="CT70" s="79">
         <v>582.70000000000005</v>
       </c>
       <c r="CU70" s="88">
         <v>734.7</v>
       </c>
       <c r="CV70" s="97">
         <v>620.20000000000005</v>
       </c>
       <c r="CW70" s="106">
         <v>943</v>
       </c>
       <c r="CX70" s="115">
         <v>994.8</v>
       </c>
       <c r="CY70" s="115">
         <v>2917.1</v>
       </c>
-      <c r="CZ70" s="133">
+      <c r="CZ70" s="123">
         <v>1084.5999999999999</v>
       </c>
-      <c r="DA70" s="62"/>
+      <c r="DA70" s="123">
+        <v>1398.3</v>
+      </c>
       <c r="DB70" s="62"/>
       <c r="DC70" s="62"/>
       <c r="DD70" s="70"/>
       <c r="DE70" s="70"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C71" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D71" s="29">
         <v>684.38291789818766</v>
       </c>
       <c r="E71" s="29">
         <v>345.00049866909688</v>
       </c>
       <c r="F71" s="29">
         <v>561.20232128051782</v>
       </c>
       <c r="G71" s="32">
@@ -38180,54 +38282,56 @@
       </c>
       <c r="CR71" s="28">
         <v>688.5</v>
       </c>
       <c r="CS71" s="70">
         <v>1021.2</v>
       </c>
       <c r="CT71" s="79">
         <v>458.9</v>
       </c>
       <c r="CU71" s="88">
         <v>858.6</v>
       </c>
       <c r="CV71" s="97">
         <v>840.2</v>
       </c>
       <c r="CW71" s="106">
         <v>526.1</v>
       </c>
       <c r="CX71" s="115">
         <v>676.7</v>
       </c>
       <c r="CY71" s="115">
         <v>1054.5</v>
       </c>
-      <c r="CZ71" s="133">
+      <c r="CZ71" s="123">
         <v>1144</v>
       </c>
-      <c r="DA71" s="62"/>
+      <c r="DA71" s="123">
+        <v>1191.7</v>
+      </c>
       <c r="DB71" s="62"/>
       <c r="DC71" s="62"/>
       <c r="DD71" s="70"/>
       <c r="DE71" s="70"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C72" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D72" s="29">
         <v>688.82445760853977</v>
       </c>
       <c r="E72" s="29">
         <v>340.78113842834091</v>
       </c>
       <c r="F72" s="29">
         <v>858.54338108510842</v>
       </c>
       <c r="G72" s="32">
@@ -38499,54 +38603,56 @@
       </c>
       <c r="CR72" s="28">
         <v>2277.9</v>
       </c>
       <c r="CS72" s="70">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT72" s="79">
         <v>408.3</v>
       </c>
       <c r="CU72" s="88">
         <v>763.9</v>
       </c>
       <c r="CV72" s="97">
         <v>1236.3</v>
       </c>
       <c r="CW72" s="106">
         <v>1898</v>
       </c>
       <c r="CX72" s="115">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY72" s="115">
         <v>2519.6999999999998</v>
       </c>
-      <c r="CZ72" s="133">
+      <c r="CZ72" s="123">
         <v>473.6</v>
       </c>
-      <c r="DA72" s="62"/>
+      <c r="DA72" s="123">
+        <v>759.9</v>
+      </c>
       <c r="DB72" s="62"/>
       <c r="DC72" s="62"/>
       <c r="DD72" s="70"/>
       <c r="DE72" s="70"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C73" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D73" s="29">
         <v>1517.7906142168663</v>
       </c>
       <c r="E73" s="29">
         <v>1653.8241868218543</v>
       </c>
       <c r="F73" s="29">
         <v>1684.5268759335104</v>
       </c>
       <c r="G73" s="32">
@@ -38818,54 +38924,56 @@
       </c>
       <c r="CR73" s="28">
         <v>3609.3</v>
       </c>
       <c r="CS73" s="70">
         <v>3139.6</v>
       </c>
       <c r="CT73" s="79">
         <v>2876.3</v>
       </c>
       <c r="CU73" s="88">
         <v>2928.5</v>
       </c>
       <c r="CV73" s="97">
         <v>3399.7</v>
       </c>
       <c r="CW73" s="106">
         <v>3687.6</v>
       </c>
       <c r="CX73" s="115">
         <v>3903.3</v>
       </c>
       <c r="CY73" s="115">
         <v>4307.3999999999996</v>
       </c>
-      <c r="CZ73" s="133">
+      <c r="CZ73" s="123">
         <v>4742.3</v>
       </c>
-      <c r="DA73" s="62"/>
+      <c r="DA73" s="123">
+        <v>3825.4</v>
+      </c>
       <c r="DB73" s="62"/>
       <c r="DC73" s="62"/>
       <c r="DD73" s="70"/>
       <c r="DE73" s="70"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="29">
         <v>306.39295443728338</v>
       </c>
       <c r="C74" s="29">
         <v>448.87767982242065</v>
       </c>
       <c r="D74" s="29">
         <v>411.31224253947892</v>
       </c>
       <c r="E74" s="29">
         <v>425.50111516802929</v>
       </c>
       <c r="F74" s="29">
         <v>511.15610415935652</v>
       </c>
       <c r="G74" s="32">
@@ -39137,54 +39245,56 @@
       </c>
       <c r="CR74" s="28">
         <v>596.9</v>
       </c>
       <c r="CS74" s="70">
         <v>928.9</v>
       </c>
       <c r="CT74" s="79">
         <v>484.3</v>
       </c>
       <c r="CU74" s="88">
         <v>684.2</v>
       </c>
       <c r="CV74" s="97">
         <v>604.70000000000005</v>
       </c>
       <c r="CW74" s="106">
         <v>629.20000000000005</v>
       </c>
       <c r="CX74" s="115">
         <v>619</v>
       </c>
       <c r="CY74" s="115">
         <v>1376.9</v>
       </c>
-      <c r="CZ74" s="133">
+      <c r="CZ74" s="123">
         <v>984.8</v>
       </c>
-      <c r="DA74" s="62"/>
+      <c r="DA74" s="123">
+        <v>590.1</v>
+      </c>
       <c r="DB74" s="62"/>
       <c r="DC74" s="62"/>
       <c r="DD74" s="70"/>
       <c r="DE74" s="70"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C75" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D75" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E75" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F75" s="28">
         <v>1015.3913359753967</v>
       </c>
       <c r="G75" s="32">
@@ -39456,54 +39566,56 @@
       </c>
       <c r="CR75" s="28">
         <v>936.3</v>
       </c>
       <c r="CS75" s="70">
         <v>1658.4</v>
       </c>
       <c r="CT75" s="79">
         <v>911.8</v>
       </c>
       <c r="CU75" s="88">
         <v>1076</v>
       </c>
       <c r="CV75" s="97">
         <v>1145.2</v>
       </c>
       <c r="CW75" s="106">
         <v>1157.3</v>
       </c>
       <c r="CX75" s="115">
         <v>1543.9</v>
       </c>
       <c r="CY75" s="115">
         <v>2937.3</v>
       </c>
-      <c r="CZ75" s="133">
+      <c r="CZ75" s="123">
         <v>1358.7</v>
       </c>
-      <c r="DA75" s="62"/>
+      <c r="DA75" s="123">
+        <v>1393.9</v>
+      </c>
       <c r="DB75" s="62"/>
       <c r="DC75" s="62"/>
       <c r="DD75" s="70"/>
       <c r="DE75" s="70"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="15"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
       <c r="E76" s="15"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15"/>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76" s="15"/>
       <c r="S76" s="15"/>
@@ -39565,114 +39677,114 @@
       <c r="BW76" s="15"/>
       <c r="BX76" s="15"/>
       <c r="BY76" s="15"/>
       <c r="BZ76" s="15"/>
       <c r="CA76" s="15"/>
       <c r="CB76" s="15"/>
       <c r="CC76" s="15"/>
       <c r="CD76" s="15"/>
       <c r="CE76" s="15"/>
       <c r="CF76" s="15"/>
       <c r="CG76" s="15"/>
       <c r="CH76" s="15"/>
       <c r="CI76" s="15"/>
       <c r="CJ76" s="15"/>
       <c r="CK76" s="15"/>
       <c r="CL76" s="15"/>
       <c r="CM76" s="15"/>
       <c r="CN76" s="15"/>
       <c r="CO76" s="15"/>
       <c r="CP76" s="15"/>
       <c r="CQ76" s="15"/>
       <c r="CR76" s="15"/>
       <c r="CS76" s="15"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="125"/>
-[...3 lines deleted...]
-      <c r="F77" s="125"/>
+      <c r="B77" s="131"/>
+      <c r="C77" s="131"/>
+      <c r="D77" s="131"/>
+      <c r="E77" s="131"/>
+      <c r="F77" s="131"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AL77" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:109" ht="15.75">
-      <c r="B79" s="123"/>
-[...46 lines deleted...]
-      <c r="AW79" s="123"/>
+      <c r="B79" s="132"/>
+      <c r="C79" s="132"/>
+      <c r="D79" s="132"/>
+      <c r="E79" s="132"/>
+      <c r="F79" s="132"/>
+      <c r="G79" s="132"/>
+      <c r="H79" s="132"/>
+      <c r="I79" s="132"/>
+      <c r="J79" s="132"/>
+      <c r="K79" s="132"/>
+      <c r="L79" s="132"/>
+      <c r="M79" s="132"/>
+      <c r="N79" s="132"/>
+      <c r="O79" s="132"/>
+      <c r="P79" s="132"/>
+      <c r="Q79" s="132"/>
+      <c r="R79" s="132"/>
+      <c r="S79" s="132"/>
+      <c r="T79" s="132"/>
+      <c r="U79" s="132"/>
+      <c r="V79" s="132"/>
+      <c r="W79" s="132"/>
+      <c r="X79" s="132"/>
+      <c r="Y79" s="132"/>
+      <c r="Z79" s="132"/>
+      <c r="AA79" s="132"/>
+      <c r="AB79" s="132"/>
+      <c r="AC79" s="132"/>
+      <c r="AD79" s="132"/>
+      <c r="AE79" s="132"/>
+      <c r="AF79" s="132"/>
+      <c r="AG79" s="132"/>
+      <c r="AH79" s="132"/>
+      <c r="AI79" s="132"/>
+      <c r="AJ79" s="132"/>
+      <c r="AK79" s="132"/>
+      <c r="AL79" s="132"/>
+      <c r="AM79" s="132"/>
+      <c r="AN79" s="132"/>
+      <c r="AO79" s="132"/>
+      <c r="AP79" s="132"/>
+      <c r="AQ79" s="132"/>
+      <c r="AR79" s="132"/>
+      <c r="AS79" s="132"/>
+      <c r="AT79" s="132"/>
+      <c r="AU79" s="132"/>
+      <c r="AV79" s="132"/>
+      <c r="AW79" s="132"/>
     </row>
     <row r="80" spans="1:109">
       <c r="B80" s="13"/>
       <c r="C80" s="14"/>
       <c r="D80" s="14"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="13"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
@@ -40382,242 +40494,242 @@
       <c r="AB94" s="6"/>
       <c r="AC94" s="6"/>
       <c r="AD94" s="6"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="6"/>
       <c r="AU94" s="6"/>
       <c r="AV94" s="6"/>
       <c r="AW94" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT41:DE41"/>
-[...29 lines deleted...]
-    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="BV60:CG60"/>
+    <mergeCell ref="AT40:AW40"/>
+    <mergeCell ref="AL60:AW60"/>
+    <mergeCell ref="AT21:AW21"/>
+    <mergeCell ref="CD59:CG59"/>
+    <mergeCell ref="BF40:BI40"/>
+    <mergeCell ref="AX60:BI60"/>
+    <mergeCell ref="AL41:AW41"/>
+    <mergeCell ref="AX41:BI41"/>
+    <mergeCell ref="AT59:AW59"/>
+    <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="BV41:CG41"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="CD40:CG40"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AH21:AK21"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="W40:Y40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="AH40:AK40"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="BF59:BI59"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AH59:AK59"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BF21:BI21"/>
     <mergeCell ref="AL79:AW79"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="A39:BI39"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B79:M79"/>
     <mergeCell ref="N79:Y79"/>
     <mergeCell ref="Z79:AK79"/>
     <mergeCell ref="N60:Y60"/>
-    <mergeCell ref="BJ60:BU60"/>
-[...32 lines deleted...]
-    <mergeCell ref="CD40:CG40"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="CH41:CS41"/>
+    <mergeCell ref="CP59:CS59"/>
+    <mergeCell ref="CH60:CS60"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CP40:CS40"/>
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DB40:DE40"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>