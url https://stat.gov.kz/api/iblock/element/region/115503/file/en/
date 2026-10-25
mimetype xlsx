--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -9722,51 +9722,51 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -9905,68 +9905,76 @@
     <xf numFmtId="165" fontId="52" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
@@ -18930,152 +18938,152 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE94"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CO2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="CP2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="10" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="1" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="132" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="128"/>
-[...58 lines deleted...]
-      <c r="BI1" s="128"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="132"/>
+      <c r="T1" s="132"/>
+      <c r="U1" s="132"/>
+      <c r="V1" s="132"/>
+      <c r="W1" s="132"/>
+      <c r="X1" s="132"/>
+      <c r="Y1" s="132"/>
+      <c r="Z1" s="132"/>
+      <c r="AA1" s="132"/>
+      <c r="AB1" s="132"/>
+      <c r="AC1" s="132"/>
+      <c r="AD1" s="132"/>
+      <c r="AE1" s="132"/>
+      <c r="AF1" s="132"/>
+      <c r="AG1" s="132"/>
+      <c r="AH1" s="132"/>
+      <c r="AI1" s="132"/>
+      <c r="AJ1" s="132"/>
+      <c r="AK1" s="132"/>
+      <c r="AL1" s="132"/>
+      <c r="AM1" s="132"/>
+      <c r="AN1" s="132"/>
+      <c r="AO1" s="132"/>
+      <c r="AP1" s="132"/>
+      <c r="AQ1" s="132"/>
+      <c r="AR1" s="132"/>
+      <c r="AS1" s="132"/>
+      <c r="AT1" s="132"/>
+      <c r="AU1" s="132"/>
+      <c r="AV1" s="132"/>
+      <c r="AW1" s="132"/>
+      <c r="AX1" s="132"/>
+      <c r="AY1" s="132"/>
+      <c r="AZ1" s="132"/>
+      <c r="BA1" s="132"/>
+      <c r="BB1" s="132"/>
+      <c r="BC1" s="132"/>
+      <c r="BD1" s="132"/>
+      <c r="BE1" s="132"/>
+      <c r="BF1" s="132"/>
+      <c r="BG1" s="132"/>
+      <c r="BH1" s="132"/>
+      <c r="BI1" s="132"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="127" t="s">
         <v>1</v>
       </c>
       <c r="L2" s="127"/>
       <c r="M2" s="127"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
@@ -19932,51 +19940,53 @@
       </c>
       <c r="CT5" s="71">
         <v>13252.6</v>
       </c>
       <c r="CU5" s="80">
         <v>14993.7</v>
       </c>
       <c r="CV5" s="89">
         <v>16853.8</v>
       </c>
       <c r="CW5" s="98">
         <v>18470.3</v>
       </c>
       <c r="CX5" s="107">
         <v>18225.099999999999</v>
       </c>
       <c r="CY5" s="114">
         <v>28518.2</v>
       </c>
       <c r="CZ5" s="116">
         <v>34780</v>
       </c>
       <c r="DA5" s="61">
         <v>50580</v>
       </c>
-      <c r="DB5" s="61"/>
+      <c r="DB5" s="134">
+        <v>183065.8</v>
+      </c>
       <c r="DC5" s="45"/>
       <c r="DD5" s="69"/>
       <c r="DE5" s="69"/>
     </row>
     <row r="6" spans="1:109" s="2" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="27">
         <v>206.09758250089098</v>
       </c>
       <c r="C6" s="27">
         <v>256.93930535886909</v>
       </c>
       <c r="D6" s="27">
         <v>236.21061544566399</v>
       </c>
       <c r="E6" s="27">
         <v>307.27123481743234</v>
       </c>
       <c r="F6" s="27">
         <v>381.38276632473963</v>
       </c>
       <c r="G6" s="27">
         <v>361.22415240460981</v>
@@ -20253,51 +20263,53 @@
       </c>
       <c r="CT6" s="72">
         <v>792.6</v>
       </c>
       <c r="CU6" s="81">
         <v>748.9</v>
       </c>
       <c r="CV6" s="90">
         <v>1366.2</v>
       </c>
       <c r="CW6" s="99">
         <v>1078.8</v>
       </c>
       <c r="CX6" s="108">
         <v>959.1</v>
       </c>
       <c r="CY6" s="115">
         <v>823.9</v>
       </c>
       <c r="CZ6" s="117">
         <v>1449.7</v>
       </c>
       <c r="DA6" s="123">
         <v>2268.4</v>
       </c>
-      <c r="DB6" s="62"/>
+      <c r="DB6" s="135">
+        <v>8857</v>
+      </c>
       <c r="DC6" s="62"/>
       <c r="DD6" s="70"/>
       <c r="DE6" s="70"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="28">
         <v>561.42604534634916</v>
       </c>
       <c r="C7" s="28">
         <v>602.30809679391439</v>
       </c>
       <c r="D7" s="28">
         <v>779.85391622164616</v>
       </c>
       <c r="E7" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F7" s="28">
         <v>781.50782040290972</v>
       </c>
       <c r="G7" s="28">
         <v>806.63506855615378</v>
@@ -20574,51 +20586,53 @@
       </c>
       <c r="CT7" s="72">
         <v>1832.5</v>
       </c>
       <c r="CU7" s="81">
         <v>1897.3</v>
       </c>
       <c r="CV7" s="90">
         <v>2167</v>
       </c>
       <c r="CW7" s="99">
         <v>2162</v>
       </c>
       <c r="CX7" s="108">
         <v>2271.9</v>
       </c>
       <c r="CY7" s="115">
         <v>2551.3000000000002</v>
       </c>
       <c r="CZ7" s="117">
         <v>3431.9</v>
       </c>
       <c r="DA7" s="123">
         <v>5328.7</v>
       </c>
-      <c r="DB7" s="62"/>
+      <c r="DB7" s="135">
+        <v>24461.599999999999</v>
+      </c>
       <c r="DC7" s="62"/>
       <c r="DD7" s="70"/>
       <c r="DE7" s="70"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28">
         <v>517.7655387417318</v>
       </c>
       <c r="C8" s="28">
         <v>567.27907698800311</v>
       </c>
       <c r="D8" s="28">
         <v>584.08689814257957</v>
       </c>
       <c r="E8" s="28">
         <v>548.65106920404367</v>
       </c>
       <c r="F8" s="28">
         <v>637.3148709461957</v>
       </c>
       <c r="G8" s="28">
         <v>920.61948626311789</v>
@@ -20895,51 +20909,53 @@
       </c>
       <c r="CT8" s="72">
         <v>1347.6</v>
       </c>
       <c r="CU8" s="81">
         <v>2008</v>
       </c>
       <c r="CV8" s="90">
         <v>1893.6</v>
       </c>
       <c r="CW8" s="99">
         <v>1359.3</v>
       </c>
       <c r="CX8" s="108">
         <v>1357.6</v>
       </c>
       <c r="CY8" s="115">
         <v>2704.9</v>
       </c>
       <c r="CZ8" s="117">
         <v>3043.4</v>
       </c>
       <c r="DA8" s="123">
         <v>2068.9</v>
       </c>
-      <c r="DB8" s="62"/>
+      <c r="DB8" s="135">
+        <v>10890.9</v>
+      </c>
       <c r="DC8" s="62"/>
       <c r="DD8" s="70"/>
       <c r="DE8" s="70"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C9" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D9" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E9" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F9" s="28">
         <v>816.54001148884072</v>
       </c>
       <c r="G9" s="28">
         <v>706.67423892363468</v>
@@ -21216,51 +21232,53 @@
       </c>
       <c r="CT9" s="72">
         <v>554.4</v>
       </c>
       <c r="CU9" s="81">
         <v>764.1</v>
       </c>
       <c r="CV9" s="90">
         <v>539</v>
       </c>
       <c r="CW9" s="99">
         <v>1434</v>
       </c>
       <c r="CX9" s="108">
         <v>1130.8</v>
       </c>
       <c r="CY9" s="115">
         <v>1250.3</v>
       </c>
       <c r="CZ9" s="117">
         <v>2354.8000000000002</v>
       </c>
       <c r="DA9" s="123">
         <v>2941.3</v>
       </c>
-      <c r="DB9" s="62"/>
+      <c r="DB9" s="135">
+        <v>13290.5</v>
+      </c>
       <c r="DC9" s="62"/>
       <c r="DD9" s="70"/>
       <c r="DE9" s="70"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="28">
         <v>548.59467764545275</v>
       </c>
       <c r="C10" s="28">
         <v>419.16464222342074</v>
       </c>
       <c r="D10" s="28">
         <v>620.53598077563208</v>
       </c>
       <c r="E10" s="28">
         <v>687.86767765519369</v>
       </c>
       <c r="F10" s="28">
         <v>957.92294253333341</v>
       </c>
       <c r="G10" s="28">
         <v>1508.0931932402466</v>
@@ -21537,51 +21555,53 @@
       </c>
       <c r="CT10" s="72">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU10" s="81">
         <v>795</v>
       </c>
       <c r="CV10" s="90">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW10" s="99">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX10" s="108">
         <v>1497.5</v>
       </c>
       <c r="CY10" s="115">
         <v>2490.3000000000002</v>
       </c>
       <c r="CZ10" s="117">
         <v>2428.1999999999998</v>
       </c>
       <c r="DA10" s="123">
         <v>2505</v>
       </c>
-      <c r="DB10" s="62"/>
+      <c r="DB10" s="135">
+        <v>3520.8</v>
+      </c>
       <c r="DC10" s="62"/>
       <c r="DD10" s="70"/>
       <c r="DE10" s="70"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C11" s="29">
         <v>364.71631991507832</v>
       </c>
       <c r="D11" s="28">
         <v>506.87214869670987</v>
       </c>
       <c r="E11" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F11" s="30">
         <v>618.62874483119526</v>
       </c>
       <c r="G11" s="28">
         <v>1095.0744871625643</v>
@@ -21858,51 +21878,53 @@
       </c>
       <c r="CT11" s="72">
         <v>841.1</v>
       </c>
       <c r="CU11" s="81">
         <v>518.9</v>
       </c>
       <c r="CV11" s="90">
         <v>678.7</v>
       </c>
       <c r="CW11" s="99">
         <v>845.6</v>
       </c>
       <c r="CX11" s="108">
         <v>702.7</v>
       </c>
       <c r="CY11" s="115">
         <v>1423.2</v>
       </c>
       <c r="CZ11" s="117">
         <v>1190.4000000000001</v>
       </c>
       <c r="DA11" s="123">
         <v>2749</v>
       </c>
-      <c r="DB11" s="62"/>
+      <c r="DB11" s="135">
+        <v>15567.3</v>
+      </c>
       <c r="DC11" s="62"/>
       <c r="DD11" s="70"/>
       <c r="DE11" s="70"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C12" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D12" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E12" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F12" s="30">
         <v>680.40097396184365</v>
       </c>
       <c r="G12" s="28">
         <v>791.46017199638686</v>
@@ -22179,51 +22201,53 @@
       </c>
       <c r="CT12" s="72">
         <v>828.2</v>
       </c>
       <c r="CU12" s="81">
         <v>1099.8</v>
       </c>
       <c r="CV12" s="90">
         <v>1107.5</v>
       </c>
       <c r="CW12" s="99">
         <v>1449.4</v>
       </c>
       <c r="CX12" s="108">
         <v>1292.3</v>
       </c>
       <c r="CY12" s="115">
         <v>2019.4</v>
       </c>
       <c r="CZ12" s="117">
         <v>4880</v>
       </c>
       <c r="DA12" s="123">
         <v>8526.9</v>
       </c>
-      <c r="DB12" s="62"/>
+      <c r="DB12" s="135">
+        <v>17945.599999999999</v>
+      </c>
       <c r="DC12" s="62"/>
       <c r="DD12" s="70"/>
       <c r="DE12" s="70"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>455.64254713863824</v>
       </c>
       <c r="C13" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D13" s="27">
         <v>571.22490369416789</v>
       </c>
       <c r="E13" s="27">
         <v>656.91081544350345</v>
       </c>
       <c r="F13" s="27">
         <v>800.10170609363126</v>
       </c>
       <c r="G13" s="27">
         <v>1078.6840140575177</v>
@@ -22500,51 +22524,53 @@
       </c>
       <c r="CT13" s="72">
         <v>588.1</v>
       </c>
       <c r="CU13" s="81">
         <v>740.1</v>
       </c>
       <c r="CV13" s="90">
         <v>628.20000000000005</v>
       </c>
       <c r="CW13" s="99">
         <v>936.5</v>
       </c>
       <c r="CX13" s="108">
         <v>997.9</v>
       </c>
       <c r="CY13" s="115">
         <v>2921.1</v>
       </c>
       <c r="CZ13" s="117">
         <v>1605.4</v>
       </c>
       <c r="DA13" s="123">
         <v>3094.9</v>
       </c>
-      <c r="DB13" s="62"/>
+      <c r="DB13" s="135">
+        <v>18147.599999999999</v>
+      </c>
       <c r="DC13" s="62"/>
       <c r="DD13" s="70"/>
       <c r="DE13" s="70"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C14" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D14" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E14" s="28">
         <v>353.06849866909687</v>
       </c>
       <c r="F14" s="30">
         <v>568.46432128051777</v>
       </c>
       <c r="G14" s="28">
         <v>854.7193624093361</v>
@@ -22821,51 +22847,53 @@
       </c>
       <c r="CT14" s="72">
         <v>489.2</v>
       </c>
       <c r="CU14" s="81">
         <v>888.9</v>
       </c>
       <c r="CV14" s="90">
         <v>870.5</v>
       </c>
       <c r="CW14" s="99">
         <v>449.4</v>
       </c>
       <c r="CX14" s="108">
         <v>680.2</v>
       </c>
       <c r="CY14" s="115">
         <v>1058.3</v>
       </c>
       <c r="CZ14" s="117">
         <v>2867.5</v>
       </c>
       <c r="DA14" s="123">
         <v>5173</v>
       </c>
-      <c r="DB14" s="62"/>
+      <c r="DB14" s="135">
+        <v>8133.9</v>
+      </c>
       <c r="DC14" s="62"/>
       <c r="DD14" s="70"/>
       <c r="DE14" s="70"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C15" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D15" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E15" s="28">
         <v>341.16513842834092</v>
       </c>
       <c r="F15" s="30">
         <v>858.4723810851084</v>
       </c>
       <c r="G15" s="28">
         <v>1003.6296805078927</v>
@@ -23142,51 +23170,53 @@
       </c>
       <c r="CT15" s="72">
         <v>408.7</v>
       </c>
       <c r="CU15" s="81">
         <v>764.3</v>
       </c>
       <c r="CV15" s="90">
         <v>1236.7</v>
       </c>
       <c r="CW15" s="99">
         <v>1965.3</v>
       </c>
       <c r="CX15" s="108">
         <v>1156</v>
       </c>
       <c r="CY15" s="115">
         <v>2537.6</v>
       </c>
       <c r="CZ15" s="117">
         <v>1019.9</v>
       </c>
       <c r="DA15" s="123">
         <v>1376</v>
       </c>
-      <c r="DB15" s="62"/>
+      <c r="DB15" s="135">
+        <v>4133.3</v>
+      </c>
       <c r="DC15" s="62"/>
       <c r="DD15" s="70"/>
       <c r="DE15" s="70"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C16" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D16" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E16" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F16" s="30">
         <v>1684.5268759335104</v>
       </c>
       <c r="G16" s="28">
         <v>1721.8364265297923</v>
@@ -23463,51 +23493,53 @@
       </c>
       <c r="CT16" s="72">
         <v>2880.5</v>
       </c>
       <c r="CU16" s="81">
         <v>2933.7</v>
       </c>
       <c r="CV16" s="90">
         <v>3405.4</v>
       </c>
       <c r="CW16" s="99">
         <v>3689.2</v>
       </c>
       <c r="CX16" s="108">
         <v>3905.8</v>
       </c>
       <c r="CY16" s="115">
         <v>4312</v>
       </c>
       <c r="CZ16" s="117">
         <v>6475.9</v>
       </c>
       <c r="DA16" s="123">
         <v>7009.6</v>
       </c>
-      <c r="DB16" s="62"/>
+      <c r="DB16" s="135">
+        <v>33306.800000000003</v>
+      </c>
       <c r="DC16" s="62"/>
       <c r="DD16" s="70"/>
       <c r="DE16" s="70"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="29">
         <v>306.47667110428335</v>
       </c>
       <c r="C17" s="29">
         <v>448.97067982242066</v>
       </c>
       <c r="D17" s="28">
         <v>411.33824253947893</v>
       </c>
       <c r="E17" s="28">
         <v>425.51611516802927</v>
       </c>
       <c r="F17" s="30">
         <v>511.1711041593565</v>
       </c>
       <c r="G17" s="28">
         <v>880.56562957138431</v>
@@ -23784,51 +23816,53 @@
       </c>
       <c r="CT17" s="72">
         <v>493.4</v>
       </c>
       <c r="CU17" s="81">
         <v>693.3</v>
       </c>
       <c r="CV17" s="90">
         <v>613.9</v>
       </c>
       <c r="CW17" s="99">
         <v>699.7</v>
       </c>
       <c r="CX17" s="108">
         <v>643.4</v>
       </c>
       <c r="CY17" s="115">
         <v>1401.8</v>
       </c>
       <c r="CZ17" s="117">
         <v>1700.9</v>
       </c>
       <c r="DA17" s="123">
         <v>3508</v>
       </c>
-      <c r="DB17" s="62"/>
+      <c r="DB17" s="135">
+        <v>12892.5</v>
+      </c>
       <c r="DC17" s="62"/>
       <c r="DD17" s="70"/>
       <c r="DE17" s="70"/>
     </row>
     <row r="18" spans="1:109" s="4" customFormat="1">
       <c r="A18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="28">
         <v>755.37510351411277</v>
       </c>
       <c r="C18" s="28">
         <v>751.57853891198124</v>
       </c>
       <c r="D18" s="28">
         <v>728.86472084844024</v>
       </c>
       <c r="E18" s="28">
         <v>620.13448764131374</v>
       </c>
       <c r="F18" s="28">
         <v>1039.3953359753968</v>
       </c>
       <c r="G18" s="32">
         <v>1363.7466729018192</v>
@@ -24105,160 +24139,162 @@
       </c>
       <c r="CT18" s="72">
         <v>977.1</v>
       </c>
       <c r="CU18" s="81">
         <v>1141.3</v>
       </c>
       <c r="CV18" s="90">
         <v>1291.2</v>
       </c>
       <c r="CW18" s="99">
         <v>1224.2</v>
       </c>
       <c r="CX18" s="108">
         <v>1629.8</v>
       </c>
       <c r="CY18" s="115">
         <v>3024.1</v>
       </c>
       <c r="CZ18" s="117">
         <v>2332.1</v>
       </c>
       <c r="DA18" s="123">
         <v>4030.3</v>
       </c>
-      <c r="DB18" s="62"/>
+      <c r="DB18" s="135">
+        <v>11917.9</v>
+      </c>
       <c r="DC18" s="62"/>
       <c r="DD18" s="70"/>
       <c r="DE18" s="70"/>
     </row>
     <row r="19" spans="1:109">
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="6"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="128" t="s">
+      <c r="A20" s="132" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="128"/>
-[...58 lines deleted...]
-      <c r="BI20" s="128"/>
+      <c r="B20" s="132"/>
+      <c r="C20" s="132"/>
+      <c r="D20" s="132"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="132"/>
+      <c r="O20" s="132"/>
+      <c r="P20" s="132"/>
+      <c r="Q20" s="132"/>
+      <c r="R20" s="132"/>
+      <c r="S20" s="132"/>
+      <c r="T20" s="132"/>
+      <c r="U20" s="132"/>
+      <c r="V20" s="132"/>
+      <c r="W20" s="132"/>
+      <c r="X20" s="132"/>
+      <c r="Y20" s="132"/>
+      <c r="Z20" s="132"/>
+      <c r="AA20" s="132"/>
+      <c r="AB20" s="132"/>
+      <c r="AC20" s="132"/>
+      <c r="AD20" s="132"/>
+      <c r="AE20" s="132"/>
+      <c r="AF20" s="132"/>
+      <c r="AG20" s="132"/>
+      <c r="AH20" s="132"/>
+      <c r="AI20" s="132"/>
+      <c r="AJ20" s="132"/>
+      <c r="AK20" s="132"/>
+      <c r="AL20" s="132"/>
+      <c r="AM20" s="132"/>
+      <c r="AN20" s="132"/>
+      <c r="AO20" s="132"/>
+      <c r="AP20" s="132"/>
+      <c r="AQ20" s="132"/>
+      <c r="AR20" s="132"/>
+      <c r="AS20" s="132"/>
+      <c r="AT20" s="132"/>
+      <c r="AU20" s="132"/>
+      <c r="AV20" s="132"/>
+      <c r="AW20" s="132"/>
+      <c r="AX20" s="132"/>
+      <c r="AY20" s="132"/>
+      <c r="AZ20" s="132"/>
+      <c r="BA20" s="132"/>
+      <c r="BB20" s="132"/>
+      <c r="BC20" s="132"/>
+      <c r="BD20" s="132"/>
+      <c r="BE20" s="132"/>
+      <c r="BF20" s="132"/>
+      <c r="BG20" s="132"/>
+      <c r="BH20" s="132"/>
+      <c r="BI20" s="132"/>
     </row>
     <row r="21" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A21" s="15"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="127" t="s">
         <v>1</v>
       </c>
       <c r="L21" s="127"/>
       <c r="M21" s="127"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
@@ -25115,51 +25151,53 @@
       </c>
       <c r="CT24" s="73">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="82">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="91">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="100">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="109">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="114">
         <v>28274.3</v>
       </c>
       <c r="CZ24" s="118">
         <v>34536.1</v>
       </c>
       <c r="DA24" s="61">
         <v>50336.1</v>
       </c>
-      <c r="DB24" s="61"/>
+      <c r="DB24" s="136">
+        <v>182821.9</v>
+      </c>
       <c r="DC24" s="45"/>
       <c r="DD24" s="69"/>
       <c r="DE24" s="69"/>
     </row>
     <row r="25" spans="1:109" s="2" customFormat="1">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="27">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="27">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="27">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="27">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="27">
         <v>366.97076632473966</v>
       </c>
       <c r="G25" s="27">
         <v>350.10615240460987</v>
@@ -25436,51 +25474,53 @@
       </c>
       <c r="CT25" s="74">
         <v>757.4</v>
       </c>
       <c r="CU25" s="83">
         <v>713.7</v>
       </c>
       <c r="CV25" s="92">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="101">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="110">
         <v>939.4</v>
       </c>
       <c r="CY25" s="115">
         <v>804.3</v>
       </c>
       <c r="CZ25" s="119">
         <v>1430.1</v>
       </c>
       <c r="DA25" s="123">
         <v>2248.6999999999998</v>
       </c>
-      <c r="DB25" s="62"/>
+      <c r="DB25" s="137">
+        <v>8837.2999999999993</v>
+      </c>
       <c r="DC25" s="62"/>
       <c r="DD25" s="70"/>
       <c r="DE25" s="70"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="28">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="28">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="28">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="28">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="28">
         <v>788.09782040290975</v>
       </c>
       <c r="G26" s="32">
         <v>806.63506855615378</v>
@@ -25757,51 +25797,53 @@
       </c>
       <c r="CT26" s="74">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="83">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="92">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="101">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="110">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="115">
         <v>2514.8000000000002</v>
       </c>
       <c r="CZ26" s="119">
         <v>3395.4</v>
       </c>
       <c r="DA26" s="123">
         <v>5292.1</v>
       </c>
-      <c r="DB26" s="62"/>
+      <c r="DB26" s="137">
+        <v>24425.1</v>
+      </c>
       <c r="DC26" s="62"/>
       <c r="DD26" s="70"/>
       <c r="DE26" s="70"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="28">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="28">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="28">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="28">
         <v>636.70487094619568</v>
       </c>
       <c r="G27" s="32">
         <v>920.00948626311788</v>
@@ -26078,51 +26120,53 @@
       </c>
       <c r="CT27" s="74">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="83">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="92">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="101">
         <v>1328</v>
       </c>
       <c r="CX27" s="110">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="115">
         <v>2693.2</v>
       </c>
       <c r="CZ27" s="119">
         <v>3031.7</v>
       </c>
       <c r="DA27" s="123">
         <v>2057.1999999999998</v>
       </c>
-      <c r="DB27" s="62"/>
+      <c r="DB27" s="137">
+        <v>10879.2</v>
+      </c>
       <c r="DC27" s="62"/>
       <c r="DD27" s="70"/>
       <c r="DE27" s="70"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="28">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="28">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="28">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="28">
         <v>816.54001148884072</v>
       </c>
       <c r="G28" s="32">
         <v>706.67423892363468</v>
@@ -26399,51 +26443,53 @@
       </c>
       <c r="CT28" s="74">
         <v>543.4</v>
       </c>
       <c r="CU28" s="83">
         <v>753.1</v>
       </c>
       <c r="CV28" s="92">
         <v>528</v>
       </c>
       <c r="CW28" s="101">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="110">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="115">
         <v>1250</v>
       </c>
       <c r="CZ28" s="119">
         <v>2354.5</v>
       </c>
       <c r="DA28" s="123">
         <v>2941</v>
       </c>
-      <c r="DB28" s="62"/>
+      <c r="DB28" s="137">
+        <v>13290.2</v>
+      </c>
       <c r="DC28" s="62"/>
       <c r="DD28" s="70"/>
       <c r="DE28" s="70"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="28">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="28">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="28">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="28">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="28">
         <v>945.33894253333347</v>
       </c>
       <c r="G29" s="32">
         <v>1496.2541932402464</v>
@@ -26720,51 +26766,53 @@
       </c>
       <c r="CT29" s="74">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="83">
         <v>776.8</v>
       </c>
       <c r="CV29" s="92">
         <v>981.1</v>
       </c>
       <c r="CW29" s="101">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="110">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="115">
         <v>2452.9</v>
       </c>
       <c r="CZ29" s="119">
         <v>2390.8000000000002</v>
       </c>
       <c r="DA29" s="123">
         <v>2467.6</v>
       </c>
-      <c r="DB29" s="62"/>
+      <c r="DB29" s="137">
+        <v>3483.4</v>
+      </c>
       <c r="DC29" s="62"/>
       <c r="DD29" s="70"/>
       <c r="DE29" s="70"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="28">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="28">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="30">
         <v>618.62874483119526</v>
       </c>
       <c r="G30" s="32">
         <v>1095.0744871625643</v>
@@ -27041,51 +27089,53 @@
       </c>
       <c r="CT30" s="74">
         <v>838.3</v>
       </c>
       <c r="CU30" s="83">
         <v>516.1</v>
       </c>
       <c r="CV30" s="92">
         <v>673.1</v>
       </c>
       <c r="CW30" s="101">
         <v>841.8</v>
       </c>
       <c r="CX30" s="110">
         <v>699</v>
       </c>
       <c r="CY30" s="115">
         <v>1419.4</v>
       </c>
       <c r="CZ30" s="119">
         <v>1186.5999999999999</v>
       </c>
       <c r="DA30" s="123">
         <v>2745.2</v>
       </c>
-      <c r="DB30" s="62"/>
+      <c r="DB30" s="137">
+        <v>15563.6</v>
+      </c>
       <c r="DC30" s="62"/>
       <c r="DD30" s="70"/>
       <c r="DE30" s="70"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="28">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="28">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="30">
         <v>680.40097396184365</v>
       </c>
       <c r="G31" s="32">
         <v>791.46017199638686</v>
@@ -27362,51 +27412,53 @@
       </c>
       <c r="CT31" s="74">
         <v>828</v>
       </c>
       <c r="CU31" s="83">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="92">
         <v>1107</v>
       </c>
       <c r="CW31" s="101">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="110">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="115">
         <v>2019</v>
       </c>
       <c r="CZ31" s="119">
         <v>4879.6000000000004</v>
       </c>
       <c r="DA31" s="123">
         <v>8526.4</v>
       </c>
-      <c r="DB31" s="62"/>
+      <c r="DB31" s="137">
+        <v>17945.2</v>
+      </c>
       <c r="DC31" s="62"/>
       <c r="DD31" s="70"/>
       <c r="DE31" s="70"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="27">
         <v>798.87570609363127</v>
       </c>
       <c r="G32" s="27">
         <v>1077.3870140575177</v>
@@ -27683,51 +27735,53 @@
       </c>
       <c r="CT32" s="74">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="83">
         <v>734.7</v>
       </c>
       <c r="CV32" s="92">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="101">
         <v>943</v>
       </c>
       <c r="CX32" s="110">
         <v>994.8</v>
       </c>
       <c r="CY32" s="115">
         <v>2918</v>
       </c>
       <c r="CZ32" s="119">
         <v>1602.3</v>
       </c>
       <c r="DA32" s="123">
         <v>3091.8</v>
       </c>
-      <c r="DB32" s="62"/>
+      <c r="DB32" s="137">
+        <v>18144.5</v>
+      </c>
       <c r="DC32" s="62"/>
       <c r="DD32" s="70"/>
       <c r="DE32" s="70"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="28">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="28">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="30">
         <v>561.20232128051782</v>
       </c>
       <c r="G33" s="32">
         <v>849.44136240933608</v>
@@ -28004,51 +28058,53 @@
       </c>
       <c r="CT33" s="74">
         <v>458.9</v>
       </c>
       <c r="CU33" s="83">
         <v>858.6</v>
       </c>
       <c r="CV33" s="92">
         <v>840.2</v>
       </c>
       <c r="CW33" s="101">
         <v>526.1</v>
       </c>
       <c r="CX33" s="110">
         <v>676.7</v>
       </c>
       <c r="CY33" s="115">
         <v>1054.8</v>
       </c>
       <c r="CZ33" s="119">
         <v>2864</v>
       </c>
       <c r="DA33" s="123">
         <v>5169.5</v>
       </c>
-      <c r="DB33" s="62"/>
+      <c r="DB33" s="137">
+        <v>8130.4</v>
+      </c>
       <c r="DC33" s="62"/>
       <c r="DD33" s="70"/>
       <c r="DE33" s="70"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="28">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="28">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="30">
         <v>858.54338108510842</v>
       </c>
       <c r="G34" s="32">
         <v>1003.6296805078927</v>
@@ -28325,51 +28381,53 @@
       </c>
       <c r="CT34" s="74">
         <v>408.3</v>
       </c>
       <c r="CU34" s="83">
         <v>763.9</v>
       </c>
       <c r="CV34" s="92">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="101">
         <v>1898</v>
       </c>
       <c r="CX34" s="110">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="115">
         <v>2520.5</v>
       </c>
       <c r="CZ34" s="119">
         <v>1002.7</v>
       </c>
       <c r="DA34" s="123">
         <v>1358.8</v>
       </c>
-      <c r="DB34" s="62"/>
+      <c r="DB34" s="137">
+        <v>4116.2</v>
+      </c>
       <c r="DC34" s="62"/>
       <c r="DD34" s="70"/>
       <c r="DE34" s="70"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="28">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="28">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="30">
         <v>1684.5268759335104</v>
       </c>
       <c r="G35" s="32">
         <v>1721.8364265297923</v>
@@ -28646,51 +28704,53 @@
       </c>
       <c r="CT35" s="74">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="83">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="92">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="101">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="110">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="115">
         <v>4312</v>
       </c>
       <c r="CZ35" s="119">
         <v>6475.9</v>
       </c>
       <c r="DA35" s="123">
         <v>7009.6</v>
       </c>
-      <c r="DB35" s="62"/>
+      <c r="DB35" s="137">
+        <v>33306.800000000003</v>
+      </c>
       <c r="DC35" s="62"/>
       <c r="DD35" s="70"/>
       <c r="DE35" s="70"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="28">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="28">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="28">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="28">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="28">
         <v>511.15610415935652</v>
       </c>
       <c r="G36" s="32">
         <v>880.55062957138432</v>
@@ -28967,51 +29027,53 @@
       </c>
       <c r="CT36" s="74">
         <v>484.3</v>
       </c>
       <c r="CU36" s="83">
         <v>684.2</v>
       </c>
       <c r="CV36" s="92">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="101">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="110">
         <v>619</v>
       </c>
       <c r="CY36" s="115">
         <v>1377.3</v>
       </c>
       <c r="CZ36" s="119">
         <v>1676.5</v>
       </c>
       <c r="DA36" s="123">
         <v>3483.5</v>
       </c>
-      <c r="DB36" s="62"/>
+      <c r="DB36" s="137">
+        <v>12868</v>
+      </c>
       <c r="DC36" s="62"/>
       <c r="DD36" s="70"/>
       <c r="DE36" s="70"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="28">
         <v>1015.3913359753967</v>
       </c>
       <c r="G37" s="32">
         <v>1340.4516729018192</v>
@@ -29288,119 +29350,121 @@
       </c>
       <c r="CT37" s="74">
         <v>911.8</v>
       </c>
       <c r="CU37" s="83">
         <v>1076</v>
       </c>
       <c r="CV37" s="92">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="101">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="110">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="115">
         <v>2938.2</v>
       </c>
       <c r="CZ37" s="119">
         <v>2246.1999999999998</v>
       </c>
       <c r="DA37" s="123">
         <v>3944.4</v>
       </c>
-      <c r="DB37" s="62"/>
+      <c r="DB37" s="137">
+        <v>11832</v>
+      </c>
       <c r="DC37" s="62"/>
       <c r="DD37" s="70"/>
       <c r="DE37" s="70"/>
     </row>
     <row r="39" spans="1:109" ht="21" customHeight="1">
-      <c r="A39" s="128" t="s">
+      <c r="A39" s="132" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="128"/>
-[...58 lines deleted...]
-      <c r="BI39" s="128"/>
+      <c r="B39" s="132"/>
+      <c r="C39" s="132"/>
+      <c r="D39" s="132"/>
+      <c r="E39" s="132"/>
+      <c r="F39" s="132"/>
+      <c r="G39" s="132"/>
+      <c r="H39" s="132"/>
+      <c r="I39" s="132"/>
+      <c r="J39" s="132"/>
+      <c r="K39" s="132"/>
+      <c r="L39" s="132"/>
+      <c r="M39" s="132"/>
+      <c r="N39" s="132"/>
+      <c r="O39" s="132"/>
+      <c r="P39" s="132"/>
+      <c r="Q39" s="132"/>
+      <c r="R39" s="132"/>
+      <c r="S39" s="132"/>
+      <c r="T39" s="132"/>
+      <c r="U39" s="132"/>
+      <c r="V39" s="132"/>
+      <c r="W39" s="132"/>
+      <c r="X39" s="132"/>
+      <c r="Y39" s="132"/>
+      <c r="Z39" s="132"/>
+      <c r="AA39" s="132"/>
+      <c r="AB39" s="132"/>
+      <c r="AC39" s="132"/>
+      <c r="AD39" s="132"/>
+      <c r="AE39" s="132"/>
+      <c r="AF39" s="132"/>
+      <c r="AG39" s="132"/>
+      <c r="AH39" s="132"/>
+      <c r="AI39" s="132"/>
+      <c r="AJ39" s="132"/>
+      <c r="AK39" s="132"/>
+      <c r="AL39" s="132"/>
+      <c r="AM39" s="132"/>
+      <c r="AN39" s="132"/>
+      <c r="AO39" s="132"/>
+      <c r="AP39" s="132"/>
+      <c r="AQ39" s="132"/>
+      <c r="AR39" s="132"/>
+      <c r="AS39" s="132"/>
+      <c r="AT39" s="132"/>
+      <c r="AU39" s="132"/>
+      <c r="AV39" s="132"/>
+      <c r="AW39" s="132"/>
+      <c r="AX39" s="132"/>
+      <c r="AY39" s="132"/>
+      <c r="AZ39" s="132"/>
+      <c r="BA39" s="132"/>
+      <c r="BB39" s="132"/>
+      <c r="BC39" s="132"/>
+      <c r="BD39" s="132"/>
+      <c r="BE39" s="132"/>
+      <c r="BF39" s="132"/>
+      <c r="BG39" s="132"/>
+      <c r="BH39" s="132"/>
+      <c r="BI39" s="132"/>
     </row>
     <row r="40" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="127" t="s">
         <v>1</v>
       </c>
       <c r="L40" s="127"/>
       <c r="M40" s="127"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="15"/>
       <c r="U40" s="15"/>
@@ -30257,51 +30321,53 @@
       </c>
       <c r="CT43" s="75">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU43" s="84">
         <v>1412</v>
       </c>
       <c r="CV43" s="93">
         <v>1092.2</v>
       </c>
       <c r="CW43" s="102">
         <v>1026.8</v>
       </c>
       <c r="CX43" s="111">
         <v>492</v>
       </c>
       <c r="CY43" s="35">
         <v>724.5</v>
       </c>
       <c r="CZ43" s="120">
         <v>14674.6</v>
       </c>
       <c r="DA43" s="61">
         <v>30882.9</v>
       </c>
-      <c r="DB43" s="61"/>
+      <c r="DB43" s="138">
+        <v>163236.29999999999</v>
+      </c>
       <c r="DC43" s="45"/>
       <c r="DD43" s="69"/>
       <c r="DE43" s="69"/>
     </row>
     <row r="44" spans="1:109" s="2" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="C44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="D44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="E44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="F44" s="27">
         <v>23.204153150656001</v>
       </c>
       <c r="G44" s="27">
         <v>23.204153150656001</v>
@@ -30578,51 +30644,53 @@
       </c>
       <c r="CT44" s="76">
         <v>95.2</v>
       </c>
       <c r="CU44" s="85">
         <v>139.9</v>
       </c>
       <c r="CV44" s="94">
         <v>65.400000000000006</v>
       </c>
       <c r="CW44" s="103">
         <v>140.4</v>
       </c>
       <c r="CX44" s="112">
         <v>32.799999999999997</v>
       </c>
       <c r="CY44" s="37">
         <v>56.4</v>
       </c>
       <c r="CZ44" s="121">
         <v>606.29999999999995</v>
       </c>
       <c r="DA44" s="123">
         <v>1116.7</v>
       </c>
-      <c r="DB44" s="62"/>
+      <c r="DB44" s="139">
+        <v>8098</v>
+      </c>
       <c r="DC44" s="62"/>
       <c r="DD44" s="70"/>
       <c r="DE44" s="70"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="C45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="D45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="E45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="F45" s="29">
         <v>11.707953466666666</v>
       </c>
       <c r="G45" s="32">
         <v>11.707953466666666</v>
@@ -30899,51 +30967,53 @@
       </c>
       <c r="CT45" s="76">
         <v>66.900000000000006</v>
       </c>
       <c r="CU45" s="85">
         <v>98.3</v>
       </c>
       <c r="CV45" s="94">
         <v>45.9</v>
       </c>
       <c r="CW45" s="103">
         <v>132.5</v>
       </c>
       <c r="CX45" s="112">
         <v>23</v>
       </c>
       <c r="CY45" s="37">
         <v>39.6</v>
       </c>
       <c r="CZ45" s="121">
         <v>1202.2</v>
       </c>
       <c r="DA45" s="123">
         <v>2762.5</v>
       </c>
-      <c r="DB45" s="62"/>
+      <c r="DB45" s="139">
+        <v>21698.7</v>
+      </c>
       <c r="DC45" s="62"/>
       <c r="DD45" s="70"/>
       <c r="DE45" s="70"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="C46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="D46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="E46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="F46" s="29">
         <v>194.23519233989333</v>
       </c>
       <c r="G46" s="32">
         <v>194.23519233989333</v>
@@ -31220,51 +31290,53 @@
       </c>
       <c r="CT46" s="76">
         <v>881.7</v>
       </c>
       <c r="CU46" s="85">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV46" s="94">
         <v>975.2</v>
       </c>
       <c r="CW46" s="103">
         <v>752.2</v>
       </c>
       <c r="CX46" s="112">
         <v>433.8</v>
       </c>
       <c r="CY46" s="37">
         <v>625.29999999999995</v>
       </c>
       <c r="CZ46" s="121">
         <v>972.4</v>
       </c>
       <c r="DA46" s="123">
         <v>975.6</v>
       </c>
-      <c r="DB46" s="62"/>
+      <c r="DB46" s="139">
+        <v>9760.2000000000007</v>
+      </c>
       <c r="DC46" s="62"/>
       <c r="DD46" s="70"/>
       <c r="DE46" s="70"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="27" t="s">
         <v>5</v>
@@ -31541,51 +31613,53 @@
       </c>
       <c r="CT47" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU47" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV47" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW47" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX47" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY47" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ47" s="121">
         <v>1391</v>
       </c>
       <c r="DA47" s="123">
         <v>1617.5</v>
       </c>
-      <c r="DB47" s="62"/>
+      <c r="DB47" s="139">
+        <v>11859.2</v>
+      </c>
       <c r="DC47" s="62"/>
       <c r="DD47" s="70"/>
       <c r="DE47" s="70"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>5</v>
@@ -31862,51 +31936,53 @@
       </c>
       <c r="CT48" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU48" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV48" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW48" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX48" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY48" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ48" s="121">
         <v>656.2</v>
       </c>
       <c r="DA48" s="123">
         <v>663.2</v>
       </c>
-      <c r="DB48" s="62"/>
+      <c r="DB48" s="139">
+        <v>2162.1999999999998</v>
+      </c>
       <c r="DC48" s="62"/>
       <c r="DD48" s="70"/>
       <c r="DE48" s="70"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="27" t="s">
         <v>5</v>
@@ -32183,51 +32259,53 @@
       </c>
       <c r="CT49" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU49" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV49" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW49" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX49" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY49" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ49" s="121">
         <v>411.6</v>
       </c>
       <c r="DA49" s="123">
         <v>2072.4</v>
       </c>
-      <c r="DB49" s="62"/>
+      <c r="DB49" s="139">
+        <v>14580.6</v>
+      </c>
       <c r="DC49" s="62"/>
       <c r="DD49" s="70"/>
       <c r="DE49" s="70"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G50" s="27" t="s">
         <v>5</v>
@@ -32504,51 +32582,53 @@
       </c>
       <c r="CT50" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU50" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV50" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW50" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX50" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY50" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ50" s="121">
         <v>3360.3</v>
       </c>
       <c r="DA50" s="123">
         <v>6784</v>
       </c>
-      <c r="DB50" s="62"/>
+      <c r="DB50" s="139">
+        <v>16306.9</v>
+      </c>
       <c r="DC50" s="62"/>
       <c r="DD50" s="70"/>
       <c r="DE50" s="70"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="27" t="s">
         <v>5</v>
@@ -32825,51 +32905,53 @@
       </c>
       <c r="CT51" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU51" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV51" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW51" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX51" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY51" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ51" s="121">
         <v>517.20000000000005</v>
       </c>
       <c r="DA51" s="123">
         <v>1692.6</v>
       </c>
-      <c r="DB51" s="62"/>
+      <c r="DB51" s="139">
+        <v>16948.5</v>
+      </c>
       <c r="DC51" s="62"/>
       <c r="DD51" s="70"/>
       <c r="DE51" s="70"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>5</v>
@@ -33146,51 +33228,53 @@
       </c>
       <c r="CT52" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU52" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV52" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW52" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX52" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY52" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ52" s="121">
         <v>1719.1</v>
       </c>
       <c r="DA52" s="123">
         <v>3976.2</v>
       </c>
-      <c r="DB52" s="62"/>
+      <c r="DB52" s="139">
+        <v>6836.4</v>
+      </c>
       <c r="DC52" s="62"/>
       <c r="DD52" s="70"/>
       <c r="DE52" s="70"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="27" t="s">
         <v>5</v>
@@ -33467,51 +33551,53 @@
       </c>
       <c r="CT53" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU53" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV53" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW53" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX53" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY53" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ53" s="121">
         <v>528.79999999999995</v>
       </c>
       <c r="DA53" s="123">
         <v>598.5</v>
       </c>
-      <c r="DB53" s="62"/>
+      <c r="DB53" s="139">
+        <v>3283.4</v>
+      </c>
       <c r="DC53" s="62"/>
       <c r="DD53" s="70"/>
       <c r="DE53" s="70"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G54" s="27" t="s">
         <v>5</v>
@@ -33788,51 +33874,53 @@
       </c>
       <c r="CT54" s="76">
         <v>4.2</v>
       </c>
       <c r="CU54" s="85">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV54" s="94">
         <v>5.7</v>
       </c>
       <c r="CW54" s="103">
         <v>1.6</v>
       </c>
       <c r="CX54" s="112">
         <v>2.4</v>
       </c>
       <c r="CY54" s="37">
         <v>3.3</v>
       </c>
       <c r="CZ54" s="121">
         <v>1731.6</v>
       </c>
       <c r="DA54" s="123">
         <v>3182.1</v>
       </c>
-      <c r="DB54" s="62"/>
+      <c r="DB54" s="139">
+        <v>29262.400000000001</v>
+      </c>
       <c r="DC54" s="62"/>
       <c r="DD54" s="70"/>
       <c r="DE54" s="70"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="27" t="s">
         <v>5</v>
@@ -34109,51 +34197,53 @@
       </c>
       <c r="CT55" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU55" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV55" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW55" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX55" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY55" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ55" s="121">
         <v>691.1</v>
       </c>
       <c r="DA55" s="123">
         <v>2892.3</v>
       </c>
-      <c r="DB55" s="62"/>
+      <c r="DB55" s="139">
+        <v>12175.4</v>
+      </c>
       <c r="DC55" s="62"/>
       <c r="DD55" s="70"/>
       <c r="DE55" s="70"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="27" t="s">
         <v>5</v>
@@ -34430,119 +34520,121 @@
       </c>
       <c r="CT56" s="77" t="s">
         <v>5</v>
       </c>
       <c r="CU56" s="86" t="s">
         <v>5</v>
       </c>
       <c r="CV56" s="95" t="s">
         <v>5</v>
       </c>
       <c r="CW56" s="104" t="s">
         <v>5</v>
       </c>
       <c r="CX56" s="113" t="s">
         <v>5</v>
       </c>
       <c r="CY56" s="37" t="s">
         <v>5</v>
       </c>
       <c r="CZ56" s="121">
         <v>886.8</v>
       </c>
       <c r="DA56" s="123">
         <v>2549.4</v>
       </c>
-      <c r="DB56" s="62"/>
+      <c r="DB56" s="139">
+        <v>10264.200000000001</v>
+      </c>
       <c r="DC56" s="62"/>
       <c r="DD56" s="70"/>
       <c r="DE56" s="70"/>
     </row>
     <row r="58" spans="1:109" ht="21" customHeight="1">
-      <c r="A58" s="133" t="s">
+      <c r="A58" s="128" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="133"/>
-[...58 lines deleted...]
-      <c r="BI58" s="133"/>
+      <c r="B58" s="128"/>
+      <c r="C58" s="128"/>
+      <c r="D58" s="128"/>
+      <c r="E58" s="128"/>
+      <c r="F58" s="128"/>
+      <c r="G58" s="128"/>
+      <c r="H58" s="128"/>
+      <c r="I58" s="128"/>
+      <c r="J58" s="128"/>
+      <c r="K58" s="128"/>
+      <c r="L58" s="128"/>
+      <c r="M58" s="128"/>
+      <c r="N58" s="128"/>
+      <c r="O58" s="128"/>
+      <c r="P58" s="128"/>
+      <c r="Q58" s="128"/>
+      <c r="R58" s="128"/>
+      <c r="S58" s="128"/>
+      <c r="T58" s="128"/>
+      <c r="U58" s="128"/>
+      <c r="V58" s="128"/>
+      <c r="W58" s="128"/>
+      <c r="X58" s="128"/>
+      <c r="Y58" s="128"/>
+      <c r="Z58" s="128"/>
+      <c r="AA58" s="128"/>
+      <c r="AB58" s="128"/>
+      <c r="AC58" s="128"/>
+      <c r="AD58" s="128"/>
+      <c r="AE58" s="128"/>
+      <c r="AF58" s="128"/>
+      <c r="AG58" s="128"/>
+      <c r="AH58" s="128"/>
+      <c r="AI58" s="128"/>
+      <c r="AJ58" s="128"/>
+      <c r="AK58" s="128"/>
+      <c r="AL58" s="128"/>
+      <c r="AM58" s="128"/>
+      <c r="AN58" s="128"/>
+      <c r="AO58" s="128"/>
+      <c r="AP58" s="128"/>
+      <c r="AQ58" s="128"/>
+      <c r="AR58" s="128"/>
+      <c r="AS58" s="128"/>
+      <c r="AT58" s="128"/>
+      <c r="AU58" s="128"/>
+      <c r="AV58" s="128"/>
+      <c r="AW58" s="128"/>
+      <c r="AX58" s="128"/>
+      <c r="AY58" s="128"/>
+      <c r="AZ58" s="128"/>
+      <c r="BA58" s="128"/>
+      <c r="BB58" s="128"/>
+      <c r="BC58" s="128"/>
+      <c r="BD58" s="128"/>
+      <c r="BE58" s="128"/>
+      <c r="BF58" s="128"/>
+      <c r="BG58" s="128"/>
+      <c r="BH58" s="128"/>
+      <c r="BI58" s="128"/>
     </row>
     <row r="59" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="127" t="s">
         <v>1</v>
       </c>
       <c r="L59" s="127"/>
       <c r="M59" s="127"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
@@ -35399,51 +35491,53 @@
       </c>
       <c r="CT62" s="78">
         <v>11975.7</v>
       </c>
       <c r="CU62" s="87">
         <v>13352.8</v>
       </c>
       <c r="CV62" s="96">
         <v>15403.2</v>
       </c>
       <c r="CW62" s="105">
         <v>17284.400000000001</v>
       </c>
       <c r="CX62" s="114">
         <v>17489.2</v>
       </c>
       <c r="CY62" s="114">
         <v>27541.1</v>
       </c>
       <c r="CZ62" s="122">
         <v>19850.8</v>
       </c>
       <c r="DA62" s="61">
         <v>19437.5</v>
       </c>
-      <c r="DB62" s="61"/>
+      <c r="DB62" s="140">
+        <v>19529</v>
+      </c>
       <c r="DC62" s="45"/>
       <c r="DD62" s="69"/>
       <c r="DE62" s="69"/>
     </row>
     <row r="63" spans="1:109" s="2" customFormat="1">
       <c r="A63" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>178.33372101723498</v>
       </c>
       <c r="C63" s="27">
         <v>228.90215220821307</v>
       </c>
       <c r="D63" s="27">
         <v>212.38046229500799</v>
       </c>
       <c r="E63" s="27">
         <v>262.23708166677636</v>
       </c>
       <c r="F63" s="27">
         <v>343.76661317408366</v>
       </c>
       <c r="G63" s="27">
         <v>326.72843093630195</v>
@@ -35720,51 +35814,53 @@
       </c>
       <c r="CT63" s="79">
         <v>662.1</v>
       </c>
       <c r="CU63" s="88">
         <v>573.79999999999995</v>
       </c>
       <c r="CV63" s="97">
         <v>1279.3</v>
       </c>
       <c r="CW63" s="106">
         <v>951.7</v>
       </c>
       <c r="CX63" s="115">
         <v>906.7</v>
       </c>
       <c r="CY63" s="115">
         <v>747.7</v>
       </c>
       <c r="CZ63" s="123">
         <v>823.3</v>
       </c>
       <c r="DA63" s="123">
         <v>1131.3</v>
       </c>
-      <c r="DB63" s="62"/>
+      <c r="DB63" s="141">
+        <v>736.5</v>
+      </c>
       <c r="DC63" s="62"/>
       <c r="DD63" s="70"/>
       <c r="DE63" s="70"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="29">
         <v>531.50890616076595</v>
       </c>
       <c r="C64" s="29">
         <v>572.39095760833106</v>
       </c>
       <c r="D64" s="29">
         <v>749.93677703606272</v>
       </c>
       <c r="E64" s="29">
         <v>741.66190742834215</v>
       </c>
       <c r="F64" s="29">
         <v>776.38986693624292</v>
       </c>
       <c r="G64" s="32">
         <v>794.52721839859271</v>
@@ -36041,51 +36137,53 @@
       </c>
       <c r="CT64" s="79">
         <v>1719.9</v>
       </c>
       <c r="CU64" s="88">
         <v>1753.3</v>
       </c>
       <c r="CV64" s="97">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW64" s="106">
         <v>2021</v>
       </c>
       <c r="CX64" s="115">
         <v>2212.4</v>
       </c>
       <c r="CY64" s="115">
         <v>2474.4</v>
       </c>
       <c r="CZ64" s="123">
         <v>2192.1</v>
       </c>
       <c r="DA64" s="123">
         <v>2528</v>
       </c>
-      <c r="DB64" s="62"/>
+      <c r="DB64" s="141">
+        <v>2718.8</v>
+      </c>
       <c r="DC64" s="62"/>
       <c r="DD64" s="70"/>
       <c r="DE64" s="70"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="29">
         <v>322.87154640183849</v>
       </c>
       <c r="C65" s="29">
         <v>372.38488464810979</v>
       </c>
       <c r="D65" s="29">
         <v>388.41270580268622</v>
       </c>
       <c r="E65" s="29">
         <v>353.80587686415026</v>
       </c>
       <c r="F65" s="29">
         <v>442.46967860630235</v>
       </c>
       <c r="G65" s="32">
         <v>725.31819083089727</v>
@@ -36362,51 +36460,53 @@
       </c>
       <c r="CT65" s="79">
         <v>460.7</v>
       </c>
       <c r="CU65" s="88">
         <v>834.2</v>
       </c>
       <c r="CV65" s="97">
         <v>913.3</v>
       </c>
       <c r="CW65" s="106">
         <v>575.79999999999995</v>
       </c>
       <c r="CX65" s="115">
         <v>912</v>
       </c>
       <c r="CY65" s="115">
         <v>2067</v>
       </c>
       <c r="CZ65" s="123">
         <v>2058.3000000000002</v>
       </c>
       <c r="DA65" s="123">
         <v>1081</v>
       </c>
-      <c r="DB65" s="62"/>
+      <c r="DB65" s="141">
+        <v>1115.5999999999999</v>
+      </c>
       <c r="DC65" s="62"/>
       <c r="DD65" s="70"/>
       <c r="DE65" s="70"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="29">
         <v>308.40933908924279</v>
       </c>
       <c r="C66" s="29">
         <v>422.97899001472905</v>
       </c>
       <c r="D66" s="29">
         <v>361.53583498876583</v>
       </c>
       <c r="E66" s="29">
         <v>781.96649970233932</v>
       </c>
       <c r="F66" s="29">
         <v>816.54001148884072</v>
       </c>
       <c r="G66" s="32">
         <v>706.32389872556757</v>
@@ -36683,51 +36783,53 @@
       </c>
       <c r="CT66" s="79">
         <v>543.4</v>
       </c>
       <c r="CU66" s="88">
         <v>753.1</v>
       </c>
       <c r="CV66" s="97">
         <v>528</v>
       </c>
       <c r="CW66" s="106">
         <v>1465.8</v>
       </c>
       <c r="CX66" s="115">
         <v>1130.5</v>
       </c>
       <c r="CY66" s="115">
         <v>1249.5999999999999</v>
       </c>
       <c r="CZ66" s="123">
         <v>962.8</v>
       </c>
       <c r="DA66" s="123">
         <v>1322.6</v>
       </c>
-      <c r="DB66" s="62"/>
+      <c r="DB66" s="141">
+        <v>1426.8</v>
+      </c>
       <c r="DC66" s="62"/>
       <c r="DD66" s="70"/>
       <c r="DE66" s="70"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="29">
         <v>539.42437764545275</v>
       </c>
       <c r="C67" s="29">
         <v>415.89364222342073</v>
       </c>
       <c r="D67" s="29">
         <v>615.99798077563207</v>
       </c>
       <c r="E67" s="29">
         <v>675.0256776551937</v>
       </c>
       <c r="F67" s="29">
         <v>945.33894253333347</v>
       </c>
       <c r="G67" s="32">
         <v>1495.5124115796937</v>
@@ -37004,51 +37106,53 @@
       </c>
       <c r="CT67" s="79">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU67" s="88">
         <v>776.8</v>
       </c>
       <c r="CV67" s="97">
         <v>981.1</v>
       </c>
       <c r="CW67" s="106">
         <v>1138.5</v>
       </c>
       <c r="CX67" s="115">
         <v>1460.1</v>
       </c>
       <c r="CY67" s="115">
         <v>2452.1999999999998</v>
       </c>
       <c r="CZ67" s="123">
         <v>1733.9</v>
       </c>
       <c r="DA67" s="123">
         <v>1803.6</v>
       </c>
-      <c r="DB67" s="62"/>
+      <c r="DB67" s="141">
+        <v>1320.1</v>
+      </c>
       <c r="DC67" s="62"/>
       <c r="DD67" s="70"/>
       <c r="DE67" s="70"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="29">
         <v>735.60160936251941</v>
       </c>
       <c r="C68" s="29">
         <v>353.21131991507832</v>
       </c>
       <c r="D68" s="29">
         <v>512.06114869670989</v>
       </c>
       <c r="E68" s="29">
         <v>634.31254384093734</v>
       </c>
       <c r="F68" s="29">
         <v>618.62874483119526</v>
       </c>
       <c r="G68" s="32">
         <v>1094.5315939996337</v>
@@ -37325,51 +37429,53 @@
       </c>
       <c r="CT68" s="79">
         <v>838.3</v>
       </c>
       <c r="CU68" s="88">
         <v>516.1</v>
       </c>
       <c r="CV68" s="97">
         <v>673.1</v>
       </c>
       <c r="CW68" s="106">
         <v>841.8</v>
       </c>
       <c r="CX68" s="115">
         <v>699</v>
       </c>
       <c r="CY68" s="115">
         <v>1419</v>
       </c>
       <c r="CZ68" s="123">
         <v>774.6</v>
       </c>
       <c r="DA68" s="123">
         <v>672</v>
       </c>
-      <c r="DB68" s="62"/>
+      <c r="DB68" s="141">
+        <v>978.2</v>
+      </c>
       <c r="DC68" s="62"/>
       <c r="DD68" s="70"/>
       <c r="DE68" s="70"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="29">
         <v>585.38426162735493</v>
       </c>
       <c r="C69" s="29">
         <v>466.99601476926921</v>
       </c>
       <c r="D69" s="29">
         <v>596.95059105928942</v>
       </c>
       <c r="E69" s="29">
         <v>736.67321629372498</v>
       </c>
       <c r="F69" s="29">
         <v>680.40097396184365</v>
       </c>
       <c r="G69" s="32">
         <v>791.06779839884098</v>
@@ -37646,51 +37752,53 @@
       </c>
       <c r="CT69" s="79">
         <v>828</v>
       </c>
       <c r="CU69" s="88">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV69" s="97">
         <v>1107</v>
       </c>
       <c r="CW69" s="106">
         <v>1448.6</v>
       </c>
       <c r="CX69" s="115">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY69" s="115">
         <v>2018.3</v>
       </c>
       <c r="CZ69" s="123">
         <v>1517.8</v>
       </c>
       <c r="DA69" s="123">
         <v>1739.8</v>
       </c>
-      <c r="DB69" s="62"/>
+      <c r="DB69" s="141">
+        <v>1632.8</v>
+      </c>
       <c r="DC69" s="62"/>
       <c r="DD69" s="70"/>
       <c r="DE69" s="70"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>455.59943047163824</v>
       </c>
       <c r="C70" s="27">
         <v>592.68348654021122</v>
       </c>
       <c r="D70" s="27">
         <v>568.15490369416784</v>
       </c>
       <c r="E70" s="27">
         <v>655.22981544350341</v>
       </c>
       <c r="F70" s="27">
         <v>798.87570609363127</v>
       </c>
       <c r="G70" s="27">
         <v>1076.8528896206701</v>
@@ -37967,51 +38075,53 @@
       </c>
       <c r="CT70" s="79">
         <v>582.70000000000005</v>
       </c>
       <c r="CU70" s="88">
         <v>734.7</v>
       </c>
       <c r="CV70" s="97">
         <v>620.20000000000005</v>
       </c>
       <c r="CW70" s="106">
         <v>943</v>
       </c>
       <c r="CX70" s="115">
         <v>994.8</v>
       </c>
       <c r="CY70" s="115">
         <v>2917.1</v>
       </c>
       <c r="CZ70" s="123">
         <v>1084.5999999999999</v>
       </c>
       <c r="DA70" s="123">
         <v>1398.3</v>
       </c>
-      <c r="DB70" s="62"/>
+      <c r="DB70" s="141">
+        <v>1190.4000000000001</v>
+      </c>
       <c r="DC70" s="62"/>
       <c r="DD70" s="70"/>
       <c r="DE70" s="70"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="29">
         <v>363.82455945545894</v>
       </c>
       <c r="C71" s="29">
         <v>523.02785738100147</v>
       </c>
       <c r="D71" s="29">
         <v>684.38291789818766</v>
       </c>
       <c r="E71" s="29">
         <v>345.00049866909688</v>
       </c>
       <c r="F71" s="29">
         <v>561.20232128051782</v>
       </c>
       <c r="G71" s="32">
         <v>849.02024410791603</v>
@@ -38288,51 +38398,53 @@
       </c>
       <c r="CT71" s="79">
         <v>458.9</v>
       </c>
       <c r="CU71" s="88">
         <v>858.6</v>
       </c>
       <c r="CV71" s="97">
         <v>840.2</v>
       </c>
       <c r="CW71" s="106">
         <v>526.1</v>
       </c>
       <c r="CX71" s="115">
         <v>676.7</v>
       </c>
       <c r="CY71" s="115">
         <v>1054.5</v>
       </c>
       <c r="CZ71" s="123">
         <v>1144</v>
       </c>
       <c r="DA71" s="123">
         <v>1191.7</v>
       </c>
-      <c r="DB71" s="62"/>
+      <c r="DB71" s="141">
+        <v>1291.4000000000001</v>
+      </c>
       <c r="DC71" s="62"/>
       <c r="DD71" s="70"/>
       <c r="DE71" s="70"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="29">
         <v>395.22722497766711</v>
       </c>
       <c r="C72" s="29">
         <v>423.11712221426387</v>
       </c>
       <c r="D72" s="29">
         <v>688.82445760853977</v>
       </c>
       <c r="E72" s="29">
         <v>340.78113842834091</v>
       </c>
       <c r="F72" s="29">
         <v>858.54338108510842</v>
       </c>
       <c r="G72" s="32">
         <v>1003.1321219417409</v>
@@ -38609,51 +38721,53 @@
       </c>
       <c r="CT72" s="79">
         <v>408.3</v>
       </c>
       <c r="CU72" s="88">
         <v>763.9</v>
       </c>
       <c r="CV72" s="97">
         <v>1236.3</v>
       </c>
       <c r="CW72" s="106">
         <v>1898</v>
       </c>
       <c r="CX72" s="115">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY72" s="115">
         <v>2519.6999999999998</v>
       </c>
       <c r="CZ72" s="123">
         <v>473.6</v>
       </c>
       <c r="DA72" s="123">
         <v>759.9</v>
       </c>
-      <c r="DB72" s="62"/>
+      <c r="DB72" s="141">
+        <v>831.5</v>
+      </c>
       <c r="DC72" s="62"/>
       <c r="DD72" s="70"/>
       <c r="DE72" s="70"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="29">
         <v>1102.0284986033525</v>
       </c>
       <c r="C73" s="29">
         <v>1192.94928708205</v>
       </c>
       <c r="D73" s="29">
         <v>1517.7906142168663</v>
       </c>
       <c r="E73" s="29">
         <v>1653.8241868218543</v>
       </c>
       <c r="F73" s="29">
         <v>1684.5268759335104</v>
       </c>
       <c r="G73" s="32">
         <v>1720.9828104200155</v>
@@ -38930,51 +39044,53 @@
       </c>
       <c r="CT73" s="79">
         <v>2876.3</v>
       </c>
       <c r="CU73" s="88">
         <v>2928.5</v>
       </c>
       <c r="CV73" s="97">
         <v>3399.7</v>
       </c>
       <c r="CW73" s="106">
         <v>3687.6</v>
       </c>
       <c r="CX73" s="115">
         <v>3903.3</v>
       </c>
       <c r="CY73" s="115">
         <v>4307.3999999999996</v>
       </c>
       <c r="CZ73" s="123">
         <v>4742.3</v>
       </c>
       <c r="DA73" s="123">
         <v>3825.4</v>
       </c>
-      <c r="DB73" s="62"/>
+      <c r="DB73" s="141">
+        <v>4034.1</v>
+      </c>
       <c r="DC73" s="62"/>
       <c r="DD73" s="70"/>
       <c r="DE73" s="70"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="29">
         <v>306.39295443728338</v>
       </c>
       <c r="C74" s="29">
         <v>448.87767982242065</v>
       </c>
       <c r="D74" s="29">
         <v>411.31224253947892</v>
       </c>
       <c r="E74" s="29">
         <v>425.50111516802929</v>
       </c>
       <c r="F74" s="29">
         <v>511.15610415935652</v>
       </c>
       <c r="G74" s="32">
         <v>880.11408856708499</v>
@@ -39251,51 +39367,53 @@
       </c>
       <c r="CT74" s="79">
         <v>484.3</v>
       </c>
       <c r="CU74" s="88">
         <v>684.2</v>
       </c>
       <c r="CV74" s="97">
         <v>604.70000000000005</v>
       </c>
       <c r="CW74" s="106">
         <v>629.20000000000005</v>
       </c>
       <c r="CX74" s="115">
         <v>619</v>
       </c>
       <c r="CY74" s="115">
         <v>1376.9</v>
       </c>
       <c r="CZ74" s="123">
         <v>984.8</v>
       </c>
       <c r="DA74" s="123">
         <v>590.1</v>
       </c>
-      <c r="DB74" s="62"/>
+      <c r="DB74" s="141">
+        <v>688.6</v>
+      </c>
       <c r="DC74" s="62"/>
       <c r="DD74" s="70"/>
       <c r="DE74" s="70"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="28">
         <v>739.15680351411277</v>
       </c>
       <c r="C75" s="28">
         <v>748.03953891198125</v>
       </c>
       <c r="D75" s="28">
         <v>677.0628208484402</v>
       </c>
       <c r="E75" s="28">
         <v>599.15448764131372</v>
       </c>
       <c r="F75" s="28">
         <v>1015.3913359753967</v>
       </c>
       <c r="G75" s="32">
         <v>1339.7871317614783</v>
@@ -39572,51 +39690,53 @@
       </c>
       <c r="CT75" s="79">
         <v>911.8</v>
       </c>
       <c r="CU75" s="88">
         <v>1076</v>
       </c>
       <c r="CV75" s="97">
         <v>1145.2</v>
       </c>
       <c r="CW75" s="106">
         <v>1157.3</v>
       </c>
       <c r="CX75" s="115">
         <v>1543.9</v>
       </c>
       <c r="CY75" s="115">
         <v>2937.3</v>
       </c>
       <c r="CZ75" s="123">
         <v>1358.7</v>
       </c>
       <c r="DA75" s="123">
         <v>1393.9</v>
       </c>
-      <c r="DB75" s="62"/>
+      <c r="DB75" s="141">
+        <v>1564.1</v>
+      </c>
       <c r="DC75" s="62"/>
       <c r="DD75" s="70"/>
       <c r="DE75" s="70"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="15"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
       <c r="E76" s="15"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15"/>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76" s="15"/>
       <c r="S76" s="15"/>
       <c r="T76" s="15"/>
@@ -39677,114 +39797,114 @@
       <c r="BW76" s="15"/>
       <c r="BX76" s="15"/>
       <c r="BY76" s="15"/>
       <c r="BZ76" s="15"/>
       <c r="CA76" s="15"/>
       <c r="CB76" s="15"/>
       <c r="CC76" s="15"/>
       <c r="CD76" s="15"/>
       <c r="CE76" s="15"/>
       <c r="CF76" s="15"/>
       <c r="CG76" s="15"/>
       <c r="CH76" s="15"/>
       <c r="CI76" s="15"/>
       <c r="CJ76" s="15"/>
       <c r="CK76" s="15"/>
       <c r="CL76" s="15"/>
       <c r="CM76" s="15"/>
       <c r="CN76" s="15"/>
       <c r="CO76" s="15"/>
       <c r="CP76" s="15"/>
       <c r="CQ76" s="15"/>
       <c r="CR76" s="15"/>
       <c r="CS76" s="15"/>
     </row>
     <row r="77" spans="1:109">
-      <c r="B77" s="131"/>
-[...3 lines deleted...]
-      <c r="F77" s="131"/>
+      <c r="B77" s="133"/>
+      <c r="C77" s="133"/>
+      <c r="D77" s="133"/>
+      <c r="E77" s="133"/>
+      <c r="F77" s="133"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AL77" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:109" ht="15.75">
-      <c r="B79" s="132"/>
-[...46 lines deleted...]
-      <c r="AW79" s="132"/>
+      <c r="B79" s="131"/>
+      <c r="C79" s="131"/>
+      <c r="D79" s="131"/>
+      <c r="E79" s="131"/>
+      <c r="F79" s="131"/>
+      <c r="G79" s="131"/>
+      <c r="H79" s="131"/>
+      <c r="I79" s="131"/>
+      <c r="J79" s="131"/>
+      <c r="K79" s="131"/>
+      <c r="L79" s="131"/>
+      <c r="M79" s="131"/>
+      <c r="N79" s="131"/>
+      <c r="O79" s="131"/>
+      <c r="P79" s="131"/>
+      <c r="Q79" s="131"/>
+      <c r="R79" s="131"/>
+      <c r="S79" s="131"/>
+      <c r="T79" s="131"/>
+      <c r="U79" s="131"/>
+      <c r="V79" s="131"/>
+      <c r="W79" s="131"/>
+      <c r="X79" s="131"/>
+      <c r="Y79" s="131"/>
+      <c r="Z79" s="131"/>
+      <c r="AA79" s="131"/>
+      <c r="AB79" s="131"/>
+      <c r="AC79" s="131"/>
+      <c r="AD79" s="131"/>
+      <c r="AE79" s="131"/>
+      <c r="AF79" s="131"/>
+      <c r="AG79" s="131"/>
+      <c r="AH79" s="131"/>
+      <c r="AI79" s="131"/>
+      <c r="AJ79" s="131"/>
+      <c r="AK79" s="131"/>
+      <c r="AL79" s="131"/>
+      <c r="AM79" s="131"/>
+      <c r="AN79" s="131"/>
+      <c r="AO79" s="131"/>
+      <c r="AP79" s="131"/>
+      <c r="AQ79" s="131"/>
+      <c r="AR79" s="131"/>
+      <c r="AS79" s="131"/>
+      <c r="AT79" s="131"/>
+      <c r="AU79" s="131"/>
+      <c r="AV79" s="131"/>
+      <c r="AW79" s="131"/>
     </row>
     <row r="80" spans="1:109">
       <c r="B80" s="13"/>
       <c r="C80" s="14"/>
       <c r="D80" s="14"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="13"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
@@ -40494,242 +40614,242 @@
       <c r="AB94" s="6"/>
       <c r="AC94" s="6"/>
       <c r="AD94" s="6"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="6"/>
       <c r="AU94" s="6"/>
       <c r="AV94" s="6"/>
       <c r="AW94" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="81">
+    <mergeCell ref="CT41:DE41"/>
+    <mergeCell ref="DB59:DE59"/>
+    <mergeCell ref="CT60:DE60"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DB40:DE40"/>
+    <mergeCell ref="CH41:CS41"/>
+    <mergeCell ref="CP59:CS59"/>
+    <mergeCell ref="CH60:CS60"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CP40:CS40"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BF21:BI21"/>
+    <mergeCell ref="AL79:AW79"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="A39:BI39"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B79:M79"/>
+    <mergeCell ref="N79:Y79"/>
+    <mergeCell ref="Z79:AK79"/>
+    <mergeCell ref="N60:Y60"/>
+    <mergeCell ref="BJ60:BU60"/>
+    <mergeCell ref="BJ41:BU41"/>
+    <mergeCell ref="A58:BI58"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="W40:Y40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="AH40:AK40"/>
+    <mergeCell ref="N41:Y41"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="BF59:BI59"/>
+    <mergeCell ref="Z60:AK60"/>
+    <mergeCell ref="AH59:AK59"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AH21:AK21"/>
     <mergeCell ref="BV60:CG60"/>
     <mergeCell ref="AT40:AW40"/>
     <mergeCell ref="AL60:AW60"/>
     <mergeCell ref="AT21:AW21"/>
     <mergeCell ref="CD59:CG59"/>
     <mergeCell ref="BF40:BI40"/>
     <mergeCell ref="AX60:BI60"/>
     <mergeCell ref="AL41:AW41"/>
     <mergeCell ref="AX41:BI41"/>
     <mergeCell ref="AT59:AW59"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="CD40:CG40"/>
-    <mergeCell ref="CD2:CG2"/>
-[...63 lines deleted...]
-    <mergeCell ref="DB40:DE40"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>