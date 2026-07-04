--- v0 (2026-04-17)
+++ v1 (2026-07-04)
@@ -1,117 +1,266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170"/>
+    <workbookView xWindow="6960" yWindow="165" windowWidth="20940" windowHeight="11970"/>
   </bookViews>
   <sheets>
-    <sheet name="Total" sheetId="1" r:id="rId1"/>
-    <sheet name="Women" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Total" sheetId="1" r:id="rId3"/>
+    <sheet name="Women" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Women!$A$1:$Q$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Women!$A$1:$R$15</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="55">
   <si>
     <t>The number of graduates of organizations of technical and vocational, post-secondary education</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>persons</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>Alatau</t>
   </si>
   <si>
     <t>Auezov</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Bostandyk</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>The man</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>graduation rate of students – the number of students who have defended their diplomas or passed final exams, both from among those who completed their studies in the current year and from among those who completed the course of study in previous years;</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>The aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> indicator is not calculated</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The main sources of information on the number of students enrolled in organizations of technical and vocational, post-secondary education is the statistical form of national observation "Report on technical and vocational, post-secondary education" (index - 2-NK) </t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/33/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Since 2009</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Division of Social and Demographic Statistics</t>
+  </si>
+  <si>
+    <t>Kozhakhmetova Raushan Tleukenovna</t>
+  </si>
+  <si>
+    <t>Теl.+7(727)277-55-56</t>
+  </si>
+  <si>
+    <t>rau.kozhakhmetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -289,50 +438,122 @@
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
@@ -585,51 +806,51 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="314">
+  <cellStyleXfs count="315">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -903,108 +1124,172 @@
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="314" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="314" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="314">
+  <cellStyles count="315">
     <cellStyle name="20% - Акцент1 10" xfId="297"/>
     <cellStyle name="20% - Акцент1 11" xfId="258"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 3" xfId="138"/>
     <cellStyle name="20% - Акцент1 4" xfId="152"/>
     <cellStyle name="20% - Акцент1 5" xfId="174"/>
     <cellStyle name="20% - Акцент1 6" xfId="210"/>
     <cellStyle name="20% - Акцент1 7" xfId="214"/>
     <cellStyle name="20% - Акцент1 8" xfId="254"/>
     <cellStyle name="20% - Акцент1 9" xfId="277"/>
     <cellStyle name="20% - Акцент2 10" xfId="296"/>
     <cellStyle name="20% - Акцент2 11" xfId="257"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 3" xfId="137"/>
     <cellStyle name="20% - Акцент2 4" xfId="153"/>
     <cellStyle name="20% - Акцент2 5" xfId="175"/>
     <cellStyle name="20% - Акцент2 6" xfId="209"/>
     <cellStyle name="20% - Акцент2 7" xfId="215"/>
     <cellStyle name="20% - Акцент2 8" xfId="253"/>
     <cellStyle name="20% - Акцент2 9" xfId="276"/>
     <cellStyle name="20% - Акцент3 10" xfId="295"/>
     <cellStyle name="20% - Акцент3 11" xfId="256"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="136"/>
     <cellStyle name="20% - Акцент3 4" xfId="154"/>
@@ -1150,50 +1435,51 @@
     <cellStyle name="60% - Акцент5 4" xfId="168"/>
     <cellStyle name="60% - Акцент5 5" xfId="190"/>
     <cellStyle name="60% - Акцент5 6" xfId="193"/>
     <cellStyle name="60% - Акцент5 7" xfId="230"/>
     <cellStyle name="60% - Акцент5 8" xfId="237"/>
     <cellStyle name="60% - Акцент5 9" xfId="260"/>
     <cellStyle name="60% - Акцент6 10" xfId="279"/>
     <cellStyle name="60% - Акцент6 11" xfId="310"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="60% - Акцент6 3" xfId="149"/>
     <cellStyle name="60% - Акцент6 4" xfId="169"/>
     <cellStyle name="60% - Акцент6 5" xfId="191"/>
     <cellStyle name="60% - Акцент6 6" xfId="192"/>
     <cellStyle name="60% - Акцент6 7" xfId="231"/>
     <cellStyle name="60% - Акцент6 8" xfId="236"/>
     <cellStyle name="60% - Акцент6 9" xfId="259"/>
     <cellStyle name="Акцент1 2" xfId="21"/>
     <cellStyle name="Акцент2 2" xfId="22"/>
     <cellStyle name="Акцент3 2" xfId="23"/>
     <cellStyle name="Акцент4 2" xfId="24"/>
     <cellStyle name="Акцент5 2" xfId="25"/>
     <cellStyle name="Акцент6 2" xfId="26"/>
     <cellStyle name="Ввод  2" xfId="27"/>
     <cellStyle name="Вывод 2" xfId="28"/>
     <cellStyle name="Вычисление 2" xfId="29"/>
+    <cellStyle name="Гиперссылка" xfId="314" builtinId="8"/>
     <cellStyle name="Гиперссылка 4" xfId="170"/>
     <cellStyle name="Заголовок 1 2" xfId="30"/>
     <cellStyle name="Заголовок 2 2" xfId="31"/>
     <cellStyle name="Заголовок 3 2" xfId="32"/>
     <cellStyle name="Заголовок 4 2" xfId="33"/>
     <cellStyle name="Итог 2" xfId="34"/>
     <cellStyle name="Контрольная ячейка 2" xfId="35"/>
     <cellStyle name="Название 2" xfId="36"/>
     <cellStyle name="Нейтральный 2" xfId="37"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="45"/>
     <cellStyle name="Обычный 11" xfId="53"/>
     <cellStyle name="Обычный 11 2" xfId="73"/>
     <cellStyle name="Обычный 11 3" xfId="86"/>
     <cellStyle name="Обычный 11 4" xfId="104"/>
     <cellStyle name="Обычный 12" xfId="54"/>
     <cellStyle name="Обычный 12 2" xfId="71"/>
     <cellStyle name="Обычный 12 3" xfId="87"/>
     <cellStyle name="Обычный 12 4" xfId="102"/>
     <cellStyle name="Обычный 13" xfId="55"/>
     <cellStyle name="Обычный 13 2" xfId="75"/>
     <cellStyle name="Обычный 13 3" xfId="88"/>
     <cellStyle name="Обычный 13 4" xfId="106"/>
     <cellStyle name="Обычный 14" xfId="56"/>
     <cellStyle name="Обычный 14 2" xfId="76"/>
@@ -1282,51 +1568,51 @@
     <cellStyle name="Обычный 7" xfId="50"/>
     <cellStyle name="Обычный 7 2" xfId="82"/>
     <cellStyle name="Обычный 7 3" xfId="83"/>
     <cellStyle name="Обычный 7 4" xfId="119"/>
     <cellStyle name="Обычный 8" xfId="51"/>
     <cellStyle name="Обычный 8 2" xfId="74"/>
     <cellStyle name="Обычный 8 3" xfId="84"/>
     <cellStyle name="Обычный 8 4" xfId="105"/>
     <cellStyle name="Обычный 9" xfId="52"/>
     <cellStyle name="Обычный 9 2" xfId="72"/>
     <cellStyle name="Обычный 9 3" xfId="85"/>
     <cellStyle name="Обычный 9 4" xfId="103"/>
     <cellStyle name="Плохой 2" xfId="38"/>
     <cellStyle name="Пояснение 2" xfId="39"/>
     <cellStyle name="Примечание 2" xfId="40"/>
     <cellStyle name="Связанная ячейка 2" xfId="41"/>
     <cellStyle name="Текст предупреждения 2" xfId="42"/>
     <cellStyle name="Хороший 2" xfId="43"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1569,131 +1855,449 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="13.5" customHeight="1">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="25">
+        <v>623205</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" customHeight="1">
+      <c r="A4" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:10" ht="15" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="39" customHeight="1">
+      <c r="A7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:10" ht="21" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="42" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:10" ht="52.5" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="30.75" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="35">
+        <v>45656</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="35">
+        <v>46021</v>
+      </c>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="36"/>
+      <c r="B22" s="36"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="36"/>
+      <c r="B23" s="36"/>
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="36"/>
+      <c r="B24" s="36"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="36"/>
+      <c r="B25" s="36"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="36"/>
+      <c r="B26" s="36"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="36"/>
+      <c r="B27" s="36"/>
+      <c r="D27"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="36"/>
+      <c r="B28" s="36"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="37"/>
+      <c r="B29" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="88.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" style="39" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" ht="15">
+      <c r="A2" s="38"/>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="25.5">
+      <c r="A10" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="42"/>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="42"/>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:Q2"/>
+    <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P24" sqref="P24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="13" width="8.42578125" customWidth="1"/>
     <col min="14" max="16" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...14 lines deleted...]
-      <c r="Q1" s="24"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
     </row>
     <row r="2" spans="1:18" s="1" customFormat="1">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23"/>
-[...14 lines deleted...]
-      <c r="Q2" s="25"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="15"/>
       <c r="O3" s="16"/>
-      <c r="Q3" s="15" t="s">
+      <c r="R3" s="15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2009</v>
       </c>
       <c r="C4" s="7">
         <v>2010</v>
       </c>
       <c r="D4" s="7">
         <v>2011</v>
       </c>
       <c r="E4" s="7">
         <v>2012</v>
       </c>
       <c r="F4" s="7">
         <v>2013</v>
       </c>
       <c r="G4" s="7">
         <v>2014</v>
       </c>
       <c r="H4" s="7">
         <v>2015</v>
@@ -1703,50 +2307,53 @@
       </c>
       <c r="J4" s="7">
         <v>2017</v>
       </c>
       <c r="K4" s="7">
         <v>2018</v>
       </c>
       <c r="L4" s="7">
         <v>2019</v>
       </c>
       <c r="M4" s="8">
         <v>2020</v>
       </c>
       <c r="N4" s="8">
         <v>2021</v>
       </c>
       <c r="O4" s="8">
         <v>2022</v>
       </c>
       <c r="P4" s="8">
         <v>2023</v>
       </c>
       <c r="Q4" s="8">
         <v>2024</v>
       </c>
+      <c r="R4" s="8">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="10">
         <v>23311</v>
       </c>
       <c r="C5" s="10">
         <v>24204</v>
       </c>
       <c r="D5" s="10">
         <v>22105</v>
       </c>
       <c r="E5" s="10">
         <v>20093</v>
       </c>
       <c r="F5" s="10">
         <v>20434</v>
       </c>
       <c r="G5" s="10">
         <v>20734</v>
       </c>
       <c r="H5" s="10">
         <v>19955</v>
@@ -1756,50 +2363,53 @@
       </c>
       <c r="J5" s="10">
         <v>19223</v>
       </c>
       <c r="K5" s="10">
         <v>19408</v>
       </c>
       <c r="L5" s="10">
         <v>19913</v>
       </c>
       <c r="M5" s="10">
         <v>19908</v>
       </c>
       <c r="N5" s="10">
         <v>21185</v>
       </c>
       <c r="O5" s="10">
         <v>21246</v>
       </c>
       <c r="P5" s="19">
         <v>21939</v>
       </c>
       <c r="Q5" s="20">
         <v>25149</v>
       </c>
+      <c r="R5" s="20">
+        <v>27934</v>
+      </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>6111</v>
       </c>
       <c r="C6" s="10">
         <v>7335</v>
       </c>
       <c r="D6" s="10">
         <v>7168</v>
       </c>
       <c r="E6" s="10">
         <v>6686</v>
       </c>
       <c r="F6" s="10">
         <v>6646</v>
       </c>
       <c r="G6" s="10">
         <v>6048</v>
       </c>
       <c r="H6" s="10">
         <v>6238</v>
@@ -1809,50 +2419,53 @@
       </c>
       <c r="J6" s="10">
         <v>5432</v>
       </c>
       <c r="K6" s="10">
         <v>5621</v>
       </c>
       <c r="L6" s="10">
         <v>5797</v>
       </c>
       <c r="M6" s="10">
         <v>5762</v>
       </c>
       <c r="N6" s="10">
         <v>6146</v>
       </c>
       <c r="O6" s="10">
         <v>6860</v>
       </c>
       <c r="P6" s="19">
         <v>6969</v>
       </c>
       <c r="Q6" s="21">
         <v>8760</v>
       </c>
+      <c r="R6" s="21">
+        <v>9125</v>
+      </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="10">
         <v>87</v>
       </c>
       <c r="G7" s="10">
         <v>289</v>
       </c>
       <c r="H7" s="10">
         <v>309</v>
@@ -1862,50 +2475,53 @@
       </c>
       <c r="J7" s="10">
         <v>343</v>
       </c>
       <c r="K7" s="10">
         <v>301</v>
       </c>
       <c r="L7" s="10">
         <v>268</v>
       </c>
       <c r="M7" s="10">
         <v>235</v>
       </c>
       <c r="N7" s="10">
         <v>198</v>
       </c>
       <c r="O7" s="10">
         <v>198</v>
       </c>
       <c r="P7" s="19">
         <v>315</v>
       </c>
       <c r="Q7" s="21">
         <v>359</v>
       </c>
+      <c r="R7" s="21">
+        <v>276</v>
+      </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10">
         <v>8030</v>
       </c>
       <c r="C8" s="10">
         <v>7793</v>
       </c>
       <c r="D8" s="10">
         <v>6777</v>
       </c>
       <c r="E8" s="10">
         <v>5976</v>
       </c>
       <c r="F8" s="10">
         <v>5910</v>
       </c>
       <c r="G8" s="10">
         <v>6222</v>
       </c>
       <c r="H8" s="10">
         <v>5868</v>
@@ -1915,50 +2531,53 @@
       </c>
       <c r="J8" s="10">
         <v>5511</v>
       </c>
       <c r="K8" s="10">
         <v>5540</v>
       </c>
       <c r="L8" s="10">
         <v>5816</v>
       </c>
       <c r="M8" s="10">
         <v>5582</v>
       </c>
       <c r="N8" s="10">
         <v>5739</v>
       </c>
       <c r="O8" s="10">
         <v>5728</v>
       </c>
       <c r="P8" s="19">
         <v>5758</v>
       </c>
       <c r="Q8" s="21">
         <v>6036</v>
       </c>
+      <c r="R8" s="21">
+        <v>7017</v>
+      </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="10">
         <v>4434</v>
       </c>
       <c r="C9" s="10">
         <v>4363</v>
       </c>
       <c r="D9" s="10">
         <v>3637</v>
       </c>
       <c r="E9" s="10">
         <v>3402</v>
       </c>
       <c r="F9" s="10">
         <v>3366</v>
       </c>
       <c r="G9" s="10">
         <v>3759</v>
       </c>
       <c r="H9" s="10">
         <v>3182</v>
@@ -1968,50 +2587,53 @@
       </c>
       <c r="J9" s="10">
         <v>2925</v>
       </c>
       <c r="K9" s="10">
         <v>3136</v>
       </c>
       <c r="L9" s="10">
         <v>3124</v>
       </c>
       <c r="M9" s="10">
         <v>3136</v>
       </c>
       <c r="N9" s="10">
         <v>3728</v>
       </c>
       <c r="O9" s="10">
         <v>4066</v>
       </c>
       <c r="P9" s="19">
         <v>4062</v>
       </c>
       <c r="Q9" s="21">
         <v>4556</v>
       </c>
+      <c r="R9" s="21">
+        <v>5081</v>
+      </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="10">
         <v>1603</v>
       </c>
       <c r="C10" s="10">
         <v>1112</v>
       </c>
       <c r="D10" s="10">
         <v>1001</v>
       </c>
       <c r="E10" s="10">
         <v>616</v>
       </c>
       <c r="F10" s="10">
         <v>738</v>
       </c>
       <c r="G10" s="10">
         <v>1260</v>
       </c>
       <c r="H10" s="10">
         <v>1118</v>
@@ -2021,50 +2643,53 @@
       </c>
       <c r="J10" s="10">
         <v>1128</v>
       </c>
       <c r="K10" s="10">
         <v>1080</v>
       </c>
       <c r="L10" s="10">
         <v>1194</v>
       </c>
       <c r="M10" s="10">
         <v>1181</v>
       </c>
       <c r="N10" s="10">
         <v>1356</v>
       </c>
       <c r="O10" s="10">
         <v>782</v>
       </c>
       <c r="P10" s="19">
         <v>882</v>
       </c>
       <c r="Q10" s="21">
         <v>998</v>
       </c>
+      <c r="R10" s="21">
+        <v>1120</v>
+      </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
         <v>2108</v>
       </c>
       <c r="C11" s="10">
         <v>2426</v>
       </c>
       <c r="D11" s="10">
         <v>2634</v>
       </c>
       <c r="E11" s="10">
         <v>2466</v>
       </c>
       <c r="F11" s="10">
         <v>2467</v>
       </c>
       <c r="G11" s="10">
         <v>1926</v>
       </c>
       <c r="H11" s="10">
         <v>1925</v>
@@ -2074,50 +2699,53 @@
       </c>
       <c r="J11" s="10">
         <v>2345</v>
       </c>
       <c r="K11" s="10">
         <v>2287</v>
       </c>
       <c r="L11" s="10">
         <v>2206</v>
       </c>
       <c r="M11" s="10">
         <v>2542</v>
       </c>
       <c r="N11" s="10">
         <v>2409</v>
       </c>
       <c r="O11" s="10">
         <v>2179</v>
       </c>
       <c r="P11" s="19">
         <v>2169</v>
       </c>
       <c r="Q11" s="21">
         <v>2553</v>
       </c>
+      <c r="R11" s="21">
+        <v>3163</v>
+      </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>5</v>
@@ -2127,51 +2755,53 @@
       </c>
       <c r="J12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="N12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="O12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="Q12" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="R12" s="19"/>
+      <c r="R12" s="21" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="13">
         <v>1025</v>
       </c>
       <c r="C13" s="13">
         <v>1175</v>
       </c>
       <c r="D13" s="13">
         <v>888</v>
       </c>
       <c r="E13" s="13">
         <v>947</v>
       </c>
       <c r="F13" s="13">
         <v>1220</v>
       </c>
       <c r="G13" s="13">
         <v>1230</v>
       </c>
       <c r="H13" s="13">
         <v>1315</v>
@@ -2180,204 +2810,210 @@
         <v>1462</v>
       </c>
       <c r="J13" s="13">
         <v>1539</v>
       </c>
       <c r="K13" s="13">
         <v>1443</v>
       </c>
       <c r="L13" s="13">
         <v>1508</v>
       </c>
       <c r="M13" s="13">
         <v>1470</v>
       </c>
       <c r="N13" s="13">
         <v>1609</v>
       </c>
       <c r="O13" s="13">
         <v>1433</v>
       </c>
       <c r="P13" s="4">
         <v>1784</v>
       </c>
       <c r="Q13" s="22">
         <v>1887</v>
+      </c>
+      <c r="R13" s="22">
+        <v>2152</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="3" customFormat="1" ht="12">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="87" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q14"/>
+  <dimension ref="A1:R14"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.28515625" customWidth="1"/>
     <col min="2" max="15" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:18">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...17 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="48"/>
+    </row>
+    <row r="2" spans="1:18" s="1" customFormat="1">
+      <c r="A2" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="23"/>
-[...16 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="49"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="15"/>
       <c r="O3" s="16"/>
-      <c r="Q3" s="15" t="s">
+      <c r="R3" s="15" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2009</v>
       </c>
       <c r="C4" s="7">
         <v>2010</v>
       </c>
       <c r="D4" s="7">
         <v>2011</v>
       </c>
       <c r="E4" s="7">
         <v>2012</v>
       </c>
       <c r="F4" s="7">
         <v>2013</v>
       </c>
       <c r="G4" s="7">
         <v>2014</v>
       </c>
       <c r="H4" s="7">
         <v>2015</v>
       </c>
       <c r="I4" s="7">
         <v>2016</v>
       </c>
       <c r="J4" s="7">
         <v>2017</v>
       </c>
       <c r="K4" s="7">
         <v>2018</v>
       </c>
       <c r="L4" s="7">
         <v>2019</v>
       </c>
       <c r="M4" s="8">
         <v>2020</v>
       </c>
       <c r="N4" s="8">
         <v>2021</v>
       </c>
       <c r="O4" s="8">
         <v>2022</v>
       </c>
       <c r="P4" s="8">
         <v>2023</v>
       </c>
       <c r="Q4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="14">
         <v>11629</v>
       </c>
       <c r="C5" s="14">
         <v>12140</v>
       </c>
       <c r="D5" s="14">
         <v>10480</v>
       </c>
       <c r="E5" s="14">
         <v>9287</v>
       </c>
       <c r="F5" s="14">
         <v>9406</v>
       </c>
       <c r="G5" s="14">
         <v>9653</v>
       </c>
       <c r="H5" s="14">
         <v>9440</v>
       </c>
       <c r="I5" s="14">
@@ -2385,52 +3021,55 @@
       </c>
       <c r="J5" s="14">
         <v>9274</v>
       </c>
       <c r="K5" s="14">
         <v>9288</v>
       </c>
       <c r="L5" s="14">
         <v>9230</v>
       </c>
       <c r="M5" s="14">
         <v>9783</v>
       </c>
       <c r="N5" s="14">
         <v>10500</v>
       </c>
       <c r="O5" s="14">
         <v>10150</v>
       </c>
       <c r="P5" s="19">
         <v>10590</v>
       </c>
       <c r="Q5" s="20">
         <v>12426</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5" s="20">
+        <v>13824</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="14">
         <v>3379</v>
       </c>
       <c r="C6" s="14">
         <v>4151</v>
       </c>
       <c r="D6" s="14">
         <v>3788</v>
       </c>
       <c r="E6" s="14">
         <v>3523</v>
       </c>
       <c r="F6" s="14">
         <v>3284</v>
       </c>
       <c r="G6" s="14">
         <v>3320</v>
       </c>
       <c r="H6" s="14">
         <v>3369</v>
       </c>
       <c r="I6" s="14">
@@ -2438,52 +3077,55 @@
       </c>
       <c r="J6" s="14">
         <v>2901</v>
       </c>
       <c r="K6" s="14">
         <v>3164</v>
       </c>
       <c r="L6" s="14">
         <v>3002</v>
       </c>
       <c r="M6" s="14">
         <v>3292</v>
       </c>
       <c r="N6" s="14">
         <v>3267</v>
       </c>
       <c r="O6" s="14">
         <v>3563</v>
       </c>
       <c r="P6" s="19">
         <v>3823</v>
       </c>
       <c r="Q6" s="21">
         <v>4699</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6" s="21">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="14">
         <v>69</v>
       </c>
       <c r="G7" s="14">
         <v>100</v>
       </c>
       <c r="H7" s="14">
         <v>101</v>
       </c>
       <c r="I7" s="14">
@@ -2491,52 +3133,55 @@
       </c>
       <c r="J7" s="14">
         <v>123</v>
       </c>
       <c r="K7" s="14">
         <v>117</v>
       </c>
       <c r="L7" s="14">
         <v>86</v>
       </c>
       <c r="M7" s="14">
         <v>34</v>
       </c>
       <c r="N7" s="14">
         <v>32</v>
       </c>
       <c r="O7" s="14">
         <v>50</v>
       </c>
       <c r="P7" s="19">
         <v>131</v>
       </c>
       <c r="Q7" s="21">
         <v>172</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7" s="21">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14">
         <v>3542</v>
       </c>
       <c r="C8" s="14">
         <v>3349</v>
       </c>
       <c r="D8" s="14">
         <v>2615</v>
       </c>
       <c r="E8" s="14">
         <v>2267</v>
       </c>
       <c r="F8" s="14">
         <v>2291</v>
       </c>
       <c r="G8" s="14">
         <v>2586</v>
       </c>
       <c r="H8" s="14">
         <v>2332</v>
       </c>
       <c r="I8" s="14">
@@ -2544,52 +3189,55 @@
       </c>
       <c r="J8" s="14">
         <v>2340</v>
       </c>
       <c r="K8" s="14">
         <v>2326</v>
       </c>
       <c r="L8" s="14">
         <v>2432</v>
       </c>
       <c r="M8" s="14">
         <v>2509</v>
       </c>
       <c r="N8" s="14">
         <v>2542</v>
       </c>
       <c r="O8" s="14">
         <v>2478</v>
       </c>
       <c r="P8" s="19">
         <v>2451</v>
       </c>
       <c r="Q8" s="21">
         <v>2557</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8" s="21">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="14">
         <v>2154</v>
       </c>
       <c r="C9" s="14">
         <v>2169</v>
       </c>
       <c r="D9" s="14">
         <v>1714</v>
       </c>
       <c r="E9" s="14">
         <v>1524</v>
       </c>
       <c r="F9" s="14">
         <v>1596</v>
       </c>
       <c r="G9" s="14">
         <v>1699</v>
       </c>
       <c r="H9" s="14">
         <v>1663</v>
       </c>
       <c r="I9" s="14">
@@ -2597,52 +3245,55 @@
       </c>
       <c r="J9" s="14">
         <v>1362</v>
       </c>
       <c r="K9" s="14">
         <v>1295</v>
       </c>
       <c r="L9" s="14">
         <v>1364</v>
       </c>
       <c r="M9" s="14">
         <v>1306</v>
       </c>
       <c r="N9" s="14">
         <v>1718</v>
       </c>
       <c r="O9" s="14">
         <v>1820</v>
       </c>
       <c r="P9" s="19">
         <v>1800</v>
       </c>
       <c r="Q9" s="21">
         <v>2144</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9" s="21">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="14">
         <v>811</v>
       </c>
       <c r="C10" s="14">
         <v>453</v>
       </c>
       <c r="D10" s="14">
         <v>453</v>
       </c>
       <c r="E10" s="14">
         <v>144</v>
       </c>
       <c r="F10" s="14">
         <v>198</v>
       </c>
       <c r="G10" s="14">
         <v>357</v>
       </c>
       <c r="H10" s="14">
         <v>384</v>
       </c>
       <c r="I10" s="14">
@@ -2650,52 +3301,55 @@
       </c>
       <c r="J10" s="14">
         <v>386</v>
       </c>
       <c r="K10" s="14">
         <v>369</v>
       </c>
       <c r="L10" s="14">
         <v>362</v>
       </c>
       <c r="M10" s="14">
         <v>379</v>
       </c>
       <c r="N10" s="14">
         <v>408</v>
       </c>
       <c r="O10" s="14">
         <v>102</v>
       </c>
       <c r="P10" s="19">
         <v>103</v>
       </c>
       <c r="Q10" s="21">
         <v>159</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10" s="21">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>1124</v>
       </c>
       <c r="C11" s="14">
         <v>1292</v>
       </c>
       <c r="D11" s="14">
         <v>1399</v>
       </c>
       <c r="E11" s="14">
         <v>1270</v>
       </c>
       <c r="F11" s="14">
         <v>1296</v>
       </c>
       <c r="G11" s="14">
         <v>919</v>
       </c>
       <c r="H11" s="14">
         <v>813</v>
       </c>
       <c r="I11" s="14">
@@ -2703,52 +3357,55 @@
       </c>
       <c r="J11" s="14">
         <v>1339</v>
       </c>
       <c r="K11" s="14">
         <v>1275</v>
       </c>
       <c r="L11" s="14">
         <v>1202</v>
       </c>
       <c r="M11" s="14">
         <v>1482</v>
       </c>
       <c r="N11" s="14">
         <v>1670</v>
       </c>
       <c r="O11" s="14">
         <v>1392</v>
       </c>
       <c r="P11" s="19">
         <v>1458</v>
       </c>
       <c r="Q11" s="21">
         <v>1692</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11" s="21">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="14" t="s">
@@ -2756,52 +3413,55 @@
       </c>
       <c r="J12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="N12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="O12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="Q12" s="21" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="13">
         <v>619</v>
       </c>
       <c r="C13" s="13">
         <v>726</v>
       </c>
       <c r="D13" s="13">
         <v>511</v>
       </c>
       <c r="E13" s="13">
         <v>559</v>
       </c>
       <c r="F13" s="13">
         <v>672</v>
       </c>
       <c r="G13" s="13">
         <v>672</v>
       </c>
       <c r="H13" s="13">
         <v>778</v>
       </c>
       <c r="I13" s="13">
@@ -2809,82 +3469,87 @@
       </c>
       <c r="J13" s="13">
         <v>823</v>
       </c>
       <c r="K13" s="13">
         <v>742</v>
       </c>
       <c r="L13" s="13">
         <v>782</v>
       </c>
       <c r="M13" s="13">
         <v>781</v>
       </c>
       <c r="N13" s="13">
         <v>863</v>
       </c>
       <c r="O13" s="13">
         <v>745</v>
       </c>
       <c r="P13" s="4">
         <v>824</v>
       </c>
       <c r="Q13" s="22">
         <v>1003</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13" s="22">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total</vt:lpstr>
       <vt:lpstr>Women</vt:lpstr>
       <vt:lpstr>Women!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>