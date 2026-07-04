--- v0 (2026-04-17)
+++ v1 (2026-07-04)
@@ -1,114 +1,266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170"/>
+    <workbookView xWindow="9870" yWindow="240" windowWidth="20085" windowHeight="11340"/>
   </bookViews>
   <sheets>
-    <sheet name="Total" sheetId="1" r:id="rId1"/>
-    <sheet name="Women" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Total" sheetId="1" r:id="rId3"/>
+    <sheet name="Women" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="56">
   <si>
     <t>Admission of students in organizations of technical and vocational, post-secondary education</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>persons</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>Alatau</t>
   </si>
   <si>
     <t>Auezov</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Bostandyk</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Nauryzbay</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Admission of students to organizations of technical and vocational, post-secondary education</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>The man</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Accepted (admission of students) – the number of students newly admitted to an educational institution at the beginning of the academic year as a result of competitive selection</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>The aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> indicator is not calculated</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The main sources of information on the number of students enrolled in organizations of technical and vocational, post-secondary education is the statistical form of national observation "Report on technical and vocational, post-secondary education" (index - 2-NK) </t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/33/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Since 2009</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Division of Social and Demographic Statistics</t>
+  </si>
+  <si>
+    <t>Kozhakhmetova Raushan Tleukenovna</t>
+  </si>
+  <si>
+    <t>Теl.+7(727)277-55-56</t>
+  </si>
+  <si>
+    <t>rau.kozhakhmetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -280,50 +432,104 @@
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
@@ -576,51 +782,51 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="314">
+  <cellStyleXfs count="316">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -894,52 +1100,57 @@
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -956,57 +1167,109 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="314" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="314" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="315" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="315" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="314">
+  <cellStyles count="316">
     <cellStyle name="20% - Акцент1 10" xfId="297"/>
     <cellStyle name="20% - Акцент1 11" xfId="258"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="138"/>
     <cellStyle name="20% - Акцент1 4" xfId="152"/>
     <cellStyle name="20% - Акцент1 5" xfId="174"/>
     <cellStyle name="20% - Акцент1 6" xfId="210"/>
     <cellStyle name="20% - Акцент1 7" xfId="214"/>
     <cellStyle name="20% - Акцент1 8" xfId="254"/>
     <cellStyle name="20% - Акцент1 9" xfId="277"/>
     <cellStyle name="20% - Акцент2 10" xfId="296"/>
     <cellStyle name="20% - Акцент2 11" xfId="257"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="137"/>
     <cellStyle name="20% - Акцент2 4" xfId="153"/>
     <cellStyle name="20% - Акцент2 5" xfId="175"/>
     <cellStyle name="20% - Акцент2 6" xfId="209"/>
     <cellStyle name="20% - Акцент2 7" xfId="215"/>
     <cellStyle name="20% - Акцент2 8" xfId="253"/>
     <cellStyle name="20% - Акцент2 9" xfId="276"/>
     <cellStyle name="20% - Акцент3 10" xfId="295"/>
     <cellStyle name="20% - Акцент3 11" xfId="256"/>
     <cellStyle name="20% - Акцент3 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 3" xfId="136"/>
     <cellStyle name="20% - Акцент3 4" xfId="154"/>
@@ -1152,94 +1415,96 @@
     <cellStyle name="60% - Акцент5 4" xfId="168"/>
     <cellStyle name="60% - Акцент5 5" xfId="190"/>
     <cellStyle name="60% - Акцент5 6" xfId="193"/>
     <cellStyle name="60% - Акцент5 7" xfId="230"/>
     <cellStyle name="60% - Акцент5 8" xfId="237"/>
     <cellStyle name="60% - Акцент5 9" xfId="260"/>
     <cellStyle name="60% - Акцент6 10" xfId="279"/>
     <cellStyle name="60% - Акцент6 11" xfId="310"/>
     <cellStyle name="60% - Акцент6 2" xfId="19"/>
     <cellStyle name="60% - Акцент6 3" xfId="149"/>
     <cellStyle name="60% - Акцент6 4" xfId="169"/>
     <cellStyle name="60% - Акцент6 5" xfId="191"/>
     <cellStyle name="60% - Акцент6 6" xfId="192"/>
     <cellStyle name="60% - Акцент6 7" xfId="231"/>
     <cellStyle name="60% - Акцент6 8" xfId="236"/>
     <cellStyle name="60% - Акцент6 9" xfId="259"/>
     <cellStyle name="Акцент1 2" xfId="20"/>
     <cellStyle name="Акцент2 2" xfId="21"/>
     <cellStyle name="Акцент3 2" xfId="22"/>
     <cellStyle name="Акцент4 2" xfId="23"/>
     <cellStyle name="Акцент5 2" xfId="24"/>
     <cellStyle name="Акцент6 2" xfId="25"/>
     <cellStyle name="Ввод  2" xfId="26"/>
     <cellStyle name="Вывод 2" xfId="27"/>
     <cellStyle name="Вычисление 2" xfId="28"/>
+    <cellStyle name="Гиперссылка" xfId="314" builtinId="8"/>
     <cellStyle name="Гиперссылка 4" xfId="170"/>
     <cellStyle name="Заголовок 1 2" xfId="29"/>
     <cellStyle name="Заголовок 2 2" xfId="30"/>
     <cellStyle name="Заголовок 3 2" xfId="31"/>
     <cellStyle name="Заголовок 4 2" xfId="32"/>
     <cellStyle name="Итог 2" xfId="33"/>
     <cellStyle name="Контрольная ячейка 2" xfId="34"/>
     <cellStyle name="Название 2" xfId="35"/>
     <cellStyle name="Нейтральный 2" xfId="36"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="44"/>
     <cellStyle name="Обычный 11" xfId="52"/>
     <cellStyle name="Обычный 11 2" xfId="73"/>
     <cellStyle name="Обычный 11 3" xfId="86"/>
     <cellStyle name="Обычный 11 4" xfId="104"/>
     <cellStyle name="Обычный 12" xfId="53"/>
     <cellStyle name="Обычный 12 2" xfId="71"/>
     <cellStyle name="Обычный 12 3" xfId="87"/>
     <cellStyle name="Обычный 12 4" xfId="102"/>
     <cellStyle name="Обычный 13" xfId="54"/>
     <cellStyle name="Обычный 13 2" xfId="75"/>
     <cellStyle name="Обычный 13 3" xfId="88"/>
     <cellStyle name="Обычный 13 4" xfId="106"/>
     <cellStyle name="Обычный 14" xfId="55"/>
     <cellStyle name="Обычный 14 2" xfId="76"/>
     <cellStyle name="Обычный 14 3" xfId="89"/>
     <cellStyle name="Обычный 14 4" xfId="107"/>
     <cellStyle name="Обычный 15" xfId="1"/>
     <cellStyle name="Обычный 15 2" xfId="77"/>
     <cellStyle name="Обычный 15 3" xfId="90"/>
     <cellStyle name="Обычный 15 4" xfId="108"/>
     <cellStyle name="Обычный 16" xfId="56"/>
     <cellStyle name="Обычный 16 2" xfId="78"/>
     <cellStyle name="Обычный 16 3" xfId="91"/>
     <cellStyle name="Обычный 16 4" xfId="109"/>
     <cellStyle name="Обычный 17" xfId="57"/>
     <cellStyle name="Обычный 17 2" xfId="92"/>
     <cellStyle name="Обычный 17 3" xfId="113"/>
     <cellStyle name="Обычный 18" xfId="58"/>
     <cellStyle name="Обычный 18 2" xfId="79"/>
     <cellStyle name="Обычный 18 3" xfId="110"/>
     <cellStyle name="Обычный 19" xfId="59"/>
     <cellStyle name="Обычный 19 2" xfId="80"/>
     <cellStyle name="Обычный 19 3" xfId="111"/>
+    <cellStyle name="Обычный 2" xfId="315"/>
     <cellStyle name="Обычный 2 10" xfId="298"/>
     <cellStyle name="Обычный 2 11" xfId="311"/>
     <cellStyle name="Обычный 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2" xfId="139"/>
     <cellStyle name="Обычный 2 3" xfId="150"/>
     <cellStyle name="Обычный 2 4" xfId="171"/>
     <cellStyle name="Обычный 2 5" xfId="203"/>
     <cellStyle name="Обычный 2 6" xfId="211"/>
     <cellStyle name="Обычный 2 7" xfId="250"/>
     <cellStyle name="Обычный 2 8" xfId="270"/>
     <cellStyle name="Обычный 2 9" xfId="290"/>
     <cellStyle name="Обычный 20" xfId="60"/>
     <cellStyle name="Обычный 20 2" xfId="81"/>
     <cellStyle name="Обычный 20 3" xfId="112"/>
     <cellStyle name="Обычный 21" xfId="61"/>
     <cellStyle name="Обычный 21 2" xfId="93"/>
     <cellStyle name="Обычный 22" xfId="66"/>
     <cellStyle name="Обычный 22 2" xfId="114"/>
     <cellStyle name="Обычный 23" xfId="65"/>
     <cellStyle name="Обычный 23 2" xfId="115"/>
     <cellStyle name="Обычный 24" xfId="64"/>
     <cellStyle name="Обычный 24 2" xfId="116"/>
     <cellStyle name="Обычный 25" xfId="63"/>
     <cellStyle name="Обычный 25 2" xfId="121"/>
     <cellStyle name="Обычный 26" xfId="62"/>
@@ -1284,51 +1549,51 @@
     <cellStyle name="Обычный 7" xfId="49"/>
     <cellStyle name="Обычный 7 2" xfId="82"/>
     <cellStyle name="Обычный 7 3" xfId="83"/>
     <cellStyle name="Обычный 7 4" xfId="119"/>
     <cellStyle name="Обычный 8" xfId="50"/>
     <cellStyle name="Обычный 8 2" xfId="74"/>
     <cellStyle name="Обычный 8 3" xfId="84"/>
     <cellStyle name="Обычный 8 4" xfId="105"/>
     <cellStyle name="Обычный 9" xfId="51"/>
     <cellStyle name="Обычный 9 2" xfId="72"/>
     <cellStyle name="Обычный 9 3" xfId="85"/>
     <cellStyle name="Обычный 9 4" xfId="103"/>
     <cellStyle name="Плохой 2" xfId="37"/>
     <cellStyle name="Пояснение 2" xfId="38"/>
     <cellStyle name="Примечание 2" xfId="39"/>
     <cellStyle name="Связанная ячейка 2" xfId="40"/>
     <cellStyle name="Текст предупреждения 2" xfId="41"/>
     <cellStyle name="Хороший 2" xfId="42"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1571,129 +1836,434 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R14"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="26">
+        <v>623203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" customHeight="1">
+      <c r="A4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="32.25" customHeight="1">
+      <c r="A5" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" ht="30.75" customHeight="1">
+      <c r="A6" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="27.75" customHeight="1">
+      <c r="A7" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4" ht="35.25" customHeight="1">
+      <c r="A8" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="42" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" ht="52.5" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="30.75" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="35">
+        <v>45656</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="35">
+        <v>46021</v>
+      </c>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="30" customHeight="1">
+      <c r="A21" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="36"/>
+      <c r="B22" s="36"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="36"/>
+      <c r="B23" s="36"/>
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="36"/>
+      <c r="B24" s="36"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="37"/>
+      <c r="B25" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A5:A19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="104" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:1">
+      <c r="A5" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="38" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="31.5" customHeight="1">
+      <c r="A10" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="40"/>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="40"/>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" s="41"/>
+    </row>
+    <row r="14" spans="1:1">
+      <c r="A14" s="41"/>
+    </row>
+    <row r="15" spans="1:1">
+      <c r="A15" s="41"/>
+    </row>
+    <row r="16" spans="1:1">
+      <c r="A16" s="41"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="41"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="41"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="42" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:R14"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="15" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...14 lines deleted...]
-      <c r="Q1" s="26"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="45"/>
     </row>
     <row r="2" spans="1:18" s="2" customFormat="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="25"/>
-[...14 lines deleted...]
-      <c r="Q2" s="24"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="46"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
-      <c r="Q3" s="9" t="s">
+      <c r="R3" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="10"/>
       <c r="B4" s="11">
         <v>2009</v>
       </c>
       <c r="C4" s="11">
         <v>2010</v>
       </c>
       <c r="D4" s="11">
         <v>2011</v>
       </c>
       <c r="E4" s="11">
         <v>2012</v>
       </c>
       <c r="F4" s="11">
         <v>2013</v>
       </c>
       <c r="G4" s="11">
         <v>2014</v>
       </c>
       <c r="H4" s="11">
         <v>2015</v>
@@ -1703,50 +2273,53 @@
       </c>
       <c r="J4" s="11">
         <v>2017</v>
       </c>
       <c r="K4" s="11">
         <v>2018</v>
       </c>
       <c r="L4" s="11">
         <v>2019</v>
       </c>
       <c r="M4" s="5">
         <v>2020</v>
       </c>
       <c r="N4" s="5">
         <v>2021</v>
       </c>
       <c r="O4" s="5">
         <v>2022</v>
       </c>
       <c r="P4" s="5">
         <v>2023</v>
       </c>
       <c r="Q4" s="5">
         <v>2024</v>
       </c>
+      <c r="R4" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>22462</v>
       </c>
       <c r="C5" s="13">
         <v>25725</v>
       </c>
       <c r="D5" s="13">
         <v>25208</v>
       </c>
       <c r="E5" s="13">
         <v>24352</v>
       </c>
       <c r="F5" s="13">
         <v>22177</v>
       </c>
       <c r="G5" s="13">
         <v>23346</v>
       </c>
       <c r="H5" s="13">
         <v>23514</v>
@@ -1756,50 +2329,53 @@
       </c>
       <c r="J5" s="13">
         <v>23318</v>
       </c>
       <c r="K5" s="13">
         <v>23863</v>
       </c>
       <c r="L5" s="13">
         <v>23866</v>
       </c>
       <c r="M5" s="13">
         <v>25120</v>
       </c>
       <c r="N5" s="13">
         <v>27872</v>
       </c>
       <c r="O5" s="13">
         <v>31201</v>
       </c>
       <c r="P5" s="18">
         <v>30759</v>
       </c>
       <c r="Q5" s="19">
         <v>30473</v>
       </c>
+      <c r="R5" s="19">
+        <v>32596</v>
+      </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="13">
         <v>7272</v>
       </c>
       <c r="C6" s="13">
         <v>8532</v>
       </c>
       <c r="D6" s="13">
         <v>8317</v>
       </c>
       <c r="E6" s="13">
         <v>8502</v>
       </c>
       <c r="F6" s="13">
         <v>6929</v>
       </c>
       <c r="G6" s="13">
         <v>6360</v>
       </c>
       <c r="H6" s="13">
         <v>6907</v>
@@ -1809,50 +2385,53 @@
       </c>
       <c r="J6" s="13">
         <v>6341</v>
       </c>
       <c r="K6" s="13">
         <v>6864</v>
       </c>
       <c r="L6" s="13">
         <v>6684</v>
       </c>
       <c r="M6" s="13">
         <v>7401</v>
       </c>
       <c r="N6" s="13">
         <v>8489</v>
       </c>
       <c r="O6" s="13">
         <v>10377</v>
       </c>
       <c r="P6" s="18">
         <v>10568</v>
       </c>
       <c r="Q6" s="20">
         <v>10509</v>
       </c>
+      <c r="R6" s="20">
+        <v>10718</v>
+      </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="13">
         <v>80</v>
       </c>
       <c r="E7" s="13">
         <v>86</v>
       </c>
       <c r="F7" s="13">
         <v>61</v>
       </c>
       <c r="G7" s="13">
         <v>438</v>
       </c>
       <c r="H7" s="13">
         <v>380</v>
@@ -1862,50 +2441,53 @@
       </c>
       <c r="J7" s="13">
         <v>339</v>
       </c>
       <c r="K7" s="13">
         <v>269</v>
       </c>
       <c r="L7" s="13">
         <v>240</v>
       </c>
       <c r="M7" s="13">
         <v>248</v>
       </c>
       <c r="N7" s="13">
         <v>299</v>
       </c>
       <c r="O7" s="13">
         <v>341</v>
       </c>
       <c r="P7" s="18">
         <v>264</v>
       </c>
       <c r="Q7" s="20">
         <v>390</v>
       </c>
+      <c r="R7" s="20">
+        <v>516</v>
+      </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="13">
         <v>6257</v>
       </c>
       <c r="C8" s="13">
         <v>6939</v>
       </c>
       <c r="D8" s="13">
         <v>6623</v>
       </c>
       <c r="E8" s="13">
         <v>6363</v>
       </c>
       <c r="F8" s="13">
         <v>6599</v>
       </c>
       <c r="G8" s="13">
         <v>7207</v>
       </c>
       <c r="H8" s="13">
         <v>7220</v>
@@ -1915,50 +2497,53 @@
       </c>
       <c r="J8" s="13">
         <v>6721</v>
       </c>
       <c r="K8" s="13">
         <v>6431</v>
       </c>
       <c r="L8" s="13">
         <v>6502</v>
       </c>
       <c r="M8" s="13">
         <v>6084</v>
       </c>
       <c r="N8" s="13">
         <v>6719</v>
       </c>
       <c r="O8" s="13">
         <v>7028</v>
       </c>
       <c r="P8" s="18">
         <v>6687</v>
       </c>
       <c r="Q8" s="20">
         <v>6542</v>
       </c>
+      <c r="R8" s="20">
+        <v>7171</v>
+      </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="13">
         <v>3494</v>
       </c>
       <c r="C9" s="13">
         <v>4429</v>
       </c>
       <c r="D9" s="13">
         <v>4396</v>
       </c>
       <c r="E9" s="13">
         <v>3979</v>
       </c>
       <c r="F9" s="13">
         <v>3383</v>
       </c>
       <c r="G9" s="13">
         <v>3924</v>
       </c>
       <c r="H9" s="13">
         <v>3687</v>
@@ -1968,50 +2553,53 @@
       </c>
       <c r="J9" s="13">
         <v>3916</v>
       </c>
       <c r="K9" s="13">
         <v>4358</v>
       </c>
       <c r="L9" s="13">
         <v>4501</v>
       </c>
       <c r="M9" s="13">
         <v>4680</v>
       </c>
       <c r="N9" s="13">
         <v>5417</v>
       </c>
       <c r="O9" s="13">
         <v>6144</v>
       </c>
       <c r="P9" s="18">
         <v>5576</v>
       </c>
       <c r="Q9" s="20">
         <v>5747</v>
       </c>
+      <c r="R9" s="20">
+        <v>6381</v>
+      </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
         <v>1861</v>
       </c>
       <c r="C10" s="13">
         <v>1438</v>
       </c>
       <c r="D10" s="13">
         <v>1335</v>
       </c>
       <c r="E10" s="13">
         <v>1092</v>
       </c>
       <c r="F10" s="13">
         <v>931</v>
       </c>
       <c r="G10" s="13">
         <v>1431</v>
       </c>
       <c r="H10" s="13">
         <v>1351</v>
@@ -2021,50 +2609,53 @@
       </c>
       <c r="J10" s="13">
         <v>1367</v>
       </c>
       <c r="K10" s="13">
         <v>1286</v>
       </c>
       <c r="L10" s="13">
         <v>1376</v>
       </c>
       <c r="M10" s="13">
         <v>1438</v>
       </c>
       <c r="N10" s="13">
         <v>1553</v>
       </c>
       <c r="O10" s="13">
         <v>1125</v>
       </c>
       <c r="P10" s="18">
         <v>1317</v>
       </c>
       <c r="Q10" s="20">
         <v>1451</v>
       </c>
+      <c r="R10" s="20">
+        <v>1639</v>
+      </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="13">
         <v>2143</v>
       </c>
       <c r="C11" s="13">
         <v>2846</v>
       </c>
       <c r="D11" s="13">
         <v>2973</v>
       </c>
       <c r="E11" s="13">
         <v>2443</v>
       </c>
       <c r="F11" s="13">
         <v>2479</v>
       </c>
       <c r="G11" s="13">
         <v>2223</v>
       </c>
       <c r="H11" s="13">
         <v>2161</v>
@@ -2074,50 +2665,53 @@
       </c>
       <c r="J11" s="13">
         <v>2876</v>
       </c>
       <c r="K11" s="13">
         <v>2861</v>
       </c>
       <c r="L11" s="13">
         <v>2977</v>
       </c>
       <c r="M11" s="13">
         <v>3585</v>
       </c>
       <c r="N11" s="13">
         <v>3223</v>
       </c>
       <c r="O11" s="13">
         <v>3756</v>
       </c>
       <c r="P11" s="18">
         <v>3840</v>
       </c>
       <c r="Q11" s="20">
         <v>3553</v>
       </c>
+      <c r="R11" s="20">
+        <v>3651</v>
+      </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>5</v>
@@ -2127,51 +2721,53 @@
       </c>
       <c r="J12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="Q12" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="R12" s="18"/>
+      <c r="R12" s="20" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>1435</v>
       </c>
       <c r="C13" s="16">
         <v>1541</v>
       </c>
       <c r="D13" s="16">
         <v>1484</v>
       </c>
       <c r="E13" s="16">
         <v>1887</v>
       </c>
       <c r="F13" s="16">
         <v>1795</v>
       </c>
       <c r="G13" s="16">
         <v>1763</v>
       </c>
       <c r="H13" s="16">
         <v>1808</v>
@@ -2180,142 +2776,145 @@
         <v>1867</v>
       </c>
       <c r="J13" s="16">
         <v>1758</v>
       </c>
       <c r="K13" s="16">
         <v>1794</v>
       </c>
       <c r="L13" s="16">
         <v>1586</v>
       </c>
       <c r="M13" s="16">
         <v>1684</v>
       </c>
       <c r="N13" s="16">
         <v>2172</v>
       </c>
       <c r="O13" s="16">
         <v>2430</v>
       </c>
       <c r="P13" s="7">
         <v>2507</v>
       </c>
       <c r="Q13" s="21">
         <v>2281</v>
+      </c>
+      <c r="R13" s="21">
+        <v>2520</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="3"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R26"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.28515625" customWidth="1"/>
     <col min="2" max="15" width="7.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...14 lines deleted...]
-      <c r="Q1" s="26"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="45"/>
     </row>
     <row r="2" spans="1:18">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="25"/>
-[...14 lines deleted...]
-      <c r="Q2" s="24"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="46"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
-      <c r="Q3" s="9" t="s">
+      <c r="R3" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="10"/>
       <c r="B4" s="11">
         <v>2009</v>
       </c>
       <c r="C4" s="11">
         <v>2010</v>
       </c>
       <c r="D4" s="11">
         <v>2011</v>
       </c>
       <c r="E4" s="11">
         <v>2012</v>
       </c>
       <c r="F4" s="11">
         <v>2013</v>
       </c>
       <c r="G4" s="11">
         <v>2014</v>
       </c>
       <c r="H4" s="11">
         <v>2015</v>
@@ -2325,50 +2924,53 @@
       </c>
       <c r="J4" s="11">
         <v>2017</v>
       </c>
       <c r="K4" s="11">
         <v>2018</v>
       </c>
       <c r="L4" s="11">
         <v>2019</v>
       </c>
       <c r="M4" s="5">
         <v>2020</v>
       </c>
       <c r="N4" s="5">
         <v>2021</v>
       </c>
       <c r="O4" s="5">
         <v>2022</v>
       </c>
       <c r="P4" s="5">
         <v>2023</v>
       </c>
       <c r="Q4" s="5">
         <v>2024</v>
       </c>
+      <c r="R4" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6">
         <v>10257</v>
       </c>
       <c r="C5" s="6">
         <v>11624</v>
       </c>
       <c r="D5" s="6">
         <v>11484</v>
       </c>
       <c r="E5" s="6">
         <v>11407</v>
       </c>
       <c r="F5" s="6">
         <v>10054</v>
       </c>
       <c r="G5" s="6">
         <v>10955</v>
       </c>
       <c r="H5" s="6">
         <v>10881</v>
@@ -2378,50 +2980,53 @@
       </c>
       <c r="J5" s="6">
         <v>11193</v>
       </c>
       <c r="K5" s="6">
         <v>11338</v>
       </c>
       <c r="L5" s="6">
         <v>11347</v>
       </c>
       <c r="M5" s="6">
         <v>12359</v>
       </c>
       <c r="N5" s="6">
         <v>13427</v>
       </c>
       <c r="O5" s="6">
         <v>15339</v>
       </c>
       <c r="P5" s="18">
         <v>15065</v>
       </c>
       <c r="Q5" s="22">
         <v>14451</v>
       </c>
+      <c r="R5" s="22">
+        <v>15139</v>
+      </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="6">
         <v>3789</v>
       </c>
       <c r="C6" s="6">
         <v>4196</v>
       </c>
       <c r="D6" s="6">
         <v>4016</v>
       </c>
       <c r="E6" s="6">
         <v>4204</v>
       </c>
       <c r="F6" s="6">
         <v>3407</v>
       </c>
       <c r="G6" s="6">
         <v>3453</v>
       </c>
       <c r="H6" s="6">
         <v>3854</v>
@@ -2431,50 +3036,53 @@
       </c>
       <c r="J6" s="6">
         <v>3435</v>
       </c>
       <c r="K6" s="6">
         <v>3684</v>
       </c>
       <c r="L6" s="6">
         <v>3565</v>
       </c>
       <c r="M6" s="6">
         <v>4144</v>
       </c>
       <c r="N6" s="6">
         <v>4373</v>
       </c>
       <c r="O6" s="6">
         <v>5447</v>
       </c>
       <c r="P6" s="18">
         <v>5721</v>
       </c>
       <c r="Q6" s="23">
         <v>5597</v>
       </c>
+      <c r="R6" s="23">
+        <v>5569</v>
+      </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="6">
         <v>60</v>
       </c>
       <c r="E7" s="6">
         <v>74</v>
       </c>
       <c r="F7" s="6">
         <v>56</v>
       </c>
       <c r="G7" s="6">
         <v>144</v>
       </c>
       <c r="H7" s="6">
         <v>123</v>
@@ -2484,50 +3092,53 @@
       </c>
       <c r="J7" s="6">
         <v>118</v>
       </c>
       <c r="K7" s="6">
         <v>65</v>
       </c>
       <c r="L7" s="6">
         <v>47</v>
       </c>
       <c r="M7" s="6">
         <v>33</v>
       </c>
       <c r="N7" s="6">
         <v>105</v>
       </c>
       <c r="O7" s="6">
         <v>130</v>
       </c>
       <c r="P7" s="18">
         <v>85</v>
       </c>
       <c r="Q7" s="23">
         <v>116</v>
       </c>
+      <c r="R7" s="23">
+        <v>118</v>
+      </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="6">
         <v>2528</v>
       </c>
       <c r="C8" s="6">
         <v>2768</v>
       </c>
       <c r="D8" s="6">
         <v>2610</v>
       </c>
       <c r="E8" s="6">
         <v>2522</v>
       </c>
       <c r="F8" s="6">
         <v>2526</v>
       </c>
       <c r="G8" s="6">
         <v>2989</v>
       </c>
       <c r="H8" s="6">
         <v>2959</v>
@@ -2537,50 +3148,53 @@
       </c>
       <c r="J8" s="6">
         <v>3080</v>
       </c>
       <c r="K8" s="6">
         <v>2811</v>
       </c>
       <c r="L8" s="6">
         <v>2865</v>
       </c>
       <c r="M8" s="6">
         <v>2601</v>
       </c>
       <c r="N8" s="6">
         <v>2833</v>
       </c>
       <c r="O8" s="6">
         <v>2881</v>
       </c>
       <c r="P8" s="18">
         <v>2697</v>
       </c>
       <c r="Q8" s="23">
         <v>2573</v>
       </c>
+      <c r="R8" s="23">
+        <v>2800</v>
+      </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6">
         <v>1508</v>
       </c>
       <c r="C9" s="6">
         <v>1992</v>
       </c>
       <c r="D9" s="6">
         <v>1997</v>
       </c>
       <c r="E9" s="6">
         <v>1960</v>
       </c>
       <c r="F9" s="6">
         <v>1556</v>
       </c>
       <c r="G9" s="6">
         <v>1875</v>
       </c>
       <c r="H9" s="6">
         <v>1598</v>
@@ -2590,50 +3204,53 @@
       </c>
       <c r="J9" s="6">
         <v>1648</v>
       </c>
       <c r="K9" s="6">
         <v>1853</v>
       </c>
       <c r="L9" s="6">
         <v>1889</v>
       </c>
       <c r="M9" s="6">
         <v>2013</v>
       </c>
       <c r="N9" s="6">
         <v>2480</v>
       </c>
       <c r="O9" s="6">
         <v>3046</v>
       </c>
       <c r="P9" s="18">
         <v>2669</v>
       </c>
       <c r="Q9" s="23">
         <v>2557</v>
       </c>
+      <c r="R9" s="23">
+        <v>2923</v>
+      </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6">
         <v>736</v>
       </c>
       <c r="C10" s="6">
         <v>425</v>
       </c>
       <c r="D10" s="6">
         <v>605</v>
       </c>
       <c r="E10" s="6">
         <v>477</v>
       </c>
       <c r="F10" s="6">
         <v>369</v>
       </c>
       <c r="G10" s="6">
         <v>507</v>
       </c>
       <c r="H10" s="6">
         <v>406</v>
@@ -2643,50 +3260,53 @@
       </c>
       <c r="J10" s="6">
         <v>358</v>
       </c>
       <c r="K10" s="6">
         <v>379</v>
       </c>
       <c r="L10" s="6">
         <v>332</v>
       </c>
       <c r="M10" s="6">
         <v>410</v>
       </c>
       <c r="N10" s="6">
         <v>444</v>
       </c>
       <c r="O10" s="6">
         <v>236</v>
       </c>
       <c r="P10" s="18">
         <v>240</v>
       </c>
       <c r="Q10" s="23">
         <v>291</v>
       </c>
+      <c r="R10" s="23">
+        <v>362</v>
+      </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>962</v>
       </c>
       <c r="C11" s="6">
         <v>1435</v>
       </c>
       <c r="D11" s="6">
         <v>1424</v>
       </c>
       <c r="E11" s="6">
         <v>1117</v>
       </c>
       <c r="F11" s="6">
         <v>1163</v>
       </c>
       <c r="G11" s="6">
         <v>1150</v>
       </c>
       <c r="H11" s="6">
         <v>1035</v>
@@ -2696,50 +3316,53 @@
       </c>
       <c r="J11" s="6">
         <v>1675</v>
       </c>
       <c r="K11" s="6">
         <v>1649</v>
       </c>
       <c r="L11" s="6">
         <v>1831</v>
       </c>
       <c r="M11" s="6">
         <v>2192</v>
       </c>
       <c r="N11" s="6">
         <v>2015</v>
       </c>
       <c r="O11" s="6">
         <v>2290</v>
       </c>
       <c r="P11" s="18">
         <v>2433</v>
       </c>
       <c r="Q11" s="23">
         <v>2173</v>
       </c>
+      <c r="R11" s="23">
+        <v>2181</v>
+      </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>5</v>
@@ -2749,51 +3372,53 @@
       </c>
       <c r="J12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="Q12" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="R12" s="18"/>
+      <c r="R12" s="23" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>734</v>
       </c>
       <c r="C13" s="16">
         <v>808</v>
       </c>
       <c r="D13" s="16">
         <v>772</v>
       </c>
       <c r="E13" s="16">
         <v>1053</v>
       </c>
       <c r="F13" s="16">
         <v>977</v>
       </c>
       <c r="G13" s="16">
         <v>837</v>
       </c>
       <c r="H13" s="16">
         <v>906</v>
@@ -2802,88 +3427,93 @@
         <v>939</v>
       </c>
       <c r="J13" s="16">
         <v>879</v>
       </c>
       <c r="K13" s="16">
         <v>897</v>
       </c>
       <c r="L13" s="16">
         <v>818</v>
       </c>
       <c r="M13" s="16">
         <v>966</v>
       </c>
       <c r="N13" s="16">
         <v>1177</v>
       </c>
       <c r="O13" s="16">
         <v>1309</v>
       </c>
       <c r="P13" s="7">
         <v>1220</v>
       </c>
       <c r="Q13" s="7">
         <v>1144</v>
+      </c>
+      <c r="R13" s="7">
+        <v>1186</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:18" s="4" customFormat="1"/>
     <row r="16" spans="1:18" s="4" customFormat="1"/>
     <row r="17" s="4" customFormat="1"/>
     <row r="18" s="4" customFormat="1"/>
     <row r="19" s="4" customFormat="1"/>
     <row r="20" s="4" customFormat="1"/>
     <row r="21" s="4" customFormat="1"/>
     <row r="22" s="4" customFormat="1"/>
     <row r="23" s="4" customFormat="1"/>
     <row r="24" s="4" customFormat="1"/>
     <row r="25" s="4" customFormat="1"/>
     <row r="26" s="4" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total</vt:lpstr>
       <vt:lpstr>Women</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>