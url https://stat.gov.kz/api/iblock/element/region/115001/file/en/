--- v0 (2026-04-17)
+++ v1 (2026-07-04)
@@ -1,106 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170"/>
+    <workbookView xWindow="10335" yWindow="120" windowWidth="20940" windowHeight="11970"/>
   </bookViews>
   <sheets>
-    <sheet name="Number of organizations" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="Number of organizations" sheetId="1" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!$A$1:$B$23</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="52">
   <si>
     <t>Number of organizations of technical and vocational, post-secondary education</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>Alatau</t>
   </si>
   <si>
     <t>Auezov</t>
   </si>
   <si>
     <t>bostandyk</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>Zhetisu</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>The man</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>The aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> indicator is not calculated</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The main sources of information on the number of students enrolled in organizations of technical and vocational, post-secondary education is the statistical form of national observation "Report on technical and vocational, post-secondary education" (index - 2-NK) </t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/33/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Since 2009</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Division of Social and Demographic Statistics</t>
+  </si>
+  <si>
+    <t>Kozhakhmetova Raushan Tleukenovna</t>
+  </si>
+  <si>
+    <t>Теl.+7(727)277-55-56</t>
+  </si>
+  <si>
+    <t>rau.kozhakhmetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -127,50 +276,104 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -205,118 +408,175 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -559,161 +819,491 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q13"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="86" workbookViewId="0">
-      <selection activeCell="M21" sqref="M21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31.28515625" customWidth="1"/>
+    <col min="2" max="2" width="96" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="16">
+        <v>623101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="45">
+      <c r="A9" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="22"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="25">
+        <v>45656</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="25">
+        <v>46021</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A19" sqref="A19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="130.140625" customWidth="1"/>
+    <col min="2" max="2" width="53.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="26"/>
+      <c r="B1" s="26"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="26"/>
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="42.75" customHeight="1">
+      <c r="A10" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="26"/>
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="26"/>
+      <c r="B12" s="30"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="26"/>
+      <c r="B13" s="26"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="26"/>
+      <c r="B14" s="26"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="26"/>
+      <c r="B15" s="26"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="26"/>
+      <c r="B16" s="26"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26"/>
+      <c r="B17" s="26"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26"/>
+      <c r="B20" s="26"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="26"/>
+      <c r="B21" s="26"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="26"/>
+      <c r="B22" s="26"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="26"/>
+      <c r="B23" s="26"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="26"/>
+      <c r="B26" s="26"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="26"/>
+      <c r="B27" s="26"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:R13"/>
+  <sheetViews>
+    <sheetView topLeftCell="A3" zoomScaleSheetLayoutView="86" workbookViewId="0">
+      <selection activeCell="N16" sqref="N16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:18">
+      <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...16 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="34"/>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
-      <c r="Q2" s="5" t="s">
+      <c r="R2" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2009</v>
       </c>
       <c r="C3" s="7">
         <v>2010</v>
       </c>
       <c r="D3" s="7">
         <v>2011</v>
       </c>
       <c r="E3" s="7">
         <v>2012</v>
       </c>
       <c r="F3" s="7">
         <v>2013</v>
       </c>
       <c r="G3" s="7">
         <v>2014</v>
       </c>
       <c r="H3" s="7">
         <v>2015</v>
       </c>
       <c r="I3" s="7">
         <v>2016</v>
       </c>
       <c r="J3" s="7">
         <v>2017</v>
       </c>
       <c r="K3" s="7">
         <v>2018</v>
       </c>
       <c r="L3" s="7">
         <v>2019</v>
       </c>
       <c r="M3" s="8">
         <v>2020</v>
       </c>
       <c r="N3" s="8">
         <v>2021</v>
       </c>
       <c r="O3" s="8">
         <v>2022</v>
       </c>
       <c r="P3" s="8">
         <v>2023</v>
       </c>
       <c r="Q3" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10">
         <v>67</v>
       </c>
       <c r="C4" s="10">
         <v>68</v>
       </c>
       <c r="D4" s="10">
         <v>69</v>
       </c>
       <c r="E4" s="10">
         <v>72</v>
       </c>
       <c r="F4" s="10">
         <v>74</v>
       </c>
       <c r="G4" s="10">
         <v>79</v>
       </c>
       <c r="H4" s="10">
         <v>87</v>
       </c>
       <c r="I4" s="10">
@@ -721,52 +1311,55 @@
       </c>
       <c r="J4" s="10">
         <v>83</v>
       </c>
       <c r="K4" s="10">
         <v>78</v>
       </c>
       <c r="L4" s="10">
         <v>76</v>
       </c>
       <c r="M4" s="10">
         <v>82</v>
       </c>
       <c r="N4" s="10">
         <v>81</v>
       </c>
       <c r="O4" s="10">
         <v>84</v>
       </c>
       <c r="P4" s="1">
         <v>82</v>
       </c>
       <c r="Q4" s="1">
         <v>85</v>
       </c>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4" s="1">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="10">
         <v>24</v>
       </c>
       <c r="C5" s="10">
         <v>24</v>
       </c>
       <c r="D5" s="10">
         <v>23</v>
       </c>
       <c r="E5" s="10">
         <v>25</v>
       </c>
       <c r="F5" s="10">
         <v>26</v>
       </c>
       <c r="G5" s="10">
         <v>25</v>
       </c>
       <c r="H5" s="10">
         <v>27</v>
       </c>
       <c r="I5" s="10">
@@ -774,52 +1367,55 @@
       </c>
       <c r="J5" s="10">
         <v>24</v>
       </c>
       <c r="K5" s="10">
         <v>23</v>
       </c>
       <c r="L5" s="10">
         <v>22</v>
       </c>
       <c r="M5" s="10">
         <v>24</v>
       </c>
       <c r="N5" s="10">
         <v>26</v>
       </c>
       <c r="O5" s="10">
         <v>30</v>
       </c>
       <c r="P5" s="1">
         <v>31</v>
       </c>
       <c r="Q5" s="1">
         <v>31</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="10">
         <v>1</v>
       </c>
       <c r="E6" s="10">
         <v>1</v>
       </c>
       <c r="F6" s="10">
         <v>1</v>
       </c>
       <c r="G6" s="10">
         <v>2</v>
       </c>
       <c r="H6" s="10">
         <v>2</v>
       </c>
       <c r="I6" s="10">
@@ -827,52 +1423,55 @@
       </c>
       <c r="J6" s="10">
         <v>2</v>
       </c>
       <c r="K6" s="10">
         <v>2</v>
       </c>
       <c r="L6" s="10">
         <v>2</v>
       </c>
       <c r="M6" s="10">
         <v>2</v>
       </c>
       <c r="N6" s="10">
         <v>3</v>
       </c>
       <c r="O6" s="10">
         <v>3</v>
       </c>
       <c r="P6" s="1">
         <v>3</v>
       </c>
       <c r="Q6" s="1">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="10">
         <v>17</v>
       </c>
       <c r="C7" s="10">
         <v>17</v>
       </c>
       <c r="D7" s="10">
         <v>16</v>
       </c>
       <c r="E7" s="10">
         <v>18</v>
       </c>
       <c r="F7" s="10">
         <v>18</v>
       </c>
       <c r="G7" s="10">
         <v>21</v>
       </c>
       <c r="H7" s="10">
         <v>22</v>
       </c>
       <c r="I7" s="10">
@@ -880,52 +1479,55 @@
       </c>
       <c r="J7" s="10">
         <v>22</v>
       </c>
       <c r="K7" s="10">
         <v>22</v>
       </c>
       <c r="L7" s="10">
         <v>21</v>
       </c>
       <c r="M7" s="10">
         <v>21</v>
       </c>
       <c r="N7" s="10">
         <v>19</v>
       </c>
       <c r="O7" s="10">
         <v>19</v>
       </c>
       <c r="P7" s="1">
         <v>18</v>
       </c>
       <c r="Q7" s="1">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="10">
         <v>11</v>
       </c>
       <c r="C8" s="10">
         <v>12</v>
       </c>
       <c r="D8" s="10">
         <v>12</v>
       </c>
       <c r="E8" s="10">
         <v>13</v>
       </c>
       <c r="F8" s="10">
         <v>13</v>
       </c>
       <c r="G8" s="10">
         <v>14</v>
       </c>
       <c r="H8" s="10">
         <v>19</v>
       </c>
       <c r="I8" s="10">
@@ -933,52 +1535,55 @@
       </c>
       <c r="J8" s="10">
         <v>16</v>
       </c>
       <c r="K8" s="10">
         <v>12</v>
       </c>
       <c r="L8" s="10">
         <v>14</v>
       </c>
       <c r="M8" s="10">
         <v>16</v>
       </c>
       <c r="N8" s="10">
         <v>15</v>
       </c>
       <c r="O8" s="10">
         <v>16</v>
       </c>
       <c r="P8" s="1">
         <v>12</v>
       </c>
       <c r="Q8" s="1">
         <v>14</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="10">
         <v>6</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>7</v>
       </c>
       <c r="E9" s="10">
         <v>5</v>
       </c>
       <c r="F9" s="10">
         <v>6</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
         <v>7</v>
       </c>
       <c r="I9" s="10">
@@ -986,52 +1591,55 @@
       </c>
       <c r="J9" s="10">
         <v>6</v>
       </c>
       <c r="K9" s="10">
         <v>5</v>
       </c>
       <c r="L9" s="10">
         <v>5</v>
       </c>
       <c r="M9" s="10">
         <v>6</v>
       </c>
       <c r="N9" s="10">
         <v>6</v>
       </c>
       <c r="O9" s="10">
         <v>4</v>
       </c>
       <c r="P9" s="1">
         <v>4</v>
       </c>
       <c r="Q9" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
         <v>6</v>
       </c>
       <c r="C10" s="10">
         <v>6</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>7</v>
       </c>
       <c r="F10" s="10">
         <v>6</v>
       </c>
       <c r="G10" s="10">
         <v>6</v>
       </c>
       <c r="H10" s="10">
         <v>6</v>
       </c>
       <c r="I10" s="10">
@@ -1039,52 +1647,55 @@
       </c>
       <c r="J10" s="10">
         <v>8</v>
       </c>
       <c r="K10" s="10">
         <v>9</v>
       </c>
       <c r="L10" s="10">
         <v>9</v>
       </c>
       <c r="M10" s="10">
         <v>9</v>
       </c>
       <c r="N10" s="10">
         <v>8</v>
       </c>
       <c r="O10" s="10">
         <v>9</v>
       </c>
       <c r="P10" s="1">
         <v>10</v>
       </c>
       <c r="Q10" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="s">
@@ -1092,52 +1703,55 @@
       </c>
       <c r="J11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Q11" s="1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="12">
         <v>3</v>
       </c>
       <c r="C12" s="12">
         <v>3</v>
       </c>
       <c r="D12" s="12">
         <v>3</v>
       </c>
       <c r="E12" s="12">
         <v>3</v>
       </c>
       <c r="F12" s="12">
         <v>4</v>
       </c>
       <c r="G12" s="12">
         <v>4</v>
       </c>
       <c r="H12" s="12">
         <v>4</v>
       </c>
       <c r="I12" s="12">
@@ -1145,88 +1759,100 @@
       </c>
       <c r="J12" s="12">
         <v>5</v>
       </c>
       <c r="K12" s="12">
         <v>5</v>
       </c>
       <c r="L12" s="12">
         <v>3</v>
       </c>
       <c r="M12" s="12">
         <v>4</v>
       </c>
       <c r="N12" s="12">
         <v>4</v>
       </c>
       <c r="O12" s="12">
         <v>3</v>
       </c>
       <c r="P12" s="3">
         <v>4</v>
       </c>
       <c r="Q12" s="3">
         <v>5</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Number of organizations</vt:lpstr>
+      <vt:lpstr>Metadata!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>