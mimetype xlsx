--- v5 (2026-09-07)
+++ v6 (2026-10-17)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">CPI!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">CPI!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t>…*</t>
   </si>
   <si>
     <t>Price index for consumer goods and services</t>
   </si>
   <si>
     <t>as a percentage, to the previous month</t>
   </si>
@@ -162,53 +162,50 @@
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>+7 7252 395069</t>
   </si>
   <si>
     <t>n.abdrazzakov@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/region/shymkent/dynamic-tables/28250/</t>
-[...1 lines deleted...]
-  <si>
     <t>percentage</t>
   </si>
   <si>
     <t>Division of price statistics</t>
   </si>
   <si>
     <t>Abdrazakov N.</t>
   </si>
   <si>
     <t xml:space="preserve">The consumer price index, which characterizes the level of inflation, reflects the change over time in the general level of prices for goods and services purchased by the population for personal consumption. </t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>Since 1991</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>«Methodology for constructing the consumer price index» dated December 30, 2015, no 230</t>
   </si>
   <si>
     <t>Ц-101 (daily)</t>
@@ -231,59 +228,62 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28250&amp;year=2026&amp;name=87906&amp;period=month&amp;type=spreadshee</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -343,57 +343,50 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -605,92 +598,94 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
@@ -960,246 +955,246 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/dynamic-tables/28250/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28250&amp;year=2026&amp;name=87906&amp;period=month&amp;type=spreadshee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="63.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="38">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="41" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B5" s="32" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="46" t="s">
-        <v>50</v>
+      <c r="B7" s="45" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="47" t="s">
-        <v>54</v>
+      <c r="B9" s="46" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B11" s="34"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="44" t="s">
-        <v>46</v>
+      <c r="B14" s="58" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="45" t="s">
-        <v>60</v>
+      <c r="B15" s="44" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>46296</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="33" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" customWidth="1"/>
     <col min="2" max="2" width="99.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
@@ -1215,166 +1210,166 @@
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="28"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="30"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="30"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J43" sqref="J43"/>
+      <pane ySplit="3" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K43" sqref="K43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="9" width="10.7109375" style="26" customWidth="1"/>
     <col min="10" max="10" width="12" style="26" customWidth="1"/>
     <col min="11" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="58"/>
-[...1 lines deleted...]
-      <c r="C2" s="58"/>
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="54" t="s">
+      <c r="I2" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="J2" s="54"/>
-[...2 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="56"/>
-[...10 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="56"/>
     </row>
     <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
@@ -1688,72 +1683,74 @@
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
       <c r="I13" s="16">
         <v>101.4</v>
       </c>
-      <c r="J13" s="17"/>
+      <c r="J13" s="17">
+        <v>100</v>
+      </c>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="51"/>
-[...10 lines deleted...]
-      <c r="M14" s="52"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="51"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
@@ -2069,71 +2066,73 @@
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
       <c r="I23" s="23">
         <v>100.5</v>
       </c>
-      <c r="J23" s="23"/>
+      <c r="J23" s="23">
+        <v>99.6</v>
+      </c>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="50" t="s">
+      <c r="A24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="51"/>
-[...10 lines deleted...]
-      <c r="M24" s="52"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="51"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
@@ -2454,71 +2453,73 @@
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
       <c r="I33" s="25">
         <v>101.5</v>
       </c>
-      <c r="J33" s="25"/>
+      <c r="J33" s="25">
+        <v>100.3</v>
+      </c>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="50" t="s">
+      <c r="A34" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="51"/>
-[...10 lines deleted...]
-      <c r="M34" s="52"/>
+      <c r="B34" s="50"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="50"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="51"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
@@ -2833,64 +2834,66 @@
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
       <c r="I43" s="25">
         <v>103.2</v>
       </c>
-      <c r="J43" s="25"/>
+      <c r="J43" s="25">
+        <v>100.4</v>
+      </c>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="48" t="s">
+      <c r="A45" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="49"/>
-[...3 lines deleted...]
-      <c r="F45" s="49"/>
+      <c r="B45" s="48"/>
+      <c r="C45" s="48"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>