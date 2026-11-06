--- v6 (2026-10-17)
+++ v7 (2026-11-06)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">CPI!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">CPI!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t>…*</t>
   </si>
   <si>
     <t>Price index for consumer goods and services</t>
   </si>
   <si>
     <t>as a percentage, to the previous month</t>
   </si>
@@ -607,85 +607,85 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
@@ -966,51 +966,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28250&amp;year=2026&amp;name=87906&amp;period=month&amp;type=spreadshee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="63.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="38">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
     </row>
@@ -1074,51 +1074,51 @@
       <c r="A11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="34"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="58" t="s">
+      <c r="B14" s="47" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>46296</v>
@@ -1222,154 +1222,154 @@
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="30"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="30"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="K43" sqref="K43"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="T17" sqref="T17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="9" width="10.7109375" style="26" customWidth="1"/>
     <col min="10" max="10" width="12" style="26" customWidth="1"/>
     <col min="11" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="57"/>
-[...1 lines deleted...]
-      <c r="C2" s="57"/>
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="53" t="s">
+      <c r="I2" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="J2" s="53"/>
-[...2 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="55"/>
-[...10 lines deleted...]
-      <c r="M4" s="56"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
@@ -1686,71 +1686,73 @@
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
       <c r="I13" s="16">
         <v>101.4</v>
       </c>
       <c r="J13" s="17">
         <v>100</v>
       </c>
-      <c r="K13" s="17"/>
+      <c r="K13" s="17">
+        <v>100.8</v>
+      </c>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="50"/>
-[...10 lines deleted...]
-      <c r="M14" s="51"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="52"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
@@ -2069,70 +2071,72 @@
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
       <c r="I23" s="23">
         <v>100.5</v>
       </c>
       <c r="J23" s="23">
         <v>99.6</v>
       </c>
-      <c r="K23" s="23"/>
+      <c r="K23" s="23">
+        <v>100.6</v>
+      </c>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="49" t="s">
+      <c r="A24" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="50"/>
-[...10 lines deleted...]
-      <c r="M24" s="51"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="52"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
@@ -2456,70 +2460,72 @@
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
       <c r="I33" s="25">
         <v>101.5</v>
       </c>
       <c r="J33" s="25">
         <v>100.3</v>
       </c>
-      <c r="K33" s="25"/>
+      <c r="K33" s="25">
+        <v>101</v>
+      </c>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="49" t="s">
+      <c r="A34" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="50"/>
-[...10 lines deleted...]
-      <c r="M34" s="51"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="52"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
@@ -2837,181 +2843,183 @@
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
       <c r="I43" s="25">
         <v>103.2</v>
       </c>
       <c r="J43" s="25">
         <v>100.4</v>
       </c>
-      <c r="K43" s="25"/>
+      <c r="K43" s="25">
+        <v>100.9</v>
+      </c>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="47" t="s">
+      <c r="A45" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="48"/>
-[...3 lines deleted...]
-      <c r="F45" s="48"/>
+      <c r="B45" s="49"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="49"/>
+      <c r="F45" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>