--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="23">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Consumer price index in Shymkent city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -231,98 +231,95 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -344,86 +341,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -592,238 +589,238 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q22"/>
+  <dimension ref="A1:Q23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22:Q22"/>
+      <selection activeCell="B23" sqref="B23:Q23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:17" ht="12.75">
+      <c r="A1" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="9"/>
-[...17 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="10"/>
-[...18 lines deleted...]
-      <c r="B3" s="11" t="s">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
+      <c r="O2" s="11"/>
+      <c r="P2" s="11"/>
+      <c r="Q2" s="11"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="11"/>
-[...2 lines deleted...]
-      <c r="F3" s="14" t="s">
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="15"/>
-[...2 lines deleted...]
-      <c r="J3" s="11" t="s">
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="11"/>
-[...2 lines deleted...]
-      <c r="N3" s="11" t="s">
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="11"/>
-[...5 lines deleted...]
-      <c r="B4" s="12" t="s">
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="12"/>
+    </row>
+    <row r="4" spans="1:17" ht="15" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="11"/>
-      <c r="E4" s="12" t="s">
+      <c r="D4" s="12"/>
+      <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="G4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="11"/>
-      <c r="I4" s="12" t="s">
+      <c r="H4" s="12"/>
+      <c r="I4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="11" t="s">
+      <c r="K4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="11"/>
-      <c r="M4" s="12" t="s">
+      <c r="L4" s="12"/>
+      <c r="M4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="11" t="s">
+      <c r="O4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="11"/>
-      <c r="Q4" s="12" t="s">
+      <c r="P4" s="12"/>
+      <c r="Q4" s="13" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="13"/>
+    <row r="5" spans="1:17" ht="36" customHeight="1">
+      <c r="A5" s="12"/>
+      <c r="B5" s="14"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="13"/>
-      <c r="F5" s="13"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="13"/>
-      <c r="N5" s="13"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="13"/>
-[...2 lines deleted...]
-      <c r="A6" s="17">
+      <c r="Q5" s="14"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="18">
         <v>2025</v>
       </c>
-      <c r="B6" s="17"/>
-[...16 lines deleted...]
-    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+      <c r="P6" s="18"/>
+      <c r="Q6" s="18"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
       </c>
       <c r="I7" s="1">
@@ -832,51 +829,51 @@
       <c r="J7" s="1">
         <v>107.4</v>
       </c>
       <c r="K7" s="1">
         <v>104.7</v>
       </c>
       <c r="L7" s="1">
         <v>108.1</v>
       </c>
       <c r="M7" s="1">
         <v>110.5</v>
       </c>
       <c r="N7" s="1">
         <v>107.4</v>
       </c>
       <c r="O7" s="1">
         <v>104.7</v>
       </c>
       <c r="P7" s="1">
         <v>108.1</v>
       </c>
       <c r="Q7" s="1">
         <v>110.5</v>
       </c>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="4">
         <v>101.5</v>
       </c>
       <c r="C8" s="4">
         <v>103</v>
       </c>
       <c r="D8" s="4">
         <v>100.4</v>
       </c>
       <c r="E8" s="4">
         <v>100.8</v>
       </c>
       <c r="F8" s="4">
         <v>102.6</v>
       </c>
       <c r="G8" s="4">
         <v>104.8</v>
       </c>
       <c r="H8" s="4">
         <v>100.8</v>
       </c>
       <c r="I8" s="4">
@@ -885,51 +882,51 @@
       <c r="J8" s="4">
         <v>108</v>
       </c>
       <c r="K8" s="4">
         <v>106.3</v>
       </c>
       <c r="L8" s="4">
         <v>108.1</v>
       </c>
       <c r="M8" s="4">
         <v>110.2</v>
       </c>
       <c r="N8" s="4">
         <v>107.7</v>
       </c>
       <c r="O8" s="4">
         <v>105.5</v>
       </c>
       <c r="P8" s="4">
         <v>108.1</v>
       </c>
       <c r="Q8" s="4">
         <v>110.3</v>
       </c>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
         <v>101.1</v>
       </c>
       <c r="C9" s="1">
         <v>101.6</v>
       </c>
       <c r="D9" s="1">
         <v>100.5</v>
       </c>
       <c r="E9" s="1">
         <v>101.2</v>
       </c>
       <c r="F9" s="1">
         <v>103.8</v>
       </c>
       <c r="G9" s="1">
         <v>106.4</v>
       </c>
       <c r="H9" s="1">
         <v>101.3</v>
       </c>
       <c r="I9" s="1">
@@ -938,51 +935,51 @@
       <c r="J9" s="1">
         <v>108.4</v>
       </c>
       <c r="K9" s="1">
         <v>107.2</v>
       </c>
       <c r="L9" s="1">
         <v>107.4</v>
       </c>
       <c r="M9" s="1">
         <v>111.2</v>
       </c>
       <c r="N9" s="1">
         <v>107.9</v>
       </c>
       <c r="O9" s="1">
         <v>106.1</v>
       </c>
       <c r="P9" s="1">
         <v>107.9</v>
       </c>
       <c r="Q9" s="1">
         <v>110.6</v>
       </c>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="4">
         <v>101.5</v>
       </c>
       <c r="C10" s="4">
         <v>101</v>
       </c>
       <c r="D10" s="4">
         <v>100.5</v>
       </c>
       <c r="E10" s="4">
         <v>103.4</v>
       </c>
       <c r="F10" s="4">
         <v>105.4</v>
       </c>
       <c r="G10" s="4">
         <v>107.5</v>
       </c>
       <c r="H10" s="4">
         <v>101.8</v>
       </c>
       <c r="I10" s="4">
@@ -991,51 +988,51 @@
       <c r="J10" s="4">
         <v>109.7</v>
       </c>
       <c r="K10" s="4">
         <v>108.2</v>
       </c>
       <c r="L10" s="4">
         <v>107.2</v>
       </c>
       <c r="M10" s="4">
         <v>114.6</v>
       </c>
       <c r="N10" s="4">
         <v>108.4</v>
       </c>
       <c r="O10" s="4">
         <v>106.6</v>
       </c>
       <c r="P10" s="4">
         <v>107.7</v>
       </c>
       <c r="Q10" s="4">
         <v>111.6</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17">
       <c r="A11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="4">
         <v>100.9</v>
       </c>
       <c r="C11" s="4">
         <v>101.1</v>
       </c>
       <c r="D11" s="4">
         <v>100.9</v>
       </c>
       <c r="E11" s="4">
         <v>100.6</v>
       </c>
       <c r="F11" s="4">
         <v>106.3</v>
       </c>
       <c r="G11" s="4">
         <v>108.7</v>
       </c>
       <c r="H11" s="4">
         <v>102.7</v>
       </c>
       <c r="I11" s="4">
@@ -1044,51 +1041,51 @@
       <c r="J11" s="4">
         <v>110.6</v>
       </c>
       <c r="K11" s="4">
         <v>110.8</v>
       </c>
       <c r="L11" s="4">
         <v>107.2</v>
       </c>
       <c r="M11" s="4">
         <v>114.4</v>
       </c>
       <c r="N11" s="4">
         <v>108.8</v>
       </c>
       <c r="O11" s="4">
         <v>107.5</v>
       </c>
       <c r="P11" s="4">
         <v>107.6</v>
       </c>
       <c r="Q11" s="4">
         <v>112.2</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17">
       <c r="A12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4">
         <v>100.3</v>
       </c>
       <c r="C12" s="4">
         <v>100.1</v>
       </c>
       <c r="D12" s="4">
         <v>100.4</v>
       </c>
       <c r="E12" s="4">
         <v>100.4</v>
       </c>
       <c r="F12" s="4">
         <v>106.6</v>
       </c>
       <c r="G12" s="4">
         <v>108.8</v>
       </c>
       <c r="H12" s="4">
         <v>103.1</v>
       </c>
       <c r="I12" s="4">
@@ -1097,51 +1094,51 @@
       <c r="J12" s="4">
         <v>110.7</v>
       </c>
       <c r="K12" s="4">
         <v>111.5</v>
       </c>
       <c r="L12" s="4">
         <v>107.2</v>
       </c>
       <c r="M12" s="4">
         <v>113.6</v>
       </c>
       <c r="N12" s="4">
         <v>109.1</v>
       </c>
       <c r="O12" s="4">
         <v>108.1</v>
       </c>
       <c r="P12" s="4">
         <v>107.5</v>
       </c>
       <c r="Q12" s="4">
         <v>112.4</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="4">
         <v>101</v>
       </c>
       <c r="C13" s="4">
         <v>101</v>
       </c>
       <c r="D13" s="4">
         <v>101.3</v>
       </c>
       <c r="E13" s="4">
         <v>100.6</v>
       </c>
       <c r="F13" s="4">
         <v>107.6</v>
       </c>
       <c r="G13" s="4">
         <v>109.8</v>
       </c>
       <c r="H13" s="4">
         <v>104.5</v>
       </c>
       <c r="I13" s="4">
@@ -1150,51 +1147,51 @@
       <c r="J13" s="4">
         <v>111.4</v>
       </c>
       <c r="K13" s="4">
         <v>113.5</v>
       </c>
       <c r="L13" s="4">
         <v>108.3</v>
       </c>
       <c r="M13" s="4">
         <v>111.9</v>
       </c>
       <c r="N13" s="4">
         <v>109.5</v>
       </c>
       <c r="O13" s="4">
         <v>108.9</v>
       </c>
       <c r="P13" s="4">
         <v>107.6</v>
       </c>
       <c r="Q13" s="4">
         <v>112.3</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="4">
         <v>100.9</v>
       </c>
       <c r="C14" s="4">
         <v>100.2</v>
       </c>
       <c r="D14" s="4">
         <v>101.4</v>
       </c>
       <c r="E14" s="4">
         <v>101.2</v>
       </c>
       <c r="F14" s="4">
         <v>108.6</v>
       </c>
       <c r="G14" s="4">
         <v>110</v>
       </c>
       <c r="H14" s="4">
         <v>105.9</v>
       </c>
       <c r="I14" s="4">
@@ -1203,51 +1200,51 @@
       <c r="J14" s="4">
         <v>112</v>
       </c>
       <c r="K14" s="4">
         <v>114.2</v>
       </c>
       <c r="L14" s="4">
         <v>109.3</v>
       </c>
       <c r="M14" s="4">
         <v>112</v>
       </c>
       <c r="N14" s="4">
         <v>109.8</v>
       </c>
       <c r="O14" s="4">
         <v>109.5</v>
       </c>
       <c r="P14" s="4">
         <v>107.9</v>
       </c>
       <c r="Q14" s="4">
         <v>112.3</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17">
       <c r="A15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4">
         <v>101.5</v>
       </c>
       <c r="C15" s="4">
         <v>100.9</v>
       </c>
       <c r="D15" s="4">
         <v>101.7</v>
       </c>
       <c r="E15" s="4">
         <v>102.1</v>
       </c>
       <c r="F15" s="4">
         <v>110.2</v>
       </c>
       <c r="G15" s="4">
         <v>111</v>
       </c>
       <c r="H15" s="4">
         <v>107.7</v>
       </c>
       <c r="I15" s="4">
@@ -1256,51 +1253,51 @@
       <c r="J15" s="4">
         <v>113.3</v>
       </c>
       <c r="K15" s="4">
         <v>114.8</v>
       </c>
       <c r="L15" s="4">
         <v>110.6</v>
       </c>
       <c r="M15" s="4">
         <v>114.2</v>
       </c>
       <c r="N15" s="4">
         <v>110.2</v>
       </c>
       <c r="O15" s="4">
         <v>110.1</v>
       </c>
       <c r="P15" s="4">
         <v>108.2</v>
       </c>
       <c r="Q15" s="4">
         <v>112.5</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17">
       <c r="A16" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="4">
         <v>100.7</v>
       </c>
       <c r="C16" s="4">
         <v>101.1</v>
       </c>
       <c r="D16" s="4">
         <v>101.4</v>
       </c>
       <c r="E16" s="4">
         <v>99.2</v>
       </c>
       <c r="F16" s="4">
         <v>111</v>
       </c>
       <c r="G16" s="4">
         <v>112.2</v>
       </c>
       <c r="H16" s="4">
         <v>109.3</v>
       </c>
       <c r="I16" s="4">
@@ -1309,51 +1306,51 @@
       <c r="J16" s="4">
         <v>113.2</v>
       </c>
       <c r="K16" s="4">
         <v>115.6</v>
       </c>
       <c r="L16" s="4">
         <v>111.4</v>
       </c>
       <c r="M16" s="4">
         <v>112</v>
       </c>
       <c r="N16" s="4">
         <v>110.5</v>
       </c>
       <c r="O16" s="4">
         <v>110.7</v>
       </c>
       <c r="P16" s="4">
         <v>108.5</v>
       </c>
       <c r="Q16" s="4">
         <v>112.5</v>
       </c>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17">
       <c r="A17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="4">
         <v>100.1</v>
       </c>
       <c r="C17" s="4">
         <v>100.2</v>
       </c>
       <c r="D17" s="4">
         <v>100.4</v>
       </c>
       <c r="E17" s="4">
         <v>99.6</v>
       </c>
       <c r="F17" s="4">
         <v>111</v>
       </c>
       <c r="G17" s="4">
         <v>112.4</v>
       </c>
       <c r="H17" s="4">
         <v>109.7</v>
       </c>
       <c r="I17" s="4">
@@ -1362,51 +1359,51 @@
       <c r="J17" s="4">
         <v>111.8</v>
       </c>
       <c r="K17" s="4">
         <v>113.5</v>
       </c>
       <c r="L17" s="4">
         <v>110.6</v>
       </c>
       <c r="M17" s="4">
         <v>110.7</v>
       </c>
       <c r="N17" s="4">
         <v>110.6</v>
       </c>
       <c r="O17" s="4">
         <v>110.9</v>
       </c>
       <c r="P17" s="4">
         <v>108.7</v>
       </c>
       <c r="Q17" s="4">
         <v>112.3</v>
       </c>
     </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17">
       <c r="A18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="6">
         <v>100.9</v>
       </c>
       <c r="C18" s="6">
         <v>100.8</v>
       </c>
       <c r="D18" s="6">
         <v>101.6</v>
       </c>
       <c r="E18" s="6">
         <v>100.2</v>
       </c>
       <c r="F18" s="7">
         <v>112</v>
       </c>
       <c r="G18" s="7">
         <v>113.3</v>
       </c>
       <c r="H18" s="7">
         <v>111.5</v>
       </c>
       <c r="I18" s="7">
@@ -1415,72 +1412,72 @@
       <c r="J18" s="7">
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="17">
+    <row r="19" spans="1:17">
+      <c r="A19" s="18">
         <v>2026</v>
       </c>
-      <c r="B19" s="17"/>
-[...16 lines deleted...]
-    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
       </c>
       <c r="I20" s="4">
@@ -1489,51 +1486,51 @@
       <c r="J20" s="4">
         <v>112</v>
       </c>
       <c r="K20" s="4">
         <v>112.4</v>
       </c>
       <c r="L20" s="4">
         <v>112</v>
       </c>
       <c r="M20" s="4">
         <v>111.4</v>
       </c>
       <c r="N20" s="4">
         <v>112</v>
       </c>
       <c r="O20" s="4">
         <v>112.4</v>
       </c>
       <c r="P20" s="4">
         <v>112</v>
       </c>
       <c r="Q20" s="4">
         <v>111.4</v>
       </c>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17">
       <c r="A21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="8">
         <v>101.2</v>
       </c>
       <c r="C21" s="8">
         <v>101.6</v>
       </c>
       <c r="D21" s="8">
         <v>101.2</v>
       </c>
       <c r="E21" s="8">
         <v>100.6</v>
       </c>
       <c r="F21" s="8">
         <v>102.3</v>
       </c>
       <c r="G21" s="8">
         <v>102.4</v>
       </c>
       <c r="H21" s="8">
         <v>102</v>
       </c>
       <c r="I21" s="8">
@@ -1542,101 +1539,154 @@
       <c r="J21" s="8">
         <v>111.6</v>
       </c>
       <c r="K21" s="8">
         <v>110.8</v>
       </c>
       <c r="L21" s="8">
         <v>112.8</v>
       </c>
       <c r="M21" s="8">
         <v>111.2</v>
       </c>
       <c r="N21" s="8">
         <v>111.8</v>
       </c>
       <c r="O21" s="8">
         <v>111.6</v>
       </c>
       <c r="P21" s="8">
         <v>112.4</v>
       </c>
       <c r="Q21" s="8">
         <v>111.3</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+    <row r="22" spans="1:17">
+      <c r="A22" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="9">
         <v>100.4</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="9">
         <v>100.4</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="9">
         <v>100.6</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="9">
         <v>100.1</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F22" s="4">
         <v>102.6</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G22" s="4">
         <v>102.9</v>
       </c>
-      <c r="H22" s="19">
+      <c r="H22" s="4">
         <v>102.6</v>
       </c>
-      <c r="I22" s="19">
+      <c r="I22" s="4">
         <v>102.2</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J22" s="4">
         <v>110.8</v>
       </c>
-      <c r="K22" s="19">
+      <c r="K22" s="4">
         <v>109.5</v>
       </c>
-      <c r="L22" s="19">
+      <c r="L22" s="4">
         <v>112.9</v>
       </c>
-      <c r="M22" s="19">
+      <c r="M22" s="4">
         <v>109.9</v>
       </c>
-      <c r="N22" s="18">
+      <c r="N22" s="9">
         <v>111.4</v>
       </c>
-      <c r="O22" s="18">
+      <c r="O22" s="9">
         <v>110.9</v>
       </c>
-      <c r="P22" s="18">
+      <c r="P22" s="9">
         <v>112.6</v>
       </c>
-      <c r="Q22" s="18">
+      <c r="Q22" s="9">
         <v>110.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="7">
+        <v>101.2</v>
+      </c>
+      <c r="C23" s="7">
+        <v>101.2</v>
+      </c>
+      <c r="D23" s="7">
+        <v>100.6</v>
+      </c>
+      <c r="E23" s="7">
+        <v>101.6</v>
+      </c>
+      <c r="F23" s="7">
+        <v>103.9</v>
+      </c>
+      <c r="G23" s="7">
+        <v>104.1</v>
+      </c>
+      <c r="H23" s="7">
+        <v>103.2</v>
+      </c>
+      <c r="I23" s="7">
+        <v>103.9</v>
+      </c>
+      <c r="J23" s="7">
+        <v>110.4</v>
+      </c>
+      <c r="K23" s="7">
+        <v>109.7</v>
+      </c>
+      <c r="L23" s="7">
+        <v>113</v>
+      </c>
+      <c r="M23" s="7">
+        <v>108</v>
+      </c>
+      <c r="N23" s="7">
+        <v>111.2</v>
+      </c>
+      <c r="O23" s="7">
+        <v>110.6</v>
+      </c>
+      <c r="P23" s="7">
+        <v>112.7</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>110.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>