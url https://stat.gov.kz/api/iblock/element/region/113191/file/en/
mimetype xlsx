--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="23">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -86,54 +86,55 @@
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Consumer price index in Shymkent city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -231,96 +232,97 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -589,238 +591,238 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q23"/>
+  <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23:Q23"/>
+      <selection activeCell="B24" sqref="B24:Q24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12.75">
+    <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="17"/>
       <c r="J3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
     </row>
-    <row r="4" spans="1:17" ht="15" customHeight="1">
+    <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12"/>
       <c r="B4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="12"/>
       <c r="I4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="12"/>
       <c r="M4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="N4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="12"/>
       <c r="Q4" s="13" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="36" customHeight="1">
+    <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12"/>
       <c r="B5" s="14"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="M5" s="14"/>
       <c r="N5" s="14"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="Q5" s="14"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="18">
         <v>2025</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="18"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
       </c>
       <c r="I7" s="1">
@@ -829,51 +831,51 @@
       <c r="J7" s="1">
         <v>107.4</v>
       </c>
       <c r="K7" s="1">
         <v>104.7</v>
       </c>
       <c r="L7" s="1">
         <v>108.1</v>
       </c>
       <c r="M7" s="1">
         <v>110.5</v>
       </c>
       <c r="N7" s="1">
         <v>107.4</v>
       </c>
       <c r="O7" s="1">
         <v>104.7</v>
       </c>
       <c r="P7" s="1">
         <v>108.1</v>
       </c>
       <c r="Q7" s="1">
         <v>110.5</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="4">
         <v>101.5</v>
       </c>
       <c r="C8" s="4">
         <v>103</v>
       </c>
       <c r="D8" s="4">
         <v>100.4</v>
       </c>
       <c r="E8" s="4">
         <v>100.8</v>
       </c>
       <c r="F8" s="4">
         <v>102.6</v>
       </c>
       <c r="G8" s="4">
         <v>104.8</v>
       </c>
       <c r="H8" s="4">
         <v>100.8</v>
       </c>
       <c r="I8" s="4">
@@ -882,51 +884,51 @@
       <c r="J8" s="4">
         <v>108</v>
       </c>
       <c r="K8" s="4">
         <v>106.3</v>
       </c>
       <c r="L8" s="4">
         <v>108.1</v>
       </c>
       <c r="M8" s="4">
         <v>110.2</v>
       </c>
       <c r="N8" s="4">
         <v>107.7</v>
       </c>
       <c r="O8" s="4">
         <v>105.5</v>
       </c>
       <c r="P8" s="4">
         <v>108.1</v>
       </c>
       <c r="Q8" s="4">
         <v>110.3</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
         <v>101.1</v>
       </c>
       <c r="C9" s="1">
         <v>101.6</v>
       </c>
       <c r="D9" s="1">
         <v>100.5</v>
       </c>
       <c r="E9" s="1">
         <v>101.2</v>
       </c>
       <c r="F9" s="1">
         <v>103.8</v>
       </c>
       <c r="G9" s="1">
         <v>106.4</v>
       </c>
       <c r="H9" s="1">
         <v>101.3</v>
       </c>
       <c r="I9" s="1">
@@ -935,51 +937,51 @@
       <c r="J9" s="1">
         <v>108.4</v>
       </c>
       <c r="K9" s="1">
         <v>107.2</v>
       </c>
       <c r="L9" s="1">
         <v>107.4</v>
       </c>
       <c r="M9" s="1">
         <v>111.2</v>
       </c>
       <c r="N9" s="1">
         <v>107.9</v>
       </c>
       <c r="O9" s="1">
         <v>106.1</v>
       </c>
       <c r="P9" s="1">
         <v>107.9</v>
       </c>
       <c r="Q9" s="1">
         <v>110.6</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="4">
         <v>101.5</v>
       </c>
       <c r="C10" s="4">
         <v>101</v>
       </c>
       <c r="D10" s="4">
         <v>100.5</v>
       </c>
       <c r="E10" s="4">
         <v>103.4</v>
       </c>
       <c r="F10" s="4">
         <v>105.4</v>
       </c>
       <c r="G10" s="4">
         <v>107.5</v>
       </c>
       <c r="H10" s="4">
         <v>101.8</v>
       </c>
       <c r="I10" s="4">
@@ -988,51 +990,51 @@
       <c r="J10" s="4">
         <v>109.7</v>
       </c>
       <c r="K10" s="4">
         <v>108.2</v>
       </c>
       <c r="L10" s="4">
         <v>107.2</v>
       </c>
       <c r="M10" s="4">
         <v>114.6</v>
       </c>
       <c r="N10" s="4">
         <v>108.4</v>
       </c>
       <c r="O10" s="4">
         <v>106.6</v>
       </c>
       <c r="P10" s="4">
         <v>107.7</v>
       </c>
       <c r="Q10" s="4">
         <v>111.6</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="4">
         <v>100.9</v>
       </c>
       <c r="C11" s="4">
         <v>101.1</v>
       </c>
       <c r="D11" s="4">
         <v>100.9</v>
       </c>
       <c r="E11" s="4">
         <v>100.6</v>
       </c>
       <c r="F11" s="4">
         <v>106.3</v>
       </c>
       <c r="G11" s="4">
         <v>108.7</v>
       </c>
       <c r="H11" s="4">
         <v>102.7</v>
       </c>
       <c r="I11" s="4">
@@ -1041,51 +1043,51 @@
       <c r="J11" s="4">
         <v>110.6</v>
       </c>
       <c r="K11" s="4">
         <v>110.8</v>
       </c>
       <c r="L11" s="4">
         <v>107.2</v>
       </c>
       <c r="M11" s="4">
         <v>114.4</v>
       </c>
       <c r="N11" s="4">
         <v>108.8</v>
       </c>
       <c r="O11" s="4">
         <v>107.5</v>
       </c>
       <c r="P11" s="4">
         <v>107.6</v>
       </c>
       <c r="Q11" s="4">
         <v>112.2</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4">
         <v>100.3</v>
       </c>
       <c r="C12" s="4">
         <v>100.1</v>
       </c>
       <c r="D12" s="4">
         <v>100.4</v>
       </c>
       <c r="E12" s="4">
         <v>100.4</v>
       </c>
       <c r="F12" s="4">
         <v>106.6</v>
       </c>
       <c r="G12" s="4">
         <v>108.8</v>
       </c>
       <c r="H12" s="4">
         <v>103.1</v>
       </c>
       <c r="I12" s="4">
@@ -1094,51 +1096,51 @@
       <c r="J12" s="4">
         <v>110.7</v>
       </c>
       <c r="K12" s="4">
         <v>111.5</v>
       </c>
       <c r="L12" s="4">
         <v>107.2</v>
       </c>
       <c r="M12" s="4">
         <v>113.6</v>
       </c>
       <c r="N12" s="4">
         <v>109.1</v>
       </c>
       <c r="O12" s="4">
         <v>108.1</v>
       </c>
       <c r="P12" s="4">
         <v>107.5</v>
       </c>
       <c r="Q12" s="4">
         <v>112.4</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="4">
         <v>101</v>
       </c>
       <c r="C13" s="4">
         <v>101</v>
       </c>
       <c r="D13" s="4">
         <v>101.3</v>
       </c>
       <c r="E13" s="4">
         <v>100.6</v>
       </c>
       <c r="F13" s="4">
         <v>107.6</v>
       </c>
       <c r="G13" s="4">
         <v>109.8</v>
       </c>
       <c r="H13" s="4">
         <v>104.5</v>
       </c>
       <c r="I13" s="4">
@@ -1147,51 +1149,51 @@
       <c r="J13" s="4">
         <v>111.4</v>
       </c>
       <c r="K13" s="4">
         <v>113.5</v>
       </c>
       <c r="L13" s="4">
         <v>108.3</v>
       </c>
       <c r="M13" s="4">
         <v>111.9</v>
       </c>
       <c r="N13" s="4">
         <v>109.5</v>
       </c>
       <c r="O13" s="4">
         <v>108.9</v>
       </c>
       <c r="P13" s="4">
         <v>107.6</v>
       </c>
       <c r="Q13" s="4">
         <v>112.3</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="4">
         <v>100.9</v>
       </c>
       <c r="C14" s="4">
         <v>100.2</v>
       </c>
       <c r="D14" s="4">
         <v>101.4</v>
       </c>
       <c r="E14" s="4">
         <v>101.2</v>
       </c>
       <c r="F14" s="4">
         <v>108.6</v>
       </c>
       <c r="G14" s="4">
         <v>110</v>
       </c>
       <c r="H14" s="4">
         <v>105.9</v>
       </c>
       <c r="I14" s="4">
@@ -1200,51 +1202,51 @@
       <c r="J14" s="4">
         <v>112</v>
       </c>
       <c r="K14" s="4">
         <v>114.2</v>
       </c>
       <c r="L14" s="4">
         <v>109.3</v>
       </c>
       <c r="M14" s="4">
         <v>112</v>
       </c>
       <c r="N14" s="4">
         <v>109.8</v>
       </c>
       <c r="O14" s="4">
         <v>109.5</v>
       </c>
       <c r="P14" s="4">
         <v>107.9</v>
       </c>
       <c r="Q14" s="4">
         <v>112.3</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4">
         <v>101.5</v>
       </c>
       <c r="C15" s="4">
         <v>100.9</v>
       </c>
       <c r="D15" s="4">
         <v>101.7</v>
       </c>
       <c r="E15" s="4">
         <v>102.1</v>
       </c>
       <c r="F15" s="4">
         <v>110.2</v>
       </c>
       <c r="G15" s="4">
         <v>111</v>
       </c>
       <c r="H15" s="4">
         <v>107.7</v>
       </c>
       <c r="I15" s="4">
@@ -1253,51 +1255,51 @@
       <c r="J15" s="4">
         <v>113.3</v>
       </c>
       <c r="K15" s="4">
         <v>114.8</v>
       </c>
       <c r="L15" s="4">
         <v>110.6</v>
       </c>
       <c r="M15" s="4">
         <v>114.2</v>
       </c>
       <c r="N15" s="4">
         <v>110.2</v>
       </c>
       <c r="O15" s="4">
         <v>110.1</v>
       </c>
       <c r="P15" s="4">
         <v>108.2</v>
       </c>
       <c r="Q15" s="4">
         <v>112.5</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="4">
         <v>100.7</v>
       </c>
       <c r="C16" s="4">
         <v>101.1</v>
       </c>
       <c r="D16" s="4">
         <v>101.4</v>
       </c>
       <c r="E16" s="4">
         <v>99.2</v>
       </c>
       <c r="F16" s="4">
         <v>111</v>
       </c>
       <c r="G16" s="4">
         <v>112.2</v>
       </c>
       <c r="H16" s="4">
         <v>109.3</v>
       </c>
       <c r="I16" s="4">
@@ -1306,51 +1308,51 @@
       <c r="J16" s="4">
         <v>113.2</v>
       </c>
       <c r="K16" s="4">
         <v>115.6</v>
       </c>
       <c r="L16" s="4">
         <v>111.4</v>
       </c>
       <c r="M16" s="4">
         <v>112</v>
       </c>
       <c r="N16" s="4">
         <v>110.5</v>
       </c>
       <c r="O16" s="4">
         <v>110.7</v>
       </c>
       <c r="P16" s="4">
         <v>108.5</v>
       </c>
       <c r="Q16" s="4">
         <v>112.5</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="4">
         <v>100.1</v>
       </c>
       <c r="C17" s="4">
         <v>100.2</v>
       </c>
       <c r="D17" s="4">
         <v>100.4</v>
       </c>
       <c r="E17" s="4">
         <v>99.6</v>
       </c>
       <c r="F17" s="4">
         <v>111</v>
       </c>
       <c r="G17" s="4">
         <v>112.4</v>
       </c>
       <c r="H17" s="4">
         <v>109.7</v>
       </c>
       <c r="I17" s="4">
@@ -1359,51 +1361,51 @@
       <c r="J17" s="4">
         <v>111.8</v>
       </c>
       <c r="K17" s="4">
         <v>113.5</v>
       </c>
       <c r="L17" s="4">
         <v>110.6</v>
       </c>
       <c r="M17" s="4">
         <v>110.7</v>
       </c>
       <c r="N17" s="4">
         <v>110.6</v>
       </c>
       <c r="O17" s="4">
         <v>110.9</v>
       </c>
       <c r="P17" s="4">
         <v>108.7</v>
       </c>
       <c r="Q17" s="4">
         <v>112.3</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="6">
         <v>100.9</v>
       </c>
       <c r="C18" s="6">
         <v>100.8</v>
       </c>
       <c r="D18" s="6">
         <v>101.6</v>
       </c>
       <c r="E18" s="6">
         <v>100.2</v>
       </c>
       <c r="F18" s="7">
         <v>112</v>
       </c>
       <c r="G18" s="7">
         <v>113.3</v>
       </c>
       <c r="H18" s="7">
         <v>111.5</v>
       </c>
       <c r="I18" s="7">
@@ -1412,72 +1414,72 @@
       <c r="J18" s="7">
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="18">
         <v>2026</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
       </c>
       <c r="I20" s="4">
@@ -1486,51 +1488,51 @@
       <c r="J20" s="4">
         <v>112</v>
       </c>
       <c r="K20" s="4">
         <v>112.4</v>
       </c>
       <c r="L20" s="4">
         <v>112</v>
       </c>
       <c r="M20" s="4">
         <v>111.4</v>
       </c>
       <c r="N20" s="4">
         <v>112</v>
       </c>
       <c r="O20" s="4">
         <v>112.4</v>
       </c>
       <c r="P20" s="4">
         <v>112</v>
       </c>
       <c r="Q20" s="4">
         <v>111.4</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="8">
         <v>101.2</v>
       </c>
       <c r="C21" s="8">
         <v>101.6</v>
       </c>
       <c r="D21" s="8">
         <v>101.2</v>
       </c>
       <c r="E21" s="8">
         <v>100.6</v>
       </c>
       <c r="F21" s="8">
         <v>102.3</v>
       </c>
       <c r="G21" s="8">
         <v>102.4</v>
       </c>
       <c r="H21" s="8">
         <v>102</v>
       </c>
       <c r="I21" s="8">
@@ -1539,51 +1541,51 @@
       <c r="J21" s="8">
         <v>111.6</v>
       </c>
       <c r="K21" s="8">
         <v>110.8</v>
       </c>
       <c r="L21" s="8">
         <v>112.8</v>
       </c>
       <c r="M21" s="8">
         <v>111.2</v>
       </c>
       <c r="N21" s="8">
         <v>111.8</v>
       </c>
       <c r="O21" s="8">
         <v>111.6</v>
       </c>
       <c r="P21" s="8">
         <v>112.4</v>
       </c>
       <c r="Q21" s="8">
         <v>111.3</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>100.4</v>
       </c>
       <c r="C22" s="9">
         <v>100.4</v>
       </c>
       <c r="D22" s="9">
         <v>100.6</v>
       </c>
       <c r="E22" s="9">
         <v>100.1</v>
       </c>
       <c r="F22" s="4">
         <v>102.6</v>
       </c>
       <c r="G22" s="4">
         <v>102.9</v>
       </c>
       <c r="H22" s="4">
         <v>102.6</v>
       </c>
       <c r="I22" s="4">
@@ -1592,101 +1594,154 @@
       <c r="J22" s="4">
         <v>110.8</v>
       </c>
       <c r="K22" s="4">
         <v>109.5</v>
       </c>
       <c r="L22" s="4">
         <v>112.9</v>
       </c>
       <c r="M22" s="4">
         <v>109.9</v>
       </c>
       <c r="N22" s="9">
         <v>111.4</v>
       </c>
       <c r="O22" s="9">
         <v>110.9</v>
       </c>
       <c r="P22" s="9">
         <v>112.6</v>
       </c>
       <c r="Q22" s="9">
         <v>110.8</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
-      <c r="A23" s="6" t="s">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="7">
+      <c r="B23" s="8">
         <v>101.2</v>
       </c>
-      <c r="C23" s="7">
+      <c r="C23" s="8">
         <v>101.2</v>
       </c>
-      <c r="D23" s="7">
+      <c r="D23" s="8">
         <v>100.6</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="8">
         <v>101.6</v>
       </c>
-      <c r="F23" s="7">
+      <c r="F23" s="8">
         <v>103.9</v>
       </c>
-      <c r="G23" s="7">
+      <c r="G23" s="8">
         <v>104.1</v>
       </c>
-      <c r="H23" s="7">
+      <c r="H23" s="8">
         <v>103.2</v>
       </c>
-      <c r="I23" s="7">
+      <c r="I23" s="8">
         <v>103.9</v>
       </c>
-      <c r="J23" s="7">
+      <c r="J23" s="8">
         <v>110.4</v>
       </c>
-      <c r="K23" s="7">
+      <c r="K23" s="8">
         <v>109.7</v>
       </c>
-      <c r="L23" s="7">
+      <c r="L23" s="8">
         <v>113</v>
       </c>
-      <c r="M23" s="7">
+      <c r="M23" s="8">
         <v>108</v>
       </c>
-      <c r="N23" s="7">
+      <c r="N23" s="8">
         <v>111.2</v>
       </c>
-      <c r="O23" s="7">
+      <c r="O23" s="8">
         <v>110.6</v>
       </c>
-      <c r="P23" s="7">
+      <c r="P23" s="8">
         <v>112.7</v>
       </c>
-      <c r="Q23" s="7">
+      <c r="Q23" s="8">
         <v>110.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="C24" s="19">
+        <v>100.2</v>
+      </c>
+      <c r="D24" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="E24" s="19">
+        <v>100</v>
+      </c>
+      <c r="F24" s="19">
+        <v>104.2</v>
+      </c>
+      <c r="G24" s="19">
+        <v>104.4</v>
+      </c>
+      <c r="H24" s="19">
+        <v>104</v>
+      </c>
+      <c r="I24" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="J24" s="19">
+        <v>109.7</v>
+      </c>
+      <c r="K24" s="19">
+        <v>108.8</v>
+      </c>
+      <c r="L24" s="19">
+        <v>112.9</v>
+      </c>
+      <c r="M24" s="19">
+        <v>107.4</v>
+      </c>
+      <c r="N24" s="19">
+        <v>110.9</v>
+      </c>
+      <c r="O24" s="19">
+        <v>110.2</v>
+      </c>
+      <c r="P24" s="19">
+        <v>112.7</v>
+      </c>
+      <c r="Q24" s="19">
+        <v>109.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>