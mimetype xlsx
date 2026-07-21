--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="23">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -90,81 +90,87 @@
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Consumer price index in Shymkent city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -232,97 +238,100 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -591,236 +600,236 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q24"/>
+  <dimension ref="A1:Q25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24:Q24"/>
+      <selection activeCell="B25" sqref="B25:Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="10"/>
-[...14 lines deleted...]
-      <c r="Q1" s="10"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="11"/>
-[...14 lines deleted...]
-      <c r="Q2" s="11"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="12"/>
-      <c r="B3" s="12" t="s">
+      <c r="A3" s="13"/>
+      <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="12"/>
-[...2 lines deleted...]
-      <c r="F3" s="15" t="s">
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="16"/>
-[...2 lines deleted...]
-      <c r="J3" s="12" t="s">
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="12"/>
-[...2 lines deleted...]
-      <c r="N3" s="12" t="s">
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="12"/>
-[...1 lines deleted...]
-      <c r="Q3" s="12"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="13"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="12"/>
-      <c r="B4" s="13" t="s">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="12"/>
-      <c r="E4" s="13" t="s">
+      <c r="D4" s="13"/>
+      <c r="E4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="12"/>
-      <c r="I4" s="13" t="s">
+      <c r="H4" s="13"/>
+      <c r="I4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="12"/>
-      <c r="M4" s="13" t="s">
+      <c r="L4" s="13"/>
+      <c r="M4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="13" t="s">
+      <c r="N4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="12" t="s">
+      <c r="O4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="12"/>
-      <c r="Q4" s="13" t="s">
+      <c r="P4" s="13"/>
+      <c r="Q4" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="12"/>
-      <c r="B5" s="14"/>
+      <c r="A5" s="13"/>
+      <c r="B5" s="15"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="14"/>
-      <c r="F5" s="14"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="14"/>
-      <c r="J5" s="14"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="14"/>
-      <c r="N5" s="14"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="15"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="14"/>
+      <c r="Q5" s="15"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="18">
+      <c r="A6" s="19">
         <v>2025</v>
       </c>
-      <c r="B6" s="18"/>
-[...14 lines deleted...]
-      <c r="Q6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
@@ -1415,69 +1424,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="18">
+      <c r="A19" s="19">
         <v>2026</v>
       </c>
-      <c r="B19" s="18"/>
-[...14 lines deleted...]
-      <c r="Q19" s="18"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="19"/>
+      <c r="N19" s="19"/>
+      <c r="O19" s="19"/>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="19"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
@@ -1648,100 +1657,153 @@
         <v>110.4</v>
       </c>
       <c r="K23" s="8">
         <v>109.7</v>
       </c>
       <c r="L23" s="8">
         <v>113</v>
       </c>
       <c r="M23" s="8">
         <v>108</v>
       </c>
       <c r="N23" s="8">
         <v>111.2</v>
       </c>
       <c r="O23" s="8">
         <v>110.6</v>
       </c>
       <c r="P23" s="8">
         <v>112.7</v>
       </c>
       <c r="Q23" s="8">
         <v>110.1</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B24" s="10">
         <v>100.3</v>
       </c>
-      <c r="C24" s="19">
+      <c r="C24" s="10">
         <v>100.2</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="10">
         <v>100.8</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="10">
         <v>100</v>
       </c>
-      <c r="F24" s="19">
+      <c r="F24" s="10">
         <v>104.2</v>
       </c>
-      <c r="G24" s="19">
+      <c r="G24" s="10">
         <v>104.4</v>
       </c>
-      <c r="H24" s="19">
+      <c r="H24" s="10">
         <v>104</v>
       </c>
-      <c r="I24" s="19">
+      <c r="I24" s="10">
         <v>103.9</v>
       </c>
-      <c r="J24" s="19">
+      <c r="J24" s="10">
         <v>109.7</v>
       </c>
-      <c r="K24" s="19">
+      <c r="K24" s="10">
         <v>108.8</v>
       </c>
-      <c r="L24" s="19">
+      <c r="L24" s="10">
         <v>112.9</v>
       </c>
-      <c r="M24" s="19">
+      <c r="M24" s="10">
         <v>107.4</v>
       </c>
-      <c r="N24" s="19">
+      <c r="N24" s="10">
         <v>110.9</v>
       </c>
-      <c r="O24" s="19">
+      <c r="O24" s="10">
         <v>110.2</v>
       </c>
-      <c r="P24" s="19">
+      <c r="P24" s="10">
         <v>112.7</v>
       </c>
-      <c r="Q24" s="19">
+      <c r="Q24" s="10">
         <v>109.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="C25" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="D25" s="20">
+        <v>101</v>
+      </c>
+      <c r="E25" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="F25" s="20">
+        <v>105</v>
+      </c>
+      <c r="G25" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="H25" s="20">
+        <v>105</v>
+      </c>
+      <c r="I25" s="20">
+        <v>104.6</v>
+      </c>
+      <c r="J25" s="20">
+        <v>110.3</v>
+      </c>
+      <c r="K25" s="20">
+        <v>109.6</v>
+      </c>
+      <c r="L25" s="20">
+        <v>113.5</v>
+      </c>
+      <c r="M25" s="20">
+        <v>107.7</v>
+      </c>
+      <c r="N25" s="20">
+        <v>110.8</v>
+      </c>
+      <c r="O25" s="20">
+        <v>110.1</v>
+      </c>
+      <c r="P25" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="Q25" s="20">
+        <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>