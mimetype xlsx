--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -238,70 +238,73 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -600,236 +603,236 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q25"/>
+  <dimension ref="A1:Q26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:Q25"/>
+      <selection activeCell="B26" sqref="B26:Q26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="11"/>
-[...14 lines deleted...]
-      <c r="Q1" s="11"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="12"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="12"/>
-[...14 lines deleted...]
-      <c r="Q2" s="12"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-      <c r="B3" s="13" t="s">
+      <c r="A3" s="14"/>
+      <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="13"/>
-[...2 lines deleted...]
-      <c r="F3" s="16" t="s">
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="17"/>
-[...2 lines deleted...]
-      <c r="J3" s="13" t="s">
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="13"/>
-[...2 lines deleted...]
-      <c r="N3" s="13" t="s">
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="13"/>
-[...1 lines deleted...]
-      <c r="Q3" s="13"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="14"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="13"/>
-      <c r="B4" s="14" t="s">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="13"/>
-      <c r="E4" s="14" t="s">
+      <c r="D4" s="14"/>
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="13" t="s">
+      <c r="G4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="13"/>
-      <c r="I4" s="14" t="s">
+      <c r="H4" s="14"/>
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="13" t="s">
+      <c r="K4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="13"/>
-      <c r="M4" s="14" t="s">
+      <c r="L4" s="14"/>
+      <c r="M4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="14" t="s">
+      <c r="N4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="13" t="s">
+      <c r="O4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="13"/>
-      <c r="Q4" s="14" t="s">
+      <c r="P4" s="14"/>
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="13"/>
-      <c r="B5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="16"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="15"/>
-      <c r="F5" s="15"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="15"/>
-      <c r="J5" s="15"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="15"/>
-      <c r="N5" s="15"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="15"/>
+      <c r="Q5" s="16"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="19">
+      <c r="A6" s="20">
         <v>2025</v>
       </c>
-      <c r="B6" s="19"/>
-[...14 lines deleted...]
-      <c r="Q6" s="19"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="20"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="20"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
@@ -1424,69 +1427,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="19">
+      <c r="A19" s="20">
         <v>2026</v>
       </c>
-      <c r="B19" s="19"/>
-[...14 lines deleted...]
-      <c r="Q19" s="19"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="20"/>
+      <c r="Q19" s="20"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
@@ -1710,100 +1713,153 @@
         <v>109.7</v>
       </c>
       <c r="K24" s="10">
         <v>108.8</v>
       </c>
       <c r="L24" s="10">
         <v>112.9</v>
       </c>
       <c r="M24" s="10">
         <v>107.4</v>
       </c>
       <c r="N24" s="10">
         <v>110.9</v>
       </c>
       <c r="O24" s="10">
         <v>110.2</v>
       </c>
       <c r="P24" s="10">
         <v>112.7</v>
       </c>
       <c r="Q24" s="10">
         <v>109.5</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="11">
         <v>100.8</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="11">
         <v>100.8</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="11">
         <v>101</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="11">
         <v>100.7</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="11">
         <v>105</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="11">
         <v>105.2</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="11">
         <v>105</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="11">
         <v>104.6</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="11">
         <v>110.3</v>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="11">
         <v>109.6</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="11">
         <v>113.5</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="11">
         <v>107.7</v>
       </c>
-      <c r="N25" s="20">
+      <c r="N25" s="11">
         <v>110.8</v>
       </c>
-      <c r="O25" s="20">
+      <c r="O25" s="11">
         <v>110.1</v>
       </c>
-      <c r="P25" s="20">
+      <c r="P25" s="11">
         <v>112.9</v>
       </c>
-      <c r="Q25" s="20">
+      <c r="Q25" s="11">
         <v>109.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="21">
+        <v>100.4</v>
+      </c>
+      <c r="C26" s="21">
+        <v>100.3</v>
+      </c>
+      <c r="D26" s="21">
+        <v>100.5</v>
+      </c>
+      <c r="E26" s="21">
+        <v>100.6</v>
+      </c>
+      <c r="F26" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="G26" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="H26" s="21">
+        <v>105.6</v>
+      </c>
+      <c r="I26" s="21">
+        <v>105.2</v>
+      </c>
+      <c r="J26" s="21">
+        <v>109.7</v>
+      </c>
+      <c r="K26" s="21">
+        <v>108.9</v>
+      </c>
+      <c r="L26" s="21">
+        <v>112.7</v>
+      </c>
+      <c r="M26" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="N26" s="21">
+        <v>110.6</v>
+      </c>
+      <c r="O26" s="21">
+        <v>109.9</v>
+      </c>
+      <c r="P26" s="21">
+        <v>112.8</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>