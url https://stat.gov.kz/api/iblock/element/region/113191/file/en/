--- v4 (2026-08-11)
+++ v5 (2026-09-07)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="65">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -80,107 +84,328 @@
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Consumer price index in Shymkent city</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/dynamic-tables/28250/</t>
+  </si>
+  <si>
+    <t>Division of price statistics</t>
+  </si>
+  <si>
+    <t>+7 7252 395069</t>
+  </si>
+  <si>
+    <t>n.abdrazzakov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Abdrazakov N.</t>
+  </si>
+  <si>
+    <t>CPI</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The consumer price index, which characterizes the level of inflation, reflects the change over time in the general level of prices for goods and services purchased by the population for personal consumption. </t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>«Methodology for constructing the consumer price index» dated December 30, 2015, no 230</t>
+  </si>
+  <si>
+    <t>Ц-101 (daily)</t>
+  </si>
+  <si>
+    <t>https://e.stat.gov.kz</t>
+  </si>
+  <si>
+    <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/Methodology for constructing theconsumer price index(1).docx</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -235,125 +460,189 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -598,241 +887,501 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/dynamic-tables/28250/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q26"/>
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26:Q26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="43.42578125" customWidth="1"/>
+    <col min="2" max="2" width="59.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="23">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="19"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="20">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="99.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="13"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B12" s="14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="13"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="13"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="15"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="15"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="15"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q27"/>
+  <sheetViews>
+    <sheetView zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27:Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="12"/>
-[...14 lines deleted...]
-      <c r="Q1" s="12"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="13"/>
-[...14 lines deleted...]
-      <c r="Q2" s="13"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="14"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="14"/>
-[...2 lines deleted...]
-      <c r="F3" s="17" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="18"/>
-[...2 lines deleted...]
-      <c r="J3" s="14" t="s">
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="14"/>
-[...2 lines deleted...]
-      <c r="N3" s="14" t="s">
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="14"/>
-[...1 lines deleted...]
-      <c r="Q3" s="14"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="14"/>
-      <c r="B4" s="15" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="14"/>
-      <c r="E4" s="15" t="s">
+      <c r="D4" s="37"/>
+      <c r="E4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="15" t="s">
+      <c r="F4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="14" t="s">
+      <c r="G4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="14"/>
-      <c r="I4" s="15" t="s">
+      <c r="H4" s="37"/>
+      <c r="I4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="15" t="s">
+      <c r="J4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="14" t="s">
+      <c r="K4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="14"/>
-      <c r="M4" s="15" t="s">
+      <c r="L4" s="37"/>
+      <c r="M4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="15" t="s">
+      <c r="N4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="14" t="s">
+      <c r="O4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="14"/>
-      <c r="Q4" s="15" t="s">
+      <c r="P4" s="37"/>
+      <c r="Q4" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="14"/>
-      <c r="B5" s="16"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="36"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="16"/>
-      <c r="F5" s="16"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="16"/>
-      <c r="J5" s="16"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="16"/>
-      <c r="N5" s="16"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="16"/>
+      <c r="Q5" s="36"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="20">
+      <c r="A6" s="34">
         <v>2025</v>
       </c>
-      <c r="B6" s="20"/>
-[...14 lines deleted...]
-      <c r="Q6" s="20"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
@@ -1427,69 +1976,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="20">
+      <c r="A19" s="34">
         <v>2026</v>
       </c>
-      <c r="B19" s="20"/>
-[...14 lines deleted...]
-      <c r="Q19" s="20"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
@@ -1766,142 +2315,197 @@
         <v>110.3</v>
       </c>
       <c r="K25" s="11">
         <v>109.6</v>
       </c>
       <c r="L25" s="11">
         <v>113.5</v>
       </c>
       <c r="M25" s="11">
         <v>107.7</v>
       </c>
       <c r="N25" s="11">
         <v>110.8</v>
       </c>
       <c r="O25" s="11">
         <v>110.1</v>
       </c>
       <c r="P25" s="11">
         <v>112.9</v>
       </c>
       <c r="Q25" s="11">
         <v>109.2</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="11">
         <v>100.4</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="11">
         <v>100.3</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="11">
         <v>100.5</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="11">
         <v>100.6</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="11">
         <v>105.5</v>
       </c>
-      <c r="G26" s="21">
+      <c r="G26" s="11">
         <v>105.5</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="11">
         <v>105.6</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="11">
         <v>105.2</v>
       </c>
-      <c r="J26" s="21">
+      <c r="J26" s="11">
         <v>109.7</v>
       </c>
-      <c r="K26" s="21">
+      <c r="K26" s="11">
         <v>108.9</v>
       </c>
-      <c r="L26" s="21">
+      <c r="L26" s="11">
         <v>112.7</v>
       </c>
-      <c r="M26" s="21">
+      <c r="M26" s="11">
         <v>107.7</v>
       </c>
-      <c r="N26" s="21">
+      <c r="N26" s="11">
         <v>110.6</v>
       </c>
-      <c r="O26" s="21">
+      <c r="O26" s="11">
         <v>109.9</v>
       </c>
-      <c r="P26" s="21">
+      <c r="P26" s="11">
         <v>112.8</v>
       </c>
-      <c r="Q26" s="21">
+      <c r="Q26" s="11">
         <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="30">
+        <v>101.4</v>
+      </c>
+      <c r="C27" s="30">
+        <v>100.5</v>
+      </c>
+      <c r="D27" s="30">
+        <v>101.5</v>
+      </c>
+      <c r="E27" s="30">
+        <v>103.2</v>
+      </c>
+      <c r="F27" s="31">
+        <v>107</v>
+      </c>
+      <c r="G27" s="31">
+        <v>106</v>
+      </c>
+      <c r="H27" s="31">
+        <v>107.2</v>
+      </c>
+      <c r="I27" s="31">
+        <v>108.7</v>
+      </c>
+      <c r="J27" s="30">
+        <v>110.4</v>
+      </c>
+      <c r="K27" s="30">
+        <v>109.2</v>
+      </c>
+      <c r="L27" s="30">
+        <v>112.8</v>
+      </c>
+      <c r="M27" s="30">
+        <v>109.8</v>
+      </c>
+      <c r="N27" s="31">
+        <v>110.6</v>
+      </c>
+      <c r="O27" s="31">
+        <v>109.8</v>
+      </c>
+      <c r="P27" s="31">
+        <v>112.8</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>109.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ИПЦ</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>CPI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>