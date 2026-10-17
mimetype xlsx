--- v5 (2026-09-07)
+++ v6 (2026-10-17)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="65">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -159,53 +159,50 @@
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>percentage</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/en/region/shymkent/dynamic-tables/28250/</t>
   </si>
   <si>
     <t>Division of price statistics</t>
   </si>
   <si>
     <t>+7 7252 395069</t>
   </si>
   <si>
     <t>n.abdrazzakov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Abdrazakov N.</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>Since 1991</t>
   </si>
   <si>
     <t xml:space="preserve">The consumer price index, which characterizes the level of inflation, reflects the change over time in the general level of prices for goods and services purchased by the population for personal consumption. </t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
@@ -233,60 +230,63 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28250&amp;year=2026&amp;name=87906&amp;period=month&amp;type=spreadshee</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -339,57 +339,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -532,92 +525,94 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="justify" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -887,246 +882,246 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/dynamic-tables/28250/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28250&amp;year=2026&amp;name=87906&amp;period=month&amp;type=spreadshee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="23">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="32" t="s">
-        <v>55</v>
+      <c r="B7" s="29" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="33" t="s">
-        <v>57</v>
+      <c r="B9" s="30" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="27" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11" s="19"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="25" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="28" t="s">
-        <v>48</v>
+      <c r="B14" s="42" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="29" t="s">
-        <v>63</v>
+      <c r="B15" s="28" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="20">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="20">
         <v>46296</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
@@ -1142,246 +1137,246 @@
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="13"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B12" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="13"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q27"/>
+  <dimension ref="A1:Q28"/>
   <sheetViews>
     <sheetView zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:Q27"/>
+      <selection activeCell="B28" sqref="B28:Q28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="38"/>
-[...14 lines deleted...]
-      <c r="Q1" s="38"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="39"/>
-[...14 lines deleted...]
-      <c r="Q2" s="39"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="37"/>
-      <c r="B3" s="37" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="37"/>
-[...2 lines deleted...]
-      <c r="F3" s="40" t="s">
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="41"/>
-[...2 lines deleted...]
-      <c r="J3" s="37" t="s">
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="37"/>
-[...2 lines deleted...]
-      <c r="N3" s="37" t="s">
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="37"/>
-[...1 lines deleted...]
-      <c r="Q3" s="37"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="37"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="37" t="s">
+      <c r="C4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="37"/>
-      <c r="E4" s="35" t="s">
+      <c r="D4" s="35"/>
+      <c r="E4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="37" t="s">
+      <c r="G4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="37"/>
-      <c r="I4" s="35" t="s">
+      <c r="H4" s="35"/>
+      <c r="I4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="35" t="s">
+      <c r="J4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="37"/>
-      <c r="M4" s="35" t="s">
+      <c r="L4" s="35"/>
+      <c r="M4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="37"/>
-      <c r="Q4" s="35" t="s">
+      <c r="P4" s="35"/>
+      <c r="Q4" s="36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="37"/>
-      <c r="B5" s="36"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="36"/>
-      <c r="F5" s="36"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="36"/>
-      <c r="J5" s="36"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="36"/>
-      <c r="N5" s="36"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="36"/>
+      <c r="Q5" s="37"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="34">
+      <c r="A6" s="41">
         <v>2025</v>
       </c>
-      <c r="B6" s="34"/>
-[...14 lines deleted...]
-      <c r="Q6" s="34"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
@@ -1976,69 +1971,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="34">
+      <c r="A19" s="41">
         <v>2026</v>
       </c>
-      <c r="B19" s="34"/>
-[...14 lines deleted...]
-      <c r="Q19" s="34"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
@@ -2368,125 +2363,178 @@
         <v>109.7</v>
       </c>
       <c r="K26" s="11">
         <v>108.9</v>
       </c>
       <c r="L26" s="11">
         <v>112.7</v>
       </c>
       <c r="M26" s="11">
         <v>107.7</v>
       </c>
       <c r="N26" s="11">
         <v>110.6</v>
       </c>
       <c r="O26" s="11">
         <v>109.9</v>
       </c>
       <c r="P26" s="11">
         <v>112.8</v>
       </c>
       <c r="Q26" s="11">
         <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A27" s="6" t="s">
+      <c r="A27" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="30">
+      <c r="B27" s="11">
         <v>101.4</v>
       </c>
-      <c r="C27" s="30">
+      <c r="C27" s="11">
         <v>100.5</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="11">
         <v>101.5</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="11">
         <v>103.2</v>
       </c>
-      <c r="F27" s="31">
+      <c r="F27" s="4">
         <v>107</v>
       </c>
-      <c r="G27" s="31">
+      <c r="G27" s="4">
         <v>106</v>
       </c>
-      <c r="H27" s="31">
+      <c r="H27" s="4">
         <v>107.2</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I27" s="4">
         <v>108.7</v>
       </c>
-      <c r="J27" s="30">
+      <c r="J27" s="11">
         <v>110.4</v>
       </c>
-      <c r="K27" s="30">
+      <c r="K27" s="11">
         <v>109.2</v>
       </c>
-      <c r="L27" s="30">
+      <c r="L27" s="11">
         <v>112.8</v>
       </c>
-      <c r="M27" s="30">
+      <c r="M27" s="11">
         <v>109.8</v>
       </c>
-      <c r="N27" s="31">
+      <c r="N27" s="4">
         <v>110.6</v>
       </c>
-      <c r="O27" s="31">
+      <c r="O27" s="4">
         <v>109.8</v>
       </c>
-      <c r="P27" s="31">
+      <c r="P27" s="4">
         <v>112.8</v>
       </c>
-      <c r="Q27" s="31">
+      <c r="Q27" s="4">
         <v>109.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="31">
+        <v>100</v>
+      </c>
+      <c r="C28" s="31">
+        <v>99.6</v>
+      </c>
+      <c r="D28" s="31">
+        <v>100.3</v>
+      </c>
+      <c r="E28" s="31">
+        <v>100.4</v>
+      </c>
+      <c r="F28" s="32">
+        <v>107</v>
+      </c>
+      <c r="G28" s="32">
+        <v>105.6</v>
+      </c>
+      <c r="H28" s="32">
+        <v>107.5</v>
+      </c>
+      <c r="I28" s="32">
+        <v>109.1</v>
+      </c>
+      <c r="J28" s="31">
+        <v>108.7</v>
+      </c>
+      <c r="K28" s="31">
+        <v>107.7</v>
+      </c>
+      <c r="L28" s="31">
+        <v>111.3</v>
+      </c>
+      <c r="M28" s="31">
+        <v>108</v>
+      </c>
+      <c r="N28" s="32">
+        <v>110.4</v>
+      </c>
+      <c r="O28" s="32">
+        <v>109.6</v>
+      </c>
+      <c r="P28" s="32">
+        <v>112.6</v>
+      </c>
+      <c r="Q28" s="32">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>