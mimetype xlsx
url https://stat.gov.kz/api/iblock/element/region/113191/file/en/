--- v6 (2026-10-17)
+++ v7 (2026-11-06)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="65">
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>To the corresponding month of the previous year</t>
   </si>
   <si>
     <t>To the corresponding period of the previous year</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
@@ -534,85 +534,85 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -893,51 +893,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28250&amp;year=2026&amp;name=87906&amp;period=month&amp;type=spreadshee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="23">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1001,51 +1001,51 @@
       <c r="A11" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="19"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="20">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="20">
         <v>46296</v>
@@ -1147,236 +1147,236 @@
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="16" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q28"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
-    <sheetView zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:Q28"/>
+    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29:Q29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="3"/>
     <col min="4" max="4" width="9.85546875" style="3" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="3"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="33"/>
-[...14 lines deleted...]
-      <c r="Q1" s="33"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="34"/>
-[...14 lines deleted...]
-      <c r="Q2" s="34"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="35"/>
-      <c r="B3" s="35" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="35"/>
-[...2 lines deleted...]
-      <c r="F3" s="38" t="s">
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="39"/>
-[...2 lines deleted...]
-      <c r="J3" s="35" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="35"/>
-[...2 lines deleted...]
-      <c r="N3" s="35" t="s">
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="35"/>
-[...1 lines deleted...]
-      <c r="Q3" s="35"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="35"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="35"/>
-      <c r="E4" s="36" t="s">
+      <c r="D4" s="34"/>
+      <c r="E4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="35"/>
-      <c r="I4" s="36" t="s">
+      <c r="H4" s="34"/>
+      <c r="I4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="35" t="s">
+      <c r="K4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="35"/>
-      <c r="M4" s="36" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="35"/>
-      <c r="Q4" s="36" t="s">
+      <c r="P4" s="34"/>
+      <c r="Q4" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="35"/>
-      <c r="B5" s="37"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="36"/>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="37"/>
-      <c r="F5" s="37"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="37"/>
-      <c r="J5" s="37"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
       <c r="K5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="37"/>
-      <c r="N5" s="37"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
       <c r="O5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="37"/>
+      <c r="Q5" s="36"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="41">
+      <c r="A6" s="40">
         <v>2025</v>
       </c>
-      <c r="B6" s="41"/>
-[...14 lines deleted...]
-      <c r="Q6" s="41"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>101.1</v>
       </c>
       <c r="C7" s="1">
         <v>101.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.3</v>
       </c>
       <c r="E7" s="1">
         <v>101.1</v>
       </c>
       <c r="F7" s="1">
         <v>101.1</v>
       </c>
       <c r="G7" s="1">
         <v>101.7</v>
       </c>
       <c r="H7" s="1">
         <v>100.3</v>
@@ -1971,69 +1971,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="7">
         <v>113.3</v>
       </c>
       <c r="L18" s="7">
         <v>111.5</v>
       </c>
       <c r="M18" s="7">
         <v>110.9</v>
       </c>
       <c r="N18" s="7">
         <v>110.7</v>
       </c>
       <c r="O18" s="7">
         <v>111.1</v>
       </c>
       <c r="P18" s="7">
         <v>108.9</v>
       </c>
       <c r="Q18" s="7">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="41">
+      <c r="A19" s="40">
         <v>2026</v>
       </c>
-      <c r="B19" s="41"/>
-[...14 lines deleted...]
-      <c r="Q19" s="41"/>
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4">
         <v>101</v>
       </c>
       <c r="C20" s="4">
         <v>100.9</v>
       </c>
       <c r="D20" s="4">
         <v>100.8</v>
       </c>
       <c r="E20" s="4">
         <v>101.5</v>
       </c>
       <c r="F20" s="4">
         <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>100.9</v>
       </c>
       <c r="H20" s="4">
         <v>100.8</v>
@@ -2416,100 +2416,153 @@
         <v>110.4</v>
       </c>
       <c r="K27" s="11">
         <v>109.2</v>
       </c>
       <c r="L27" s="11">
         <v>112.8</v>
       </c>
       <c r="M27" s="11">
         <v>109.8</v>
       </c>
       <c r="N27" s="4">
         <v>110.6</v>
       </c>
       <c r="O27" s="4">
         <v>109.8</v>
       </c>
       <c r="P27" s="4">
         <v>112.8</v>
       </c>
       <c r="Q27" s="4">
         <v>109.1</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A28" s="6" t="s">
+      <c r="A28" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="31">
+      <c r="B28" s="11">
         <v>100</v>
       </c>
-      <c r="C28" s="31">
+      <c r="C28" s="11">
         <v>99.6</v>
       </c>
-      <c r="D28" s="31">
+      <c r="D28" s="11">
         <v>100.3</v>
       </c>
-      <c r="E28" s="31">
+      <c r="E28" s="11">
         <v>100.4</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="4">
         <v>107</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="4">
         <v>105.6</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="4">
         <v>107.5</v>
       </c>
-      <c r="I28" s="32">
+      <c r="I28" s="4">
         <v>109.1</v>
       </c>
-      <c r="J28" s="31">
+      <c r="J28" s="11">
         <v>108.7</v>
       </c>
-      <c r="K28" s="31">
+      <c r="K28" s="11">
         <v>107.7</v>
       </c>
-      <c r="L28" s="31">
+      <c r="L28" s="11">
         <v>111.3</v>
       </c>
-      <c r="M28" s="31">
+      <c r="M28" s="11">
         <v>108</v>
       </c>
-      <c r="N28" s="32">
+      <c r="N28" s="4">
         <v>110.4</v>
       </c>
-      <c r="O28" s="32">
+      <c r="O28" s="4">
         <v>109.6</v>
       </c>
-      <c r="P28" s="32">
+      <c r="P28" s="4">
         <v>112.6</v>
       </c>
-      <c r="Q28" s="32">
+      <c r="Q28" s="4">
         <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="41">
+        <v>100.8</v>
+      </c>
+      <c r="C29" s="41">
+        <v>100.6</v>
+      </c>
+      <c r="D29" s="41">
+        <v>101</v>
+      </c>
+      <c r="E29" s="41">
+        <v>100.9</v>
+      </c>
+      <c r="F29" s="42">
+        <v>107.8</v>
+      </c>
+      <c r="G29" s="42">
+        <v>106.3</v>
+      </c>
+      <c r="H29" s="42">
+        <v>108.6</v>
+      </c>
+      <c r="I29" s="42">
+        <v>110.1</v>
+      </c>
+      <c r="J29" s="41">
+        <v>108.8</v>
+      </c>
+      <c r="K29" s="41">
+        <v>107.3</v>
+      </c>
+      <c r="L29" s="41">
+        <v>110.8</v>
+      </c>
+      <c r="M29" s="41">
+        <v>109.8</v>
+      </c>
+      <c r="N29" s="42">
+        <v>110.2</v>
+      </c>
+      <c r="O29" s="42">
+        <v>109.4</v>
+      </c>
+      <c r="P29" s="42">
+        <v>112.5</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>109.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>