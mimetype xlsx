--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -280,67 +280,67 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -614,269 +614,269 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CL11" sqref="CL11"/>
+      <selection pane="bottomRight" activeCell="CN11" sqref="CN11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" customWidth="1"/>
     <col min="25" max="25" width="8" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="8" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B1" s="21" t="s">
+      <c r="B1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="21"/>
-[...45 lines deleted...]
-      <c r="AW1" s="21"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="19"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="19"/>
+      <c r="Y1" s="19"/>
+      <c r="Z1" s="19"/>
+      <c r="AA1" s="19"/>
+      <c r="AB1" s="19"/>
+      <c r="AC1" s="19"/>
+      <c r="AD1" s="19"/>
+      <c r="AE1" s="19"/>
+      <c r="AF1" s="19"/>
+      <c r="AG1" s="19"/>
+      <c r="AH1" s="19"/>
+      <c r="AI1" s="19"/>
+      <c r="AJ1" s="19"/>
+      <c r="AK1" s="19"/>
+      <c r="AL1" s="19"/>
+      <c r="AM1" s="19"/>
+      <c r="AN1" s="19"/>
+      <c r="AO1" s="19"/>
+      <c r="AP1" s="19"/>
+      <c r="AQ1" s="19"/>
+      <c r="AR1" s="19"/>
+      <c r="AS1" s="19"/>
+      <c r="AT1" s="19"/>
+      <c r="AU1" s="19"/>
+      <c r="AV1" s="19"/>
+      <c r="AW1" s="19"/>
     </row>
     <row r="2" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="16"/>
-      <c r="B2" s="18">
+      <c r="A2" s="20"/>
+      <c r="B2" s="16">
         <v>2019</v>
       </c>
-      <c r="C2" s="19"/>
-[...10 lines deleted...]
-      <c r="N2" s="18">
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="16">
         <v>2020</v>
       </c>
-      <c r="O2" s="19"/>
-[...10 lines deleted...]
-      <c r="Z2" s="18">
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="16">
         <v>2021</v>
       </c>
-      <c r="AA2" s="19"/>
-[...10 lines deleted...]
-      <c r="AL2" s="18">
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="16">
         <v>2022</v>
       </c>
-      <c r="AM2" s="19"/>
-[...10 lines deleted...]
-      <c r="AX2" s="18">
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="16">
         <v>2023</v>
       </c>
-      <c r="AY2" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="18">
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="16">
         <v>2024</v>
       </c>
-      <c r="BK2" s="19"/>
-[...10 lines deleted...]
-      <c r="BV2" s="18">
+      <c r="BK2" s="17"/>
+      <c r="BL2" s="17"/>
+      <c r="BM2" s="17"/>
+      <c r="BN2" s="17"/>
+      <c r="BO2" s="17"/>
+      <c r="BP2" s="17"/>
+      <c r="BQ2" s="17"/>
+      <c r="BR2" s="17"/>
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="18"/>
+      <c r="BV2" s="16">
         <v>2025</v>
       </c>
-      <c r="BW2" s="19"/>
-[...10 lines deleted...]
-      <c r="CH2" s="18">
+      <c r="BW2" s="17"/>
+      <c r="BX2" s="17"/>
+      <c r="BY2" s="17"/>
+      <c r="BZ2" s="17"/>
+      <c r="CA2" s="17"/>
+      <c r="CB2" s="17"/>
+      <c r="CC2" s="17"/>
+      <c r="CD2" s="17"/>
+      <c r="CE2" s="17"/>
+      <c r="CF2" s="17"/>
+      <c r="CG2" s="18"/>
+      <c r="CH2" s="16">
         <v>2026</v>
       </c>
-      <c r="CI2" s="19"/>
-[...9 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CI2" s="17"/>
+      <c r="CJ2" s="17"/>
+      <c r="CK2" s="17"/>
+      <c r="CL2" s="17"/>
+      <c r="CM2" s="17"/>
+      <c r="CN2" s="17"/>
+      <c r="CO2" s="17"/>
+      <c r="CP2" s="17"/>
+      <c r="CQ2" s="17"/>
+      <c r="CR2" s="17"/>
+      <c r="CS2" s="18"/>
     </row>
     <row r="3" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="17"/>
+      <c r="A3" s="21"/>
       <c r="B3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="11" t="s">
@@ -1387,51 +1387,53 @@
       </c>
       <c r="CC4" s="13">
         <v>21.4</v>
       </c>
       <c r="CD4" s="13">
         <v>21.4</v>
       </c>
       <c r="CE4" s="13">
         <v>21.9</v>
       </c>
       <c r="CF4" s="13">
         <v>22.4</v>
       </c>
       <c r="CG4" s="13">
         <v>23.4</v>
       </c>
       <c r="CH4" s="13">
         <v>22.1</v>
       </c>
       <c r="CI4" s="13">
         <v>18.7</v>
       </c>
       <c r="CJ4" s="13">
         <v>20.6</v>
       </c>
-      <c r="CK4" s="13"/>
+      <c r="CK4" s="13">
+        <v>19.5</v>
+      </c>
       <c r="CL4" s="13"/>
       <c r="CM4" s="13"/>
       <c r="CN4" s="13"/>
       <c r="CO4" s="13"/>
       <c r="CP4" s="13"/>
       <c r="CQ4" s="13"/>
       <c r="CR4" s="13"/>
       <c r="CS4" s="13"/>
     </row>
     <row r="5" spans="1:97">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="4"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:97">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
@@ -1640,60 +1642,60 @@
       <c r="K21" s="3"/>
       <c r="L21" s="6"/>
     </row>
     <row r="22" spans="2:12">
       <c r="B22" s="7"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="2:12">
       <c r="B23" s="7"/>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="2:12">
       <c r="B24" s="7"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="2:12">
       <c r="B25" s="7"/>
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="2:12">
       <c r="B26" s="7"/>
       <c r="D26" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>