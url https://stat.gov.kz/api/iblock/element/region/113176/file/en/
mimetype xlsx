--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -280,67 +280,67 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -614,269 +614,269 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN11" sqref="CN11"/>
+      <selection pane="bottomRight" activeCell="CQ17" sqref="CQ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" customWidth="1"/>
     <col min="25" max="25" width="8" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="8" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B1" s="19" t="s">
+      <c r="B1" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="19"/>
-[...45 lines deleted...]
-      <c r="AW1" s="19"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="20"/>
-      <c r="B2" s="16">
+      <c r="A2" s="16"/>
+      <c r="B2" s="18">
         <v>2019</v>
       </c>
-      <c r="C2" s="17"/>
-[...10 lines deleted...]
-      <c r="N2" s="16">
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="18">
         <v>2020</v>
       </c>
-      <c r="O2" s="17"/>
-[...10 lines deleted...]
-      <c r="Z2" s="16">
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="18">
         <v>2021</v>
       </c>
-      <c r="AA2" s="17"/>
-[...10 lines deleted...]
-      <c r="AL2" s="16">
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="18">
         <v>2022</v>
       </c>
-      <c r="AM2" s="17"/>
-[...10 lines deleted...]
-      <c r="AX2" s="16">
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="19"/>
+      <c r="AP2" s="19"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="18">
         <v>2023</v>
       </c>
-      <c r="AY2" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="16">
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="19"/>
+      <c r="BB2" s="19"/>
+      <c r="BC2" s="19"/>
+      <c r="BD2" s="19"/>
+      <c r="BE2" s="19"/>
+      <c r="BF2" s="19"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="20"/>
+      <c r="BJ2" s="18">
         <v>2024</v>
       </c>
-      <c r="BK2" s="17"/>
-[...10 lines deleted...]
-      <c r="BV2" s="16">
+      <c r="BK2" s="19"/>
+      <c r="BL2" s="19"/>
+      <c r="BM2" s="19"/>
+      <c r="BN2" s="19"/>
+      <c r="BO2" s="19"/>
+      <c r="BP2" s="19"/>
+      <c r="BQ2" s="19"/>
+      <c r="BR2" s="19"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="20"/>
+      <c r="BV2" s="18">
         <v>2025</v>
       </c>
-      <c r="BW2" s="17"/>
-[...10 lines deleted...]
-      <c r="CH2" s="16">
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="20"/>
+      <c r="CH2" s="18">
         <v>2026</v>
       </c>
-      <c r="CI2" s="17"/>
-[...9 lines deleted...]
-      <c r="CS2" s="18"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="20"/>
     </row>
     <row r="3" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="21"/>
+      <c r="A3" s="17"/>
       <c r="B3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="11" t="s">
@@ -1390,51 +1390,53 @@
       </c>
       <c r="CD4" s="13">
         <v>21.4</v>
       </c>
       <c r="CE4" s="13">
         <v>21.9</v>
       </c>
       <c r="CF4" s="13">
         <v>22.4</v>
       </c>
       <c r="CG4" s="13">
         <v>23.4</v>
       </c>
       <c r="CH4" s="13">
         <v>22.1</v>
       </c>
       <c r="CI4" s="13">
         <v>18.7</v>
       </c>
       <c r="CJ4" s="13">
         <v>20.6</v>
       </c>
       <c r="CK4" s="13">
         <v>19.5</v>
       </c>
-      <c r="CL4" s="13"/>
+      <c r="CL4" s="13">
+        <v>19.2</v>
+      </c>
       <c r="CM4" s="13"/>
       <c r="CN4" s="13"/>
       <c r="CO4" s="13"/>
       <c r="CP4" s="13"/>
       <c r="CQ4" s="13"/>
       <c r="CR4" s="13"/>
       <c r="CS4" s="13"/>
     </row>
     <row r="5" spans="1:97">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="4"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:97">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
@@ -1642,60 +1644,60 @@
       <c r="K21" s="3"/>
       <c r="L21" s="6"/>
     </row>
     <row r="22" spans="2:12">
       <c r="B22" s="7"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="2:12">
       <c r="B23" s="7"/>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="2:12">
       <c r="B24" s="7"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="2:12">
       <c r="B25" s="7"/>
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="2:12">
       <c r="B26" s="7"/>
       <c r="D26" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>