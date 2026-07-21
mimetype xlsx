--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -280,67 +280,67 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -614,269 +614,269 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CQ17" sqref="CQ17"/>
+      <selection pane="bottomRight" activeCell="CN20" sqref="CN20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" customWidth="1"/>
     <col min="25" max="25" width="8" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="8" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B1" s="21" t="s">
+      <c r="B1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="21"/>
-[...45 lines deleted...]
-      <c r="AW1" s="21"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="19"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="19"/>
+      <c r="Y1" s="19"/>
+      <c r="Z1" s="19"/>
+      <c r="AA1" s="19"/>
+      <c r="AB1" s="19"/>
+      <c r="AC1" s="19"/>
+      <c r="AD1" s="19"/>
+      <c r="AE1" s="19"/>
+      <c r="AF1" s="19"/>
+      <c r="AG1" s="19"/>
+      <c r="AH1" s="19"/>
+      <c r="AI1" s="19"/>
+      <c r="AJ1" s="19"/>
+      <c r="AK1" s="19"/>
+      <c r="AL1" s="19"/>
+      <c r="AM1" s="19"/>
+      <c r="AN1" s="19"/>
+      <c r="AO1" s="19"/>
+      <c r="AP1" s="19"/>
+      <c r="AQ1" s="19"/>
+      <c r="AR1" s="19"/>
+      <c r="AS1" s="19"/>
+      <c r="AT1" s="19"/>
+      <c r="AU1" s="19"/>
+      <c r="AV1" s="19"/>
+      <c r="AW1" s="19"/>
     </row>
     <row r="2" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="16"/>
-      <c r="B2" s="18">
+      <c r="A2" s="20"/>
+      <c r="B2" s="16">
         <v>2019</v>
       </c>
-      <c r="C2" s="19"/>
-[...10 lines deleted...]
-      <c r="N2" s="18">
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="16">
         <v>2020</v>
       </c>
-      <c r="O2" s="19"/>
-[...10 lines deleted...]
-      <c r="Z2" s="18">
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="16">
         <v>2021</v>
       </c>
-      <c r="AA2" s="19"/>
-[...10 lines deleted...]
-      <c r="AL2" s="18">
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="16">
         <v>2022</v>
       </c>
-      <c r="AM2" s="19"/>
-[...10 lines deleted...]
-      <c r="AX2" s="18">
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="16">
         <v>2023</v>
       </c>
-      <c r="AY2" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="18">
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="16">
         <v>2024</v>
       </c>
-      <c r="BK2" s="19"/>
-[...10 lines deleted...]
-      <c r="BV2" s="18">
+      <c r="BK2" s="17"/>
+      <c r="BL2" s="17"/>
+      <c r="BM2" s="17"/>
+      <c r="BN2" s="17"/>
+      <c r="BO2" s="17"/>
+      <c r="BP2" s="17"/>
+      <c r="BQ2" s="17"/>
+      <c r="BR2" s="17"/>
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="18"/>
+      <c r="BV2" s="16">
         <v>2025</v>
       </c>
-      <c r="BW2" s="19"/>
-[...10 lines deleted...]
-      <c r="CH2" s="18">
+      <c r="BW2" s="17"/>
+      <c r="BX2" s="17"/>
+      <c r="BY2" s="17"/>
+      <c r="BZ2" s="17"/>
+      <c r="CA2" s="17"/>
+      <c r="CB2" s="17"/>
+      <c r="CC2" s="17"/>
+      <c r="CD2" s="17"/>
+      <c r="CE2" s="17"/>
+      <c r="CF2" s="17"/>
+      <c r="CG2" s="18"/>
+      <c r="CH2" s="16">
         <v>2026</v>
       </c>
-      <c r="CI2" s="19"/>
-[...9 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CI2" s="17"/>
+      <c r="CJ2" s="17"/>
+      <c r="CK2" s="17"/>
+      <c r="CL2" s="17"/>
+      <c r="CM2" s="17"/>
+      <c r="CN2" s="17"/>
+      <c r="CO2" s="17"/>
+      <c r="CP2" s="17"/>
+      <c r="CQ2" s="17"/>
+      <c r="CR2" s="17"/>
+      <c r="CS2" s="18"/>
     </row>
     <row r="3" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="17"/>
+      <c r="A3" s="21"/>
       <c r="B3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="11" t="s">
@@ -1393,51 +1393,53 @@
       </c>
       <c r="CE4" s="13">
         <v>21.9</v>
       </c>
       <c r="CF4" s="13">
         <v>22.4</v>
       </c>
       <c r="CG4" s="13">
         <v>23.4</v>
       </c>
       <c r="CH4" s="13">
         <v>22.1</v>
       </c>
       <c r="CI4" s="13">
         <v>18.7</v>
       </c>
       <c r="CJ4" s="13">
         <v>20.6</v>
       </c>
       <c r="CK4" s="13">
         <v>19.5</v>
       </c>
       <c r="CL4" s="13">
         <v>19.2</v>
       </c>
-      <c r="CM4" s="13"/>
+      <c r="CM4" s="13">
+        <v>16.3</v>
+      </c>
       <c r="CN4" s="13"/>
       <c r="CO4" s="13"/>
       <c r="CP4" s="13"/>
       <c r="CQ4" s="13"/>
       <c r="CR4" s="13"/>
       <c r="CS4" s="13"/>
     </row>
     <row r="5" spans="1:97">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="4"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:97">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
@@ -1644,60 +1646,60 @@
       <c r="K21" s="3"/>
       <c r="L21" s="6"/>
     </row>
     <row r="22" spans="2:12">
       <c r="B22" s="7"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="2:12">
       <c r="B23" s="7"/>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="2:12">
       <c r="B24" s="7"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="2:12">
       <c r="B25" s="7"/>
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="2:12">
       <c r="B26" s="7"/>
       <c r="D26" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>