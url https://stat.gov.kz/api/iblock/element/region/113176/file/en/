--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -52,63 +52,63 @@
   <si>
     <t xml:space="preserve">Shymkent city </t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t xml:space="preserve">May </t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>Jule</t>
   </si>
   <si>
-    <t xml:space="preserve">Ayqust </t>
-[...1 lines deleted...]
-  <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
+  </si>
+  <si>
+    <t xml:space="preserve">August </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -614,51 +614,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN20" sqref="CN20"/>
+      <selection pane="bottomRight" activeCell="CP7" sqref="CP7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" customWidth="1"/>
@@ -855,315 +855,315 @@
     </row>
     <row r="3" spans="1:97" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="21"/>
       <c r="B3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="K3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="11" t="s">
+      <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="M3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="N3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="P3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="Q3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="R3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="S3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="T3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="U3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="V3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="V3" s="11" t="s">
+      <c r="W3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="W3" s="11" t="s">
+      <c r="X3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="11" t="s">
+      <c r="Y3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Z3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AA3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AD3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AE3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AH3" s="11" t="s">
+      <c r="AI3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AI3" s="11" t="s">
+      <c r="AJ3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="11" t="s">
+      <c r="AK3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AL3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AM3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AN3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AO3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AP3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AQ3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AR3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AS3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AT3" s="11" t="s">
+      <c r="AU3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AU3" s="11" t="s">
+      <c r="AV3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AV3" s="11" t="s">
+      <c r="AW3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AY3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AZ3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="BA3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BB3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="BC3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="BD3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BE3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="BF3" s="11" t="s">
+      <c r="BG3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="BG3" s="11" t="s">
+      <c r="BH3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="BH3" s="11" t="s">
+      <c r="BI3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="BJ3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="BK3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="BL3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="BM3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BN3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="BO3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="BP3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BQ3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="BR3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="BR3" s="11" t="s">
+      <c r="BS3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="BS3" s="11" t="s">
+      <c r="BT3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="BT3" s="11" t="s">
+      <c r="BU3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="BV3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="BW3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="BX3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="BY3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BZ3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="CA3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="CB3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="CC3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="CD3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="CD3" s="11" t="s">
+      <c r="CE3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="CE3" s="11" t="s">
+      <c r="CF3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="CF3" s="11" t="s">
+      <c r="CG3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="CH3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="CI3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="CJ3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="CK3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CL3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="CM3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="CN3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="CO3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="CP3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="CP3" s="11" t="s">
+      <c r="CQ3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="CQ3" s="11" t="s">
+      <c r="CR3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="CR3" s="11" t="s">
+      <c r="CS3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:97" s="9" customFormat="1" ht="11.25">
       <c r="A4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="13">
         <v>11.368499999999999</v>
       </c>
       <c r="C4" s="13">
         <v>10.015000000000001</v>
       </c>
       <c r="D4" s="13">
         <v>11.206700000000001</v>
       </c>
       <c r="E4" s="13">
         <v>9.1910000000000007</v>
       </c>
       <c r="F4" s="13">
         <v>9.9454999999999991</v>
       </c>
       <c r="G4" s="13">
         <v>8.4724000000000004</v>
       </c>
       <c r="H4" s="13">
@@ -1396,51 +1396,53 @@
       </c>
       <c r="CF4" s="13">
         <v>22.4</v>
       </c>
       <c r="CG4" s="13">
         <v>23.4</v>
       </c>
       <c r="CH4" s="13">
         <v>22.1</v>
       </c>
       <c r="CI4" s="13">
         <v>18.7</v>
       </c>
       <c r="CJ4" s="13">
         <v>20.6</v>
       </c>
       <c r="CK4" s="13">
         <v>19.5</v>
       </c>
       <c r="CL4" s="13">
         <v>19.2</v>
       </c>
       <c r="CM4" s="13">
         <v>16.3</v>
       </c>
-      <c r="CN4" s="13"/>
+      <c r="CN4" s="13">
+        <v>17.7</v>
+      </c>
       <c r="CO4" s="13"/>
       <c r="CP4" s="13"/>
       <c r="CQ4" s="13"/>
       <c r="CR4" s="13"/>
       <c r="CS4" s="13"/>
     </row>
     <row r="5" spans="1:97">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="4"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:97">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>