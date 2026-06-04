--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -277,70 +277,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -612,51 +612,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM16" sqref="CM16"/>
+      <selection pane="topRight" activeCell="CT20" sqref="CT20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" bestFit="1" customWidth="1"/>
@@ -664,280 +664,280 @@
     <col min="24" max="24" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="8.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="9" style="1" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="7.7109375" style="1" customWidth="1"/>
     <col min="55" max="55" width="8.28515625" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="2" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="22"/>
-[...46 lines deleted...]
-      <c r="AW1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="23" t="s">
+      <c r="J2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="23"/>
-[...2 lines deleted...]
-      <c r="V2" s="23" t="s">
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="V2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="23"/>
-[...2 lines deleted...]
-      <c r="AH2" s="23" t="s">
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="AH2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="23"/>
-[...2 lines deleted...]
-      <c r="AT2" s="23" t="s">
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AT2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="23"/>
-[...2 lines deleted...]
-      <c r="BF2" s="23" t="s">
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="17"/>
+      <c r="BF2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="23"/>
-[...2 lines deleted...]
-      <c r="BR2" s="23" t="s">
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="17"/>
+      <c r="BR2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="23"/>
-[...2 lines deleted...]
-      <c r="CD2" s="23" t="s">
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="17"/>
+      <c r="CD2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="23"/>
-[...2 lines deleted...]
-      <c r="CP2" s="23" t="s">
+      <c r="CE2" s="17"/>
+      <c r="CF2" s="17"/>
+      <c r="CG2" s="17"/>
+      <c r="CP2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="23"/>
-[...1 lines deleted...]
-      <c r="CS2" s="23"/>
+      <c r="CQ2" s="17"/>
+      <c r="CR2" s="17"/>
+      <c r="CS2" s="17"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="20" t="s">
+      <c r="A3" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="17">
+      <c r="B3" s="18">
         <v>2019</v>
       </c>
-      <c r="C3" s="18"/>
-[...10 lines deleted...]
-      <c r="N3" s="17">
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="18">
         <v>2020</v>
       </c>
-      <c r="O3" s="18"/>
-[...10 lines deleted...]
-      <c r="Z3" s="17">
+      <c r="O3" s="19"/>
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="19"/>
+      <c r="S3" s="19"/>
+      <c r="T3" s="19"/>
+      <c r="U3" s="19"/>
+      <c r="V3" s="19"/>
+      <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
+      <c r="Y3" s="20"/>
+      <c r="Z3" s="18">
         <v>2021</v>
       </c>
-      <c r="AA3" s="18"/>
-[...10 lines deleted...]
-      <c r="AL3" s="17">
+      <c r="AA3" s="19"/>
+      <c r="AB3" s="19"/>
+      <c r="AC3" s="19"/>
+      <c r="AD3" s="19"/>
+      <c r="AE3" s="19"/>
+      <c r="AF3" s="19"/>
+      <c r="AG3" s="19"/>
+      <c r="AH3" s="19"/>
+      <c r="AI3" s="19"/>
+      <c r="AJ3" s="19"/>
+      <c r="AK3" s="20"/>
+      <c r="AL3" s="18">
         <v>2022</v>
       </c>
-      <c r="AM3" s="18"/>
-[...10 lines deleted...]
-      <c r="AX3" s="17">
+      <c r="AM3" s="19"/>
+      <c r="AN3" s="19"/>
+      <c r="AO3" s="19"/>
+      <c r="AP3" s="19"/>
+      <c r="AQ3" s="19"/>
+      <c r="AR3" s="19"/>
+      <c r="AS3" s="19"/>
+      <c r="AT3" s="19"/>
+      <c r="AU3" s="19"/>
+      <c r="AV3" s="19"/>
+      <c r="AW3" s="20"/>
+      <c r="AX3" s="18">
         <v>2023</v>
       </c>
-      <c r="AY3" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="17">
+      <c r="AY3" s="19"/>
+      <c r="AZ3" s="19"/>
+      <c r="BA3" s="19"/>
+      <c r="BB3" s="19"/>
+      <c r="BC3" s="19"/>
+      <c r="BD3" s="19"/>
+      <c r="BE3" s="19"/>
+      <c r="BF3" s="19"/>
+      <c r="BG3" s="19"/>
+      <c r="BH3" s="19"/>
+      <c r="BI3" s="20"/>
+      <c r="BJ3" s="18">
         <v>2024</v>
       </c>
-      <c r="BK3" s="18"/>
-[...10 lines deleted...]
-      <c r="BV3" s="17">
+      <c r="BK3" s="19"/>
+      <c r="BL3" s="19"/>
+      <c r="BM3" s="19"/>
+      <c r="BN3" s="19"/>
+      <c r="BO3" s="19"/>
+      <c r="BP3" s="19"/>
+      <c r="BQ3" s="19"/>
+      <c r="BR3" s="19"/>
+      <c r="BS3" s="19"/>
+      <c r="BT3" s="19"/>
+      <c r="BU3" s="20"/>
+      <c r="BV3" s="18">
         <v>2025</v>
       </c>
-      <c r="BW3" s="18"/>
-[...10 lines deleted...]
-      <c r="CH3" s="17">
+      <c r="BW3" s="19"/>
+      <c r="BX3" s="19"/>
+      <c r="BY3" s="19"/>
+      <c r="BZ3" s="19"/>
+      <c r="CA3" s="19"/>
+      <c r="CB3" s="19"/>
+      <c r="CC3" s="19"/>
+      <c r="CD3" s="19"/>
+      <c r="CE3" s="19"/>
+      <c r="CF3" s="19"/>
+      <c r="CG3" s="20"/>
+      <c r="CH3" s="18">
         <v>2026</v>
       </c>
-      <c r="CI3" s="18"/>
-[...9 lines deleted...]
-      <c r="CS3" s="19"/>
+      <c r="CI3" s="19"/>
+      <c r="CJ3" s="19"/>
+      <c r="CK3" s="19"/>
+      <c r="CL3" s="19"/>
+      <c r="CM3" s="19"/>
+      <c r="CN3" s="19"/>
+      <c r="CO3" s="19"/>
+      <c r="CP3" s="19"/>
+      <c r="CQ3" s="19"/>
+      <c r="CR3" s="19"/>
+      <c r="CS3" s="20"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="21"/>
+      <c r="A4" s="23"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1448,83 +1448,85 @@
       </c>
       <c r="CC5" s="10">
         <v>1218.5</v>
       </c>
       <c r="CD5" s="10">
         <v>1212.3</v>
       </c>
       <c r="CE5" s="10">
         <v>1223</v>
       </c>
       <c r="CF5" s="10">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="10">
         <v>1042</v>
       </c>
       <c r="CH5" s="10">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="10">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="10">
         <v>1215.8</v>
       </c>
-      <c r="CK5" s="10"/>
+      <c r="CK5" s="10">
+        <v>1179.4000000000001</v>
+      </c>
       <c r="CL5" s="10"/>
       <c r="CM5" s="10"/>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="10"/>
       <c r="CR5" s="10"/>
       <c r="CS5" s="10"/>
     </row>
     <row r="6" spans="1:97" s="6" customFormat="1" ht="11.25">
       <c r="I6" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>