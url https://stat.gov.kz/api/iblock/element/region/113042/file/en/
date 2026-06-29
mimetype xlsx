--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -277,70 +277,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -612,51 +612,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CT20" sqref="CT20"/>
+      <selection pane="topRight" activeCell="CT18" sqref="CT18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" bestFit="1" customWidth="1"/>
@@ -664,280 +664,280 @@
     <col min="24" max="24" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="8.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="9" style="1" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="7.7109375" style="1" customWidth="1"/>
     <col min="55" max="55" width="8.28515625" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="2" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="21"/>
-[...46 lines deleted...]
-      <c r="AW1" s="21"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="22"/>
+      <c r="Z1" s="22"/>
+      <c r="AA1" s="22"/>
+      <c r="AB1" s="22"/>
+      <c r="AC1" s="22"/>
+      <c r="AD1" s="22"/>
+      <c r="AE1" s="22"/>
+      <c r="AF1" s="22"/>
+      <c r="AG1" s="22"/>
+      <c r="AH1" s="22"/>
+      <c r="AI1" s="22"/>
+      <c r="AJ1" s="22"/>
+      <c r="AK1" s="22"/>
+      <c r="AL1" s="22"/>
+      <c r="AM1" s="22"/>
+      <c r="AN1" s="22"/>
+      <c r="AO1" s="22"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="17" t="s">
+      <c r="J2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="17"/>
-[...2 lines deleted...]
-      <c r="V2" s="17" t="s">
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="V2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="17"/>
-[...2 lines deleted...]
-      <c r="AH2" s="17" t="s">
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="AH2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="17"/>
-[...2 lines deleted...]
-      <c r="AT2" s="17" t="s">
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AT2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="17"/>
-[...2 lines deleted...]
-      <c r="BF2" s="17" t="s">
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="BF2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="17"/>
-[...2 lines deleted...]
-      <c r="BR2" s="17" t="s">
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
+      <c r="BR2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="17"/>
-[...2 lines deleted...]
-      <c r="CD2" s="17" t="s">
+      <c r="BS2" s="23"/>
+      <c r="BT2" s="23"/>
+      <c r="BU2" s="23"/>
+      <c r="CD2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="17"/>
-[...2 lines deleted...]
-      <c r="CP2" s="17" t="s">
+      <c r="CE2" s="23"/>
+      <c r="CF2" s="23"/>
+      <c r="CG2" s="23"/>
+      <c r="CP2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="17"/>
-[...1 lines deleted...]
-      <c r="CS2" s="17"/>
+      <c r="CQ2" s="23"/>
+      <c r="CR2" s="23"/>
+      <c r="CS2" s="23"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="22" t="s">
+      <c r="A3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="18">
+      <c r="B3" s="17">
         <v>2019</v>
       </c>
-      <c r="C3" s="19"/>
-[...10 lines deleted...]
-      <c r="N3" s="18">
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="17">
         <v>2020</v>
       </c>
-      <c r="O3" s="19"/>
-[...10 lines deleted...]
-      <c r="Z3" s="18">
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="19"/>
+      <c r="Z3" s="17">
         <v>2021</v>
       </c>
-      <c r="AA3" s="19"/>
-[...10 lines deleted...]
-      <c r="AL3" s="18">
+      <c r="AA3" s="18"/>
+      <c r="AB3" s="18"/>
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="18"/>
+      <c r="AE3" s="18"/>
+      <c r="AF3" s="18"/>
+      <c r="AG3" s="18"/>
+      <c r="AH3" s="18"/>
+      <c r="AI3" s="18"/>
+      <c r="AJ3" s="18"/>
+      <c r="AK3" s="19"/>
+      <c r="AL3" s="17">
         <v>2022</v>
       </c>
-      <c r="AM3" s="19"/>
-[...10 lines deleted...]
-      <c r="AX3" s="18">
+      <c r="AM3" s="18"/>
+      <c r="AN3" s="18"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="18"/>
+      <c r="AQ3" s="18"/>
+      <c r="AR3" s="18"/>
+      <c r="AS3" s="18"/>
+      <c r="AT3" s="18"/>
+      <c r="AU3" s="18"/>
+      <c r="AV3" s="18"/>
+      <c r="AW3" s="19"/>
+      <c r="AX3" s="17">
         <v>2023</v>
       </c>
-      <c r="AY3" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="18">
+      <c r="AY3" s="18"/>
+      <c r="AZ3" s="18"/>
+      <c r="BA3" s="18"/>
+      <c r="BB3" s="18"/>
+      <c r="BC3" s="18"/>
+      <c r="BD3" s="18"/>
+      <c r="BE3" s="18"/>
+      <c r="BF3" s="18"/>
+      <c r="BG3" s="18"/>
+      <c r="BH3" s="18"/>
+      <c r="BI3" s="19"/>
+      <c r="BJ3" s="17">
         <v>2024</v>
       </c>
-      <c r="BK3" s="19"/>
-[...10 lines deleted...]
-      <c r="BV3" s="18">
+      <c r="BK3" s="18"/>
+      <c r="BL3" s="18"/>
+      <c r="BM3" s="18"/>
+      <c r="BN3" s="18"/>
+      <c r="BO3" s="18"/>
+      <c r="BP3" s="18"/>
+      <c r="BQ3" s="18"/>
+      <c r="BR3" s="18"/>
+      <c r="BS3" s="18"/>
+      <c r="BT3" s="18"/>
+      <c r="BU3" s="19"/>
+      <c r="BV3" s="17">
         <v>2025</v>
       </c>
-      <c r="BW3" s="19"/>
-[...10 lines deleted...]
-      <c r="CH3" s="18">
+      <c r="BW3" s="18"/>
+      <c r="BX3" s="18"/>
+      <c r="BY3" s="18"/>
+      <c r="BZ3" s="18"/>
+      <c r="CA3" s="18"/>
+      <c r="CB3" s="18"/>
+      <c r="CC3" s="18"/>
+      <c r="CD3" s="18"/>
+      <c r="CE3" s="18"/>
+      <c r="CF3" s="18"/>
+      <c r="CG3" s="19"/>
+      <c r="CH3" s="17">
         <v>2026</v>
       </c>
-      <c r="CI3" s="19"/>
-[...9 lines deleted...]
-      <c r="CS3" s="20"/>
+      <c r="CI3" s="18"/>
+      <c r="CJ3" s="18"/>
+      <c r="CK3" s="18"/>
+      <c r="CL3" s="18"/>
+      <c r="CM3" s="18"/>
+      <c r="CN3" s="18"/>
+      <c r="CO3" s="18"/>
+      <c r="CP3" s="18"/>
+      <c r="CQ3" s="18"/>
+      <c r="CR3" s="18"/>
+      <c r="CS3" s="19"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="23"/>
+      <c r="A4" s="21"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1451,82 +1451,84 @@
       </c>
       <c r="CD5" s="10">
         <v>1212.3</v>
       </c>
       <c r="CE5" s="10">
         <v>1223</v>
       </c>
       <c r="CF5" s="10">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="10">
         <v>1042</v>
       </c>
       <c r="CH5" s="10">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="10">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="10">
         <v>1215.8</v>
       </c>
       <c r="CK5" s="10">
         <v>1179.4000000000001</v>
       </c>
-      <c r="CL5" s="10"/>
+      <c r="CL5" s="10">
+        <v>1130</v>
+      </c>
       <c r="CM5" s="10"/>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="10"/>
       <c r="CR5" s="10"/>
       <c r="CS5" s="10"/>
     </row>
     <row r="6" spans="1:97" s="6" customFormat="1" ht="11.25">
       <c r="I6" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>