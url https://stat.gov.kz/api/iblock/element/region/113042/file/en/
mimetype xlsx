--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -277,70 +277,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -612,51 +612,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CT18" sqref="CT18"/>
+      <selection pane="topRight" activeCell="CO13" sqref="CO13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" bestFit="1" customWidth="1"/>
@@ -664,280 +664,280 @@
     <col min="24" max="24" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="8.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="9" style="1" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="7.7109375" style="1" customWidth="1"/>
     <col min="55" max="55" width="8.28515625" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="2" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="22"/>
-[...46 lines deleted...]
-      <c r="AW1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="23" t="s">
+      <c r="J2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="23"/>
-[...2 lines deleted...]
-      <c r="V2" s="23" t="s">
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="V2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="23"/>
-[...2 lines deleted...]
-      <c r="AH2" s="23" t="s">
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="AH2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="23"/>
-[...2 lines deleted...]
-      <c r="AT2" s="23" t="s">
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AT2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="23"/>
-[...2 lines deleted...]
-      <c r="BF2" s="23" t="s">
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="17"/>
+      <c r="BF2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="23"/>
-[...2 lines deleted...]
-      <c r="BR2" s="23" t="s">
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="17"/>
+      <c r="BR2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="23"/>
-[...2 lines deleted...]
-      <c r="CD2" s="23" t="s">
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="17"/>
+      <c r="CD2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="23"/>
-[...2 lines deleted...]
-      <c r="CP2" s="23" t="s">
+      <c r="CE2" s="17"/>
+      <c r="CF2" s="17"/>
+      <c r="CG2" s="17"/>
+      <c r="CP2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="CQ2" s="23"/>
-[...1 lines deleted...]
-      <c r="CS2" s="23"/>
+      <c r="CQ2" s="17"/>
+      <c r="CR2" s="17"/>
+      <c r="CS2" s="17"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="20" t="s">
+      <c r="A3" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="17">
+      <c r="B3" s="18">
         <v>2019</v>
       </c>
-      <c r="C3" s="18"/>
-[...10 lines deleted...]
-      <c r="N3" s="17">
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="18">
         <v>2020</v>
       </c>
-      <c r="O3" s="18"/>
-[...10 lines deleted...]
-      <c r="Z3" s="17">
+      <c r="O3" s="19"/>
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="19"/>
+      <c r="S3" s="19"/>
+      <c r="T3" s="19"/>
+      <c r="U3" s="19"/>
+      <c r="V3" s="19"/>
+      <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
+      <c r="Y3" s="20"/>
+      <c r="Z3" s="18">
         <v>2021</v>
       </c>
-      <c r="AA3" s="18"/>
-[...10 lines deleted...]
-      <c r="AL3" s="17">
+      <c r="AA3" s="19"/>
+      <c r="AB3" s="19"/>
+      <c r="AC3" s="19"/>
+      <c r="AD3" s="19"/>
+      <c r="AE3" s="19"/>
+      <c r="AF3" s="19"/>
+      <c r="AG3" s="19"/>
+      <c r="AH3" s="19"/>
+      <c r="AI3" s="19"/>
+      <c r="AJ3" s="19"/>
+      <c r="AK3" s="20"/>
+      <c r="AL3" s="18">
         <v>2022</v>
       </c>
-      <c r="AM3" s="18"/>
-[...10 lines deleted...]
-      <c r="AX3" s="17">
+      <c r="AM3" s="19"/>
+      <c r="AN3" s="19"/>
+      <c r="AO3" s="19"/>
+      <c r="AP3" s="19"/>
+      <c r="AQ3" s="19"/>
+      <c r="AR3" s="19"/>
+      <c r="AS3" s="19"/>
+      <c r="AT3" s="19"/>
+      <c r="AU3" s="19"/>
+      <c r="AV3" s="19"/>
+      <c r="AW3" s="20"/>
+      <c r="AX3" s="18">
         <v>2023</v>
       </c>
-      <c r="AY3" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="17">
+      <c r="AY3" s="19"/>
+      <c r="AZ3" s="19"/>
+      <c r="BA3" s="19"/>
+      <c r="BB3" s="19"/>
+      <c r="BC3" s="19"/>
+      <c r="BD3" s="19"/>
+      <c r="BE3" s="19"/>
+      <c r="BF3" s="19"/>
+      <c r="BG3" s="19"/>
+      <c r="BH3" s="19"/>
+      <c r="BI3" s="20"/>
+      <c r="BJ3" s="18">
         <v>2024</v>
       </c>
-      <c r="BK3" s="18"/>
-[...10 lines deleted...]
-      <c r="BV3" s="17">
+      <c r="BK3" s="19"/>
+      <c r="BL3" s="19"/>
+      <c r="BM3" s="19"/>
+      <c r="BN3" s="19"/>
+      <c r="BO3" s="19"/>
+      <c r="BP3" s="19"/>
+      <c r="BQ3" s="19"/>
+      <c r="BR3" s="19"/>
+      <c r="BS3" s="19"/>
+      <c r="BT3" s="19"/>
+      <c r="BU3" s="20"/>
+      <c r="BV3" s="18">
         <v>2025</v>
       </c>
-      <c r="BW3" s="18"/>
-[...10 lines deleted...]
-      <c r="CH3" s="17">
+      <c r="BW3" s="19"/>
+      <c r="BX3" s="19"/>
+      <c r="BY3" s="19"/>
+      <c r="BZ3" s="19"/>
+      <c r="CA3" s="19"/>
+      <c r="CB3" s="19"/>
+      <c r="CC3" s="19"/>
+      <c r="CD3" s="19"/>
+      <c r="CE3" s="19"/>
+      <c r="CF3" s="19"/>
+      <c r="CG3" s="20"/>
+      <c r="CH3" s="18">
         <v>2026</v>
       </c>
-      <c r="CI3" s="18"/>
-[...9 lines deleted...]
-      <c r="CS3" s="19"/>
+      <c r="CI3" s="19"/>
+      <c r="CJ3" s="19"/>
+      <c r="CK3" s="19"/>
+      <c r="CL3" s="19"/>
+      <c r="CM3" s="19"/>
+      <c r="CN3" s="19"/>
+      <c r="CO3" s="19"/>
+      <c r="CP3" s="19"/>
+      <c r="CQ3" s="19"/>
+      <c r="CR3" s="19"/>
+      <c r="CS3" s="20"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="21"/>
+      <c r="A4" s="23"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1454,81 +1454,83 @@
       </c>
       <c r="CE5" s="10">
         <v>1223</v>
       </c>
       <c r="CF5" s="10">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="10">
         <v>1042</v>
       </c>
       <c r="CH5" s="10">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="10">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="10">
         <v>1215.8</v>
       </c>
       <c r="CK5" s="10">
         <v>1179.4000000000001</v>
       </c>
       <c r="CL5" s="10">
         <v>1130</v>
       </c>
-      <c r="CM5" s="10"/>
+      <c r="CM5" s="10">
+        <v>1168.3</v>
+      </c>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="10"/>
       <c r="CR5" s="10"/>
       <c r="CS5" s="10"/>
     </row>
     <row r="6" spans="1:97" s="6" customFormat="1" ht="11.25">
       <c r="I6" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>