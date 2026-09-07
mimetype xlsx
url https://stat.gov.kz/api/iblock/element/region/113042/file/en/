--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -58,63 +58,63 @@
   <si>
     <t>Number of birds, thousand heads</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t xml:space="preserve">May </t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>Jule</t>
   </si>
   <si>
-    <t xml:space="preserve">Ayqust </t>
-[...1 lines deleted...]
-  <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
+  </si>
+  <si>
+    <t xml:space="preserve">August </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -612,51 +612,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO13" sqref="CO13"/>
+      <selection pane="topRight" activeCell="CP12" sqref="CP12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" bestFit="1" customWidth="1"/>
@@ -916,315 +916,315 @@
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="A4" s="23"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="K4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="L4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="M4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="R4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="S4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="T4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="U4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="V4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="V4" s="8" t="s">
+      <c r="W4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="8" t="s">
+      <c r="X4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="X4" s="8" t="s">
+      <c r="Y4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="Z4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AC4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AD4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="AE4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="AH4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="AH4" s="8" t="s">
+      <c r="AI4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="AI4" s="8" t="s">
+      <c r="AJ4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AJ4" s="8" t="s">
+      <c r="AK4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AL4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AO4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AP4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="AQ4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AR4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AS4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="AT4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="AT4" s="8" t="s">
+      <c r="AU4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="AU4" s="8" t="s">
+      <c r="AV4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AV4" s="8" t="s">
+      <c r="AW4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AX4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AY4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AZ4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="BA4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BB4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="BC4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="BD4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="BE4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="BF4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="BF4" s="8" t="s">
+      <c r="BG4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="BG4" s="8" t="s">
+      <c r="BH4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BH4" s="8" t="s">
+      <c r="BI4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BJ4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BK4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="BL4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="BM4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BN4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="BO4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="BP4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="BQ4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="BR4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="BR4" s="8" t="s">
+      <c r="BS4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="BS4" s="8" t="s">
+      <c r="BT4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BT4" s="8" t="s">
+      <c r="BU4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BV4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BW4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="BX4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="BY4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BZ4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="CA4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="CB4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="CC4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="CD4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="CD4" s="8" t="s">
+      <c r="CE4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="CE4" s="8" t="s">
+      <c r="CF4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="CF4" s="8" t="s">
+      <c r="CG4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="CH4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="CJ4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="CK4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CL4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="CM4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="CN4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="CO4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="CP4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="CP4" s="8" t="s">
+      <c r="CQ4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="CQ4" s="8" t="s">
+      <c r="CR4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="CR4" s="8" t="s">
+      <c r="CS4" s="8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="15" customFormat="1" ht="11.25">
       <c r="A5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="10">
         <v>894.97</v>
       </c>
       <c r="C5" s="10">
         <v>806.80700000000002</v>
       </c>
       <c r="D5" s="10">
         <v>744.67399999999998</v>
       </c>
       <c r="E5" s="11">
         <v>778.53099999999995</v>
       </c>
       <c r="F5" s="10">
         <v>861.06299999999999</v>
       </c>
       <c r="G5" s="10">
         <v>900.26800000000003</v>
       </c>
       <c r="H5" s="10">
@@ -1457,51 +1457,53 @@
       </c>
       <c r="CF5" s="10">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="10">
         <v>1042</v>
       </c>
       <c r="CH5" s="10">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="10">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="10">
         <v>1215.8</v>
       </c>
       <c r="CK5" s="10">
         <v>1179.4000000000001</v>
       </c>
       <c r="CL5" s="10">
         <v>1130</v>
       </c>
       <c r="CM5" s="10">
         <v>1168.3</v>
       </c>
-      <c r="CN5" s="10"/>
+      <c r="CN5" s="10">
+        <v>1159.2</v>
+      </c>
       <c r="CO5" s="10"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="10"/>
       <c r="CR5" s="10"/>
       <c r="CS5" s="10"/>
     </row>
     <row r="6" spans="1:97" s="6" customFormat="1" ht="11.25">
       <c r="I6" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>