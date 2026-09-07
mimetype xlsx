--- v0 (2026-04-21)
+++ v1 (2026-09-07)
@@ -9,65 +9,65 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11235" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Gross output by month" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="42">
   <si>
     <t>Gross output of products (serviculture) of agriculture, forestry and fisheries dy month sof the year</t>
   </si>
   <si>
     <t>Gross crop  products by periods of the year</t>
   </si>
   <si>
     <t>Gross output of agricultural products (services)  dy  month of the year</t>
   </si>
   <si>
     <t>Gross output of products (serviculture) of agriculture, forestry and fisheries dy month of the year</t>
   </si>
   <si>
     <t>in current prices, million tenge</t>
   </si>
   <si>
     <t xml:space="preserve"> in current prices, million tenge</t>
   </si>
   <si>
     <t xml:space="preserve">Shymkent city </t>
   </si>
   <si>
     <t xml:space="preserve">january </t>
   </si>
   <si>
@@ -91,165 +91,157 @@
   <si>
     <t xml:space="preserve">ayqust </t>
   </si>
   <si>
     <t>septembre</t>
   </si>
   <si>
     <t>octobrer</t>
   </si>
   <si>
     <t>november</t>
   </si>
   <si>
     <t>december</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
-    <t>2021year*</t>
-[...7 lines deleted...]
-  <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Data for 2021 year recalculated based on updated annual data</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t xml:space="preserve">januar </t>
   </si>
   <si>
     <t xml:space="preserve">januar- february </t>
   </si>
   <si>
     <t>januar-march</t>
   </si>
   <si>
     <t>januar-april</t>
   </si>
   <si>
     <t xml:space="preserve">januar-may </t>
   </si>
   <si>
     <t>januar-june</t>
   </si>
   <si>
     <t>januar- jule</t>
   </si>
   <si>
     <t xml:space="preserve">januar-ayqust </t>
   </si>
   <si>
     <t>januar-septembr</t>
   </si>
   <si>
     <t>januar-octobr</t>
   </si>
   <si>
     <t>januar-november</t>
   </si>
   <si>
     <t>januar-december</t>
   </si>
+  <si>
+    <t>2026 year</t>
+  </si>
+  <si>
+    <t>2021year</t>
+  </si>
+  <si>
+    <t>2021 year</t>
+  </si>
+  <si>
+    <t>2021 гyear</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...15 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -337,106 +329,99 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -704,3381 +689,3757 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CS26"/>
+  <dimension ref="A2:DE27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="BR6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CO29" sqref="CO29"/>
+      <selection pane="bottomRight" activeCell="A20" sqref="A20:XFD20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="1" customWidth="1"/>
     <col min="30" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10.140625" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="9.140625" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.140625" style="1" customWidth="1"/>
     <col min="58" max="59" width="10.85546875" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:97" ht="21" customHeight="1">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:109" s="2" customFormat="1" ht="21" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="22"/>
-[...58 lines deleted...]
-      <c r="BI2" s="22"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="17"/>
+      <c r="AX2" s="17"/>
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="17"/>
     </row>
-    <row r="3" spans="1:97" ht="18.75" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="W3" s="9" t="s">
+    <row r="3" spans="1:109" s="2" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="W3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="X3" s="9"/>
-      <c r="Y3" s="2"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="4"/>
       <c r="AH3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AI3" s="18"/>
       <c r="AJ3" s="18"/>
       <c r="AK3" s="18"/>
       <c r="AT3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AU3" s="18"/>
       <c r="AV3" s="18"/>
       <c r="AW3" s="18"/>
       <c r="BF3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BG3" s="18"/>
       <c r="BH3" s="18"/>
       <c r="BI3" s="18"/>
       <c r="BR3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BS3" s="18"/>
       <c r="BT3" s="18"/>
       <c r="BU3" s="18"/>
       <c r="CD3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="18"/>
-      <c r="CQ3" s="21" t="s">
+      <c r="CQ3" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="CR3" s="21"/>
-      <c r="CS3" s="21"/>
+      <c r="CR3" s="16"/>
+      <c r="CS3" s="16"/>
+      <c r="DC3" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DD3" s="16"/>
+      <c r="DE3" s="16"/>
     </row>
-    <row r="4" spans="1:97" ht="20.25" customHeight="1" thickBot="1">
+    <row r="4" spans="1:109" s="2" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="19"/>
-      <c r="B4" s="15" t="s">
+      <c r="B4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="16"/>
-[...10 lines deleted...]
-      <c r="N4" s="15" t="s">
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="16"/>
-[...10 lines deleted...]
-      <c r="Z4" s="15" t="s">
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="16"/>
-[...10 lines deleted...]
-      <c r="AL4" s="15" t="s">
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
+      <c r="AK4" s="15"/>
+      <c r="AL4" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AM4" s="14"/>
+      <c r="AN4" s="14"/>
+      <c r="AO4" s="14"/>
+      <c r="AP4" s="14"/>
+      <c r="AQ4" s="14"/>
+      <c r="AR4" s="14"/>
+      <c r="AS4" s="14"/>
+      <c r="AT4" s="14"/>
+      <c r="AU4" s="14"/>
+      <c r="AV4" s="14"/>
+      <c r="AW4" s="15"/>
+      <c r="AX4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="16"/>
-[...10 lines deleted...]
-      <c r="AX4" s="15" t="s">
+      <c r="AY4" s="14"/>
+      <c r="AZ4" s="14"/>
+      <c r="BA4" s="14"/>
+      <c r="BB4" s="14"/>
+      <c r="BC4" s="14"/>
+      <c r="BD4" s="14"/>
+      <c r="BE4" s="14"/>
+      <c r="BF4" s="14"/>
+      <c r="BG4" s="14"/>
+      <c r="BH4" s="14"/>
+      <c r="BI4" s="15"/>
+      <c r="BJ4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK4" s="14"/>
+      <c r="BL4" s="14"/>
+      <c r="BM4" s="14"/>
+      <c r="BN4" s="14"/>
+      <c r="BO4" s="14"/>
+      <c r="BP4" s="14"/>
+      <c r="BQ4" s="14"/>
+      <c r="BR4" s="14"/>
+      <c r="BS4" s="14"/>
+      <c r="BT4" s="14"/>
+      <c r="BU4" s="15"/>
+      <c r="BV4" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="BW4" s="14"/>
+      <c r="BX4" s="14"/>
+      <c r="BY4" s="14"/>
+      <c r="BZ4" s="14"/>
+      <c r="CA4" s="14"/>
+      <c r="CB4" s="14"/>
+      <c r="CC4" s="14"/>
+      <c r="CD4" s="14"/>
+      <c r="CE4" s="14"/>
+      <c r="CF4" s="14"/>
+      <c r="CG4" s="15"/>
+      <c r="CH4" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="AY4" s="16"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="15" t="s">
+      <c r="CI4" s="14"/>
+      <c r="CJ4" s="14"/>
+      <c r="CK4" s="14"/>
+      <c r="CL4" s="14"/>
+      <c r="CM4" s="14"/>
+      <c r="CN4" s="14"/>
+      <c r="CO4" s="14"/>
+      <c r="CP4" s="14"/>
+      <c r="CQ4" s="14"/>
+      <c r="CR4" s="14"/>
+      <c r="CS4" s="15"/>
+      <c r="CT4" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="CU4" s="14"/>
+      <c r="CV4" s="14"/>
+      <c r="CW4" s="14"/>
+      <c r="CX4" s="14"/>
+      <c r="CY4" s="14"/>
+      <c r="CZ4" s="14"/>
+      <c r="DA4" s="14"/>
+      <c r="DB4" s="14"/>
+      <c r="DC4" s="14"/>
+      <c r="DD4" s="14"/>
+      <c r="DE4" s="15"/>
+    </row>
+    <row r="5" spans="1:109" s="2" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A5" s="20"/>
+      <c r="B5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AT5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AW5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AX5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BD5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BH5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BJ5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BL5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BM5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BN5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BO5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BP5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BR5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BS5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BT5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BX5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BY5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BZ5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="CC5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="CD5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="CE5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="CG5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="BK4" s="16"/>
-[...10 lines deleted...]
-      <c r="BV4" s="15" t="s">
+      <c r="CI5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CJ5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="BW4" s="16"/>
-[...10 lines deleted...]
-      <c r="CH4" s="15" t="s">
+      <c r="CK5" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="CI4" s="16"/>
-[...9 lines deleted...]
-      <c r="CS4" s="17"/>
+      <c r="CL5" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CM5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CN5" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="CO5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="CQ5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="CR5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="CS5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="CT5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="CU5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CV5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="CW5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="CX5" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CY5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CZ5" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="DA5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="DB5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="DC5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="DE5" s="5" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="5" spans="1:97" ht="28.5" customHeight="1" thickBot="1">
-[...288 lines deleted...]
-      </c>
+    <row r="6" spans="1:109" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="8">
+        <v>1206.8361756815532</v>
+      </c>
+      <c r="C6" s="8">
+        <v>1190.1376093306678</v>
+      </c>
+      <c r="D6" s="8">
+        <v>1458.0906823088383</v>
+      </c>
+      <c r="E6" s="8">
+        <v>2704.3582382580771</v>
+      </c>
+      <c r="F6" s="9">
+        <v>2128.4742745447056</v>
+      </c>
+      <c r="G6" s="8">
+        <v>2318.3940241802334</v>
+      </c>
+      <c r="H6" s="8">
+        <v>2697.0112493303131</v>
+      </c>
+      <c r="I6" s="8">
+        <v>3733.7373204617352</v>
+      </c>
+      <c r="J6" s="8">
+        <v>3252.3506252103289</v>
+      </c>
+      <c r="K6" s="8">
+        <v>2438.2389253739316</v>
+      </c>
+      <c r="L6" s="8">
+        <v>1103.7145558653544</v>
+      </c>
+      <c r="M6" s="8">
+        <v>1456.5830236903978</v>
+      </c>
+      <c r="N6" s="8">
+        <v>1304.9286305493133</v>
+      </c>
+      <c r="O6" s="8">
+        <v>1399.0750661826155</v>
+      </c>
+      <c r="P6" s="8">
+        <v>1315.8773520563063</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>2470.2586734596016</v>
+      </c>
+      <c r="R6" s="8">
+        <v>2691.4826488351155</v>
+      </c>
+      <c r="S6" s="8">
+        <v>3040.5722596232745</v>
+      </c>
+      <c r="T6" s="8">
+        <v>3211.5511939913658</v>
+      </c>
+      <c r="U6" s="8">
+        <v>4826.0326479181995</v>
+      </c>
+      <c r="V6" s="8">
+        <v>4086.4809412434147</v>
+      </c>
+      <c r="W6" s="8">
+        <v>3415.7914960730877</v>
+      </c>
+      <c r="X6" s="8">
+        <v>1578.6156285124346</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>1855.0852086134512</v>
+      </c>
+      <c r="Z6" s="8">
+        <v>1628.4851753758678</v>
+      </c>
+      <c r="AA6" s="8">
+        <v>1635.3787046740902</v>
+      </c>
+      <c r="AB6" s="8">
+        <v>1642.1877285881367</v>
+      </c>
+      <c r="AC6" s="8">
+        <v>2498.2868761323948</v>
+      </c>
+      <c r="AD6" s="8">
+        <v>3054.5275999443147</v>
+      </c>
+      <c r="AE6" s="8">
+        <v>3661.7554458731238</v>
+      </c>
+      <c r="AF6" s="10">
+        <v>3644.8817104425343</v>
+      </c>
+      <c r="AG6" s="10">
+        <v>5976.5411030841478</v>
+      </c>
+      <c r="AH6" s="8">
+        <v>4808.9195141569317</v>
+      </c>
+      <c r="AI6" s="8">
+        <v>4074.7713513784529</v>
+      </c>
+      <c r="AJ6" s="8">
+        <v>2085.7926812740884</v>
+      </c>
+      <c r="AK6" s="8">
+        <v>2098.3172574272244</v>
+      </c>
+      <c r="AL6" s="8">
+        <v>2099.0417594855862</v>
+      </c>
+      <c r="AM6" s="8">
+        <v>1960.6325141263062</v>
+      </c>
+      <c r="AN6" s="8">
+        <v>2063.796334224623</v>
+      </c>
+      <c r="AO6" s="8">
+        <v>2776.8665925379873</v>
+      </c>
+      <c r="AP6" s="8">
+        <v>3639.5340927303696</v>
+      </c>
+      <c r="AQ6" s="8">
+        <v>4563.0052337515963</v>
+      </c>
+      <c r="AR6" s="11">
+        <v>4794.9454886568519</v>
+      </c>
+      <c r="AS6" s="11">
+        <v>6781.4642685861309</v>
+      </c>
+      <c r="AT6" s="8">
+        <v>5784.6489429144931</v>
+      </c>
+      <c r="AU6" s="8">
+        <v>4759.6928453024284</v>
+      </c>
+      <c r="AV6" s="8">
+        <v>2495.8538138084459</v>
+      </c>
+      <c r="AW6" s="8">
+        <v>2778.7340896675014</v>
+      </c>
+      <c r="AX6" s="8">
+        <v>2363.8818394103664</v>
+      </c>
+      <c r="AY6" s="8">
+        <v>2801.2165468038484</v>
+      </c>
+      <c r="AZ6" s="8">
+        <v>2452.4701584374779</v>
+      </c>
+      <c r="BA6" s="8">
+        <v>3023.9801044518872</v>
+      </c>
+      <c r="BB6" s="8">
+        <v>2882.9742021602551</v>
+      </c>
+      <c r="BC6" s="8">
+        <v>3378.021225410072</v>
+      </c>
+      <c r="BD6" s="10">
+        <v>4710.5357563585494</v>
+      </c>
+      <c r="BE6" s="10">
+        <v>6913.9481153575198</v>
+      </c>
+      <c r="BF6" s="8">
+        <v>6295.013140940071</v>
+      </c>
+      <c r="BG6" s="8">
+        <v>4631.4635279120212</v>
+      </c>
+      <c r="BH6" s="8">
+        <v>3278.5340897169608</v>
+      </c>
+      <c r="BI6" s="8">
+        <v>3263.8555217060466</v>
+      </c>
+      <c r="BJ6" s="8">
+        <v>3127.1272378057529</v>
+      </c>
+      <c r="BK6" s="8">
+        <v>3095.0863429886031</v>
+      </c>
+      <c r="BL6" s="8">
+        <v>3241.5377246855669</v>
+      </c>
+      <c r="BM6" s="8">
+        <v>3739.8955530317735</v>
+      </c>
+      <c r="BN6" s="8">
+        <v>3756.8</v>
+      </c>
+      <c r="BO6" s="8">
+        <v>3806</v>
+      </c>
+      <c r="BP6" s="10">
+        <v>5344.3</v>
+      </c>
+      <c r="BQ6" s="10">
+        <v>7627.2</v>
+      </c>
+      <c r="BR6" s="8">
+        <v>4983.3999999999996</v>
+      </c>
+      <c r="BS6" s="8">
+        <v>5929.2</v>
+      </c>
+      <c r="BT6" s="8">
+        <v>2870</v>
+      </c>
+      <c r="BU6" s="8">
+        <v>4879.6000000000004</v>
+      </c>
+      <c r="BV6" s="8">
+        <v>3209.8</v>
+      </c>
+      <c r="BW6" s="8">
+        <v>5957.5</v>
+      </c>
+      <c r="BX6" s="8">
+        <v>9991.1</v>
+      </c>
+      <c r="BY6" s="8">
+        <v>13788.3</v>
+      </c>
+      <c r="BZ6" s="8">
+        <v>17312.3</v>
+      </c>
+      <c r="CA6" s="8">
+        <v>21724.6</v>
+      </c>
+      <c r="CB6" s="10">
+        <v>26318.3</v>
+      </c>
+      <c r="CC6" s="10">
+        <v>32548.3</v>
+      </c>
+      <c r="CD6" s="8">
+        <v>38062.1</v>
+      </c>
+      <c r="CE6" s="8">
+        <v>43402</v>
+      </c>
+      <c r="CF6" s="8">
+        <v>46613.3</v>
+      </c>
+      <c r="CG6" s="8">
+        <v>51783</v>
+      </c>
+      <c r="CH6" s="8">
+        <v>3602.0759584027478</v>
+      </c>
+      <c r="CI6" s="8">
+        <v>7404.457106797212</v>
+      </c>
+      <c r="CJ6" s="8">
+        <v>11141.803480279876</v>
+      </c>
+      <c r="CK6" s="8">
+        <v>15338.657669410393</v>
+      </c>
+      <c r="CL6" s="8">
+        <v>19789.272709839846</v>
+      </c>
+      <c r="CM6" s="8">
+        <v>24521.854793269802</v>
+      </c>
+      <c r="CN6" s="8">
+        <v>4654.0658052147446</v>
+      </c>
+      <c r="CO6" s="8">
+        <v>6516.2005096175117</v>
+      </c>
+      <c r="CP6" s="8">
+        <v>5545.0660252154366</v>
+      </c>
+      <c r="CQ6" s="8">
+        <v>6238.3838132730798</v>
+      </c>
+      <c r="CR6" s="8">
+        <v>4369.417839191341</v>
+      </c>
+      <c r="CS6" s="8">
+        <v>6403.5454433640643</v>
+      </c>
+      <c r="CT6" s="8">
+        <v>4528.4699121424192</v>
+      </c>
+      <c r="CU6" s="8">
+        <v>4542.7561554150934</v>
+      </c>
+      <c r="CV6" s="8">
+        <v>4421.3161250396161</v>
+      </c>
+      <c r="CW6" s="8">
+        <v>5242.1701828801279</v>
+      </c>
+      <c r="CX6" s="8">
+        <v>5431.6743154021342</v>
+      </c>
+      <c r="CY6" s="8">
+        <v>4923.6155820387412</v>
+      </c>
+      <c r="CZ6" s="8">
+        <v>5252.1162474794564</v>
+      </c>
+      <c r="DA6" s="8"/>
+      <c r="DB6" s="8"/>
+      <c r="DC6" s="8"/>
+      <c r="DD6" s="8"/>
+      <c r="DE6" s="8"/>
     </row>
-    <row r="6" spans="1:97">
-[...278 lines deleted...]
-      <c r="CS6" s="4"/>
+    <row r="7" spans="1:109" s="2" customFormat="1" ht="11.25"/>
+    <row r="8" spans="1:109" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+      <c r="AB8" s="17"/>
+      <c r="AC8" s="17"/>
+      <c r="AD8" s="17"/>
+      <c r="AE8" s="17"/>
+      <c r="AF8" s="17"/>
+      <c r="AG8" s="17"/>
+      <c r="AH8" s="17"/>
+      <c r="AI8" s="17"/>
+      <c r="AJ8" s="17"/>
+      <c r="AK8" s="17"/>
+      <c r="AL8" s="17"/>
+      <c r="AM8" s="17"/>
+      <c r="AN8" s="17"/>
+      <c r="AO8" s="17"/>
+      <c r="AP8" s="17"/>
+      <c r="AQ8" s="17"/>
+      <c r="AR8" s="17"/>
+      <c r="AS8" s="17"/>
+      <c r="AT8" s="17"/>
+      <c r="AU8" s="17"/>
+      <c r="AV8" s="17"/>
+      <c r="AW8" s="17"/>
+      <c r="AX8" s="17"/>
+      <c r="AY8" s="17"/>
+      <c r="AZ8" s="17"/>
+      <c r="BA8" s="17"/>
+      <c r="BB8" s="17"/>
+      <c r="BC8" s="17"/>
+      <c r="BD8" s="17"/>
+      <c r="BE8" s="17"/>
+      <c r="BF8" s="17"/>
+      <c r="BG8" s="17"/>
+      <c r="BH8" s="17"/>
+      <c r="BI8" s="17"/>
     </row>
-    <row r="8" spans="1:97" ht="21" customHeight="1">
-[...69 lines deleted...]
-      <c r="W9" s="1" t="s">
+    <row r="9" spans="1:109" s="2" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="W9" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="Y9" s="2"/>
+      <c r="Y9" s="4"/>
       <c r="AH9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
       <c r="AT9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AU9" s="18"/>
       <c r="AV9" s="18"/>
       <c r="AW9" s="18"/>
       <c r="BF9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BG9" s="18"/>
       <c r="BH9" s="18"/>
       <c r="BI9" s="18"/>
       <c r="BR9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
       <c r="CD9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CE9" s="18"/>
       <c r="CF9" s="18"/>
       <c r="CG9" s="18"/>
-      <c r="CQ9" s="21" t="s">
+      <c r="CQ9" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="CR9" s="21"/>
-      <c r="CS9" s="21"/>
+      <c r="CR9" s="16"/>
+      <c r="CS9" s="16"/>
+      <c r="DC9" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DD9" s="16"/>
+      <c r="DE9" s="16"/>
     </row>
-    <row r="10" spans="1:97" ht="20.25" customHeight="1" thickBot="1">
+    <row r="10" spans="1:109" s="2" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A10" s="19"/>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="16"/>
-[...10 lines deleted...]
-      <c r="N10" s="15" t="s">
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="O10" s="16"/>
-[...10 lines deleted...]
-      <c r="Z10" s="15" t="s">
+      <c r="O10" s="14"/>
+      <c r="P10" s="14"/>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="14"/>
+      <c r="S10" s="14"/>
+      <c r="T10" s="14"/>
+      <c r="U10" s="14"/>
+      <c r="V10" s="14"/>
+      <c r="W10" s="14"/>
+      <c r="X10" s="14"/>
+      <c r="Y10" s="15"/>
+      <c r="Z10" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="AA10" s="16"/>
-[...10 lines deleted...]
-      <c r="AL10" s="15" t="s">
+      <c r="AA10" s="14"/>
+      <c r="AB10" s="14"/>
+      <c r="AC10" s="14"/>
+      <c r="AD10" s="14"/>
+      <c r="AE10" s="14"/>
+      <c r="AF10" s="14"/>
+      <c r="AG10" s="14"/>
+      <c r="AH10" s="14"/>
+      <c r="AI10" s="14"/>
+      <c r="AJ10" s="14"/>
+      <c r="AK10" s="15"/>
+      <c r="AL10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM10" s="14"/>
+      <c r="AN10" s="14"/>
+      <c r="AO10" s="14"/>
+      <c r="AP10" s="14"/>
+      <c r="AQ10" s="14"/>
+      <c r="AR10" s="14"/>
+      <c r="AS10" s="14"/>
+      <c r="AT10" s="14"/>
+      <c r="AU10" s="14"/>
+      <c r="AV10" s="14"/>
+      <c r="AW10" s="15"/>
+      <c r="AX10" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="AY10" s="14"/>
+      <c r="AZ10" s="14"/>
+      <c r="BA10" s="14"/>
+      <c r="BB10" s="14"/>
+      <c r="BC10" s="14"/>
+      <c r="BD10" s="14"/>
+      <c r="BE10" s="14"/>
+      <c r="BF10" s="14"/>
+      <c r="BG10" s="14"/>
+      <c r="BH10" s="14"/>
+      <c r="BI10" s="15"/>
+      <c r="BJ10" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AM10" s="16"/>
-[...10 lines deleted...]
-      <c r="AX10" s="15" t="s">
+      <c r="BK10" s="14"/>
+      <c r="BL10" s="14"/>
+      <c r="BM10" s="14"/>
+      <c r="BN10" s="14"/>
+      <c r="BO10" s="14"/>
+      <c r="BP10" s="14"/>
+      <c r="BQ10" s="14"/>
+      <c r="BR10" s="14"/>
+      <c r="BS10" s="14"/>
+      <c r="BT10" s="14"/>
+      <c r="BU10" s="15"/>
+      <c r="BV10" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="BW10" s="14"/>
+      <c r="BX10" s="14"/>
+      <c r="BY10" s="14"/>
+      <c r="BZ10" s="14"/>
+      <c r="CA10" s="14"/>
+      <c r="CB10" s="14"/>
+      <c r="CC10" s="14"/>
+      <c r="CD10" s="14"/>
+      <c r="CE10" s="14"/>
+      <c r="CF10" s="14"/>
+      <c r="CG10" s="15"/>
+      <c r="CH10" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="AY10" s="16"/>
-[...10 lines deleted...]
-      <c r="BJ10" s="15" t="s">
+      <c r="CI10" s="14"/>
+      <c r="CJ10" s="14"/>
+      <c r="CK10" s="14"/>
+      <c r="CL10" s="14"/>
+      <c r="CM10" s="14"/>
+      <c r="CN10" s="14"/>
+      <c r="CO10" s="14"/>
+      <c r="CP10" s="14"/>
+      <c r="CQ10" s="14"/>
+      <c r="CR10" s="14"/>
+      <c r="CS10" s="15"/>
+      <c r="CT10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="CU10" s="14"/>
+      <c r="CV10" s="14"/>
+      <c r="CW10" s="14"/>
+      <c r="CX10" s="14"/>
+      <c r="CY10" s="14"/>
+      <c r="CZ10" s="14"/>
+      <c r="DA10" s="14"/>
+      <c r="DB10" s="14"/>
+      <c r="DC10" s="14"/>
+      <c r="DD10" s="14"/>
+      <c r="DE10" s="15"/>
+    </row>
+    <row r="11" spans="1:109" s="2" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A11" s="20"/>
+      <c r="B11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="V11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="W11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AT11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AW11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AX11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BD11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BH11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BJ11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BL11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BM11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BN11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BO11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BP11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BR11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BS11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BT11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BX11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BY11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BZ11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="CC11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="CD11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="CE11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="CG11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH11" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="BK10" s="16"/>
-[...10 lines deleted...]
-      <c r="BV10" s="15" t="s">
+      <c r="CI11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CJ11" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="BW10" s="16"/>
-[...10 lines deleted...]
-      <c r="CH10" s="15" t="s">
+      <c r="CK11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="CI10" s="16"/>
-[...9 lines deleted...]
-      <c r="CS10" s="17"/>
+      <c r="CL11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CM11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CN11" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="CO11" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="CQ11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="CR11" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="CS11" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="CT11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="CU11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CV11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="CW11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="CX11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CY11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CZ11" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="DA11" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="DB11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="DC11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD11" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="DE11" s="5" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="11" spans="1:97" ht="28.5" customHeight="1" thickBot="1">
-[...288 lines deleted...]
-      </c>
+    <row r="12" spans="1:109" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="9">
+        <v>1205.5091756815532</v>
+      </c>
+      <c r="C12" s="9">
+        <v>1188.8106093306678</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1456.7636823088383</v>
+      </c>
+      <c r="E12" s="9">
+        <v>2703.0312382580769</v>
+      </c>
+      <c r="F12" s="12">
+        <v>2127.1472745447054</v>
+      </c>
+      <c r="G12" s="10">
+        <v>2317.0670241802331</v>
+      </c>
+      <c r="H12" s="10">
+        <v>2695.6842493303129</v>
+      </c>
+      <c r="I12" s="8">
+        <v>3732.410320461735</v>
+      </c>
+      <c r="J12" s="8">
+        <v>3251.0236252103286</v>
+      </c>
+      <c r="K12" s="8">
+        <v>2436.9119253739314</v>
+      </c>
+      <c r="L12" s="8">
+        <v>1102.3875558653544</v>
+      </c>
+      <c r="M12" s="8">
+        <v>1455.2560236903978</v>
+      </c>
+      <c r="N12" s="8">
+        <v>1303.5044638826466</v>
+      </c>
+      <c r="O12" s="8">
+        <v>1397.6508995159488</v>
+      </c>
+      <c r="P12" s="8">
+        <v>1314.4531853896397</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2468.8345067929349</v>
+      </c>
+      <c r="R12" s="8">
+        <v>2690.0584821684488</v>
+      </c>
+      <c r="S12" s="8">
+        <v>3039.1480929566078</v>
+      </c>
+      <c r="T12" s="8">
+        <v>3210.1270273246992</v>
+      </c>
+      <c r="U12" s="8">
+        <v>4824.6084812515328</v>
+      </c>
+      <c r="V12" s="8">
+        <v>4085.056774576748</v>
+      </c>
+      <c r="W12" s="8">
+        <v>3414.367329406421</v>
+      </c>
+      <c r="X12" s="8">
+        <v>1577.1914618457679</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>1853.6610419467845</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>1626.0600087092012</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>1632.9535380074235</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>1639.76256192147</v>
+      </c>
+      <c r="AC12" s="8">
+        <v>2495.8617094657279</v>
+      </c>
+      <c r="AD12" s="8">
+        <v>3052.1024332776478</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>3659.3302792064569</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>3642.4565437758674</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>5974.115936417481</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>4806.4943474902648</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>4072.346184711786</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>2083.3675146074215</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>2095.8920907605575</v>
+      </c>
+      <c r="AL12" s="8">
+        <v>2099.0417594855862</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>1960.6325141263062</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>2063.796334224623</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>2776.8665925379873</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>3639.5340927303696</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>4563.0052337515963</v>
+      </c>
+      <c r="AR12" s="11">
+        <v>4794.9454886568519</v>
+      </c>
+      <c r="AS12" s="11">
+        <v>6781.4642685861309</v>
+      </c>
+      <c r="AT12" s="8">
+        <v>5784.6489429144931</v>
+      </c>
+      <c r="AU12" s="8">
+        <v>4759.6928453024284</v>
+      </c>
+      <c r="AV12" s="8">
+        <v>2495.8538138084459</v>
+      </c>
+      <c r="AW12" s="8">
+        <v>2778.7340896675014</v>
+      </c>
+      <c r="AX12" s="8">
+        <v>2361.4566727436995</v>
+      </c>
+      <c r="AY12" s="8">
+        <v>2798.7913801371815</v>
+      </c>
+      <c r="AZ12" s="8">
+        <v>2447.8331584374778</v>
+      </c>
+      <c r="BA12" s="8">
+        <v>3033.4674377852207</v>
+      </c>
+      <c r="BB12" s="8">
+        <v>2882.9742021602551</v>
+      </c>
+      <c r="BC12" s="8">
+        <v>3378.021225410072</v>
+      </c>
+      <c r="BD12" s="10">
+        <v>4710.5357563585494</v>
+      </c>
+      <c r="BE12" s="10">
+        <v>6913.9481153575198</v>
+      </c>
+      <c r="BF12" s="8">
+        <v>6295.013140940071</v>
+      </c>
+      <c r="BG12" s="8">
+        <v>4631.4635279120212</v>
+      </c>
+      <c r="BH12" s="8">
+        <v>3278.5340897169608</v>
+      </c>
+      <c r="BI12" s="8">
+        <v>3263.8555217060466</v>
+      </c>
+      <c r="BJ12" s="8">
+        <v>3127.1272378057529</v>
+      </c>
+      <c r="BK12" s="8">
+        <v>3095.0863429886031</v>
+      </c>
+      <c r="BL12" s="8">
+        <v>3241.5377246855669</v>
+      </c>
+      <c r="BM12" s="8">
+        <v>3739.8955530317735</v>
+      </c>
+      <c r="BN12" s="8">
+        <v>3756.8</v>
+      </c>
+      <c r="BO12" s="8">
+        <v>3806</v>
+      </c>
+      <c r="BP12" s="10">
+        <v>5344.3</v>
+      </c>
+      <c r="BQ12" s="10">
+        <v>7627.2</v>
+      </c>
+      <c r="BR12" s="8">
+        <v>4983.3999999999996</v>
+      </c>
+      <c r="BS12" s="8">
+        <v>5929.2</v>
+      </c>
+      <c r="BT12" s="8">
+        <v>2870</v>
+      </c>
+      <c r="BU12" s="8">
+        <v>4879.6000000000004</v>
+      </c>
+      <c r="BV12" s="8">
+        <v>3209.8</v>
+      </c>
+      <c r="BW12" s="8">
+        <v>5957.5</v>
+      </c>
+      <c r="BX12" s="8">
+        <v>9991.1</v>
+      </c>
+      <c r="BY12" s="8">
+        <v>13788.3</v>
+      </c>
+      <c r="BZ12" s="8">
+        <v>17312.3</v>
+      </c>
+      <c r="CA12" s="8">
+        <v>21724.6</v>
+      </c>
+      <c r="CB12" s="10">
+        <v>26318.3</v>
+      </c>
+      <c r="CC12" s="10">
+        <v>32548.3</v>
+      </c>
+      <c r="CD12" s="8">
+        <v>38062.1</v>
+      </c>
+      <c r="CE12" s="8">
+        <v>43323.7</v>
+      </c>
+      <c r="CF12" s="8">
+        <v>46527.1</v>
+      </c>
+      <c r="CG12" s="8">
+        <v>51689</v>
+      </c>
+      <c r="CH12" s="8">
+        <v>3602.0759584027478</v>
+      </c>
+      <c r="CI12" s="8">
+        <v>7404.457106797212</v>
+      </c>
+      <c r="CJ12" s="8">
+        <v>11141.803480279876</v>
+      </c>
+      <c r="CK12" s="8">
+        <v>15338.657669410393</v>
+      </c>
+      <c r="CL12" s="8">
+        <v>19789.272709839846</v>
+      </c>
+      <c r="CM12" s="8">
+        <v>24521.854793269802</v>
+      </c>
+      <c r="CN12" s="8">
+        <v>4635.5457218814108</v>
+      </c>
+      <c r="CO12" s="8">
+        <v>6497.6804262841779</v>
+      </c>
+      <c r="CP12" s="8">
+        <v>5526.5459418821029</v>
+      </c>
+      <c r="CQ12" s="8">
+        <v>6219.863729939746</v>
+      </c>
+      <c r="CR12" s="8">
+        <v>4350.8977558580073</v>
+      </c>
+      <c r="CS12" s="8">
+        <v>6385.0253600307306</v>
+      </c>
+      <c r="CT12" s="8">
+        <v>4509.9498288090854</v>
+      </c>
+      <c r="CU12" s="8">
+        <v>4524.2360720817596</v>
+      </c>
+      <c r="CV12" s="8">
+        <v>4402.7960417062823</v>
+      </c>
+      <c r="CW12" s="8">
+        <v>5160.3304328801278</v>
+      </c>
+      <c r="CX12" s="8">
+        <v>5397.3243154021338</v>
+      </c>
+      <c r="CY12" s="8">
+        <v>4889.2655820387408</v>
+      </c>
+      <c r="CZ12" s="8">
+        <v>5217.7662474794561</v>
+      </c>
+      <c r="DA12" s="8"/>
+      <c r="DB12" s="8"/>
+      <c r="DC12" s="8"/>
+      <c r="DD12" s="8"/>
+      <c r="DE12" s="8"/>
     </row>
-    <row r="12" spans="1:97">
-[...278 lines deleted...]
-      <c r="CS12" s="4"/>
+    <row r="13" spans="1:109" s="2" customFormat="1" ht="11.25"/>
+    <row r="14" spans="1:109" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="17"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="17"/>
+      <c r="P14" s="17"/>
+      <c r="Q14" s="17"/>
+      <c r="R14" s="17"/>
+      <c r="S14" s="17"/>
+      <c r="T14" s="17"/>
+      <c r="U14" s="17"/>
+      <c r="V14" s="17"/>
+      <c r="W14" s="17"/>
+      <c r="X14" s="17"/>
+      <c r="Y14" s="17"/>
+      <c r="Z14" s="17"/>
+      <c r="AA14" s="17"/>
+      <c r="AB14" s="17"/>
+      <c r="AC14" s="17"/>
+      <c r="AD14" s="17"/>
+      <c r="AE14" s="17"/>
+      <c r="AF14" s="17"/>
+      <c r="AG14" s="17"/>
+      <c r="AH14" s="17"/>
+      <c r="AI14" s="17"/>
+      <c r="AJ14" s="17"/>
+      <c r="AK14" s="17"/>
+      <c r="AL14" s="17"/>
+      <c r="AM14" s="17"/>
+      <c r="AN14" s="17"/>
+      <c r="AO14" s="17"/>
+      <c r="AP14" s="17"/>
+      <c r="AQ14" s="17"/>
+      <c r="AR14" s="17"/>
+      <c r="AS14" s="17"/>
+      <c r="AT14" s="17"/>
+      <c r="AU14" s="17"/>
+      <c r="AV14" s="17"/>
+      <c r="AW14" s="17"/>
+      <c r="AX14" s="17"/>
+      <c r="AY14" s="17"/>
+      <c r="AZ14" s="17"/>
+      <c r="BA14" s="17"/>
+      <c r="BB14" s="17"/>
+      <c r="BC14" s="17"/>
+      <c r="BD14" s="17"/>
+      <c r="BE14" s="17"/>
+      <c r="BF14" s="17"/>
+      <c r="BG14" s="17"/>
+      <c r="BH14" s="17"/>
+      <c r="BI14" s="17"/>
     </row>
-    <row r="14" spans="1:97" ht="21" customHeight="1">
-[...69 lines deleted...]
-      <c r="W15" s="1" t="s">
+    <row r="15" spans="1:109" s="2" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="W15" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="Y15" s="2"/>
+      <c r="Y15" s="4"/>
       <c r="AH15" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
       <c r="AT15" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AU15" s="18"/>
       <c r="AV15" s="18"/>
       <c r="AW15" s="18"/>
       <c r="BF15" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BG15" s="18"/>
       <c r="BH15" s="18"/>
       <c r="BI15" s="18"/>
       <c r="BR15" s="18" t="s">
         <v>5</v>
       </c>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
       <c r="CD15" s="18" t="s">
         <v>5</v>
       </c>
       <c r="CE15" s="18"/>
       <c r="CF15" s="18"/>
       <c r="CG15" s="18"/>
-      <c r="CQ15" s="21" t="s">
+      <c r="CQ15" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="CR15" s="21"/>
-      <c r="CS15" s="21"/>
+      <c r="CR15" s="16"/>
+      <c r="CS15" s="16"/>
+      <c r="DC15" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DD15" s="16"/>
+      <c r="DE15" s="16"/>
     </row>
-    <row r="16" spans="1:97" ht="20.25" customHeight="1" thickBot="1">
+    <row r="16" spans="1:109" s="2" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A16" s="19"/>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="16"/>
-[...10 lines deleted...]
-      <c r="N16" s="15" t="s">
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="O16" s="16"/>
-[...10 lines deleted...]
-      <c r="Z16" s="15" t="s">
+      <c r="O16" s="14"/>
+      <c r="P16" s="14"/>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="14"/>
+      <c r="S16" s="14"/>
+      <c r="T16" s="14"/>
+      <c r="U16" s="14"/>
+      <c r="V16" s="14"/>
+      <c r="W16" s="14"/>
+      <c r="X16" s="14"/>
+      <c r="Y16" s="15"/>
+      <c r="Z16" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="AA16" s="16"/>
-[...10 lines deleted...]
-      <c r="AL16" s="15" t="s">
+      <c r="AA16" s="14"/>
+      <c r="AB16" s="14"/>
+      <c r="AC16" s="14"/>
+      <c r="AD16" s="14"/>
+      <c r="AE16" s="14"/>
+      <c r="AF16" s="14"/>
+      <c r="AG16" s="14"/>
+      <c r="AH16" s="14"/>
+      <c r="AI16" s="14"/>
+      <c r="AJ16" s="14"/>
+      <c r="AK16" s="15"/>
+      <c r="AL16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="AM16" s="14"/>
+      <c r="AN16" s="14"/>
+      <c r="AO16" s="14"/>
+      <c r="AP16" s="14"/>
+      <c r="AQ16" s="14"/>
+      <c r="AR16" s="14"/>
+      <c r="AS16" s="14"/>
+      <c r="AT16" s="14"/>
+      <c r="AU16" s="14"/>
+      <c r="AV16" s="14"/>
+      <c r="AW16" s="15"/>
+      <c r="AX16" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="AY16" s="14"/>
+      <c r="AZ16" s="14"/>
+      <c r="BA16" s="14"/>
+      <c r="BB16" s="14"/>
+      <c r="BC16" s="14"/>
+      <c r="BD16" s="14"/>
+      <c r="BE16" s="14"/>
+      <c r="BF16" s="14"/>
+      <c r="BG16" s="14"/>
+      <c r="BH16" s="14"/>
+      <c r="BI16" s="15"/>
+      <c r="BJ16" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK16" s="14"/>
+      <c r="BL16" s="14"/>
+      <c r="BM16" s="14"/>
+      <c r="BN16" s="14"/>
+      <c r="BO16" s="14"/>
+      <c r="BP16" s="14"/>
+      <c r="BQ16" s="14"/>
+      <c r="BR16" s="14"/>
+      <c r="BS16" s="14"/>
+      <c r="BT16" s="14"/>
+      <c r="BU16" s="15"/>
+      <c r="BV16" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="AM16" s="16"/>
-[...10 lines deleted...]
-      <c r="AX16" s="15" t="s">
+      <c r="BW16" s="14"/>
+      <c r="BX16" s="14"/>
+      <c r="BY16" s="14"/>
+      <c r="BZ16" s="14"/>
+      <c r="CA16" s="14"/>
+      <c r="CB16" s="14"/>
+      <c r="CC16" s="14"/>
+      <c r="CD16" s="14"/>
+      <c r="CE16" s="14"/>
+      <c r="CF16" s="14"/>
+      <c r="CG16" s="15"/>
+      <c r="CH16" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="AY16" s="16"/>
-[...10 lines deleted...]
-      <c r="BJ16" s="15" t="s">
+      <c r="CI16" s="14"/>
+      <c r="CJ16" s="14"/>
+      <c r="CK16" s="14"/>
+      <c r="CL16" s="14"/>
+      <c r="CM16" s="14"/>
+      <c r="CN16" s="14"/>
+      <c r="CO16" s="14"/>
+      <c r="CP16" s="14"/>
+      <c r="CQ16" s="14"/>
+      <c r="CR16" s="14"/>
+      <c r="CS16" s="15"/>
+      <c r="CT16" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="CU16" s="14"/>
+      <c r="CV16" s="14"/>
+      <c r="CW16" s="14"/>
+      <c r="CX16" s="14"/>
+      <c r="CY16" s="14"/>
+      <c r="CZ16" s="14"/>
+      <c r="DA16" s="14"/>
+      <c r="DB16" s="14"/>
+      <c r="DC16" s="14"/>
+      <c r="DD16" s="14"/>
+      <c r="DE16" s="15"/>
+    </row>
+    <row r="17" spans="1:109" s="2" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A17" s="20"/>
+      <c r="B17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AT17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AW17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AX17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BD17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BH17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BJ17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BL17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BM17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BN17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BO17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BP17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BR17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BS17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BT17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BX17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BY17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BZ17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="CC17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="CD17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="CE17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="CG17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH17" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="BK16" s="16"/>
-[...10 lines deleted...]
-      <c r="BV16" s="15" t="s">
+      <c r="CI17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CJ17" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="BW16" s="16"/>
-[...10 lines deleted...]
-      <c r="CH16" s="15" t="s">
+      <c r="CK17" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="CI16" s="16"/>
-[...9 lines deleted...]
-      <c r="CS16" s="17"/>
+      <c r="CL17" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CM17" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CN17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="CO17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP17" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="CQ17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="CR17" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="CS17" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="CT17" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="CU17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CV17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="CW17" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="CX17" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CY17" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CZ17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="DA17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="DB17" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="DC17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD17" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="DE17" s="5" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="17" spans="1:97" ht="28.5" customHeight="1" thickBot="1">
-[...288 lines deleted...]
-      </c>
+    <row r="18" spans="1:109" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="8">
+        <v>95.069314462949137</v>
+      </c>
+      <c r="C18" s="8">
+        <v>95.069314462949137</v>
+      </c>
+      <c r="D18" s="9">
+        <v>95.069314462949137</v>
+      </c>
+      <c r="E18" s="9">
+        <v>126.86971850744914</v>
+      </c>
+      <c r="F18" s="9">
+        <v>134.52717352024712</v>
+      </c>
+      <c r="G18" s="10">
+        <v>156.64094703093306</v>
+      </c>
+      <c r="H18" s="10">
+        <v>927.58470480760195</v>
+      </c>
+      <c r="I18" s="8">
+        <v>2617.3417580009736</v>
+      </c>
+      <c r="J18" s="8">
+        <v>2293.175697607498</v>
+      </c>
+      <c r="K18" s="9">
+        <v>1587.2000602467458</v>
+      </c>
+      <c r="L18" s="9">
+        <v>259.46922592514113</v>
+      </c>
+      <c r="M18" s="9">
+        <v>95.069314462949137</v>
+      </c>
+      <c r="N18" s="8">
+        <v>162.79520151095289</v>
+      </c>
+      <c r="O18" s="8">
+        <v>162.79520151095289</v>
+      </c>
+      <c r="P18" s="8">
+        <v>162.79520151095289</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>214.0116180269529</v>
+      </c>
+      <c r="R18" s="8">
+        <v>222.15114397260271</v>
+      </c>
+      <c r="S18" s="8">
+        <v>245.94199104279642</v>
+      </c>
+      <c r="T18" s="8">
+        <v>1366.7453620352135</v>
+      </c>
+      <c r="U18" s="8">
+        <v>3166.6885601728845</v>
+      </c>
+      <c r="V18" s="8">
+        <v>2893.6635254958101</v>
+      </c>
+      <c r="W18" s="8">
+        <v>2066.7927314353387</v>
+      </c>
+      <c r="X18" s="11">
+        <v>392.28019685894338</v>
+      </c>
+      <c r="Y18" s="11">
+        <v>162.79520151095289</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>273.26348897825852</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>273.26348897825852</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>273.26348897825852</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>338.28119872825852</v>
+      </c>
+      <c r="AD18" s="8">
+        <v>350.00129463791848</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>465.04210213101732</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>1569.2024244047734</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>4117.9681801134948</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>3405.9554747486281</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>2455.797829501927</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>631.64017319928348</v>
+      </c>
+      <c r="AK18" s="8">
+        <v>273.26348897825852</v>
+      </c>
+      <c r="AL18" s="8">
+        <v>249.89684647228012</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>249.89684647228012</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>249.89684647228012</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>317.18188530961345</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>331.22961890794943</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>358.82686588030674</v>
+      </c>
+      <c r="AR18" s="11">
+        <v>2178.8592846112074</v>
+      </c>
+      <c r="AS18" s="11">
+        <v>4525.9142754292307</v>
+      </c>
+      <c r="AT18" s="8">
+        <v>3934.3827894253318</v>
+      </c>
+      <c r="AU18" s="8">
+        <v>2831.687831042902</v>
+      </c>
+      <c r="AV18" s="8">
+        <v>650.19762030490301</v>
+      </c>
+      <c r="AW18" s="11">
+        <v>249.89684647228012</v>
+      </c>
+      <c r="AX18" s="8">
+        <v>448.38143690833334</v>
+      </c>
+      <c r="AY18" s="8">
+        <v>466.46148674999995</v>
+      </c>
+      <c r="AZ18" s="8">
+        <v>418.55408682500001</v>
+      </c>
+      <c r="BA18" s="8">
+        <v>342.61398660840803</v>
+      </c>
+      <c r="BB18" s="8">
+        <v>323.18731984942133</v>
+      </c>
+      <c r="BC18" s="8">
+        <v>658.95827198671998</v>
+      </c>
+      <c r="BD18" s="10">
+        <v>2520.2135924924787</v>
+      </c>
+      <c r="BE18" s="10">
+        <v>4921.2444678089541</v>
+      </c>
+      <c r="BF18" s="8">
+        <v>4470.8898072366565</v>
+      </c>
+      <c r="BG18" s="8">
+        <v>2888.2105706387829</v>
+      </c>
+      <c r="BH18" s="8">
+        <v>1518.288383408094</v>
+      </c>
+      <c r="BI18" s="10">
+        <v>693.70486079566672</v>
+      </c>
+      <c r="BJ18" s="8">
+        <v>639.00400491666664</v>
+      </c>
+      <c r="BK18" s="8">
+        <v>638.07257982500005</v>
+      </c>
+      <c r="BL18" s="8">
+        <v>700.08584286666667</v>
+      </c>
+      <c r="BM18" s="8">
+        <v>576.91758870933336</v>
+      </c>
+      <c r="BN18" s="8">
+        <v>392.6</v>
+      </c>
+      <c r="BO18" s="8">
+        <v>440.9</v>
+      </c>
+      <c r="BP18" s="8">
+        <v>2424.5</v>
+      </c>
+      <c r="BQ18" s="8">
+        <v>4881.1000000000004</v>
+      </c>
+      <c r="BR18" s="8">
+        <v>2742.3</v>
+      </c>
+      <c r="BS18" s="8">
+        <v>1853.5</v>
+      </c>
+      <c r="BT18" s="8">
+        <v>428.9</v>
+      </c>
+      <c r="BU18" s="8">
+        <v>1748.1</v>
+      </c>
+      <c r="BV18" s="8">
+        <v>634.1</v>
+      </c>
+      <c r="BW18" s="8">
+        <v>1399.8</v>
+      </c>
+      <c r="BX18" s="8">
+        <v>2115.8000000000002</v>
+      </c>
+      <c r="BY18" s="8">
+        <v>2565</v>
+      </c>
+      <c r="BZ18" s="8">
+        <v>2857.5</v>
+      </c>
+      <c r="CA18" s="8">
+        <v>3323.1</v>
+      </c>
+      <c r="CB18" s="8">
+        <v>4576.8</v>
+      </c>
+      <c r="CC18" s="8">
+        <v>7920.6</v>
+      </c>
+      <c r="CD18" s="8">
+        <v>10849.7</v>
+      </c>
+      <c r="CE18" s="8">
+        <v>13254.1</v>
+      </c>
+      <c r="CF18" s="8">
+        <v>13638.4</v>
+      </c>
+      <c r="CG18" s="8">
+        <v>15202.1</v>
+      </c>
+      <c r="CH18" s="8">
+        <v>787.31805756691665</v>
+      </c>
+      <c r="CI18" s="8">
+        <v>1756.2712654337918</v>
+      </c>
+      <c r="CJ18" s="8">
+        <v>2613.775692033375</v>
+      </c>
+      <c r="CK18" s="8">
+        <v>3444.0149980830415</v>
+      </c>
+      <c r="CL18" s="8">
+        <v>4114.6732850423914</v>
+      </c>
+      <c r="CM18" s="8">
+        <v>4740.3148658120999</v>
+      </c>
+      <c r="CN18" s="8">
+        <v>1074.4371142455898</v>
+      </c>
+      <c r="CO18" s="8">
+        <v>3123.8393881000493</v>
+      </c>
+      <c r="CP18" s="8">
+        <v>2359.8324637466649</v>
+      </c>
+      <c r="CQ18" s="8">
+        <v>2645.1177020051427</v>
+      </c>
+      <c r="CR18" s="8">
+        <v>889.21881988387497</v>
+      </c>
+      <c r="CS18" s="8">
+        <v>2211.5807406741264</v>
+      </c>
+      <c r="CT18" s="8">
+        <v>974.55134392000014</v>
+      </c>
+      <c r="CU18" s="8">
+        <v>1166.7313888683334</v>
+      </c>
+      <c r="CV18" s="8">
+        <v>849.26472765583344</v>
+      </c>
+      <c r="CW18" s="8">
+        <v>726.68812192999997</v>
+      </c>
+      <c r="CX18" s="8">
+        <v>538.23387239083331</v>
+      </c>
+      <c r="CY18" s="8">
+        <v>567.17608866403339</v>
+      </c>
+      <c r="CZ18" s="8">
+        <v>1408.1086047346039</v>
+      </c>
+      <c r="DA18" s="8"/>
+      <c r="DB18" s="8"/>
+      <c r="DC18" s="8"/>
+      <c r="DD18" s="8"/>
+      <c r="DE18" s="8"/>
     </row>
-    <row r="18" spans="1:97">
-[...278 lines deleted...]
-      <c r="CS18" s="4"/>
+    <row r="19" spans="1:109" s="2" customFormat="1" ht="11.25"/>
+    <row r="20" spans="1:109" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="17"/>
+      <c r="R20" s="17"/>
+      <c r="S20" s="17"/>
+      <c r="T20" s="17"/>
+      <c r="U20" s="17"/>
+      <c r="V20" s="17"/>
+      <c r="W20" s="17"/>
+      <c r="X20" s="17"/>
+      <c r="Y20" s="17"/>
+      <c r="Z20" s="17"/>
+      <c r="AA20" s="17"/>
+      <c r="AB20" s="17"/>
+      <c r="AC20" s="17"/>
+      <c r="AD20" s="17"/>
+      <c r="AE20" s="17"/>
+      <c r="AF20" s="17"/>
+      <c r="AG20" s="17"/>
+      <c r="AH20" s="17"/>
+      <c r="AI20" s="17"/>
+      <c r="AJ20" s="17"/>
+      <c r="AK20" s="17"/>
+      <c r="AL20" s="17"/>
+      <c r="AM20" s="17"/>
+      <c r="AN20" s="17"/>
+      <c r="AO20" s="17"/>
+      <c r="AP20" s="17"/>
+      <c r="AQ20" s="17"/>
+      <c r="AR20" s="17"/>
+      <c r="AS20" s="17"/>
+      <c r="AT20" s="17"/>
+      <c r="AU20" s="17"/>
+      <c r="AV20" s="17"/>
+      <c r="AW20" s="17"/>
+      <c r="AX20" s="17"/>
+      <c r="AY20" s="17"/>
+      <c r="AZ20" s="17"/>
+      <c r="BA20" s="17"/>
+      <c r="BB20" s="17"/>
+      <c r="BC20" s="17"/>
+      <c r="BD20" s="17"/>
+      <c r="BE20" s="17"/>
+      <c r="BF20" s="17"/>
+      <c r="BG20" s="17"/>
+      <c r="BH20" s="17"/>
+      <c r="BI20" s="17"/>
     </row>
-    <row r="20" spans="1:97" ht="21" customHeight="1">
-[...69 lines deleted...]
-      <c r="W21" s="1" t="s">
+    <row r="21" spans="1:109" s="2" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="W21" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="Y21" s="2"/>
+      <c r="Y21" s="4"/>
       <c r="AH21" s="18" t="s">
         <v>5</v>
       </c>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="18"/>
       <c r="AK21" s="18"/>
       <c r="AT21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AU21" s="18"/>
       <c r="AV21" s="18"/>
       <c r="AW21" s="18"/>
       <c r="BF21" s="18" t="s">
         <v>5</v>
       </c>
       <c r="BG21" s="18"/>
       <c r="BH21" s="18"/>
       <c r="BI21" s="18"/>
       <c r="BR21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
       <c r="CD21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CE21" s="18"/>
       <c r="CF21" s="18"/>
       <c r="CG21" s="18"/>
-      <c r="CQ21" s="21" t="s">
+      <c r="CQ21" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="CR21" s="21"/>
-      <c r="CS21" s="21"/>
+      <c r="CR21" s="16"/>
+      <c r="CS21" s="16"/>
+      <c r="DC21" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DD21" s="16"/>
+      <c r="DE21" s="16"/>
     </row>
-    <row r="22" spans="1:97" ht="20.25" customHeight="1" thickBot="1">
+    <row r="22" spans="1:109" s="2" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="19"/>
-      <c r="B22" s="15" t="s">
+      <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C22" s="16"/>
-[...10 lines deleted...]
-      <c r="N22" s="15" t="s">
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="O22" s="16"/>
-[...10 lines deleted...]
-      <c r="Z22" s="15" t="s">
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="14"/>
+      <c r="T22" s="14"/>
+      <c r="U22" s="14"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="14"/>
+      <c r="X22" s="14"/>
+      <c r="Y22" s="15"/>
+      <c r="Z22" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="AA22" s="16"/>
-[...10 lines deleted...]
-      <c r="AL22" s="15" t="s">
+      <c r="AA22" s="14"/>
+      <c r="AB22" s="14"/>
+      <c r="AC22" s="14"/>
+      <c r="AD22" s="14"/>
+      <c r="AE22" s="14"/>
+      <c r="AF22" s="14"/>
+      <c r="AG22" s="14"/>
+      <c r="AH22" s="14"/>
+      <c r="AI22" s="14"/>
+      <c r="AJ22" s="14"/>
+      <c r="AK22" s="15"/>
+      <c r="AL22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM22" s="14"/>
+      <c r="AN22" s="14"/>
+      <c r="AO22" s="14"/>
+      <c r="AP22" s="14"/>
+      <c r="AQ22" s="14"/>
+      <c r="AR22" s="14"/>
+      <c r="AS22" s="14"/>
+      <c r="AT22" s="14"/>
+      <c r="AU22" s="14"/>
+      <c r="AV22" s="14"/>
+      <c r="AW22" s="15"/>
+      <c r="AX22" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="AY22" s="14"/>
+      <c r="AZ22" s="14"/>
+      <c r="BA22" s="14"/>
+      <c r="BB22" s="14"/>
+      <c r="BC22" s="14"/>
+      <c r="BD22" s="14"/>
+      <c r="BE22" s="14"/>
+      <c r="BF22" s="14"/>
+      <c r="BG22" s="14"/>
+      <c r="BH22" s="14"/>
+      <c r="BI22" s="15"/>
+      <c r="BJ22" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AM22" s="16"/>
-[...10 lines deleted...]
-      <c r="AX22" s="15" t="s">
+      <c r="BK22" s="14"/>
+      <c r="BL22" s="14"/>
+      <c r="BM22" s="14"/>
+      <c r="BN22" s="14"/>
+      <c r="BO22" s="14"/>
+      <c r="BP22" s="14"/>
+      <c r="BQ22" s="14"/>
+      <c r="BR22" s="14"/>
+      <c r="BS22" s="14"/>
+      <c r="BT22" s="14"/>
+      <c r="BU22" s="15"/>
+      <c r="BV22" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="BW22" s="14"/>
+      <c r="BX22" s="14"/>
+      <c r="BY22" s="14"/>
+      <c r="BZ22" s="14"/>
+      <c r="CA22" s="14"/>
+      <c r="CB22" s="14"/>
+      <c r="CC22" s="14"/>
+      <c r="CD22" s="14"/>
+      <c r="CE22" s="14"/>
+      <c r="CF22" s="14"/>
+      <c r="CG22" s="15"/>
+      <c r="CH22" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="AY22" s="16"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="15" t="s">
+      <c r="CI22" s="14"/>
+      <c r="CJ22" s="14"/>
+      <c r="CK22" s="14"/>
+      <c r="CL22" s="14"/>
+      <c r="CM22" s="14"/>
+      <c r="CN22" s="14"/>
+      <c r="CO22" s="14"/>
+      <c r="CP22" s="14"/>
+      <c r="CQ22" s="14"/>
+      <c r="CR22" s="14"/>
+      <c r="CS22" s="15"/>
+      <c r="CT22" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="CU22" s="14"/>
+      <c r="CV22" s="14"/>
+      <c r="CW22" s="14"/>
+      <c r="CX22" s="14"/>
+      <c r="CY22" s="14"/>
+      <c r="CZ22" s="14"/>
+      <c r="DA22" s="14"/>
+      <c r="DB22" s="14"/>
+      <c r="DC22" s="14"/>
+      <c r="DD22" s="14"/>
+      <c r="DE22" s="15"/>
+    </row>
+    <row r="23" spans="1:109" s="2" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A23" s="20"/>
+      <c r="B23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="S23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="U23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AT23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AW23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AX23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BD23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BH23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BJ23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BL23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BM23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BN23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BO23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BP23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BR23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BS23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BT23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BX23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BY23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BZ23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="CC23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="CD23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="CE23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="CG23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH23" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="BK22" s="16"/>
-[...10 lines deleted...]
-      <c r="BV22" s="15" t="s">
+      <c r="CI23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CJ23" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="BW22" s="16"/>
-[...10 lines deleted...]
-      <c r="CH22" s="15" t="s">
+      <c r="CK23" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="CI22" s="16"/>
-[...9 lines deleted...]
-      <c r="CS22" s="17"/>
+      <c r="CL23" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CM23" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CN23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="CO23" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP23" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="CQ23" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="CR23" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="CS23" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="CT23" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="CU23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="CV23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="CW23" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="CX23" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="CY23" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="CZ23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="DA23" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="DB23" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="DC23" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD23" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="DE23" s="5" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="23" spans="1:97" ht="28.5" customHeight="1" thickBot="1">
-[...288 lines deleted...]
-      </c>
+    <row r="24" spans="1:109" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="9">
+        <v>1087.9220374591055</v>
+      </c>
+      <c r="C24" s="9">
+        <v>1071.5353852617668</v>
+      </c>
+      <c r="D24" s="9">
+        <v>1334.4833365910479</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2525.6713349661754</v>
+      </c>
+      <c r="F24" s="9">
+        <v>1952.8869091044426</v>
+      </c>
+      <c r="G24" s="10">
+        <v>2104.4656870844296</v>
+      </c>
+      <c r="H24" s="10">
+        <v>1702.9950220768737</v>
+      </c>
+      <c r="I24" s="8">
+        <v>1024.925664031191</v>
+      </c>
+      <c r="J24" s="8">
+        <v>879.33118713812837</v>
+      </c>
+      <c r="K24" s="9">
+        <v>790.85705407746764</v>
+      </c>
+      <c r="L24" s="9">
+        <v>758.16526318627325</v>
+      </c>
+      <c r="M24" s="9">
+        <v>1330.2791518227068</v>
+      </c>
+      <c r="N24" s="8">
+        <v>1114.9838987178809</v>
+      </c>
+      <c r="O24" s="8">
+        <v>1207.2723036650718</v>
+      </c>
+      <c r="P24" s="8">
+        <v>1125.7165413006232</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>2206.0991081820994</v>
+      </c>
+      <c r="R24" s="8">
+        <v>2414.8175831384078</v>
+      </c>
+      <c r="S24" s="8">
+        <v>2715.6927520005629</v>
+      </c>
+      <c r="T24" s="8">
+        <v>1761.5075045298745</v>
+      </c>
+      <c r="U24" s="8">
+        <v>1534.8684757514609</v>
+      </c>
+      <c r="V24" s="8">
+        <v>1087.2040402967068</v>
+      </c>
+      <c r="W24" s="8">
+        <v>1260.4912965189405</v>
+      </c>
+      <c r="X24" s="8">
+        <v>1077.4591375319928</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>1650.588807709167</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>1352.3427529361261</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>1359.2343585324693</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>1366.0414823266306</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>2156.8840178884093</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>2701.2494217712356</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>3152.7627864188112</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>2031.9202086854248</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>1788.3546140731837</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>1345.9956803431382</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>1570.3361378623019</v>
+      </c>
+      <c r="AJ24" s="8">
+        <v>1289.1420028109314</v>
+      </c>
+      <c r="AK24" s="8">
+        <v>1821.930051324307</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>1848.5228414932994</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>1710.1546150652794</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>1813.2878615582413</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>2458.8617557009593</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>3307.2258623584275</v>
+      </c>
+      <c r="AQ24" s="8">
+        <v>4149.1898914940921</v>
+      </c>
+      <c r="AR24" s="11">
+        <v>2558.3026308902449</v>
+      </c>
+      <c r="AS24" s="11">
+        <v>2173.8270126576281</v>
+      </c>
+      <c r="AT24" s="8">
+        <v>1780.5557290094796</v>
+      </c>
+      <c r="AU24" s="8">
+        <v>1870.6462683938244</v>
+      </c>
+      <c r="AV24" s="8">
+        <v>1635.3618985883163</v>
+      </c>
+      <c r="AW24" s="8">
+        <v>2527.8586336112216</v>
+      </c>
+      <c r="AX24" s="8">
+        <v>1911.8945074989945</v>
+      </c>
+      <c r="AY24" s="8">
+        <v>2330.930497697113</v>
+      </c>
+      <c r="AZ24" s="8">
+        <v>2028.0551550332589</v>
+      </c>
+      <c r="BA24" s="8">
+        <v>2689.3367174579198</v>
+      </c>
+      <c r="BB24" s="8">
+        <v>2540.2691469622087</v>
+      </c>
+      <c r="BC24" s="8">
+        <v>2664.1669403280293</v>
+      </c>
+      <c r="BD24" s="10">
+        <v>2113.7715399025833</v>
+      </c>
+      <c r="BE24" s="10">
+        <v>1880.3455062124431</v>
+      </c>
+      <c r="BF24" s="8">
+        <v>1721.8234661890174</v>
+      </c>
+      <c r="BG24" s="8">
+        <v>1667.9873311823599</v>
+      </c>
+      <c r="BH24" s="8">
+        <v>1706.9664524756663</v>
+      </c>
+      <c r="BI24" s="8">
+        <v>2517.1099475741084</v>
+      </c>
+      <c r="BJ24" s="8">
+        <v>2466.9525814891413</v>
+      </c>
+      <c r="BK24" s="8">
+        <v>2436.0600286215704</v>
+      </c>
+      <c r="BL24" s="8">
+        <v>2519.5066714227796</v>
+      </c>
+      <c r="BM24" s="8">
+        <v>3137.6588714284153</v>
+      </c>
+      <c r="BN24" s="8">
+        <v>3363.2</v>
+      </c>
+      <c r="BO24" s="8">
+        <v>3323.6</v>
+      </c>
+      <c r="BP24" s="8">
+        <v>2861.5</v>
+      </c>
+      <c r="BQ24" s="8">
+        <v>2662.9</v>
+      </c>
+      <c r="BR24" s="8">
+        <v>2186.8000000000002</v>
+      </c>
+      <c r="BS24" s="8">
+        <v>4011.1</v>
+      </c>
+      <c r="BT24" s="8">
+        <v>2409.8000000000002</v>
+      </c>
+      <c r="BU24" s="8">
+        <v>3078.3</v>
+      </c>
+      <c r="BV24" s="8">
+        <v>2574.8000000000002</v>
+      </c>
+      <c r="BW24" s="8">
+        <v>4556.1000000000004</v>
+      </c>
+      <c r="BX24" s="8">
+        <v>7872.6</v>
+      </c>
+      <c r="BY24" s="8">
+        <v>11188.2</v>
+      </c>
+      <c r="BZ24" s="8">
+        <v>14411</v>
+      </c>
+      <c r="CA24" s="8">
+        <v>18301.900000000001</v>
+      </c>
+      <c r="CB24" s="8">
+        <v>21564.7</v>
+      </c>
+      <c r="CC24" s="8">
+        <v>24359.9</v>
+      </c>
+      <c r="CD24" s="8">
+        <v>26863.3</v>
+      </c>
+      <c r="CE24" s="8">
+        <v>29719.7</v>
+      </c>
+      <c r="CF24" s="8">
+        <v>32496</v>
+      </c>
+      <c r="CG24" s="8">
+        <v>36025.300000000003</v>
+      </c>
+      <c r="CH24" s="8">
+        <v>2803.6538067136844</v>
+      </c>
+      <c r="CI24" s="8">
+        <v>5625.7953753962338</v>
+      </c>
+      <c r="CJ24" s="8">
+        <v>8494.4101320794434</v>
+      </c>
+      <c r="CK24" s="8">
+        <v>11849.379672848187</v>
+      </c>
+      <c r="CL24" s="8">
+        <v>15564.075036343998</v>
+      </c>
+      <c r="CM24" s="8">
+        <v>19583.424455620734</v>
+      </c>
+      <c r="CN24" s="8">
+        <v>3493.1880374816519</v>
+      </c>
+      <c r="CO24" s="8">
+        <v>3278.6362476996778</v>
+      </c>
+      <c r="CP24" s="8">
+        <v>3085.7378662276569</v>
+      </c>
+      <c r="CQ24" s="8">
+        <v>3483.6118409014343</v>
+      </c>
+      <c r="CR24" s="8">
+        <v>3397.9290618513442</v>
+      </c>
+      <c r="CS24" s="8">
+        <v>4164.2501828381601</v>
+      </c>
+      <c r="CT24" s="8">
+        <v>3531.2944305448691</v>
+      </c>
+      <c r="CU24" s="8">
+        <v>18.667551853159477</v>
+      </c>
+      <c r="CV24" s="8">
+        <v>3549.5247696524957</v>
+      </c>
+      <c r="CW24" s="8">
+        <v>4428.9464102562069</v>
+      </c>
+      <c r="CX24" s="8">
+        <v>4847.7020887058025</v>
+      </c>
+      <c r="CY24" s="8">
+        <v>4234.5050063427943</v>
+      </c>
+      <c r="CZ24" s="8">
+        <v>3716.1885168465278</v>
+      </c>
+      <c r="DA24" s="8"/>
+      <c r="DB24" s="8"/>
+      <c r="DC24" s="8"/>
+      <c r="DD24" s="8"/>
+      <c r="DE24" s="8"/>
     </row>
-    <row r="24" spans="1:97">
-[...286 lines deleted...]
-    </row>
+    <row r="25" spans="1:109" s="2" customFormat="1" ht="11.25"/>
+    <row r="26" spans="1:109" s="2" customFormat="1" ht="11.25"/>
+    <row r="27" spans="1:109" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="68">
-[...7 lines deleted...]
-    <mergeCell ref="CQ15:CS15"/>
+  <mergeCells count="76">
+    <mergeCell ref="CT16:DE16"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC9:DE9"/>
+    <mergeCell ref="CT10:DE10"/>
+    <mergeCell ref="DC15:DE15"/>
+    <mergeCell ref="BV16:CG16"/>
+    <mergeCell ref="CD21:CG21"/>
+    <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD9:CG9"/>
+    <mergeCell ref="BV10:CG10"/>
+    <mergeCell ref="CD15:CG15"/>
+    <mergeCell ref="BJ16:BU16"/>
+    <mergeCell ref="BR21:BU21"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR9:BU9"/>
+    <mergeCell ref="BJ10:BU10"/>
+    <mergeCell ref="BR15:BU15"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF9:BI9"/>
+    <mergeCell ref="AX10:BI10"/>
+    <mergeCell ref="BF15:BI15"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="A20:BI20"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AH21:AK21"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="BF21:BI21"/>
+    <mergeCell ref="AT21:AW21"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="N10:Y10"/>
+    <mergeCell ref="N16:Y16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL10:AW10"/>
+    <mergeCell ref="Z10:AK10"/>
+    <mergeCell ref="Z16:AK16"/>
+    <mergeCell ref="AL16:AW16"/>
     <mergeCell ref="A2:BI2"/>
     <mergeCell ref="A8:BI8"/>
     <mergeCell ref="A14:BI14"/>
     <mergeCell ref="AT15:AW15"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH9:AK9"/>
     <mergeCell ref="AH15:AK15"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AT9:AW9"/>
     <mergeCell ref="BF3:BI3"/>
-    <mergeCell ref="N10:Y10"/>
-[...42 lines deleted...]
-    <mergeCell ref="CD15:CG15"/>
+    <mergeCell ref="CH16:CS16"/>
+    <mergeCell ref="CQ21:CS21"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ9:CS9"/>
+    <mergeCell ref="CH10:CS10"/>
+    <mergeCell ref="CQ15:CS15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4087,88 +4448,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E5E27A-6388-442A-A0B5-BAD243FBA00C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E5E27A-6388-442A-A0B5-BAD243FBA00C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gross output by month</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>