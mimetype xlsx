--- v0 (2026-05-14)
+++ v1 (2026-07-21)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.seitkazina\Desktop\Динамика 2025 год\Динамика инвест 2025_англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="12030" yWindow="795" windowWidth="15210" windowHeight="10710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24885" windowHeight="9420"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="58">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Transport and warehousing</t>
   </si>
   <si>
     <t>Information and communication</t>
   </si>
   <si>
     <t>Operations with real estate</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -256,61 +260,64 @@
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Starting from 2022, excluding the Ulytau region </t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">2025 </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -410,78 +417,72 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -514,184 +515,197 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -827,3368 +841,3526 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AR47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AT47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="X1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A31" sqref="A31"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AE13" sqref="AE13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="39.140625" style="10" customWidth="1"/>
-[...39 lines deleted...]
-    <col min="45" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="39.140625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" style="8" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="34" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="34" customWidth="1"/>
+    <col min="9" max="9" width="10" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="34" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10" style="34" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="34" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10" style="8" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.28515625" style="8" customWidth="1"/>
+    <col min="19" max="20" width="10.5703125" style="8" customWidth="1"/>
+    <col min="21" max="21" width="10.28515625" style="8" customWidth="1"/>
+    <col min="22" max="22" width="11.140625" style="8" customWidth="1"/>
+    <col min="23" max="23" width="10.7109375" style="8" customWidth="1"/>
+    <col min="24" max="24" width="11" style="8" customWidth="1"/>
+    <col min="25" max="26" width="10.85546875" style="8" customWidth="1"/>
+    <col min="27" max="27" width="12.140625" style="8" customWidth="1"/>
+    <col min="28" max="28" width="11.42578125" style="8" customWidth="1"/>
+    <col min="29" max="29" width="10.85546875" style="8" customWidth="1"/>
+    <col min="30" max="30" width="11.85546875" style="8" customWidth="1"/>
+    <col min="31" max="32" width="12.140625" style="8" customWidth="1"/>
+    <col min="33" max="33" width="11.28515625" style="8" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" style="8"/>
+    <col min="35" max="35" width="11.28515625" style="8" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" style="8"/>
+    <col min="37" max="37" width="11.5703125" style="8" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" style="8"/>
+    <col min="39" max="39" width="9.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" style="8"/>
+    <col min="41" max="41" width="10" style="8" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="10.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="10.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="9"/>
-[...48 lines deleted...]
-      <c r="AO2" s="37" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+    </row>
+    <row r="2" spans="1:46" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="T2" s="11"/>
+      <c r="U2" s="11"/>
+      <c r="AB2" s="11"/>
+      <c r="AF2" s="11"/>
+      <c r="AN2" s="12"/>
+      <c r="AO2" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="AP2" s="37"/>
-[...4 lines deleted...]
-      <c r="A3" s="15"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="38"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+    </row>
+    <row r="3" spans="1:46" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="13"/>
       <c r="B3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="E3" s="14" t="s">
         <v>33</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G3" s="17" t="s">
+      <c r="G3" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="O3" s="16" t="s">
+      <c r="O3" s="14" t="s">
         <v>38</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" s="16" t="s">
+      <c r="Q3" s="14" t="s">
         <v>39</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="S3" s="16" t="s">
+      <c r="S3" s="14" t="s">
         <v>40</v>
       </c>
       <c r="T3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="U3" s="16" t="s">
+      <c r="U3" s="14" t="s">
         <v>41</v>
       </c>
       <c r="V3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="W3" s="16" t="s">
+      <c r="W3" s="14" t="s">
         <v>42</v>
       </c>
       <c r="X3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="Y3" s="16" t="s">
+      <c r="Y3" s="14" t="s">
         <v>43</v>
       </c>
       <c r="Z3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AA3" s="16" t="s">
+      <c r="AA3" s="14" t="s">
         <v>44</v>
       </c>
       <c r="AB3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AC3" s="16" t="s">
+      <c r="AC3" s="14" t="s">
         <v>45</v>
       </c>
       <c r="AD3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AE3" s="16" t="s">
+      <c r="AE3" s="14" t="s">
         <v>46</v>
       </c>
       <c r="AF3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AG3" s="16" t="s">
+      <c r="AG3" s="14" t="s">
         <v>47</v>
       </c>
       <c r="AH3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AI3" s="16" t="s">
+      <c r="AI3" s="14" t="s">
         <v>48</v>
       </c>
       <c r="AJ3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AK3" s="16" t="s">
+      <c r="AK3" s="14" t="s">
         <v>49</v>
       </c>
       <c r="AL3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="AM3" s="16" t="s">
+      <c r="AM3" s="14" t="s">
         <v>50</v>
       </c>
       <c r="AN3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="AO3" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AP3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="AQ3" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AR3" s="2" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="AS3" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT3" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B4" s="17">
         <v>67157331</v>
       </c>
-      <c r="C4" s="19">
+      <c r="C4" s="17">
         <v>96650114</v>
       </c>
-      <c r="D4" s="20">
+      <c r="D4" s="18">
         <v>137.6</v>
       </c>
-      <c r="E4" s="19">
+      <c r="E4" s="17">
         <v>153438182</v>
       </c>
-      <c r="F4" s="20">
+      <c r="F4" s="18">
         <v>147.30000000000001</v>
       </c>
-      <c r="G4" s="19">
+      <c r="G4" s="17">
         <v>134157248</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="18">
         <v>83.1</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I4" s="17">
         <v>151886998</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="18">
         <v>108.1</v>
       </c>
-      <c r="K4" s="19">
+      <c r="K4" s="17">
         <v>210247340</v>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="18">
         <v>129.5</v>
       </c>
-      <c r="M4" s="19">
+      <c r="M4" s="17">
         <v>214076318</v>
       </c>
-      <c r="N4" s="20">
+      <c r="N4" s="18">
         <v>96.512964792908917</v>
       </c>
-      <c r="O4" s="19">
+      <c r="O4" s="17">
         <v>211084984</v>
       </c>
-      <c r="P4" s="20">
+      <c r="P4" s="18">
         <v>93</v>
       </c>
-      <c r="Q4" s="19">
+      <c r="Q4" s="17">
         <v>253048197</v>
       </c>
-      <c r="R4" s="20">
+      <c r="R4" s="18">
         <v>112.4</v>
       </c>
-      <c r="S4" s="19">
+      <c r="S4" s="17">
         <v>323816247</v>
       </c>
-      <c r="T4" s="20">
+      <c r="T4" s="18">
         <v>121.6</v>
       </c>
-      <c r="U4" s="19">
+      <c r="U4" s="17">
         <v>405015132</v>
       </c>
-      <c r="V4" s="20">
+      <c r="V4" s="18">
         <v>118.7</v>
       </c>
-      <c r="W4" s="19">
+      <c r="W4" s="17">
         <v>411851992</v>
       </c>
-      <c r="X4" s="20">
+      <c r="X4" s="18">
         <v>96.6</v>
       </c>
-      <c r="Y4" s="19">
+      <c r="Y4" s="17">
         <v>343351103</v>
       </c>
-      <c r="Z4" s="20">
+      <c r="Z4" s="18">
         <v>81.099999999999994</v>
       </c>
-      <c r="AA4" s="19">
+      <c r="AA4" s="17">
         <v>317571168</v>
       </c>
-      <c r="AB4" s="20">
+      <c r="AB4" s="18">
         <v>89.9</v>
       </c>
-      <c r="AC4" s="19">
+      <c r="AC4" s="17">
         <v>363266850</v>
       </c>
-      <c r="AD4" s="20">
+      <c r="AD4" s="18">
         <v>111.7</v>
       </c>
-      <c r="AE4" s="19">
+      <c r="AE4" s="17">
         <v>489029821</v>
       </c>
-      <c r="AF4" s="20">
+      <c r="AF4" s="18">
         <v>125.7</v>
       </c>
       <c r="AG4" s="3">
         <v>811432734</v>
       </c>
       <c r="AH4" s="4">
         <v>161.30000000000001</v>
       </c>
-      <c r="AI4" s="19">
+      <c r="AI4" s="17">
         <v>692347518</v>
       </c>
-      <c r="AJ4" s="21">
+      <c r="AJ4" s="19">
         <v>84.9</v>
       </c>
       <c r="AK4" s="3">
         <v>796866367</v>
       </c>
       <c r="AL4" s="4">
         <v>110.5</v>
       </c>
-      <c r="AM4" s="22">
+      <c r="AM4" s="20">
         <v>724917845</v>
       </c>
-      <c r="AN4" s="23">
+      <c r="AN4" s="21">
         <v>110.7</v>
       </c>
-      <c r="AO4" s="22">
+      <c r="AO4" s="20">
         <v>876522542</v>
       </c>
-      <c r="AP4" s="23">
+      <c r="AP4" s="21">
         <v>115.3</v>
       </c>
       <c r="AQ4" s="3">
         <v>1456700866</v>
       </c>
       <c r="AR4" s="4">
         <v>163.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="AS4" s="3">
+        <v>1444734092</v>
+      </c>
+      <c r="AT4" s="4">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="19"/>
-[...29 lines deleted...]
-      <c r="AF5" s="20"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="18"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="17"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="17"/>
+      <c r="X5" s="18"/>
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="18"/>
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="18"/>
+      <c r="AC5" s="17"/>
+      <c r="AD5" s="18"/>
+      <c r="AE5" s="17"/>
+      <c r="AF5" s="18"/>
       <c r="AG5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AH5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AI5" s="25"/>
-      <c r="AJ5" s="25" t="s">
+      <c r="AI5" s="23"/>
+      <c r="AJ5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AL5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="26" t="s">
+      <c r="AM5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AN5" s="26" t="s">
+      <c r="AN5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AO5" s="22" t="s">
+      <c r="AO5" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AP5" s="23" t="s">
+      <c r="AP5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="AQ5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AR5" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="AS5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="17">
         <v>492394</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C6" s="17">
         <v>1284533</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="18">
         <v>249.4</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="17">
         <v>1694778</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="18">
         <v>122.4</v>
       </c>
-      <c r="G6" s="19">
+      <c r="G6" s="17">
         <v>1274255</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="18">
         <v>71.5</v>
       </c>
-      <c r="I6" s="19">
+      <c r="I6" s="17">
         <v>1722719</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J6" s="18">
         <v>129.1</v>
       </c>
-      <c r="K6" s="19">
+      <c r="K6" s="17">
         <v>2426630</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="18">
         <v>131.80000000000001</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="17">
         <v>2464466</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="18">
         <v>96.264643965409647</v>
       </c>
-      <c r="O6" s="19">
+      <c r="O6" s="17">
         <v>6641635</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="18">
         <v>254.2</v>
       </c>
-      <c r="Q6" s="19">
+      <c r="Q6" s="17">
         <v>5302285</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="18">
         <v>74.8</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="17">
         <v>8256011</v>
       </c>
-      <c r="T6" s="20">
+      <c r="T6" s="18">
         <v>148</v>
       </c>
-      <c r="U6" s="19">
+      <c r="U6" s="17">
         <v>4413721</v>
       </c>
-      <c r="V6" s="20">
+      <c r="V6" s="18">
         <v>50.7</v>
       </c>
-      <c r="W6" s="19">
+      <c r="W6" s="17">
         <v>12500233</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X6" s="18">
         <v>269</v>
       </c>
-      <c r="Y6" s="19">
+      <c r="Y6" s="17">
         <v>7004818</v>
       </c>
-      <c r="Z6" s="20">
+      <c r="Z6" s="18">
         <v>54.5</v>
       </c>
-      <c r="AA6" s="19">
+      <c r="AA6" s="17">
         <v>8927862</v>
       </c>
-      <c r="AB6" s="20">
+      <c r="AB6" s="18">
         <v>122.2</v>
       </c>
-      <c r="AC6" s="19">
+      <c r="AC6" s="17">
         <v>9639973</v>
       </c>
-      <c r="AD6" s="20">
+      <c r="AD6" s="18">
         <v>105.5</v>
       </c>
-      <c r="AE6" s="19">
+      <c r="AE6" s="17">
         <v>13805950</v>
       </c>
-      <c r="AF6" s="20">
+      <c r="AF6" s="18">
         <v>133.69999999999999</v>
       </c>
       <c r="AG6" s="3">
         <v>18892645</v>
       </c>
       <c r="AH6" s="4">
         <v>133</v>
       </c>
-      <c r="AI6" s="19">
+      <c r="AI6" s="17">
         <v>25708008</v>
       </c>
-      <c r="AJ6" s="21">
+      <c r="AJ6" s="19">
         <v>135.4</v>
       </c>
       <c r="AK6" s="3">
         <v>32274495</v>
       </c>
       <c r="AL6" s="4">
         <v>120.5</v>
       </c>
-      <c r="AM6" s="22">
+      <c r="AM6" s="20">
         <v>27429209</v>
       </c>
-      <c r="AN6" s="23">
+      <c r="AN6" s="21">
         <v>85.7</v>
       </c>
-      <c r="AO6" s="22">
+      <c r="AO6" s="20">
         <v>24187286</v>
       </c>
-      <c r="AP6" s="23">
+      <c r="AP6" s="21">
         <v>84.1</v>
       </c>
       <c r="AQ6" s="3">
         <v>26382428</v>
       </c>
       <c r="AR6" s="4">
         <v>107.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="AS6" s="3">
+        <v>71971998</v>
+      </c>
+      <c r="AT6" s="4">
+        <v>261.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B7" s="17">
         <v>42447186</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="17">
         <v>65390914</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="18">
         <v>147.30000000000001</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="17">
         <v>79988210</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="18">
         <v>113.5</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="17">
         <v>69525991</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="18">
         <v>82.6</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I7" s="17">
         <v>83260223</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="18">
         <v>114.4</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="17">
         <v>129371247</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="18">
         <v>145.4</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="17">
         <v>137469823</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="18">
         <v>100.72033221031964</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="17">
         <v>139659758</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="18">
         <v>95.8</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="17">
         <v>169442471</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="18">
         <v>113.7</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="17">
         <v>212972835</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T7" s="18">
         <v>119.5</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="17">
         <v>202562065</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="18">
         <v>90.2</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="17">
         <v>216072805</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="18">
         <v>101.3</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="17">
         <v>194259209</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="18">
         <v>87.5</v>
       </c>
-      <c r="AA7" s="19">
+      <c r="AA7" s="17">
         <v>197024932</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB7" s="18">
         <v>97.2</v>
       </c>
-      <c r="AC7" s="19">
+      <c r="AC7" s="17">
         <v>222428831</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AD7" s="18">
         <v>110.3</v>
       </c>
-      <c r="AE7" s="19">
+      <c r="AE7" s="17">
         <v>344369195</v>
       </c>
-      <c r="AF7" s="20">
+      <c r="AF7" s="18">
         <v>144.5</v>
       </c>
       <c r="AG7" s="3">
         <v>613997397</v>
       </c>
       <c r="AH7" s="4">
         <v>173.3</v>
       </c>
-      <c r="AI7" s="19">
+      <c r="AI7" s="17">
         <v>410944220</v>
       </c>
-      <c r="AJ7" s="21">
+      <c r="AJ7" s="19">
         <v>66.599999999999994</v>
       </c>
       <c r="AK7" s="3">
         <v>478089101</v>
       </c>
       <c r="AL7" s="4">
         <v>111.6</v>
       </c>
-      <c r="AM7" s="22">
+      <c r="AM7" s="20">
         <v>495252952</v>
       </c>
-      <c r="AN7" s="23">
+      <c r="AN7" s="21">
         <v>132.6</v>
       </c>
-      <c r="AO7" s="22">
+      <c r="AO7" s="20">
         <v>520322527</v>
       </c>
-      <c r="AP7" s="23">
+      <c r="AP7" s="21">
         <v>100.2</v>
       </c>
       <c r="AQ7" s="3">
         <v>907065938</v>
       </c>
       <c r="AR7" s="4">
         <v>171.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="AS7" s="3">
+        <v>845282437</v>
+      </c>
+      <c r="AT7" s="4">
+        <v>89.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="17">
         <v>7780410</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="17">
         <v>13244192</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="18">
         <v>162.69999999999999</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="17">
         <v>14580471</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="18">
         <v>102.1</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="17">
         <v>14373208</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="18">
         <v>93.7</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="17">
         <v>17381566</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="18">
         <v>115.5</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K8" s="17">
         <v>45338534</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="18">
         <v>244</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M8" s="17">
         <v>32271460</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="18">
         <v>67.468131217860744</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="17">
         <v>26526794</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="18">
         <v>77.5</v>
       </c>
-      <c r="Q8" s="19">
+      <c r="Q8" s="17">
         <v>33343168</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="18">
         <v>117.8</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="17">
         <v>48603852</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="18">
         <v>138.6</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="17">
         <v>54527395</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="18">
         <v>106.4</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="17">
         <v>50884541</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="18">
         <v>88.6</v>
       </c>
-      <c r="Y8" s="19">
+      <c r="Y8" s="17">
         <v>51725636</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="18">
         <v>98.9</v>
       </c>
-      <c r="AA8" s="19">
+      <c r="AA8" s="17">
         <v>66791251</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="18">
         <v>123.8</v>
       </c>
-      <c r="AC8" s="19">
+      <c r="AC8" s="17">
         <v>81110000</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="18">
         <v>118.6</v>
       </c>
-      <c r="AE8" s="19">
+      <c r="AE8" s="17">
         <v>115773317</v>
       </c>
-      <c r="AF8" s="20">
+      <c r="AF8" s="18">
         <v>133.30000000000001</v>
       </c>
       <c r="AG8" s="3">
         <v>180786524</v>
       </c>
       <c r="AH8" s="4">
         <v>151.80000000000001</v>
       </c>
-      <c r="AI8" s="19">
+      <c r="AI8" s="17">
         <v>137459325</v>
       </c>
-      <c r="AJ8" s="21">
+      <c r="AJ8" s="19">
         <v>75.7</v>
       </c>
       <c r="AK8" s="3">
         <v>114869875</v>
       </c>
       <c r="AL8" s="4">
         <v>80.2</v>
       </c>
-      <c r="AM8" s="22">
+      <c r="AM8" s="20">
         <v>105664679</v>
       </c>
-      <c r="AN8" s="23">
+      <c r="AN8" s="21">
         <v>123.7</v>
       </c>
-      <c r="AO8" s="22">
+      <c r="AO8" s="20">
         <v>136448786</v>
       </c>
-      <c r="AP8" s="23">
+      <c r="AP8" s="21">
         <v>123.1</v>
       </c>
       <c r="AQ8" s="3">
         <v>301140386</v>
       </c>
       <c r="AR8" s="4">
         <v>217.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="AS8" s="3">
+        <v>190756193</v>
+      </c>
+      <c r="AT8" s="4">
+        <v>60.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="17">
         <v>30155406</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="17">
         <v>48078930</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="18">
         <v>152.4</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="17">
         <v>60861206</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="18">
         <v>117.4</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="17">
         <v>47518285</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="18">
         <v>74.2</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="17">
         <v>54529334</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="18">
         <v>109.6</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="17">
         <v>61677960</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="18">
         <v>105.8</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="17">
         <v>76339740</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="18">
         <v>117.31896309145453</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="17">
         <v>93141037</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="18">
         <v>115.1</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="17">
         <v>97116588</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="18">
         <v>97.7</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="17">
         <v>116383774</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="18">
         <v>113.9</v>
       </c>
-      <c r="U9" s="19">
+      <c r="U9" s="17">
         <v>103439646</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="18">
         <v>84.3</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="17">
         <v>108355269</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="18">
         <v>99.5</v>
       </c>
-      <c r="Y9" s="19">
+      <c r="Y9" s="17">
         <v>99111553</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="18">
         <v>89</v>
       </c>
-      <c r="AA9" s="19">
+      <c r="AA9" s="17">
         <v>86398501</v>
       </c>
-      <c r="AB9" s="20">
+      <c r="AB9" s="18">
         <v>83.6</v>
       </c>
-      <c r="AC9" s="19">
+      <c r="AC9" s="17">
         <v>98015165</v>
       </c>
-      <c r="AD9" s="20">
+      <c r="AD9" s="18">
         <v>110.8</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE9" s="17">
         <v>143834416</v>
       </c>
-      <c r="AF9" s="20">
+      <c r="AF9" s="18">
         <v>137</v>
       </c>
       <c r="AG9" s="3">
         <v>188664342</v>
       </c>
       <c r="AH9" s="4">
         <v>127.5</v>
       </c>
-      <c r="AI9" s="19">
+      <c r="AI9" s="17">
         <v>206964846</v>
       </c>
-      <c r="AJ9" s="21">
+      <c r="AJ9" s="19">
         <v>109.2</v>
       </c>
       <c r="AK9" s="3">
         <v>285365609</v>
       </c>
       <c r="AL9" s="4">
         <v>132.30000000000001</v>
       </c>
-      <c r="AM9" s="22">
+      <c r="AM9" s="20">
         <v>285574533</v>
       </c>
-      <c r="AN9" s="23">
+      <c r="AN9" s="21">
         <v>127.6</v>
       </c>
-      <c r="AO9" s="22">
+      <c r="AO9" s="20">
         <v>287018809</v>
       </c>
-      <c r="AP9" s="23">
+      <c r="AP9" s="21">
         <v>95.8</v>
       </c>
       <c r="AQ9" s="3">
         <v>452024245</v>
       </c>
       <c r="AR9" s="4">
         <v>155.30000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="AS9" s="3">
+        <v>444617818</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="17">
         <v>3235755</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="17">
         <v>2566504</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="18">
         <v>75.8</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="17">
         <v>3225925</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="18">
         <v>116.6</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="17">
         <v>3527319</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="18">
         <v>103.9</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="17">
         <v>5078782</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="18">
         <v>137.5</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="17">
         <v>14572906</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="18">
         <v>268.39999999999998</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="17">
         <v>20415426</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="18">
         <v>132.78830380119882</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="17">
         <v>13381241</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="18">
         <v>61.8</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="17">
         <v>28257272</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="18">
         <v>197.9</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="17">
         <v>31980344</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="18">
         <v>107.6</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="17">
         <v>30417277</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="18">
         <v>90.2</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="17">
         <v>45823513</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="18">
         <v>143.1</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="17">
         <v>37986597</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="18">
         <v>80.599999999999994</v>
       </c>
-      <c r="AA10" s="19">
+      <c r="AA10" s="17">
         <v>34329842</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="18">
         <v>86.6</v>
       </c>
-      <c r="AC10" s="19">
+      <c r="AC10" s="17">
         <v>23207138</v>
       </c>
-      <c r="AD10" s="20">
+      <c r="AD10" s="18">
         <v>66</v>
       </c>
-      <c r="AE10" s="19">
+      <c r="AE10" s="17">
         <v>70344858</v>
       </c>
-      <c r="AF10" s="20">
+      <c r="AF10" s="18">
         <v>283</v>
       </c>
       <c r="AG10" s="3">
         <v>233260539</v>
       </c>
       <c r="AH10" s="4">
         <v>322.3</v>
       </c>
-      <c r="AI10" s="19">
+      <c r="AI10" s="17">
         <v>45797919</v>
       </c>
-      <c r="AJ10" s="21">
+      <c r="AJ10" s="19">
         <v>19.5</v>
       </c>
       <c r="AK10" s="3">
         <v>63378066</v>
       </c>
       <c r="AL10" s="4">
         <v>132.80000000000001</v>
       </c>
-      <c r="AM10" s="22">
+      <c r="AM10" s="20">
         <v>88203855</v>
       </c>
-      <c r="AN10" s="23">
+      <c r="AN10" s="21">
         <v>162.1</v>
       </c>
-      <c r="AO10" s="22">
+      <c r="AO10" s="20">
         <v>72681805</v>
       </c>
-      <c r="AP10" s="23">
+      <c r="AP10" s="21">
         <v>78.599999999999994</v>
       </c>
       <c r="AQ10" s="3">
         <v>130781815</v>
       </c>
       <c r="AR10" s="4">
         <v>177.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="AS10" s="3">
+        <v>176084767</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>129.19999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="19">
+      <c r="B11" s="17">
         <v>1275615</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="17">
         <v>1501288</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="18">
         <v>112.5</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="17">
         <v>1320608</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="18">
         <v>81.599999999999994</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="17">
         <v>4107179</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="18">
         <v>295.60000000000002</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="17">
         <v>6270541</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="18">
         <v>145.80000000000001</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="17">
         <v>7781847</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="18">
         <v>116.1</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="17">
         <v>8443197</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="18">
         <v>102.84229864392805</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="17">
         <v>6610686</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="18">
         <v>73.900000000000006</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="17">
         <v>10725443</v>
       </c>
-      <c r="R11" s="20">
+      <c r="R11" s="18">
         <v>152.1</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="17">
         <v>16004865</v>
       </c>
-      <c r="T11" s="20">
+      <c r="T11" s="18">
         <v>141.80000000000001</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="17">
         <v>14177747</v>
       </c>
-      <c r="V11" s="20">
+      <c r="V11" s="18">
         <v>84</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="17">
         <v>11009482</v>
       </c>
-      <c r="X11" s="20">
+      <c r="X11" s="18">
         <v>73.7</v>
       </c>
-      <c r="Y11" s="19">
+      <c r="Y11" s="17">
         <v>5435423</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="Z11" s="18">
         <v>48</v>
       </c>
-      <c r="AA11" s="19">
+      <c r="AA11" s="17">
         <v>9505338</v>
       </c>
-      <c r="AB11" s="20">
+      <c r="AB11" s="18">
         <v>167.7</v>
       </c>
-      <c r="AC11" s="19">
+      <c r="AC11" s="17">
         <v>20096528</v>
       </c>
-      <c r="AD11" s="20">
+      <c r="AD11" s="18">
         <v>206.5</v>
       </c>
-      <c r="AE11" s="19">
+      <c r="AE11" s="17">
         <v>14416604</v>
       </c>
-      <c r="AF11" s="20">
+      <c r="AF11" s="18">
         <v>67</v>
       </c>
       <c r="AG11" s="3">
         <v>11285992</v>
       </c>
       <c r="AH11" s="4">
         <v>76.099999999999994</v>
       </c>
-      <c r="AI11" s="19">
+      <c r="AI11" s="17">
         <v>20722130</v>
       </c>
-      <c r="AJ11" s="21">
+      <c r="AJ11" s="19">
         <v>182.7</v>
       </c>
       <c r="AK11" s="3">
         <v>14475551</v>
       </c>
       <c r="AL11" s="4">
         <v>67</v>
       </c>
-      <c r="AM11" s="22">
+      <c r="AM11" s="20">
         <v>15809885</v>
       </c>
-      <c r="AN11" s="23">
+      <c r="AN11" s="21">
         <v>162.6</v>
       </c>
-      <c r="AO11" s="22">
+      <c r="AO11" s="20">
         <v>24173127</v>
       </c>
-      <c r="AP11" s="23">
+      <c r="AP11" s="21">
         <v>145.80000000000001</v>
       </c>
       <c r="AQ11" s="3">
         <v>23119492</v>
       </c>
       <c r="AR11" s="4">
         <v>94.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="AS11" s="3">
+        <v>33823659</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="19">
+      <c r="B12" s="17">
         <v>1709866</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="17">
         <v>2481335</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="18">
         <v>138.69999999999999</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="17">
         <v>4339979</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="18">
         <v>162.19999999999999</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="17">
         <v>3494500</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="18">
         <v>76.5</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="17">
         <v>4581593</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="18">
         <v>125.2</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="17">
         <v>2171012</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="18">
         <v>44.3</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="17">
         <v>2177761</v>
       </c>
-      <c r="N12" s="20">
+      <c r="N12" s="18">
         <v>95.081392273232836</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="17">
         <v>2620885</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="18">
         <v>113.5</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="17">
         <v>3692178</v>
       </c>
-      <c r="R12" s="20">
+      <c r="R12" s="18">
         <v>132</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="17">
         <v>7170225</v>
       </c>
-      <c r="T12" s="20">
+      <c r="T12" s="18">
         <v>184.6</v>
       </c>
-      <c r="U12" s="19">
+      <c r="U12" s="17">
         <v>4603856</v>
       </c>
-      <c r="V12" s="20">
+      <c r="V12" s="18">
         <v>60.9</v>
       </c>
-      <c r="W12" s="19">
+      <c r="W12" s="17">
         <v>3348635</v>
       </c>
-      <c r="X12" s="20">
+      <c r="X12" s="18">
         <v>69.099999999999994</v>
       </c>
-      <c r="Y12" s="19">
+      <c r="Y12" s="17">
         <v>3844748</v>
       </c>
-      <c r="Z12" s="20">
+      <c r="Z12" s="18">
         <v>111.7</v>
       </c>
-      <c r="AA12" s="19">
+      <c r="AA12" s="17">
         <v>2054122</v>
       </c>
-      <c r="AB12" s="20">
+      <c r="AB12" s="18">
         <v>51.2</v>
       </c>
-      <c r="AC12" s="19">
+      <c r="AC12" s="17">
         <v>4370749</v>
       </c>
-      <c r="AD12" s="20">
+      <c r="AD12" s="18">
         <v>207.8</v>
       </c>
-      <c r="AE12" s="19">
+      <c r="AE12" s="17">
         <v>4995474</v>
       </c>
-      <c r="AF12" s="20">
+      <c r="AF12" s="18">
         <v>106.7</v>
       </c>
       <c r="AG12" s="3">
         <v>7656244</v>
       </c>
       <c r="AH12" s="4">
         <v>148.9</v>
       </c>
-      <c r="AI12" s="19">
+      <c r="AI12" s="17">
         <v>8505984</v>
       </c>
-      <c r="AJ12" s="21">
+      <c r="AJ12" s="19">
         <v>110.5</v>
       </c>
       <c r="AK12" s="3">
         <v>9595096</v>
       </c>
       <c r="AL12" s="4">
         <v>108.3</v>
       </c>
-      <c r="AM12" s="22">
+      <c r="AM12" s="20">
         <v>11003057</v>
       </c>
-      <c r="AN12" s="23">
+      <c r="AN12" s="21">
         <v>196</v>
       </c>
-      <c r="AO12" s="22">
+      <c r="AO12" s="20">
         <v>8450965</v>
       </c>
-      <c r="AP12" s="23">
+      <c r="AP12" s="21">
         <v>73.2</v>
       </c>
       <c r="AQ12" s="3">
         <v>11069844</v>
       </c>
       <c r="AR12" s="4">
         <v>129.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="AS12" s="3">
+        <v>10580999</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>91.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B13" s="17">
         <v>3174253</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="17">
         <v>5694756</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="18">
         <v>171.5</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="17">
         <v>5802312</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="18">
         <v>94.5</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="17">
         <v>6396727</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="18">
         <v>104.8</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="17">
         <v>10391155</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="18">
         <v>155.19999999999999</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="17">
         <v>7970498</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="18">
         <v>71.8</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="17">
         <v>6654700</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="18">
         <v>79.139001249963826</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="17">
         <v>5427873</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="18">
         <v>76.900000000000006</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="17">
         <v>5669466</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="18">
         <v>97.9</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="17">
         <v>9020166</v>
       </c>
-      <c r="T13" s="20">
+      <c r="T13" s="18">
         <v>151.19999999999999</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="17">
         <v>5888666</v>
       </c>
-      <c r="V13" s="20">
+      <c r="V13" s="18">
         <v>61.9</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="17">
         <v>8225179</v>
       </c>
-      <c r="X13" s="20">
+      <c r="X13" s="18">
         <v>132.6</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="17">
         <v>6978744</v>
       </c>
-      <c r="Z13" s="20">
+      <c r="Z13" s="18">
         <v>82.5</v>
       </c>
-      <c r="AA13" s="19">
+      <c r="AA13" s="17">
         <v>7700638</v>
       </c>
-      <c r="AB13" s="20">
+      <c r="AB13" s="18">
         <v>105.8</v>
       </c>
-      <c r="AC13" s="19">
+      <c r="AC13" s="17">
         <v>11046156</v>
       </c>
-      <c r="AD13" s="20">
+      <c r="AD13" s="18">
         <v>140.1</v>
       </c>
-      <c r="AE13" s="19">
+      <c r="AE13" s="17">
         <v>9574055</v>
       </c>
-      <c r="AF13" s="20">
+      <c r="AF13" s="18">
         <v>80.900000000000006</v>
       </c>
       <c r="AG13" s="3">
         <v>11100400</v>
       </c>
       <c r="AH13" s="4">
         <v>112.7</v>
       </c>
-      <c r="AI13" s="19">
+      <c r="AI13" s="17">
         <v>14921070</v>
       </c>
-      <c r="AJ13" s="21">
+      <c r="AJ13" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="AK13" s="3">
         <v>11589606</v>
       </c>
       <c r="AL13" s="4">
         <v>74.5</v>
       </c>
-      <c r="AM13" s="22">
+      <c r="AM13" s="20">
         <v>7619106</v>
       </c>
-      <c r="AN13" s="23">
+      <c r="AN13" s="21">
         <v>70.3</v>
       </c>
-      <c r="AO13" s="22">
+      <c r="AO13" s="20">
         <v>14051083</v>
       </c>
-      <c r="AP13" s="23">
+      <c r="AP13" s="21">
         <v>175.8</v>
       </c>
       <c r="AQ13" s="3">
         <v>12969498</v>
       </c>
       <c r="AR13" s="4">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="AS13" s="3">
+        <v>25835019</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>191.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="17">
         <v>12084138</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="17">
         <v>10176832</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="18">
         <v>80.5</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="17">
         <v>37420173</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="18">
         <v>341.1</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="17">
         <v>22516357</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="18">
         <v>57.2</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="17">
         <v>16609476</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="18">
         <v>70.5</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="17">
         <v>22948843</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="18">
         <v>129.19999999999999</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="17">
         <v>23025779</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="18">
         <v>95.104502385539121</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="17">
         <v>18065655</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="18">
         <v>74</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="17">
         <v>13678806</v>
       </c>
-      <c r="R14" s="20">
+      <c r="R14" s="18">
         <v>71</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="17">
         <v>36539832</v>
       </c>
-      <c r="T14" s="20" t="s">
+      <c r="T14" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="17">
         <v>149176556</v>
       </c>
-      <c r="V14" s="20">
+      <c r="V14" s="18">
         <v>387.3</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="17">
         <v>117954912</v>
       </c>
-      <c r="X14" s="20">
+      <c r="X14" s="18">
         <v>75.099999999999994</v>
       </c>
-      <c r="Y14" s="19">
+      <c r="Y14" s="17">
         <v>68530274</v>
       </c>
-      <c r="Z14" s="20">
+      <c r="Z14" s="18">
         <v>56.5</v>
       </c>
-      <c r="AA14" s="19">
+      <c r="AA14" s="17">
         <v>44101171</v>
       </c>
-      <c r="AB14" s="20">
+      <c r="AB14" s="18">
         <v>61.7</v>
       </c>
-      <c r="AC14" s="19">
+      <c r="AC14" s="17">
         <v>33324527</v>
       </c>
-      <c r="AD14" s="20">
+      <c r="AD14" s="18">
         <v>73.8</v>
       </c>
-      <c r="AE14" s="19">
+      <c r="AE14" s="17">
         <v>40282780</v>
       </c>
-      <c r="AF14" s="20">
+      <c r="AF14" s="18">
         <v>112.9</v>
       </c>
       <c r="AG14" s="3">
         <v>82431023</v>
       </c>
       <c r="AH14" s="4">
         <v>198.9</v>
       </c>
-      <c r="AI14" s="19">
+      <c r="AI14" s="17">
         <v>102814038</v>
       </c>
-      <c r="AJ14" s="21">
+      <c r="AJ14" s="19">
         <v>124.1</v>
       </c>
       <c r="AK14" s="3">
         <v>108320615</v>
       </c>
       <c r="AL14" s="4">
         <v>101.1</v>
       </c>
-      <c r="AM14" s="22">
+      <c r="AM14" s="20">
         <v>48765868</v>
       </c>
-      <c r="AN14" s="23">
+      <c r="AN14" s="21">
         <v>52.9</v>
       </c>
-      <c r="AO14" s="22">
+      <c r="AO14" s="20">
         <v>168939714</v>
       </c>
-      <c r="AP14" s="23">
+      <c r="AP14" s="21">
         <v>330.2</v>
       </c>
       <c r="AQ14" s="3">
         <v>290562065</v>
       </c>
       <c r="AR14" s="4">
         <v>169.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="AS14" s="3">
+        <v>241299982</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>79.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="19">
+      <c r="B15" s="17">
         <v>227543</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="17">
         <v>472644</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="18">
         <v>198.6</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="17">
         <v>366420</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="18">
         <v>71.900000000000006</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="17">
         <v>655897</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="18">
         <v>170.2</v>
       </c>
-      <c r="I15" s="19">
+      <c r="I15" s="17">
         <v>1702594</v>
       </c>
-      <c r="J15" s="20">
+      <c r="J15" s="18">
         <v>247.9</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="17">
         <v>528036</v>
       </c>
-      <c r="L15" s="20">
+      <c r="L15" s="18">
         <v>29</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="17">
         <v>525344</v>
       </c>
-      <c r="N15" s="20">
+      <c r="N15" s="18">
         <v>94.303494099694987</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="17">
         <v>1767265</v>
       </c>
-      <c r="P15" s="20" t="s">
+      <c r="P15" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="Q15" s="17">
         <v>1067382</v>
       </c>
-      <c r="R15" s="20">
+      <c r="R15" s="18">
         <v>56.6</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="17">
         <v>1047296</v>
       </c>
-      <c r="T15" s="20">
+      <c r="T15" s="18">
         <v>93.3</v>
       </c>
-      <c r="U15" s="19">
+      <c r="U15" s="17">
         <v>929723</v>
       </c>
-      <c r="V15" s="20">
+      <c r="V15" s="18">
         <v>84.2</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="17">
         <v>716212</v>
       </c>
-      <c r="X15" s="20">
+      <c r="X15" s="18">
         <v>73.2</v>
       </c>
-      <c r="Y15" s="19">
+      <c r="Y15" s="17">
         <v>2883442</v>
       </c>
-      <c r="Z15" s="20">
+      <c r="Z15" s="18">
         <v>391.6</v>
       </c>
-      <c r="AA15" s="19">
+      <c r="AA15" s="17">
         <v>1680740</v>
       </c>
-      <c r="AB15" s="20">
+      <c r="AB15" s="18">
         <v>55.9</v>
       </c>
-      <c r="AC15" s="19">
+      <c r="AC15" s="17">
         <v>1974932</v>
       </c>
-      <c r="AD15" s="20">
+      <c r="AD15" s="18">
         <v>114.8</v>
       </c>
-      <c r="AE15" s="19">
+      <c r="AE15" s="17">
         <v>3433331</v>
       </c>
-      <c r="AF15" s="20">
+      <c r="AF15" s="18">
         <v>162.30000000000001</v>
       </c>
       <c r="AG15" s="3">
         <v>2987536</v>
       </c>
       <c r="AH15" s="4">
         <v>84.6</v>
       </c>
-      <c r="AI15" s="19">
+      <c r="AI15" s="17">
         <v>4066916</v>
       </c>
-      <c r="AJ15" s="21">
+      <c r="AJ15" s="19">
         <v>135.5</v>
       </c>
       <c r="AK15" s="3">
         <v>5196567</v>
       </c>
       <c r="AL15" s="4">
         <v>122.6</v>
       </c>
-      <c r="AM15" s="22">
+      <c r="AM15" s="20">
         <v>2470649</v>
       </c>
-      <c r="AN15" s="23">
+      <c r="AN15" s="21">
         <v>48.2</v>
       </c>
-      <c r="AO15" s="22">
+      <c r="AO15" s="20">
         <v>3707040</v>
       </c>
-      <c r="AP15" s="23">
+      <c r="AP15" s="21">
         <v>143</v>
       </c>
       <c r="AQ15" s="3">
         <v>3616956</v>
       </c>
       <c r="AR15" s="4">
         <v>96.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="AS15" s="3">
+        <v>1269073</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>33.700000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="19">
+      <c r="B16" s="17">
         <v>1119342</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="17">
         <v>1379144</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="18">
         <v>117.8</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="17">
         <v>3397092</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="18">
         <v>228.5</v>
       </c>
-      <c r="G16" s="19">
+      <c r="G16" s="17">
         <v>5980921</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="18">
         <v>167.4</v>
       </c>
-      <c r="I16" s="19">
+      <c r="I16" s="17">
         <v>3856274</v>
       </c>
-      <c r="J16" s="20">
+      <c r="J16" s="18">
         <v>61.6</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="17">
         <v>4094797</v>
       </c>
-      <c r="L16" s="20">
+      <c r="L16" s="18">
         <v>99.3</v>
       </c>
-      <c r="M16" s="19">
+      <c r="M16" s="17">
         <v>6678400</v>
       </c>
-      <c r="N16" s="20">
+      <c r="N16" s="18">
         <v>154.5922048595973</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="17">
         <v>3577307</v>
       </c>
-      <c r="P16" s="20">
+      <c r="P16" s="18">
         <v>50.5</v>
       </c>
-      <c r="Q16" s="19">
+      <c r="Q16" s="17">
         <v>4180979</v>
       </c>
-      <c r="R16" s="20">
+      <c r="R16" s="18">
         <v>109.5</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="17">
         <v>3129149</v>
       </c>
-      <c r="T16" s="20">
+      <c r="T16" s="18">
         <v>71.099999999999994</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="17">
         <v>7033141</v>
       </c>
-      <c r="V16" s="20">
+      <c r="V16" s="18">
         <v>213.2</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="17">
         <v>5017203</v>
       </c>
-      <c r="X16" s="20">
+      <c r="X16" s="18">
         <v>67.7</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="17">
         <v>5110270</v>
       </c>
-      <c r="Z16" s="20">
+      <c r="Z16" s="18">
         <v>99.1</v>
       </c>
-      <c r="AA16" s="19">
+      <c r="AA16" s="17">
         <v>2001738</v>
       </c>
-      <c r="AB16" s="20">
+      <c r="AB16" s="18">
         <v>37.6</v>
       </c>
-      <c r="AC16" s="19">
+      <c r="AC16" s="17">
         <v>2000560</v>
       </c>
-      <c r="AD16" s="20">
+      <c r="AD16" s="18">
         <v>97.6</v>
       </c>
-      <c r="AE16" s="19">
+      <c r="AE16" s="17">
         <v>1706968</v>
       </c>
-      <c r="AF16" s="20">
+      <c r="AF16" s="18">
         <v>79.7</v>
       </c>
       <c r="AG16" s="3">
         <v>5539223</v>
       </c>
       <c r="AH16" s="4">
         <v>315.39999999999998</v>
       </c>
-      <c r="AI16" s="19">
+      <c r="AI16" s="17">
         <v>6187244</v>
       </c>
-      <c r="AJ16" s="21">
+      <c r="AJ16" s="19">
         <v>111.1</v>
       </c>
       <c r="AK16" s="3">
         <v>17317397</v>
       </c>
       <c r="AL16" s="4">
         <v>268.60000000000002</v>
       </c>
-      <c r="AM16" s="22">
+      <c r="AM16" s="20">
         <v>2219361</v>
       </c>
-      <c r="AN16" s="23">
+      <c r="AN16" s="21">
         <v>18.7</v>
       </c>
-      <c r="AO16" s="22">
+      <c r="AO16" s="20">
         <v>6615459</v>
       </c>
-      <c r="AP16" s="23">
+      <c r="AP16" s="21">
         <v>284.2</v>
       </c>
       <c r="AQ16" s="3">
         <v>4611484</v>
       </c>
       <c r="AR16" s="4">
         <v>68.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="AS16" s="3">
+        <v>7818057</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>162.69999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="19">
+      <c r="B17" s="17">
         <v>730515</v>
       </c>
-      <c r="C17" s="19">
+      <c r="C17" s="17">
         <v>629397</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="18">
         <v>82.4</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E17" s="17">
         <v>2057004</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="18">
         <v>303.2</v>
       </c>
-      <c r="G17" s="19">
+      <c r="G17" s="17">
         <v>1672556</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="18">
         <v>77.3</v>
       </c>
-      <c r="I17" s="19">
+      <c r="I17" s="17">
         <v>1357963</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="18">
         <v>77.5</v>
       </c>
-      <c r="K17" s="19">
+      <c r="K17" s="17">
         <v>1274969</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="18">
         <v>87.8</v>
       </c>
-      <c r="M17" s="19">
+      <c r="M17" s="17">
         <v>726449</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N17" s="18">
         <v>54.007372036875736</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="17">
         <v>1059242</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="18">
         <v>137.6</v>
       </c>
-      <c r="Q17" s="19">
+      <c r="Q17" s="17">
         <v>1128538</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="18">
         <v>99.9</v>
       </c>
-      <c r="S17" s="19">
+      <c r="S17" s="17">
         <v>1231858</v>
       </c>
-      <c r="T17" s="20">
+      <c r="T17" s="18">
         <v>103.8</v>
       </c>
-      <c r="U17" s="19">
+      <c r="U17" s="17">
         <v>1057674</v>
       </c>
-      <c r="V17" s="20">
+      <c r="V17" s="18">
         <v>81.5</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="17">
         <v>799520</v>
       </c>
-      <c r="X17" s="20">
+      <c r="X17" s="18">
         <v>71.8</v>
       </c>
-      <c r="Y17" s="19">
+      <c r="Y17" s="17">
         <v>1740403</v>
       </c>
-      <c r="Z17" s="20">
+      <c r="Z17" s="18">
         <v>211.8</v>
       </c>
-      <c r="AA17" s="19">
+      <c r="AA17" s="17">
         <v>980088</v>
       </c>
-      <c r="AB17" s="20">
+      <c r="AB17" s="18">
         <v>54</v>
       </c>
-      <c r="AC17" s="19">
+      <c r="AC17" s="17">
         <v>1140595</v>
       </c>
-      <c r="AD17" s="20">
+      <c r="AD17" s="18">
         <v>113.7</v>
       </c>
-      <c r="AE17" s="19">
+      <c r="AE17" s="17">
         <v>1062795</v>
       </c>
-      <c r="AF17" s="20">
+      <c r="AF17" s="18">
         <v>87</v>
       </c>
       <c r="AG17" s="3">
         <v>1901216</v>
       </c>
       <c r="AH17" s="4">
         <v>173.8</v>
       </c>
-      <c r="AI17" s="19">
+      <c r="AI17" s="17">
         <v>1809370</v>
       </c>
-      <c r="AJ17" s="21">
+      <c r="AJ17" s="19">
         <v>94.7</v>
       </c>
       <c r="AK17" s="3">
         <v>1117932</v>
       </c>
       <c r="AL17" s="4">
         <v>59.3</v>
       </c>
-      <c r="AM17" s="22">
+      <c r="AM17" s="20">
         <v>1000480</v>
       </c>
-      <c r="AN17" s="23">
+      <c r="AN17" s="21">
         <v>102.6</v>
       </c>
-      <c r="AO17" s="22">
+      <c r="AO17" s="20">
         <v>1394868</v>
       </c>
-      <c r="AP17" s="23">
+      <c r="AP17" s="21">
         <v>132.9</v>
       </c>
       <c r="AQ17" s="3">
         <v>3184544</v>
       </c>
       <c r="AR17" s="4">
         <v>225.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="AS17" s="3">
+        <v>2657531</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>80.099999999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="19">
+      <c r="B18" s="17">
         <v>1702111</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="17">
         <v>4581568</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="18">
         <v>257.3</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="17">
         <v>9743695</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="18">
         <v>197.3</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G18" s="17">
         <v>10187517</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="18">
         <v>99.4</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I18" s="17">
         <v>12803587</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="18">
         <v>120</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K18" s="17">
         <v>16140732</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="18">
         <v>117.9</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M18" s="17">
         <v>17181721</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N18" s="18">
         <v>100.89995589539753</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="17">
         <v>13709782</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="18">
         <v>75.3</v>
       </c>
-      <c r="Q18" s="19">
+      <c r="Q18" s="17">
         <v>22230347</v>
       </c>
-      <c r="R18" s="20">
+      <c r="R18" s="18">
         <v>152</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="17">
         <v>20813030</v>
       </c>
-      <c r="T18" s="20">
+      <c r="T18" s="18">
         <v>89</v>
       </c>
-      <c r="U18" s="19">
+      <c r="U18" s="17">
         <v>17959184</v>
       </c>
-      <c r="V18" s="20">
+      <c r="V18" s="18">
         <v>81.900000000000006</v>
       </c>
-      <c r="W18" s="19">
+      <c r="W18" s="17">
         <v>30671560</v>
       </c>
-      <c r="X18" s="20">
+      <c r="X18" s="18">
         <v>162.19999999999999</v>
       </c>
-      <c r="Y18" s="19">
+      <c r="Y18" s="17">
         <v>36400296</v>
       </c>
-      <c r="Z18" s="20">
+      <c r="Z18" s="18">
         <v>115.4</v>
       </c>
-      <c r="AA18" s="19">
+      <c r="AA18" s="17">
         <v>37853286</v>
       </c>
-      <c r="AB18" s="20">
+      <c r="AB18" s="18">
         <v>99.7</v>
       </c>
-      <c r="AC18" s="19">
+      <c r="AC18" s="17">
         <v>49709456</v>
       </c>
-      <c r="AD18" s="20">
+      <c r="AD18" s="18">
         <v>128.30000000000001</v>
       </c>
-      <c r="AE18" s="19">
+      <c r="AE18" s="17">
         <v>43890879</v>
       </c>
-      <c r="AF18" s="20">
+      <c r="AF18" s="18">
         <v>82.4</v>
       </c>
       <c r="AG18" s="3">
         <v>43973336</v>
       </c>
       <c r="AH18" s="4">
         <v>97.4</v>
       </c>
-      <c r="AI18" s="19">
+      <c r="AI18" s="17">
         <v>60218972</v>
       </c>
-      <c r="AJ18" s="21">
+      <c r="AJ18" s="19">
         <v>136.30000000000001</v>
       </c>
       <c r="AK18" s="3">
         <v>92889554</v>
       </c>
       <c r="AL18" s="4">
         <v>148</v>
       </c>
-      <c r="AM18" s="22">
+      <c r="AM18" s="20">
         <v>92856787</v>
       </c>
-      <c r="AN18" s="23">
+      <c r="AN18" s="21">
         <v>103.3</v>
       </c>
-      <c r="AO18" s="22">
+      <c r="AO18" s="20">
         <v>78807513</v>
       </c>
-      <c r="AP18" s="23">
+      <c r="AP18" s="21">
         <v>80.900000000000006</v>
       </c>
       <c r="AQ18" s="3">
         <v>118293512</v>
       </c>
       <c r="AR18" s="4">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="AS18" s="3">
+        <v>136186235</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>110.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="19">
+      <c r="B19" s="17">
         <v>350683</v>
       </c>
-      <c r="C19" s="19">
+      <c r="C19" s="17">
         <v>601613</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="18">
         <v>164</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="17">
         <v>1185069</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="18">
         <v>182.7</v>
       </c>
-      <c r="G19" s="19">
+      <c r="G19" s="17">
         <v>2753002</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="18">
         <v>220.8</v>
       </c>
-      <c r="I19" s="19">
+      <c r="I19" s="17">
         <v>2236263</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="18">
         <v>77.599999999999994</v>
       </c>
-      <c r="K19" s="19">
+      <c r="K19" s="17">
         <v>984699</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="18">
         <v>41.2</v>
       </c>
-      <c r="M19" s="19">
+      <c r="M19" s="17">
         <v>1053806</v>
       </c>
-      <c r="N19" s="20">
+      <c r="N19" s="18">
         <v>101.43894189447718</v>
       </c>
-      <c r="O19" s="19">
+      <c r="O19" s="17">
         <v>627654</v>
       </c>
-      <c r="P19" s="20">
+      <c r="P19" s="18">
         <v>56.2</v>
       </c>
-      <c r="Q19" s="19">
+      <c r="Q19" s="17">
         <v>7066319</v>
       </c>
-      <c r="R19" s="20" t="s">
+      <c r="R19" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="S19" s="19">
+      <c r="S19" s="17">
         <v>8142022</v>
       </c>
-      <c r="T19" s="20">
+      <c r="T19" s="18">
         <v>109.5</v>
       </c>
-      <c r="U19" s="19">
+      <c r="U19" s="17">
         <v>1695116</v>
       </c>
-      <c r="V19" s="20">
+      <c r="V19" s="18">
         <v>19.8</v>
       </c>
-      <c r="W19" s="19">
+      <c r="W19" s="17">
         <v>1867566</v>
       </c>
-      <c r="X19" s="20">
+      <c r="X19" s="18">
         <v>104.6</v>
       </c>
-      <c r="Y19" s="19">
+      <c r="Y19" s="17">
         <v>1786923</v>
       </c>
-      <c r="Z19" s="20">
+      <c r="Z19" s="18">
         <v>93.1</v>
       </c>
-      <c r="AA19" s="19">
+      <c r="AA19" s="17">
         <v>1372291</v>
       </c>
-      <c r="AB19" s="20">
+      <c r="AB19" s="18">
         <v>73.599999999999994</v>
       </c>
-      <c r="AC19" s="19">
+      <c r="AC19" s="17">
         <v>1005710</v>
       </c>
-      <c r="AD19" s="20">
+      <c r="AD19" s="18">
         <v>71.599999999999994</v>
       </c>
-      <c r="AE19" s="19">
+      <c r="AE19" s="17">
         <v>1877993</v>
       </c>
-      <c r="AF19" s="20">
+      <c r="AF19" s="18">
         <v>174.3</v>
       </c>
       <c r="AG19" s="3">
         <v>1170846</v>
       </c>
       <c r="AH19" s="4">
         <v>60.6</v>
       </c>
-      <c r="AI19" s="19">
+      <c r="AI19" s="17">
         <v>2067033</v>
       </c>
-      <c r="AJ19" s="21">
+      <c r="AJ19" s="19">
         <v>175.7</v>
       </c>
       <c r="AK19" s="3">
         <v>2808866</v>
       </c>
       <c r="AL19" s="4">
         <v>130.4</v>
       </c>
-      <c r="AM19" s="22">
+      <c r="AM19" s="20">
         <v>2368939</v>
       </c>
-      <c r="AN19" s="23">
+      <c r="AN19" s="21">
         <v>112.2</v>
       </c>
-      <c r="AO19" s="22">
+      <c r="AO19" s="20">
         <v>3908086</v>
       </c>
-      <c r="AP19" s="23">
+      <c r="AP19" s="21">
         <v>157.30000000000001</v>
       </c>
       <c r="AQ19" s="3">
         <v>9012014</v>
       </c>
       <c r="AR19" s="4">
         <v>227.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="AS19" s="3">
+        <v>12917661</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>137.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="19">
+      <c r="B20" s="17">
         <v>130249</v>
       </c>
-      <c r="C20" s="19">
+      <c r="C20" s="17">
         <v>132971</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="18">
         <v>97.6</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="17">
         <v>735247</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="18">
         <v>512.9</v>
       </c>
-      <c r="G20" s="19">
+      <c r="G20" s="17">
         <v>611875</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="18">
         <v>79.099999999999994</v>
       </c>
-      <c r="I20" s="19">
+      <c r="I20" s="17">
         <v>779322</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="18">
         <v>121.6</v>
       </c>
-      <c r="K20" s="19">
+      <c r="K20" s="17">
         <v>429364</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="18">
         <v>51.5</v>
       </c>
-      <c r="M20" s="19">
+      <c r="M20" s="17">
         <v>428039</v>
       </c>
-      <c r="N20" s="20">
+      <c r="N20" s="18">
         <v>94.494221829523156</v>
       </c>
-      <c r="O20" s="19">
+      <c r="O20" s="17">
         <v>383480</v>
       </c>
-      <c r="P20" s="20">
+      <c r="P20" s="18">
         <v>84.5</v>
       </c>
-      <c r="Q20" s="19">
+      <c r="Q20" s="17">
         <v>628745</v>
       </c>
-      <c r="R20" s="20">
+      <c r="R20" s="18">
         <v>153.69999999999999</v>
       </c>
-      <c r="S20" s="19">
+      <c r="S20" s="17">
         <v>2026089</v>
       </c>
-      <c r="T20" s="20" t="s">
+      <c r="T20" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="U20" s="19">
+      <c r="U20" s="17">
         <v>2260535</v>
       </c>
-      <c r="V20" s="20">
+      <c r="V20" s="18">
         <v>105.9</v>
       </c>
-      <c r="W20" s="19">
+      <c r="W20" s="17">
         <v>1663898</v>
       </c>
-      <c r="X20" s="20">
+      <c r="X20" s="18">
         <v>69.900000000000006</v>
       </c>
-      <c r="Y20" s="19">
+      <c r="Y20" s="17">
         <v>1085409</v>
       </c>
-      <c r="Z20" s="20">
+      <c r="Z20" s="18">
         <v>63.5</v>
       </c>
-      <c r="AA20" s="19">
+      <c r="AA20" s="17">
         <v>1941706</v>
       </c>
-      <c r="AB20" s="20">
+      <c r="AB20" s="18">
         <v>171.5</v>
       </c>
-      <c r="AC20" s="19">
+      <c r="AC20" s="17">
         <v>4845039</v>
       </c>
-      <c r="AD20" s="20">
+      <c r="AD20" s="18">
         <v>243.7</v>
       </c>
-      <c r="AE20" s="19">
+      <c r="AE20" s="17">
         <v>1412830</v>
       </c>
-      <c r="AF20" s="20">
+      <c r="AF20" s="18">
         <v>27.2</v>
       </c>
       <c r="AG20" s="3">
         <v>1295004</v>
       </c>
       <c r="AH20" s="4">
         <v>89.1</v>
       </c>
-      <c r="AI20" s="19">
+      <c r="AI20" s="17">
         <v>3654018</v>
       </c>
-      <c r="AJ20" s="21">
+      <c r="AJ20" s="19">
         <v>280.8</v>
       </c>
       <c r="AK20" s="3">
         <v>6918115</v>
       </c>
       <c r="AL20" s="4">
         <v>181.7</v>
       </c>
-      <c r="AM20" s="22">
+      <c r="AM20" s="20">
         <v>9069463</v>
       </c>
-      <c r="AN20" s="23">
+      <c r="AN20" s="21">
         <v>131.6</v>
       </c>
-      <c r="AO20" s="22">
+      <c r="AO20" s="20">
         <v>14014399</v>
       </c>
-      <c r="AP20" s="23">
+      <c r="AP20" s="21">
         <v>147.30000000000001</v>
       </c>
       <c r="AQ20" s="3">
         <v>8405862</v>
       </c>
       <c r="AR20" s="4">
         <v>59.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="AS20" s="3">
+        <v>15105807</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>172.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="19">
+      <c r="B21" s="17">
         <v>885195</v>
       </c>
-      <c r="C21" s="19">
+      <c r="C21" s="17">
         <v>793523</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="18">
         <v>85.7</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E21" s="17">
         <v>479432</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="18">
         <v>56</v>
       </c>
-      <c r="G21" s="19">
+      <c r="G21" s="17">
         <v>1074346</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="18">
         <v>213</v>
       </c>
-      <c r="I21" s="19">
+      <c r="I21" s="17">
         <v>1468458</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="18">
         <v>130.5</v>
       </c>
-      <c r="K21" s="19">
+      <c r="K21" s="17">
         <v>3038476</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="18">
         <v>193.6</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M21" s="17">
         <v>3169012</v>
       </c>
-      <c r="N21" s="20">
+      <c r="N21" s="18">
         <v>98.858863575091476</v>
       </c>
-      <c r="O21" s="19">
+      <c r="O21" s="17">
         <v>1267129</v>
       </c>
-      <c r="P21" s="20">
+      <c r="P21" s="18">
         <v>37.700000000000003</v>
       </c>
-      <c r="Q21" s="19">
+      <c r="Q21" s="17">
         <v>1930268</v>
       </c>
-      <c r="R21" s="20">
+      <c r="R21" s="18">
         <v>142.80000000000001</v>
       </c>
-      <c r="S21" s="19">
+      <c r="S21" s="17">
         <v>2353928</v>
       </c>
-      <c r="T21" s="20">
+      <c r="T21" s="18">
         <v>115.9</v>
       </c>
-      <c r="U21" s="19">
+      <c r="U21" s="17">
         <v>2088776</v>
       </c>
-      <c r="V21" s="20">
+      <c r="V21" s="18">
         <v>84.2</v>
       </c>
-      <c r="W21" s="19">
+      <c r="W21" s="17">
         <v>2354655</v>
       </c>
-      <c r="X21" s="20">
+      <c r="X21" s="18">
         <v>107.1</v>
       </c>
-      <c r="Y21" s="19">
+      <c r="Y21" s="17">
         <v>2085610</v>
       </c>
-      <c r="Z21" s="20">
+      <c r="Z21" s="18">
         <v>86.2</v>
       </c>
-      <c r="AA21" s="19">
+      <c r="AA21" s="17">
         <v>805482</v>
       </c>
-      <c r="AB21" s="20">
+      <c r="AB21" s="18">
         <v>37</v>
       </c>
-      <c r="AC21" s="19">
+      <c r="AC21" s="17">
         <v>4464257</v>
       </c>
-      <c r="AD21" s="20">
+      <c r="AD21" s="18">
         <v>541.29999999999995</v>
       </c>
-      <c r="AE21" s="19">
+      <c r="AE21" s="17">
         <v>3021112</v>
       </c>
-      <c r="AF21" s="20">
+      <c r="AF21" s="18">
         <v>63.2</v>
       </c>
       <c r="AG21" s="3">
         <v>3144477</v>
       </c>
       <c r="AH21" s="4">
         <v>101.2</v>
       </c>
-      <c r="AI21" s="19">
+      <c r="AI21" s="17">
         <v>3860007</v>
       </c>
-      <c r="AJ21" s="21">
+      <c r="AJ21" s="19">
         <v>122.1</v>
       </c>
       <c r="AK21" s="3">
         <v>2406615</v>
       </c>
       <c r="AL21" s="4">
         <v>59.8</v>
       </c>
-      <c r="AM21" s="22">
+      <c r="AM21" s="20">
         <v>1931885</v>
       </c>
-      <c r="AN21" s="23">
+      <c r="AN21" s="21">
         <v>120.3</v>
       </c>
-      <c r="AO21" s="22">
+      <c r="AO21" s="20">
         <v>2774392</v>
       </c>
-      <c r="AP21" s="23">
+      <c r="AP21" s="21">
         <v>136.9</v>
       </c>
       <c r="AQ21" s="3">
         <v>1597327</v>
       </c>
       <c r="AR21" s="4">
         <v>56.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="AS21" s="3">
+        <v>8836832</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>530.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="19">
+      <c r="B22" s="17">
         <v>853450</v>
       </c>
-      <c r="C22" s="19">
+      <c r="C22" s="17">
         <v>1261858</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="18">
         <v>141.4</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="17">
         <v>2538658</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="18">
         <v>186.6</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G22" s="17">
         <v>2733926</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="18">
         <v>102.4</v>
       </c>
-      <c r="I22" s="19">
+      <c r="I22" s="17">
         <v>4993258</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="18">
         <v>174.4</v>
       </c>
-      <c r="K22" s="19">
+      <c r="K22" s="17">
         <v>8804667</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="18">
         <v>164.9</v>
       </c>
-      <c r="M22" s="19">
+      <c r="M22" s="17">
         <v>4751742</v>
       </c>
-      <c r="N22" s="20">
+      <c r="N22" s="18">
         <v>51.154925598896227</v>
       </c>
-      <c r="O22" s="19">
+      <c r="O22" s="17">
         <v>4375974</v>
       </c>
-      <c r="P22" s="20">
+      <c r="P22" s="18">
         <v>86.9</v>
       </c>
-      <c r="Q22" s="19">
+      <c r="Q22" s="17">
         <v>4939563</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="18">
         <v>105.8</v>
       </c>
-      <c r="S22" s="19">
+      <c r="S22" s="17">
         <v>7144680</v>
       </c>
-      <c r="T22" s="20">
+      <c r="T22" s="18">
         <v>137.5</v>
       </c>
-      <c r="U22" s="19">
+      <c r="U22" s="17">
         <v>3574753</v>
       </c>
-      <c r="V22" s="20">
+      <c r="V22" s="18">
         <v>47.5</v>
       </c>
-      <c r="W22" s="19">
+      <c r="W22" s="17">
         <v>6146433</v>
       </c>
-      <c r="X22" s="20">
+      <c r="X22" s="18">
         <v>163.30000000000001</v>
       </c>
-      <c r="Y22" s="19">
+      <c r="Y22" s="17">
         <v>5788841</v>
       </c>
-      <c r="Z22" s="20">
+      <c r="Z22" s="18">
         <v>91.6</v>
       </c>
-      <c r="AA22" s="19">
+      <c r="AA22" s="17">
         <v>4620707</v>
       </c>
-      <c r="AB22" s="20">
+      <c r="AB22" s="18">
         <v>76.5</v>
       </c>
-      <c r="AC22" s="19">
+      <c r="AC22" s="17">
         <v>5570056</v>
       </c>
-      <c r="AD22" s="20">
+      <c r="AD22" s="18">
         <v>117.7</v>
       </c>
-      <c r="AE22" s="19">
+      <c r="AE22" s="17">
         <v>9944567</v>
       </c>
-      <c r="AF22" s="20">
+      <c r="AF22" s="18">
         <v>166.7</v>
       </c>
       <c r="AG22" s="3">
         <v>7340481</v>
       </c>
       <c r="AH22" s="4">
         <v>71.7</v>
       </c>
-      <c r="AI22" s="19">
+      <c r="AI22" s="17">
         <v>13968802</v>
       </c>
-      <c r="AJ22" s="21">
+      <c r="AJ22" s="19">
         <v>189.4</v>
       </c>
       <c r="AK22" s="3">
         <v>8051520</v>
       </c>
       <c r="AL22" s="4">
         <v>55.3</v>
       </c>
-      <c r="AM22" s="22">
+      <c r="AM22" s="20">
         <v>3657553</v>
       </c>
-      <c r="AN22" s="23">
+      <c r="AN22" s="21">
         <v>56.5</v>
       </c>
-      <c r="AO22" s="22">
+      <c r="AO22" s="20">
         <v>9851788</v>
       </c>
-      <c r="AP22" s="23">
+      <c r="AP22" s="21">
         <v>256.8</v>
       </c>
       <c r="AQ22" s="3">
         <v>37879379</v>
       </c>
       <c r="AR22" s="4">
         <v>379.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="AS22" s="3">
+        <v>34387658</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>87.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="19">
+      <c r="B23" s="17">
         <v>176558</v>
       </c>
-      <c r="C23" s="19">
+      <c r="C23" s="17">
         <v>1033125</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="18">
         <v>559.4</v>
       </c>
-      <c r="E23" s="19">
+      <c r="E23" s="17">
         <v>1565802</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="18">
         <v>140.6</v>
       </c>
-      <c r="G23" s="19">
+      <c r="G23" s="17">
         <v>2699797</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="18">
         <v>163.9</v>
       </c>
-      <c r="I23" s="19">
+      <c r="I23" s="17">
         <v>3357611</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="18">
         <v>118.8</v>
       </c>
-      <c r="K23" s="19">
+      <c r="K23" s="17">
         <v>5006500</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="18">
         <v>139.5</v>
       </c>
-      <c r="M23" s="19">
+      <c r="M23" s="17">
         <v>5717944</v>
       </c>
-      <c r="N23" s="20">
+      <c r="N23" s="18">
         <v>108.25630945174119</v>
       </c>
-      <c r="O23" s="19">
+      <c r="O23" s="17">
         <v>5771478</v>
       </c>
-      <c r="P23" s="20">
+      <c r="P23" s="18">
         <v>95.2</v>
       </c>
-      <c r="Q23" s="19">
+      <c r="Q23" s="17">
         <v>4792888</v>
       </c>
-      <c r="R23" s="20">
+      <c r="R23" s="18">
         <v>77.8</v>
       </c>
-      <c r="S23" s="19">
+      <c r="S23" s="17">
         <v>2873453</v>
       </c>
-      <c r="T23" s="20">
+      <c r="T23" s="18">
         <v>57</v>
       </c>
-      <c r="U23" s="19">
+      <c r="U23" s="17">
         <v>663200</v>
       </c>
-      <c r="V23" s="20">
+      <c r="V23" s="18">
         <v>21.9</v>
       </c>
-      <c r="W23" s="19">
+      <c r="W23" s="17">
         <v>2006272</v>
       </c>
-      <c r="X23" s="20" t="s">
+      <c r="X23" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="Y23" s="19">
+      <c r="Y23" s="17">
         <v>5087883</v>
       </c>
-      <c r="Z23" s="20">
+      <c r="Z23" s="18">
         <v>246.7</v>
       </c>
-      <c r="AA23" s="19">
+      <c r="AA23" s="17">
         <v>4853945</v>
       </c>
-      <c r="AB23" s="20">
+      <c r="AB23" s="18">
         <v>91.5</v>
       </c>
-      <c r="AC23" s="19">
+      <c r="AC23" s="17">
         <v>8876190</v>
       </c>
-      <c r="AD23" s="20">
+      <c r="AD23" s="18">
         <v>178.6</v>
       </c>
-      <c r="AE23" s="19">
+      <c r="AE23" s="17">
         <v>7879349</v>
       </c>
-      <c r="AF23" s="20">
+      <c r="AF23" s="18">
         <v>82.9</v>
       </c>
       <c r="AG23" s="3">
         <v>6656831</v>
       </c>
       <c r="AH23" s="4">
         <v>82.1</v>
       </c>
-      <c r="AI23" s="19">
+      <c r="AI23" s="17">
         <v>26441944</v>
       </c>
-      <c r="AJ23" s="21">
+      <c r="AJ23" s="19">
         <v>395.2</v>
       </c>
       <c r="AK23" s="3">
         <v>15403479</v>
       </c>
       <c r="AL23" s="4">
         <v>55.9</v>
       </c>
-      <c r="AM23" s="22">
+      <c r="AM23" s="20">
         <v>15896537</v>
       </c>
-      <c r="AN23" s="23">
+      <c r="AN23" s="21">
         <v>119.4</v>
       </c>
-      <c r="AO23" s="22">
+      <c r="AO23" s="20">
         <v>14885388</v>
       </c>
-      <c r="AP23" s="23">
+      <c r="AP23" s="21">
         <v>89.3</v>
       </c>
       <c r="AQ23" s="3">
         <v>15807148</v>
       </c>
       <c r="AR23" s="4">
         <v>104.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="24" t="s">
+      <c r="AS23" s="3">
+        <v>22013405</v>
+      </c>
+      <c r="AT23" s="4">
+        <v>133.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B24" s="17">
         <v>436905</v>
       </c>
-      <c r="C24" s="19">
+      <c r="C24" s="17">
         <v>470934</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="18">
         <v>103</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="17">
         <v>1965956</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="18">
         <v>387.3</v>
       </c>
-      <c r="G24" s="19">
+      <c r="G24" s="17">
         <v>2393837</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="18">
         <v>115.7</v>
       </c>
-      <c r="I24" s="19">
+      <c r="I24" s="17">
         <v>2513270</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="18">
         <v>100.3</v>
       </c>
-      <c r="K24" s="19">
+      <c r="K24" s="17">
         <v>4620638</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="18">
         <v>172</v>
       </c>
-      <c r="M24" s="19">
+      <c r="M24" s="17">
         <v>1482766</v>
       </c>
-      <c r="N24" s="20">
+      <c r="N24" s="18">
         <v>30.417128605261919</v>
       </c>
-      <c r="O24" s="19">
+      <c r="O24" s="17">
         <v>5039640</v>
       </c>
-      <c r="P24" s="20" t="s">
+      <c r="P24" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="Q24" s="19">
+      <c r="Q24" s="17">
         <v>5906581</v>
       </c>
-      <c r="R24" s="20">
+      <c r="R24" s="18">
         <v>109.8</v>
       </c>
-      <c r="S24" s="19">
+      <c r="S24" s="17">
         <v>892121</v>
       </c>
-      <c r="T24" s="20">
+      <c r="T24" s="18">
         <v>14.4</v>
       </c>
-      <c r="U24" s="19">
+      <c r="U24" s="17">
         <v>841453</v>
       </c>
-      <c r="V24" s="20">
+      <c r="V24" s="18">
         <v>89.5</v>
       </c>
-      <c r="W24" s="19">
+      <c r="W24" s="17">
         <v>2432907</v>
       </c>
-      <c r="X24" s="20" t="s">
+      <c r="X24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="Y24" s="19">
+      <c r="Y24" s="17">
         <v>691390</v>
       </c>
-      <c r="Z24" s="20">
+      <c r="Z24" s="18">
         <v>27.6</v>
       </c>
-      <c r="AA24" s="19">
+      <c r="AA24" s="17">
         <v>1241551</v>
       </c>
-      <c r="AB24" s="20">
+      <c r="AB24" s="18">
         <v>172.2</v>
       </c>
-      <c r="AC24" s="19">
+      <c r="AC24" s="17">
         <v>2025670</v>
       </c>
-      <c r="AD24" s="20">
+      <c r="AD24" s="18">
         <v>159.30000000000001</v>
       </c>
-      <c r="AE24" s="19">
+      <c r="AE24" s="17">
         <v>1228372</v>
       </c>
-      <c r="AF24" s="20">
+      <c r="AF24" s="18">
         <v>56.6</v>
       </c>
       <c r="AG24" s="3">
         <v>3248995</v>
       </c>
       <c r="AH24" s="4">
         <v>257</v>
       </c>
-      <c r="AI24" s="19">
+      <c r="AI24" s="17">
         <v>6189780</v>
       </c>
-      <c r="AJ24" s="21">
+      <c r="AJ24" s="19">
         <v>189.6</v>
       </c>
       <c r="AK24" s="3">
         <v>4293758</v>
       </c>
       <c r="AL24" s="4">
         <v>66.599999999999994</v>
       </c>
-      <c r="AM24" s="22">
+      <c r="AM24" s="20">
         <v>3338830</v>
       </c>
-      <c r="AN24" s="23">
+      <c r="AN24" s="21">
         <v>151.30000000000001</v>
       </c>
-      <c r="AO24" s="22">
+      <c r="AO24" s="20">
         <v>4611791</v>
       </c>
-      <c r="AP24" s="23">
+      <c r="AP24" s="21">
         <v>131.69999999999999</v>
       </c>
       <c r="AQ24" s="3">
         <v>6187576</v>
       </c>
       <c r="AR24" s="4">
         <v>132.30000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="AS24" s="3">
+        <v>8427665</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>130.69999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="26">
         <v>636943</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="26">
         <v>264967</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="27">
         <v>39.799999999999997</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="26">
         <v>158355</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="27">
         <v>55.4</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="26">
         <v>185744</v>
       </c>
-      <c r="H25" s="29">
+      <c r="H25" s="27">
         <v>111.5</v>
       </c>
-      <c r="I25" s="28">
+      <c r="I25" s="26">
         <v>253232</v>
       </c>
-      <c r="J25" s="29">
+      <c r="J25" s="27">
         <v>130.19999999999999</v>
       </c>
-      <c r="K25" s="28">
+      <c r="K25" s="26">
         <v>436232</v>
       </c>
-      <c r="L25" s="29">
+      <c r="L25" s="27">
         <v>161.1</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="26">
         <v>568566</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="27">
         <v>123.54094116970154</v>
       </c>
-      <c r="O25" s="28">
+      <c r="O25" s="26">
         <v>1090227</v>
       </c>
-      <c r="P25" s="29">
+      <c r="P25" s="27">
         <v>180.9</v>
       </c>
-      <c r="Q25" s="28">
+      <c r="Q25" s="26">
         <v>1391381</v>
       </c>
-      <c r="R25" s="29">
+      <c r="R25" s="27">
         <v>119.6</v>
       </c>
-      <c r="S25" s="28">
+      <c r="S25" s="26">
         <v>203552</v>
       </c>
-      <c r="T25" s="29">
+      <c r="T25" s="27">
         <v>13.9</v>
       </c>
-      <c r="U25" s="28">
+      <c r="U25" s="26">
         <v>266713</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="27">
         <v>124.3</v>
       </c>
-      <c r="W25" s="28">
+      <c r="W25" s="26">
         <v>74002</v>
       </c>
-      <c r="X25" s="29">
+      <c r="X25" s="27">
         <v>26.3</v>
       </c>
-      <c r="Y25" s="28">
+      <c r="Y25" s="26">
         <v>72843</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="Z25" s="27">
         <v>95.8</v>
       </c>
-      <c r="AA25" s="28">
+      <c r="AA25" s="26">
         <v>410909</v>
       </c>
-      <c r="AB25" s="29">
+      <c r="AB25" s="27">
         <v>540.79999999999995</v>
       </c>
-      <c r="AC25" s="28">
+      <c r="AC25" s="26">
         <v>844149</v>
       </c>
-      <c r="AD25" s="29">
+      <c r="AD25" s="27">
         <v>200.6</v>
       </c>
-      <c r="AE25" s="28">
+      <c r="AE25" s="26">
         <v>544171</v>
       </c>
-      <c r="AF25" s="29">
+      <c r="AF25" s="27">
         <v>60.2</v>
       </c>
       <c r="AG25" s="6">
         <v>97080</v>
       </c>
       <c r="AH25" s="7">
         <v>17.3</v>
       </c>
-      <c r="AI25" s="28">
+      <c r="AI25" s="26">
         <v>990112</v>
       </c>
-      <c r="AJ25" s="30" t="s">
+      <c r="AJ25" s="28" t="s">
         <v>28</v>
       </c>
       <c r="AK25" s="6">
         <v>593651</v>
       </c>
       <c r="AL25" s="7">
         <v>57.5</v>
       </c>
       <c r="AM25" s="6">
         <v>37169</v>
       </c>
       <c r="AN25" s="7">
         <v>6.4</v>
       </c>
       <c r="AO25" s="6">
         <v>243</v>
       </c>
       <c r="AP25" s="7">
         <v>0.6</v>
       </c>
       <c r="AQ25" s="6">
         <v>55291</v>
       </c>
       <c r="AR25" s="7">
         <v>22439.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="AS25" s="6">
+        <v>143733</v>
+      </c>
+      <c r="AT25" s="7">
+        <v>249.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" s="35" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="32"/>
-[...14 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="32"/>
+      <c r="N26" s="31"/>
+    </row>
+    <row r="27" spans="1:46" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="39"/>
-[...69 lines deleted...]
-      <c r="A47" s="35"/>
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="37"/>
+      <c r="L27" s="37"/>
+    </row>
+    <row r="28" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A28" s="33"/>
+    </row>
+    <row r="29" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A29" s="33"/>
+    </row>
+    <row r="30" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A30" s="33"/>
+    </row>
+    <row r="31" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A31" s="33"/>
+    </row>
+    <row r="32" spans="1:46" x14ac:dyDescent="0.2">
+      <c r="A32" s="33"/>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33"/>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33"/>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33"/>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33"/>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33"/>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33"/>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33"/>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A41" s="33"/>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A42" s="33"/>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A43" s="33"/>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A44" s="33"/>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A45" s="33"/>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A46" s="33"/>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A47" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="AO2:AR2"/>
+  <mergeCells count="2">
+    <mergeCell ref="AO2:AT2"/>
+    <mergeCell ref="A1:AT1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>