--- v0 (2026-05-14)
+++ v1 (2026-07-21)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.seitkazina\Desktop\Динамика 2025 год\Динамика инвест 2025_англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1575" yWindow="-315" windowWidth="27255" windowHeight="15330" tabRatio="53"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24885" windowHeight="11115" tabRatio="53"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="23">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
     <t>Karaganda C.A.</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
@@ -89,93 +93,100 @@
   <si>
     <t>Osakarov</t>
   </si>
   <si>
     <t>Sheth</t>
   </si>
   <si>
     <t>….</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Zhezkazgan C.A.</t>
   </si>
   <si>
     <t>Karazhal C.A.</t>
   </si>
   <si>
     <t>Satpaev C.A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -192,101 +203,106 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -5656,116 +5672,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5901,124 +5919,129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+      <selection activeCell="M36" sqref="M36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="15" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="3" customWidth="1"/>
     <col min="18" max="22" width="10" style="3" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="3"/>
+    <col min="23" max="24" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
-      <c r="O1" s="18"/>
-[...4 lines deleted...]
-      <c r="T1" s="18"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
     </row>
-    <row r="2" spans="1:23" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="2" spans="1:24" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
-      <c r="U2" s="19" t="s">
+      <c r="U2" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="V2" s="19"/>
-      <c r="W2" s="19"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
     </row>
-    <row r="3" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="3" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2003</v>
       </c>
       <c r="C3" s="7">
         <v>2004</v>
       </c>
       <c r="D3" s="7">
         <v>2005</v>
       </c>
       <c r="E3" s="7">
         <v>2006</v>
       </c>
       <c r="F3" s="7">
         <v>2007</v>
       </c>
       <c r="G3" s="8">
         <v>2008</v>
       </c>
       <c r="H3" s="8">
         <v>2009</v>
       </c>
       <c r="I3" s="1">
         <v>2010</v>
       </c>
@@ -6042,52 +6065,55 @@
       </c>
       <c r="P3" s="1">
         <v>2017</v>
       </c>
       <c r="Q3" s="1">
         <v>2018</v>
       </c>
       <c r="R3" s="1">
         <v>2019</v>
       </c>
       <c r="S3" s="1">
         <v>2020</v>
       </c>
       <c r="T3" s="1">
         <v>2021</v>
       </c>
       <c r="U3" s="1">
         <v>2022</v>
       </c>
       <c r="V3" s="1">
         <v>2023</v>
       </c>
       <c r="W3" s="1">
         <v>2024</v>
       </c>
+      <c r="X3" s="19">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" s="5" customFormat="1" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="11">
         <v>67157331</v>
       </c>
       <c r="C4" s="11">
         <v>96650114</v>
       </c>
       <c r="D4" s="11">
         <v>153438182</v>
       </c>
       <c r="E4" s="11">
         <v>134157248</v>
       </c>
       <c r="F4" s="11">
         <v>151886998</v>
       </c>
       <c r="G4" s="11">
         <v>210247340</v>
       </c>
       <c r="H4" s="11">
         <v>214076318</v>
       </c>
       <c r="I4" s="11">
@@ -6113,52 +6139,55 @@
       </c>
       <c r="P4" s="12">
         <v>363266850</v>
       </c>
       <c r="Q4" s="12">
         <v>489029821</v>
       </c>
       <c r="R4" s="12">
         <v>811432734</v>
       </c>
       <c r="S4" s="12">
         <v>692347518</v>
       </c>
       <c r="T4" s="12">
         <v>796866367</v>
       </c>
       <c r="U4" s="12">
         <v>724917845</v>
       </c>
       <c r="V4" s="12">
         <v>876522542</v>
       </c>
       <c r="W4" s="2">
         <v>1456700866</v>
       </c>
+      <c r="X4" s="20">
+        <v>1444734092</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" s="5" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>21611294</v>
       </c>
       <c r="C5" s="14">
         <v>22559666</v>
       </c>
       <c r="D5" s="14">
         <v>35766692</v>
       </c>
       <c r="E5" s="14">
         <v>49855563</v>
       </c>
       <c r="F5" s="14">
         <v>61093632</v>
       </c>
       <c r="G5" s="14">
         <v>61653683</v>
       </c>
       <c r="H5" s="14">
         <v>71461600</v>
       </c>
       <c r="I5" s="14">
@@ -6184,52 +6213,55 @@
       </c>
       <c r="P5" s="2">
         <v>105736760</v>
       </c>
       <c r="Q5" s="2">
         <v>119737257</v>
       </c>
       <c r="R5" s="2">
         <v>137390843</v>
       </c>
       <c r="S5" s="2">
         <v>183055594</v>
       </c>
       <c r="T5" s="2">
         <v>215921685</v>
       </c>
       <c r="U5" s="2">
         <v>219283433</v>
       </c>
       <c r="V5" s="2">
         <v>237467155</v>
       </c>
       <c r="W5" s="2">
         <v>316153565</v>
       </c>
+      <c r="X5" s="20">
+        <v>363413021</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="6" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="14">
         <v>10750295</v>
       </c>
       <c r="C6" s="14">
         <v>2795316</v>
       </c>
       <c r="D6" s="14">
         <v>4042524</v>
       </c>
       <c r="E6" s="14">
         <v>5005347</v>
       </c>
       <c r="F6" s="14">
         <v>8963607</v>
       </c>
       <c r="G6" s="14">
         <v>15037975</v>
       </c>
       <c r="H6" s="14">
         <v>7598393</v>
       </c>
       <c r="I6" s="14">
@@ -6255,52 +6287,55 @@
       </c>
       <c r="P6" s="2">
         <v>20300240</v>
       </c>
       <c r="Q6" s="2">
         <v>31622484</v>
       </c>
       <c r="R6" s="2">
         <v>48771597</v>
       </c>
       <c r="S6" s="2">
         <v>35141254</v>
       </c>
       <c r="T6" s="2">
         <v>49265349</v>
       </c>
       <c r="U6" s="2">
         <v>59880481</v>
       </c>
       <c r="V6" s="2">
         <v>67370497</v>
       </c>
       <c r="W6" s="2">
         <v>63993961</v>
       </c>
+      <c r="X6" s="20">
+        <v>86293636</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="7" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="14">
         <v>9522166</v>
       </c>
       <c r="C7" s="14">
         <v>17857333</v>
       </c>
       <c r="D7" s="14">
         <v>14732284</v>
       </c>
       <c r="E7" s="14">
         <v>16057785</v>
       </c>
       <c r="F7" s="14">
         <v>20042720</v>
       </c>
       <c r="G7" s="14">
         <v>10587018</v>
       </c>
       <c r="H7" s="14">
         <v>12192876</v>
       </c>
       <c r="I7" s="14">
@@ -6326,52 +6361,55 @@
       </c>
       <c r="P7" s="2">
         <v>12101503</v>
       </c>
       <c r="Q7" s="2">
         <v>28356241</v>
       </c>
       <c r="R7" s="2">
         <v>31335005</v>
       </c>
       <c r="S7" s="2">
         <v>37206004</v>
       </c>
       <c r="T7" s="2">
         <v>45344919</v>
       </c>
       <c r="U7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="V7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="W7" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="X7" s="20" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="8" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="14">
         <v>909948</v>
       </c>
       <c r="C8" s="14">
         <v>1342017</v>
       </c>
       <c r="D8" s="14">
         <v>4976212</v>
       </c>
       <c r="E8" s="14">
         <v>1713899</v>
       </c>
       <c r="F8" s="14">
         <v>2006754</v>
       </c>
       <c r="G8" s="14">
         <v>3775369</v>
       </c>
       <c r="H8" s="14">
         <v>2845298</v>
       </c>
       <c r="I8" s="14">
@@ -6397,52 +6435,55 @@
       </c>
       <c r="P8" s="2">
         <v>12694828</v>
       </c>
       <c r="Q8" s="2">
         <v>31390559</v>
       </c>
       <c r="R8" s="2">
         <v>86979451</v>
       </c>
       <c r="S8" s="2">
         <v>59757761</v>
       </c>
       <c r="T8" s="2">
         <v>35486587</v>
       </c>
       <c r="U8" s="15" t="s">
         <v>18</v>
       </c>
       <c r="V8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="W8" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="X8" s="20" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="9" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="14">
         <v>19393</v>
       </c>
       <c r="C9" s="14">
         <v>28329</v>
       </c>
       <c r="D9" s="14">
         <v>437269</v>
       </c>
       <c r="E9" s="14">
         <v>140272</v>
       </c>
       <c r="F9" s="14">
         <v>238243</v>
       </c>
       <c r="G9" s="14">
         <v>1244707</v>
       </c>
       <c r="H9" s="14">
         <v>1573546</v>
       </c>
       <c r="I9" s="14">
@@ -6468,52 +6509,55 @@
       </c>
       <c r="P9" s="2">
         <v>1415815</v>
       </c>
       <c r="Q9" s="2">
         <v>1243372</v>
       </c>
       <c r="R9" s="2">
         <v>736539</v>
       </c>
       <c r="S9" s="2">
         <v>2146588</v>
       </c>
       <c r="T9" s="2">
         <v>8223484</v>
       </c>
       <c r="U9" s="2">
         <v>4068658</v>
       </c>
       <c r="V9" s="2">
         <v>5425224</v>
       </c>
       <c r="W9" s="2">
         <v>22722792</v>
       </c>
+      <c r="X9" s="20">
+        <v>10197540</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="10" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>215393</v>
       </c>
       <c r="C10" s="14">
         <v>299759</v>
       </c>
       <c r="D10" s="14">
         <v>341835</v>
       </c>
       <c r="E10" s="14">
         <v>1250760</v>
       </c>
       <c r="F10" s="14">
         <v>2379432</v>
       </c>
       <c r="G10" s="14">
         <v>5846811</v>
       </c>
       <c r="H10" s="14">
         <v>5298357</v>
       </c>
       <c r="I10" s="14">
@@ -6539,52 +6583,55 @@
       </c>
       <c r="P10" s="2">
         <v>7549961</v>
       </c>
       <c r="Q10" s="2">
         <v>41037455</v>
       </c>
       <c r="R10" s="2">
         <v>11341059</v>
       </c>
       <c r="S10" s="2">
         <v>12852029</v>
       </c>
       <c r="T10" s="2">
         <v>69945347</v>
       </c>
       <c r="U10" s="2">
         <v>114851649</v>
       </c>
       <c r="V10" s="2">
         <v>112220353</v>
       </c>
       <c r="W10" s="2">
         <v>110777670</v>
       </c>
+      <c r="X10" s="20">
+        <v>121315844</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="11" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="14">
         <v>140661</v>
       </c>
       <c r="C11" s="14">
         <v>854973</v>
       </c>
       <c r="D11" s="14">
         <v>3532465</v>
       </c>
       <c r="E11" s="14">
         <v>3943819</v>
       </c>
       <c r="F11" s="14">
         <v>3211173</v>
       </c>
       <c r="G11" s="14">
         <v>7241676</v>
       </c>
       <c r="H11" s="14">
         <v>6012767</v>
       </c>
       <c r="I11" s="14">
@@ -6610,52 +6657,55 @@
       </c>
       <c r="P11" s="2">
         <v>36304779</v>
       </c>
       <c r="Q11" s="2">
         <v>38769208</v>
       </c>
       <c r="R11" s="2">
         <v>25717432</v>
       </c>
       <c r="S11" s="2">
         <v>33895282</v>
       </c>
       <c r="T11" s="2">
         <v>54400543</v>
       </c>
       <c r="U11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="W11" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="X11" s="20" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="12" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="14">
         <v>15466722</v>
       </c>
       <c r="C12" s="14">
         <v>38867893</v>
       </c>
       <c r="D12" s="14">
         <v>38789825</v>
       </c>
       <c r="E12" s="14">
         <v>20990474</v>
       </c>
       <c r="F12" s="14">
         <v>23055748</v>
       </c>
       <c r="G12" s="14">
         <v>32078832</v>
       </c>
       <c r="H12" s="14">
         <v>38878206</v>
       </c>
       <c r="I12" s="14">
@@ -6681,52 +6731,55 @@
       </c>
       <c r="P12" s="2">
         <v>38242648</v>
       </c>
       <c r="Q12" s="2">
         <v>60432784</v>
       </c>
       <c r="R12" s="2">
         <v>93647950</v>
       </c>
       <c r="S12" s="2">
         <v>59861543</v>
       </c>
       <c r="T12" s="2">
         <v>69983830</v>
       </c>
       <c r="U12" s="2">
         <v>90107499</v>
       </c>
       <c r="V12" s="2">
         <v>76394857</v>
       </c>
       <c r="W12" s="2">
         <v>332763636</v>
       </c>
+      <c r="X12" s="20">
+        <v>270279593</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="13" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>44380</v>
       </c>
       <c r="C13" s="14">
         <v>110054</v>
       </c>
       <c r="D13" s="14">
         <v>142567</v>
       </c>
       <c r="E13" s="14">
         <v>2747035</v>
       </c>
       <c r="F13" s="14">
         <v>3835297</v>
       </c>
       <c r="G13" s="14">
         <v>8420920</v>
       </c>
       <c r="H13" s="14">
         <v>6122122</v>
       </c>
       <c r="I13" s="14">
@@ -6752,79 +6805,83 @@
       </c>
       <c r="P13" s="2">
         <v>9349639</v>
       </c>
       <c r="Q13" s="2">
         <v>25181876</v>
       </c>
       <c r="R13" s="2">
         <v>31490250</v>
       </c>
       <c r="S13" s="2">
         <v>21019600</v>
       </c>
       <c r="T13" s="2">
         <v>14994573</v>
       </c>
       <c r="U13" s="2">
         <v>23048720</v>
       </c>
       <c r="V13" s="2">
         <v>36833779</v>
       </c>
       <c r="W13" s="2">
         <v>134667481</v>
       </c>
+      <c r="X13" s="20">
+        <v>103505153</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="14" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
+      <c r="X14" s="21"/>
     </row>
-    <row r="15" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="15" spans="1:24" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>790044</v>
       </c>
       <c r="C15" s="14">
         <v>1356426</v>
       </c>
       <c r="D15" s="14">
         <v>1681760</v>
       </c>
       <c r="E15" s="14">
         <v>1069634</v>
       </c>
       <c r="F15" s="14">
         <v>1901263</v>
       </c>
       <c r="G15" s="14">
         <v>3866661</v>
       </c>
       <c r="H15" s="14">
         <v>5419150</v>
       </c>
       <c r="I15" s="14">
@@ -6850,52 +6907,55 @@
       </c>
       <c r="P15" s="2">
         <v>13022667</v>
       </c>
       <c r="Q15" s="2">
         <v>17172805</v>
       </c>
       <c r="R15" s="2">
         <v>18718330</v>
       </c>
       <c r="S15" s="2">
         <v>19366234</v>
       </c>
       <c r="T15" s="2">
         <v>24219680</v>
       </c>
       <c r="U15" s="2">
         <v>28138562</v>
       </c>
       <c r="V15" s="2">
         <v>32170521</v>
       </c>
       <c r="W15" s="2">
         <v>87570318</v>
       </c>
+      <c r="X15" s="22">
+        <v>75685481</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="16" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>758998</v>
       </c>
       <c r="C16" s="14">
         <v>189614</v>
       </c>
       <c r="D16" s="14">
         <v>13827294</v>
       </c>
       <c r="E16" s="14">
         <v>4855530</v>
       </c>
       <c r="F16" s="14">
         <v>1894837</v>
       </c>
       <c r="G16" s="14">
         <v>3691694</v>
       </c>
       <c r="H16" s="14">
         <v>1448399</v>
       </c>
       <c r="I16" s="14">
@@ -6921,52 +6981,55 @@
       </c>
       <c r="P16" s="2">
         <v>6549783</v>
       </c>
       <c r="Q16" s="2">
         <v>13786366</v>
       </c>
       <c r="R16" s="2">
         <v>22069877</v>
       </c>
       <c r="S16" s="2">
         <v>66308977</v>
       </c>
       <c r="T16" s="2">
         <v>27947442</v>
       </c>
       <c r="U16" s="2">
         <v>24392096</v>
       </c>
       <c r="V16" s="2">
         <v>68812537</v>
       </c>
       <c r="W16" s="2">
         <v>138620923</v>
       </c>
+      <c r="X16" s="20">
+        <v>121968582</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="17" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="14">
         <v>384773</v>
       </c>
       <c r="C17" s="14">
         <v>1029746</v>
       </c>
       <c r="D17" s="14">
         <v>1360551</v>
       </c>
       <c r="E17" s="14">
         <v>4652276</v>
       </c>
       <c r="F17" s="14">
         <v>5468458</v>
       </c>
       <c r="G17" s="14">
         <v>22629247</v>
       </c>
       <c r="H17" s="14">
         <v>15583396</v>
       </c>
       <c r="I17" s="14">
@@ -6992,52 +7055,55 @@
       </c>
       <c r="P17" s="2">
         <v>30111217</v>
       </c>
       <c r="Q17" s="2">
         <v>22359001</v>
       </c>
       <c r="R17" s="2">
         <v>41588761</v>
       </c>
       <c r="S17" s="2">
         <v>31280365</v>
       </c>
       <c r="T17" s="2">
         <v>22889799</v>
       </c>
       <c r="U17" s="2">
         <v>32022708</v>
       </c>
       <c r="V17" s="2">
         <v>33752115</v>
       </c>
       <c r="W17" s="2">
         <v>55255656</v>
       </c>
+      <c r="X17" s="20">
+        <v>85423594</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="18" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="14">
         <v>429618</v>
       </c>
       <c r="C18" s="14">
         <v>1395612</v>
       </c>
       <c r="D18" s="14">
         <v>11708884</v>
       </c>
       <c r="E18" s="14">
         <v>6016068</v>
       </c>
       <c r="F18" s="14">
         <v>4040983</v>
       </c>
       <c r="G18" s="14">
         <v>5049713</v>
       </c>
       <c r="H18" s="14">
         <v>5585483</v>
       </c>
       <c r="I18" s="14">
@@ -7063,52 +7129,55 @@
       </c>
       <c r="P18" s="2">
         <v>11565840</v>
       </c>
       <c r="Q18" s="2">
         <v>9648751</v>
       </c>
       <c r="R18" s="2">
         <v>66707732</v>
       </c>
       <c r="S18" s="2">
         <v>19736395</v>
       </c>
       <c r="T18" s="2">
         <v>37888010</v>
       </c>
       <c r="U18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="W18" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="X18" s="20" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="19" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="14">
         <v>719753</v>
       </c>
       <c r="C19" s="14">
         <v>1827907</v>
       </c>
       <c r="D19" s="14">
         <v>2032569</v>
       </c>
       <c r="E19" s="14">
         <v>1524186</v>
       </c>
       <c r="F19" s="14">
         <v>2071700</v>
       </c>
       <c r="G19" s="14">
         <v>1822237</v>
       </c>
       <c r="H19" s="14">
         <v>2556281</v>
       </c>
       <c r="I19" s="14">
@@ -7134,52 +7203,55 @@
       </c>
       <c r="P19" s="2">
         <v>8511420</v>
       </c>
       <c r="Q19" s="2">
         <v>6517338</v>
       </c>
       <c r="R19" s="2">
         <v>8511762</v>
       </c>
       <c r="S19" s="2">
         <v>13468023</v>
       </c>
       <c r="T19" s="2">
         <v>16790647</v>
       </c>
       <c r="U19" s="2">
         <v>24707898</v>
       </c>
       <c r="V19" s="2">
         <v>14426402</v>
       </c>
       <c r="W19" s="2">
         <v>16858941</v>
       </c>
+      <c r="X19" s="20">
+        <v>25447398</v>
+      </c>
     </row>
-    <row r="20" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="20" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="14">
         <v>967208</v>
       </c>
       <c r="C20" s="14">
         <v>1030025</v>
       </c>
       <c r="D20" s="14">
         <v>2701868</v>
       </c>
       <c r="E20" s="14">
         <v>5575765</v>
       </c>
       <c r="F20" s="14">
         <v>3476463</v>
       </c>
       <c r="G20" s="14">
         <v>5454145</v>
       </c>
       <c r="H20" s="14">
         <v>7819612</v>
       </c>
       <c r="I20" s="14">
@@ -7205,52 +7277,55 @@
       </c>
       <c r="P20" s="2">
         <v>19184948</v>
       </c>
       <c r="Q20" s="2">
         <v>17545124</v>
       </c>
       <c r="R20" s="2">
         <v>25314626</v>
       </c>
       <c r="S20" s="2">
         <v>15563984</v>
       </c>
       <c r="T20" s="2">
         <v>21456398</v>
       </c>
       <c r="U20" s="2">
         <v>51929219</v>
       </c>
       <c r="V20" s="2">
         <v>68195558</v>
       </c>
       <c r="W20" s="2">
         <v>30555502</v>
       </c>
+      <c r="X20" s="20">
+        <v>49473693</v>
+      </c>
     </row>
-    <row r="21" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="21" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="14">
         <v>1657779</v>
       </c>
       <c r="C21" s="14">
         <v>1005728</v>
       </c>
       <c r="D21" s="14">
         <v>2068265</v>
       </c>
       <c r="E21" s="14">
         <v>2215925</v>
       </c>
       <c r="F21" s="14">
         <v>2846091</v>
       </c>
       <c r="G21" s="14">
         <v>2056447</v>
       </c>
       <c r="H21" s="14">
         <v>2904443</v>
       </c>
       <c r="I21" s="14">
@@ -7276,52 +7351,55 @@
       </c>
       <c r="P21" s="2">
         <v>6823203</v>
       </c>
       <c r="Q21" s="2">
         <v>5535348</v>
       </c>
       <c r="R21" s="2">
         <v>17266104</v>
       </c>
       <c r="S21" s="2">
         <v>19715843</v>
       </c>
       <c r="T21" s="2">
         <v>30540439</v>
       </c>
       <c r="U21" s="2">
         <v>27208949</v>
       </c>
       <c r="V21" s="2">
         <v>29920953</v>
       </c>
       <c r="W21" s="2">
         <v>42868600</v>
       </c>
+      <c r="X21" s="20">
+        <v>70700874</v>
+      </c>
     </row>
-    <row r="22" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="22" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>452543</v>
       </c>
       <c r="C22" s="14">
         <v>1949927</v>
       </c>
       <c r="D22" s="14">
         <v>1780070</v>
       </c>
       <c r="E22" s="14">
         <v>883420</v>
       </c>
       <c r="F22" s="14">
         <v>1853828</v>
       </c>
       <c r="G22" s="14">
         <v>8069473</v>
       </c>
       <c r="H22" s="14">
         <v>5087403</v>
       </c>
       <c r="I22" s="14">
@@ -7347,52 +7425,55 @@
       </c>
       <c r="P22" s="2">
         <v>2894187</v>
       </c>
       <c r="Q22" s="2">
         <v>3656010</v>
       </c>
       <c r="R22" s="2">
         <v>83745458</v>
       </c>
       <c r="S22" s="2">
         <v>4909462</v>
       </c>
       <c r="T22" s="2">
         <v>6868705</v>
       </c>
       <c r="U22" s="15" t="s">
         <v>18</v>
       </c>
       <c r="V22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="W22" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="X22" s="20" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="23" spans="1:23" s="5" customFormat="1" ht="11.25">
+    <row r="23" spans="1:24" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="14">
         <v>2316363</v>
       </c>
       <c r="C23" s="14">
         <v>2149789</v>
       </c>
       <c r="D23" s="14">
         <v>13515248</v>
       </c>
       <c r="E23" s="14">
         <v>5659490</v>
       </c>
       <c r="F23" s="14">
         <v>3506769</v>
       </c>
       <c r="G23" s="14">
         <v>11720732</v>
       </c>
       <c r="H23" s="14">
         <v>15688986</v>
       </c>
       <c r="I23" s="14">
@@ -7418,152 +7499,155 @@
       </c>
       <c r="P23" s="2">
         <v>20907412</v>
       </c>
       <c r="Q23" s="2">
         <v>15037842</v>
       </c>
       <c r="R23" s="2">
         <v>60099958</v>
       </c>
       <c r="S23" s="2">
         <v>57062580</v>
       </c>
       <c r="T23" s="2">
         <v>44698930</v>
       </c>
       <c r="U23" s="2">
         <v>25277973</v>
       </c>
       <c r="V23" s="2">
         <v>93532591</v>
       </c>
       <c r="W23" s="2">
         <v>103891821</v>
       </c>
+      <c r="X23" s="20">
+        <v>61029683</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:T1"/>
-    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="U2:X2"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02751F50-25E7-4FF3-A6BD-372FCBDB3B11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD991CFD-7FD7-431A-9005-176BCE2793F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>