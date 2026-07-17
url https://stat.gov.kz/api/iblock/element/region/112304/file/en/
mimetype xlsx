--- v0 (2026-05-01)
+++ v1 (2026-07-17)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="108" windowWidth="15120" windowHeight="8016"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="16">
   <si>
     <t>Stations for maintenance and repair of motor vehicles</t>
   </si>
   <si>
     <t>usable area, sq.m</t>
   </si>
   <si>
     <t>quantity, units</t>
   </si>
   <si>
     <t>Abai region</t>
   </si>
   <si>
     <t>C.A. Semey</t>
   </si>
   <si>
     <t>C.A. Kurchatov</t>
   </si>
   <si>
     <t>Abai district</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
@@ -64,51 +64,51 @@
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Kokpekti district</t>
   </si>
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Makanchy district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -201,66 +201,71 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -299,84 +304,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -512,525 +519,573 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
-    <col min="2" max="5" width="11.33203125" customWidth="1"/>
-    <col min="6" max="7" width="10.5546875" customWidth="1"/>
+    <col min="2" max="5" width="11.28515625" customWidth="1"/>
+    <col min="6" max="7" width="10.5703125" customWidth="1"/>
     <col min="8" max="9" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="2" customFormat="1" ht="13.2">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:9" s="2" customFormat="1" ht="12.75">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+    </row>
+    <row r="2" spans="1:9" s="2" customFormat="1" ht="11.25"/>
+    <row r="3" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A3" s="3"/>
-      <c r="B3" s="13">
+      <c r="B3" s="15">
         <v>2022</v>
       </c>
-      <c r="C3" s="13"/>
-      <c r="D3" s="13">
+      <c r="C3" s="15"/>
+      <c r="D3" s="15">
         <v>2023</v>
       </c>
-      <c r="E3" s="13"/>
-      <c r="F3" s="13">
+      <c r="E3" s="15"/>
+      <c r="F3" s="15">
         <v>2024</v>
       </c>
-      <c r="G3" s="13"/>
-      <c r="H3" s="13">
+      <c r="G3" s="15"/>
+      <c r="H3" s="15">
         <v>2025</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1" ht="37.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
         <v>145</v>
       </c>
       <c r="C5" s="5">
         <v>25690</v>
       </c>
       <c r="D5" s="5">
         <v>192</v>
       </c>
       <c r="E5" s="5">
         <v>28164</v>
       </c>
       <c r="F5" s="5">
         <v>222</v>
       </c>
       <c r="G5" s="5">
         <v>30963</v>
       </c>
-      <c r="H5" s="5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H5" s="5">
+        <v>264</v>
+      </c>
+      <c r="I5" s="5">
+        <v>44527</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>81</v>
       </c>
       <c r="C6" s="5">
         <v>22040</v>
       </c>
       <c r="D6" s="5">
         <v>90</v>
       </c>
       <c r="E6" s="5">
         <v>20687</v>
       </c>
       <c r="F6" s="5">
         <v>128</v>
       </c>
       <c r="G6" s="5">
         <v>23193</v>
       </c>
-      <c r="H6" s="5"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H6" s="5">
+        <v>152</v>
+      </c>
+      <c r="I6" s="5">
+        <v>35543</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>3</v>
       </c>
       <c r="C7" s="5">
         <v>82</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="5">
         <v>3</v>
       </c>
       <c r="G7" s="5">
         <v>72</v>
       </c>
-      <c r="H7" s="5"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H7" s="5">
+        <v>6</v>
+      </c>
+      <c r="I7" s="5">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>4</v>
       </c>
       <c r="C8" s="5">
         <v>287</v>
       </c>
       <c r="D8" s="5">
         <v>6</v>
       </c>
       <c r="E8" s="5">
         <v>306</v>
       </c>
       <c r="F8" s="5">
         <v>3</v>
       </c>
       <c r="G8" s="5">
         <v>166</v>
       </c>
-      <c r="H8" s="5"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H8" s="5">
+        <v>3</v>
+      </c>
+      <c r="I8" s="5">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>4</v>
       </c>
       <c r="C9" s="5">
         <v>324</v>
       </c>
       <c r="D9" s="5">
         <v>2</v>
       </c>
       <c r="E9" s="5">
         <v>212</v>
       </c>
       <c r="F9" s="5">
         <v>5</v>
       </c>
       <c r="G9" s="5">
         <v>284</v>
       </c>
-      <c r="H9" s="5"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H9" s="5">
+        <v>8</v>
+      </c>
+      <c r="I9" s="5">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <v>1387</v>
       </c>
       <c r="D10" s="5">
         <v>13</v>
       </c>
       <c r="E10" s="5">
         <v>665</v>
       </c>
       <c r="F10" s="5">
         <v>9</v>
       </c>
       <c r="G10" s="5">
         <v>854</v>
       </c>
-      <c r="H10" s="5"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H10" s="5">
+        <v>10</v>
+      </c>
+      <c r="I10" s="5">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
         <v>7</v>
       </c>
       <c r="C11" s="5">
         <v>473</v>
       </c>
       <c r="D11" s="5">
         <v>18</v>
       </c>
       <c r="E11" s="5">
         <v>2278</v>
       </c>
       <c r="F11" s="5">
         <v>15</v>
       </c>
       <c r="G11" s="5">
         <v>1542</v>
       </c>
-      <c r="H11" s="5"/>
-[...3 lines deleted...]
-      <c r="A12" s="14" t="s">
+      <c r="H11" s="5">
+        <v>17</v>
+      </c>
+      <c r="I11" s="5">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="H12" s="5"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5">
         <v>4</v>
       </c>
       <c r="C13" s="5">
         <v>363</v>
       </c>
       <c r="D13" s="5">
         <v>13</v>
       </c>
       <c r="E13" s="5">
         <v>1260</v>
       </c>
       <c r="F13" s="5">
         <v>27</v>
       </c>
       <c r="G13" s="5">
         <v>1900</v>
       </c>
-      <c r="H13" s="5"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H13" s="5">
+        <v>22</v>
+      </c>
+      <c r="I13" s="5">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5">
         <v>7</v>
       </c>
       <c r="C14" s="5">
         <v>224</v>
       </c>
       <c r="D14" s="5">
         <v>17</v>
       </c>
       <c r="E14" s="5">
         <v>1359</v>
       </c>
       <c r="F14" s="5">
         <v>9</v>
       </c>
       <c r="G14" s="5">
         <v>727</v>
       </c>
-      <c r="H14" s="5"/>
-[...3 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="H14" s="5">
+        <v>9</v>
+      </c>
+      <c r="I14" s="5">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="5">
         <v>6</v>
       </c>
       <c r="G15" s="5">
         <v>299</v>
       </c>
-      <c r="H15" s="5"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H15" s="5">
+        <v>18</v>
+      </c>
+      <c r="I15" s="5">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="5">
         <v>24</v>
       </c>
       <c r="C16" s="5">
         <v>510</v>
       </c>
       <c r="D16" s="5">
         <v>34</v>
       </c>
       <c r="E16" s="5">
         <v>1397</v>
       </c>
       <c r="F16" s="5">
         <v>17</v>
       </c>
       <c r="G16" s="5">
         <v>1926</v>
       </c>
-      <c r="H16" s="5"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="H16" s="5">
+        <v>18</v>
+      </c>
+      <c r="I16" s="5">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="7"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
     </row>
-    <row r="19" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="7"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
     </row>
-    <row r="20" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="20" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="7"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
     </row>
-    <row r="21" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="7"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
     </row>
-    <row r="22" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="22" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
-    <row r="23" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="7"/>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
-    <row r="24" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="7"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
-    <row r="25" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="7"/>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
     </row>
-    <row r="26" spans="1:9" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:9" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="10"/>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="42" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">