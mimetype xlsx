--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,77 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="13" r:id="rId1"/>
     <sheet name="2019" sheetId="14" r:id="rId2"/>
     <sheet name="2020" sheetId="15" r:id="rId3"/>
     <sheet name="2021" sheetId="16" r:id="rId4"/>
     <sheet name="2022" sheetId="17" r:id="rId5"/>
     <sheet name="2023" sheetId="18" r:id="rId6"/>
     <sheet name="2024" sheetId="19" r:id="rId7"/>
+    <sheet name="2025" sheetId="20" r:id="rId8"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C22" i="17" l="1"/>
   <c r="C31" i="17"/>
   <c r="C30" i="17" l="1"/>
   <c r="C29" i="17"/>
   <c r="C28" i="17"/>
   <c r="C27" i="17"/>
   <c r="C26" i="17"/>
   <c r="C25" i="17"/>
   <c r="C24" i="17"/>
   <c r="C23" i="17"/>
   <c r="C21" i="17"/>
   <c r="C20" i="17"/>
   <c r="C19" i="17"/>
   <c r="C18" i="17"/>
   <c r="C16" i="17"/>
   <c r="C15" i="17"/>
   <c r="C14" i="17"/>
   <c r="C13" i="17"/>
   <c r="C12" i="17"/>
   <c r="C10" i="17"/>
@@ -89,51 +86,51 @@
   <c r="C27" i="16"/>
   <c r="C26" i="16"/>
   <c r="C25" i="16"/>
   <c r="C24" i="16"/>
   <c r="C23" i="16"/>
   <c r="C21" i="16"/>
   <c r="C20" i="16"/>
   <c r="C19" i="16"/>
   <c r="C18" i="16"/>
   <c r="C17" i="16"/>
   <c r="C16" i="16"/>
   <c r="C15" i="16"/>
   <c r="C14" i="16"/>
   <c r="C13" i="16"/>
   <c r="C12" i="16"/>
   <c r="C11" i="16"/>
   <c r="C10" i="16"/>
   <c r="C9" i="16"/>
   <c r="C8" i="16"/>
   <c r="C7" i="16"/>
   <c r="C6" i="16"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="82">
   <si>
     <t/>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Types of contract construction works*</t>
   </si>
   <si>
     <t>in % to grossudume of construction work</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>Volume of completed construction works (services), thousand tenge</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
@@ -320,62 +317,78 @@
     <t>Excavation</t>
   </si>
   <si>
     <t>Electrical installation work on laying telecommunications, computer and television networks</t>
   </si>
   <si>
     <t>Other construction and installation works not included in other groups</t>
   </si>
   <si>
     <t>Start-up and commissioning of installed equipment</t>
   </si>
   <si>
     <t>Plastering works</t>
   </si>
   <si>
     <t>Painting and glass work</t>
   </si>
   <si>
     <t>Roofing</t>
   </si>
   <si>
     <t>Rental of construction equipment with operator</t>
   </si>
   <si>
     <t>Special work in soils</t>
+  </si>
+  <si>
+    <t>Completed, Total</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Construction of stationary retail facilities of category 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* In accordance with the General Classifier of Economic Activities (GCEA)
+        </t>
+  </si>
+  <si>
+    <t>in percent to grossudume of construction work</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
@@ -414,60 +427,85 @@
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -477,57 +515,105 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -640,170 +726,222 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -978,82 +1116,86 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="6" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C2" s="4"/>
     </row>
     <row r="3" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="65"/>
-      <c r="B3" s="65" t="s">
+      <c r="A3" s="63"/>
+      <c r="B3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="7"/>
     </row>
     <row r="4" spans="1:4" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="16">
         <v>227269029</v>
       </c>
       <c r="C4" s="17">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>0</v>
       </c>
@@ -1378,104 +1520,104 @@
       </c>
     </row>
     <row r="35" spans="1:7" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="20">
         <v>6423</v>
       </c>
       <c r="C35" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="22">
         <v>4505774</v>
       </c>
       <c r="C36" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="60" t="s">
+      <c r="A38" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="60"/>
-[...4 lines deleted...]
-      <c r="G38" s="60"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="4"/>
     </row>
     <row r="3" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="65"/>
-      <c r="B3" s="65" t="s">
+      <c r="A3" s="63"/>
+      <c r="B3" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="9"/>
     </row>
     <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2">
         <v>87632990</v>
       </c>
       <c r="C4" s="10">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
@@ -1800,104 +1942,104 @@
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="2">
         <v>1229056</v>
       </c>
       <c r="C35" s="10">
         <v>1.4</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="22">
         <v>4505774</v>
       </c>
       <c r="C36" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="60" t="s">
+      <c r="A38" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="60"/>
-[...4 lines deleted...]
-      <c r="G38" s="60"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40" style="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
     </row>
     <row r="3" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="14"/>
     </row>
     <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="16">
         <v>125854098</v>
       </c>
       <c r="C4" s="17">
         <v>100</v>
       </c>
       <c r="D4" s="14"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>0</v>
@@ -2190,104 +2332,104 @@
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="16">
         <v>5798</v>
       </c>
       <c r="C32" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="22">
         <v>395373</v>
       </c>
       <c r="C33" s="23">
         <v>0.3</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="60"/>
-[...4 lines deleted...]
-      <c r="G35" s="60"/>
+      <c r="B35" s="75"/>
+      <c r="C35" s="75"/>
+      <c r="D35" s="75"/>
+      <c r="E35" s="75"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40" style="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
     </row>
     <row r="3" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="14"/>
     </row>
     <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="25">
         <v>155955280</v>
       </c>
       <c r="C4" s="26">
         <v>100</v>
       </c>
       <c r="D4" s="14"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>0</v>
@@ -2630,103 +2772,103 @@
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="20">
         <v>102855</v>
       </c>
       <c r="C34" s="29">
         <f>SUM(B34*100/B4)</f>
         <v>6.5951598432576308E-2</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="22">
         <v>503424</v>
       </c>
       <c r="C35" s="31">
         <f>SUM(B35*100/B4)</f>
         <v>0.3228002283731593</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="60" t="s">
+      <c r="A37" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="60"/>
-[...4 lines deleted...]
-      <c r="G37" s="60"/>
+      <c r="B37" s="75"/>
+      <c r="C37" s="75"/>
+      <c r="D37" s="75"/>
+      <c r="E37" s="75"/>
+      <c r="F37" s="75"/>
+      <c r="G37" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:G37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.42578125" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="62"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="52" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="35">
         <v>219433148</v>
       </c>
       <c r="C4" s="36">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3041,102 +3183,102 @@
       </c>
     </row>
     <row r="32" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A33" s="54" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="41">
         <v>1821516</v>
       </c>
       <c r="C33" s="42">
         <v>0.8</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="60" t="s">
+      <c r="A34" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="60"/>
-[...4 lines deleted...]
-      <c r="G34" s="60"/>
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A34:G34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:3" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="62"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="35">
         <v>261154475</v>
       </c>
       <c r="C4" s="36">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="37"/>
       <c r="C5" s="38"/>
     </row>
     <row r="6" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>8</v>
       </c>
@@ -3390,102 +3532,102 @@
       </c>
     </row>
     <row r="29" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A29" s="57" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="35">
         <v>26324</v>
       </c>
       <c r="C29" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="41">
         <v>5455546</v>
       </c>
       <c r="C30" s="42">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="60"/>
-[...4 lines deleted...]
-      <c r="G31" s="60"/>
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G33"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="G4" sqref="G4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="61"/>
-      <c r="C1" s="61"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="62"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="35">
         <v>311212791</v>
       </c>
       <c r="C4" s="36">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="37"/>
       <c r="C5" s="38"/>
     </row>
     <row r="6" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>8</v>
       </c>
@@ -3761,201 +3903,620 @@
       </c>
     </row>
     <row r="31" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="57" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="35">
         <v>2719</v>
       </c>
       <c r="C31" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A32" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="41">
         <v>3515908</v>
       </c>
       <c r="C32" s="42">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="60"/>
-[...4 lines deleted...]
-      <c r="G33" s="60"/>
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="75"/>
+      <c r="E33" s="75"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A33:G33"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C39"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F28" sqref="F28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="36.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" style="64" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="65"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+    </row>
+    <row r="4" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="67"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+    </row>
+    <row r="5" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
+        <v>77</v>
+      </c>
+      <c r="C5" s="82" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="79"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="82"/>
+    </row>
+    <row r="7" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="35">
+        <v>389657318</v>
+      </c>
+      <c r="C7" s="70">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="71" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="35">
+        <v>328740</v>
+      </c>
+      <c r="C9" s="70">
+        <v>8.4366438101901628E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="35">
+        <v>138025879</v>
+      </c>
+      <c r="C10" s="70">
+        <v>35.422375668047891</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="35">
+        <v>86807525</v>
+      </c>
+      <c r="C11" s="70">
+        <v>22.277914718901801</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="69" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="69" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="35">
+        <v>73934999</v>
+      </c>
+      <c r="C13" s="70">
+        <v>18.974364290009305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="35">
+        <v>1659729</v>
+      </c>
+      <c r="C14" s="70">
+        <v>0.42594580502655927</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="35">
+        <v>715675</v>
+      </c>
+      <c r="C15" s="74">
+        <v>0.18366779396659502</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="69" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="35">
+        <v>9515237</v>
+      </c>
+      <c r="C16" s="70">
+        <v>2.4419500315916047</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="69" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="35">
+        <v>1429537</v>
+      </c>
+      <c r="C17" s="70">
+        <v>0.36687030730935738</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="35">
+        <v>8496695</v>
+      </c>
+      <c r="C18" s="70">
+        <v>2.180555736412475</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="35">
+        <v>5354651</v>
+      </c>
+      <c r="C19" s="70">
+        <v>1.3741949021986544</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="35">
+        <v>13367720</v>
+      </c>
+      <c r="C20" s="70">
+        <v>3.4306349149587891</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="69" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="35">
+        <v>45804</v>
+      </c>
+      <c r="C21" s="74">
+        <v>1.1754944122466089E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="69" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="35">
+        <v>271724</v>
+      </c>
+      <c r="C22" s="70">
+        <v>6.9734093894266339E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="69" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="35">
+        <v>164221</v>
+      </c>
+      <c r="C23" s="70">
+        <v>4.2144980323454359E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="35">
+        <v>3611031</v>
+      </c>
+      <c r="C24" s="70">
+        <v>0.92671966704857311</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="35">
+        <v>7596922</v>
+      </c>
+      <c r="C25" s="70">
+        <v>1.949641813220097</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="35">
+        <v>7417902</v>
+      </c>
+      <c r="C26" s="70">
+        <v>1.9036988803582535</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="35">
+        <v>61636</v>
+      </c>
+      <c r="C27" s="70">
+        <v>1.5818001395780278E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="69" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="35">
+        <v>18421806</v>
+      </c>
+      <c r="C28" s="70">
+        <v>4.7276940914529417</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="69" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="35">
+        <v>432229</v>
+      </c>
+      <c r="C29" s="70">
+        <v>0.11092541575210452</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" s="35">
+        <v>414616</v>
+      </c>
+      <c r="C30" s="70">
+        <v>0.10640529019911799</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="35">
+        <v>1062956</v>
+      </c>
+      <c r="C31" s="70">
+        <v>0.27279251560213225</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="69" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="35">
+        <v>548726</v>
+      </c>
+      <c r="C32" s="70">
+        <v>0.1408227113034741</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="69" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="35">
+        <v>93650</v>
+      </c>
+      <c r="C33" s="70">
+        <v>2.4033938456662067E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="35">
+        <v>3096820</v>
+      </c>
+      <c r="C34" s="70">
+        <v>0.79475473882926018</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="35">
+        <v>326834</v>
+      </c>
+      <c r="C35" s="70">
+        <v>8.3877290352853059E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="69" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36" s="35">
+        <v>191069</v>
+      </c>
+      <c r="C36" s="70">
+        <v>4.9035137073955834E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="35">
+        <v>377750</v>
+      </c>
+      <c r="C37" s="70">
+        <v>9.6944156454928945E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38" s="41">
+        <v>5832733</v>
+      </c>
+      <c r="C38" s="73">
+        <v>1.4968878372252206</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="83"/>
+      <c r="C39" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="A39:C39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>