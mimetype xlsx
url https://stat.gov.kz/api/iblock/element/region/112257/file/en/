--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Number of apartments in residential buildings put into operation</t>
   </si>
   <si>
     <t>Number of apartments in residential buildings put into operation, flats</t>
   </si>
   <si>
     <t>Of which by individual developers, apartments</t>
   </si>
 </sst>
 </file>
 
@@ -126,60 +126,60 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -202,86 +202,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -450,162 +450,173 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S9" sqref="S9"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7"/>
-[...5 lines deleted...]
-      <c r="H1" s="7"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="11">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10">
         <v>2018</v>
       </c>
-      <c r="C3" s="11">
+      <c r="C3" s="10">
         <v>2019</v>
       </c>
-      <c r="D3" s="11">
+      <c r="D3" s="10">
         <v>2020</v>
       </c>
-      <c r="E3" s="11">
+      <c r="E3" s="10">
         <v>2021</v>
       </c>
-      <c r="F3" s="11">
+      <c r="F3" s="10">
         <v>2022</v>
       </c>
-      <c r="G3" s="11">
+      <c r="G3" s="10">
         <v>2023</v>
       </c>
-      <c r="H3" s="12">
+      <c r="H3" s="10">
         <v>2024</v>
       </c>
+      <c r="I3" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="8">
+      <c r="B4" s="7">
         <v>3926</v>
       </c>
-      <c r="C4" s="8">
+      <c r="C4" s="7">
         <v>4738</v>
       </c>
-      <c r="D4" s="8">
+      <c r="D4" s="7">
         <v>6626</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="8">
         <v>8788</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="8">
         <v>9016</v>
       </c>
       <c r="G4" s="6">
         <v>9724</v>
       </c>
       <c r="H4" s="6">
         <v>12462</v>
       </c>
+      <c r="I4" s="6">
+        <v>14249</v>
+      </c>
     </row>
-    <row r="5" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="2">
         <v>1101</v>
       </c>
       <c r="C5" s="2">
         <v>1362</v>
       </c>
       <c r="D5" s="2">
         <v>842</v>
       </c>
       <c r="E5" s="2">
         <v>2518</v>
       </c>
       <c r="F5" s="2">
         <v>2239</v>
       </c>
       <c r="G5" s="1">
         <v>2248</v>
       </c>
       <c r="H5" s="1">
         <v>3090</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2697</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>