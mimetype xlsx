--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
   <si>
     <t>sq.m</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Al-Farabi</t>
   </si>
   <si>
@@ -264,12261 +259,12261 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1257300</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="619125" y="1000125"/>
           <a:ext cx="638175" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
+      <xdr:col>8</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
+      <xdr:col>9</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5076825" y="581025"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1314450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1314450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1314450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1314450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1314450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>3</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4467225" y="561975"/>
+          <a:ext cx="1133475" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Text Box 1">
-[...12 lines deleted...]
-          <a:off x="4467225" y="571500"/>
+        <xdr:cNvPr id="20" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000011000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Text Box 2">
-[...407 lines deleted...]
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000010000000}"/>
+        <xdr:cNvPr id="21" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000012000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000013000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000014000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000015000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000017000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000018000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000019000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="800100"/>
+          <a:ext cx="1133475" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="Text Box 1">
-[...2 lines deleted...]
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000011000000}"/>
+        <xdr:cNvPr id="32" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="Text Box 2">
-[...538 lines deleted...]
-      <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000021000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000022000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000023000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>640556</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>35719</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1245394</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>73819</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000024000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="640556" y="1159669"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000031000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000032000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000033000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000034000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000034000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000035000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000035000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000036000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000037000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000037000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000038000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000038000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000039000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000039000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00003A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00003B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00003B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00003D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00003D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00003E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00003E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00003F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00003F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000040000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000041000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000042000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000042000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000043000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000043000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000044000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000044000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000045000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000045000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000046000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000046000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000047000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000047000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000048000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000048000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000049000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000049000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000050000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000050000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000051000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000051000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000052000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1281113</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000053000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000053000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000054000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000054000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000055000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000055000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000056000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000056000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000057000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000057000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000058000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000058000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000059000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000059000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000060000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000060000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>414338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000061000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000061000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000062000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000062000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000063000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000063000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="103" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000064000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000064000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="104" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000065000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000065000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="105" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000066000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000066000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="106" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000067000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000067000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="107" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000068000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000068000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000069000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000069000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="109" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00006A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00006A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="110" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00006B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00006B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="111" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00006C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00006C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="112" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00006D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00006D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="113" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00006E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00006E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="114" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00006F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00006F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="115" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000070000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000070000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="116" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000071000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000071000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="117" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000072000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000072000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="118" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000073000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000073000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="119" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000074000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000074000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="120" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000075000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000075000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="121" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000076000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000076000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="122" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000077000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000077000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="123" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000078000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000078000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="124" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000079000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000079000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="125" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00007A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00007A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="126" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00007B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00007B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="127" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00007C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00007C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="128" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00007D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00007D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="129" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00007E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00007E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="130" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00007F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00007F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="131" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000080000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000080000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="132" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000081000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000081000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="133" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000082000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000082000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="134" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000083000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000083000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="135" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000084000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000084000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="136" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000085000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000085000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="137" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000086000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000086000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="138" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000087000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000087000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="139" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000088000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000088000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="140" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000089000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000089000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="141" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00008A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00008A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="142" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00008B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00008B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="143" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00008C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00008C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="144" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00008D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00008D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="145" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00008E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00008E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="146" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00008F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00008F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="147" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000090000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000090000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="148" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000091000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000091000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="149" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000092000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000092000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="150" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000093000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000093000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="151" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000094000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000094000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="152" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000095000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000095000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="153" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000096000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000096000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="154" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000097000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000097000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="155" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000098000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000098000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="156" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000099000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000099000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="157" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00009A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00009A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="158" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00009B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00009B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="159" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00009C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00009C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="160" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00009D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00009D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="161" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00009E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00009E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="162" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00009F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00009F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="163" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A0000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="164" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A1000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="165" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A2000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="166" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A3000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="167" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A4000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="168" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A5000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="169" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A6000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="170" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A7000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="171" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A8000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="172" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000A9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000A9000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="173" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000AA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000AA000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="174" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000AB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000AB000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="175" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000AC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000AC000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="176" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000AD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000AD000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="177" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000AE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000AE000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="178" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000AF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000AF000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="179" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B0000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="180" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B1000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="181" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B2000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="182" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B3000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="183" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B4000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="184" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B5000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="185" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B6000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="186" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B7000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="187" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B8000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="188" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000B9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000B9000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="189" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000BA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000BA000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="190" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000BB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000BB000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="191" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000BC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000BC000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="192" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000BD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000BD000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="193" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000BE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000BE000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="194" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000BF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000BF000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="609600" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="195" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C1000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3943350" y="1504950"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="196" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C2000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="197" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C3000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="198" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C4000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="199" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C5000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="200" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C6000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="201" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C7000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="202" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C8000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="203" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000C9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000C9000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="204" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000CB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000CB000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="714375" y="1514475"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="205" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000CD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000CD000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="206" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000CE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000CE000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="207" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000CF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000CF000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="208" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000D0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000D0000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="209" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000D1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000D1000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="210" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000D2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000D2000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="211" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000D3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000D3000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="212" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000FD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000FD000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="714375" y="1514475"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="213" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000FE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000FE000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="214" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-0000FF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-0000FF000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="215" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000000010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000000010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="216" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000001010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000001010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="217" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000002010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000002010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="218" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000003010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000003010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="219" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000004010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000004010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="220" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000005010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000005010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="221" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000007010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000007010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="222" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000008010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000008010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="223" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000009010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000009010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="224" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00000A010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000A010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="225" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00000B010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000B010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="226" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00000C010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000C010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="227" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00000D010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000D010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="228" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00000E010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000E010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="229" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00000F010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00000F010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="230" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000011010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000011010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="714375" y="1514475"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="231" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000013010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000013010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="232" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000014010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000014010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="233" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000015010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000015010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="234" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000016010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000016010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="235" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000017010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000017010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="236" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000018010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000018010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="237" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000019010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000019010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="238" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001B010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001B010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="714375" y="1514475"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="239" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001C010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001C010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="240" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001D010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001D010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="241" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001E010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001E010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="242" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00001F010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00001F010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="243" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000020010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000020010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="244" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000021010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000021010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="245" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000022010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000022010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="246" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000023010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000023010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="247" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000043010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000043010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="248" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000044010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000044010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="249" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000045010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000045010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="250" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000046010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000046010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="251" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000047010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000047010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="252" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000048010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000048010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="253" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000049010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000049010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="254" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004A010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004A010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="255" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004B010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004B010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="256" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004D010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004D010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="714375" y="1514475"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="257" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00004F010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00004F010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="258" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000050010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000050010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="259" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000051010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000051010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="260" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000052010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000052010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="261" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000053010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000053010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="262" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000054010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000054010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="263" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000055010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000055010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="264" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000057010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000057010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="714375" y="1514475"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="265" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000058010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000058010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="266" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000059010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000059010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="267" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005A010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005A010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="268" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005B010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005B010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="269" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005C010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005C010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="270" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005D010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005D010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="271" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005E010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005E010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="272" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-00005F010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-00005F010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="800100"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -12547,86 +12542,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12795,316 +12790,336 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O22" sqref="O22"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="16"/>
-[...5 lines deleted...]
-      <c r="H1" s="16"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
     </row>
-    <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="17"/>
-[...5 lines deleted...]
-      <c r="H2" s="17"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="21">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19">
         <v>2018</v>
       </c>
-      <c r="C3" s="21">
+      <c r="C3" s="19">
         <v>2019</v>
       </c>
-      <c r="D3" s="21">
+      <c r="D3" s="19">
         <v>2020</v>
       </c>
-      <c r="E3" s="21">
+      <c r="E3" s="19">
         <v>2021</v>
       </c>
-      <c r="F3" s="21">
+      <c r="F3" s="19">
         <v>2022</v>
       </c>
-      <c r="G3" s="21">
+      <c r="G3" s="19">
         <v>2023</v>
       </c>
-      <c r="H3" s="21">
+      <c r="H3" s="19">
         <v>2024</v>
       </c>
+      <c r="I3" s="19">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="18" t="s">
+    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>205253</v>
       </c>
       <c r="C4" s="4">
         <v>246119</v>
       </c>
       <c r="D4" s="4">
         <v>150678</v>
       </c>
       <c r="E4" s="4">
         <v>440647</v>
       </c>
-      <c r="F4" s="19">
+      <c r="F4" s="17">
         <v>386800</v>
       </c>
       <c r="G4" s="11">
         <v>406074</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="11">
         <v>549169</v>
       </c>
+      <c r="I4" s="12">
+        <v>408328</v>
+      </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>70033</v>
       </c>
       <c r="C5" s="5">
         <v>85577</v>
       </c>
       <c r="D5" s="5">
         <v>64656</v>
       </c>
       <c r="E5" s="5">
         <v>162502</v>
       </c>
       <c r="F5" s="5">
         <v>129399</v>
       </c>
       <c r="G5" s="13">
         <v>178013</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="13">
         <v>250797</v>
       </c>
+      <c r="I5" s="14">
+        <v>221079</v>
+      </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
         <v>12478</v>
       </c>
       <c r="C6" s="5">
         <v>10585</v>
       </c>
       <c r="D6" s="5">
         <v>2071</v>
       </c>
       <c r="E6" s="5">
         <v>11210</v>
       </c>
       <c r="F6" s="5">
         <v>23121</v>
       </c>
       <c r="G6" s="13">
         <v>24149</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="13">
         <v>14816</v>
       </c>
+      <c r="I6" s="14">
+        <v>8781</v>
+      </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>29314</v>
       </c>
       <c r="C7" s="5">
         <v>32554</v>
       </c>
       <c r="D7" s="5">
         <v>12942</v>
       </c>
       <c r="E7" s="5">
         <v>54896</v>
       </c>
       <c r="F7" s="5">
         <v>42689</v>
       </c>
       <c r="G7" s="13">
         <v>43981</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="13">
         <v>66964</v>
       </c>
+      <c r="I7" s="14">
+        <v>46490</v>
+      </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>93428</v>
       </c>
       <c r="C8" s="10">
         <v>117403</v>
       </c>
       <c r="D8" s="10">
         <v>71009</v>
       </c>
       <c r="E8" s="10">
         <v>212039</v>
       </c>
       <c r="F8" s="10">
         <v>191591</v>
       </c>
       <c r="G8" s="13">
         <v>136840</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="13">
         <v>168736</v>
       </c>
+      <c r="I8" s="14">
+        <v>100758</v>
+      </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="13">
         <v>23091</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="13">
         <v>47856</v>
       </c>
+      <c r="I9" s="14">
+        <v>31220</v>
+      </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -13113,88 +13128,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>