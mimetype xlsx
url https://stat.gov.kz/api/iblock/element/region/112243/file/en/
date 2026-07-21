--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -6,82 +6,82 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\Инвест динамика 2025\ГОД\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\динамика 2025\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="6">
   <si>
     <t xml:space="preserve"> Dynamics of key investment indicators</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Investment in fixed capital</t>
   </si>
   <si>
     <t>Investment in housing construction</t>
   </si>
   <si>
-    <t>in % to the previous year</t>
+    <t>2,6 times</t>
   </si>
   <si>
-    <t>2,6 times</t>
+    <t>as a percentage of the previous year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -115,78 +115,81 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -197,816 +200,816 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -1907,117 +1910,117 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...2 lines deleted...]
-      <c r="E1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
     </row>
     <row r="2" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A3" s="14"/>
-      <c r="B3" s="15" t="s">
+      <c r="A3" s="15"/>
+      <c r="B3" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="15"/>
-      <c r="D3" s="15" t="s">
+      <c r="C3" s="16"/>
+      <c r="D3" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="15"/>
+      <c r="E3" s="16"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A4" s="14"/>
+    <row r="4" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="15"/>
       <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="12" t="s">
-        <v>4</v>
+      <c r="E4" s="13" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>2018</v>
       </c>
       <c r="B5" s="2">
         <v>588034</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D5" s="4">
         <v>50910</v>
       </c>
       <c r="E5" s="5">
         <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="6">
         <v>2019</v>
       </c>
       <c r="B6" s="4">
         <v>194958</v>
       </c>
       <c r="C6" s="7">
         <v>33</v>
       </c>
       <c r="D6" s="4">
         <v>57810</v>
       </c>
       <c r="E6" s="8">
         <v>112.9</v>
       </c>
     </row>
@@ -2082,170 +2085,187 @@
       <c r="C10" s="7">
         <v>115.2</v>
       </c>
       <c r="D10" s="4">
         <v>295801</v>
       </c>
       <c r="E10" s="8">
         <v>126.6</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="6">
         <v>2024</v>
       </c>
       <c r="B11" s="4">
         <v>768155</v>
       </c>
       <c r="C11" s="7">
         <v>112.4</v>
       </c>
       <c r="D11" s="4">
         <v>332427</v>
       </c>
       <c r="E11" s="5">
         <v>108.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="4">
+        <v>864108</v>
+      </c>
+      <c r="C12" s="7">
+        <v>108.1</v>
+      </c>
+      <c r="D12" s="4">
+        <v>387493</v>
+      </c>
+      <c r="E12" s="5">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{818C0AE5-0D05-4D94-B6DD-6AB2F1F34C0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24DF65A2-2DB6-41DB-8187-615FD210FC57}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEC087A-6D7B-4503-9989-47F6C10A8E6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24DF65A2-2DB6-41DB-8187-615FD210FC57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{818C0AE5-0D05-4D94-B6DD-6AB2F1F34C0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>