--- v4 (2026-08-26)
+++ v5 (2026-09-19)
@@ -731,51 +731,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J174" sqref="J174"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="60" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15.75">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
@@ -1150,51 +1150,53 @@
     <row r="9" spans="1:37" s="13" customFormat="1">
       <c r="A9" s="50">
         <v>2026</v>
       </c>
       <c r="B9" s="14">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="14">
         <v>4554.04</v>
       </c>
       <c r="D9" s="15">
         <v>6784.5</v>
       </c>
       <c r="E9" s="63">
         <v>8813.1</v>
       </c>
       <c r="F9" s="63">
         <v>11106.2</v>
       </c>
       <c r="G9" s="63">
         <v>13348.1</v>
       </c>
       <c r="H9" s="63">
         <v>15599.89</v>
       </c>
-      <c r="I9" s="12"/>
+      <c r="I9" s="63">
+        <v>17891.580000000002</v>
+      </c>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="45"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
       <c r="T9" s="46"/>
       <c r="U9" s="46"/>
       <c r="V9" s="46"/>
       <c r="W9" s="46"/>
       <c r="X9" s="46"/>
       <c r="Y9" s="46"/>
       <c r="Z9" s="46"/>
       <c r="AA9" s="46"/>
       <c r="AB9" s="46"/>
       <c r="AC9" s="46"/>
       <c r="AD9" s="46"/>
       <c r="AE9" s="46"/>
       <c r="AF9" s="46"/>
       <c r="AG9" s="46"/>
       <c r="AH9" s="46"/>
@@ -1506,51 +1508,53 @@
     <row r="15" spans="1:37" s="13" customFormat="1">
       <c r="A15" s="50">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>1326.89</v>
       </c>
       <c r="C15" s="14">
         <v>2411.9</v>
       </c>
       <c r="D15" s="12">
         <v>3608.6</v>
       </c>
       <c r="E15" s="64">
         <v>4631.3999999999996</v>
       </c>
       <c r="F15" s="12">
         <v>5834.5</v>
       </c>
       <c r="G15" s="12">
         <v>6981.3</v>
       </c>
       <c r="H15" s="12">
         <v>8142.2650000000003</v>
       </c>
-      <c r="I15" s="12"/>
+      <c r="I15" s="12">
+        <v>9323.32</v>
+      </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="45"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="46"/>
       <c r="S15" s="46"/>
       <c r="T15" s="46"/>
       <c r="U15" s="46"/>
       <c r="V15" s="46"/>
       <c r="W15" s="46"/>
       <c r="X15" s="46"/>
       <c r="Y15" s="46"/>
       <c r="Z15" s="46"/>
       <c r="AA15" s="46"/>
       <c r="AB15" s="46"/>
       <c r="AC15" s="46"/>
       <c r="AD15" s="46"/>
       <c r="AE15" s="46"/>
       <c r="AF15" s="46"/>
       <c r="AG15" s="46"/>
       <c r="AH15" s="46"/>
@@ -1862,51 +1866,53 @@
     <row r="21" spans="1:37" s="13" customFormat="1">
       <c r="A21" s="50">
         <v>2026</v>
       </c>
       <c r="B21" s="15">
         <v>2861.9</v>
       </c>
       <c r="C21" s="15">
         <v>5580.97</v>
       </c>
       <c r="D21" s="15">
         <v>8439.2999999999993</v>
       </c>
       <c r="E21" s="64">
         <v>11276.6</v>
       </c>
       <c r="F21" s="64">
         <v>13738.6</v>
       </c>
       <c r="G21" s="64">
         <v>16221.3</v>
       </c>
       <c r="H21" s="64">
         <v>18569.77</v>
       </c>
-      <c r="I21" s="15"/>
+      <c r="I21" s="15">
+        <v>20941.55</v>
+      </c>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="45"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="46"/>
       <c r="S21" s="46"/>
       <c r="T21" s="46"/>
       <c r="U21" s="46"/>
       <c r="V21" s="46"/>
       <c r="W21" s="46"/>
       <c r="X21" s="46"/>
       <c r="Y21" s="46"/>
       <c r="Z21" s="46"/>
       <c r="AA21" s="46"/>
       <c r="AB21" s="46"/>
       <c r="AC21" s="46"/>
       <c r="AD21" s="46"/>
       <c r="AE21" s="46"/>
       <c r="AF21" s="46"/>
       <c r="AG21" s="46"/>
       <c r="AH21" s="46"/>
@@ -2198,51 +2204,53 @@
     <row r="27" spans="1:37" s="46" customFormat="1">
       <c r="A27" s="55">
         <v>2026</v>
       </c>
       <c r="B27" s="18">
         <v>51.76</v>
       </c>
       <c r="C27" s="18">
         <v>96.9</v>
       </c>
       <c r="D27" s="18">
         <v>146.9</v>
       </c>
       <c r="E27" s="66">
         <v>199.5</v>
       </c>
       <c r="F27" s="19">
         <v>248.2</v>
       </c>
       <c r="G27" s="18">
         <v>309.10000000000002</v>
       </c>
       <c r="H27" s="18">
         <v>394.41300000000001</v>
       </c>
-      <c r="I27" s="18"/>
+      <c r="I27" s="18">
+        <v>474.5</v>
+      </c>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:37" ht="36.75" customHeight="1">
       <c r="A28" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="73"/>
       <c r="C28" s="73"/>
       <c r="D28" s="73"/>
       <c r="E28" s="73"/>
       <c r="F28" s="73"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="73"/>
       <c r="J28" s="73"/>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
       <c r="M28" s="73"/>
@@ -2505,51 +2513,53 @@
     <row r="38" spans="1:13">
       <c r="A38" s="55">
         <v>2026</v>
       </c>
       <c r="B38" s="12">
         <v>999.65</v>
       </c>
       <c r="C38" s="12">
         <v>1729.1</v>
       </c>
       <c r="D38" s="12">
         <v>2534.6</v>
       </c>
       <c r="E38" s="64">
         <v>3048.2</v>
       </c>
       <c r="F38" s="64">
         <v>3839</v>
       </c>
       <c r="G38" s="12">
         <v>4606.3</v>
       </c>
       <c r="H38" s="12">
         <v>5400.09</v>
       </c>
-      <c r="I38" s="12"/>
+      <c r="I38" s="12">
+        <v>6222.83</v>
+      </c>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
     </row>
     <row r="39" spans="1:13" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="64"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="11"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="50">
         <v>2022</v>
       </c>
       <c r="B40" s="11" t="s">
@@ -2715,51 +2725,53 @@
     <row r="44" spans="1:13">
       <c r="A44" s="55">
         <v>2026</v>
       </c>
       <c r="B44" s="12">
         <v>904.9</v>
       </c>
       <c r="C44" s="12">
         <v>1612.3</v>
       </c>
       <c r="D44" s="12">
         <v>2400.6</v>
       </c>
       <c r="E44" s="64">
         <v>2957.8</v>
       </c>
       <c r="F44" s="15">
         <v>3713.1</v>
       </c>
       <c r="G44" s="12">
         <v>4418.8999999999996</v>
       </c>
       <c r="H44" s="12">
         <v>5131.8</v>
       </c>
-      <c r="I44" s="12"/>
+      <c r="I44" s="12">
+        <v>5874.38</v>
+      </c>
       <c r="J44" s="12"/>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
     </row>
     <row r="45" spans="1:13" ht="22.5">
       <c r="A45" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="64"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="11"/>
       <c r="I45" s="12"/>
       <c r="J45" s="12"/>
       <c r="K45" s="12"/>
       <c r="L45" s="12"/>
       <c r="M45" s="12"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="50">
         <v>2022</v>
@@ -2927,51 +2939,53 @@
     <row r="50" spans="1:17">
       <c r="A50" s="55">
         <v>2026</v>
       </c>
       <c r="B50" s="12">
         <v>15.8</v>
       </c>
       <c r="C50" s="12">
         <v>25.4</v>
       </c>
       <c r="D50" s="12">
         <v>35.6</v>
       </c>
       <c r="E50" s="64">
         <v>48.2</v>
       </c>
       <c r="F50" s="15">
         <v>59.6</v>
       </c>
       <c r="G50" s="12">
         <v>88.1</v>
       </c>
       <c r="H50" s="12">
         <v>137.51</v>
       </c>
-      <c r="I50" s="12"/>
+      <c r="I50" s="12">
+        <v>180.58</v>
+      </c>
       <c r="J50" s="12"/>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12"/>
     </row>
     <row r="51" spans="1:17" ht="22.5">
       <c r="A51" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="64"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="11"/>
       <c r="I51" s="12"/>
       <c r="J51" s="12"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="50">
         <v>2022</v>
@@ -3139,51 +3153,53 @@
     <row r="56" spans="1:17">
       <c r="A56" s="55">
         <v>2026</v>
       </c>
       <c r="B56" s="18">
         <v>9</v>
       </c>
       <c r="C56" s="18">
         <v>13.5</v>
       </c>
       <c r="D56" s="18">
         <v>19.3</v>
       </c>
       <c r="E56" s="66">
         <v>27.6</v>
       </c>
       <c r="F56" s="19">
         <v>35.200000000000003</v>
       </c>
       <c r="G56" s="18">
         <v>53.7</v>
       </c>
       <c r="H56" s="18">
         <v>96.4</v>
       </c>
-      <c r="I56" s="18"/>
+      <c r="I56" s="18">
+        <v>133.30000000000001</v>
+      </c>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="11"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" s="5"/>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="11"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
@@ -3464,51 +3480,53 @@
     <row r="68" spans="1:17" s="13" customFormat="1">
       <c r="A68" s="50">
         <v>2026</v>
       </c>
       <c r="B68" s="11">
         <v>456</v>
       </c>
       <c r="C68" s="11">
         <v>863.1</v>
       </c>
       <c r="D68" s="11">
         <v>1306.2</v>
       </c>
       <c r="E68" s="62">
         <v>1810.2</v>
       </c>
       <c r="F68" s="11">
         <v>2358</v>
       </c>
       <c r="G68" s="11">
         <v>2902.7</v>
       </c>
       <c r="H68" s="11">
         <v>3382.7</v>
       </c>
-      <c r="I68" s="15"/>
+      <c r="I68" s="15">
+        <v>3916.16</v>
+      </c>
       <c r="J68" s="15"/>
       <c r="K68" s="21"/>
       <c r="L68" s="12"/>
       <c r="M68" s="38"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="64"/>
       <c r="F69" s="16"/>
       <c r="G69" s="15"/>
       <c r="H69" s="12"/>
       <c r="I69" s="12"/>
       <c r="J69" s="15"/>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12"/>
@@ -3697,51 +3715,53 @@
     <row r="74" spans="1:17" s="13" customFormat="1">
       <c r="A74" s="50">
         <v>2026</v>
       </c>
       <c r="B74" s="11">
         <v>83.9</v>
       </c>
       <c r="C74" s="11">
         <v>168.95</v>
       </c>
       <c r="D74" s="11">
         <v>260.60000000000002</v>
       </c>
       <c r="E74" s="62">
         <v>399.9</v>
       </c>
       <c r="F74" s="11">
         <v>537</v>
       </c>
       <c r="G74" s="11">
         <v>673.1</v>
       </c>
       <c r="H74" s="11">
         <v>802.28</v>
       </c>
-      <c r="I74" s="11"/>
+      <c r="I74" s="11">
+        <v>934.42</v>
+      </c>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
     </row>
     <row r="75" spans="1:17" ht="28.5" customHeight="1">
       <c r="A75" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="12"/>
       <c r="D75" s="12"/>
       <c r="E75" s="64"/>
       <c r="F75" s="15"/>
       <c r="G75" s="12"/>
       <c r="H75" s="12"/>
       <c r="I75" s="12"/>
       <c r="J75" s="12"/>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
       <c r="M75" s="12"/>
@@ -4462,51 +4482,53 @@
     <row r="97" spans="1:17" s="13" customFormat="1" ht="33.75">
       <c r="A97" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="11">
         <v>2845</v>
       </c>
       <c r="C97" s="11">
         <v>5553.6</v>
       </c>
       <c r="D97" s="11">
         <v>8399.7999999999993</v>
       </c>
       <c r="E97" s="62">
         <v>11222.5</v>
       </c>
       <c r="F97" s="11">
         <v>13670.8</v>
       </c>
       <c r="G97" s="11">
         <v>16121.3</v>
       </c>
       <c r="H97" s="11">
         <v>18416.13</v>
       </c>
-      <c r="I97" s="12"/>
+      <c r="I97" s="12">
+        <v>20740.32</v>
+      </c>
       <c r="J97" s="12"/>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="11"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
     </row>
     <row r="98" spans="1:17" s="13" customFormat="1">
       <c r="A98" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="11"/>
       <c r="C98" s="11"/>
       <c r="D98" s="11"/>
       <c r="E98" s="62"/>
       <c r="F98" s="11"/>
       <c r="G98" s="11"/>
       <c r="H98" s="11"/>
       <c r="I98" s="12"/>
       <c r="J98" s="12"/>
       <c r="K98" s="12"/>
       <c r="L98" s="12"/>
       <c r="M98" s="11"/>
@@ -4518,86 +4540,90 @@
     <row r="99" spans="1:17" s="13" customFormat="1" ht="22.5">
       <c r="A99" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B99" s="11">
         <v>2274</v>
       </c>
       <c r="C99" s="11">
         <v>4436.55</v>
       </c>
       <c r="D99" s="11">
         <v>6791.3</v>
       </c>
       <c r="E99" s="62">
         <v>9152</v>
       </c>
       <c r="F99" s="11">
         <v>11514</v>
       </c>
       <c r="G99" s="11">
         <v>13882.7</v>
       </c>
       <c r="H99" s="11">
         <v>16098.7</v>
       </c>
-      <c r="I99" s="12"/>
+      <c r="I99" s="12">
+        <v>18346.810000000001</v>
+      </c>
       <c r="J99" s="12"/>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="11"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
     </row>
     <row r="100" spans="1:17" s="13" customFormat="1">
       <c r="A100" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B100" s="28">
         <v>571</v>
       </c>
       <c r="C100" s="28">
         <v>1117</v>
       </c>
       <c r="D100" s="28">
         <v>1609</v>
       </c>
       <c r="E100" s="70">
         <v>2070.5</v>
       </c>
       <c r="F100" s="28">
         <v>2156.8000000000002</v>
       </c>
       <c r="G100" s="28">
         <v>2238.6</v>
       </c>
       <c r="H100" s="28">
         <v>2317.4</v>
       </c>
-      <c r="I100" s="18"/>
+      <c r="I100" s="18">
+        <v>2393.5100000000002</v>
+      </c>
       <c r="J100" s="18"/>
       <c r="K100" s="18"/>
       <c r="L100" s="18"/>
       <c r="M100" s="28"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
       <c r="P100" s="1"/>
       <c r="Q100" s="1"/>
     </row>
     <row r="101" spans="1:17" ht="45" customHeight="1">
       <c r="A101" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="64"/>
       <c r="F101" s="12"/>
       <c r="G101" s="12"/>
       <c r="H101" s="12"/>
       <c r="I101" s="12"/>
       <c r="J101" s="15"/>
       <c r="K101" s="12"/>
       <c r="L101" s="12"/>
       <c r="M101" s="12"/>
@@ -5333,51 +5359,53 @@
     <row r="123" spans="1:17" s="13" customFormat="1" ht="33.75">
       <c r="A123" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="43">
         <v>41.7</v>
       </c>
       <c r="C123" s="27">
         <v>81.77</v>
       </c>
       <c r="D123" s="27">
         <v>124.1</v>
       </c>
       <c r="E123" s="56">
         <v>166.4</v>
       </c>
       <c r="F123" s="14">
         <v>205.4</v>
       </c>
       <c r="G123" s="14">
         <v>244.5</v>
       </c>
       <c r="H123" s="14">
         <v>283.39999999999998</v>
       </c>
-      <c r="I123" s="14"/>
+      <c r="I123" s="14">
+        <v>322.7</v>
+      </c>
       <c r="J123" s="14"/>
       <c r="K123" s="14"/>
       <c r="L123" s="14"/>
       <c r="M123" s="14"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
     </row>
     <row r="124" spans="1:17" s="13" customFormat="1">
       <c r="A124" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="43"/>
       <c r="C124" s="27"/>
       <c r="D124" s="27"/>
       <c r="E124" s="56"/>
       <c r="F124" s="14"/>
       <c r="G124" s="14"/>
       <c r="H124" s="14"/>
       <c r="I124" s="14"/>
       <c r="J124" s="14"/>
       <c r="K124" s="14"/>
       <c r="L124" s="14"/>
       <c r="M124" s="14"/>
@@ -5389,86 +5417,90 @@
     <row r="125" spans="1:17" s="13" customFormat="1" ht="22.5">
       <c r="A125" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B125" s="43">
         <v>35.700000000000003</v>
       </c>
       <c r="C125" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="D125" s="27">
         <v>107</v>
       </c>
       <c r="E125" s="56">
         <v>144.4</v>
       </c>
       <c r="F125" s="14">
         <v>182.4</v>
       </c>
       <c r="G125" s="14">
         <v>220.6</v>
       </c>
       <c r="H125" s="14">
         <v>258.60000000000002</v>
       </c>
-      <c r="I125" s="14"/>
+      <c r="I125" s="14">
+        <v>297.10000000000002</v>
+      </c>
       <c r="J125" s="14"/>
       <c r="K125" s="14"/>
       <c r="L125" s="14"/>
       <c r="M125" s="14"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
     </row>
     <row r="126" spans="1:17" s="13" customFormat="1">
       <c r="A126" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B126" s="28">
         <v>6</v>
       </c>
       <c r="C126" s="29">
         <v>11.9</v>
       </c>
       <c r="D126" s="29">
         <v>17.100000000000001</v>
       </c>
       <c r="E126" s="66">
         <v>22</v>
       </c>
       <c r="F126" s="18">
         <v>23</v>
       </c>
       <c r="G126" s="18">
         <v>23.9</v>
       </c>
       <c r="H126" s="18">
         <v>24.78</v>
       </c>
-      <c r="I126" s="18"/>
+      <c r="I126" s="18">
+        <v>25.63</v>
+      </c>
       <c r="J126" s="18"/>
       <c r="K126" s="18"/>
       <c r="L126" s="18"/>
       <c r="M126" s="18"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
     </row>
     <row r="127" spans="1:17" ht="39" customHeight="1">
       <c r="A127" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B127" s="73"/>
       <c r="C127" s="73"/>
       <c r="D127" s="73"/>
       <c r="E127" s="73"/>
       <c r="F127" s="73"/>
       <c r="G127" s="73"/>
       <c r="H127" s="73"/>
       <c r="I127" s="73"/>
       <c r="J127" s="73"/>
       <c r="K127" s="73"/>
       <c r="L127" s="73"/>
       <c r="M127" s="73"/>
@@ -5749,51 +5781,53 @@
     <row r="137" spans="1:17" s="13" customFormat="1">
       <c r="A137" s="50">
         <v>2026</v>
       </c>
       <c r="B137" s="11">
         <v>1049.77</v>
       </c>
       <c r="C137" s="11">
         <v>1961.79</v>
       </c>
       <c r="D137" s="11">
         <v>2943.6</v>
       </c>
       <c r="E137" s="62">
         <v>3954.7</v>
       </c>
       <c r="F137" s="15">
         <v>4908.2</v>
       </c>
       <c r="G137" s="11">
         <v>5839.1</v>
       </c>
       <c r="H137" s="11">
         <v>6817.06</v>
       </c>
-      <c r="I137" s="11"/>
+      <c r="I137" s="11">
+        <v>7752.58</v>
+      </c>
       <c r="J137" s="21"/>
       <c r="K137" s="21"/>
       <c r="L137" s="21"/>
       <c r="M137" s="15"/>
       <c r="N137" s="31"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
     </row>
     <row r="138" spans="1:17" ht="22.5">
       <c r="A138" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="12"/>
       <c r="E138" s="64"/>
       <c r="F138" s="12"/>
       <c r="G138" s="12"/>
       <c r="H138" s="12"/>
       <c r="I138" s="15"/>
       <c r="J138" s="12"/>
       <c r="K138" s="12"/>
       <c r="L138" s="12"/>
       <c r="M138" s="11"/>
@@ -5981,51 +6015,53 @@
     <row r="143" spans="1:17" s="13" customFormat="1">
       <c r="A143" s="55">
         <v>2026</v>
       </c>
       <c r="B143" s="18">
         <v>338.05</v>
       </c>
       <c r="C143" s="18">
         <v>630.66999999999996</v>
       </c>
       <c r="D143" s="18">
         <v>947.4</v>
       </c>
       <c r="E143" s="66">
         <v>1273.7</v>
       </c>
       <c r="F143" s="18">
         <v>1584.4</v>
       </c>
       <c r="G143" s="18">
         <v>1889.2</v>
       </c>
       <c r="H143" s="18">
         <v>2208.13</v>
       </c>
-      <c r="I143" s="18"/>
+      <c r="I143" s="18">
+        <v>2514.5100000000002</v>
+      </c>
       <c r="J143" s="18"/>
       <c r="K143" s="18"/>
       <c r="L143" s="18"/>
       <c r="M143" s="28"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="5"/>
       <c r="D144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="I144" s="5"/>
       <c r="J144" s="5"/>
       <c r="M144" s="11"/>
     </row>
     <row r="145" spans="1:17">
       <c r="A145" s="5"/>
       <c r="B145" s="5"/>
@@ -6242,51 +6278,53 @@
     <row r="153" spans="1:17">
       <c r="A153" s="50">
         <v>2026</v>
       </c>
       <c r="B153" s="11">
         <v>0</v>
       </c>
       <c r="C153" s="11">
         <v>0</v>
       </c>
       <c r="D153" s="11">
         <v>0</v>
       </c>
       <c r="E153" s="62">
         <v>0</v>
       </c>
       <c r="F153" s="71">
         <v>0.01</v>
       </c>
       <c r="G153" s="71">
         <v>0.01</v>
       </c>
       <c r="H153" s="71">
         <v>0.01</v>
       </c>
-      <c r="I153" s="11"/>
+      <c r="I153" s="71">
+        <v>0.01</v>
+      </c>
       <c r="J153" s="11"/>
       <c r="K153" s="11"/>
       <c r="L153" s="11"/>
       <c r="M153" s="11"/>
     </row>
     <row r="154" spans="1:17" ht="22.5">
       <c r="A154" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B154" s="34"/>
       <c r="C154" s="5"/>
       <c r="D154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="I154" s="5"/>
       <c r="J154" s="5"/>
       <c r="M154" s="5"/>
     </row>
     <row r="155" spans="1:17">
       <c r="A155" s="57">
         <v>2022</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>0</v>
       </c>
@@ -6417,51 +6455,53 @@
     <row r="158" spans="1:17" s="13" customFormat="1">
       <c r="A158" s="55">
         <v>2026</v>
       </c>
       <c r="B158" s="11">
         <v>1.4</v>
       </c>
       <c r="C158" s="11">
         <v>2.5</v>
       </c>
       <c r="D158" s="11">
         <v>2.8</v>
       </c>
       <c r="E158" s="69">
         <v>4</v>
       </c>
       <c r="F158" s="72">
         <v>5</v>
       </c>
       <c r="G158" s="72">
         <v>6</v>
       </c>
       <c r="H158" s="72">
         <v>8.8000000000000007</v>
       </c>
-      <c r="I158" s="11"/>
+      <c r="I158" s="72">
+        <v>11.8</v>
+      </c>
       <c r="J158" s="11"/>
       <c r="K158" s="11"/>
       <c r="L158" s="11"/>
       <c r="M158" s="11"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
     </row>
     <row r="159" spans="1:17" ht="30.75" customHeight="1">
       <c r="A159" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B159" s="34"/>
       <c r="C159" s="5"/>
       <c r="D159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="I159" s="5"/>
       <c r="J159" s="5"/>
       <c r="M159" s="5"/>
     </row>
     <row r="160" spans="1:17" s="13" customFormat="1">
       <c r="A160" s="57">
         <v>2022</v>
@@ -6645,51 +6685,53 @@
     <row r="164" spans="1:17" s="13" customFormat="1">
       <c r="A164" s="55">
         <v>2026</v>
       </c>
       <c r="B164" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="11">
         <v>1.9</v>
       </c>
       <c r="D164" s="11">
         <v>3.9</v>
       </c>
       <c r="E164" s="62">
         <v>5.9</v>
       </c>
       <c r="F164" s="15">
         <v>8.1</v>
       </c>
       <c r="G164" s="11">
         <v>11.8</v>
       </c>
       <c r="H164" s="11">
         <v>16.13</v>
       </c>
-      <c r="I164" s="11"/>
+      <c r="I164" s="11">
+        <v>20.65</v>
+      </c>
       <c r="J164" s="12"/>
       <c r="K164" s="12"/>
       <c r="L164" s="12"/>
       <c r="M164" s="11"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
     </row>
     <row r="165" spans="1:17" ht="29.25" customHeight="1">
       <c r="A165" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="34"/>
       <c r="C165" s="12"/>
       <c r="D165" s="12"/>
       <c r="E165" s="64"/>
       <c r="F165" s="12"/>
       <c r="G165" s="12"/>
       <c r="H165" s="12"/>
       <c r="I165" s="12"/>
       <c r="J165" s="12"/>
       <c r="K165" s="12"/>
       <c r="L165" s="12"/>
       <c r="M165" s="12"/>
@@ -6877,51 +6919,53 @@
     <row r="170" spans="1:17" s="13" customFormat="1">
       <c r="A170" s="55">
         <v>2026</v>
       </c>
       <c r="B170" s="18">
         <v>1</v>
       </c>
       <c r="C170" s="18">
         <v>1.7</v>
       </c>
       <c r="D170" s="18">
         <v>3.5</v>
       </c>
       <c r="E170" s="66">
         <v>5.5</v>
       </c>
       <c r="F170" s="18">
         <v>7.6</v>
       </c>
       <c r="G170" s="18">
         <v>10.8</v>
       </c>
       <c r="H170" s="18">
         <v>14.55</v>
       </c>
-      <c r="I170" s="18"/>
+      <c r="I170" s="18">
+        <v>18.5</v>
+      </c>
       <c r="J170" s="18"/>
       <c r="K170" s="18"/>
       <c r="L170" s="18"/>
       <c r="M170" s="18"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
     </row>
     <row r="171" spans="1:17">
       <c r="A171" s="5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>