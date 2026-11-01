--- v5 (2026-09-19)
+++ v6 (2026-11-01)
@@ -254,51 +254,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
@@ -424,50 +424,53 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -731,51 +734,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="60" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15.75">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
@@ -1153,51 +1156,53 @@
       </c>
       <c r="B9" s="14">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="14">
         <v>4554.04</v>
       </c>
       <c r="D9" s="15">
         <v>6784.5</v>
       </c>
       <c r="E9" s="63">
         <v>8813.1</v>
       </c>
       <c r="F9" s="63">
         <v>11106.2</v>
       </c>
       <c r="G9" s="63">
         <v>13348.1</v>
       </c>
       <c r="H9" s="63">
         <v>15599.89</v>
       </c>
       <c r="I9" s="63">
         <v>17891.580000000002</v>
       </c>
-      <c r="J9" s="12"/>
+      <c r="J9" s="63">
+        <v>20208.52</v>
+      </c>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="45"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
       <c r="T9" s="46"/>
       <c r="U9" s="46"/>
       <c r="V9" s="46"/>
       <c r="W9" s="46"/>
       <c r="X9" s="46"/>
       <c r="Y9" s="46"/>
       <c r="Z9" s="46"/>
       <c r="AA9" s="46"/>
       <c r="AB9" s="46"/>
       <c r="AC9" s="46"/>
       <c r="AD9" s="46"/>
       <c r="AE9" s="46"/>
       <c r="AF9" s="46"/>
       <c r="AG9" s="46"/>
       <c r="AH9" s="46"/>
       <c r="AI9" s="46"/>
@@ -1511,51 +1516,53 @@
       </c>
       <c r="B15" s="12">
         <v>1326.89</v>
       </c>
       <c r="C15" s="14">
         <v>2411.9</v>
       </c>
       <c r="D15" s="12">
         <v>3608.6</v>
       </c>
       <c r="E15" s="64">
         <v>4631.3999999999996</v>
       </c>
       <c r="F15" s="12">
         <v>5834.5</v>
       </c>
       <c r="G15" s="12">
         <v>6981.3</v>
       </c>
       <c r="H15" s="12">
         <v>8142.2650000000003</v>
       </c>
       <c r="I15" s="12">
         <v>9323.32</v>
       </c>
-      <c r="J15" s="12"/>
+      <c r="J15" s="64">
+        <v>10527.27</v>
+      </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="45"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="46"/>
       <c r="S15" s="46"/>
       <c r="T15" s="46"/>
       <c r="U15" s="46"/>
       <c r="V15" s="46"/>
       <c r="W15" s="46"/>
       <c r="X15" s="46"/>
       <c r="Y15" s="46"/>
       <c r="Z15" s="46"/>
       <c r="AA15" s="46"/>
       <c r="AB15" s="46"/>
       <c r="AC15" s="46"/>
       <c r="AD15" s="46"/>
       <c r="AE15" s="46"/>
       <c r="AF15" s="46"/>
       <c r="AG15" s="46"/>
       <c r="AH15" s="46"/>
       <c r="AI15" s="46"/>
@@ -1869,51 +1876,53 @@
       </c>
       <c r="B21" s="15">
         <v>2861.9</v>
       </c>
       <c r="C21" s="15">
         <v>5580.97</v>
       </c>
       <c r="D21" s="15">
         <v>8439.2999999999993</v>
       </c>
       <c r="E21" s="64">
         <v>11276.6</v>
       </c>
       <c r="F21" s="64">
         <v>13738.6</v>
       </c>
       <c r="G21" s="64">
         <v>16221.3</v>
       </c>
       <c r="H21" s="64">
         <v>18569.77</v>
       </c>
       <c r="I21" s="15">
         <v>20941.55</v>
       </c>
-      <c r="J21" s="15"/>
+      <c r="J21" s="64">
+        <v>23483.84</v>
+      </c>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="45"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="46"/>
       <c r="S21" s="46"/>
       <c r="T21" s="46"/>
       <c r="U21" s="46"/>
       <c r="V21" s="46"/>
       <c r="W21" s="46"/>
       <c r="X21" s="46"/>
       <c r="Y21" s="46"/>
       <c r="Z21" s="46"/>
       <c r="AA21" s="46"/>
       <c r="AB21" s="46"/>
       <c r="AC21" s="46"/>
       <c r="AD21" s="46"/>
       <c r="AE21" s="46"/>
       <c r="AF21" s="46"/>
       <c r="AG21" s="46"/>
       <c r="AH21" s="46"/>
       <c r="AI21" s="46"/>
@@ -2207,51 +2216,53 @@
       </c>
       <c r="B27" s="18">
         <v>51.76</v>
       </c>
       <c r="C27" s="18">
         <v>96.9</v>
       </c>
       <c r="D27" s="18">
         <v>146.9</v>
       </c>
       <c r="E27" s="66">
         <v>199.5</v>
       </c>
       <c r="F27" s="19">
         <v>248.2</v>
       </c>
       <c r="G27" s="18">
         <v>309.10000000000002</v>
       </c>
       <c r="H27" s="18">
         <v>394.41300000000001</v>
       </c>
       <c r="I27" s="18">
         <v>474.5</v>
       </c>
-      <c r="J27" s="18"/>
+      <c r="J27" s="66">
+        <v>526.6</v>
+      </c>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:37" ht="36.75" customHeight="1">
       <c r="A28" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="73"/>
       <c r="C28" s="73"/>
       <c r="D28" s="73"/>
       <c r="E28" s="73"/>
       <c r="F28" s="73"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="73"/>
       <c r="J28" s="73"/>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
       <c r="M28" s="73"/>
     </row>
@@ -2516,51 +2527,53 @@
       </c>
       <c r="B38" s="12">
         <v>999.65</v>
       </c>
       <c r="C38" s="12">
         <v>1729.1</v>
       </c>
       <c r="D38" s="12">
         <v>2534.6</v>
       </c>
       <c r="E38" s="64">
         <v>3048.2</v>
       </c>
       <c r="F38" s="64">
         <v>3839</v>
       </c>
       <c r="G38" s="12">
         <v>4606.3</v>
       </c>
       <c r="H38" s="12">
         <v>5400.09</v>
       </c>
       <c r="I38" s="12">
         <v>6222.83</v>
       </c>
-      <c r="J38" s="12"/>
+      <c r="J38" s="64">
+        <v>7078.79</v>
+      </c>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
     </row>
     <row r="39" spans="1:13" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="64"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="11"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="50">
         <v>2022</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>0</v>
@@ -2728,51 +2741,53 @@
       </c>
       <c r="B44" s="12">
         <v>904.9</v>
       </c>
       <c r="C44" s="12">
         <v>1612.3</v>
       </c>
       <c r="D44" s="12">
         <v>2400.6</v>
       </c>
       <c r="E44" s="64">
         <v>2957.8</v>
       </c>
       <c r="F44" s="15">
         <v>3713.1</v>
       </c>
       <c r="G44" s="12">
         <v>4418.8999999999996</v>
       </c>
       <c r="H44" s="12">
         <v>5131.8</v>
       </c>
       <c r="I44" s="12">
         <v>5874.38</v>
       </c>
-      <c r="J44" s="12"/>
+      <c r="J44" s="64">
+        <v>6645.23</v>
+      </c>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
     </row>
     <row r="45" spans="1:13" ht="22.5">
       <c r="A45" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="64"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="11"/>
       <c r="I45" s="12"/>
       <c r="J45" s="12"/>
       <c r="K45" s="12"/>
       <c r="L45" s="12"/>
       <c r="M45" s="12"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="50">
         <v>2022</v>
       </c>
@@ -2942,51 +2957,53 @@
       </c>
       <c r="B50" s="12">
         <v>15.8</v>
       </c>
       <c r="C50" s="12">
         <v>25.4</v>
       </c>
       <c r="D50" s="12">
         <v>35.6</v>
       </c>
       <c r="E50" s="64">
         <v>48.2</v>
       </c>
       <c r="F50" s="15">
         <v>59.6</v>
       </c>
       <c r="G50" s="12">
         <v>88.1</v>
       </c>
       <c r="H50" s="12">
         <v>137.51</v>
       </c>
       <c r="I50" s="12">
         <v>180.58</v>
       </c>
-      <c r="J50" s="12"/>
+      <c r="J50" s="64">
+        <v>192.85</v>
+      </c>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12"/>
     </row>
     <row r="51" spans="1:17" ht="22.5">
       <c r="A51" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="64"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="11"/>
       <c r="I51" s="12"/>
       <c r="J51" s="12"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="50">
         <v>2022</v>
       </c>
@@ -3156,51 +3173,53 @@
       </c>
       <c r="B56" s="18">
         <v>9</v>
       </c>
       <c r="C56" s="18">
         <v>13.5</v>
       </c>
       <c r="D56" s="18">
         <v>19.3</v>
       </c>
       <c r="E56" s="66">
         <v>27.6</v>
       </c>
       <c r="F56" s="19">
         <v>35.200000000000003</v>
       </c>
       <c r="G56" s="18">
         <v>53.7</v>
       </c>
       <c r="H56" s="18">
         <v>96.4</v>
       </c>
       <c r="I56" s="18">
         <v>133.30000000000001</v>
       </c>
-      <c r="J56" s="18"/>
+      <c r="J56" s="66">
+        <v>142.02000000000001</v>
+      </c>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="11"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" s="5"/>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="11"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="I58" s="5"/>
@@ -3483,51 +3502,53 @@
       </c>
       <c r="B68" s="11">
         <v>456</v>
       </c>
       <c r="C68" s="11">
         <v>863.1</v>
       </c>
       <c r="D68" s="11">
         <v>1306.2</v>
       </c>
       <c r="E68" s="62">
         <v>1810.2</v>
       </c>
       <c r="F68" s="11">
         <v>2358</v>
       </c>
       <c r="G68" s="11">
         <v>2902.7</v>
       </c>
       <c r="H68" s="11">
         <v>3382.7</v>
       </c>
       <c r="I68" s="15">
         <v>3916.16</v>
       </c>
-      <c r="J68" s="15"/>
+      <c r="J68" s="64">
+        <v>4447.01</v>
+      </c>
       <c r="K68" s="21"/>
       <c r="L68" s="12"/>
       <c r="M68" s="38"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="64"/>
       <c r="F69" s="16"/>
       <c r="G69" s="15"/>
       <c r="H69" s="12"/>
       <c r="I69" s="12"/>
       <c r="J69" s="15"/>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12"/>
       <c r="N69" s="5"/>
@@ -3718,51 +3739,53 @@
       </c>
       <c r="B74" s="11">
         <v>83.9</v>
       </c>
       <c r="C74" s="11">
         <v>168.95</v>
       </c>
       <c r="D74" s="11">
         <v>260.60000000000002</v>
       </c>
       <c r="E74" s="62">
         <v>399.9</v>
       </c>
       <c r="F74" s="11">
         <v>537</v>
       </c>
       <c r="G74" s="11">
         <v>673.1</v>
       </c>
       <c r="H74" s="11">
         <v>802.28</v>
       </c>
       <c r="I74" s="11">
         <v>934.42</v>
       </c>
-      <c r="J74" s="11"/>
+      <c r="J74" s="62">
+        <v>1063.58</v>
+      </c>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
     </row>
     <row r="75" spans="1:17" ht="28.5" customHeight="1">
       <c r="A75" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="12"/>
       <c r="D75" s="12"/>
       <c r="E75" s="64"/>
       <c r="F75" s="15"/>
       <c r="G75" s="12"/>
       <c r="H75" s="12"/>
       <c r="I75" s="12"/>
       <c r="J75" s="12"/>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
       <c r="M75" s="12"/>
     </row>
@@ -4485,146 +4508,152 @@
       </c>
       <c r="B97" s="11">
         <v>2845</v>
       </c>
       <c r="C97" s="11">
         <v>5553.6</v>
       </c>
       <c r="D97" s="11">
         <v>8399.7999999999993</v>
       </c>
       <c r="E97" s="62">
         <v>11222.5</v>
       </c>
       <c r="F97" s="11">
         <v>13670.8</v>
       </c>
       <c r="G97" s="11">
         <v>16121.3</v>
       </c>
       <c r="H97" s="11">
         <v>18416.13</v>
       </c>
       <c r="I97" s="12">
         <v>20740.32</v>
       </c>
-      <c r="J97" s="12"/>
+      <c r="J97" s="64">
+        <v>23268.2</v>
+      </c>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="11"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
     </row>
     <row r="98" spans="1:17" s="13" customFormat="1">
       <c r="A98" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="11"/>
       <c r="C98" s="11"/>
       <c r="D98" s="11"/>
       <c r="E98" s="62"/>
       <c r="F98" s="11"/>
       <c r="G98" s="11"/>
       <c r="H98" s="11"/>
       <c r="I98" s="12"/>
-      <c r="J98" s="12"/>
+      <c r="J98" s="64"/>
       <c r="K98" s="12"/>
       <c r="L98" s="12"/>
       <c r="M98" s="11"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
     </row>
     <row r="99" spans="1:17" s="13" customFormat="1" ht="22.5">
       <c r="A99" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B99" s="11">
         <v>2274</v>
       </c>
       <c r="C99" s="11">
         <v>4436.55</v>
       </c>
       <c r="D99" s="11">
         <v>6791.3</v>
       </c>
       <c r="E99" s="62">
         <v>9152</v>
       </c>
       <c r="F99" s="11">
         <v>11514</v>
       </c>
       <c r="G99" s="11">
         <v>13882.7</v>
       </c>
       <c r="H99" s="11">
         <v>16098.7</v>
       </c>
       <c r="I99" s="12">
         <v>18346.810000000001</v>
       </c>
-      <c r="J99" s="12"/>
+      <c r="J99" s="64">
+        <v>20802.650000000001</v>
+      </c>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="11"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
     </row>
     <row r="100" spans="1:17" s="13" customFormat="1">
       <c r="A100" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B100" s="28">
         <v>571</v>
       </c>
       <c r="C100" s="28">
         <v>1117</v>
       </c>
       <c r="D100" s="28">
         <v>1609</v>
       </c>
       <c r="E100" s="70">
         <v>2070.5</v>
       </c>
       <c r="F100" s="28">
         <v>2156.8000000000002</v>
       </c>
       <c r="G100" s="28">
         <v>2238.6</v>
       </c>
       <c r="H100" s="28">
         <v>2317.4</v>
       </c>
       <c r="I100" s="18">
         <v>2393.5100000000002</v>
       </c>
-      <c r="J100" s="18"/>
+      <c r="J100" s="66">
+        <v>2465.56</v>
+      </c>
       <c r="K100" s="18"/>
       <c r="L100" s="18"/>
       <c r="M100" s="28"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
       <c r="P100" s="1"/>
       <c r="Q100" s="1"/>
     </row>
     <row r="101" spans="1:17" ht="45" customHeight="1">
       <c r="A101" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="64"/>
       <c r="F101" s="12"/>
       <c r="G101" s="12"/>
       <c r="H101" s="12"/>
       <c r="I101" s="12"/>
       <c r="J101" s="15"/>
       <c r="K101" s="12"/>
       <c r="L101" s="12"/>
       <c r="M101" s="12"/>
     </row>
@@ -5362,146 +5391,152 @@
       </c>
       <c r="B123" s="43">
         <v>41.7</v>
       </c>
       <c r="C123" s="27">
         <v>81.77</v>
       </c>
       <c r="D123" s="27">
         <v>124.1</v>
       </c>
       <c r="E123" s="56">
         <v>166.4</v>
       </c>
       <c r="F123" s="14">
         <v>205.4</v>
       </c>
       <c r="G123" s="14">
         <v>244.5</v>
       </c>
       <c r="H123" s="14">
         <v>283.39999999999998</v>
       </c>
       <c r="I123" s="14">
         <v>322.7</v>
       </c>
-      <c r="J123" s="14"/>
+      <c r="J123" s="56">
+        <v>364.089</v>
+      </c>
       <c r="K123" s="14"/>
       <c r="L123" s="14"/>
       <c r="M123" s="14"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
     </row>
     <row r="124" spans="1:17" s="13" customFormat="1">
       <c r="A124" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="43"/>
       <c r="C124" s="27"/>
       <c r="D124" s="27"/>
       <c r="E124" s="56"/>
       <c r="F124" s="14"/>
       <c r="G124" s="14"/>
       <c r="H124" s="14"/>
       <c r="I124" s="14"/>
-      <c r="J124" s="14"/>
+      <c r="J124" s="56"/>
       <c r="K124" s="14"/>
       <c r="L124" s="14"/>
       <c r="M124" s="14"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
     </row>
     <row r="125" spans="1:17" s="13" customFormat="1" ht="22.5">
       <c r="A125" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B125" s="43">
         <v>35.700000000000003</v>
       </c>
       <c r="C125" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="D125" s="27">
         <v>107</v>
       </c>
       <c r="E125" s="56">
         <v>144.4</v>
       </c>
       <c r="F125" s="14">
         <v>182.4</v>
       </c>
       <c r="G125" s="14">
         <v>220.6</v>
       </c>
       <c r="H125" s="14">
         <v>258.60000000000002</v>
       </c>
       <c r="I125" s="14">
         <v>297.10000000000002</v>
       </c>
-      <c r="J125" s="14"/>
+      <c r="J125" s="56">
+        <v>337.65</v>
+      </c>
       <c r="K125" s="14"/>
       <c r="L125" s="14"/>
       <c r="M125" s="14"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
     </row>
     <row r="126" spans="1:17" s="13" customFormat="1">
       <c r="A126" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B126" s="28">
         <v>6</v>
       </c>
       <c r="C126" s="29">
         <v>11.9</v>
       </c>
       <c r="D126" s="29">
         <v>17.100000000000001</v>
       </c>
       <c r="E126" s="66">
         <v>22</v>
       </c>
       <c r="F126" s="18">
         <v>23</v>
       </c>
       <c r="G126" s="18">
         <v>23.9</v>
       </c>
       <c r="H126" s="18">
         <v>24.78</v>
       </c>
       <c r="I126" s="18">
         <v>25.63</v>
       </c>
-      <c r="J126" s="18"/>
+      <c r="J126" s="66">
+        <v>26.44</v>
+      </c>
       <c r="K126" s="18"/>
       <c r="L126" s="18"/>
       <c r="M126" s="18"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
     </row>
     <row r="127" spans="1:17" ht="39" customHeight="1">
       <c r="A127" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B127" s="73"/>
       <c r="C127" s="73"/>
       <c r="D127" s="73"/>
       <c r="E127" s="73"/>
       <c r="F127" s="73"/>
       <c r="G127" s="73"/>
       <c r="H127" s="73"/>
       <c r="I127" s="73"/>
       <c r="J127" s="73"/>
       <c r="K127" s="73"/>
       <c r="L127" s="73"/>
       <c r="M127" s="73"/>
     </row>
@@ -5784,51 +5819,53 @@
       </c>
       <c r="B137" s="11">
         <v>1049.77</v>
       </c>
       <c r="C137" s="11">
         <v>1961.79</v>
       </c>
       <c r="D137" s="11">
         <v>2943.6</v>
       </c>
       <c r="E137" s="62">
         <v>3954.7</v>
       </c>
       <c r="F137" s="15">
         <v>4908.2</v>
       </c>
       <c r="G137" s="11">
         <v>5839.1</v>
       </c>
       <c r="H137" s="11">
         <v>6817.06</v>
       </c>
       <c r="I137" s="11">
         <v>7752.58</v>
       </c>
-      <c r="J137" s="21"/>
+      <c r="J137" s="62">
+        <v>8682.7099999999991</v>
+      </c>
       <c r="K137" s="21"/>
       <c r="L137" s="21"/>
       <c r="M137" s="15"/>
       <c r="N137" s="31"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
     </row>
     <row r="138" spans="1:17" ht="22.5">
       <c r="A138" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="12"/>
       <c r="E138" s="64"/>
       <c r="F138" s="12"/>
       <c r="G138" s="12"/>
       <c r="H138" s="12"/>
       <c r="I138" s="15"/>
       <c r="J138" s="12"/>
       <c r="K138" s="12"/>
       <c r="L138" s="12"/>
       <c r="M138" s="11"/>
     </row>
@@ -6018,51 +6055,53 @@
       </c>
       <c r="B143" s="18">
         <v>338.05</v>
       </c>
       <c r="C143" s="18">
         <v>630.66999999999996</v>
       </c>
       <c r="D143" s="18">
         <v>947.4</v>
       </c>
       <c r="E143" s="66">
         <v>1273.7</v>
       </c>
       <c r="F143" s="18">
         <v>1584.4</v>
       </c>
       <c r="G143" s="18">
         <v>1889.2</v>
       </c>
       <c r="H143" s="18">
         <v>2208.13</v>
       </c>
       <c r="I143" s="18">
         <v>2514.5100000000002</v>
       </c>
-      <c r="J143" s="18"/>
+      <c r="J143" s="66">
+        <v>2818.45</v>
+      </c>
       <c r="K143" s="18"/>
       <c r="L143" s="18"/>
       <c r="M143" s="28"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="5"/>
       <c r="D144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="I144" s="5"/>
       <c r="J144" s="5"/>
       <c r="M144" s="11"/>
     </row>
     <row r="145" spans="1:17">
       <c r="A145" s="5"/>
       <c r="B145" s="5"/>
       <c r="C145" s="5"/>
@@ -6281,51 +6320,53 @@
       </c>
       <c r="B153" s="11">
         <v>0</v>
       </c>
       <c r="C153" s="11">
         <v>0</v>
       </c>
       <c r="D153" s="11">
         <v>0</v>
       </c>
       <c r="E153" s="62">
         <v>0</v>
       </c>
       <c r="F153" s="71">
         <v>0.01</v>
       </c>
       <c r="G153" s="71">
         <v>0.01</v>
       </c>
       <c r="H153" s="71">
         <v>0.01</v>
       </c>
       <c r="I153" s="71">
         <v>0.01</v>
       </c>
-      <c r="J153" s="11"/>
+      <c r="J153" s="74">
+        <v>0.02</v>
+      </c>
       <c r="K153" s="11"/>
       <c r="L153" s="11"/>
       <c r="M153" s="11"/>
     </row>
     <row r="154" spans="1:17" ht="22.5">
       <c r="A154" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B154" s="34"/>
       <c r="C154" s="5"/>
       <c r="D154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="I154" s="5"/>
       <c r="J154" s="5"/>
       <c r="M154" s="5"/>
     </row>
     <row r="155" spans="1:17">
       <c r="A155" s="57">
         <v>2022</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C155" s="11" t="s">
@@ -6458,51 +6499,53 @@
       </c>
       <c r="B158" s="11">
         <v>1.4</v>
       </c>
       <c r="C158" s="11">
         <v>2.5</v>
       </c>
       <c r="D158" s="11">
         <v>2.8</v>
       </c>
       <c r="E158" s="69">
         <v>4</v>
       </c>
       <c r="F158" s="72">
         <v>5</v>
       </c>
       <c r="G158" s="72">
         <v>6</v>
       </c>
       <c r="H158" s="72">
         <v>8.8000000000000007</v>
       </c>
       <c r="I158" s="72">
         <v>11.8</v>
       </c>
-      <c r="J158" s="11"/>
+      <c r="J158" s="69">
+        <v>14.1</v>
+      </c>
       <c r="K158" s="11"/>
       <c r="L158" s="11"/>
       <c r="M158" s="11"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
     </row>
     <row r="159" spans="1:17" ht="30.75" customHeight="1">
       <c r="A159" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B159" s="34"/>
       <c r="C159" s="5"/>
       <c r="D159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="I159" s="5"/>
       <c r="J159" s="5"/>
       <c r="M159" s="5"/>
     </row>
     <row r="160" spans="1:17" s="13" customFormat="1">
       <c r="A160" s="57">
         <v>2022</v>
       </c>
@@ -6688,51 +6731,53 @@
       </c>
       <c r="B164" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="11">
         <v>1.9</v>
       </c>
       <c r="D164" s="11">
         <v>3.9</v>
       </c>
       <c r="E164" s="62">
         <v>5.9</v>
       </c>
       <c r="F164" s="15">
         <v>8.1</v>
       </c>
       <c r="G164" s="11">
         <v>11.8</v>
       </c>
       <c r="H164" s="11">
         <v>16.13</v>
       </c>
       <c r="I164" s="11">
         <v>20.65</v>
       </c>
-      <c r="J164" s="12"/>
+      <c r="J164" s="62">
+        <v>22.79</v>
+      </c>
       <c r="K164" s="12"/>
       <c r="L164" s="12"/>
       <c r="M164" s="11"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
     </row>
     <row r="165" spans="1:17" ht="29.25" customHeight="1">
       <c r="A165" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="34"/>
       <c r="C165" s="12"/>
       <c r="D165" s="12"/>
       <c r="E165" s="64"/>
       <c r="F165" s="12"/>
       <c r="G165" s="12"/>
       <c r="H165" s="12"/>
       <c r="I165" s="12"/>
       <c r="J165" s="12"/>
       <c r="K165" s="12"/>
       <c r="L165" s="12"/>
       <c r="M165" s="12"/>
     </row>
@@ -6922,51 +6967,53 @@
       </c>
       <c r="B170" s="18">
         <v>1</v>
       </c>
       <c r="C170" s="18">
         <v>1.7</v>
       </c>
       <c r="D170" s="18">
         <v>3.5</v>
       </c>
       <c r="E170" s="66">
         <v>5.5</v>
       </c>
       <c r="F170" s="18">
         <v>7.6</v>
       </c>
       <c r="G170" s="18">
         <v>10.8</v>
       </c>
       <c r="H170" s="18">
         <v>14.55</v>
       </c>
       <c r="I170" s="18">
         <v>18.5</v>
       </c>
-      <c r="J170" s="18"/>
+      <c r="J170" s="66">
+        <v>20.48</v>
+      </c>
       <c r="K170" s="18"/>
       <c r="L170" s="18"/>
       <c r="M170" s="18"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
     </row>
     <row r="171" spans="1:17">
       <c r="A171" s="5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 