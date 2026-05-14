--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -10,65 +10,65 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="284">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -858,82 +858,78 @@
     <t>Name of product</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Export and import of the Republic of Kazakhstan for food products</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Pavlodar</t>
-  </si>
-[...4 lines deleted...]
-    <t>January-December 2024*</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t>January-November 2024*</t>
-[...2 lines deleted...]
-    <t>January-November 2025*</t>
+    <t>January-December 2025*</t>
+  </si>
+  <si>
+    <t>January-February 2025*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
@@ -1373,51 +1369,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
         <bgColor indexed="21"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="20"/>
         <bgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
         <bgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
         <bgColor indexed="51"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1580,74 +1576,50 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1792,142 +1764,136 @@
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="101">
     <cellStyle name="20% — акцент1" xfId="81"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% — акцент2" xfId="82"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% — акцент3" xfId="83"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% — акцент4" xfId="84"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% — акцент5" xfId="85"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% — акцент6" xfId="86"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% — акцент1" xfId="87"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% — акцент2" xfId="88"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% — акцент3" xfId="89"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% — акцент4" xfId="90"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% — акцент5" xfId="91"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
@@ -2297,191 +2263,187 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AX142"/>
+  <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="AD6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AQ7" sqref="AQ7"/>
+      <selection pane="bottomRight" activeCell="BB6" sqref="BB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-    <col min="47" max="47" width="7" style="8" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="8"/>
+    <col min="47" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>274</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
       <c r="O1" s="32"/>
       <c r="P1" s="32"/>
       <c r="Q1" s="32"/>
       <c r="R1" s="32"/>
       <c r="S1" s="32"/>
       <c r="T1" s="32"/>
       <c r="U1" s="32"/>
       <c r="V1" s="32"/>
       <c r="W1" s="32"/>
       <c r="X1" s="32"/>
       <c r="Y1" s="32"/>
       <c r="Z1" s="32"/>
       <c r="AA1" s="32"/>
       <c r="AB1" s="32"/>
       <c r="AC1" s="32"/>
       <c r="AD1" s="32"/>
       <c r="AE1" s="32"/>
       <c r="AF1" s="32"/>
       <c r="AG1" s="32"/>
       <c r="AH1" s="32"/>
     </row>
-    <row r="2" spans="1:50" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:54" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>277</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
       <c r="U2" s="17"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
     </row>
-    <row r="3" spans="1:50" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="33" t="s">
         <v>268</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>269</v>
       </c>
       <c r="C3" s="27">
         <v>2015</v>
       </c>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27">
         <v>2016</v>
       </c>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27">
         <v>2017</v>
       </c>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27">
@@ -2493,75 +2455,81 @@
       <c r="S3" s="27">
         <v>2019</v>
       </c>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27">
         <v>2020</v>
       </c>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="29">
         <v>2021</v>
       </c>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="31">
         <v>2022</v>
       </c>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="25" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="AJ3" s="25"/>
       <c r="AK3" s="25"/>
       <c r="AL3" s="25"/>
-      <c r="AM3" s="31" t="s">
-        <v>279</v>
+      <c r="AM3" s="31">
+        <v>2024</v>
       </c>
       <c r="AN3" s="26"/>
       <c r="AO3" s="26"/>
       <c r="AP3" s="26"/>
-      <c r="AQ3" s="36" t="s">
-[...4 lines deleted...]
-      <c r="AT3" s="37"/>
+      <c r="AQ3" s="31" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR3" s="26"/>
+      <c r="AS3" s="26"/>
+      <c r="AT3" s="26"/>
       <c r="AU3" s="31" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="AV3" s="26"/>
       <c r="AW3" s="26"/>
       <c r="AX3" s="26"/>
+      <c r="AY3" s="31" t="s">
+        <v>283</v>
+      </c>
+      <c r="AZ3" s="26"/>
+      <c r="BA3" s="26"/>
+      <c r="BB3" s="26"/>
     </row>
-    <row r="4" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A4" s="34"/>
       <c r="B4" s="29"/>
       <c r="C4" s="29" t="s">
         <v>272</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29" t="s">
         <v>273</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="29" t="s">
         <v>272</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="29" t="s">
         <v>273</v>
       </c>
       <c r="J4" s="29"/>
       <c r="K4" s="29" t="s">
         <v>272</v>
       </c>
       <c r="L4" s="29"/>
       <c r="M4" s="29" t="s">
         <v>273</v>
       </c>
@@ -2616,52 +2584,60 @@
       <c r="AL4" s="26"/>
       <c r="AM4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AV4" s="26"/>
       <c r="AW4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AX4" s="26"/>
+      <c r="AY4" s="26" t="s">
+        <v>272</v>
+      </c>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26" t="s">
+        <v>273</v>
+      </c>
+      <c r="BB4" s="26"/>
     </row>
-    <row r="5" spans="1:50" s="19" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="19" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="35"/>
       <c r="B5" s="29"/>
       <c r="C5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>271</v>
@@ -2741,75 +2717,87 @@
       <c r="AI5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="AL5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="AM5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="AN5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="AO5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="AP5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="AQ5" s="9" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="AR5" s="9" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="AS5" s="9" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="AT5" s="9" t="s">
-        <v>282</v>
-[...11 lines deleted...]
-        <v>282</v>
+        <v>280</v>
+      </c>
+      <c r="AU5" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="AV5" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="AW5" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="AX5" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="AY5" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="AZ5" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="BA5" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="BB5" s="23" t="s">
+        <v>280</v>
       </c>
     </row>
-    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A6" s="10"/>
       <c r="B6" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C6" s="1">
         <v>82941.558229999995</v>
       </c>
       <c r="D6" s="1">
         <v>4767.9855600000001</v>
       </c>
       <c r="E6" s="1">
         <v>30107.734700000001</v>
       </c>
       <c r="F6" s="1">
         <v>35548.938859999987</v>
       </c>
       <c r="G6" s="1">
         <v>135767.57923</v>
       </c>
       <c r="H6" s="1">
         <v>6757.4658300000001</v>
       </c>
       <c r="I6" s="1">
         <v>36696.291969999998</v>
       </c>
@@ -2878,88 +2866,100 @@
       </c>
       <c r="AE6" s="1">
         <v>317046.84402000002</v>
       </c>
       <c r="AF6" s="1">
         <v>27644.293749999997</v>
       </c>
       <c r="AG6" s="1">
         <v>48652.751870000022</v>
       </c>
       <c r="AH6" s="1">
         <v>80473.159500000009</v>
       </c>
       <c r="AI6" s="18">
         <v>229081.96844999999</v>
       </c>
       <c r="AJ6" s="18">
         <v>18450.111519999999</v>
       </c>
       <c r="AK6" s="18">
         <v>59682.674610000002</v>
       </c>
       <c r="AL6" s="18">
         <v>71698.845710000009</v>
       </c>
-      <c r="AM6" s="23">
+      <c r="AM6" s="22">
         <v>210639.60957</v>
       </c>
-      <c r="AN6" s="23">
+      <c r="AN6" s="22">
         <v>19281.89212</v>
       </c>
-      <c r="AO6" s="23">
+      <c r="AO6" s="22">
         <v>57954.318960000011</v>
       </c>
-      <c r="AP6" s="23">
+      <c r="AP6" s="22">
         <v>72440.58610999996</v>
       </c>
-      <c r="AQ6" s="23">
-[...21 lines deleted...]
-        <v>78373.759410000013</v>
+      <c r="AQ6" s="24">
+        <v>111863.94409</v>
+      </c>
+      <c r="AR6" s="24">
+        <v>19315.541569999998</v>
+      </c>
+      <c r="AS6" s="24">
+        <v>58654.572980000004</v>
+      </c>
+      <c r="AT6" s="24">
+        <v>90444.747280000011</v>
+      </c>
+      <c r="AU6" s="24">
+        <v>11272.43599</v>
+      </c>
+      <c r="AV6" s="24">
+        <v>3017.6959299999999</v>
+      </c>
+      <c r="AW6" s="24">
+        <v>7124.7140299999992</v>
+      </c>
+      <c r="AX6" s="24">
+        <v>10803.791410000002</v>
+      </c>
+      <c r="AY6" s="24">
+        <v>18264.5782</v>
+      </c>
+      <c r="AZ6" s="24">
+        <v>3918.9611300000001</v>
+      </c>
+      <c r="BA6" s="24">
+        <v>7522.6508800000001</v>
+      </c>
+      <c r="BB6" s="24">
+        <v>11312.0764</v>
       </c>
     </row>
-    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>83.387900000000002</v>
       </c>
       <c r="H7" s="3">
         <v>309.92660000000001</v>
       </c>
       <c r="I7" s="3">
@@ -3042,76 +3042,88 @@
       </c>
       <c r="AI7" s="5">
         <v>0</v>
       </c>
       <c r="AJ7" s="5">
         <v>0</v>
       </c>
       <c r="AK7" s="5">
         <v>0</v>
       </c>
       <c r="AL7" s="5">
         <v>0</v>
       </c>
       <c r="AM7" s="20">
         <v>0</v>
       </c>
       <c r="AN7" s="20">
         <v>0</v>
       </c>
       <c r="AO7" s="20">
         <v>5.5503999999999998</v>
       </c>
       <c r="AP7" s="20">
         <v>8.88584</v>
       </c>
-      <c r="AQ7" s="24">
-[...20 lines deleted...]
-      <c r="AX7" s="24">
+      <c r="AQ7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY7" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ7" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA7" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB7" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C8" s="2">
         <v>0</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="2">
         <v>0</v>
       </c>
       <c r="F8" s="2">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>0</v>
       </c>
       <c r="H8" s="3">
         <v>0</v>
       </c>
       <c r="I8" s="3">
@@ -3194,76 +3206,88 @@
       </c>
       <c r="AI8" s="5">
         <v>0</v>
       </c>
       <c r="AJ8" s="5">
         <v>0</v>
       </c>
       <c r="AK8" s="5">
         <v>200.37799999999999</v>
       </c>
       <c r="AL8" s="5">
         <v>707.35514999999998</v>
       </c>
       <c r="AM8" s="20">
         <v>0</v>
       </c>
       <c r="AN8" s="20">
         <v>0</v>
       </c>
       <c r="AO8" s="20">
         <v>347.05522000000002</v>
       </c>
       <c r="AP8" s="20">
         <v>1312.6895300000001</v>
       </c>
-      <c r="AQ8" s="24">
-[...21 lines deleted...]
-        <v>3152.7518599999999</v>
+      <c r="AQ8" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="20">
+        <v>939.81583000000001</v>
+      </c>
+      <c r="AT8" s="20">
+        <v>4449.6695300000001</v>
+      </c>
+      <c r="AU8" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="20">
+        <v>51.046999999999997</v>
+      </c>
+      <c r="AX8" s="20">
+        <v>224.11359999999999</v>
+      </c>
+      <c r="AY8" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="20">
+        <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="2">
         <v>0</v>
       </c>
       <c r="D9" s="2">
         <v>0</v>
       </c>
       <c r="E9" s="2">
         <v>9.3624200000000002</v>
       </c>
       <c r="F9" s="2">
         <v>24.247319999999998</v>
       </c>
       <c r="G9" s="3">
         <v>0</v>
       </c>
       <c r="H9" s="3">
         <v>0</v>
       </c>
       <c r="I9" s="3">
@@ -3346,76 +3370,88 @@
       </c>
       <c r="AI9" s="5">
         <v>0</v>
       </c>
       <c r="AJ9" s="5">
         <v>0</v>
       </c>
       <c r="AK9" s="5">
         <v>773.02961000000005</v>
       </c>
       <c r="AL9" s="5">
         <v>1734.21677</v>
       </c>
       <c r="AM9" s="20">
         <v>0</v>
       </c>
       <c r="AN9" s="20">
         <v>0</v>
       </c>
       <c r="AO9" s="20">
         <v>456.58121</v>
       </c>
       <c r="AP9" s="20">
         <v>990.07336999999995</v>
       </c>
-      <c r="AQ9" s="24">
-[...21 lines deleted...]
-        <v>1364.7487799999999</v>
+      <c r="AQ9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="20">
+        <v>672.71713</v>
+      </c>
+      <c r="AT9" s="20">
+        <v>1641.0475100000001</v>
+      </c>
+      <c r="AU9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="20">
+        <v>70.322460000000007</v>
+      </c>
+      <c r="AX9" s="20">
+        <v>146.64884000000001</v>
+      </c>
+      <c r="AY9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="20">
+        <v>110.24988</v>
+      </c>
+      <c r="BB9" s="20">
+        <v>233.96898999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="2">
         <v>0</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>0</v>
       </c>
       <c r="F10" s="2">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>213.87819999999999</v>
       </c>
       <c r="H10" s="3">
         <v>208.49323000000001</v>
       </c>
       <c r="I10" s="3">
@@ -3486,88 +3522,100 @@
       </c>
       <c r="AE10" s="3">
         <v>0</v>
       </c>
       <c r="AF10" s="3">
         <v>0</v>
       </c>
       <c r="AG10" s="3">
         <v>0</v>
       </c>
       <c r="AH10" s="3">
         <v>0</v>
       </c>
       <c r="AI10" s="5">
         <v>0</v>
       </c>
       <c r="AJ10" s="5">
         <v>0</v>
       </c>
       <c r="AK10" s="5">
         <v>0</v>
       </c>
       <c r="AL10" s="5">
         <v>0</v>
       </c>
-      <c r="AM10" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX10" s="24">
+      <c r="AM10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C11" s="2">
         <v>0</v>
       </c>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="2">
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>0.51500000000000001</v>
       </c>
       <c r="H11" s="3">
         <v>0.36179</v>
       </c>
       <c r="I11" s="3">
@@ -3650,76 +3698,88 @@
       </c>
       <c r="AI11" s="5">
         <v>0</v>
       </c>
       <c r="AJ11" s="5">
         <v>0</v>
       </c>
       <c r="AK11" s="5">
         <v>60.145000000000003</v>
       </c>
       <c r="AL11" s="5">
         <v>31.940619999999999</v>
       </c>
       <c r="AM11" s="20">
         <v>0</v>
       </c>
       <c r="AN11" s="20">
         <v>0</v>
       </c>
       <c r="AO11" s="20">
         <v>31.289000000000001</v>
       </c>
       <c r="AP11" s="20">
         <v>46.063020000000002</v>
       </c>
-      <c r="AQ11" s="24">
-[...21 lines deleted...]
-        <v>61.845089999999999</v>
+      <c r="AQ11" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="20">
+        <v>33.472999999999999</v>
+      </c>
+      <c r="AT11" s="20">
+        <v>79.091089999999994</v>
+      </c>
+      <c r="AU11" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="20">
+        <v>3.214</v>
+      </c>
+      <c r="AX11" s="20">
+        <v>3.2890000000000001</v>
+      </c>
+      <c r="AY11" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="20">
+        <v>5.9740000000000002</v>
+      </c>
+      <c r="BB11" s="20">
+        <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="2">
         <v>12</v>
       </c>
       <c r="D12" s="2">
         <v>0.73372999999999999</v>
       </c>
       <c r="E12" s="2">
         <v>0.57299999999999995</v>
       </c>
       <c r="F12" s="2">
         <v>3.0110000000000001</v>
       </c>
       <c r="G12" s="3">
         <v>27</v>
       </c>
       <c r="H12" s="3">
         <v>14.88205</v>
       </c>
       <c r="I12" s="3">
@@ -3802,76 +3862,88 @@
       </c>
       <c r="AI12" s="5">
         <v>0</v>
       </c>
       <c r="AJ12" s="5">
         <v>0</v>
       </c>
       <c r="AK12" s="5">
         <v>60.040700000000001</v>
       </c>
       <c r="AL12" s="5">
         <v>44.292409999999997</v>
       </c>
       <c r="AM12" s="20">
         <v>0</v>
       </c>
       <c r="AN12" s="20">
         <v>0</v>
       </c>
       <c r="AO12" s="20">
         <v>59.496499999999997</v>
       </c>
       <c r="AP12" s="20">
         <v>48.172939999999997</v>
       </c>
-      <c r="AQ12" s="24">
-[...17 lines deleted...]
-      <c r="AW12" s="24">
+      <c r="AQ12" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="20">
         <v>79.065010000000001</v>
       </c>
-      <c r="AX12" s="24">
+      <c r="AT12" s="20">
         <v>99.701359999999994</v>
       </c>
+      <c r="AU12" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="20">
+        <v>30</v>
+      </c>
+      <c r="AX12" s="20">
+        <v>50.317999999999998</v>
+      </c>
+      <c r="AY12" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="2">
         <v>75.25</v>
       </c>
       <c r="D13" s="2">
         <v>51.801000000000002</v>
       </c>
       <c r="E13" s="2">
         <v>140.84406999999999</v>
       </c>
       <c r="F13" s="2">
         <v>198.8861</v>
       </c>
       <c r="G13" s="3">
         <v>19</v>
       </c>
       <c r="H13" s="3">
         <v>15.315</v>
       </c>
       <c r="I13" s="3">
@@ -3954,76 +4026,88 @@
       </c>
       <c r="AI13" s="5">
         <v>669.51</v>
       </c>
       <c r="AJ13" s="5">
         <v>1195.8446200000001</v>
       </c>
       <c r="AK13" s="5">
         <v>629.26637000000005</v>
       </c>
       <c r="AL13" s="5">
         <v>1104.27253</v>
       </c>
       <c r="AM13" s="20">
         <v>559.9742</v>
       </c>
       <c r="AN13" s="20">
         <v>1436.2789499999999</v>
       </c>
       <c r="AO13" s="20">
         <v>944.48967000000005</v>
       </c>
       <c r="AP13" s="20">
         <v>1170.97183</v>
       </c>
-      <c r="AQ13" s="24">
-[...21 lines deleted...]
-        <v>1060.31448</v>
+      <c r="AQ13" s="20">
+        <v>273.03798</v>
+      </c>
+      <c r="AR13" s="20">
+        <v>439.56090999999998</v>
+      </c>
+      <c r="AS13" s="20">
+        <v>1175.1884500000001</v>
+      </c>
+      <c r="AT13" s="20">
+        <v>1202.2452699999999</v>
+      </c>
+      <c r="AU13" s="20">
+        <v>149.91475</v>
+      </c>
+      <c r="AV13" s="20">
+        <v>256.71276</v>
+      </c>
+      <c r="AW13" s="20">
+        <v>134.91793999999999</v>
+      </c>
+      <c r="AX13" s="20">
+        <v>166.24460999999999</v>
+      </c>
+      <c r="AY13" s="20">
+        <v>20.092479999999998</v>
+      </c>
+      <c r="AZ13" s="20">
+        <v>21.77102</v>
+      </c>
+      <c r="BA13" s="20">
+        <v>82.262770000000003</v>
+      </c>
+      <c r="BB13" s="20">
+        <v>87.241829999999993</v>
       </c>
     </row>
-    <row r="14" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
         <v>0</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="3">
         <v>286.51175000000001</v>
       </c>
       <c r="I14" s="3">
@@ -4094,88 +4178,100 @@
       </c>
       <c r="AE14" s="3">
         <v>0</v>
       </c>
       <c r="AF14" s="3">
         <v>0</v>
       </c>
       <c r="AG14" s="3">
         <v>0</v>
       </c>
       <c r="AH14" s="3">
         <v>0</v>
       </c>
       <c r="AI14" s="5">
         <v>0</v>
       </c>
       <c r="AJ14" s="5">
         <v>0</v>
       </c>
       <c r="AK14" s="5">
         <v>0</v>
       </c>
       <c r="AL14" s="5">
         <v>0</v>
       </c>
-      <c r="AM14" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX14" s="24">
+      <c r="AM14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C15" s="2">
         <v>0</v>
       </c>
       <c r="D15" s="2">
         <v>0</v>
       </c>
       <c r="E15" s="2">
         <v>0</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>0</v>
       </c>
       <c r="H15" s="3">
         <v>0</v>
       </c>
       <c r="I15" s="3">
@@ -4258,76 +4354,88 @@
       </c>
       <c r="AI15" s="5">
         <v>0</v>
       </c>
       <c r="AJ15" s="5">
         <v>0</v>
       </c>
       <c r="AK15" s="5">
         <v>0</v>
       </c>
       <c r="AL15" s="5">
         <v>0</v>
       </c>
       <c r="AM15" s="20">
         <v>0</v>
       </c>
       <c r="AN15" s="20">
         <v>0</v>
       </c>
       <c r="AO15" s="20">
         <v>8.9435300000000009</v>
       </c>
       <c r="AP15" s="20">
         <v>18.009460000000001</v>
       </c>
-      <c r="AQ15" s="24">
-[...21 lines deleted...]
-        <v>23.865469999999998</v>
+      <c r="AQ15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="20">
+        <v>4.9954000000000001</v>
+      </c>
+      <c r="AT15" s="20">
+        <v>25.862469999999998</v>
+      </c>
+      <c r="AU15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="20">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="AX15" s="20">
+        <v>1.147</v>
+      </c>
+      <c r="AY15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="20">
+        <v>1.74142</v>
+      </c>
+      <c r="BB15" s="20">
+        <v>9.9379299999999997</v>
       </c>
     </row>
-    <row r="16" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="2">
         <v>0</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="2">
         <v>0.60719999999999996</v>
       </c>
       <c r="F16" s="2">
         <v>1.5890500000000001</v>
       </c>
       <c r="G16" s="3">
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <v>0</v>
       </c>
       <c r="I16" s="3">
@@ -4410,76 +4518,88 @@
       </c>
       <c r="AI16" s="5">
         <v>0</v>
       </c>
       <c r="AJ16" s="5">
         <v>0</v>
       </c>
       <c r="AK16" s="5">
         <v>0.28999999999999998</v>
       </c>
       <c r="AL16" s="5">
         <v>0.41199999999999998</v>
       </c>
       <c r="AM16" s="20">
         <v>0</v>
       </c>
       <c r="AN16" s="20">
         <v>0</v>
       </c>
       <c r="AO16" s="20">
         <v>0.35809999999999997</v>
       </c>
       <c r="AP16" s="20">
         <v>3.3919999999999999</v>
       </c>
-      <c r="AQ16" s="24">
-[...20 lines deleted...]
-      <c r="AX16" s="24">
+      <c r="AQ16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="2">
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="2">
         <v>17.600000000000001</v>
       </c>
       <c r="F17" s="2">
         <v>42.926400000000001</v>
       </c>
       <c r="G17" s="3">
         <v>0</v>
       </c>
       <c r="H17" s="3">
         <v>0</v>
       </c>
       <c r="I17" s="3">
@@ -4550,88 +4670,100 @@
       </c>
       <c r="AE17" s="3">
         <v>0</v>
       </c>
       <c r="AF17" s="3">
         <v>0</v>
       </c>
       <c r="AG17" s="3">
         <v>0</v>
       </c>
       <c r="AH17" s="3">
         <v>0</v>
       </c>
       <c r="AI17" s="5">
         <v>0</v>
       </c>
       <c r="AJ17" s="5">
         <v>0</v>
       </c>
       <c r="AK17" s="5">
         <v>10</v>
       </c>
       <c r="AL17" s="5">
         <v>28.337</v>
       </c>
-      <c r="AM17" s="20" t="s">
-[...29 lines deleted...]
-      <c r="AW17" s="24">
+      <c r="AM17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="20">
         <v>0.1</v>
       </c>
-      <c r="AX17" s="24">
+      <c r="AT17" s="20">
         <v>17.356999999999999</v>
       </c>
+      <c r="AU17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="2">
         <v>0</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="2">
         <v>1.022</v>
       </c>
       <c r="F18" s="2">
         <v>1.2001999999999999</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
@@ -4702,88 +4834,100 @@
       </c>
       <c r="AE18" s="3">
         <v>0</v>
       </c>
       <c r="AF18" s="3">
         <v>0</v>
       </c>
       <c r="AG18" s="3">
         <v>3.2559999999999998</v>
       </c>
       <c r="AH18" s="3">
         <v>4.1227</v>
       </c>
       <c r="AI18" s="5">
         <v>0</v>
       </c>
       <c r="AJ18" s="5">
         <v>0</v>
       </c>
       <c r="AK18" s="5">
         <v>0.55000000000000004</v>
       </c>
       <c r="AL18" s="5">
         <v>0.62036000000000002</v>
       </c>
-      <c r="AM18" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX18" s="24">
+      <c r="AM18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
         <v>1808.0646400000001</v>
       </c>
       <c r="F19" s="2">
         <v>2395.4251199999999</v>
       </c>
       <c r="G19" s="3">
         <v>0</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
       </c>
       <c r="I19" s="3">
@@ -4866,76 +5010,88 @@
       </c>
       <c r="AI19" s="5">
         <v>42.326309999999999</v>
       </c>
       <c r="AJ19" s="5">
         <v>474.70600000000002</v>
       </c>
       <c r="AK19" s="5">
         <v>1952.02763</v>
       </c>
       <c r="AL19" s="5">
         <v>2796.9560299999998</v>
       </c>
       <c r="AM19" s="20">
         <v>1.5036</v>
       </c>
       <c r="AN19" s="20">
         <v>17.102</v>
       </c>
       <c r="AO19" s="20">
         <v>2079.4427799999999</v>
       </c>
       <c r="AP19" s="20">
         <v>3219.5782399999998</v>
       </c>
-      <c r="AQ19" s="24">
-[...21 lines deleted...]
-        <v>4117.8560200000002</v>
+      <c r="AQ19" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="20">
+        <v>2121.0952400000001</v>
+      </c>
+      <c r="AT19" s="20">
+        <v>4648.6283400000002</v>
+      </c>
+      <c r="AU19" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="20">
+        <v>405.75333999999998</v>
+      </c>
+      <c r="AX19" s="20">
+        <v>772.39530999999999</v>
+      </c>
+      <c r="AY19" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="20">
+        <v>245.08345</v>
+      </c>
+      <c r="BB19" s="20">
+        <v>593.05326000000002</v>
       </c>
     </row>
-    <row r="20" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>18.037769999999998</v>
       </c>
       <c r="F20" s="2">
         <v>43.43685</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
@@ -5018,76 +5174,88 @@
       </c>
       <c r="AI20" s="5">
         <v>0</v>
       </c>
       <c r="AJ20" s="5">
         <v>0</v>
       </c>
       <c r="AK20" s="5">
         <v>100.99258</v>
       </c>
       <c r="AL20" s="5">
         <v>208.19505000000001</v>
       </c>
       <c r="AM20" s="20">
         <v>0</v>
       </c>
       <c r="AN20" s="20">
         <v>0</v>
       </c>
       <c r="AO20" s="20">
         <v>221.42599999999999</v>
       </c>
       <c r="AP20" s="20">
         <v>508.95503000000002</v>
       </c>
-      <c r="AQ20" s="24">
-[...21 lines deleted...]
-        <v>626.72112000000004</v>
+      <c r="AQ20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="20">
+        <v>283.34244000000001</v>
+      </c>
+      <c r="AT20" s="20">
+        <v>735.00266999999997</v>
+      </c>
+      <c r="AU20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="20">
+        <v>90.049289999999999</v>
+      </c>
+      <c r="AX20" s="20">
+        <v>187.61373</v>
+      </c>
+      <c r="AY20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="20">
+        <v>23.657050000000002</v>
+      </c>
+      <c r="BB20" s="20">
+        <v>60.709580000000003</v>
       </c>
     </row>
-    <row r="21" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>22.93235</v>
       </c>
       <c r="F21" s="2">
         <v>217.98025000000001</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
@@ -5170,76 +5338,88 @@
       </c>
       <c r="AI21" s="5">
         <v>0</v>
       </c>
       <c r="AJ21" s="5">
         <v>0</v>
       </c>
       <c r="AK21" s="5">
         <v>13.203440000000001</v>
       </c>
       <c r="AL21" s="5">
         <v>223.71975</v>
       </c>
       <c r="AM21" s="20">
         <v>0</v>
       </c>
       <c r="AN21" s="20">
         <v>0</v>
       </c>
       <c r="AO21" s="20">
         <v>15.88959</v>
       </c>
       <c r="AP21" s="20">
         <v>226.68710999999999</v>
       </c>
-      <c r="AQ21" s="24">
-[...21 lines deleted...]
-        <v>223.04769999999999</v>
+      <c r="AQ21" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="20">
+        <v>23.137160000000002</v>
+      </c>
+      <c r="AT21" s="20">
+        <v>230.73894999999999</v>
+      </c>
+      <c r="AU21" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="20">
+        <v>5.8616299999999999</v>
+      </c>
+      <c r="AX21" s="20">
+        <v>54.476300000000002</v>
+      </c>
+      <c r="AY21" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="20">
+        <v>1.4738</v>
+      </c>
+      <c r="BB21" s="20">
+        <v>12.1454</v>
       </c>
     </row>
-    <row r="22" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>161.50800000000001</v>
       </c>
       <c r="F22" s="2">
         <v>405.46005000000002</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <v>0</v>
       </c>
       <c r="I22" s="3">
@@ -5322,76 +5502,88 @@
       </c>
       <c r="AI22" s="5">
         <v>0</v>
       </c>
       <c r="AJ22" s="5">
         <v>0</v>
       </c>
       <c r="AK22" s="5">
         <v>6.4169999999999998</v>
       </c>
       <c r="AL22" s="5">
         <v>38.756079999999997</v>
       </c>
       <c r="AM22" s="20">
         <v>0</v>
       </c>
       <c r="AN22" s="20">
         <v>0</v>
       </c>
       <c r="AO22" s="20">
         <v>40.793840000000003</v>
       </c>
       <c r="AP22" s="20">
         <v>207.81968000000001</v>
       </c>
-      <c r="AQ22" s="24">
-[...21 lines deleted...]
-        <v>113.32989999999999</v>
+      <c r="AQ22" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="20">
+        <v>18.1022</v>
+      </c>
+      <c r="AT22" s="20">
+        <v>113.70346000000001</v>
+      </c>
+      <c r="AU22" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="20">
+        <v>7.56</v>
+      </c>
+      <c r="AX22" s="20">
+        <v>34.263660000000002</v>
+      </c>
+      <c r="AY22" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="20">
+        <v>0.17</v>
+      </c>
+      <c r="BB22" s="20">
+        <v>1.8939999999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="2">
         <v>0</v>
       </c>
       <c r="D23" s="2">
         <v>0</v>
       </c>
       <c r="E23" s="2">
         <v>32.394799999999996</v>
       </c>
       <c r="F23" s="2">
         <v>96.996759999999995</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
       </c>
       <c r="I23" s="3">
@@ -5474,76 +5666,88 @@
       </c>
       <c r="AI23" s="5">
         <v>0</v>
       </c>
       <c r="AJ23" s="5">
         <v>0</v>
       </c>
       <c r="AK23" s="5">
         <v>9.1848299999999998</v>
       </c>
       <c r="AL23" s="5">
         <v>42.479680000000002</v>
       </c>
       <c r="AM23" s="20">
         <v>0</v>
       </c>
       <c r="AN23" s="20">
         <v>0</v>
       </c>
       <c r="AO23" s="20">
         <v>23.577490000000001</v>
       </c>
       <c r="AP23" s="20">
         <v>70.740380000000002</v>
       </c>
-      <c r="AQ23" s="24">
-[...21 lines deleted...]
-        <v>164.35853</v>
+      <c r="AQ23" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="20">
+        <v>36.249850000000002</v>
+      </c>
+      <c r="AT23" s="20">
+        <v>177.69394</v>
+      </c>
+      <c r="AU23" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="20">
+        <v>10.97579</v>
+      </c>
+      <c r="AX23" s="20">
+        <v>27.635490000000001</v>
+      </c>
+      <c r="AY23" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="20">
+        <v>1.5292399999999999</v>
+      </c>
+      <c r="BB23" s="20">
+        <v>12.28851</v>
       </c>
     </row>
-    <row r="24" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="2">
         <v>0</v>
       </c>
       <c r="D24" s="2">
         <v>0</v>
       </c>
       <c r="E24" s="2">
         <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
         <v>0</v>
       </c>
       <c r="I24" s="3">
@@ -5614,88 +5818,100 @@
       </c>
       <c r="AE24" s="3">
         <v>0</v>
       </c>
       <c r="AF24" s="3">
         <v>0</v>
       </c>
       <c r="AG24" s="3">
         <v>0</v>
       </c>
       <c r="AH24" s="3">
         <v>0</v>
       </c>
       <c r="AI24" s="5">
         <v>0</v>
       </c>
       <c r="AJ24" s="5">
         <v>0</v>
       </c>
       <c r="AK24" s="5">
         <v>0</v>
       </c>
       <c r="AL24" s="5">
         <v>0</v>
       </c>
-      <c r="AM24" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX24" s="24">
+      <c r="AM24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB24" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="2">
         <v>53.325000000000003</v>
       </c>
       <c r="D25" s="2">
         <v>103.64475</v>
       </c>
       <c r="E25" s="2">
         <v>660.04858999999999</v>
       </c>
       <c r="F25" s="2">
         <v>880.37081999999998</v>
       </c>
       <c r="G25" s="3">
         <v>0</v>
       </c>
       <c r="H25" s="3">
         <v>0</v>
       </c>
       <c r="I25" s="3">
@@ -5778,76 +5994,88 @@
       </c>
       <c r="AI25" s="5">
         <v>36.406999999999996</v>
       </c>
       <c r="AJ25" s="5">
         <v>42.773400000000002</v>
       </c>
       <c r="AK25" s="5">
         <v>267.95614</v>
       </c>
       <c r="AL25" s="5">
         <v>474.71093000000002</v>
       </c>
       <c r="AM25" s="20">
         <v>0</v>
       </c>
       <c r="AN25" s="20">
         <v>0</v>
       </c>
       <c r="AO25" s="20">
         <v>522.02817000000005</v>
       </c>
       <c r="AP25" s="20">
         <v>800.78855999999996</v>
       </c>
-      <c r="AQ25" s="24">
-[...21 lines deleted...]
-        <v>823.02301999999997</v>
+      <c r="AQ25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS25" s="20">
+        <v>575.93226000000004</v>
+      </c>
+      <c r="AT25" s="20">
+        <v>965.67048</v>
+      </c>
+      <c r="AU25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="20">
+        <v>80.015119999999996</v>
+      </c>
+      <c r="AX25" s="20">
+        <v>158.24755999999999</v>
+      </c>
+      <c r="AY25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="20">
+        <v>85.578440000000001</v>
+      </c>
+      <c r="BB25" s="20">
+        <v>126.47204000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="2">
         <v>0</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>2158.9948300000001</v>
       </c>
       <c r="F26" s="2">
         <v>3431.7972599999998</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
@@ -5930,76 +6158,88 @@
       </c>
       <c r="AI26" s="5">
         <v>0</v>
       </c>
       <c r="AJ26" s="5">
         <v>0</v>
       </c>
       <c r="AK26" s="5">
         <v>4374.8168100000003</v>
       </c>
       <c r="AL26" s="5">
         <v>9214.7076699999998</v>
       </c>
       <c r="AM26" s="20">
         <v>0</v>
       </c>
       <c r="AN26" s="20">
         <v>0</v>
       </c>
       <c r="AO26" s="20">
         <v>4553.7000799999996</v>
       </c>
       <c r="AP26" s="20">
         <v>8031.0226400000001</v>
       </c>
-      <c r="AQ26" s="24">
-[...21 lines deleted...]
-        <v>10229.77224</v>
+      <c r="AQ26" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="20">
+        <v>5820.5477499999997</v>
+      </c>
+      <c r="AT26" s="20">
+        <v>12649.47136</v>
+      </c>
+      <c r="AU26" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="20">
+        <v>781.18636000000004</v>
+      </c>
+      <c r="AX26" s="20">
+        <v>1572.0006800000001</v>
+      </c>
+      <c r="AY26" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="20">
+        <v>793.58230000000003</v>
+      </c>
+      <c r="BB26" s="20">
+        <v>1896.3876299999999</v>
       </c>
     </row>
-    <row r="27" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F27" s="2">
         <v>7.3719999999999994E-2</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
         <v>0</v>
       </c>
       <c r="I27" s="3">
@@ -6082,76 +6322,88 @@
       </c>
       <c r="AI27" s="5">
         <v>0</v>
       </c>
       <c r="AJ27" s="5">
         <v>0</v>
       </c>
       <c r="AK27" s="5">
         <v>157.08052000000001</v>
       </c>
       <c r="AL27" s="5">
         <v>384.16777000000002</v>
       </c>
       <c r="AM27" s="20">
         <v>0</v>
       </c>
       <c r="AN27" s="20">
         <v>0</v>
       </c>
       <c r="AO27" s="20">
         <v>40.778230000000001</v>
       </c>
       <c r="AP27" s="20">
         <v>72.375720000000001</v>
       </c>
-      <c r="AQ27" s="24">
-[...21 lines deleted...]
-        <v>132.33663999999999</v>
+      <c r="AQ27" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="20">
+        <v>84.608609999999999</v>
+      </c>
+      <c r="AT27" s="20">
+        <v>140.59852000000001</v>
+      </c>
+      <c r="AU27" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="20">
+        <v>4.5610499999999998</v>
+      </c>
+      <c r="AX27" s="20">
+        <v>8.5732199999999992</v>
+      </c>
+      <c r="AY27" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="20">
+        <v>13.088190000000001</v>
+      </c>
+      <c r="BB27" s="20">
+        <v>28.133659999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>210.7166</v>
       </c>
       <c r="F28" s="2">
         <v>138.92201</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
@@ -6234,76 +6486,88 @@
       </c>
       <c r="AI28" s="5">
         <v>0</v>
       </c>
       <c r="AJ28" s="5">
         <v>0</v>
       </c>
       <c r="AK28" s="5">
         <v>526.20788000000005</v>
       </c>
       <c r="AL28" s="5">
         <v>326.86158999999998</v>
       </c>
       <c r="AM28" s="20">
         <v>0</v>
       </c>
       <c r="AN28" s="20">
         <v>0</v>
       </c>
       <c r="AO28" s="20">
         <v>947.70249999999999</v>
       </c>
       <c r="AP28" s="20">
         <v>819.92642000000001</v>
       </c>
-      <c r="AQ28" s="24">
-[...17 lines deleted...]
-      <c r="AW28" s="24">
+      <c r="AQ28" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="20">
         <v>1326.39958</v>
       </c>
-      <c r="AX28" s="24">
+      <c r="AT28" s="20">
         <v>1195.7345299999999</v>
       </c>
+      <c r="AU28" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="20">
+        <v>133.34899999999999</v>
+      </c>
+      <c r="AX28" s="20">
+        <v>154.06291999999999</v>
+      </c>
+      <c r="AY28" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="20">
+        <v>9.6714599999999997</v>
+      </c>
+      <c r="BB28" s="20">
+        <v>36.343319999999999</v>
+      </c>
     </row>
-    <row r="29" spans="1:50" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>99.978560000000002</v>
       </c>
       <c r="F29" s="2">
         <v>224.29483999999999</v>
       </c>
       <c r="G29" s="3">
         <v>20</v>
       </c>
       <c r="H29" s="3">
         <v>60.186999999999998</v>
       </c>
       <c r="I29" s="3">
@@ -6386,76 +6650,88 @@
       </c>
       <c r="AI29" s="5">
         <v>0</v>
       </c>
       <c r="AJ29" s="5">
         <v>0</v>
       </c>
       <c r="AK29" s="5">
         <v>129.61170000000001</v>
       </c>
       <c r="AL29" s="5">
         <v>351.49862000000002</v>
       </c>
       <c r="AM29" s="20">
         <v>370</v>
       </c>
       <c r="AN29" s="20">
         <v>2522.98</v>
       </c>
       <c r="AO29" s="20">
         <v>22.928260000000002</v>
       </c>
       <c r="AP29" s="20">
         <v>167.25498999999999</v>
       </c>
-      <c r="AQ29" s="24">
-[...11 lines deleted...]
-      <c r="AU29" s="24">
+      <c r="AQ29" s="20">
         <v>170.00200000000001</v>
       </c>
-      <c r="AV29" s="24">
+      <c r="AR29" s="20">
         <v>1033.626</v>
       </c>
-      <c r="AW29" s="24">
-[...3 lines deleted...]
-        <v>236.50244000000001</v>
+      <c r="AS29" s="20">
+        <v>33.329090000000001</v>
+      </c>
+      <c r="AT29" s="20">
+        <v>278.49054999999998</v>
+      </c>
+      <c r="AU29" s="20">
+        <v>20.001999999999999</v>
+      </c>
+      <c r="AV29" s="20">
+        <v>129.91300000000001</v>
+      </c>
+      <c r="AW29" s="20">
+        <v>1.85629</v>
+      </c>
+      <c r="AX29" s="20">
+        <v>15.6778</v>
+      </c>
+      <c r="AY29" s="20">
+        <v>20</v>
+      </c>
+      <c r="AZ29" s="20">
+        <v>90.656999999999996</v>
+      </c>
+      <c r="BA29" s="20">
+        <v>7.1403999999999996</v>
+      </c>
+      <c r="BB29" s="20">
+        <v>58.126040000000003</v>
       </c>
     </row>
-    <row r="30" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>131.37020000000001</v>
       </c>
       <c r="F30" s="2">
         <v>191.94918999999999</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
@@ -6538,76 +6814,88 @@
       </c>
       <c r="AI30" s="5">
         <v>0</v>
       </c>
       <c r="AJ30" s="5">
         <v>0</v>
       </c>
       <c r="AK30" s="5">
         <v>53.483840000000001</v>
       </c>
       <c r="AL30" s="5">
         <v>231.12013999999999</v>
       </c>
       <c r="AM30" s="20">
         <v>0</v>
       </c>
       <c r="AN30" s="20">
         <v>0</v>
       </c>
       <c r="AO30" s="20">
         <v>188.28462999999999</v>
       </c>
       <c r="AP30" s="20">
         <v>775.40341000000001</v>
       </c>
-      <c r="AQ30" s="24">
-[...21 lines deleted...]
-        <v>1204.5862299999999</v>
+      <c r="AQ30" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="20">
+        <v>262.30094000000003</v>
+      </c>
+      <c r="AT30" s="20">
+        <v>1343.0100199999999</v>
+      </c>
+      <c r="AU30" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="20">
+        <v>36.332380000000001</v>
+      </c>
+      <c r="AX30" s="20">
+        <v>185.64381</v>
+      </c>
+      <c r="AY30" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="20">
+        <v>60.474679999999999</v>
+      </c>
+      <c r="BB30" s="20">
+        <v>331.80824000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="2">
         <v>0</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="2">
         <v>4.5190000000000001</v>
       </c>
       <c r="F31" s="2">
         <v>20.329999999999998</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
         <v>3.2690000000000001</v>
       </c>
       <c r="I31" s="3">
@@ -6690,76 +6978,88 @@
       </c>
       <c r="AI31" s="5">
         <v>0</v>
       </c>
       <c r="AJ31" s="5">
         <v>0</v>
       </c>
       <c r="AK31" s="5">
         <v>1005.658</v>
       </c>
       <c r="AL31" s="5">
         <v>930.75534000000005</v>
       </c>
       <c r="AM31" s="20">
         <v>0</v>
       </c>
       <c r="AN31" s="20">
         <v>0</v>
       </c>
       <c r="AO31" s="20">
         <v>246.4</v>
       </c>
       <c r="AP31" s="20">
         <v>304.79599999999999</v>
       </c>
-      <c r="AQ31" s="24">
-[...21 lines deleted...]
-        <v>329.108</v>
+      <c r="AQ31" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="20">
+        <v>344.82799999999997</v>
+      </c>
+      <c r="AT31" s="20">
+        <v>348.90199999999999</v>
+      </c>
+      <c r="AU31" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="20">
+        <v>94</v>
+      </c>
+      <c r="AX31" s="20">
+        <v>86.432000000000002</v>
+      </c>
+      <c r="AY31" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="20">
+        <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="2">
         <v>0</v>
       </c>
       <c r="E32" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F32" s="2">
         <v>0.15</v>
       </c>
       <c r="G32" s="3">
         <v>0</v>
       </c>
       <c r="H32" s="3">
         <v>0</v>
       </c>
       <c r="I32" s="3">
@@ -6842,76 +7142,88 @@
       </c>
       <c r="AI32" s="5">
         <v>0</v>
       </c>
       <c r="AJ32" s="5">
         <v>0</v>
       </c>
       <c r="AK32" s="5">
         <v>22.824999999999999</v>
       </c>
       <c r="AL32" s="5">
         <v>190.5395</v>
       </c>
       <c r="AM32" s="20">
         <v>0</v>
       </c>
       <c r="AN32" s="20">
         <v>0</v>
       </c>
       <c r="AO32" s="20">
         <v>19.645</v>
       </c>
       <c r="AP32" s="20">
         <v>124.53626</v>
       </c>
-      <c r="AQ32" s="24">
-[...21 lines deleted...]
-        <v>105.51235</v>
+      <c r="AQ32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="20">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="AT32" s="20">
+        <v>110.17686999999999</v>
+      </c>
+      <c r="AU32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="20">
+        <v>3.2</v>
+      </c>
+      <c r="BB32" s="20">
+        <v>3.5217800000000001</v>
       </c>
     </row>
-    <row r="33" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="2">
         <v>0</v>
       </c>
       <c r="D33" s="2">
         <v>0</v>
       </c>
       <c r="E33" s="2">
         <v>84.778239999999997</v>
       </c>
       <c r="F33" s="2">
         <v>86.945710000000005</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
         <v>0</v>
       </c>
       <c r="I33" s="3">
@@ -6994,76 +7306,88 @@
       </c>
       <c r="AI33" s="5">
         <v>6</v>
       </c>
       <c r="AJ33" s="5">
         <v>8.7010500000000004</v>
       </c>
       <c r="AK33" s="5">
         <v>5.4078999999999997</v>
       </c>
       <c r="AL33" s="5">
         <v>5.6668500000000002</v>
       </c>
       <c r="AM33" s="20">
         <v>19.559999999999999</v>
       </c>
       <c r="AN33" s="20">
         <v>21.588730000000002</v>
       </c>
       <c r="AO33" s="20">
         <v>3.0901000000000001</v>
       </c>
       <c r="AP33" s="20">
         <v>4.4471400000000001</v>
       </c>
-      <c r="AQ33" s="24">
-[...11 lines deleted...]
-      <c r="AU33" s="24">
+      <c r="AQ33" s="20">
         <v>18</v>
       </c>
-      <c r="AV33" s="24">
+      <c r="AR33" s="20">
         <v>15.953849999999999</v>
       </c>
-      <c r="AW33" s="24">
-[...3 lines deleted...]
-        <v>1.0629999999999999</v>
+      <c r="AS33" s="20">
+        <v>1.1325000000000001</v>
+      </c>
+      <c r="AT33" s="20">
+        <v>1.254</v>
+      </c>
+      <c r="AU33" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="AV33" s="20">
+        <v>0.47455000000000003</v>
+      </c>
+      <c r="AW33" s="20">
+        <v>0.61250000000000004</v>
+      </c>
+      <c r="AX33" s="20">
+        <v>0.84099999999999997</v>
+      </c>
+      <c r="AY33" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="20">
+        <v>0.15</v>
+      </c>
+      <c r="BB33" s="20">
+        <v>0.11681999999999999</v>
       </c>
     </row>
-    <row r="34" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>161</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="2">
         <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
       </c>
       <c r="I34" s="3">
@@ -7134,88 +7458,100 @@
       </c>
       <c r="AE34" s="3">
         <v>0</v>
       </c>
       <c r="AF34" s="3">
         <v>0</v>
       </c>
       <c r="AG34" s="3">
         <v>0</v>
       </c>
       <c r="AH34" s="3">
         <v>0</v>
       </c>
       <c r="AI34" s="5">
         <v>0</v>
       </c>
       <c r="AJ34" s="5">
         <v>0</v>
       </c>
       <c r="AK34" s="5">
         <v>0</v>
       </c>
       <c r="AL34" s="5">
         <v>0</v>
       </c>
-      <c r="AM34" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX34" s="24">
+      <c r="AM34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C35" s="2">
         <v>0</v>
       </c>
       <c r="D35" s="2">
         <v>0</v>
       </c>
       <c r="E35" s="2">
         <v>91</v>
       </c>
       <c r="F35" s="2">
         <v>30.30668</v>
       </c>
       <c r="G35" s="3">
         <v>140</v>
       </c>
       <c r="H35" s="3">
         <v>18.021439999999998</v>
       </c>
       <c r="I35" s="3">
@@ -7298,76 +7634,88 @@
       </c>
       <c r="AI35" s="5">
         <v>183.03946999999999</v>
       </c>
       <c r="AJ35" s="5">
         <v>81.471999999999994</v>
       </c>
       <c r="AK35" s="5">
         <v>1724.4</v>
       </c>
       <c r="AL35" s="5">
         <v>441.26423999999997</v>
       </c>
       <c r="AM35" s="20">
         <v>1885.61097</v>
       </c>
       <c r="AN35" s="20">
         <v>758.87832000000003</v>
       </c>
       <c r="AO35" s="20">
         <v>1308.78</v>
       </c>
       <c r="AP35" s="20">
         <v>446.75846000000001</v>
       </c>
-      <c r="AQ35" s="24">
-[...17 lines deleted...]
-      <c r="AW35" s="24">
+      <c r="AQ35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="20">
         <v>1688.7</v>
       </c>
-      <c r="AX35" s="24">
+      <c r="AT35" s="20">
         <v>1115.75416</v>
       </c>
+      <c r="AU35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" s="2">
         <v>0</v>
       </c>
       <c r="E36" s="2">
         <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
@@ -7450,76 +7798,88 @@
       </c>
       <c r="AI36" s="5">
         <v>160</v>
       </c>
       <c r="AJ36" s="5">
         <v>268.791</v>
       </c>
       <c r="AK36" s="5">
         <v>0</v>
       </c>
       <c r="AL36" s="5">
         <v>0</v>
       </c>
       <c r="AM36" s="20">
         <v>410</v>
       </c>
       <c r="AN36" s="20">
         <v>498.88544000000002</v>
       </c>
       <c r="AO36" s="20">
         <v>0</v>
       </c>
       <c r="AP36" s="20">
         <v>0</v>
       </c>
-      <c r="AQ36" s="24">
-[...20 lines deleted...]
-      <c r="AX36" s="24">
+      <c r="AQ36" s="20">
+        <v>864</v>
+      </c>
+      <c r="AR36" s="20">
+        <v>1388.8792100000001</v>
+      </c>
+      <c r="AS36" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="20">
+        <v>308</v>
+      </c>
+      <c r="AV36" s="20">
+        <v>595.54933000000005</v>
+      </c>
+      <c r="AW36" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="20">
+        <v>106</v>
+      </c>
+      <c r="AZ36" s="20">
+        <v>186.154</v>
+      </c>
+      <c r="BA36" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="2">
         <v>0</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>0</v>
       </c>
       <c r="H37" s="3">
         <v>0</v>
       </c>
       <c r="I37" s="3">
@@ -7602,76 +7962,88 @@
       </c>
       <c r="AI37" s="5">
         <v>6388.7944500000003</v>
       </c>
       <c r="AJ37" s="5">
         <v>2100.1580100000001</v>
       </c>
       <c r="AK37" s="5">
         <v>0</v>
       </c>
       <c r="AL37" s="5">
         <v>0</v>
       </c>
       <c r="AM37" s="20">
         <v>9078.7703799999999</v>
       </c>
       <c r="AN37" s="20">
         <v>2098.9211599999999</v>
       </c>
       <c r="AO37" s="20">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AP37" s="20">
         <v>0.16625000000000001</v>
       </c>
-      <c r="AQ37" s="24">
-[...20 lines deleted...]
-      <c r="AX37" s="24">
+      <c r="AQ37" s="20">
+        <v>7008.13753</v>
+      </c>
+      <c r="AR37" s="20">
+        <v>2346.9165200000002</v>
+      </c>
+      <c r="AS37" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="20">
+        <v>761.53925000000004</v>
+      </c>
+      <c r="AV37" s="20">
+        <v>199.28734</v>
+      </c>
+      <c r="AW37" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="20">
+        <v>1546.87222</v>
+      </c>
+      <c r="AZ37" s="20">
+        <v>354.52170000000001</v>
+      </c>
+      <c r="BA37" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB37" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="2">
         <v>0</v>
       </c>
       <c r="D38" s="2">
         <v>0</v>
       </c>
       <c r="E38" s="2">
         <v>2</v>
       </c>
       <c r="F38" s="2">
         <v>2.448</v>
       </c>
       <c r="G38" s="3">
         <v>0</v>
       </c>
       <c r="H38" s="3">
         <v>0</v>
       </c>
       <c r="I38" s="3">
@@ -7754,76 +8126,88 @@
       </c>
       <c r="AI38" s="5">
         <v>572.19599000000005</v>
       </c>
       <c r="AJ38" s="5">
         <v>249.98393999999999</v>
       </c>
       <c r="AK38" s="5">
         <v>10.401</v>
       </c>
       <c r="AL38" s="5">
         <v>2.2669999999999999</v>
       </c>
       <c r="AM38" s="20">
         <v>1017.57285</v>
       </c>
       <c r="AN38" s="20">
         <v>221.34645</v>
       </c>
       <c r="AO38" s="20">
         <v>1</v>
       </c>
       <c r="AP38" s="20">
         <v>1.258</v>
       </c>
-      <c r="AQ38" s="24">
-[...11 lines deleted...]
-      <c r="AU38" s="24">
+      <c r="AQ38" s="20">
         <v>614.31641999999999</v>
       </c>
-      <c r="AV38" s="24">
+      <c r="AR38" s="20">
         <v>177.57659000000001</v>
       </c>
-      <c r="AW38" s="24">
-[...2 lines deleted...]
-      <c r="AX38" s="24">
+      <c r="AS38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C39" s="2">
         <v>0</v>
       </c>
       <c r="D39" s="2">
         <v>0</v>
       </c>
       <c r="E39" s="2">
         <v>1.147</v>
       </c>
       <c r="F39" s="2">
         <v>0.70399999999999996</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
       </c>
       <c r="I39" s="3">
@@ -7894,88 +8278,100 @@
       </c>
       <c r="AE39" s="3">
         <v>0</v>
       </c>
       <c r="AF39" s="3">
         <v>0</v>
       </c>
       <c r="AG39" s="3">
         <v>0</v>
       </c>
       <c r="AH39" s="3">
         <v>0</v>
       </c>
       <c r="AI39" s="5">
         <v>0</v>
       </c>
       <c r="AJ39" s="5">
         <v>0</v>
       </c>
       <c r="AK39" s="5">
         <v>0</v>
       </c>
       <c r="AL39" s="5">
         <v>0</v>
       </c>
-      <c r="AM39" s="20" t="s">
-[...29 lines deleted...]
-      <c r="AW39" s="24">
+      <c r="AM39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="20">
         <v>0.13003999999999999</v>
       </c>
-      <c r="AX39" s="24">
+      <c r="AT39" s="20">
         <v>0.30858999999999998</v>
       </c>
+      <c r="AU39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="2">
         <v>0</v>
       </c>
       <c r="D40" s="2">
         <v>0</v>
       </c>
       <c r="E40" s="2">
         <v>0</v>
       </c>
       <c r="F40" s="2">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>0</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
       </c>
       <c r="I40" s="3">
@@ -8058,76 +8454,88 @@
       </c>
       <c r="AI40" s="5">
         <v>1874.81215</v>
       </c>
       <c r="AJ40" s="5">
         <v>506.38213999999999</v>
       </c>
       <c r="AK40" s="5">
         <v>0</v>
       </c>
       <c r="AL40" s="5">
         <v>0</v>
       </c>
       <c r="AM40" s="20">
         <v>3197.7710900000002</v>
       </c>
       <c r="AN40" s="20">
         <v>731.76836000000003</v>
       </c>
       <c r="AO40" s="20">
         <v>0</v>
       </c>
       <c r="AP40" s="20">
         <v>0</v>
       </c>
-      <c r="AQ40" s="24">
-[...20 lines deleted...]
-      <c r="AX40" s="24">
+      <c r="AQ40" s="20">
+        <v>2467.7486399999998</v>
+      </c>
+      <c r="AR40" s="20">
+        <v>587.11234999999999</v>
+      </c>
+      <c r="AS40" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="20">
+        <v>1206.3689999999999</v>
+      </c>
+      <c r="AV40" s="20">
+        <v>234.90038000000001</v>
+      </c>
+      <c r="AW40" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY40" s="20">
+        <v>896.51475000000005</v>
+      </c>
+      <c r="AZ40" s="20">
+        <v>255.93499</v>
+      </c>
+      <c r="BA40" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
@@ -8210,76 +8618,88 @@
       </c>
       <c r="AI41" s="5">
         <v>435</v>
       </c>
       <c r="AJ41" s="5">
         <v>504.80013000000002</v>
       </c>
       <c r="AK41" s="5">
         <v>0</v>
       </c>
       <c r="AL41" s="5">
         <v>0</v>
       </c>
       <c r="AM41" s="20">
         <v>455</v>
       </c>
       <c r="AN41" s="20">
         <v>537.40602999999999</v>
       </c>
       <c r="AO41" s="20">
         <v>0</v>
       </c>
       <c r="AP41" s="20">
         <v>0</v>
       </c>
-      <c r="AQ41" s="24">
-[...20 lines deleted...]
-      <c r="AX41" s="24">
+      <c r="AQ41" s="20">
+        <v>2738.4887600000002</v>
+      </c>
+      <c r="AR41" s="20">
+        <v>3596.6806700000002</v>
+      </c>
+      <c r="AS41" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="20">
+        <v>326</v>
+      </c>
+      <c r="AV41" s="20">
+        <v>624.31075999999996</v>
+      </c>
+      <c r="AW41" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="20">
+        <v>450</v>
+      </c>
+      <c r="AZ41" s="20">
+        <v>1141.2883899999999</v>
+      </c>
+      <c r="BA41" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="2">
         <v>0</v>
       </c>
       <c r="D42" s="2">
         <v>0</v>
       </c>
       <c r="E42" s="2">
         <v>123</v>
       </c>
       <c r="F42" s="2">
         <v>23.482089999999999</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
       </c>
       <c r="I42" s="3">
@@ -8362,76 +8782,88 @@
       </c>
       <c r="AI42" s="5">
         <v>0</v>
       </c>
       <c r="AJ42" s="5">
         <v>0</v>
       </c>
       <c r="AK42" s="5">
         <v>0</v>
       </c>
       <c r="AL42" s="5">
         <v>0</v>
       </c>
       <c r="AM42" s="20">
         <v>0</v>
       </c>
       <c r="AN42" s="20">
         <v>0</v>
       </c>
       <c r="AO42" s="20">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AP42" s="20">
         <v>9.7000000000000003E-2</v>
       </c>
-      <c r="AQ42" s="24">
-[...20 lines deleted...]
-      <c r="AX42" s="24">
+      <c r="AQ42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>170</v>
       </c>
       <c r="C43" s="2">
         <v>0</v>
       </c>
       <c r="D43" s="2">
         <v>0</v>
       </c>
       <c r="E43" s="2">
         <v>2.9952399999999999</v>
       </c>
       <c r="F43" s="2">
         <v>4.3777100000000004</v>
       </c>
       <c r="G43" s="3">
         <v>0</v>
       </c>
       <c r="H43" s="3">
         <v>0</v>
       </c>
       <c r="I43" s="3">
@@ -8502,88 +8934,100 @@
       </c>
       <c r="AE43" s="3">
         <v>0</v>
       </c>
       <c r="AF43" s="3">
         <v>0</v>
       </c>
       <c r="AG43" s="3">
         <v>0.5</v>
       </c>
       <c r="AH43" s="3">
         <v>0.17</v>
       </c>
       <c r="AI43" s="5">
         <v>0</v>
       </c>
       <c r="AJ43" s="5">
         <v>0</v>
       </c>
       <c r="AK43" s="5">
         <v>1.2004999999999999</v>
       </c>
       <c r="AL43" s="5">
         <v>0.12167</v>
       </c>
-      <c r="AM43" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX43" s="24">
+      <c r="AM43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C44" s="2">
         <v>0.21</v>
       </c>
       <c r="D44" s="2">
         <v>0.24015</v>
       </c>
       <c r="E44" s="2">
         <v>50.3</v>
       </c>
       <c r="F44" s="2">
         <v>79.204409999999996</v>
       </c>
       <c r="G44" s="3">
         <v>0.4168</v>
       </c>
       <c r="H44" s="3">
         <v>0.73104000000000002</v>
       </c>
       <c r="I44" s="3">
@@ -8666,76 +9110,88 @@
       </c>
       <c r="AI44" s="5">
         <v>0</v>
       </c>
       <c r="AJ44" s="5">
         <v>0</v>
       </c>
       <c r="AK44" s="5">
         <v>115.5008</v>
       </c>
       <c r="AL44" s="5">
         <v>153.49894</v>
       </c>
       <c r="AM44" s="20">
         <v>0.254</v>
       </c>
       <c r="AN44" s="20">
         <v>0.40556999999999999</v>
       </c>
       <c r="AO44" s="20">
         <v>101.96905</v>
       </c>
       <c r="AP44" s="20">
         <v>165.11971</v>
       </c>
-      <c r="AQ44" s="24">
-[...21 lines deleted...]
-        <v>270.36649999999997</v>
+      <c r="AQ44" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="20">
+        <v>570.01190999999994</v>
+      </c>
+      <c r="AT44" s="20">
+        <v>302.44332000000003</v>
+      </c>
+      <c r="AU44" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="20">
+        <v>11.019600000000001</v>
+      </c>
+      <c r="AX44" s="20">
+        <v>19.763159999999999</v>
+      </c>
+      <c r="AY44" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="20">
+        <v>14.552949999999999</v>
+      </c>
+      <c r="BB44" s="20">
+        <v>23.975439999999999</v>
       </c>
     </row>
-    <row r="45" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="2">
         <v>0</v>
       </c>
       <c r="D45" s="2">
         <v>0</v>
       </c>
       <c r="E45" s="2">
         <v>40.819000000000003</v>
       </c>
       <c r="F45" s="2">
         <v>77.126159999999999</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
         <v>0</v>
       </c>
       <c r="I45" s="3">
@@ -8818,76 +9274,88 @@
       </c>
       <c r="AI45" s="5">
         <v>210.84397999999999</v>
       </c>
       <c r="AJ45" s="5">
         <v>95.954970000000003</v>
       </c>
       <c r="AK45" s="5">
         <v>0</v>
       </c>
       <c r="AL45" s="5">
         <v>0</v>
       </c>
       <c r="AM45" s="20">
         <v>0</v>
       </c>
       <c r="AN45" s="20">
         <v>0</v>
       </c>
       <c r="AO45" s="20">
         <v>0.25800000000000001</v>
       </c>
       <c r="AP45" s="20">
         <v>0.34969</v>
       </c>
-      <c r="AQ45" s="24">
-[...17 lines deleted...]
-      <c r="AW45" s="24">
+      <c r="AQ45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="20">
         <v>1.1294</v>
       </c>
-      <c r="AX45" s="24">
+      <c r="AT45" s="20">
         <v>6.8054699999999997</v>
       </c>
+      <c r="AU45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY45" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB45" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C46" s="2">
         <v>0</v>
       </c>
       <c r="D46" s="2">
         <v>0</v>
       </c>
       <c r="E46" s="2">
         <v>7.88192</v>
       </c>
       <c r="F46" s="2">
         <v>57.091340000000002</v>
       </c>
       <c r="G46" s="3">
         <v>0</v>
       </c>
       <c r="H46" s="3">
         <v>0</v>
       </c>
       <c r="I46" s="3">
@@ -8970,76 +9438,88 @@
       </c>
       <c r="AI46" s="5">
         <v>0</v>
       </c>
       <c r="AJ46" s="5">
         <v>0</v>
       </c>
       <c r="AK46" s="5">
         <v>10.975849999999999</v>
       </c>
       <c r="AL46" s="5">
         <v>70.920749999999998</v>
       </c>
       <c r="AM46" s="20">
         <v>0</v>
       </c>
       <c r="AN46" s="20">
         <v>0</v>
       </c>
       <c r="AO46" s="20">
         <v>10.5731</v>
       </c>
       <c r="AP46" s="20">
         <v>61.847099999999998</v>
       </c>
-      <c r="AQ46" s="24">
-[...21 lines deleted...]
-        <v>83.761690000000002</v>
+      <c r="AQ46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="20">
+        <v>19.09862</v>
+      </c>
+      <c r="AT46" s="20">
+        <v>95.954049999999995</v>
+      </c>
+      <c r="AU46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="20">
+        <v>1.92445</v>
+      </c>
+      <c r="AX46" s="20">
+        <v>14.74568</v>
+      </c>
+      <c r="AY46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="20">
+        <v>1.1057399999999999</v>
+      </c>
+      <c r="BB46" s="20">
+        <v>10.38101</v>
       </c>
     </row>
-    <row r="47" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="2">
         <v>0</v>
       </c>
       <c r="D47" s="2">
         <v>0</v>
       </c>
       <c r="E47" s="2">
         <v>134.8511</v>
       </c>
       <c r="F47" s="2">
         <v>73.747960000000006</v>
       </c>
       <c r="G47" s="3">
         <v>600.86</v>
       </c>
       <c r="H47" s="3">
         <v>113.30710999999999</v>
       </c>
       <c r="I47" s="3">
@@ -9122,76 +9602,88 @@
       </c>
       <c r="AI47" s="5">
         <v>0</v>
       </c>
       <c r="AJ47" s="5">
         <v>0</v>
       </c>
       <c r="AK47" s="5">
         <v>1944.979</v>
       </c>
       <c r="AL47" s="5">
         <v>337.58965000000001</v>
       </c>
       <c r="AM47" s="20">
         <v>0</v>
       </c>
       <c r="AN47" s="20">
         <v>0</v>
       </c>
       <c r="AO47" s="20">
         <v>1335.6107199999999</v>
       </c>
       <c r="AP47" s="20">
         <v>246.11424</v>
       </c>
-      <c r="AQ47" s="24">
-[...21 lines deleted...]
-        <v>210.70858999999999</v>
+      <c r="AQ47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="20">
+        <v>726.73285999999996</v>
+      </c>
+      <c r="AT47" s="20">
+        <v>212.81935999999999</v>
+      </c>
+      <c r="AU47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="20">
+        <v>6.4088000000000003</v>
+      </c>
+      <c r="AX47" s="20">
+        <v>4.4293500000000003</v>
+      </c>
+      <c r="AY47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="20">
+        <v>13.2334</v>
+      </c>
+      <c r="BB47" s="20">
+        <v>6.4799100000000003</v>
       </c>
     </row>
-    <row r="48" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" s="2">
         <v>0</v>
       </c>
       <c r="E48" s="2">
         <v>0</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
         <v>0</v>
       </c>
       <c r="I48" s="3">
@@ -9262,88 +9754,100 @@
       </c>
       <c r="AE48" s="3">
         <v>0</v>
       </c>
       <c r="AF48" s="3">
         <v>0</v>
       </c>
       <c r="AG48" s="3">
         <v>0</v>
       </c>
       <c r="AH48" s="3">
         <v>0</v>
       </c>
       <c r="AI48" s="5">
         <v>0</v>
       </c>
       <c r="AJ48" s="5">
         <v>0</v>
       </c>
       <c r="AK48" s="5">
         <v>23</v>
       </c>
       <c r="AL48" s="5">
         <v>2.3759999999999999</v>
       </c>
-      <c r="AM48" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX48" s="24">
+      <c r="AM48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY48" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="2">
         <v>0</v>
       </c>
       <c r="D49" s="2">
         <v>0</v>
       </c>
       <c r="E49" s="2">
         <v>16.817710000000002</v>
       </c>
       <c r="F49" s="2">
         <v>40.132820000000002</v>
       </c>
       <c r="G49" s="3">
         <v>0</v>
       </c>
       <c r="H49" s="3">
         <v>0</v>
       </c>
       <c r="I49" s="3">
@@ -9426,76 +9930,88 @@
       </c>
       <c r="AI49" s="5">
         <v>0</v>
       </c>
       <c r="AJ49" s="5">
         <v>0</v>
       </c>
       <c r="AK49" s="5">
         <v>10.052680000000001</v>
       </c>
       <c r="AL49" s="5">
         <v>22.132999999999999</v>
       </c>
       <c r="AM49" s="20">
         <v>0</v>
       </c>
       <c r="AN49" s="20">
         <v>0</v>
       </c>
       <c r="AO49" s="20">
         <v>3.6357400000000002</v>
       </c>
       <c r="AP49" s="20">
         <v>12.746</v>
       </c>
-      <c r="AQ49" s="24">
-[...21 lines deleted...]
-        <v>10.051259999999999</v>
+      <c r="AQ49" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR49" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS49" s="20">
+        <v>3.1080199999999998</v>
+      </c>
+      <c r="AT49" s="20">
+        <v>11.807510000000001</v>
+      </c>
+      <c r="AU49" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="20">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="AX49" s="20">
+        <v>0.81211999999999995</v>
+      </c>
+      <c r="AY49" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="20">
+        <v>3.6040000000000003E-2</v>
+      </c>
+      <c r="BB49" s="20">
+        <v>0.47109000000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="2">
         <v>90</v>
       </c>
       <c r="D50" s="2">
         <v>92.028000000000006</v>
       </c>
       <c r="E50" s="2">
         <v>0.80700000000000005</v>
       </c>
       <c r="F50" s="2">
         <v>3.2447300000000001</v>
       </c>
       <c r="G50" s="3">
         <v>0</v>
       </c>
       <c r="H50" s="3">
         <v>0</v>
       </c>
       <c r="I50" s="3">
@@ -9578,76 +10094,88 @@
       </c>
       <c r="AI50" s="5">
         <v>0</v>
       </c>
       <c r="AJ50" s="5">
         <v>0</v>
       </c>
       <c r="AK50" s="5">
         <v>0.81505000000000005</v>
       </c>
       <c r="AL50" s="5">
         <v>8.0130199999999991</v>
       </c>
       <c r="AM50" s="20">
         <v>0</v>
       </c>
       <c r="AN50" s="20">
         <v>0</v>
       </c>
       <c r="AO50" s="20">
         <v>0.37864999999999999</v>
       </c>
       <c r="AP50" s="20">
         <v>7.3698100000000002</v>
       </c>
-      <c r="AQ50" s="24">
-[...17 lines deleted...]
-      <c r="AW50" s="24">
+      <c r="AQ50" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR50" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="20">
         <v>0.32837</v>
       </c>
-      <c r="AX50" s="24">
+      <c r="AT50" s="20">
         <v>5.6660000000000004</v>
       </c>
+      <c r="AU50" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="20">
+        <v>8.7889999999999996E-2</v>
+      </c>
+      <c r="AX50" s="20">
+        <v>2.1230000000000002</v>
+      </c>
+      <c r="AY50" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="20">
+        <v>2.988E-2</v>
+      </c>
+      <c r="BB50" s="20">
+        <v>0.66800000000000004</v>
+      </c>
     </row>
-    <row r="51" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="2">
         <v>0</v>
       </c>
       <c r="D51" s="2">
         <v>0</v>
       </c>
       <c r="E51" s="2">
         <v>0</v>
       </c>
       <c r="F51" s="2">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
         <v>0</v>
       </c>
       <c r="I51" s="3">
@@ -9718,88 +10246,100 @@
       </c>
       <c r="AE51" s="3">
         <v>0</v>
       </c>
       <c r="AF51" s="3">
         <v>0</v>
       </c>
       <c r="AG51" s="3">
         <v>2.0078</v>
       </c>
       <c r="AH51" s="3">
         <v>0.70599999999999996</v>
       </c>
       <c r="AI51" s="5">
         <v>0</v>
       </c>
       <c r="AJ51" s="5">
         <v>0</v>
       </c>
       <c r="AK51" s="5">
         <v>4.3200000000000001E-3</v>
       </c>
       <c r="AL51" s="5">
         <v>3.6999999999999998E-2</v>
       </c>
-      <c r="AM51" s="20" t="s">
-[...29 lines deleted...]
-      <c r="AW51" s="24">
+      <c r="AM51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="AX51" s="24">
+      <c r="AT51" s="20">
         <v>0.13800000000000001</v>
       </c>
+      <c r="AU51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="2">
         <v>341</v>
       </c>
       <c r="D52" s="2">
         <v>157.934</v>
       </c>
       <c r="E52" s="2">
         <v>0.96299999999999997</v>
       </c>
       <c r="F52" s="2">
         <v>3.9260000000000002</v>
       </c>
       <c r="G52" s="3">
         <v>0</v>
       </c>
       <c r="H52" s="3">
         <v>0</v>
       </c>
       <c r="I52" s="3">
@@ -9882,76 +10422,88 @@
       </c>
       <c r="AI52" s="5">
         <v>0</v>
       </c>
       <c r="AJ52" s="5">
         <v>0</v>
       </c>
       <c r="AK52" s="5">
         <v>0.10351</v>
       </c>
       <c r="AL52" s="5">
         <v>1.14289</v>
       </c>
       <c r="AM52" s="20">
         <v>0</v>
       </c>
       <c r="AN52" s="20">
         <v>0</v>
       </c>
       <c r="AO52" s="20">
         <v>0.10653</v>
       </c>
       <c r="AP52" s="20">
         <v>1.351</v>
       </c>
-      <c r="AQ52" s="24">
-[...17 lines deleted...]
-      <c r="AW52" s="24">
+      <c r="AQ52" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="20">
         <v>7.0999999999999994E-2</v>
       </c>
-      <c r="AX52" s="24">
+      <c r="AT52" s="20">
         <v>1.113</v>
       </c>
+      <c r="AU52" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="20">
+        <v>2.8459999999999999E-2</v>
+      </c>
+      <c r="AX52" s="20">
+        <v>0.32</v>
+      </c>
+      <c r="AY52" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="20">
+        <v>2.6919999999999999E-2</v>
+      </c>
+      <c r="BB52" s="20">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="53" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="2">
         <v>0</v>
       </c>
       <c r="D53" s="2">
         <v>0</v>
       </c>
       <c r="E53" s="2">
         <v>5.3E-3</v>
       </c>
       <c r="F53" s="2">
         <v>6.1500000000000001E-3</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
         <v>0</v>
       </c>
       <c r="I53" s="3">
@@ -10034,76 +10586,88 @@
       </c>
       <c r="AI53" s="5">
         <v>0</v>
       </c>
       <c r="AJ53" s="5">
         <v>0</v>
       </c>
       <c r="AK53" s="5">
         <v>3.00867</v>
       </c>
       <c r="AL53" s="5">
         <v>1.5109999999999999</v>
       </c>
       <c r="AM53" s="20">
         <v>0</v>
       </c>
       <c r="AN53" s="20">
         <v>0</v>
       </c>
       <c r="AO53" s="20">
         <v>9.0399999999999994E-3</v>
       </c>
       <c r="AP53" s="20">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="AQ53" s="24">
-[...17 lines deleted...]
-      <c r="AW53" s="24">
+      <c r="AQ53" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="20">
         <v>1.336E-2</v>
       </c>
-      <c r="AX53" s="24">
+      <c r="AT53" s="20">
         <v>0.16200000000000001</v>
       </c>
+      <c r="AU53" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="20">
+        <v>3.62E-3</v>
+      </c>
+      <c r="AX53" s="20">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="AY53" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="20">
+        <v>4.3200000000000001E-3</v>
+      </c>
+      <c r="BB53" s="20">
+        <v>5.0999999999999997E-2</v>
+      </c>
     </row>
-    <row r="54" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C54" s="2">
         <v>57</v>
       </c>
       <c r="D54" s="2">
         <v>26.408999999999999</v>
       </c>
       <c r="E54" s="2">
         <v>0.11286</v>
       </c>
       <c r="F54" s="2">
         <v>0.26204</v>
       </c>
       <c r="G54" s="3">
         <v>0</v>
       </c>
       <c r="H54" s="3">
         <v>0</v>
       </c>
       <c r="I54" s="3">
@@ -10186,76 +10750,88 @@
       </c>
       <c r="AI54" s="5">
         <v>0</v>
       </c>
       <c r="AJ54" s="5">
         <v>0</v>
       </c>
       <c r="AK54" s="5">
         <v>8.5305</v>
       </c>
       <c r="AL54" s="5">
         <v>15.186360000000001</v>
       </c>
       <c r="AM54" s="20">
         <v>0</v>
       </c>
       <c r="AN54" s="20">
         <v>0</v>
       </c>
       <c r="AO54" s="20">
         <v>15.896000000000001</v>
       </c>
       <c r="AP54" s="20">
         <v>31.790240000000001</v>
       </c>
-      <c r="AQ54" s="24">
-[...21 lines deleted...]
-        <v>25.244620000000001</v>
+      <c r="AQ54" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="20">
+        <v>11.24</v>
+      </c>
+      <c r="AT54" s="20">
+        <v>28.265920000000001</v>
+      </c>
+      <c r="AU54" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="20">
+        <v>1.0249999999999999</v>
+      </c>
+      <c r="AX54" s="20">
+        <v>2.1511200000000001</v>
+      </c>
+      <c r="AY54" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="20">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="BB54" s="20">
+        <v>0.13800000000000001</v>
       </c>
     </row>
-    <row r="55" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="2">
         <v>0</v>
       </c>
       <c r="D55" s="2">
         <v>0</v>
       </c>
       <c r="E55" s="2">
         <v>0</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>34.820300000000003</v>
       </c>
       <c r="H55" s="3">
         <v>3.8458999999999999</v>
       </c>
       <c r="I55" s="3">
@@ -10326,88 +10902,100 @@
       </c>
       <c r="AE55" s="3">
         <v>0</v>
       </c>
       <c r="AF55" s="3">
         <v>0</v>
       </c>
       <c r="AG55" s="3">
         <v>0</v>
       </c>
       <c r="AH55" s="3">
         <v>0</v>
       </c>
       <c r="AI55" s="5">
         <v>0</v>
       </c>
       <c r="AJ55" s="5">
         <v>0</v>
       </c>
       <c r="AK55" s="5">
         <v>0</v>
       </c>
       <c r="AL55" s="5">
         <v>0</v>
       </c>
-      <c r="AM55" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX55" s="24">
+      <c r="AM55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY55" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="2">
         <v>0</v>
       </c>
       <c r="D56" s="2">
         <v>0</v>
       </c>
       <c r="E56" s="2">
         <v>8.3800000000000003E-3</v>
       </c>
       <c r="F56" s="2">
         <v>1.374E-2</v>
       </c>
       <c r="G56" s="3">
         <v>0</v>
       </c>
       <c r="H56" s="3">
         <v>0</v>
       </c>
       <c r="I56" s="3">
@@ -10478,88 +11066,100 @@
       </c>
       <c r="AE56" s="3">
         <v>0</v>
       </c>
       <c r="AF56" s="3">
         <v>0</v>
       </c>
       <c r="AG56" s="3">
         <v>3.6</v>
       </c>
       <c r="AH56" s="3">
         <v>1.6850000000000001</v>
       </c>
       <c r="AI56" s="5">
         <v>0</v>
       </c>
       <c r="AJ56" s="5">
         <v>0</v>
       </c>
       <c r="AK56" s="5">
         <v>0</v>
       </c>
       <c r="AL56" s="5">
         <v>0</v>
       </c>
-      <c r="AM56" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX56" s="24">
+      <c r="AM56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB56" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:50" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C57" s="2">
         <v>0</v>
       </c>
       <c r="D57" s="2">
         <v>0</v>
       </c>
       <c r="E57" s="2">
         <v>0</v>
       </c>
       <c r="F57" s="2">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>0</v>
       </c>
       <c r="H57" s="3">
         <v>0</v>
       </c>
       <c r="I57" s="3">
@@ -10630,88 +11230,100 @@
       </c>
       <c r="AE57" s="3">
         <v>0</v>
       </c>
       <c r="AF57" s="3">
         <v>0</v>
       </c>
       <c r="AG57" s="3">
         <v>0.12</v>
       </c>
       <c r="AH57" s="3">
         <v>0.35713</v>
       </c>
       <c r="AI57" s="5">
         <v>0</v>
       </c>
       <c r="AJ57" s="5">
         <v>0</v>
       </c>
       <c r="AK57" s="5">
         <v>0.1</v>
       </c>
       <c r="AL57" s="5">
         <v>0.22670999999999999</v>
       </c>
-      <c r="AM57" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX57" s="24">
+      <c r="AM57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY57" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB57" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A58" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C58" s="2">
         <v>0</v>
       </c>
       <c r="D58" s="2">
         <v>0</v>
       </c>
       <c r="E58" s="2">
         <v>0</v>
       </c>
       <c r="F58" s="2">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>0</v>
       </c>
       <c r="H58" s="3">
         <v>0</v>
       </c>
       <c r="I58" s="3">
@@ -10794,76 +11406,88 @@
       </c>
       <c r="AI58" s="5">
         <v>0</v>
       </c>
       <c r="AJ58" s="5">
         <v>0</v>
       </c>
       <c r="AK58" s="5">
         <v>5.8570000000000002</v>
       </c>
       <c r="AL58" s="5">
         <v>17.5626</v>
       </c>
       <c r="AM58" s="20">
         <v>0</v>
       </c>
       <c r="AN58" s="20">
         <v>0</v>
       </c>
       <c r="AO58" s="20">
         <v>7.9349999999999996</v>
       </c>
       <c r="AP58" s="20">
         <v>28.317</v>
       </c>
-      <c r="AQ58" s="24">
-[...21 lines deleted...]
-        <v>7.6987500000000004</v>
+      <c r="AQ58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="20">
+        <v>1.88</v>
+      </c>
+      <c r="AT58" s="20">
+        <v>7.7827500000000001</v>
+      </c>
+      <c r="AU58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="20">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="BB58" s="20">
+        <v>11.266999999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A59" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="2">
         <v>0</v>
       </c>
       <c r="D59" s="2">
         <v>0</v>
       </c>
       <c r="E59" s="2">
         <v>26.213100000000001</v>
       </c>
       <c r="F59" s="2">
         <v>60.067300000000003</v>
       </c>
       <c r="G59" s="3">
         <v>0.1201</v>
       </c>
       <c r="H59" s="3">
         <v>0.47604999999999997</v>
       </c>
       <c r="I59" s="3">
@@ -10946,76 +11570,88 @@
       </c>
       <c r="AI59" s="5">
         <v>0</v>
       </c>
       <c r="AJ59" s="5">
         <v>0</v>
       </c>
       <c r="AK59" s="5">
         <v>59.497520000000002</v>
       </c>
       <c r="AL59" s="5">
         <v>154.43244000000001</v>
       </c>
       <c r="AM59" s="20">
         <v>1.23</v>
       </c>
       <c r="AN59" s="20">
         <v>2.8212999999999999</v>
       </c>
       <c r="AO59" s="20">
         <v>61.866169999999997</v>
       </c>
       <c r="AP59" s="20">
         <v>189.77773999999999</v>
       </c>
-      <c r="AQ59" s="24">
-[...21 lines deleted...]
-        <v>159.86001999999999</v>
+      <c r="AQ59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS59" s="20">
+        <v>47.005110000000002</v>
+      </c>
+      <c r="AT59" s="20">
+        <v>177.77563000000001</v>
+      </c>
+      <c r="AU59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="20">
+        <v>8.4153699999999994</v>
+      </c>
+      <c r="AX59" s="20">
+        <v>27.696580000000001</v>
+      </c>
+      <c r="AY59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="20">
+        <v>8.8949999999999996</v>
+      </c>
+      <c r="BB59" s="20">
+        <v>26.45693</v>
       </c>
     </row>
-    <row r="60" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A60" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="2">
         <v>0</v>
       </c>
       <c r="D60" s="2">
         <v>0</v>
       </c>
       <c r="E60" s="2">
         <v>0</v>
       </c>
       <c r="F60" s="2">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
         <v>0</v>
       </c>
       <c r="I60" s="3">
@@ -11086,88 +11722,100 @@
       </c>
       <c r="AE60" s="3">
         <v>0</v>
       </c>
       <c r="AF60" s="3">
         <v>0</v>
       </c>
       <c r="AG60" s="3">
         <v>0</v>
       </c>
       <c r="AH60" s="3">
         <v>0</v>
       </c>
       <c r="AI60" s="5">
         <v>0</v>
       </c>
       <c r="AJ60" s="5">
         <v>0</v>
       </c>
       <c r="AK60" s="5">
         <v>0</v>
       </c>
       <c r="AL60" s="5">
         <v>0</v>
       </c>
-      <c r="AM60" s="20" t="s">
-[...33 lines deleted...]
-        <v>0</v>
+      <c r="AM60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY60" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="20">
+        <v>0.31</v>
+      </c>
+      <c r="BB60" s="20">
+        <v>1.8886799999999999</v>
       </c>
     </row>
-    <row r="61" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>188</v>
       </c>
       <c r="C61" s="2">
         <v>0</v>
       </c>
       <c r="D61" s="2">
         <v>0</v>
       </c>
       <c r="E61" s="2">
         <v>10.315239999999999</v>
       </c>
       <c r="F61" s="2">
         <v>40.221139999999998</v>
       </c>
       <c r="G61" s="3">
         <v>0</v>
       </c>
       <c r="H61" s="3">
         <v>0</v>
       </c>
       <c r="I61" s="3">
@@ -11250,76 +11898,88 @@
       </c>
       <c r="AI61" s="5">
         <v>0</v>
       </c>
       <c r="AJ61" s="5">
         <v>0</v>
       </c>
       <c r="AK61" s="5">
         <v>1.58589</v>
       </c>
       <c r="AL61" s="5">
         <v>12.31358</v>
       </c>
       <c r="AM61" s="20">
         <v>0</v>
       </c>
       <c r="AN61" s="20">
         <v>0</v>
       </c>
       <c r="AO61" s="20">
         <v>0.41661999999999999</v>
       </c>
       <c r="AP61" s="20">
         <v>4.7814399999999999</v>
       </c>
-      <c r="AQ61" s="24">
-[...21 lines deleted...]
-        <v>3.58487</v>
+      <c r="AQ61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="20">
+        <v>0.36398999999999998</v>
+      </c>
+      <c r="AT61" s="20">
+        <v>3.8439100000000002</v>
+      </c>
+      <c r="AU61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="20">
+        <v>8.8230000000000003E-2</v>
+      </c>
+      <c r="AX61" s="20">
+        <v>0.75944999999999996</v>
+      </c>
+      <c r="AY61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="20">
+        <v>8.2040000000000002E-2</v>
+      </c>
+      <c r="BB61" s="20">
+        <v>0.86441999999999997</v>
       </c>
     </row>
-    <row r="62" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="2">
         <v>0</v>
       </c>
       <c r="D62" s="2">
         <v>0</v>
       </c>
       <c r="E62" s="2">
         <v>0</v>
       </c>
       <c r="F62" s="2">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
         <v>0</v>
       </c>
       <c r="I62" s="3">
@@ -11402,76 +12062,88 @@
       </c>
       <c r="AI62" s="5">
         <v>0</v>
       </c>
       <c r="AJ62" s="5">
         <v>0</v>
       </c>
       <c r="AK62" s="5">
         <v>4.02E-2</v>
       </c>
       <c r="AL62" s="5">
         <v>0.41110000000000002</v>
       </c>
       <c r="AM62" s="20">
         <v>0</v>
       </c>
       <c r="AN62" s="20">
         <v>0</v>
       </c>
       <c r="AO62" s="20">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="AP62" s="20">
         <v>0.16070000000000001</v>
       </c>
-      <c r="AQ62" s="24">
-[...17 lines deleted...]
-      <c r="AW62" s="24">
+      <c r="AQ62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="20">
         <v>2.2100000000000002E-2</v>
       </c>
-      <c r="AX62" s="24">
+      <c r="AT62" s="20">
         <v>0.30980999999999997</v>
       </c>
+      <c r="AU62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="20">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="AX62" s="20">
+        <v>3.9039999999999998E-2</v>
+      </c>
+      <c r="AY62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="63" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="2">
         <v>0</v>
       </c>
       <c r="D63" s="2">
         <v>0</v>
       </c>
       <c r="E63" s="2">
         <v>2.1396799999999998</v>
       </c>
       <c r="F63" s="2">
         <v>19.330880000000001</v>
       </c>
       <c r="G63" s="3">
         <v>0</v>
       </c>
       <c r="H63" s="3">
         <v>0</v>
       </c>
       <c r="I63" s="3">
@@ -11554,76 +12226,88 @@
       </c>
       <c r="AI63" s="5">
         <v>0</v>
       </c>
       <c r="AJ63" s="5">
         <v>0</v>
       </c>
       <c r="AK63" s="5">
         <v>2.5243099999999998</v>
       </c>
       <c r="AL63" s="5">
         <v>31.475110000000001</v>
       </c>
       <c r="AM63" s="20">
         <v>0</v>
       </c>
       <c r="AN63" s="20">
         <v>0</v>
       </c>
       <c r="AO63" s="20">
         <v>3.0824600000000002</v>
       </c>
       <c r="AP63" s="20">
         <v>25.85389</v>
       </c>
-      <c r="AQ63" s="24">
-[...21 lines deleted...]
-        <v>34.60942</v>
+      <c r="AQ63" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="20">
+        <v>3.71766</v>
+      </c>
+      <c r="AT63" s="20">
+        <v>38.96725</v>
+      </c>
+      <c r="AU63" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="20">
+        <v>0.37440000000000001</v>
+      </c>
+      <c r="AX63" s="20">
+        <v>2.5100600000000002</v>
+      </c>
+      <c r="AY63" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="20">
+        <v>0.46627999999999997</v>
+      </c>
+      <c r="BB63" s="20">
+        <v>5.8210300000000004</v>
       </c>
     </row>
-    <row r="64" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="2">
         <v>11.112</v>
       </c>
       <c r="D64" s="2">
         <v>7.6609999999999996</v>
       </c>
       <c r="E64" s="2">
         <v>10.30176</v>
       </c>
       <c r="F64" s="2">
         <v>147.92585</v>
       </c>
       <c r="G64" s="3">
         <v>0</v>
       </c>
       <c r="H64" s="3">
         <v>0</v>
       </c>
       <c r="I64" s="3">
@@ -11706,76 +12390,88 @@
       </c>
       <c r="AI64" s="5">
         <v>0</v>
       </c>
       <c r="AJ64" s="5">
         <v>0</v>
       </c>
       <c r="AK64" s="5">
         <v>8.9158500000000007</v>
       </c>
       <c r="AL64" s="5">
         <v>87.991519999999994</v>
       </c>
       <c r="AM64" s="20">
         <v>0</v>
       </c>
       <c r="AN64" s="20">
         <v>0</v>
       </c>
       <c r="AO64" s="20">
         <v>28.047329999999999</v>
       </c>
       <c r="AP64" s="20">
         <v>230.37433999999999</v>
       </c>
-      <c r="AQ64" s="24">
-[...21 lines deleted...]
-        <v>143.51254</v>
+      <c r="AQ64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS64" s="20">
+        <v>17.61956</v>
+      </c>
+      <c r="AT64" s="20">
+        <v>151.39598000000001</v>
+      </c>
+      <c r="AU64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="20">
+        <v>3.5090400000000002</v>
+      </c>
+      <c r="AX64" s="20">
+        <v>28.858499999999999</v>
+      </c>
+      <c r="AY64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="20">
+        <v>3.8312300000000001</v>
+      </c>
+      <c r="BB64" s="20">
+        <v>42.992010000000001</v>
       </c>
     </row>
-    <row r="65" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="2">
         <v>0</v>
       </c>
       <c r="D65" s="2">
         <v>0</v>
       </c>
       <c r="E65" s="2">
         <v>2.66E-3</v>
       </c>
       <c r="F65" s="2">
         <v>6.1760000000000002E-2</v>
       </c>
       <c r="G65" s="3">
         <v>0</v>
       </c>
       <c r="H65" s="3">
         <v>0</v>
       </c>
       <c r="I65" s="3">
@@ -11846,88 +12542,100 @@
       </c>
       <c r="AE65" s="3">
         <v>0</v>
       </c>
       <c r="AF65" s="3">
         <v>0</v>
       </c>
       <c r="AG65" s="3">
         <v>1E-3</v>
       </c>
       <c r="AH65" s="3">
         <v>2.4E-2</v>
       </c>
       <c r="AI65" s="5">
         <v>0</v>
       </c>
       <c r="AJ65" s="5">
         <v>0</v>
       </c>
       <c r="AK65" s="5">
         <v>1E-3</v>
       </c>
       <c r="AL65" s="5">
         <v>1.6619999999999999E-2</v>
       </c>
-      <c r="AM65" s="20" t="s">
-[...29 lines deleted...]
-      <c r="AW65" s="24">
+      <c r="AM65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="20">
         <v>1E-3</v>
       </c>
-      <c r="AX65" s="24">
+      <c r="AT65" s="20">
         <v>1.9959999999999999E-2</v>
       </c>
+      <c r="AU65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB65" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="66" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="2">
         <v>0</v>
       </c>
       <c r="D66" s="2">
         <v>0</v>
       </c>
       <c r="E66" s="2">
         <v>24.571819999999999</v>
       </c>
       <c r="F66" s="2">
         <v>207.62788</v>
       </c>
       <c r="G66" s="3">
         <v>0</v>
       </c>
       <c r="H66" s="3">
         <v>0</v>
       </c>
       <c r="I66" s="3">
@@ -12010,76 +12718,88 @@
       </c>
       <c r="AI66" s="5">
         <v>0</v>
       </c>
       <c r="AJ66" s="5">
         <v>0</v>
       </c>
       <c r="AK66" s="5">
         <v>43.385309999999997</v>
       </c>
       <c r="AL66" s="5">
         <v>272.30018999999999</v>
       </c>
       <c r="AM66" s="20">
         <v>0</v>
       </c>
       <c r="AN66" s="20">
         <v>0</v>
       </c>
       <c r="AO66" s="20">
         <v>47.352730000000001</v>
       </c>
       <c r="AP66" s="20">
         <v>250.13278</v>
       </c>
-      <c r="AQ66" s="24">
-[...21 lines deleted...]
-        <v>373.95674000000002</v>
+      <c r="AQ66" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR66" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS66" s="20">
+        <v>54.647919999999999</v>
+      </c>
+      <c r="AT66" s="20">
+        <v>437.00668000000002</v>
+      </c>
+      <c r="AU66" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="20">
+        <v>9.9561700000000002</v>
+      </c>
+      <c r="AX66" s="20">
+        <v>53.553109999999997</v>
+      </c>
+      <c r="AY66" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="20">
+        <v>5.4601300000000004</v>
+      </c>
+      <c r="BB66" s="20">
+        <v>63.725250000000003</v>
       </c>
     </row>
-    <row r="67" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="2">
         <v>0</v>
       </c>
       <c r="D67" s="2">
         <v>0</v>
       </c>
       <c r="E67" s="2">
         <v>0</v>
       </c>
       <c r="F67" s="2">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
         <v>0</v>
       </c>
       <c r="I67" s="3">
@@ -12162,76 +12882,88 @@
       </c>
       <c r="AI67" s="5">
         <v>0</v>
       </c>
       <c r="AJ67" s="5">
         <v>0</v>
       </c>
       <c r="AK67" s="5">
         <v>0.01</v>
       </c>
       <c r="AL67" s="5">
         <v>6.7229999999999998E-2</v>
       </c>
       <c r="AM67" s="20">
         <v>0</v>
       </c>
       <c r="AN67" s="20">
         <v>0</v>
       </c>
       <c r="AO67" s="20">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP67" s="20">
         <v>6.0929999999999998E-2</v>
       </c>
-      <c r="AQ67" s="24">
-[...20 lines deleted...]
-      <c r="AX67" s="24">
+      <c r="AQ67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A68" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="2">
         <v>0</v>
       </c>
       <c r="D68" s="2">
         <v>0</v>
       </c>
       <c r="E68" s="2">
         <v>1.056</v>
       </c>
       <c r="F68" s="2">
         <v>4.7738899999999997</v>
       </c>
       <c r="G68" s="3">
         <v>0</v>
       </c>
       <c r="H68" s="3">
         <v>0</v>
       </c>
       <c r="I68" s="3">
@@ -12314,76 +13046,88 @@
       </c>
       <c r="AI68" s="5">
         <v>0</v>
       </c>
       <c r="AJ68" s="5">
         <v>0</v>
       </c>
       <c r="AK68" s="5">
         <v>2.24878</v>
       </c>
       <c r="AL68" s="5">
         <v>14.78515</v>
       </c>
       <c r="AM68" s="20">
         <v>0</v>
       </c>
       <c r="AN68" s="20">
         <v>0</v>
       </c>
       <c r="AO68" s="20">
         <v>1.9344600000000001</v>
       </c>
       <c r="AP68" s="20">
         <v>12.535769999999999</v>
       </c>
-      <c r="AQ68" s="24">
-[...21 lines deleted...]
-        <v>15.294650000000001</v>
+      <c r="AQ68" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR68" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS68" s="20">
+        <v>2.1284800000000001</v>
+      </c>
+      <c r="AT68" s="20">
+        <v>17.772410000000001</v>
+      </c>
+      <c r="AU68" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="20">
+        <v>0.37558000000000002</v>
+      </c>
+      <c r="AX68" s="20">
+        <v>2.34849</v>
+      </c>
+      <c r="AY68" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="20">
+        <v>0.39438000000000001</v>
+      </c>
+      <c r="BB68" s="20">
+        <v>3.2803200000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="2">
         <v>0</v>
       </c>
       <c r="D69" s="2">
         <v>0</v>
       </c>
       <c r="E69" s="2">
         <v>0.48980000000000001</v>
       </c>
       <c r="F69" s="2">
         <v>9.0750799999999998</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
         <v>0</v>
       </c>
       <c r="I69" s="3">
@@ -12466,76 +13210,88 @@
       </c>
       <c r="AI69" s="5">
         <v>0</v>
       </c>
       <c r="AJ69" s="5">
         <v>0</v>
       </c>
       <c r="AK69" s="5">
         <v>0.69850000000000001</v>
       </c>
       <c r="AL69" s="5">
         <v>13.032349999999999</v>
       </c>
       <c r="AM69" s="20">
         <v>0</v>
       </c>
       <c r="AN69" s="20">
         <v>0</v>
       </c>
       <c r="AO69" s="20">
         <v>0.53158000000000005</v>
       </c>
       <c r="AP69" s="20">
         <v>10.63264</v>
       </c>
-      <c r="AQ69" s="24">
-[...21 lines deleted...]
-        <v>20.41657</v>
+      <c r="AQ69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS69" s="20">
+        <v>0.91752999999999996</v>
+      </c>
+      <c r="AT69" s="20">
+        <v>21.560479999999998</v>
+      </c>
+      <c r="AU69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="20">
+        <v>0.12619</v>
+      </c>
+      <c r="AX69" s="20">
+        <v>2.4001199999999998</v>
+      </c>
+      <c r="AY69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="20">
+        <v>0.32757999999999998</v>
+      </c>
+      <c r="BB69" s="20">
+        <v>8.6686999999999994</v>
       </c>
     </row>
-    <row r="70" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="2">
         <v>0</v>
       </c>
       <c r="D70" s="2">
         <v>0</v>
       </c>
       <c r="E70" s="2">
         <v>0.27172000000000002</v>
       </c>
       <c r="F70" s="2">
         <v>1.8158799999999999</v>
       </c>
       <c r="G70" s="3">
         <v>0</v>
       </c>
       <c r="H70" s="3">
         <v>0</v>
       </c>
       <c r="I70" s="3">
@@ -12618,76 +13374,88 @@
       </c>
       <c r="AI70" s="5">
         <v>0</v>
       </c>
       <c r="AJ70" s="5">
         <v>0</v>
       </c>
       <c r="AK70" s="5">
         <v>0.2868</v>
       </c>
       <c r="AL70" s="5">
         <v>1.74177</v>
       </c>
       <c r="AM70" s="20">
         <v>0</v>
       </c>
       <c r="AN70" s="20">
         <v>0</v>
       </c>
       <c r="AO70" s="20">
         <v>0.47070000000000001</v>
       </c>
       <c r="AP70" s="20">
         <v>2.3723399999999999</v>
       </c>
-      <c r="AQ70" s="24">
-[...21 lines deleted...]
-        <v>4.1895100000000003</v>
+      <c r="AQ70" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR70" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS70" s="20">
+        <v>1.3234300000000001</v>
+      </c>
+      <c r="AT70" s="20">
+        <v>4.7103400000000004</v>
+      </c>
+      <c r="AU70" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="20">
+        <v>3.0130000000000001E-2</v>
+      </c>
+      <c r="AX70" s="20">
+        <v>0.24457000000000001</v>
+      </c>
+      <c r="AY70" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="20">
+        <v>1.95E-2</v>
+      </c>
+      <c r="BB70" s="20">
+        <v>0.31780000000000003</v>
       </c>
     </row>
-    <row r="71" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="2">
         <v>0</v>
       </c>
       <c r="D71" s="2">
         <v>0</v>
       </c>
       <c r="E71" s="2">
         <v>1.6049</v>
       </c>
       <c r="F71" s="2">
         <v>4.19414</v>
       </c>
       <c r="G71" s="3">
         <v>0</v>
       </c>
       <c r="H71" s="3">
         <v>0</v>
       </c>
       <c r="I71" s="3">
@@ -12770,76 +13538,88 @@
       </c>
       <c r="AI71" s="5">
         <v>0</v>
       </c>
       <c r="AJ71" s="5">
         <v>0</v>
       </c>
       <c r="AK71" s="5">
         <v>4.5830900000000003</v>
       </c>
       <c r="AL71" s="5">
         <v>9.1180800000000009</v>
       </c>
       <c r="AM71" s="20">
         <v>0</v>
       </c>
       <c r="AN71" s="20">
         <v>0</v>
       </c>
       <c r="AO71" s="20">
         <v>4.1812899999999997</v>
       </c>
       <c r="AP71" s="20">
         <v>8.8035899999999998</v>
       </c>
-      <c r="AQ71" s="24">
-[...21 lines deleted...]
-        <v>12.499930000000001</v>
+      <c r="AQ71" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR71" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS71" s="20">
+        <v>5.6996700000000002</v>
+      </c>
+      <c r="AT71" s="20">
+        <v>13.83731</v>
+      </c>
+      <c r="AU71" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW71" s="20">
+        <v>0.87139999999999995</v>
+      </c>
+      <c r="AX71" s="20">
+        <v>1.7089799999999999</v>
+      </c>
+      <c r="AY71" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA71" s="20">
+        <v>1.03444</v>
+      </c>
+      <c r="BB71" s="20">
+        <v>2.1716199999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="2">
         <v>0</v>
       </c>
       <c r="D72" s="2">
         <v>0</v>
       </c>
       <c r="E72" s="2">
         <v>5.9156199999999997</v>
       </c>
       <c r="F72" s="2">
         <v>40.505070000000003</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
         <v>0</v>
       </c>
       <c r="I72" s="3">
@@ -12922,76 +13702,88 @@
       </c>
       <c r="AI72" s="5">
         <v>0</v>
       </c>
       <c r="AJ72" s="5">
         <v>0</v>
       </c>
       <c r="AK72" s="5">
         <v>44.967669999999998</v>
       </c>
       <c r="AL72" s="5">
         <v>165.87425999999999</v>
       </c>
       <c r="AM72" s="20">
         <v>0</v>
       </c>
       <c r="AN72" s="20">
         <v>0</v>
       </c>
       <c r="AO72" s="20">
         <v>41.240749999999998</v>
       </c>
       <c r="AP72" s="20">
         <v>150.10728</v>
       </c>
-      <c r="AQ72" s="24">
-[...21 lines deleted...]
-        <v>165.50128000000001</v>
+      <c r="AQ72" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR72" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS72" s="20">
+        <v>34.276179999999997</v>
+      </c>
+      <c r="AT72" s="20">
+        <v>184.13165000000001</v>
+      </c>
+      <c r="AU72" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV72" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="20">
+        <v>7.5195499999999997</v>
+      </c>
+      <c r="AX72" s="20">
+        <v>29.80406</v>
+      </c>
+      <c r="AY72" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ72" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA72" s="20">
+        <v>1.7728999999999999</v>
+      </c>
+      <c r="BB72" s="20">
+        <v>20.946570000000001</v>
       </c>
     </row>
-    <row r="73" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="2">
         <v>0</v>
       </c>
       <c r="D73" s="2">
         <v>0</v>
       </c>
       <c r="E73" s="2">
         <v>28.579000000000001</v>
       </c>
       <c r="F73" s="2">
         <v>12.44746</v>
       </c>
       <c r="G73" s="3">
         <v>120</v>
       </c>
       <c r="H73" s="3">
         <v>26.362739999999999</v>
       </c>
       <c r="I73" s="3">
@@ -13074,76 +13866,88 @@
       </c>
       <c r="AI73" s="5">
         <v>40.008000000000003</v>
       </c>
       <c r="AJ73" s="5">
         <v>16.481999999999999</v>
       </c>
       <c r="AK73" s="5">
         <v>1304.55125</v>
       </c>
       <c r="AL73" s="5">
         <v>279.62151999999998</v>
       </c>
       <c r="AM73" s="20">
         <v>0</v>
       </c>
       <c r="AN73" s="20">
         <v>0</v>
       </c>
       <c r="AO73" s="20">
         <v>1379.0039999999999</v>
       </c>
       <c r="AP73" s="20">
         <v>373.11</v>
       </c>
-      <c r="AQ73" s="24">
-[...11 lines deleted...]
-      <c r="AU73" s="24">
+      <c r="AQ73" s="20">
         <v>612</v>
       </c>
-      <c r="AV73" s="24">
+      <c r="AR73" s="20">
         <v>149.6</v>
       </c>
-      <c r="AW73" s="24">
-[...3 lines deleted...]
-        <v>230.80698000000001</v>
+      <c r="AS73" s="20">
+        <v>802.96400000000006</v>
+      </c>
+      <c r="AT73" s="20">
+        <v>245.39122</v>
+      </c>
+      <c r="AU73" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV73" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW73" s="20">
+        <v>83.424000000000007</v>
+      </c>
+      <c r="AX73" s="20">
+        <v>27.472529999999999</v>
+      </c>
+      <c r="AY73" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ73" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA73" s="20">
+        <v>30.084</v>
+      </c>
+      <c r="BB73" s="20">
+        <v>10.789479999999999</v>
       </c>
     </row>
-    <row r="74" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="2">
         <v>68</v>
       </c>
       <c r="D74" s="2">
         <v>9.7319999999999993</v>
       </c>
       <c r="E74" s="2">
         <v>20.344999999999999</v>
       </c>
       <c r="F74" s="2">
         <v>3.2071100000000001</v>
       </c>
       <c r="G74" s="3">
         <v>0</v>
       </c>
       <c r="H74" s="3">
         <v>0</v>
       </c>
       <c r="I74" s="3">
@@ -13226,76 +14030,88 @@
       </c>
       <c r="AI74" s="5">
         <v>0</v>
       </c>
       <c r="AJ74" s="5">
         <v>0</v>
       </c>
       <c r="AK74" s="5">
         <v>182.72205</v>
       </c>
       <c r="AL74" s="5">
         <v>28.601209999999998</v>
       </c>
       <c r="AM74" s="20">
         <v>0</v>
       </c>
       <c r="AN74" s="20">
         <v>0</v>
       </c>
       <c r="AO74" s="20">
         <v>148.49979999999999</v>
       </c>
       <c r="AP74" s="20">
         <v>24.293949999999999</v>
       </c>
-      <c r="AQ74" s="24">
-[...17 lines deleted...]
-      <c r="AW74" s="24">
+      <c r="AQ74" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR74" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS74" s="20">
         <v>214.94739999999999</v>
       </c>
-      <c r="AX74" s="24">
+      <c r="AT74" s="20">
         <v>44.387599999999999</v>
       </c>
+      <c r="AU74" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV74" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW74" s="20">
+        <v>39.995199999999997</v>
+      </c>
+      <c r="AX74" s="20">
+        <v>7.6459999999999999</v>
+      </c>
+      <c r="AY74" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ74" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA74" s="20">
+        <v>40.007199999999997</v>
+      </c>
+      <c r="BB74" s="20">
+        <v>9.3498199999999994</v>
+      </c>
     </row>
-    <row r="75" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="2">
         <v>225.5</v>
       </c>
       <c r="D75" s="2">
         <v>67.791319999999999</v>
       </c>
       <c r="E75" s="2">
         <v>445.98939999999999</v>
       </c>
       <c r="F75" s="2">
         <v>253.28279000000001</v>
       </c>
       <c r="G75" s="3">
         <v>301.72800000000001</v>
       </c>
       <c r="H75" s="3">
         <v>63.901519999999998</v>
       </c>
       <c r="I75" s="3">
@@ -13378,76 +14194,88 @@
       </c>
       <c r="AI75" s="5">
         <v>20</v>
       </c>
       <c r="AJ75" s="5">
         <v>7.2060000000000004</v>
       </c>
       <c r="AK75" s="5">
         <v>1044.02674</v>
       </c>
       <c r="AL75" s="5">
         <v>407.60989999999998</v>
       </c>
       <c r="AM75" s="20">
         <v>0</v>
       </c>
       <c r="AN75" s="20">
         <v>0</v>
       </c>
       <c r="AO75" s="20">
         <v>1119.3493000000001</v>
       </c>
       <c r="AP75" s="20">
         <v>334.50495000000001</v>
       </c>
-      <c r="AQ75" s="24">
-[...21 lines deleted...]
-        <v>211.50406000000001</v>
+      <c r="AQ75" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR75" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS75" s="20">
+        <v>590.65611999999999</v>
+      </c>
+      <c r="AT75" s="20">
+        <v>243.11815000000001</v>
+      </c>
+      <c r="AU75" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW75" s="20">
+        <v>99.937399999999997</v>
+      </c>
+      <c r="AX75" s="20">
+        <v>38.899790000000003</v>
+      </c>
+      <c r="AY75" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ75" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA75" s="20">
+        <v>65.896600000000007</v>
+      </c>
+      <c r="BB75" s="20">
+        <v>28.872710000000001</v>
       </c>
     </row>
-    <row r="76" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="2">
         <v>306</v>
       </c>
       <c r="D76" s="2">
         <v>91.723939999999999</v>
       </c>
       <c r="E76" s="2">
         <v>463.76666999999998</v>
       </c>
       <c r="F76" s="2">
         <v>361.3501</v>
       </c>
       <c r="G76" s="3">
         <v>463</v>
       </c>
       <c r="H76" s="3">
         <v>91.757350000000002</v>
       </c>
       <c r="I76" s="3">
@@ -13530,76 +14358,88 @@
       </c>
       <c r="AI76" s="5">
         <v>0</v>
       </c>
       <c r="AJ76" s="5">
         <v>0</v>
       </c>
       <c r="AK76" s="5">
         <v>1324.7731699999999</v>
       </c>
       <c r="AL76" s="5">
         <v>352.15543000000002</v>
       </c>
       <c r="AM76" s="20">
         <v>0</v>
       </c>
       <c r="AN76" s="20">
         <v>0</v>
       </c>
       <c r="AO76" s="20">
         <v>914.32440999999994</v>
       </c>
       <c r="AP76" s="20">
         <v>303.48370999999997</v>
       </c>
-      <c r="AQ76" s="24">
-[...21 lines deleted...]
-        <v>275.50162999999998</v>
+      <c r="AQ76" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR76" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS76" s="20">
+        <v>881.33970999999997</v>
+      </c>
+      <c r="AT76" s="20">
+        <v>382.01051999999999</v>
+      </c>
+      <c r="AU76" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV76" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW76" s="20">
+        <v>49.391599999999997</v>
+      </c>
+      <c r="AX76" s="20">
+        <v>20.53828</v>
+      </c>
+      <c r="AY76" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ76" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA76" s="20">
+        <v>104.7672</v>
+      </c>
+      <c r="BB76" s="20">
+        <v>51.587440000000001</v>
       </c>
     </row>
-    <row r="77" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="2">
         <v>0</v>
       </c>
       <c r="D77" s="2">
         <v>0</v>
       </c>
       <c r="E77" s="2">
         <v>15.602</v>
       </c>
       <c r="F77" s="2">
         <v>25.472370000000002</v>
       </c>
       <c r="G77" s="3">
         <v>0</v>
       </c>
       <c r="H77" s="3">
         <v>0</v>
       </c>
       <c r="I77" s="3">
@@ -13682,76 +14522,88 @@
       </c>
       <c r="AI77" s="5">
         <v>0</v>
       </c>
       <c r="AJ77" s="5">
         <v>0</v>
       </c>
       <c r="AK77" s="5">
         <v>18</v>
       </c>
       <c r="AL77" s="5">
         <v>10.63081</v>
       </c>
       <c r="AM77" s="20">
         <v>0</v>
       </c>
       <c r="AN77" s="20">
         <v>0</v>
       </c>
       <c r="AO77" s="20">
         <v>10.006500000000001</v>
       </c>
       <c r="AP77" s="20">
         <v>11.91522</v>
       </c>
-      <c r="AQ77" s="24">
-[...17 lines deleted...]
-      <c r="AW77" s="24">
+      <c r="AQ77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS77" s="20">
         <v>7</v>
       </c>
-      <c r="AX77" s="24">
+      <c r="AT77" s="20">
         <v>14.136480000000001</v>
       </c>
+      <c r="AU77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY77" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ77" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA77" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB77" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="78" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="2">
         <v>0</v>
       </c>
       <c r="D78" s="2">
         <v>0</v>
       </c>
       <c r="E78" s="2">
         <v>8.01</v>
       </c>
       <c r="F78" s="2">
         <v>2.1065200000000002</v>
       </c>
       <c r="G78" s="3">
         <v>0</v>
       </c>
       <c r="H78" s="3">
         <v>0</v>
       </c>
       <c r="I78" s="3">
@@ -13834,76 +14686,88 @@
       </c>
       <c r="AI78" s="5">
         <v>0</v>
       </c>
       <c r="AJ78" s="5">
         <v>0</v>
       </c>
       <c r="AK78" s="5">
         <v>0.7056</v>
       </c>
       <c r="AL78" s="5">
         <v>2.2397499999999999</v>
       </c>
       <c r="AM78" s="20">
         <v>0</v>
       </c>
       <c r="AN78" s="20">
         <v>0</v>
       </c>
       <c r="AO78" s="20">
         <v>0.84250000000000003</v>
       </c>
       <c r="AP78" s="20">
         <v>2.7888500000000001</v>
       </c>
-      <c r="AQ78" s="24">
-[...17 lines deleted...]
-      <c r="AW78" s="24">
+      <c r="AQ78" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR78" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS78" s="20">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="AX78" s="24">
+      <c r="AT78" s="20">
         <v>4.3999999999999997E-2</v>
       </c>
+      <c r="AU78" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW78" s="20">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AX78" s="20">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AY78" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ78" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA78" s="20">
+        <v>1.2E-2</v>
+      </c>
+      <c r="BB78" s="20">
+        <v>2.7E-2</v>
+      </c>
     </row>
-    <row r="79" spans="1:50" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:54" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="2">
         <v>0</v>
       </c>
       <c r="D79" s="2">
         <v>0</v>
       </c>
       <c r="E79" s="2">
         <v>202</v>
       </c>
       <c r="F79" s="2">
         <v>89.351089999999999</v>
       </c>
       <c r="G79" s="3">
         <v>0</v>
       </c>
       <c r="H79" s="3">
         <v>0</v>
       </c>
       <c r="I79" s="3">
@@ -13986,76 +14850,88 @@
       </c>
       <c r="AI79" s="5">
         <v>0</v>
       </c>
       <c r="AJ79" s="5">
         <v>0</v>
       </c>
       <c r="AK79" s="5">
         <v>2322.1999999999998</v>
       </c>
       <c r="AL79" s="5">
         <v>837.33954000000006</v>
       </c>
       <c r="AM79" s="20">
         <v>0</v>
       </c>
       <c r="AN79" s="20">
         <v>0</v>
       </c>
       <c r="AO79" s="20">
         <v>1320.203</v>
       </c>
       <c r="AP79" s="20">
         <v>480.07128999999998</v>
       </c>
-      <c r="AQ79" s="24">
-[...17 lines deleted...]
-      <c r="AW79" s="24">
+      <c r="AQ79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS79" s="20">
         <v>505</v>
       </c>
-      <c r="AX79" s="24">
+      <c r="AT79" s="20">
         <v>178.57839000000001</v>
       </c>
+      <c r="AU79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY79" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ79" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA79" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB79" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="80" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="2">
         <v>0</v>
       </c>
       <c r="D80" s="2">
         <v>0</v>
       </c>
       <c r="E80" s="2">
         <v>31.786000000000001</v>
       </c>
       <c r="F80" s="2">
         <v>54.280329999999999</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
         <v>0</v>
       </c>
       <c r="I80" s="3">
@@ -14138,76 +15014,88 @@
       </c>
       <c r="AI80" s="5">
         <v>0</v>
       </c>
       <c r="AJ80" s="5">
         <v>0</v>
       </c>
       <c r="AK80" s="5">
         <v>1.2233000000000001</v>
       </c>
       <c r="AL80" s="5">
         <v>2.6859600000000001</v>
       </c>
       <c r="AM80" s="20">
         <v>0</v>
       </c>
       <c r="AN80" s="20">
         <v>0</v>
       </c>
       <c r="AO80" s="20">
         <v>1.2424999999999999</v>
       </c>
       <c r="AP80" s="20">
         <v>2.7981799999999999</v>
       </c>
-      <c r="AQ80" s="24">
-[...17 lines deleted...]
-      <c r="AW80" s="24">
+      <c r="AQ80" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR80" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS80" s="20">
         <v>1.0249999999999999</v>
       </c>
-      <c r="AX80" s="24">
+      <c r="AT80" s="20">
         <v>2.2936999999999999</v>
       </c>
+      <c r="AU80" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV80" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW80" s="20">
+        <v>0.52500000000000002</v>
+      </c>
+      <c r="AX80" s="20">
+        <v>1.21262</v>
+      </c>
+      <c r="AY80" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ80" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA80" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB80" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="81" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A81" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>208</v>
       </c>
       <c r="C81" s="2">
         <v>0</v>
       </c>
       <c r="D81" s="2">
         <v>0</v>
       </c>
       <c r="E81" s="2">
         <v>0</v>
       </c>
       <c r="F81" s="2">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>0</v>
       </c>
       <c r="H81" s="3">
         <v>0</v>
       </c>
       <c r="I81" s="3">
@@ -14290,76 +15178,88 @@
       </c>
       <c r="AI81" s="5">
         <v>0</v>
       </c>
       <c r="AJ81" s="5">
         <v>0</v>
       </c>
       <c r="AK81" s="5">
         <v>0.3705</v>
       </c>
       <c r="AL81" s="5">
         <v>0.38618000000000002</v>
       </c>
       <c r="AM81" s="20">
         <v>0</v>
       </c>
       <c r="AN81" s="20">
         <v>0</v>
       </c>
       <c r="AO81" s="20">
         <v>0.25679999999999997</v>
       </c>
       <c r="AP81" s="20">
         <v>0.40529999999999999</v>
       </c>
-      <c r="AQ81" s="24">
-[...21 lines deleted...]
-        <v>0.23816000000000001</v>
+      <c r="AQ81" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR81" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS81" s="20">
+        <v>0.19073999999999999</v>
+      </c>
+      <c r="AT81" s="20">
+        <v>0.33100000000000002</v>
+      </c>
+      <c r="AU81" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV81" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW81" s="20">
+        <v>1.38E-2</v>
+      </c>
+      <c r="AX81" s="20">
+        <v>0.03</v>
+      </c>
+      <c r="AY81" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ81" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA81" s="20">
+        <v>3.2399999999999998E-2</v>
+      </c>
+      <c r="BB81" s="20">
+        <v>8.0170000000000005E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="2">
         <v>0</v>
       </c>
       <c r="D82" s="2">
         <v>0</v>
       </c>
       <c r="E82" s="2">
         <v>0</v>
       </c>
       <c r="F82" s="2">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>0</v>
       </c>
       <c r="H82" s="3">
         <v>0</v>
       </c>
       <c r="I82" s="3">
@@ -14430,88 +15330,100 @@
       </c>
       <c r="AE82" s="3">
         <v>0</v>
       </c>
       <c r="AF82" s="3">
         <v>0</v>
       </c>
       <c r="AG82" s="3">
         <v>0.31</v>
       </c>
       <c r="AH82" s="3">
         <v>7.5909000000000004</v>
       </c>
       <c r="AI82" s="5">
         <v>0</v>
       </c>
       <c r="AJ82" s="5">
         <v>0</v>
       </c>
       <c r="AK82" s="5">
         <v>0</v>
       </c>
       <c r="AL82" s="5">
         <v>0</v>
       </c>
-      <c r="AM82" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX82" s="24">
+      <c r="AM82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY82" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ82" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA82" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB82" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="2">
         <v>0</v>
       </c>
       <c r="D83" s="2">
         <v>0</v>
       </c>
       <c r="E83" s="2">
         <v>0</v>
       </c>
       <c r="F83" s="2">
         <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>0</v>
       </c>
       <c r="H83" s="3">
         <v>0</v>
       </c>
       <c r="I83" s="3">
@@ -14582,88 +15494,100 @@
       </c>
       <c r="AE83" s="3">
         <v>0</v>
       </c>
       <c r="AF83" s="3">
         <v>0</v>
       </c>
       <c r="AG83" s="3">
         <v>0</v>
       </c>
       <c r="AH83" s="3">
         <v>0</v>
       </c>
       <c r="AI83" s="5">
         <v>0</v>
       </c>
       <c r="AJ83" s="5">
         <v>0</v>
       </c>
       <c r="AK83" s="5">
         <v>0</v>
       </c>
       <c r="AL83" s="5">
         <v>0</v>
       </c>
-      <c r="AM83" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX83" s="24">
+      <c r="AM83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY83" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ83" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA83" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB83" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A84" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="2">
         <v>0</v>
       </c>
       <c r="D84" s="2">
         <v>0</v>
       </c>
       <c r="E84" s="2">
         <v>0.08</v>
       </c>
       <c r="F84" s="2">
         <v>0.1129</v>
       </c>
       <c r="G84" s="3">
         <v>0</v>
       </c>
       <c r="H84" s="3">
         <v>0</v>
       </c>
       <c r="I84" s="3">
@@ -14746,76 +15670,88 @@
       </c>
       <c r="AI84" s="5">
         <v>0</v>
       </c>
       <c r="AJ84" s="5">
         <v>0</v>
       </c>
       <c r="AK84" s="5">
         <v>0.88690000000000002</v>
       </c>
       <c r="AL84" s="5">
         <v>14.53754</v>
       </c>
       <c r="AM84" s="20">
         <v>0</v>
       </c>
       <c r="AN84" s="20">
         <v>0</v>
       </c>
       <c r="AO84" s="20">
         <v>0.74985999999999997</v>
       </c>
       <c r="AP84" s="20">
         <v>9.5032899999999998</v>
       </c>
-      <c r="AQ84" s="24">
-[...21 lines deleted...]
-        <v>23.418869999999998</v>
+      <c r="AQ84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS84" s="20">
+        <v>1.4553400000000001</v>
+      </c>
+      <c r="AT84" s="20">
+        <v>23.445350000000001</v>
+      </c>
+      <c r="AU84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY84" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ84" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA84" s="20">
+        <v>5.2300000000000003E-3</v>
+      </c>
+      <c r="BB84" s="20">
+        <v>8.2460000000000006E-2</v>
       </c>
     </row>
-    <row r="85" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A85" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="2">
         <v>0</v>
       </c>
       <c r="D85" s="2">
         <v>0</v>
       </c>
       <c r="E85" s="2">
         <v>0</v>
       </c>
       <c r="F85" s="2">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>0</v>
       </c>
       <c r="H85" s="3">
         <v>0</v>
       </c>
       <c r="I85" s="3">
@@ -14886,88 +15822,100 @@
       </c>
       <c r="AE85" s="3">
         <v>0</v>
       </c>
       <c r="AF85" s="3">
         <v>0</v>
       </c>
       <c r="AG85" s="3">
         <v>7.04636</v>
       </c>
       <c r="AH85" s="3">
         <v>5.3015100000000004</v>
       </c>
       <c r="AI85" s="5">
         <v>0</v>
       </c>
       <c r="AJ85" s="5">
         <v>0</v>
       </c>
       <c r="AK85" s="5">
         <v>0</v>
       </c>
       <c r="AL85" s="5">
         <v>0</v>
       </c>
-      <c r="AM85" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX85" s="24">
+      <c r="AM85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY85" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ85" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA85" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB85" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C86" s="2">
         <v>0</v>
       </c>
       <c r="D86" s="2">
         <v>0</v>
       </c>
       <c r="E86" s="2">
         <v>4.2767999999999997</v>
       </c>
       <c r="F86" s="2">
         <v>5.4962999999999997</v>
       </c>
       <c r="G86" s="3">
         <v>0</v>
       </c>
       <c r="H86" s="3">
         <v>0</v>
       </c>
       <c r="I86" s="3">
@@ -15050,76 +15998,88 @@
       </c>
       <c r="AI86" s="5">
         <v>0</v>
       </c>
       <c r="AJ86" s="5">
         <v>0</v>
       </c>
       <c r="AK86" s="5">
         <v>8.7620799999999992</v>
       </c>
       <c r="AL86" s="5">
         <v>12.90197</v>
       </c>
       <c r="AM86" s="20">
         <v>0</v>
       </c>
       <c r="AN86" s="20">
         <v>0</v>
       </c>
       <c r="AO86" s="20">
         <v>0.53249000000000002</v>
       </c>
       <c r="AP86" s="20">
         <v>0.54810000000000003</v>
       </c>
-      <c r="AQ86" s="24">
-[...17 lines deleted...]
-      <c r="AW86" s="24">
+      <c r="AQ86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS86" s="20">
         <v>0.184</v>
       </c>
-      <c r="AX86" s="24">
+      <c r="AT86" s="20">
         <v>0.24668000000000001</v>
       </c>
+      <c r="AU86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY86" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ86" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA86" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB86" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="87" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A87" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C87" s="2">
         <v>0</v>
       </c>
       <c r="D87" s="2">
         <v>0</v>
       </c>
       <c r="E87" s="2">
         <v>0</v>
       </c>
       <c r="F87" s="2">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
         <v>0</v>
       </c>
       <c r="I87" s="3">
@@ -15190,88 +16150,100 @@
       </c>
       <c r="AE87" s="3">
         <v>0</v>
       </c>
       <c r="AF87" s="3">
         <v>0</v>
       </c>
       <c r="AG87" s="3">
         <v>0</v>
       </c>
       <c r="AH87" s="3">
         <v>0</v>
       </c>
       <c r="AI87" s="5">
         <v>0</v>
       </c>
       <c r="AJ87" s="5">
         <v>0</v>
       </c>
       <c r="AK87" s="5">
         <v>0</v>
       </c>
       <c r="AL87" s="5">
         <v>0</v>
       </c>
-      <c r="AM87" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX87" s="24">
+      <c r="AM87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY87" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ87" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA87" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB87" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="2">
         <v>0</v>
       </c>
       <c r="D88" s="2">
         <v>0</v>
       </c>
       <c r="E88" s="2">
         <v>5.6185099999999997</v>
       </c>
       <c r="F88" s="2">
         <v>26.032859999999999</v>
       </c>
       <c r="G88" s="3">
         <v>0</v>
       </c>
       <c r="H88" s="3">
         <v>0</v>
       </c>
       <c r="I88" s="3">
@@ -15354,76 +16326,88 @@
       </c>
       <c r="AI88" s="5">
         <v>0</v>
       </c>
       <c r="AJ88" s="5">
         <v>0</v>
       </c>
       <c r="AK88" s="5">
         <v>0.94194</v>
       </c>
       <c r="AL88" s="5">
         <v>6.50265</v>
       </c>
       <c r="AM88" s="20">
         <v>0</v>
       </c>
       <c r="AN88" s="20">
         <v>0</v>
       </c>
       <c r="AO88" s="20">
         <v>3.5449999999999999</v>
       </c>
       <c r="AP88" s="20">
         <v>19.425160000000002</v>
       </c>
-      <c r="AQ88" s="24">
-[...21 lines deleted...]
-        <v>7.7185600000000001</v>
+      <c r="AQ88" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR88" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS88" s="20">
+        <v>0.55042000000000002</v>
+      </c>
+      <c r="AT88" s="20">
+        <v>8.3588299999999993</v>
+      </c>
+      <c r="AU88" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV88" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW88" s="20">
+        <v>9.7670000000000007E-2</v>
+      </c>
+      <c r="AX88" s="20">
+        <v>2.1256499999999998</v>
+      </c>
+      <c r="AY88" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ88" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA88" s="20">
+        <v>0.13938</v>
+      </c>
+      <c r="BB88" s="20">
+        <v>1.86687</v>
       </c>
     </row>
-    <row r="89" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="2">
         <v>0</v>
       </c>
       <c r="D89" s="2">
         <v>0</v>
       </c>
       <c r="E89" s="2">
         <v>0.32525999999999999</v>
       </c>
       <c r="F89" s="2">
         <v>5.4452199999999999</v>
       </c>
       <c r="G89" s="3">
         <v>0</v>
       </c>
       <c r="H89" s="3">
         <v>0</v>
       </c>
       <c r="I89" s="3">
@@ -15506,76 +16490,88 @@
       </c>
       <c r="AI89" s="5">
         <v>0</v>
       </c>
       <c r="AJ89" s="5">
         <v>0</v>
       </c>
       <c r="AK89" s="5">
         <v>6.3E-2</v>
       </c>
       <c r="AL89" s="5">
         <v>0.33098</v>
       </c>
       <c r="AM89" s="20">
         <v>0</v>
       </c>
       <c r="AN89" s="20">
         <v>0</v>
       </c>
       <c r="AO89" s="20">
         <v>7.0599999999999996E-2</v>
       </c>
       <c r="AP89" s="20">
         <v>0.48396</v>
       </c>
-      <c r="AQ89" s="24">
-[...21 lines deleted...]
-        <v>0.29214000000000001</v>
+      <c r="AQ89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS89" s="20">
+        <v>7.1760000000000004E-2</v>
+      </c>
+      <c r="AT89" s="20">
+        <v>0.3211</v>
+      </c>
+      <c r="AU89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY89" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ89" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA89" s="20">
+        <v>1.1039999999999999E-2</v>
+      </c>
+      <c r="BB89" s="20">
+        <v>5.9020000000000003E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="2">
         <v>0</v>
       </c>
       <c r="D90" s="2">
         <v>0</v>
       </c>
       <c r="E90" s="2">
         <v>0</v>
       </c>
       <c r="F90" s="2">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>0</v>
       </c>
       <c r="H90" s="3">
         <v>0</v>
       </c>
       <c r="I90" s="3">
@@ -15658,76 +16654,88 @@
       </c>
       <c r="AI90" s="5">
         <v>0</v>
       </c>
       <c r="AJ90" s="5">
         <v>0</v>
       </c>
       <c r="AK90" s="5">
         <v>0</v>
       </c>
       <c r="AL90" s="5">
         <v>0</v>
       </c>
       <c r="AM90" s="20">
         <v>0</v>
       </c>
       <c r="AN90" s="20">
         <v>0</v>
       </c>
       <c r="AO90" s="20">
         <v>10</v>
       </c>
       <c r="AP90" s="20">
         <v>16.289290000000001</v>
       </c>
-      <c r="AQ90" s="24">
-[...20 lines deleted...]
-      <c r="AX90" s="24">
+      <c r="AQ90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS90" s="20">
+        <v>21.931999999999999</v>
+      </c>
+      <c r="AT90" s="20">
+        <v>24.268000000000001</v>
+      </c>
+      <c r="AU90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY90" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ90" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA90" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB90" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A91" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="2">
         <v>46.1</v>
       </c>
       <c r="D91" s="2">
         <v>48.026000000000003</v>
       </c>
       <c r="E91" s="2">
         <v>845.94038</v>
       </c>
       <c r="F91" s="2">
         <v>806.30193999999995</v>
       </c>
       <c r="G91" s="3">
         <v>0</v>
       </c>
       <c r="H91" s="3">
         <v>0</v>
       </c>
       <c r="I91" s="3">
@@ -15810,76 +16818,88 @@
       </c>
       <c r="AI91" s="5">
         <v>0.87860000000000005</v>
       </c>
       <c r="AJ91" s="5">
         <v>0.75380999999999998</v>
       </c>
       <c r="AK91" s="5">
         <v>1525.6997699999999</v>
       </c>
       <c r="AL91" s="5">
         <v>1356.4254699999999</v>
       </c>
       <c r="AM91" s="20">
         <v>0</v>
       </c>
       <c r="AN91" s="20">
         <v>0</v>
       </c>
       <c r="AO91" s="20">
         <v>491.73531000000003</v>
       </c>
       <c r="AP91" s="20">
         <v>506.29455999999999</v>
       </c>
-      <c r="AQ91" s="24">
-[...11 lines deleted...]
-      <c r="AU91" s="24">
+      <c r="AQ91" s="20">
         <v>4</v>
       </c>
-      <c r="AV91" s="24">
+      <c r="AR91" s="20">
         <v>1.92967</v>
       </c>
-      <c r="AW91" s="24">
-[...3 lines deleted...]
-        <v>528.01179000000002</v>
+      <c r="AS91" s="20">
+        <v>489.39416</v>
+      </c>
+      <c r="AT91" s="20">
+        <v>529.81228999999996</v>
+      </c>
+      <c r="AU91" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV91" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW91" s="20">
+        <v>102.54412000000001</v>
+      </c>
+      <c r="AX91" s="20">
+        <v>125.51976000000001</v>
+      </c>
+      <c r="AY91" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ91" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA91" s="20">
+        <v>22.74</v>
+      </c>
+      <c r="BB91" s="20">
+        <v>30.328279999999999</v>
       </c>
     </row>
-    <row r="92" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="2">
         <v>0</v>
       </c>
       <c r="D92" s="2">
         <v>0</v>
       </c>
       <c r="E92" s="2">
         <v>0</v>
       </c>
       <c r="F92" s="2">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>0</v>
       </c>
       <c r="H92" s="3">
         <v>0</v>
       </c>
       <c r="I92" s="3">
@@ -15962,76 +16982,88 @@
       </c>
       <c r="AI92" s="5">
         <v>0</v>
       </c>
       <c r="AJ92" s="5">
         <v>0</v>
       </c>
       <c r="AK92" s="5">
         <v>0.47632000000000002</v>
       </c>
       <c r="AL92" s="5">
         <v>2.42597</v>
       </c>
       <c r="AM92" s="20">
         <v>0</v>
       </c>
       <c r="AN92" s="20">
         <v>0</v>
       </c>
       <c r="AO92" s="20">
         <v>0.23524</v>
       </c>
       <c r="AP92" s="20">
         <v>1.35276</v>
       </c>
-      <c r="AQ92" s="24">
-[...21 lines deleted...]
-        <v>2.18424</v>
+      <c r="AQ92" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR92" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS92" s="20">
+        <v>0.29826000000000003</v>
+      </c>
+      <c r="AT92" s="20">
+        <v>2.2876699999999999</v>
+      </c>
+      <c r="AU92" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW92" s="20">
+        <v>1.2540000000000001E-2</v>
+      </c>
+      <c r="AX92" s="20">
+        <v>7.8E-2</v>
+      </c>
+      <c r="AY92" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ92" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA92" s="20">
+        <v>2.1340000000000001E-2</v>
+      </c>
+      <c r="BB92" s="20">
+        <v>0.12681000000000001</v>
       </c>
     </row>
-    <row r="93" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="2">
         <v>0</v>
       </c>
       <c r="D93" s="2">
         <v>0</v>
       </c>
       <c r="E93" s="2">
         <v>1.035E-2</v>
       </c>
       <c r="F93" s="2">
         <v>1.9630000000000002E-2</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
         <v>0</v>
       </c>
       <c r="I93" s="3">
@@ -16114,76 +17146,88 @@
       </c>
       <c r="AI93" s="5">
         <v>0</v>
       </c>
       <c r="AJ93" s="5">
         <v>0</v>
       </c>
       <c r="AK93" s="5">
         <v>4.6359999999999998E-2</v>
       </c>
       <c r="AL93" s="5">
         <v>0.14399999999999999</v>
       </c>
       <c r="AM93" s="20">
         <v>0</v>
       </c>
       <c r="AN93" s="20">
         <v>0</v>
       </c>
       <c r="AO93" s="20">
         <v>0.26829999999999998</v>
       </c>
       <c r="AP93" s="20">
         <v>0.78773000000000004</v>
       </c>
-      <c r="AQ93" s="24">
-[...21 lines deleted...]
-        <v>1.09406</v>
+      <c r="AQ93" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR93" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS93" s="20">
+        <v>0.3609</v>
+      </c>
+      <c r="AT93" s="20">
+        <v>1.2419199999999999</v>
+      </c>
+      <c r="AU93" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW93" s="20">
+        <v>7.3200000000000001E-2</v>
+      </c>
+      <c r="AX93" s="20">
+        <v>0.33172000000000001</v>
+      </c>
+      <c r="AY93" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ93" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA93" s="20">
+        <v>3.056E-2</v>
+      </c>
+      <c r="BB93" s="20">
+        <v>9.4939999999999997E-2</v>
       </c>
     </row>
-    <row r="94" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="2">
         <v>0</v>
       </c>
       <c r="D94" s="2">
         <v>0</v>
       </c>
       <c r="E94" s="2">
         <v>0.2571</v>
       </c>
       <c r="F94" s="2">
         <v>1.2524</v>
       </c>
       <c r="G94" s="3">
         <v>0</v>
       </c>
       <c r="H94" s="3">
         <v>0</v>
       </c>
       <c r="I94" s="3">
@@ -16266,76 +17310,88 @@
       </c>
       <c r="AI94" s="5">
         <v>0</v>
       </c>
       <c r="AJ94" s="5">
         <v>0</v>
       </c>
       <c r="AK94" s="5">
         <v>4.8332600000000001</v>
       </c>
       <c r="AL94" s="5">
         <v>14.88444</v>
       </c>
       <c r="AM94" s="20">
         <v>0</v>
       </c>
       <c r="AN94" s="20">
         <v>0</v>
       </c>
       <c r="AO94" s="20">
         <v>13.41643</v>
       </c>
       <c r="AP94" s="20">
         <v>36.379040000000003</v>
       </c>
-      <c r="AQ94" s="24">
-[...21 lines deleted...]
-        <v>37.768430000000002</v>
+      <c r="AQ94" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR94" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS94" s="20">
+        <v>9.4675100000000008</v>
+      </c>
+      <c r="AT94" s="20">
+        <v>40.184109999999997</v>
+      </c>
+      <c r="AU94" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV94" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW94" s="20">
+        <v>1.1173299999999999</v>
+      </c>
+      <c r="AX94" s="20">
+        <v>4.4366700000000003</v>
+      </c>
+      <c r="AY94" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ94" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA94" s="20">
+        <v>0.79713000000000001</v>
+      </c>
+      <c r="BB94" s="20">
+        <v>5.28207</v>
       </c>
     </row>
-    <row r="95" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="2">
         <v>0</v>
       </c>
       <c r="D95" s="2">
         <v>0</v>
       </c>
       <c r="E95" s="2">
         <v>4</v>
       </c>
       <c r="F95" s="2">
         <v>7.1514100000000003</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
         <v>0</v>
       </c>
       <c r="I95" s="3">
@@ -16418,76 +17474,88 @@
       </c>
       <c r="AI95" s="5">
         <v>0</v>
       </c>
       <c r="AJ95" s="5">
         <v>0</v>
       </c>
       <c r="AK95" s="5">
         <v>17</v>
       </c>
       <c r="AL95" s="5">
         <v>24.451149999999998</v>
       </c>
       <c r="AM95" s="20">
         <v>0</v>
       </c>
       <c r="AN95" s="20">
         <v>0</v>
       </c>
       <c r="AO95" s="20">
         <v>20.221520000000002</v>
       </c>
       <c r="AP95" s="20">
         <v>30.318460000000002</v>
       </c>
-      <c r="AQ95" s="24">
-[...21 lines deleted...]
-        <v>11.81488</v>
+      <c r="AQ95" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR95" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS95" s="20">
+        <v>3.1091899999999999</v>
+      </c>
+      <c r="AT95" s="20">
+        <v>30.242540000000002</v>
+      </c>
+      <c r="AU95" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW95" s="20">
+        <v>1.8169999999999999E-2</v>
+      </c>
+      <c r="AX95" s="20">
+        <v>0.20635000000000001</v>
+      </c>
+      <c r="AY95" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ95" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA95" s="20">
+        <v>5.0070199999999998</v>
+      </c>
+      <c r="BB95" s="20">
+        <v>7.6403499999999998</v>
       </c>
     </row>
-    <row r="96" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="2">
         <v>0</v>
       </c>
       <c r="D96" s="2">
         <v>0</v>
       </c>
       <c r="E96" s="2">
         <v>661.96063000000004</v>
       </c>
       <c r="F96" s="2">
         <v>597.48289999999997</v>
       </c>
       <c r="G96" s="3">
         <v>0</v>
       </c>
       <c r="H96" s="3">
         <v>0</v>
       </c>
       <c r="I96" s="3">
@@ -16570,76 +17638,88 @@
       </c>
       <c r="AI96" s="5">
         <v>38.4</v>
       </c>
       <c r="AJ96" s="5">
         <v>50.424999999999997</v>
       </c>
       <c r="AK96" s="5">
         <v>2013.3230900000001</v>
       </c>
       <c r="AL96" s="5">
         <v>2645.54682</v>
       </c>
       <c r="AM96" s="20">
         <v>19.2</v>
       </c>
       <c r="AN96" s="20">
         <v>19.614000000000001</v>
       </c>
       <c r="AO96" s="20">
         <v>2025.1495399999999</v>
       </c>
       <c r="AP96" s="20">
         <v>2633.9155300000002</v>
       </c>
-      <c r="AQ96" s="24">
-[...21 lines deleted...]
-        <v>2392.6329799999999</v>
+      <c r="AQ96" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR96" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS96" s="20">
+        <v>1682.0580299999999</v>
+      </c>
+      <c r="AT96" s="20">
+        <v>2735.2282100000002</v>
+      </c>
+      <c r="AU96" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV96" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW96" s="20">
+        <v>223.5189</v>
+      </c>
+      <c r="AX96" s="20">
+        <v>364.78879999999998</v>
+      </c>
+      <c r="AY96" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ96" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA96" s="20">
+        <v>494.19299999999998</v>
+      </c>
+      <c r="BB96" s="20">
+        <v>177.19640000000001</v>
       </c>
     </row>
-    <row r="97" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A97" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="2">
         <v>389.99923999999999</v>
       </c>
       <c r="D97" s="2">
         <v>1146.6064200000001</v>
       </c>
       <c r="E97" s="2">
         <v>232.40248</v>
       </c>
       <c r="F97" s="2">
         <v>584.71624999999995</v>
       </c>
       <c r="G97" s="3">
         <v>561.09172999999998</v>
       </c>
       <c r="H97" s="3">
         <v>1277.6787899999999</v>
       </c>
       <c r="I97" s="3">
@@ -16722,76 +17802,88 @@
       </c>
       <c r="AI97" s="5">
         <v>49.36703</v>
       </c>
       <c r="AJ97" s="5">
         <v>98.540270000000007</v>
       </c>
       <c r="AK97" s="5">
         <v>187.96897999999999</v>
       </c>
       <c r="AL97" s="5">
         <v>613.53670999999997</v>
       </c>
       <c r="AM97" s="20">
         <v>33.780110000000001</v>
       </c>
       <c r="AN97" s="20">
         <v>71.796049999999994</v>
       </c>
       <c r="AO97" s="20">
         <v>253.23268999999999</v>
       </c>
       <c r="AP97" s="20">
         <v>855.31269999999995</v>
       </c>
-      <c r="AQ97" s="24">
-[...11 lines deleted...]
-      <c r="AU97" s="24">
+      <c r="AQ97" s="20">
         <v>23.919039999999999</v>
       </c>
-      <c r="AV97" s="24">
+      <c r="AR97" s="20">
         <v>54.148850000000003</v>
       </c>
-      <c r="AW97" s="24">
-[...3 lines deleted...]
-        <v>522.56416999999999</v>
+      <c r="AS97" s="20">
+        <v>144.17975000000001</v>
+      </c>
+      <c r="AT97" s="20">
+        <v>623.95766000000003</v>
+      </c>
+      <c r="AU97" s="20">
+        <v>7.5244600000000004</v>
+      </c>
+      <c r="AV97" s="20">
+        <v>16.338349999999998</v>
+      </c>
+      <c r="AW97" s="20">
+        <v>18.5198</v>
+      </c>
+      <c r="AX97" s="20">
+        <v>66.569100000000006</v>
+      </c>
+      <c r="AY97" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ97" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA97" s="20">
+        <v>13.317780000000001</v>
+      </c>
+      <c r="BB97" s="20">
+        <v>72.835880000000003</v>
       </c>
     </row>
-    <row r="98" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="2">
         <v>27.544550000000001</v>
       </c>
       <c r="D98" s="2">
         <v>70.946680000000001</v>
       </c>
       <c r="E98" s="2">
         <v>152.70080999999999</v>
       </c>
       <c r="F98" s="2">
         <v>260.30549000000002</v>
       </c>
       <c r="G98" s="3">
         <v>150.15464</v>
       </c>
       <c r="H98" s="3">
         <v>224.43906000000001</v>
       </c>
       <c r="I98" s="3">
@@ -16874,76 +17966,88 @@
       </c>
       <c r="AI98" s="5">
         <v>0</v>
       </c>
       <c r="AJ98" s="5">
         <v>0</v>
       </c>
       <c r="AK98" s="5">
         <v>326.75058000000001</v>
       </c>
       <c r="AL98" s="5">
         <v>502.22741000000002</v>
       </c>
       <c r="AM98" s="20">
         <v>0</v>
       </c>
       <c r="AN98" s="20">
         <v>0</v>
       </c>
       <c r="AO98" s="20">
         <v>280.35478999999998</v>
       </c>
       <c r="AP98" s="20">
         <v>610.25743</v>
       </c>
-      <c r="AQ98" s="24">
-[...21 lines deleted...]
-        <v>508.50394</v>
+      <c r="AQ98" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR98" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS98" s="20">
+        <v>200.30224999999999</v>
+      </c>
+      <c r="AT98" s="20">
+        <v>571.68336999999997</v>
+      </c>
+      <c r="AU98" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW98" s="20">
+        <v>16.918859999999999</v>
+      </c>
+      <c r="AX98" s="20">
+        <v>50.249400000000001</v>
+      </c>
+      <c r="AY98" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ98" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA98" s="20">
+        <v>28.285959999999999</v>
+      </c>
+      <c r="BB98" s="20">
+        <v>62.473750000000003</v>
       </c>
     </row>
-    <row r="99" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A99" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="2">
         <v>0</v>
       </c>
       <c r="D99" s="2">
         <v>0</v>
       </c>
       <c r="E99" s="2">
         <v>0</v>
       </c>
       <c r="F99" s="2">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
         <v>0</v>
       </c>
       <c r="I99" s="3">
@@ -17014,88 +18118,100 @@
       </c>
       <c r="AE99" s="3">
         <v>0</v>
       </c>
       <c r="AF99" s="3">
         <v>0</v>
       </c>
       <c r="AG99" s="3">
         <v>0</v>
       </c>
       <c r="AH99" s="3">
         <v>0</v>
       </c>
       <c r="AI99" s="5">
         <v>0</v>
       </c>
       <c r="AJ99" s="5">
         <v>0</v>
       </c>
       <c r="AK99" s="5">
         <v>0</v>
       </c>
       <c r="AL99" s="5">
         <v>0</v>
       </c>
-      <c r="AM99" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX99" s="24">
+      <c r="AM99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY99" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ99" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA99" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB99" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="100" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="2">
         <v>0</v>
       </c>
       <c r="D100" s="2">
         <v>0</v>
       </c>
       <c r="E100" s="2">
         <v>277.19468000000001</v>
       </c>
       <c r="F100" s="2">
         <v>765.89652000000001</v>
       </c>
       <c r="G100" s="3">
         <v>0</v>
       </c>
       <c r="H100" s="3">
         <v>0</v>
       </c>
       <c r="I100" s="3">
@@ -17178,76 +18294,88 @@
       </c>
       <c r="AI100" s="5">
         <v>0</v>
       </c>
       <c r="AJ100" s="5">
         <v>0</v>
       </c>
       <c r="AK100" s="5">
         <v>288.43531999999999</v>
       </c>
       <c r="AL100" s="5">
         <v>922.45474000000002</v>
       </c>
       <c r="AM100" s="20">
         <v>0</v>
       </c>
       <c r="AN100" s="20">
         <v>0</v>
       </c>
       <c r="AO100" s="20">
         <v>392.92482999999999</v>
       </c>
       <c r="AP100" s="20">
         <v>1348.88861</v>
       </c>
-      <c r="AQ100" s="24">
-[...21 lines deleted...]
-        <v>1077.1579899999999</v>
+      <c r="AQ100" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR100" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS100" s="20">
+        <v>250.28876</v>
+      </c>
+      <c r="AT100" s="20">
+        <v>1215.27178</v>
+      </c>
+      <c r="AU100" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV100" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW100" s="20">
+        <v>57.088920000000002</v>
+      </c>
+      <c r="AX100" s="20">
+        <v>218.72444999999999</v>
+      </c>
+      <c r="AY100" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ100" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA100" s="20">
+        <v>15.565939999999999</v>
+      </c>
+      <c r="BB100" s="20">
+        <v>73.636610000000005</v>
       </c>
     </row>
-    <row r="101" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>0</v>
       </c>
       <c r="E101" s="2">
         <v>5.6707999999999998</v>
       </c>
       <c r="F101" s="2">
         <v>36.620159999999998</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="3">
         <v>0</v>
       </c>
       <c r="I101" s="3">
@@ -17330,76 +18458,88 @@
       </c>
       <c r="AI101" s="5">
         <v>0</v>
       </c>
       <c r="AJ101" s="5">
         <v>0</v>
       </c>
       <c r="AK101" s="5">
         <v>29.346820000000001</v>
       </c>
       <c r="AL101" s="5">
         <v>138.65806000000001</v>
       </c>
       <c r="AM101" s="20">
         <v>0</v>
       </c>
       <c r="AN101" s="20">
         <v>0</v>
       </c>
       <c r="AO101" s="20">
         <v>40.17624</v>
       </c>
       <c r="AP101" s="20">
         <v>193.03931</v>
       </c>
-      <c r="AQ101" s="24">
-[...17 lines deleted...]
-      <c r="AW101" s="24">
+      <c r="AQ101" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR101" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS101" s="20">
         <v>34.368299999999998</v>
       </c>
-      <c r="AX101" s="24">
+      <c r="AT101" s="20">
         <v>159.87219999999999</v>
       </c>
+      <c r="AU101" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW101" s="20">
+        <v>6.2236799999999999</v>
+      </c>
+      <c r="AX101" s="20">
+        <v>29.7743</v>
+      </c>
+      <c r="AY101" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ101" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA101" s="20">
+        <v>0.21959999999999999</v>
+      </c>
+      <c r="BB101" s="20">
+        <v>1.923</v>
+      </c>
     </row>
-    <row r="102" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="2">
         <v>0</v>
       </c>
       <c r="D102" s="2">
         <v>0</v>
       </c>
       <c r="E102" s="2">
         <v>4.20167</v>
       </c>
       <c r="F102" s="2">
         <v>7.0127699999999997</v>
       </c>
       <c r="G102" s="3">
         <v>0</v>
       </c>
       <c r="H102" s="3">
         <v>0</v>
       </c>
       <c r="I102" s="3">
@@ -17482,76 +18622,88 @@
       </c>
       <c r="AI102" s="5">
         <v>0</v>
       </c>
       <c r="AJ102" s="5">
         <v>0</v>
       </c>
       <c r="AK102" s="5">
         <v>2971.3343399999999</v>
       </c>
       <c r="AL102" s="5">
         <v>2072.3618999999999</v>
       </c>
       <c r="AM102" s="20">
         <v>0</v>
       </c>
       <c r="AN102" s="20">
         <v>0</v>
       </c>
       <c r="AO102" s="20">
         <v>2756.0284799999999</v>
       </c>
       <c r="AP102" s="20">
         <v>1889.84971</v>
       </c>
-      <c r="AQ102" s="24">
-[...21 lines deleted...]
-        <v>787.97616000000005</v>
+      <c r="AQ102" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR102" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS102" s="20">
+        <v>1378.8042800000001</v>
+      </c>
+      <c r="AT102" s="20">
+        <v>887.17399</v>
+      </c>
+      <c r="AU102" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW102" s="20">
+        <v>142.50237000000001</v>
+      </c>
+      <c r="AX102" s="20">
+        <v>91.587029999999999</v>
+      </c>
+      <c r="AY102" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ102" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA102" s="20">
+        <v>289.22120999999999</v>
+      </c>
+      <c r="BB102" s="20">
+        <v>195.92189999999999</v>
       </c>
     </row>
-    <row r="103" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="2">
         <v>0</v>
       </c>
       <c r="D103" s="2">
         <v>0</v>
       </c>
       <c r="E103" s="2">
         <v>162.81225000000001</v>
       </c>
       <c r="F103" s="2">
         <v>67.570440000000005</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
         <v>0</v>
       </c>
       <c r="I103" s="3">
@@ -17634,76 +18786,88 @@
       </c>
       <c r="AI103" s="5">
         <v>0</v>
       </c>
       <c r="AJ103" s="5">
         <v>0</v>
       </c>
       <c r="AK103" s="5">
         <v>203.85839999999999</v>
       </c>
       <c r="AL103" s="5">
         <v>144.45649</v>
       </c>
       <c r="AM103" s="20">
         <v>0</v>
       </c>
       <c r="AN103" s="20">
         <v>0</v>
       </c>
       <c r="AO103" s="20">
         <v>243.76320000000001</v>
       </c>
       <c r="AP103" s="20">
         <v>167.93141</v>
       </c>
-      <c r="AQ103" s="24">
-[...21 lines deleted...]
-        <v>176.85583</v>
+      <c r="AQ103" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR103" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS103" s="20">
+        <v>248.59560999999999</v>
+      </c>
+      <c r="AT103" s="20">
+        <v>191.63244</v>
+      </c>
+      <c r="AU103" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW103" s="20">
+        <v>6.4405000000000001</v>
+      </c>
+      <c r="AX103" s="20">
+        <v>5.3081399999999999</v>
+      </c>
+      <c r="AY103" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ103" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA103" s="20">
+        <v>39.134</v>
+      </c>
+      <c r="BB103" s="20">
+        <v>27.38195</v>
       </c>
     </row>
-    <row r="104" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="2">
         <v>0</v>
       </c>
       <c r="D104" s="2">
         <v>0</v>
       </c>
       <c r="E104" s="2">
         <v>205.95</v>
       </c>
       <c r="F104" s="2">
         <v>25.073499999999999</v>
       </c>
       <c r="G104" s="3">
         <v>0</v>
       </c>
       <c r="H104" s="3">
         <v>0</v>
       </c>
       <c r="I104" s="3">
@@ -17774,88 +18938,100 @@
       </c>
       <c r="AE104" s="3">
         <v>0</v>
       </c>
       <c r="AF104" s="3">
         <v>0</v>
       </c>
       <c r="AG104" s="3">
         <v>504.9</v>
       </c>
       <c r="AH104" s="3">
         <v>98.941000000000003</v>
       </c>
       <c r="AI104" s="5">
         <v>0</v>
       </c>
       <c r="AJ104" s="5">
         <v>0</v>
       </c>
       <c r="AK104" s="5">
         <v>0</v>
       </c>
       <c r="AL104" s="5">
         <v>0</v>
       </c>
-      <c r="AM104" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX104" s="24">
+      <c r="AM104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY104" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ104" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA104" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB104" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A105" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="2">
         <v>3.8159999999999998</v>
       </c>
       <c r="D105" s="2">
         <v>7.6219999999999999</v>
       </c>
       <c r="E105" s="2">
         <v>389.39233000000002</v>
       </c>
       <c r="F105" s="2">
         <v>751.00981000000002</v>
       </c>
       <c r="G105" s="3">
         <v>2.0400000000000001E-3</v>
       </c>
       <c r="H105" s="3">
         <v>1.252E-2</v>
       </c>
       <c r="I105" s="3">
@@ -17938,76 +19114,88 @@
       </c>
       <c r="AI105" s="5">
         <v>0</v>
       </c>
       <c r="AJ105" s="5">
         <v>0</v>
       </c>
       <c r="AK105" s="5">
         <v>782.50174000000004</v>
       </c>
       <c r="AL105" s="5">
         <v>1802.02196</v>
       </c>
       <c r="AM105" s="20">
         <v>8.8651999999999997</v>
       </c>
       <c r="AN105" s="20">
         <v>36.077500000000001</v>
       </c>
       <c r="AO105" s="20">
         <v>850.88508999999999</v>
       </c>
       <c r="AP105" s="20">
         <v>2123.6448799999998</v>
       </c>
-      <c r="AQ105" s="24">
-[...21 lines deleted...]
-        <v>2164.46711</v>
+      <c r="AQ105" s="20">
+        <v>6.2539999999999996</v>
+      </c>
+      <c r="AR105" s="20">
+        <v>21.672999999999998</v>
+      </c>
+      <c r="AS105" s="20">
+        <v>942.40719000000001</v>
+      </c>
+      <c r="AT105" s="20">
+        <v>2431.92776</v>
+      </c>
+      <c r="AU105" s="20">
+        <v>1.2589999999999999</v>
+      </c>
+      <c r="AV105" s="20">
+        <v>4.3810000000000002</v>
+      </c>
+      <c r="AW105" s="20">
+        <v>115.65925</v>
+      </c>
+      <c r="AX105" s="20">
+        <v>304.96454</v>
+      </c>
+      <c r="AY105" s="20">
+        <v>0.60199999999999998</v>
+      </c>
+      <c r="AZ105" s="20">
+        <v>2.2789999999999999</v>
+      </c>
+      <c r="BA105" s="20">
+        <v>142.27249</v>
+      </c>
+      <c r="BB105" s="20">
+        <v>338.39609999999999</v>
       </c>
     </row>
-    <row r="106" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="2">
         <v>0</v>
       </c>
       <c r="E106" s="2">
         <v>0</v>
       </c>
       <c r="F106" s="2">
         <v>0</v>
       </c>
       <c r="G106" s="3">
         <v>0</v>
       </c>
       <c r="H106" s="3">
         <v>0</v>
       </c>
       <c r="I106" s="3">
@@ -18090,76 +19278,88 @@
       </c>
       <c r="AI106" s="5">
         <v>0</v>
       </c>
       <c r="AJ106" s="5">
         <v>0</v>
       </c>
       <c r="AK106" s="5">
         <v>0</v>
       </c>
       <c r="AL106" s="5">
         <v>0</v>
       </c>
       <c r="AM106" s="20">
         <v>0</v>
       </c>
       <c r="AN106" s="20">
         <v>0</v>
       </c>
       <c r="AO106" s="20">
         <v>2.5000000000000001E-3</v>
       </c>
       <c r="AP106" s="20">
         <v>0.04</v>
       </c>
-      <c r="AQ106" s="24">
-[...20 lines deleted...]
-      <c r="AX106" s="24">
+      <c r="AQ106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY106" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ106" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA106" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB106" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A107" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>234</v>
       </c>
       <c r="C107" s="2">
         <v>0</v>
       </c>
       <c r="D107" s="2">
         <v>0</v>
       </c>
       <c r="E107" s="2">
         <v>0</v>
       </c>
       <c r="F107" s="2">
         <v>0</v>
       </c>
       <c r="G107" s="3">
         <v>0</v>
       </c>
       <c r="H107" s="3">
         <v>0</v>
       </c>
       <c r="I107" s="3">
@@ -18230,88 +19430,100 @@
       </c>
       <c r="AE107" s="3">
         <v>0</v>
       </c>
       <c r="AF107" s="3">
         <v>0</v>
       </c>
       <c r="AG107" s="3">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="AH107" s="3">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="AI107" s="5">
         <v>0</v>
       </c>
       <c r="AJ107" s="5">
         <v>0</v>
       </c>
       <c r="AK107" s="5">
         <v>0</v>
       </c>
       <c r="AL107" s="5">
         <v>0</v>
       </c>
-      <c r="AM107" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX107" s="24">
+      <c r="AM107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY107" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ107" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA107" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB107" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="108" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A108" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>235</v>
       </c>
       <c r="C108" s="2">
         <v>0</v>
       </c>
       <c r="D108" s="2">
         <v>0</v>
       </c>
       <c r="E108" s="2">
         <v>7.2177199999999999</v>
       </c>
       <c r="F108" s="2">
         <v>19.25826</v>
       </c>
       <c r="G108" s="3">
         <v>0</v>
       </c>
       <c r="H108" s="3">
         <v>0</v>
       </c>
       <c r="I108" s="3">
@@ -18394,76 +19606,88 @@
       </c>
       <c r="AI108" s="5">
         <v>0</v>
       </c>
       <c r="AJ108" s="5">
         <v>0</v>
       </c>
       <c r="AK108" s="5">
         <v>11.01796</v>
       </c>
       <c r="AL108" s="5">
         <v>43.021680000000003</v>
       </c>
       <c r="AM108" s="20">
         <v>0</v>
       </c>
       <c r="AN108" s="20">
         <v>0</v>
       </c>
       <c r="AO108" s="20">
         <v>17.2727</v>
       </c>
       <c r="AP108" s="20">
         <v>89.663659999999993</v>
       </c>
-      <c r="AQ108" s="24">
-[...21 lines deleted...]
-        <v>69.671530000000004</v>
+      <c r="AQ108" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR108" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS108" s="20">
+        <v>11.0288</v>
+      </c>
+      <c r="AT108" s="20">
+        <v>78.051720000000003</v>
+      </c>
+      <c r="AU108" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV108" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW108" s="20">
+        <v>0.54879999999999995</v>
+      </c>
+      <c r="AX108" s="20">
+        <v>3.9259900000000001</v>
+      </c>
+      <c r="AY108" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ108" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA108" s="20">
+        <v>2.0712000000000002</v>
+      </c>
+      <c r="BB108" s="20">
+        <v>19.32311</v>
       </c>
     </row>
-    <row r="109" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="2">
         <v>0</v>
       </c>
       <c r="D109" s="2">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>1187.95949</v>
       </c>
       <c r="F109" s="2">
         <v>3206.9908599999999</v>
       </c>
       <c r="G109" s="3">
         <v>0</v>
       </c>
       <c r="H109" s="3">
         <v>0</v>
       </c>
       <c r="I109" s="3">
@@ -18546,76 +19770,88 @@
       </c>
       <c r="AI109" s="5">
         <v>0</v>
       </c>
       <c r="AJ109" s="5">
         <v>0</v>
       </c>
       <c r="AK109" s="5">
         <v>1724.8560500000001</v>
       </c>
       <c r="AL109" s="5">
         <v>5974.2517900000003</v>
       </c>
       <c r="AM109" s="20">
         <v>0</v>
       </c>
       <c r="AN109" s="20">
         <v>0</v>
       </c>
       <c r="AO109" s="20">
         <v>1808.6195700000001</v>
       </c>
       <c r="AP109" s="20">
         <v>6916.7659299999996</v>
       </c>
-      <c r="AQ109" s="24">
-[...21 lines deleted...]
-        <v>5738.7984999999999</v>
+      <c r="AQ109" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR109" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS109" s="20">
+        <v>1496.94929</v>
+      </c>
+      <c r="AT109" s="20">
+        <v>6673.1238899999998</v>
+      </c>
+      <c r="AU109" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV109" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW109" s="20">
+        <v>169.38056</v>
+      </c>
+      <c r="AX109" s="20">
+        <v>718.47018000000003</v>
+      </c>
+      <c r="AY109" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ109" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA109" s="20">
+        <v>182.10961</v>
+      </c>
+      <c r="BB109" s="20">
+        <v>850.36333999999999</v>
       </c>
     </row>
-    <row r="110" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="2">
         <v>964.96040000000005</v>
       </c>
       <c r="D110" s="2">
         <v>1455.7701300000001</v>
       </c>
       <c r="E110" s="2">
         <v>924.44285000000002</v>
       </c>
       <c r="F110" s="2">
         <v>1436.2500700000001</v>
       </c>
       <c r="G110" s="3">
         <v>915.27449999999999</v>
       </c>
       <c r="H110" s="3">
         <v>1246.1638</v>
       </c>
       <c r="I110" s="3">
@@ -18698,76 +19934,88 @@
       </c>
       <c r="AI110" s="5">
         <v>2975.4132</v>
       </c>
       <c r="AJ110" s="5">
         <v>3733.49143</v>
       </c>
       <c r="AK110" s="5">
         <v>421.05595</v>
       </c>
       <c r="AL110" s="5">
         <v>195.11479</v>
       </c>
       <c r="AM110" s="20">
         <v>2825.1106599999998</v>
       </c>
       <c r="AN110" s="20">
         <v>3773.5779000000002</v>
       </c>
       <c r="AO110" s="20">
         <v>317.78807</v>
       </c>
       <c r="AP110" s="20">
         <v>330.79329000000001</v>
       </c>
-      <c r="AQ110" s="24">
-[...21 lines deleted...]
-        <v>812.78462000000002</v>
+      <c r="AQ110" s="20">
+        <v>2666.8635800000002</v>
+      </c>
+      <c r="AR110" s="20">
+        <v>4313.9909699999998</v>
+      </c>
+      <c r="AS110" s="20">
+        <v>648.26280999999994</v>
+      </c>
+      <c r="AT110" s="20">
+        <v>1008.06436</v>
+      </c>
+      <c r="AU110" s="20">
+        <v>453.23502999999999</v>
+      </c>
+      <c r="AV110" s="20">
+        <v>641.56039999999996</v>
+      </c>
+      <c r="AW110" s="20">
+        <v>60.358649999999997</v>
+      </c>
+      <c r="AX110" s="20">
+        <v>71.839259999999996</v>
+      </c>
+      <c r="AY110" s="20">
+        <v>543.87275</v>
+      </c>
+      <c r="AZ110" s="20">
+        <v>1033.5825600000001</v>
+      </c>
+      <c r="BA110" s="20">
+        <v>45.711559999999999</v>
+      </c>
+      <c r="BB110" s="20">
+        <v>55.53436</v>
       </c>
     </row>
-    <row r="111" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="2">
         <v>0</v>
       </c>
       <c r="D111" s="2">
         <v>0</v>
       </c>
       <c r="E111" s="2">
         <v>0</v>
       </c>
       <c r="F111" s="2">
         <v>0</v>
       </c>
       <c r="G111" s="3">
         <v>0</v>
       </c>
       <c r="H111" s="3">
         <v>0</v>
       </c>
       <c r="I111" s="3">
@@ -18838,88 +20086,100 @@
       </c>
       <c r="AE111" s="3">
         <v>0</v>
       </c>
       <c r="AF111" s="3">
         <v>0</v>
       </c>
       <c r="AG111" s="3">
         <v>0</v>
       </c>
       <c r="AH111" s="3">
         <v>0</v>
       </c>
       <c r="AI111" s="5">
         <v>0</v>
       </c>
       <c r="AJ111" s="5">
         <v>0</v>
       </c>
       <c r="AK111" s="5">
         <v>0</v>
       </c>
       <c r="AL111" s="5">
         <v>0</v>
       </c>
-      <c r="AM111" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX111" s="24">
+      <c r="AM111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS111" s="20">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="AT111" s="20">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="AU111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY111" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ111" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA111" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB111" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A112" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>239</v>
       </c>
       <c r="C112" s="2">
         <v>0</v>
       </c>
       <c r="D112" s="2">
         <v>0</v>
       </c>
       <c r="E112" s="2">
         <v>48.37961</v>
       </c>
       <c r="F112" s="2">
         <v>114.00754999999999</v>
       </c>
       <c r="G112" s="3">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="H112" s="3">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="I112" s="3">
@@ -19002,76 +20262,88 @@
       </c>
       <c r="AI112" s="5">
         <v>0</v>
       </c>
       <c r="AJ112" s="5">
         <v>0</v>
       </c>
       <c r="AK112" s="5">
         <v>79.384259999999998</v>
       </c>
       <c r="AL112" s="5">
         <v>339.60018000000002</v>
       </c>
       <c r="AM112" s="20">
         <v>0</v>
       </c>
       <c r="AN112" s="20">
         <v>0</v>
       </c>
       <c r="AO112" s="20">
         <v>65.76361</v>
       </c>
       <c r="AP112" s="20">
         <v>191.61152999999999</v>
       </c>
-      <c r="AQ112" s="24">
-[...21 lines deleted...]
-        <v>195.78483</v>
+      <c r="AQ112" s="20">
+        <v>4.62E-3</v>
+      </c>
+      <c r="AR112" s="20">
+        <v>4.4850000000000001E-2</v>
+      </c>
+      <c r="AS112" s="20">
+        <v>101.30944</v>
+      </c>
+      <c r="AT112" s="20">
+        <v>215.59117000000001</v>
+      </c>
+      <c r="AU112" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV112" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW112" s="20">
+        <v>6.1752500000000001</v>
+      </c>
+      <c r="AX112" s="20">
+        <v>20.595379999999999</v>
+      </c>
+      <c r="AY112" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ112" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA112" s="20">
+        <v>7.7389099999999997</v>
+      </c>
+      <c r="BB112" s="20">
+        <v>22.731010000000001</v>
       </c>
     </row>
-    <row r="113" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A113" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="2">
         <v>14.500999999999999</v>
       </c>
       <c r="D113" s="2">
         <v>33.76247</v>
       </c>
       <c r="E113" s="2">
         <v>2513.8316399999999</v>
       </c>
       <c r="F113" s="2">
         <v>4197.9428099999996</v>
       </c>
       <c r="G113" s="3">
         <v>22.664400000000001</v>
       </c>
       <c r="H113" s="3">
         <v>47.948259999999998</v>
       </c>
       <c r="I113" s="3">
@@ -19154,76 +20426,88 @@
       </c>
       <c r="AI113" s="5">
         <v>308.68200000000002</v>
       </c>
       <c r="AJ113" s="5">
         <v>709.42997000000003</v>
       </c>
       <c r="AK113" s="5">
         <v>3588.1705099999999</v>
       </c>
       <c r="AL113" s="5">
         <v>7337.0716599999996</v>
       </c>
       <c r="AM113" s="20">
         <v>211.83949999999999</v>
       </c>
       <c r="AN113" s="20">
         <v>514.97794999999996</v>
       </c>
       <c r="AO113" s="20">
         <v>3965.8870299999999</v>
       </c>
       <c r="AP113" s="20">
         <v>8549.4154199999994</v>
       </c>
-      <c r="AQ113" s="24">
-[...21 lines deleted...]
-        <v>8038.8128299999998</v>
+      <c r="AQ113" s="20">
+        <v>167.71250000000001</v>
+      </c>
+      <c r="AR113" s="20">
+        <v>511.96467000000001</v>
+      </c>
+      <c r="AS113" s="20">
+        <v>3507.42569</v>
+      </c>
+      <c r="AT113" s="20">
+        <v>9034.2228500000001</v>
+      </c>
+      <c r="AU113" s="20">
+        <v>3.6985000000000001</v>
+      </c>
+      <c r="AV113" s="20">
+        <v>7.6760599999999997</v>
+      </c>
+      <c r="AW113" s="20">
+        <v>549.70754999999997</v>
+      </c>
+      <c r="AX113" s="20">
+        <v>1257.25568</v>
+      </c>
+      <c r="AY113" s="20">
+        <v>57.822000000000003</v>
+      </c>
+      <c r="AZ113" s="20">
+        <v>198.7646</v>
+      </c>
+      <c r="BA113" s="20">
+        <v>584.76674000000003</v>
+      </c>
+      <c r="BB113" s="20">
+        <v>1608.96162</v>
       </c>
     </row>
-    <row r="114" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A114" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="2">
         <v>0</v>
       </c>
       <c r="D114" s="2">
         <v>0</v>
       </c>
       <c r="E114" s="2">
         <v>152.31241</v>
       </c>
       <c r="F114" s="2">
         <v>198.96968000000001</v>
       </c>
       <c r="G114" s="3">
         <v>0</v>
       </c>
       <c r="H114" s="3">
         <v>0</v>
       </c>
       <c r="I114" s="3">
@@ -19306,76 +20590,88 @@
       </c>
       <c r="AI114" s="5">
         <v>0</v>
       </c>
       <c r="AJ114" s="5">
         <v>0</v>
       </c>
       <c r="AK114" s="5">
         <v>61.580959999999997</v>
       </c>
       <c r="AL114" s="5">
         <v>106.98571</v>
       </c>
       <c r="AM114" s="20">
         <v>0</v>
       </c>
       <c r="AN114" s="20">
         <v>0</v>
       </c>
       <c r="AO114" s="20">
         <v>136.51586</v>
       </c>
       <c r="AP114" s="20">
         <v>260.52974</v>
       </c>
-      <c r="AQ114" s="24">
-[...21 lines deleted...]
-        <v>166.78416000000001</v>
+      <c r="AQ114" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR114" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS114" s="20">
+        <v>109.72889000000001</v>
+      </c>
+      <c r="AT114" s="20">
+        <v>183.93527</v>
+      </c>
+      <c r="AU114" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV114" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW114" s="20">
+        <v>10.65056</v>
+      </c>
+      <c r="AX114" s="20">
+        <v>32.50949</v>
+      </c>
+      <c r="AY114" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ114" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA114" s="20">
+        <v>54.447780000000002</v>
+      </c>
+      <c r="BB114" s="20">
+        <v>66.907219999999995</v>
       </c>
     </row>
-    <row r="115" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="2">
         <v>0</v>
       </c>
       <c r="D115" s="2">
         <v>0</v>
       </c>
       <c r="E115" s="2">
         <v>23.583780000000001</v>
       </c>
       <c r="F115" s="2">
         <v>20.508839999999999</v>
       </c>
       <c r="G115" s="3">
         <v>0</v>
       </c>
       <c r="H115" s="3">
         <v>0</v>
       </c>
       <c r="I115" s="3">
@@ -19458,76 +20754,88 @@
       </c>
       <c r="AI115" s="5">
         <v>0</v>
       </c>
       <c r="AJ115" s="5">
         <v>0</v>
       </c>
       <c r="AK115" s="5">
         <v>17.287089999999999</v>
       </c>
       <c r="AL115" s="5">
         <v>30.525749999999999</v>
       </c>
       <c r="AM115" s="20">
         <v>0</v>
       </c>
       <c r="AN115" s="20">
         <v>0</v>
       </c>
       <c r="AO115" s="20">
         <v>22.092510000000001</v>
       </c>
       <c r="AP115" s="20">
         <v>46.15005</v>
       </c>
-      <c r="AQ115" s="24">
-[...21 lines deleted...]
-        <v>43.713520000000003</v>
+      <c r="AQ115" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR115" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS115" s="20">
+        <v>19.285250000000001</v>
+      </c>
+      <c r="AT115" s="20">
+        <v>45.900329999999997</v>
+      </c>
+      <c r="AU115" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV115" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW115" s="20">
+        <v>8.6919799999999992</v>
+      </c>
+      <c r="AX115" s="20">
+        <v>23.669699999999999</v>
+      </c>
+      <c r="AY115" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ115" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA115" s="20">
+        <v>0.40637000000000001</v>
+      </c>
+      <c r="BB115" s="20">
+        <v>0.92444000000000004</v>
       </c>
     </row>
-    <row r="116" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="2">
         <v>0</v>
       </c>
       <c r="D116" s="2">
         <v>0</v>
       </c>
       <c r="E116" s="2">
         <v>7.1310000000000002</v>
       </c>
       <c r="F116" s="2">
         <v>12.304029999999999</v>
       </c>
       <c r="G116" s="3">
         <v>0</v>
       </c>
       <c r="H116" s="3">
         <v>0</v>
       </c>
       <c r="I116" s="3">
@@ -19610,76 +20918,88 @@
       </c>
       <c r="AI116" s="5">
         <v>0</v>
       </c>
       <c r="AJ116" s="5">
         <v>0</v>
       </c>
       <c r="AK116" s="5">
         <v>5.4993400000000001</v>
       </c>
       <c r="AL116" s="5">
         <v>10.56814</v>
       </c>
       <c r="AM116" s="20">
         <v>0</v>
       </c>
       <c r="AN116" s="20">
         <v>0</v>
       </c>
       <c r="AO116" s="20">
         <v>4.8551599999999997</v>
       </c>
       <c r="AP116" s="20">
         <v>10.22791</v>
       </c>
-      <c r="AQ116" s="24">
-[...21 lines deleted...]
-        <v>14.96405</v>
+      <c r="AQ116" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR116" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS116" s="20">
+        <v>12.178000000000001</v>
+      </c>
+      <c r="AT116" s="20">
+        <v>15.052049999999999</v>
+      </c>
+      <c r="AU116" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV116" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW116" s="20">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="AX116" s="20">
+        <v>3.8236500000000002</v>
+      </c>
+      <c r="AY116" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ116" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA116" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB116" s="20">
+        <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A117" s="10" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="2">
         <v>0</v>
       </c>
       <c r="D117" s="2">
         <v>0</v>
       </c>
       <c r="E117" s="2">
         <v>3.8699499999999998</v>
       </c>
       <c r="F117" s="2">
         <v>7.9714</v>
       </c>
       <c r="G117" s="3">
         <v>0.48749999999999999</v>
       </c>
       <c r="H117" s="3">
         <v>0.68005000000000004</v>
       </c>
       <c r="I117" s="3">
@@ -19762,76 +21082,88 @@
       </c>
       <c r="AI117" s="5">
         <v>0</v>
       </c>
       <c r="AJ117" s="5">
         <v>0</v>
       </c>
       <c r="AK117" s="5">
         <v>40.015500000000003</v>
       </c>
       <c r="AL117" s="5">
         <v>46.476790000000001</v>
       </c>
       <c r="AM117" s="20">
         <v>0</v>
       </c>
       <c r="AN117" s="20">
         <v>0</v>
       </c>
       <c r="AO117" s="20">
         <v>67.281580000000005</v>
       </c>
       <c r="AP117" s="20">
         <v>55.803939999999997</v>
       </c>
-      <c r="AQ117" s="24">
-[...21 lines deleted...]
-        <v>29.171949999999999</v>
+      <c r="AQ117" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR117" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS117" s="20">
+        <v>24.911999999999999</v>
+      </c>
+      <c r="AT117" s="20">
+        <v>31.61355</v>
+      </c>
+      <c r="AU117" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW117" s="20">
+        <v>0.71799999999999997</v>
+      </c>
+      <c r="AX117" s="20">
+        <v>1.2119200000000001</v>
+      </c>
+      <c r="AY117" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ117" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA117" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB117" s="20">
+        <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="2">
         <v>0</v>
       </c>
       <c r="D118" s="2">
         <v>0</v>
       </c>
       <c r="E118" s="2">
         <v>241.75318999999999</v>
       </c>
       <c r="F118" s="2">
         <v>992.07429999999999</v>
       </c>
       <c r="G118" s="3">
         <v>0</v>
       </c>
       <c r="H118" s="3">
         <v>0</v>
       </c>
       <c r="I118" s="3">
@@ -19914,76 +21246,88 @@
       </c>
       <c r="AI118" s="5">
         <v>0</v>
       </c>
       <c r="AJ118" s="5">
         <v>0</v>
       </c>
       <c r="AK118" s="5">
         <v>909.16962999999998</v>
       </c>
       <c r="AL118" s="5">
         <v>3187.7957900000001</v>
       </c>
       <c r="AM118" s="20">
         <v>0</v>
       </c>
       <c r="AN118" s="20">
         <v>0</v>
       </c>
       <c r="AO118" s="20">
         <v>594.76499000000001</v>
       </c>
       <c r="AP118" s="20">
         <v>1878.5927300000001</v>
       </c>
-      <c r="AQ118" s="24">
-[...21 lines deleted...]
-        <v>1757.0660800000001</v>
+      <c r="AQ118" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR118" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS118" s="20">
+        <v>619.23721</v>
+      </c>
+      <c r="AT118" s="20">
+        <v>1913.2672</v>
+      </c>
+      <c r="AU118" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW118" s="20">
+        <v>72.583960000000005</v>
+      </c>
+      <c r="AX118" s="20">
+        <v>251.7182</v>
+      </c>
+      <c r="AY118" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ118" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA118" s="20">
+        <v>69.283289999999994</v>
+      </c>
+      <c r="BB118" s="20">
+        <v>234.72793999999999</v>
       </c>
     </row>
-    <row r="119" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="10" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="2">
         <v>0</v>
       </c>
       <c r="D119" s="2">
         <v>0</v>
       </c>
       <c r="E119" s="2">
         <v>10.16849</v>
       </c>
       <c r="F119" s="2">
         <v>15.44652</v>
       </c>
       <c r="G119" s="3">
         <v>0</v>
       </c>
       <c r="H119" s="3">
         <v>0</v>
       </c>
       <c r="I119" s="3">
@@ -20066,76 +21410,88 @@
       </c>
       <c r="AI119" s="5">
         <v>0</v>
       </c>
       <c r="AJ119" s="5">
         <v>0</v>
       </c>
       <c r="AK119" s="5">
         <v>1.39534</v>
       </c>
       <c r="AL119" s="5">
         <v>5.8301800000000004</v>
       </c>
       <c r="AM119" s="20">
         <v>0</v>
       </c>
       <c r="AN119" s="20">
         <v>0</v>
       </c>
       <c r="AO119" s="20">
         <v>2.29521</v>
       </c>
       <c r="AP119" s="20">
         <v>7.76234</v>
       </c>
-      <c r="AQ119" s="24">
-[...21 lines deleted...]
-        <v>4.0958899999999998</v>
+      <c r="AQ119" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR119" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS119" s="20">
+        <v>1.2242299999999999</v>
+      </c>
+      <c r="AT119" s="20">
+        <v>5.3883000000000001</v>
+      </c>
+      <c r="AU119" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV119" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW119" s="20">
+        <v>0.19791</v>
+      </c>
+      <c r="AX119" s="20">
+        <v>0.74099999999999999</v>
+      </c>
+      <c r="AY119" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ119" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA119" s="20">
+        <v>0.01</v>
+      </c>
+      <c r="BB119" s="20">
+        <v>9.1999999999999998E-2</v>
       </c>
     </row>
-    <row r="120" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="2">
         <v>0</v>
       </c>
       <c r="D120" s="2">
         <v>0</v>
       </c>
       <c r="E120" s="2">
         <v>753.42298000000005</v>
       </c>
       <c r="F120" s="2">
         <v>632.39443000000006</v>
       </c>
       <c r="G120" s="3">
         <v>0</v>
       </c>
       <c r="H120" s="3">
         <v>0</v>
       </c>
       <c r="I120" s="3">
@@ -20218,76 +21574,88 @@
       </c>
       <c r="AI120" s="5">
         <v>0</v>
       </c>
       <c r="AJ120" s="5">
         <v>0</v>
       </c>
       <c r="AK120" s="5">
         <v>403.81482</v>
       </c>
       <c r="AL120" s="5">
         <v>617.87572</v>
       </c>
       <c r="AM120" s="20">
         <v>0</v>
       </c>
       <c r="AN120" s="20">
         <v>0</v>
       </c>
       <c r="AO120" s="20">
         <v>368.69943000000001</v>
       </c>
       <c r="AP120" s="20">
         <v>616.79357000000005</v>
       </c>
-      <c r="AQ120" s="24">
-[...21 lines deleted...]
-        <v>520.71762000000001</v>
+      <c r="AQ120" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR120" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS120" s="20">
+        <v>316.20281999999997</v>
+      </c>
+      <c r="AT120" s="20">
+        <v>566.14822000000004</v>
+      </c>
+      <c r="AU120" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW120" s="20">
+        <v>32.719059999999999</v>
+      </c>
+      <c r="AX120" s="20">
+        <v>68.156499999999994</v>
+      </c>
+      <c r="AY120" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ120" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA120" s="20">
+        <v>29.554110000000001</v>
+      </c>
+      <c r="BB120" s="20">
+        <v>76.988249999999994</v>
       </c>
     </row>
-    <row r="121" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="2">
         <v>0</v>
       </c>
       <c r="D121" s="2">
         <v>0</v>
       </c>
       <c r="E121" s="2">
         <v>200.75049000000001</v>
       </c>
       <c r="F121" s="2">
         <v>349.13438000000002</v>
       </c>
       <c r="G121" s="3">
         <v>0</v>
       </c>
       <c r="H121" s="3">
         <v>0</v>
       </c>
       <c r="I121" s="3">
@@ -20370,76 +21738,88 @@
       </c>
       <c r="AI121" s="5">
         <v>0</v>
       </c>
       <c r="AJ121" s="5">
         <v>0</v>
       </c>
       <c r="AK121" s="5">
         <v>276.12679000000003</v>
       </c>
       <c r="AL121" s="5">
         <v>767.85807999999997</v>
       </c>
       <c r="AM121" s="20">
         <v>0</v>
       </c>
       <c r="AN121" s="20">
         <v>0</v>
       </c>
       <c r="AO121" s="20">
         <v>287.07817</v>
       </c>
       <c r="AP121" s="20">
         <v>800.51047000000005</v>
       </c>
-      <c r="AQ121" s="24">
-[...21 lines deleted...]
-        <v>726.16965000000005</v>
+      <c r="AQ121" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR121" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS121" s="20">
+        <v>232.80888999999999</v>
+      </c>
+      <c r="AT121" s="20">
+        <v>775.75645999999995</v>
+      </c>
+      <c r="AU121" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV121" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW121" s="20">
+        <v>56.588059999999999</v>
+      </c>
+      <c r="AX121" s="20">
+        <v>145.36731</v>
+      </c>
+      <c r="AY121" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ121" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA121" s="20">
+        <v>19.238949999999999</v>
+      </c>
+      <c r="BB121" s="20">
+        <v>99.005380000000002</v>
       </c>
     </row>
-    <row r="122" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A122" s="10" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="2">
         <v>0</v>
       </c>
       <c r="D122" s="2">
         <v>0</v>
       </c>
       <c r="E122" s="2">
         <v>1129.2035699999999</v>
       </c>
       <c r="F122" s="2">
         <v>624.27075000000002</v>
       </c>
       <c r="G122" s="3">
         <v>0</v>
       </c>
       <c r="H122" s="3">
         <v>0</v>
       </c>
       <c r="I122" s="3">
@@ -20522,76 +21902,88 @@
       </c>
       <c r="AI122" s="5">
         <v>0</v>
       </c>
       <c r="AJ122" s="5">
         <v>0</v>
       </c>
       <c r="AK122" s="5">
         <v>2381.6785100000002</v>
       </c>
       <c r="AL122" s="5">
         <v>1391.7889399999999</v>
       </c>
       <c r="AM122" s="20">
         <v>0</v>
       </c>
       <c r="AN122" s="20">
         <v>0</v>
       </c>
       <c r="AO122" s="20">
         <v>2956.17317</v>
       </c>
       <c r="AP122" s="20">
         <v>1915.3496299999999</v>
       </c>
-      <c r="AQ122" s="24">
-[...21 lines deleted...]
-        <v>1457.55108</v>
+      <c r="AQ122" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR122" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS122" s="20">
+        <v>2122.40697</v>
+      </c>
+      <c r="AT122" s="20">
+        <v>1552.71919</v>
+      </c>
+      <c r="AU122" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV122" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW122" s="20">
+        <v>511.30369999999999</v>
+      </c>
+      <c r="AX122" s="20">
+        <v>317.14035999999999</v>
+      </c>
+      <c r="AY122" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ122" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA122" s="20">
+        <v>295.05227000000002</v>
+      </c>
+      <c r="BB122" s="20">
+        <v>217.59979999999999</v>
       </c>
     </row>
-    <row r="123" spans="1:50" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:54" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A123" s="10" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="2">
         <v>0</v>
       </c>
       <c r="D123" s="2">
         <v>0</v>
       </c>
       <c r="E123" s="2">
         <v>35.583629999999999</v>
       </c>
       <c r="F123" s="2">
         <v>194.37553</v>
       </c>
       <c r="G123" s="3">
         <v>0</v>
       </c>
       <c r="H123" s="3">
         <v>0</v>
       </c>
       <c r="I123" s="3">
@@ -20674,76 +22066,88 @@
       </c>
       <c r="AI123" s="5">
         <v>0</v>
       </c>
       <c r="AJ123" s="5">
         <v>0</v>
       </c>
       <c r="AK123" s="5">
         <v>53.159579999999998</v>
       </c>
       <c r="AL123" s="5">
         <v>324.67773999999997</v>
       </c>
       <c r="AM123" s="20">
         <v>0</v>
       </c>
       <c r="AN123" s="20">
         <v>0</v>
       </c>
       <c r="AO123" s="20">
         <v>66.573499999999996</v>
       </c>
       <c r="AP123" s="20">
         <v>415.81132000000002</v>
       </c>
-      <c r="AQ123" s="24">
-[...21 lines deleted...]
-        <v>525.18727999999999</v>
+      <c r="AQ123" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR123" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS123" s="20">
+        <v>95.459720000000004</v>
+      </c>
+      <c r="AT123" s="20">
+        <v>605.01432999999997</v>
+      </c>
+      <c r="AU123" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV123" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW123" s="20">
+        <v>24.259409999999999</v>
+      </c>
+      <c r="AX123" s="20">
+        <v>153.51276999999999</v>
+      </c>
+      <c r="AY123" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ123" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA123" s="20">
+        <v>6.4229099999999999</v>
+      </c>
+      <c r="BB123" s="20">
+        <v>43.788350000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A124" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="2">
         <v>0</v>
       </c>
       <c r="D124" s="2">
         <v>0</v>
       </c>
       <c r="E124" s="2">
         <v>383.49097999999998</v>
       </c>
       <c r="F124" s="2">
         <v>103.83089</v>
       </c>
       <c r="G124" s="3">
         <v>0</v>
       </c>
       <c r="H124" s="3">
         <v>0</v>
       </c>
       <c r="I124" s="3">
@@ -20826,76 +22230,88 @@
       </c>
       <c r="AI124" s="5">
         <v>0</v>
       </c>
       <c r="AJ124" s="5">
         <v>0</v>
       </c>
       <c r="AK124" s="5">
         <v>225.08025000000001</v>
       </c>
       <c r="AL124" s="5">
         <v>200.42912000000001</v>
       </c>
       <c r="AM124" s="20">
         <v>0</v>
       </c>
       <c r="AN124" s="20">
         <v>0</v>
       </c>
       <c r="AO124" s="20">
         <v>251.42625000000001</v>
       </c>
       <c r="AP124" s="20">
         <v>214.42219</v>
       </c>
-      <c r="AQ124" s="24">
-[...21 lines deleted...]
-        <v>236.22259</v>
+      <c r="AQ124" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR124" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS124" s="20">
+        <v>236.85901999999999</v>
+      </c>
+      <c r="AT124" s="20">
+        <v>262.01179999999999</v>
+      </c>
+      <c r="AU124" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV124" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW124" s="20">
+        <v>33.486609999999999</v>
+      </c>
+      <c r="AX124" s="20">
+        <v>34.36356</v>
+      </c>
+      <c r="AY124" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ124" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA124" s="20">
+        <v>39.645060000000001</v>
+      </c>
+      <c r="BB124" s="20">
+        <v>39.891930000000002</v>
       </c>
     </row>
-    <row r="125" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A125" s="10" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="2">
         <v>0</v>
       </c>
       <c r="D125" s="2">
         <v>0</v>
       </c>
       <c r="E125" s="2">
         <v>2818.0874199999998</v>
       </c>
       <c r="F125" s="2">
         <v>2737.16768</v>
       </c>
       <c r="G125" s="3">
         <v>0</v>
       </c>
       <c r="H125" s="3">
         <v>0</v>
       </c>
       <c r="I125" s="3">
@@ -20978,76 +22394,88 @@
       </c>
       <c r="AI125" s="5">
         <v>7.31</v>
       </c>
       <c r="AJ125" s="5">
         <v>63.658999999999999</v>
       </c>
       <c r="AK125" s="5">
         <v>2735.2966000000001</v>
       </c>
       <c r="AL125" s="5">
         <v>4233.5942400000004</v>
       </c>
       <c r="AM125" s="20">
         <v>4.3760000000000003</v>
       </c>
       <c r="AN125" s="20">
         <v>35.924999999999997</v>
       </c>
       <c r="AO125" s="20">
         <v>2687.3944700000002</v>
       </c>
       <c r="AP125" s="20">
         <v>3869.7384699999998</v>
       </c>
-      <c r="AQ125" s="24">
-[...21 lines deleted...]
-        <v>2187.2512499999998</v>
+      <c r="AQ125" s="20">
+        <v>5.4379999999999997</v>
+      </c>
+      <c r="AR125" s="20">
+        <v>43.204090000000001</v>
+      </c>
+      <c r="AS125" s="20">
+        <v>1706.2901999999999</v>
+      </c>
+      <c r="AT125" s="20">
+        <v>2947.2663600000001</v>
+      </c>
+      <c r="AU125" s="20">
+        <v>0.35</v>
+      </c>
+      <c r="AV125" s="20">
+        <v>3.0609999999999999</v>
+      </c>
+      <c r="AW125" s="20">
+        <v>214.62710999999999</v>
+      </c>
+      <c r="AX125" s="20">
+        <v>330.74723999999998</v>
+      </c>
+      <c r="AY125" s="20">
+        <v>1.25</v>
+      </c>
+      <c r="AZ125" s="20">
+        <v>10.09375</v>
+      </c>
+      <c r="BA125" s="20">
+        <v>334.03962999999999</v>
+      </c>
+      <c r="BB125" s="20">
+        <v>697.08672999999999</v>
       </c>
     </row>
-    <row r="126" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="2">
         <v>0</v>
       </c>
       <c r="D126" s="2">
         <v>0</v>
       </c>
       <c r="E126" s="2">
         <v>89.143219999999999</v>
       </c>
       <c r="F126" s="2">
         <v>233.31762000000001</v>
       </c>
       <c r="G126" s="3">
         <v>0</v>
       </c>
       <c r="H126" s="3">
         <v>0</v>
       </c>
       <c r="I126" s="3">
@@ -21130,76 +22558,88 @@
       </c>
       <c r="AI126" s="5">
         <v>0</v>
       </c>
       <c r="AJ126" s="5">
         <v>0</v>
       </c>
       <c r="AK126" s="5">
         <v>27.911090000000002</v>
       </c>
       <c r="AL126" s="5">
         <v>68.880679999999998</v>
       </c>
       <c r="AM126" s="20">
         <v>0</v>
       </c>
       <c r="AN126" s="20">
         <v>0</v>
       </c>
       <c r="AO126" s="20">
         <v>31.14321</v>
       </c>
       <c r="AP126" s="20">
         <v>80.287859999999995</v>
       </c>
-      <c r="AQ126" s="24">
-[...21 lines deleted...]
-        <v>79.155959999999993</v>
+      <c r="AQ126" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR126" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS126" s="20">
+        <v>25.244700000000002</v>
+      </c>
+      <c r="AT126" s="20">
+        <v>81.967960000000005</v>
+      </c>
+      <c r="AU126" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV126" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW126" s="20">
+        <v>5.6035700000000004</v>
+      </c>
+      <c r="AX126" s="20">
+        <v>13.60107</v>
+      </c>
+      <c r="AY126" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ126" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA126" s="20">
+        <v>3.7210800000000002</v>
+      </c>
+      <c r="BB126" s="20">
+        <v>13.61693</v>
       </c>
     </row>
-    <row r="127" spans="1:50" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:54" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="10" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="2">
         <v>7.9900399999999996</v>
       </c>
       <c r="D127" s="2">
         <v>30.844090000000001</v>
       </c>
       <c r="E127" s="2">
         <v>812.67193999999995</v>
       </c>
       <c r="F127" s="2">
         <v>1832.55042</v>
       </c>
       <c r="G127" s="3">
         <v>8.0688399999999998</v>
       </c>
       <c r="H127" s="3">
         <v>22.416679999999999</v>
       </c>
       <c r="I127" s="3">
@@ -21282,76 +22722,88 @@
       </c>
       <c r="AI127" s="5">
         <v>0</v>
       </c>
       <c r="AJ127" s="5">
         <v>0</v>
       </c>
       <c r="AK127" s="5">
         <v>1125.1321700000001</v>
       </c>
       <c r="AL127" s="5">
         <v>4252.2001600000003</v>
       </c>
       <c r="AM127" s="20">
         <v>0</v>
       </c>
       <c r="AN127" s="20">
         <v>0</v>
       </c>
       <c r="AO127" s="20">
         <v>1264.6191799999999</v>
       </c>
       <c r="AP127" s="20">
         <v>4403.6420799999996</v>
       </c>
-      <c r="AQ127" s="24">
-[...21 lines deleted...]
-        <v>7227.9369299999998</v>
+      <c r="AQ127" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR127" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS127" s="20">
+        <v>1507.4138600000001</v>
+      </c>
+      <c r="AT127" s="20">
+        <v>8107.6291199999996</v>
+      </c>
+      <c r="AU127" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV127" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW127" s="20">
+        <v>126.45961</v>
+      </c>
+      <c r="AX127" s="20">
+        <v>577.58843000000002</v>
+      </c>
+      <c r="AY127" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ127" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA127" s="20">
+        <v>104.57051</v>
+      </c>
+      <c r="BB127" s="20">
+        <v>660.71333000000004</v>
       </c>
     </row>
-    <row r="128" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A128" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="2">
         <v>0</v>
       </c>
       <c r="D128" s="2">
         <v>0</v>
       </c>
       <c r="E128" s="2">
         <v>631.97560999999996</v>
       </c>
       <c r="F128" s="2">
         <v>1105.8300999999999</v>
       </c>
       <c r="G128" s="3">
         <v>0</v>
       </c>
       <c r="H128" s="3">
         <v>0</v>
       </c>
       <c r="I128" s="3">
@@ -21434,76 +22886,88 @@
       </c>
       <c r="AI128" s="5">
         <v>0</v>
       </c>
       <c r="AJ128" s="5">
         <v>0</v>
       </c>
       <c r="AK128" s="5">
         <v>1190.01749</v>
       </c>
       <c r="AL128" s="5">
         <v>2823.5701199999999</v>
       </c>
       <c r="AM128" s="20">
         <v>4.22</v>
       </c>
       <c r="AN128" s="20">
         <v>10.55</v>
       </c>
       <c r="AO128" s="20">
         <v>1210.9885999999999</v>
       </c>
       <c r="AP128" s="20">
         <v>2589.9628200000002</v>
       </c>
-      <c r="AQ128" s="24">
-[...11 lines deleted...]
-      <c r="AU128" s="24">
+      <c r="AQ128" s="20">
         <v>2.66</v>
       </c>
-      <c r="AV128" s="24">
+      <c r="AR128" s="20">
         <v>6.4</v>
       </c>
-      <c r="AW128" s="24">
-[...3 lines deleted...]
-        <v>3647.3805900000002</v>
+      <c r="AS128" s="20">
+        <v>1733.7935399999999</v>
+      </c>
+      <c r="AT128" s="20">
+        <v>4067.2220600000001</v>
+      </c>
+      <c r="AU128" s="20">
+        <v>1.26</v>
+      </c>
+      <c r="AV128" s="20">
+        <v>2.9</v>
+      </c>
+      <c r="AW128" s="20">
+        <v>214.76405</v>
+      </c>
+      <c r="AX128" s="20">
+        <v>462.20469000000003</v>
+      </c>
+      <c r="AY128" s="20">
+        <v>4.0359999999999996</v>
+      </c>
+      <c r="AZ128" s="20">
+        <v>7.8661199999999996</v>
+      </c>
+      <c r="BA128" s="20">
+        <v>255.12582</v>
+      </c>
+      <c r="BB128" s="20">
+        <v>551.95151999999996</v>
       </c>
     </row>
-    <row r="129" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="2">
         <v>0</v>
       </c>
       <c r="D129" s="2">
         <v>0</v>
       </c>
       <c r="E129" s="2">
         <v>72.365589999999997</v>
       </c>
       <c r="F129" s="2">
         <v>44.747070000000001</v>
       </c>
       <c r="G129" s="3">
         <v>2.556</v>
       </c>
       <c r="H129" s="3">
         <v>0.42262</v>
       </c>
       <c r="I129" s="3">
@@ -21586,76 +23050,88 @@
       </c>
       <c r="AI129" s="5">
         <v>0</v>
       </c>
       <c r="AJ129" s="5">
         <v>0</v>
       </c>
       <c r="AK129" s="5">
         <v>125.54545</v>
       </c>
       <c r="AL129" s="5">
         <v>34.578859999999999</v>
       </c>
       <c r="AM129" s="20">
         <v>0</v>
       </c>
       <c r="AN129" s="20">
         <v>0</v>
       </c>
       <c r="AO129" s="20">
         <v>181.77354</v>
       </c>
       <c r="AP129" s="20">
         <v>61.117530000000002</v>
       </c>
-      <c r="AQ129" s="24">
-[...21 lines deleted...]
-        <v>26.884530000000002</v>
+      <c r="AQ129" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR129" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS129" s="20">
+        <v>61.068049999999999</v>
+      </c>
+      <c r="AT129" s="20">
+        <v>28.138539999999999</v>
+      </c>
+      <c r="AU129" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV129" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW129" s="20">
+        <v>9.1844199999999994</v>
+      </c>
+      <c r="AX129" s="20">
+        <v>1.5767</v>
+      </c>
+      <c r="AY129" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ129" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA129" s="20">
+        <v>1.9155800000000001</v>
+      </c>
+      <c r="BB129" s="20">
+        <v>2.1238199999999998</v>
       </c>
     </row>
-    <row r="130" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="2">
         <v>0</v>
       </c>
       <c r="D130" s="2">
         <v>0</v>
       </c>
       <c r="E130" s="2">
         <v>1554.68685</v>
       </c>
       <c r="F130" s="2">
         <v>648.90754000000004</v>
       </c>
       <c r="G130" s="3">
         <v>0.99399999999999999</v>
       </c>
       <c r="H130" s="3">
         <v>0.30585000000000001</v>
       </c>
       <c r="I130" s="3">
@@ -21738,76 +23214,88 @@
       </c>
       <c r="AI130" s="5">
         <v>75.805999999999997</v>
       </c>
       <c r="AJ130" s="5">
         <v>30.431149999999999</v>
       </c>
       <c r="AK130" s="5">
         <v>2641.71045</v>
       </c>
       <c r="AL130" s="5">
         <v>1592.0292300000001</v>
       </c>
       <c r="AM130" s="20">
         <v>0</v>
       </c>
       <c r="AN130" s="20">
         <v>0</v>
       </c>
       <c r="AO130" s="20">
         <v>1874.14895</v>
       </c>
       <c r="AP130" s="20">
         <v>1087.7950699999999</v>
       </c>
-      <c r="AQ130" s="24">
-[...21 lines deleted...]
-        <v>815.40359999999998</v>
+      <c r="AQ130" s="20">
+        <v>11.981</v>
+      </c>
+      <c r="AR130" s="20">
+        <v>13.677</v>
+      </c>
+      <c r="AS130" s="20">
+        <v>1392.0679299999999</v>
+      </c>
+      <c r="AT130" s="20">
+        <v>869.05273999999997</v>
+      </c>
+      <c r="AU130" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV130" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW130" s="20">
+        <v>236.03198</v>
+      </c>
+      <c r="AX130" s="20">
+        <v>149.16283999999999</v>
+      </c>
+      <c r="AY130" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ130" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA130" s="20">
+        <v>188.78181000000001</v>
+      </c>
+      <c r="BB130" s="20">
+        <v>136.99780999999999</v>
       </c>
     </row>
-    <row r="131" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A131" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="2">
         <v>0</v>
       </c>
       <c r="D131" s="2">
         <v>0</v>
       </c>
       <c r="E131" s="2">
         <v>5898.0672999999997</v>
       </c>
       <c r="F131" s="2">
         <v>2653.12799</v>
       </c>
       <c r="G131" s="3">
         <v>97.86</v>
       </c>
       <c r="H131" s="3">
         <v>28.262329999999999</v>
       </c>
       <c r="I131" s="3">
@@ -21890,76 +23378,88 @@
       </c>
       <c r="AI131" s="5">
         <v>2661.5032700000002</v>
       </c>
       <c r="AJ131" s="5">
         <v>2027.99962</v>
       </c>
       <c r="AK131" s="5">
         <v>9415.5069999999996</v>
       </c>
       <c r="AL131" s="5">
         <v>4657.7275900000004</v>
       </c>
       <c r="AM131" s="20">
         <v>857.76701000000003</v>
       </c>
       <c r="AN131" s="20">
         <v>436.89783999999997</v>
       </c>
       <c r="AO131" s="20">
         <v>10612.599469999999</v>
       </c>
       <c r="AP131" s="20">
         <v>4893.47379</v>
       </c>
-      <c r="AQ131" s="24">
-[...21 lines deleted...]
-        <v>6306.1368400000001</v>
+      <c r="AQ131" s="20">
+        <v>799.79452000000003</v>
+      </c>
+      <c r="AR131" s="20">
+        <v>779.76155000000006</v>
+      </c>
+      <c r="AS131" s="20">
+        <v>12960.10399</v>
+      </c>
+      <c r="AT131" s="20">
+        <v>7014.5518599999996</v>
+      </c>
+      <c r="AU131" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV131" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW131" s="20">
+        <v>1546.2945999999999</v>
+      </c>
+      <c r="AX131" s="20">
+        <v>728.42993000000001</v>
+      </c>
+      <c r="AY131" s="20">
+        <v>82.516000000000005</v>
+      </c>
+      <c r="AZ131" s="20">
+        <v>66.936000000000007</v>
+      </c>
+      <c r="BA131" s="20">
+        <v>1720.6004</v>
+      </c>
+      <c r="BB131" s="20">
+        <v>994.62581</v>
       </c>
     </row>
-    <row r="132" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="2">
         <v>0</v>
       </c>
       <c r="D132" s="2">
         <v>0</v>
       </c>
       <c r="E132" s="2">
         <v>0</v>
       </c>
       <c r="F132" s="2">
         <v>0</v>
       </c>
       <c r="G132" s="3">
         <v>0</v>
       </c>
       <c r="H132" s="3">
         <v>0</v>
       </c>
       <c r="I132" s="3">
@@ -22030,88 +23530,100 @@
       </c>
       <c r="AE132" s="3">
         <v>0</v>
       </c>
       <c r="AF132" s="3">
         <v>0</v>
       </c>
       <c r="AG132" s="3">
         <v>0</v>
       </c>
       <c r="AH132" s="3">
         <v>0</v>
       </c>
       <c r="AI132" s="5">
         <v>0</v>
       </c>
       <c r="AJ132" s="5">
         <v>0</v>
       </c>
       <c r="AK132" s="5">
         <v>0</v>
       </c>
       <c r="AL132" s="5">
         <v>0</v>
       </c>
-      <c r="AM132" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX132" s="24">
+      <c r="AM132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY132" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ132" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA132" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB132" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="133" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="12" t="s">
         <v>260</v>
       </c>
       <c r="C133" s="2">
         <v>0</v>
       </c>
       <c r="D133" s="2">
         <v>0</v>
       </c>
       <c r="E133" s="2">
         <v>0</v>
       </c>
       <c r="F133" s="2">
         <v>0</v>
       </c>
       <c r="G133" s="3">
         <v>0</v>
       </c>
       <c r="H133" s="3">
         <v>0</v>
       </c>
       <c r="I133" s="3">
@@ -22182,88 +23694,100 @@
       </c>
       <c r="AE133" s="3">
         <v>0</v>
       </c>
       <c r="AF133" s="3">
         <v>0</v>
       </c>
       <c r="AG133" s="3">
         <v>0</v>
       </c>
       <c r="AH133" s="3">
         <v>0</v>
       </c>
       <c r="AI133" s="5">
         <v>0</v>
       </c>
       <c r="AJ133" s="5">
         <v>0</v>
       </c>
       <c r="AK133" s="5">
         <v>0</v>
       </c>
       <c r="AL133" s="5">
         <v>0</v>
       </c>
-      <c r="AM133" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX133" s="24">
+      <c r="AM133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY133" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ133" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA133" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB133" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="134" spans="1:50" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A134" s="10" t="s">
         <v>127</v>
       </c>
       <c r="B134" s="12" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="2">
         <v>0</v>
       </c>
       <c r="D134" s="2">
         <v>0</v>
       </c>
       <c r="E134" s="2">
         <v>3.0139999999999998</v>
       </c>
       <c r="F134" s="2">
         <v>2.1175600000000001</v>
       </c>
       <c r="G134" s="3">
         <v>0</v>
       </c>
       <c r="H134" s="3">
         <v>0</v>
       </c>
       <c r="I134" s="3">
@@ -22346,76 +23870,88 @@
       </c>
       <c r="AI134" s="5">
         <v>0</v>
       </c>
       <c r="AJ134" s="5">
         <v>0</v>
       </c>
       <c r="AK134" s="5">
         <v>72.384</v>
       </c>
       <c r="AL134" s="5">
         <v>23.697600000000001</v>
       </c>
       <c r="AM134" s="20">
         <v>0</v>
       </c>
       <c r="AN134" s="20">
         <v>0</v>
       </c>
       <c r="AO134" s="20">
         <v>70.152000000000001</v>
       </c>
       <c r="AP134" s="20">
         <v>21.30208</v>
       </c>
-      <c r="AQ134" s="24">
-[...21 lines deleted...]
-        <v>28.167649999999998</v>
+      <c r="AQ134" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR134" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS134" s="20">
+        <v>66.534000000000006</v>
+      </c>
+      <c r="AT134" s="20">
+        <v>28.970020000000002</v>
+      </c>
+      <c r="AU134" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV134" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW134" s="20">
+        <v>5.4</v>
+      </c>
+      <c r="AX134" s="20">
+        <v>2.4899100000000001</v>
+      </c>
+      <c r="AY134" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ134" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA134" s="20">
+        <v>2.4</v>
+      </c>
+      <c r="BB134" s="20">
+        <v>1.0833200000000001</v>
       </c>
     </row>
-    <row r="135" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="2">
         <v>0</v>
       </c>
       <c r="D135" s="2">
         <v>0</v>
       </c>
       <c r="E135" s="2">
         <v>8.1198800000000002</v>
       </c>
       <c r="F135" s="2">
         <v>4.6791</v>
       </c>
       <c r="G135" s="3">
         <v>0</v>
       </c>
       <c r="H135" s="3">
         <v>0</v>
       </c>
       <c r="I135" s="3">
@@ -22498,76 +24034,88 @@
       </c>
       <c r="AI135" s="5">
         <v>0</v>
       </c>
       <c r="AJ135" s="5">
         <v>0</v>
       </c>
       <c r="AK135" s="5">
         <v>195.51912999999999</v>
       </c>
       <c r="AL135" s="5">
         <v>55.381749999999997</v>
       </c>
       <c r="AM135" s="20">
         <v>0</v>
       </c>
       <c r="AN135" s="20">
         <v>0</v>
       </c>
       <c r="AO135" s="20">
         <v>73.647109999999998</v>
       </c>
       <c r="AP135" s="20">
         <v>44.119050000000001</v>
       </c>
-      <c r="AQ135" s="24">
-[...21 lines deleted...]
-        <v>57.238230000000001</v>
+      <c r="AQ135" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR135" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS135" s="20">
+        <v>105.85079</v>
+      </c>
+      <c r="AT135" s="20">
+        <v>61.955039999999997</v>
+      </c>
+      <c r="AU135" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV135" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW135" s="20">
+        <v>6.3431499999999996</v>
+      </c>
+      <c r="AX135" s="20">
+        <v>4.2273100000000001</v>
+      </c>
+      <c r="AY135" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ135" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA135" s="20">
+        <v>8.9204299999999996</v>
+      </c>
+      <c r="BB135" s="20">
+        <v>6.78348</v>
       </c>
     </row>
-    <row r="136" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="2">
         <v>0</v>
       </c>
       <c r="D136" s="2">
         <v>0</v>
       </c>
       <c r="E136" s="2">
         <v>0</v>
       </c>
       <c r="F136" s="2">
         <v>0</v>
       </c>
       <c r="G136" s="3">
         <v>0</v>
       </c>
       <c r="H136" s="3">
         <v>0</v>
       </c>
       <c r="I136" s="3">
@@ -22638,88 +24186,100 @@
       </c>
       <c r="AE136" s="3">
         <v>0</v>
       </c>
       <c r="AF136" s="3">
         <v>0</v>
       </c>
       <c r="AG136" s="3">
         <v>6.7499999999999999E-3</v>
       </c>
       <c r="AH136" s="3">
         <v>0.158</v>
       </c>
       <c r="AI136" s="5">
         <v>0</v>
       </c>
       <c r="AJ136" s="5">
         <v>0</v>
       </c>
       <c r="AK136" s="5">
         <v>0</v>
       </c>
       <c r="AL136" s="5">
         <v>0</v>
       </c>
-      <c r="AM136" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX136" s="24">
+      <c r="AM136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY136" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ136" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA136" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB136" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="137" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="2">
         <v>0</v>
       </c>
       <c r="D137" s="2">
         <v>0</v>
       </c>
       <c r="E137" s="2">
         <v>4.1399999999999997</v>
       </c>
       <c r="F137" s="2">
         <v>7.8689999999999998</v>
       </c>
       <c r="G137" s="3">
         <v>10032.485000000001</v>
       </c>
       <c r="H137" s="3">
         <v>864.42704000000003</v>
       </c>
       <c r="I137" s="3">
@@ -22802,76 +24362,88 @@
       </c>
       <c r="AI137" s="5">
         <v>0</v>
       </c>
       <c r="AJ137" s="5">
         <v>0</v>
       </c>
       <c r="AK137" s="5">
         <v>2257.34546</v>
       </c>
       <c r="AL137" s="5">
         <v>159.35777999999999</v>
       </c>
       <c r="AM137" s="20">
         <v>0</v>
       </c>
       <c r="AN137" s="20">
         <v>0</v>
       </c>
       <c r="AO137" s="20">
         <v>1889.2839200000001</v>
       </c>
       <c r="AP137" s="20">
         <v>102.89209</v>
       </c>
-      <c r="AQ137" s="24">
-[...21 lines deleted...]
-        <v>106.50619</v>
+      <c r="AQ137" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR137" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS137" s="20">
+        <v>2096.72982</v>
+      </c>
+      <c r="AT137" s="20">
+        <v>130.89069000000001</v>
+      </c>
+      <c r="AU137" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV137" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW137" s="20">
+        <v>180.15134</v>
+      </c>
+      <c r="AX137" s="20">
+        <v>9.9011499999999995</v>
+      </c>
+      <c r="AY137" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ137" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA137" s="20">
+        <v>636.23747000000003</v>
+      </c>
+      <c r="BB137" s="20">
+        <v>39.408079999999998</v>
       </c>
     </row>
-    <row r="138" spans="1:50" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="10" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="2">
         <v>0</v>
       </c>
       <c r="D138" s="2">
         <v>0</v>
       </c>
       <c r="E138" s="2">
         <v>0</v>
       </c>
       <c r="F138" s="2">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>0</v>
       </c>
       <c r="H138" s="3">
         <v>0</v>
       </c>
       <c r="I138" s="3">
@@ -22942,88 +24514,100 @@
       </c>
       <c r="AE138" s="3">
         <v>0</v>
       </c>
       <c r="AF138" s="3">
         <v>0</v>
       </c>
       <c r="AG138" s="3">
         <v>0</v>
       </c>
       <c r="AH138" s="3">
         <v>0</v>
       </c>
       <c r="AI138" s="5">
         <v>0</v>
       </c>
       <c r="AJ138" s="5">
         <v>0</v>
       </c>
       <c r="AK138" s="5">
         <v>0</v>
       </c>
       <c r="AL138" s="5">
         <v>0</v>
       </c>
-      <c r="AM138" s="20" t="s">
-[...32 lines deleted...]
-      <c r="AX138" s="24">
+      <c r="AM138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AR138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AS138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY138" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ138" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA138" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB138" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="139" spans="1:50" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A139" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="2">
         <v>0</v>
       </c>
       <c r="D139" s="2">
         <v>0</v>
       </c>
       <c r="E139" s="2">
         <v>4.3409999999999997E-2</v>
       </c>
       <c r="F139" s="2">
         <v>1.5745899999999999</v>
       </c>
       <c r="G139" s="3">
         <v>0</v>
       </c>
       <c r="H139" s="3">
         <v>0</v>
       </c>
       <c r="I139" s="3">
@@ -23094,88 +24678,100 @@
       </c>
       <c r="AE139" s="3">
         <v>0</v>
       </c>
       <c r="AF139" s="3">
         <v>0</v>
       </c>
       <c r="AG139" s="3">
         <v>0</v>
       </c>
       <c r="AH139" s="3">
         <v>0</v>
       </c>
       <c r="AI139" s="5">
         <v>0</v>
       </c>
       <c r="AJ139" s="5">
         <v>0</v>
       </c>
       <c r="AK139" s="5">
         <v>0.24399999999999999</v>
       </c>
       <c r="AL139" s="5">
         <v>3.5191499999999998</v>
       </c>
-      <c r="AM139" s="20" t="s">
-[...23 lines deleted...]
-      <c r="AU139" s="24">
+      <c r="AM139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AN139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AO139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AQ139" s="20">
         <v>1.3154999999999999</v>
       </c>
-      <c r="AV139" s="24">
+      <c r="AR139" s="20">
         <v>13.859400000000001</v>
       </c>
-      <c r="AW139" s="24">
-[...2 lines deleted...]
-      <c r="AX139" s="24">
+      <c r="AS139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AT139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AU139" s="20">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="AV139" s="20">
+        <v>3.8820000000000001</v>
+      </c>
+      <c r="AW139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AX139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AY139" s="20">
+        <v>0</v>
+      </c>
+      <c r="AZ139" s="20">
+        <v>0</v>
+      </c>
+      <c r="BA139" s="20">
+        <v>0</v>
+      </c>
+      <c r="BB139" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="140" spans="1:50" ht="45" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B140" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="6">
         <v>80247.25</v>
       </c>
       <c r="D140" s="6">
         <v>1364.7088799999999</v>
       </c>
       <c r="E140" s="6">
         <v>304.44549999999998</v>
       </c>
       <c r="F140" s="6">
         <v>64.656270000000006</v>
       </c>
       <c r="G140" s="7">
         <v>121842.67</v>
       </c>
       <c r="H140" s="7">
         <v>1827.35796</v>
       </c>
       <c r="I140" s="7">
@@ -23258,89 +24854,104 @@
       </c>
       <c r="AI140" s="6">
         <v>212325.671</v>
       </c>
       <c r="AJ140" s="6">
         <v>6182.12601</v>
       </c>
       <c r="AK140" s="6">
         <v>749.72096999999997</v>
       </c>
       <c r="AL140" s="6">
         <v>110.30586</v>
       </c>
       <c r="AM140" s="21">
         <v>189677.204</v>
       </c>
       <c r="AN140" s="21">
         <v>5534.09357</v>
       </c>
       <c r="AO140" s="21">
         <v>1093.5459599999999</v>
       </c>
       <c r="AP140" s="21">
         <v>186.85265999999999</v>
       </c>
-      <c r="AQ140" s="22">
-[...21 lines deleted...]
-        <v>239.06074000000001</v>
+      <c r="AQ140" s="21">
+        <v>93408.27</v>
+      </c>
+      <c r="AR140" s="21">
+        <v>3818.9814200000001</v>
+      </c>
+      <c r="AS140" s="21">
+        <v>1986.08404</v>
+      </c>
+      <c r="AT140" s="21">
+        <v>259.25477999999998</v>
+      </c>
+      <c r="AU140" s="21">
+        <v>8032.4</v>
+      </c>
+      <c r="AV140" s="21">
+        <v>296.74900000000002</v>
+      </c>
+      <c r="AW140" s="21">
+        <v>84.001599999999996</v>
+      </c>
+      <c r="AX140" s="21">
+        <v>15.15314</v>
+      </c>
+      <c r="AY140" s="21">
+        <v>14535</v>
+      </c>
+      <c r="AZ140" s="21">
+        <v>549.11199999999997</v>
+      </c>
+      <c r="BA140" s="21">
+        <v>138.96799999999999</v>
+      </c>
+      <c r="BB140" s="21">
+        <v>35.880000000000003</v>
       </c>
     </row>
-    <row r="142" spans="1:50" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="30" t="s">
         <v>275</v>
       </c>
       <c r="B142" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="43">
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
-    <mergeCell ref="AU3:AX3"/>
-    <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>