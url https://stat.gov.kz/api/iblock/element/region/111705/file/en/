--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="284">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
@@ -874,54 +874,54 @@
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
-[...2 lines deleted...]
-    <t>January-February 2026*</t>
+    <t>January-April 2025*</t>
+  </si>
+  <si>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2269,51 +2269,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="AD6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BB6" sqref="BB6"/>
+      <selection pane="bottomRight" activeCell="AU6" sqref="AU6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
@@ -2891,72 +2891,72 @@
       <c r="AM6" s="22">
         <v>210639.60957</v>
       </c>
       <c r="AN6" s="22">
         <v>19281.89212</v>
       </c>
       <c r="AO6" s="22">
         <v>57954.318960000011</v>
       </c>
       <c r="AP6" s="22">
         <v>72440.58610999996</v>
       </c>
       <c r="AQ6" s="24">
         <v>111863.94409</v>
       </c>
       <c r="AR6" s="24">
         <v>19315.541569999998</v>
       </c>
       <c r="AS6" s="24">
         <v>58654.572980000004</v>
       </c>
       <c r="AT6" s="24">
         <v>90444.747280000011</v>
       </c>
       <c r="AU6" s="24">
-        <v>11272.43599</v>
+        <v>17675.426869999999</v>
       </c>
       <c r="AV6" s="24">
-        <v>3017.6959299999999</v>
+        <v>6228.2243899999985</v>
       </c>
       <c r="AW6" s="24">
-        <v>7124.7140299999992</v>
+        <v>16550.858600000003</v>
       </c>
       <c r="AX6" s="24">
-        <v>10803.791410000002</v>
+        <v>24699.461930000001</v>
       </c>
       <c r="AY6" s="24">
-        <v>18264.5782</v>
+        <v>25926.79104</v>
       </c>
       <c r="AZ6" s="24">
-        <v>3918.9611300000001</v>
+        <v>6609.1892199999984</v>
       </c>
       <c r="BA6" s="24">
-        <v>7522.6508800000001</v>
+        <v>17168.964080000002</v>
       </c>
       <c r="BB6" s="24">
-        <v>11312.0764</v>
+        <v>26173.558519999999</v>
       </c>
     </row>
     <row r="7" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>83.387900000000002</v>
       </c>
       <c r="H7" s="3">
@@ -3225,66 +3225,66 @@
       <c r="AO8" s="20">
         <v>347.05522000000002</v>
       </c>
       <c r="AP8" s="20">
         <v>1312.6895300000001</v>
       </c>
       <c r="AQ8" s="20">
         <v>0</v>
       </c>
       <c r="AR8" s="20">
         <v>0</v>
       </c>
       <c r="AS8" s="20">
         <v>939.81583000000001</v>
       </c>
       <c r="AT8" s="20">
         <v>4449.6695300000001</v>
       </c>
       <c r="AU8" s="20">
         <v>0</v>
       </c>
       <c r="AV8" s="20">
         <v>0</v>
       </c>
       <c r="AW8" s="20">
-        <v>51.046999999999997</v>
+        <v>147.02207999999999</v>
       </c>
       <c r="AX8" s="20">
-        <v>224.11359999999999</v>
+        <v>640.36329999999998</v>
       </c>
       <c r="AY8" s="20">
         <v>0</v>
       </c>
       <c r="AZ8" s="20">
         <v>0</v>
       </c>
       <c r="BA8" s="20">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="BB8" s="20">
-        <v>0</v>
+        <v>578.1</v>
       </c>
     </row>
     <row r="9" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="2">
         <v>0</v>
       </c>
       <c r="D9" s="2">
         <v>0</v>
       </c>
       <c r="E9" s="2">
         <v>9.3624200000000002</v>
       </c>
       <c r="F9" s="2">
         <v>24.247319999999998</v>
       </c>
       <c r="G9" s="3">
         <v>0</v>
       </c>
       <c r="H9" s="3">
@@ -3389,54 +3389,54 @@
       <c r="AO9" s="20">
         <v>456.58121</v>
       </c>
       <c r="AP9" s="20">
         <v>990.07336999999995</v>
       </c>
       <c r="AQ9" s="20">
         <v>0</v>
       </c>
       <c r="AR9" s="20">
         <v>0</v>
       </c>
       <c r="AS9" s="20">
         <v>672.71713</v>
       </c>
       <c r="AT9" s="20">
         <v>1641.0475100000001</v>
       </c>
       <c r="AU9" s="20">
         <v>0</v>
       </c>
       <c r="AV9" s="20">
         <v>0</v>
       </c>
       <c r="AW9" s="20">
-        <v>70.322460000000007</v>
+        <v>136.54831999999999</v>
       </c>
       <c r="AX9" s="20">
-        <v>146.64884000000001</v>
+        <v>303.69542000000001</v>
       </c>
       <c r="AY9" s="20">
         <v>0</v>
       </c>
       <c r="AZ9" s="20">
         <v>0</v>
       </c>
       <c r="BA9" s="20">
         <v>110.24988</v>
       </c>
       <c r="BB9" s="20">
         <v>233.96898999999999</v>
       </c>
     </row>
     <row r="10" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="2">
         <v>0</v>
       </c>
       <c r="D10" s="2">
@@ -3717,54 +3717,54 @@
       <c r="AO11" s="20">
         <v>31.289000000000001</v>
       </c>
       <c r="AP11" s="20">
         <v>46.063020000000002</v>
       </c>
       <c r="AQ11" s="20">
         <v>0</v>
       </c>
       <c r="AR11" s="20">
         <v>0</v>
       </c>
       <c r="AS11" s="20">
         <v>33.472999999999999</v>
       </c>
       <c r="AT11" s="20">
         <v>79.091089999999994</v>
       </c>
       <c r="AU11" s="20">
         <v>0</v>
       </c>
       <c r="AV11" s="20">
         <v>0</v>
       </c>
       <c r="AW11" s="20">
-        <v>3.214</v>
+        <v>5.8659999999999997</v>
       </c>
       <c r="AX11" s="20">
-        <v>3.2890000000000001</v>
+        <v>8.5120000000000005</v>
       </c>
       <c r="AY11" s="20">
         <v>0</v>
       </c>
       <c r="AZ11" s="20">
         <v>0</v>
       </c>
       <c r="BA11" s="20">
         <v>5.9740000000000002</v>
       </c>
       <c r="BB11" s="20">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="2">
         <v>12</v>
       </c>
       <c r="D12" s="2">
@@ -3881,54 +3881,54 @@
       <c r="AO12" s="20">
         <v>59.496499999999997</v>
       </c>
       <c r="AP12" s="20">
         <v>48.172939999999997</v>
       </c>
       <c r="AQ12" s="20">
         <v>0</v>
       </c>
       <c r="AR12" s="20">
         <v>0</v>
       </c>
       <c r="AS12" s="20">
         <v>79.065010000000001</v>
       </c>
       <c r="AT12" s="20">
         <v>99.701359999999994</v>
       </c>
       <c r="AU12" s="20">
         <v>0</v>
       </c>
       <c r="AV12" s="20">
         <v>0</v>
       </c>
       <c r="AW12" s="20">
-        <v>30</v>
+        <v>59.639130000000002</v>
       </c>
       <c r="AX12" s="20">
-        <v>50.317999999999998</v>
+        <v>80.97927</v>
       </c>
       <c r="AY12" s="20">
         <v>0</v>
       </c>
       <c r="AZ12" s="20">
         <v>0</v>
       </c>
       <c r="BA12" s="20">
         <v>0</v>
       </c>
       <c r="BB12" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="2">
         <v>75.25</v>
       </c>
       <c r="D13" s="2">
@@ -4039,72 +4039,72 @@
       <c r="AM13" s="20">
         <v>559.9742</v>
       </c>
       <c r="AN13" s="20">
         <v>1436.2789499999999</v>
       </c>
       <c r="AO13" s="20">
         <v>944.48967000000005</v>
       </c>
       <c r="AP13" s="20">
         <v>1170.97183</v>
       </c>
       <c r="AQ13" s="20">
         <v>273.03798</v>
       </c>
       <c r="AR13" s="20">
         <v>439.56090999999998</v>
       </c>
       <c r="AS13" s="20">
         <v>1175.1884500000001</v>
       </c>
       <c r="AT13" s="20">
         <v>1202.2452699999999</v>
       </c>
       <c r="AU13" s="20">
-        <v>149.91475</v>
+        <v>229.75997000000001</v>
       </c>
       <c r="AV13" s="20">
-        <v>256.71276</v>
+        <v>374.14163000000002</v>
       </c>
       <c r="AW13" s="20">
-        <v>134.91793999999999</v>
+        <v>339.48430999999999</v>
       </c>
       <c r="AX13" s="20">
-        <v>166.24460999999999</v>
+        <v>381.49795999999998</v>
       </c>
       <c r="AY13" s="20">
-        <v>20.092479999999998</v>
+        <v>48.9024</v>
       </c>
       <c r="AZ13" s="20">
-        <v>21.77102</v>
+        <v>138.28979000000001</v>
       </c>
       <c r="BA13" s="20">
-        <v>82.262770000000003</v>
+        <v>200.02432999999999</v>
       </c>
       <c r="BB13" s="20">
-        <v>87.241829999999993</v>
+        <v>236.35563999999999</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
         <v>0</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="3">
@@ -4373,54 +4373,54 @@
       <c r="AO15" s="20">
         <v>8.9435300000000009</v>
       </c>
       <c r="AP15" s="20">
         <v>18.009460000000001</v>
       </c>
       <c r="AQ15" s="20">
         <v>0</v>
       </c>
       <c r="AR15" s="20">
         <v>0</v>
       </c>
       <c r="AS15" s="20">
         <v>4.9954000000000001</v>
       </c>
       <c r="AT15" s="20">
         <v>25.862469999999998</v>
       </c>
       <c r="AU15" s="20">
         <v>0</v>
       </c>
       <c r="AV15" s="20">
         <v>0</v>
       </c>
       <c r="AW15" s="20">
-        <v>0.25600000000000001</v>
+        <v>1.1865000000000001</v>
       </c>
       <c r="AX15" s="20">
-        <v>1.147</v>
+        <v>6.0617400000000004</v>
       </c>
       <c r="AY15" s="20">
         <v>0</v>
       </c>
       <c r="AZ15" s="20">
         <v>0</v>
       </c>
       <c r="BA15" s="20">
         <v>1.74142</v>
       </c>
       <c r="BB15" s="20">
         <v>9.9379299999999997</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="2">
         <v>0</v>
       </c>
       <c r="D16" s="2">
@@ -5029,66 +5029,66 @@
       <c r="AO19" s="20">
         <v>2079.4427799999999</v>
       </c>
       <c r="AP19" s="20">
         <v>3219.5782399999998</v>
       </c>
       <c r="AQ19" s="20">
         <v>0</v>
       </c>
       <c r="AR19" s="20">
         <v>0</v>
       </c>
       <c r="AS19" s="20">
         <v>2121.0952400000001</v>
       </c>
       <c r="AT19" s="20">
         <v>4648.6283400000002</v>
       </c>
       <c r="AU19" s="20">
         <v>0</v>
       </c>
       <c r="AV19" s="20">
         <v>0</v>
       </c>
       <c r="AW19" s="20">
-        <v>405.75333999999998</v>
+        <v>775.23158000000001</v>
       </c>
       <c r="AX19" s="20">
-        <v>772.39530999999999</v>
+        <v>1512.6778400000001</v>
       </c>
       <c r="AY19" s="20">
         <v>0</v>
       </c>
       <c r="AZ19" s="20">
         <v>0</v>
       </c>
       <c r="BA19" s="20">
-        <v>245.08345</v>
+        <v>515.97459000000003</v>
       </c>
       <c r="BB19" s="20">
-        <v>593.05326000000002</v>
+        <v>1119.3920000000001</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>18.037769999999998</v>
       </c>
       <c r="F20" s="2">
         <v>43.43685</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
@@ -5193,66 +5193,66 @@
       <c r="AO20" s="20">
         <v>221.42599999999999</v>
       </c>
       <c r="AP20" s="20">
         <v>508.95503000000002</v>
       </c>
       <c r="AQ20" s="20">
         <v>0</v>
       </c>
       <c r="AR20" s="20">
         <v>0</v>
       </c>
       <c r="AS20" s="20">
         <v>283.34244000000001</v>
       </c>
       <c r="AT20" s="20">
         <v>735.00266999999997</v>
       </c>
       <c r="AU20" s="20">
         <v>0</v>
       </c>
       <c r="AV20" s="20">
         <v>0</v>
       </c>
       <c r="AW20" s="20">
-        <v>90.049289999999999</v>
+        <v>152.86923999999999</v>
       </c>
       <c r="AX20" s="20">
-        <v>187.61373</v>
+        <v>329.68659000000002</v>
       </c>
       <c r="AY20" s="20">
         <v>0</v>
       </c>
       <c r="AZ20" s="20">
         <v>0</v>
       </c>
       <c r="BA20" s="20">
-        <v>23.657050000000002</v>
+        <v>84.995570000000001</v>
       </c>
       <c r="BB20" s="20">
-        <v>60.709580000000003</v>
+        <v>221.8271</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>22.93235</v>
       </c>
       <c r="F21" s="2">
         <v>217.98025000000001</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
@@ -5357,66 +5357,66 @@
       <c r="AO21" s="20">
         <v>15.88959</v>
       </c>
       <c r="AP21" s="20">
         <v>226.68710999999999</v>
       </c>
       <c r="AQ21" s="20">
         <v>0</v>
       </c>
       <c r="AR21" s="20">
         <v>0</v>
       </c>
       <c r="AS21" s="20">
         <v>23.137160000000002</v>
       </c>
       <c r="AT21" s="20">
         <v>230.73894999999999</v>
       </c>
       <c r="AU21" s="20">
         <v>0</v>
       </c>
       <c r="AV21" s="20">
         <v>0</v>
       </c>
       <c r="AW21" s="20">
-        <v>5.8616299999999999</v>
+        <v>10.028879999999999</v>
       </c>
       <c r="AX21" s="20">
-        <v>54.476300000000002</v>
+        <v>99.192070000000001</v>
       </c>
       <c r="AY21" s="20">
         <v>0</v>
       </c>
       <c r="AZ21" s="20">
         <v>0</v>
       </c>
       <c r="BA21" s="20">
-        <v>1.4738</v>
+        <v>5.4749999999999996</v>
       </c>
       <c r="BB21" s="20">
-        <v>12.1454</v>
+        <v>38.429859999999998</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>161.50800000000001</v>
       </c>
       <c r="F22" s="2">
         <v>405.46005000000002</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
@@ -5521,66 +5521,66 @@
       <c r="AO22" s="20">
         <v>40.793840000000003</v>
       </c>
       <c r="AP22" s="20">
         <v>207.81968000000001</v>
       </c>
       <c r="AQ22" s="20">
         <v>0</v>
       </c>
       <c r="AR22" s="20">
         <v>0</v>
       </c>
       <c r="AS22" s="20">
         <v>18.1022</v>
       </c>
       <c r="AT22" s="20">
         <v>113.70346000000001</v>
       </c>
       <c r="AU22" s="20">
         <v>0</v>
       </c>
       <c r="AV22" s="20">
         <v>0</v>
       </c>
       <c r="AW22" s="20">
-        <v>7.56</v>
+        <v>9.3330000000000002</v>
       </c>
       <c r="AX22" s="20">
-        <v>34.263660000000002</v>
+        <v>52.06561</v>
       </c>
       <c r="AY22" s="20">
         <v>0</v>
       </c>
       <c r="AZ22" s="20">
         <v>0</v>
       </c>
       <c r="BA22" s="20">
-        <v>0.17</v>
+        <v>0.17499999999999999</v>
       </c>
       <c r="BB22" s="20">
-        <v>1.8939999999999999</v>
+        <v>1.92733</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="2">
         <v>0</v>
       </c>
       <c r="D23" s="2">
         <v>0</v>
       </c>
       <c r="E23" s="2">
         <v>32.394799999999996</v>
       </c>
       <c r="F23" s="2">
         <v>96.996759999999995</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
@@ -5685,66 +5685,66 @@
       <c r="AO23" s="20">
         <v>23.577490000000001</v>
       </c>
       <c r="AP23" s="20">
         <v>70.740380000000002</v>
       </c>
       <c r="AQ23" s="20">
         <v>0</v>
       </c>
       <c r="AR23" s="20">
         <v>0</v>
       </c>
       <c r="AS23" s="20">
         <v>36.249850000000002</v>
       </c>
       <c r="AT23" s="20">
         <v>177.69394</v>
       </c>
       <c r="AU23" s="20">
         <v>0</v>
       </c>
       <c r="AV23" s="20">
         <v>0</v>
       </c>
       <c r="AW23" s="20">
-        <v>10.97579</v>
+        <v>12.75019</v>
       </c>
       <c r="AX23" s="20">
-        <v>27.635490000000001</v>
+        <v>44.509740000000001</v>
       </c>
       <c r="AY23" s="20">
         <v>0</v>
       </c>
       <c r="AZ23" s="20">
         <v>0</v>
       </c>
       <c r="BA23" s="20">
-        <v>1.5292399999999999</v>
+        <v>1.8559600000000001</v>
       </c>
       <c r="BB23" s="20">
-        <v>12.28851</v>
+        <v>17.41262</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="2">
         <v>0</v>
       </c>
       <c r="D24" s="2">
         <v>0</v>
       </c>
       <c r="E24" s="2">
         <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
@@ -6013,66 +6013,66 @@
       <c r="AO25" s="20">
         <v>522.02817000000005</v>
       </c>
       <c r="AP25" s="20">
         <v>800.78855999999996</v>
       </c>
       <c r="AQ25" s="20">
         <v>0</v>
       </c>
       <c r="AR25" s="20">
         <v>0</v>
       </c>
       <c r="AS25" s="20">
         <v>575.93226000000004</v>
       </c>
       <c r="AT25" s="20">
         <v>965.67048</v>
       </c>
       <c r="AU25" s="20">
         <v>0</v>
       </c>
       <c r="AV25" s="20">
         <v>0</v>
       </c>
       <c r="AW25" s="20">
-        <v>80.015119999999996</v>
+        <v>179.2792</v>
       </c>
       <c r="AX25" s="20">
-        <v>158.24755999999999</v>
+        <v>312.50558999999998</v>
       </c>
       <c r="AY25" s="20">
         <v>0</v>
       </c>
       <c r="AZ25" s="20">
         <v>0</v>
       </c>
       <c r="BA25" s="20">
-        <v>85.578440000000001</v>
+        <v>220.09028000000001</v>
       </c>
       <c r="BB25" s="20">
-        <v>126.47204000000001</v>
+        <v>315.70715999999999</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="2">
         <v>0</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>2158.9948300000001</v>
       </c>
       <c r="F26" s="2">
         <v>3431.7972599999998</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
@@ -6177,66 +6177,66 @@
       <c r="AO26" s="20">
         <v>4553.7000799999996</v>
       </c>
       <c r="AP26" s="20">
         <v>8031.0226400000001</v>
       </c>
       <c r="AQ26" s="20">
         <v>0</v>
       </c>
       <c r="AR26" s="20">
         <v>0</v>
       </c>
       <c r="AS26" s="20">
         <v>5820.5477499999997</v>
       </c>
       <c r="AT26" s="20">
         <v>12649.47136</v>
       </c>
       <c r="AU26" s="20">
         <v>0</v>
       </c>
       <c r="AV26" s="20">
         <v>0</v>
       </c>
       <c r="AW26" s="20">
-        <v>781.18636000000004</v>
+        <v>1479.4231600000001</v>
       </c>
       <c r="AX26" s="20">
-        <v>1572.0006800000001</v>
+        <v>3020.8506600000001</v>
       </c>
       <c r="AY26" s="20">
         <v>0</v>
       </c>
       <c r="AZ26" s="20">
         <v>0</v>
       </c>
       <c r="BA26" s="20">
-        <v>793.58230000000003</v>
+        <v>1908.6258399999999</v>
       </c>
       <c r="BB26" s="20">
-        <v>1896.3876299999999</v>
+        <v>4571.8051800000003</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F27" s="2">
         <v>7.3719999999999994E-2</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
@@ -6341,66 +6341,66 @@
       <c r="AO27" s="20">
         <v>40.778230000000001</v>
       </c>
       <c r="AP27" s="20">
         <v>72.375720000000001</v>
       </c>
       <c r="AQ27" s="20">
         <v>0</v>
       </c>
       <c r="AR27" s="20">
         <v>0</v>
       </c>
       <c r="AS27" s="20">
         <v>84.608609999999999</v>
       </c>
       <c r="AT27" s="20">
         <v>140.59852000000001</v>
       </c>
       <c r="AU27" s="20">
         <v>0</v>
       </c>
       <c r="AV27" s="20">
         <v>0</v>
       </c>
       <c r="AW27" s="20">
-        <v>4.5610499999999998</v>
+        <v>12.88805</v>
       </c>
       <c r="AX27" s="20">
-        <v>8.5732199999999992</v>
+        <v>26.503260000000001</v>
       </c>
       <c r="AY27" s="20">
         <v>0</v>
       </c>
       <c r="AZ27" s="20">
         <v>0</v>
       </c>
       <c r="BA27" s="20">
-        <v>13.088190000000001</v>
+        <v>13.78999</v>
       </c>
       <c r="BB27" s="20">
-        <v>28.133659999999999</v>
+        <v>30.242180000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>210.7166</v>
       </c>
       <c r="F28" s="2">
         <v>138.92201</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
@@ -6505,66 +6505,66 @@
       <c r="AO28" s="20">
         <v>947.70249999999999</v>
       </c>
       <c r="AP28" s="20">
         <v>819.92642000000001</v>
       </c>
       <c r="AQ28" s="20">
         <v>0</v>
       </c>
       <c r="AR28" s="20">
         <v>0</v>
       </c>
       <c r="AS28" s="20">
         <v>1326.39958</v>
       </c>
       <c r="AT28" s="20">
         <v>1195.7345299999999</v>
       </c>
       <c r="AU28" s="20">
         <v>0</v>
       </c>
       <c r="AV28" s="20">
         <v>0</v>
       </c>
       <c r="AW28" s="20">
-        <v>133.34899999999999</v>
+        <v>265.40985999999998</v>
       </c>
       <c r="AX28" s="20">
-        <v>154.06291999999999</v>
+        <v>308.44479000000001</v>
       </c>
       <c r="AY28" s="20">
         <v>0</v>
       </c>
       <c r="AZ28" s="20">
         <v>0</v>
       </c>
       <c r="BA28" s="20">
-        <v>9.6714599999999997</v>
+        <v>273.1216</v>
       </c>
       <c r="BB28" s="20">
-        <v>36.343319999999999</v>
+        <v>292.81862000000001</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>99.978560000000002</v>
       </c>
       <c r="F29" s="2">
         <v>224.29483999999999</v>
       </c>
       <c r="G29" s="3">
         <v>20</v>
       </c>
       <c r="H29" s="3">
@@ -6663,72 +6663,72 @@
       <c r="AM29" s="20">
         <v>370</v>
       </c>
       <c r="AN29" s="20">
         <v>2522.98</v>
       </c>
       <c r="AO29" s="20">
         <v>22.928260000000002</v>
       </c>
       <c r="AP29" s="20">
         <v>167.25498999999999</v>
       </c>
       <c r="AQ29" s="20">
         <v>170.00200000000001</v>
       </c>
       <c r="AR29" s="20">
         <v>1033.626</v>
       </c>
       <c r="AS29" s="20">
         <v>33.329090000000001</v>
       </c>
       <c r="AT29" s="20">
         <v>278.49054999999998</v>
       </c>
       <c r="AU29" s="20">
-        <v>20.001999999999999</v>
+        <v>90.001999999999995</v>
       </c>
       <c r="AV29" s="20">
-        <v>129.91300000000001</v>
+        <v>535.27499999999998</v>
       </c>
       <c r="AW29" s="20">
-        <v>1.85629</v>
+        <v>9.8262900000000002</v>
       </c>
       <c r="AX29" s="20">
-        <v>15.6778</v>
+        <v>85.420150000000007</v>
       </c>
       <c r="AY29" s="20">
         <v>20</v>
       </c>
       <c r="AZ29" s="20">
         <v>90.656999999999996</v>
       </c>
       <c r="BA29" s="20">
-        <v>7.1403999999999996</v>
+        <v>36.499400000000001</v>
       </c>
       <c r="BB29" s="20">
-        <v>58.126040000000003</v>
+        <v>207.17989</v>
       </c>
     </row>
     <row r="30" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>131.37020000000001</v>
       </c>
       <c r="F30" s="2">
         <v>191.94918999999999</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
@@ -6833,66 +6833,66 @@
       <c r="AO30" s="20">
         <v>188.28462999999999</v>
       </c>
       <c r="AP30" s="20">
         <v>775.40341000000001</v>
       </c>
       <c r="AQ30" s="20">
         <v>0</v>
       </c>
       <c r="AR30" s="20">
         <v>0</v>
       </c>
       <c r="AS30" s="20">
         <v>262.30094000000003</v>
       </c>
       <c r="AT30" s="20">
         <v>1343.0100199999999</v>
       </c>
       <c r="AU30" s="20">
         <v>0</v>
       </c>
       <c r="AV30" s="20">
         <v>0</v>
       </c>
       <c r="AW30" s="20">
-        <v>36.332380000000001</v>
+        <v>64.654120000000006</v>
       </c>
       <c r="AX30" s="20">
-        <v>185.64381</v>
+        <v>326.36865</v>
       </c>
       <c r="AY30" s="20">
         <v>0</v>
       </c>
       <c r="AZ30" s="20">
         <v>0</v>
       </c>
       <c r="BA30" s="20">
-        <v>60.474679999999999</v>
+        <v>68.380020000000002</v>
       </c>
       <c r="BB30" s="20">
-        <v>331.80824000000001</v>
+        <v>386.71643999999998</v>
       </c>
     </row>
     <row r="31" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="2">
         <v>0</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="2">
         <v>4.5190000000000001</v>
       </c>
       <c r="F31" s="2">
         <v>20.329999999999998</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
@@ -6997,54 +6997,54 @@
       <c r="AO31" s="20">
         <v>246.4</v>
       </c>
       <c r="AP31" s="20">
         <v>304.79599999999999</v>
       </c>
       <c r="AQ31" s="20">
         <v>0</v>
       </c>
       <c r="AR31" s="20">
         <v>0</v>
       </c>
       <c r="AS31" s="20">
         <v>344.82799999999997</v>
       </c>
       <c r="AT31" s="20">
         <v>348.90199999999999</v>
       </c>
       <c r="AU31" s="20">
         <v>0</v>
       </c>
       <c r="AV31" s="20">
         <v>0</v>
       </c>
       <c r="AW31" s="20">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AX31" s="20">
-        <v>86.432000000000002</v>
+        <v>131.941</v>
       </c>
       <c r="AY31" s="20">
         <v>0</v>
       </c>
       <c r="AZ31" s="20">
         <v>0</v>
       </c>
       <c r="BA31" s="20">
         <v>0</v>
       </c>
       <c r="BB31" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="2">
@@ -7161,66 +7161,66 @@
       <c r="AO32" s="20">
         <v>19.645</v>
       </c>
       <c r="AP32" s="20">
         <v>124.53626</v>
       </c>
       <c r="AQ32" s="20">
         <v>0</v>
       </c>
       <c r="AR32" s="20">
         <v>0</v>
       </c>
       <c r="AS32" s="20">
         <v>20.574999999999999</v>
       </c>
       <c r="AT32" s="20">
         <v>110.17686999999999</v>
       </c>
       <c r="AU32" s="20">
         <v>0</v>
       </c>
       <c r="AV32" s="20">
         <v>0</v>
       </c>
       <c r="AW32" s="20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AX32" s="20">
-        <v>0</v>
+        <v>1.913</v>
       </c>
       <c r="AY32" s="20">
         <v>0</v>
       </c>
       <c r="AZ32" s="20">
         <v>0</v>
       </c>
       <c r="BA32" s="20">
-        <v>3.2</v>
+        <v>6.4</v>
       </c>
       <c r="BB32" s="20">
-        <v>3.5217800000000001</v>
+        <v>13.14283</v>
       </c>
     </row>
     <row r="33" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="2">
         <v>0</v>
       </c>
       <c r="D33" s="2">
         <v>0</v>
       </c>
       <c r="E33" s="2">
         <v>84.778239999999997</v>
       </c>
       <c r="F33" s="2">
         <v>86.945710000000005</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
@@ -7319,54 +7319,54 @@
       <c r="AM33" s="20">
         <v>19.559999999999999</v>
       </c>
       <c r="AN33" s="20">
         <v>21.588730000000002</v>
       </c>
       <c r="AO33" s="20">
         <v>3.0901000000000001</v>
       </c>
       <c r="AP33" s="20">
         <v>4.4471400000000001</v>
       </c>
       <c r="AQ33" s="20">
         <v>18</v>
       </c>
       <c r="AR33" s="20">
         <v>15.953849999999999</v>
       </c>
       <c r="AS33" s="20">
         <v>1.1325000000000001</v>
       </c>
       <c r="AT33" s="20">
         <v>1.254</v>
       </c>
       <c r="AU33" s="20">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="AV33" s="20">
-        <v>0.47455000000000003</v>
+        <v>0.94910000000000005</v>
       </c>
       <c r="AW33" s="20">
         <v>0.61250000000000004</v>
       </c>
       <c r="AX33" s="20">
         <v>0.84099999999999997</v>
       </c>
       <c r="AY33" s="20">
         <v>0</v>
       </c>
       <c r="AZ33" s="20">
         <v>0</v>
       </c>
       <c r="BA33" s="20">
         <v>0.15</v>
       </c>
       <c r="BB33" s="20">
         <v>0.11681999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
@@ -7653,66 +7653,66 @@
       <c r="AO35" s="20">
         <v>1308.78</v>
       </c>
       <c r="AP35" s="20">
         <v>446.75846000000001</v>
       </c>
       <c r="AQ35" s="20">
         <v>0</v>
       </c>
       <c r="AR35" s="20">
         <v>0</v>
       </c>
       <c r="AS35" s="20">
         <v>1688.7</v>
       </c>
       <c r="AT35" s="20">
         <v>1115.75416</v>
       </c>
       <c r="AU35" s="20">
         <v>0</v>
       </c>
       <c r="AV35" s="20">
         <v>0</v>
       </c>
       <c r="AW35" s="20">
-        <v>0</v>
+        <v>801.2</v>
       </c>
       <c r="AX35" s="20">
-        <v>0</v>
+        <v>536.94705999999996</v>
       </c>
       <c r="AY35" s="20">
         <v>0</v>
       </c>
       <c r="AZ35" s="20">
         <v>0</v>
       </c>
       <c r="BA35" s="20">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="BB35" s="20">
-        <v>0</v>
+        <v>148.40618000000001</v>
       </c>
     </row>
     <row r="36" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" s="2">
         <v>0</v>
       </c>
       <c r="E36" s="2">
         <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
@@ -7811,66 +7811,66 @@
       <c r="AM36" s="20">
         <v>410</v>
       </c>
       <c r="AN36" s="20">
         <v>498.88544000000002</v>
       </c>
       <c r="AO36" s="20">
         <v>0</v>
       </c>
       <c r="AP36" s="20">
         <v>0</v>
       </c>
       <c r="AQ36" s="20">
         <v>864</v>
       </c>
       <c r="AR36" s="20">
         <v>1388.8792100000001</v>
       </c>
       <c r="AS36" s="20">
         <v>0</v>
       </c>
       <c r="AT36" s="20">
         <v>0</v>
       </c>
       <c r="AU36" s="20">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="AV36" s="20">
-        <v>595.54933000000005</v>
+        <v>635.79696999999999</v>
       </c>
       <c r="AW36" s="20">
         <v>0</v>
       </c>
       <c r="AX36" s="20">
         <v>0</v>
       </c>
       <c r="AY36" s="20">
-        <v>106</v>
+        <v>411.5</v>
       </c>
       <c r="AZ36" s="20">
-        <v>186.154</v>
+        <v>843.19857000000002</v>
       </c>
       <c r="BA36" s="20">
         <v>0</v>
       </c>
       <c r="BB36" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="2">
         <v>0</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
@@ -7975,66 +7975,66 @@
       <c r="AM37" s="20">
         <v>9078.7703799999999</v>
       </c>
       <c r="AN37" s="20">
         <v>2098.9211599999999</v>
       </c>
       <c r="AO37" s="20">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AP37" s="20">
         <v>0.16625000000000001</v>
       </c>
       <c r="AQ37" s="20">
         <v>7008.13753</v>
       </c>
       <c r="AR37" s="20">
         <v>2346.9165200000002</v>
       </c>
       <c r="AS37" s="20">
         <v>0</v>
       </c>
       <c r="AT37" s="20">
         <v>0</v>
       </c>
       <c r="AU37" s="20">
-        <v>761.53925000000004</v>
+        <v>2187.81891</v>
       </c>
       <c r="AV37" s="20">
-        <v>199.28734</v>
+        <v>665.71439999999996</v>
       </c>
       <c r="AW37" s="20">
         <v>0</v>
       </c>
       <c r="AX37" s="20">
         <v>0</v>
       </c>
       <c r="AY37" s="20">
-        <v>1546.87222</v>
+        <v>3191.6655099999998</v>
       </c>
       <c r="AZ37" s="20">
-        <v>354.52170000000001</v>
+        <v>670.75252</v>
       </c>
       <c r="BA37" s="20">
         <v>0</v>
       </c>
       <c r="BB37" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="2">
         <v>0</v>
       </c>
       <c r="D38" s="2">
         <v>0</v>
       </c>
       <c r="E38" s="2">
         <v>2</v>
       </c>
       <c r="F38" s="2">
@@ -8467,66 +8467,66 @@
       <c r="AM40" s="20">
         <v>3197.7710900000002</v>
       </c>
       <c r="AN40" s="20">
         <v>731.76836000000003</v>
       </c>
       <c r="AO40" s="20">
         <v>0</v>
       </c>
       <c r="AP40" s="20">
         <v>0</v>
       </c>
       <c r="AQ40" s="20">
         <v>2467.7486399999998</v>
       </c>
       <c r="AR40" s="20">
         <v>587.11234999999999</v>
       </c>
       <c r="AS40" s="20">
         <v>0</v>
       </c>
       <c r="AT40" s="20">
         <v>0</v>
       </c>
       <c r="AU40" s="20">
-        <v>1206.3689999999999</v>
+        <v>1687.3147200000001</v>
       </c>
       <c r="AV40" s="20">
-        <v>234.90038000000001</v>
+        <v>341.77426000000003</v>
       </c>
       <c r="AW40" s="20">
         <v>0</v>
       </c>
       <c r="AX40" s="20">
         <v>0</v>
       </c>
       <c r="AY40" s="20">
-        <v>896.51475000000005</v>
+        <v>1382.0463500000001</v>
       </c>
       <c r="AZ40" s="20">
-        <v>255.93499</v>
+        <v>441.11014</v>
       </c>
       <c r="BA40" s="20">
         <v>0</v>
       </c>
       <c r="BB40" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
@@ -8631,66 +8631,66 @@
       <c r="AM41" s="20">
         <v>455</v>
       </c>
       <c r="AN41" s="20">
         <v>537.40602999999999</v>
       </c>
       <c r="AO41" s="20">
         <v>0</v>
       </c>
       <c r="AP41" s="20">
         <v>0</v>
       </c>
       <c r="AQ41" s="20">
         <v>2738.4887600000002</v>
       </c>
       <c r="AR41" s="20">
         <v>3596.6806700000002</v>
       </c>
       <c r="AS41" s="20">
         <v>0</v>
       </c>
       <c r="AT41" s="20">
         <v>0</v>
       </c>
       <c r="AU41" s="20">
-        <v>326</v>
+        <v>1045</v>
       </c>
       <c r="AV41" s="20">
-        <v>624.31075999999996</v>
+        <v>1624.9016799999999</v>
       </c>
       <c r="AW41" s="20">
         <v>0</v>
       </c>
       <c r="AX41" s="20">
         <v>0</v>
       </c>
       <c r="AY41" s="20">
-        <v>450</v>
+        <v>736</v>
       </c>
       <c r="AZ41" s="20">
-        <v>1141.2883899999999</v>
+        <v>1459.0056999999999</v>
       </c>
       <c r="BA41" s="20">
         <v>0</v>
       </c>
       <c r="BB41" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="2">
         <v>0</v>
       </c>
       <c r="D42" s="2">
         <v>0</v>
       </c>
       <c r="E42" s="2">
         <v>123</v>
       </c>
       <c r="F42" s="2">
@@ -9129,66 +9129,66 @@
       <c r="AO44" s="20">
         <v>101.96905</v>
       </c>
       <c r="AP44" s="20">
         <v>165.11971</v>
       </c>
       <c r="AQ44" s="20">
         <v>0</v>
       </c>
       <c r="AR44" s="20">
         <v>0</v>
       </c>
       <c r="AS44" s="20">
         <v>570.01190999999994</v>
       </c>
       <c r="AT44" s="20">
         <v>302.44332000000003</v>
       </c>
       <c r="AU44" s="20">
         <v>0</v>
       </c>
       <c r="AV44" s="20">
         <v>0</v>
       </c>
       <c r="AW44" s="20">
-        <v>11.019600000000001</v>
+        <v>26.145</v>
       </c>
       <c r="AX44" s="20">
-        <v>19.763159999999999</v>
+        <v>51.738370000000003</v>
       </c>
       <c r="AY44" s="20">
         <v>0</v>
       </c>
       <c r="AZ44" s="20">
         <v>0</v>
       </c>
       <c r="BA44" s="20">
-        <v>14.552949999999999</v>
+        <v>28.565049999999999</v>
       </c>
       <c r="BB44" s="20">
-        <v>23.975439999999999</v>
+        <v>51.344819999999999</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="2">
         <v>0</v>
       </c>
       <c r="D45" s="2">
         <v>0</v>
       </c>
       <c r="E45" s="2">
         <v>40.819000000000003</v>
       </c>
       <c r="F45" s="2">
         <v>77.126159999999999</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
@@ -9457,66 +9457,66 @@
       <c r="AO46" s="20">
         <v>10.5731</v>
       </c>
       <c r="AP46" s="20">
         <v>61.847099999999998</v>
       </c>
       <c r="AQ46" s="20">
         <v>0</v>
       </c>
       <c r="AR46" s="20">
         <v>0</v>
       </c>
       <c r="AS46" s="20">
         <v>19.09862</v>
       </c>
       <c r="AT46" s="20">
         <v>95.954049999999995</v>
       </c>
       <c r="AU46" s="20">
         <v>0</v>
       </c>
       <c r="AV46" s="20">
         <v>0</v>
       </c>
       <c r="AW46" s="20">
-        <v>1.92445</v>
+        <v>7.6003299999999996</v>
       </c>
       <c r="AX46" s="20">
-        <v>14.74568</v>
+        <v>38.303840000000001</v>
       </c>
       <c r="AY46" s="20">
         <v>0</v>
       </c>
       <c r="AZ46" s="20">
         <v>0</v>
       </c>
       <c r="BA46" s="20">
-        <v>1.1057399999999999</v>
+        <v>2.9243700000000001</v>
       </c>
       <c r="BB46" s="20">
-        <v>10.38101</v>
+        <v>18.979959999999998</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="2">
         <v>0</v>
       </c>
       <c r="D47" s="2">
         <v>0</v>
       </c>
       <c r="E47" s="2">
         <v>134.8511</v>
       </c>
       <c r="F47" s="2">
         <v>73.747960000000006</v>
       </c>
       <c r="G47" s="3">
         <v>600.86</v>
       </c>
       <c r="H47" s="3">
@@ -9621,66 +9621,66 @@
       <c r="AO47" s="20">
         <v>1335.6107199999999</v>
       </c>
       <c r="AP47" s="20">
         <v>246.11424</v>
       </c>
       <c r="AQ47" s="20">
         <v>0</v>
       </c>
       <c r="AR47" s="20">
         <v>0</v>
       </c>
       <c r="AS47" s="20">
         <v>726.73285999999996</v>
       </c>
       <c r="AT47" s="20">
         <v>212.81935999999999</v>
       </c>
       <c r="AU47" s="20">
         <v>0</v>
       </c>
       <c r="AV47" s="20">
         <v>0</v>
       </c>
       <c r="AW47" s="20">
-        <v>6.4088000000000003</v>
+        <v>388.0634</v>
       </c>
       <c r="AX47" s="20">
-        <v>4.4293500000000003</v>
+        <v>95.907759999999996</v>
       </c>
       <c r="AY47" s="20">
         <v>0</v>
       </c>
       <c r="AZ47" s="20">
         <v>0</v>
       </c>
       <c r="BA47" s="20">
-        <v>13.2334</v>
+        <v>28.5534</v>
       </c>
       <c r="BB47" s="20">
-        <v>6.4799100000000003</v>
+        <v>13.45251</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" s="2">
         <v>0</v>
       </c>
       <c r="E48" s="2">
         <v>0</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
@@ -9949,66 +9949,66 @@
       <c r="AO49" s="20">
         <v>3.6357400000000002</v>
       </c>
       <c r="AP49" s="20">
         <v>12.746</v>
       </c>
       <c r="AQ49" s="20">
         <v>0</v>
       </c>
       <c r="AR49" s="20">
         <v>0</v>
       </c>
       <c r="AS49" s="20">
         <v>3.1080199999999998</v>
       </c>
       <c r="AT49" s="20">
         <v>11.807510000000001</v>
       </c>
       <c r="AU49" s="20">
         <v>0</v>
       </c>
       <c r="AV49" s="20">
         <v>0</v>
       </c>
       <c r="AW49" s="20">
-        <v>4.8800000000000003E-2</v>
+        <v>6.6919999999999993E-2</v>
       </c>
       <c r="AX49" s="20">
-        <v>0.81211999999999995</v>
+        <v>0.90588999999999997</v>
       </c>
       <c r="AY49" s="20">
         <v>0</v>
       </c>
       <c r="AZ49" s="20">
         <v>0</v>
       </c>
       <c r="BA49" s="20">
-        <v>3.6040000000000003E-2</v>
+        <v>2.0321799999999999</v>
       </c>
       <c r="BB49" s="20">
-        <v>0.47109000000000001</v>
+        <v>8.5395299999999992</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="2">
         <v>90</v>
       </c>
       <c r="D50" s="2">
         <v>92.028000000000006</v>
       </c>
       <c r="E50" s="2">
         <v>0.80700000000000005</v>
       </c>
       <c r="F50" s="2">
         <v>3.2447300000000001</v>
       </c>
       <c r="G50" s="3">
         <v>0</v>
       </c>
       <c r="H50" s="3">
@@ -10113,66 +10113,66 @@
       <c r="AO50" s="20">
         <v>0.37864999999999999</v>
       </c>
       <c r="AP50" s="20">
         <v>7.3698100000000002</v>
       </c>
       <c r="AQ50" s="20">
         <v>0</v>
       </c>
       <c r="AR50" s="20">
         <v>0</v>
       </c>
       <c r="AS50" s="20">
         <v>0.32837</v>
       </c>
       <c r="AT50" s="20">
         <v>5.6660000000000004</v>
       </c>
       <c r="AU50" s="20">
         <v>0</v>
       </c>
       <c r="AV50" s="20">
         <v>0</v>
       </c>
       <c r="AW50" s="20">
-        <v>8.7889999999999996E-2</v>
+        <v>0.25289</v>
       </c>
       <c r="AX50" s="20">
-        <v>2.1230000000000002</v>
+        <v>3.6389999999999998</v>
       </c>
       <c r="AY50" s="20">
         <v>0</v>
       </c>
       <c r="AZ50" s="20">
         <v>0</v>
       </c>
       <c r="BA50" s="20">
-        <v>2.988E-2</v>
+        <v>0.10488</v>
       </c>
       <c r="BB50" s="20">
-        <v>0.66800000000000004</v>
+        <v>0.98899999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="2">
         <v>0</v>
       </c>
       <c r="D51" s="2">
         <v>0</v>
       </c>
       <c r="E51" s="2">
         <v>0</v>
       </c>
       <c r="F51" s="2">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
@@ -10769,66 +10769,66 @@
       <c r="AO54" s="20">
         <v>15.896000000000001</v>
       </c>
       <c r="AP54" s="20">
         <v>31.790240000000001</v>
       </c>
       <c r="AQ54" s="20">
         <v>0</v>
       </c>
       <c r="AR54" s="20">
         <v>0</v>
       </c>
       <c r="AS54" s="20">
         <v>11.24</v>
       </c>
       <c r="AT54" s="20">
         <v>28.265920000000001</v>
       </c>
       <c r="AU54" s="20">
         <v>0</v>
       </c>
       <c r="AV54" s="20">
         <v>0</v>
       </c>
       <c r="AW54" s="20">
-        <v>1.0249999999999999</v>
+        <v>6.0250000000000004</v>
       </c>
       <c r="AX54" s="20">
-        <v>2.1511200000000001</v>
+        <v>14.46355</v>
       </c>
       <c r="AY54" s="20">
         <v>0</v>
       </c>
       <c r="AZ54" s="20">
         <v>0</v>
       </c>
       <c r="BA54" s="20">
-        <v>1.0500000000000001E-2</v>
+        <v>3.5105</v>
       </c>
       <c r="BB54" s="20">
-        <v>0.13800000000000001</v>
+        <v>11.575850000000001</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="2">
         <v>0</v>
       </c>
       <c r="D55" s="2">
         <v>0</v>
       </c>
       <c r="E55" s="2">
         <v>0</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>34.820300000000003</v>
       </c>
       <c r="H55" s="3">
@@ -11589,66 +11589,66 @@
       <c r="AO59" s="20">
         <v>61.866169999999997</v>
       </c>
       <c r="AP59" s="20">
         <v>189.77773999999999</v>
       </c>
       <c r="AQ59" s="20">
         <v>0</v>
       </c>
       <c r="AR59" s="20">
         <v>0</v>
       </c>
       <c r="AS59" s="20">
         <v>47.005110000000002</v>
       </c>
       <c r="AT59" s="20">
         <v>177.77563000000001</v>
       </c>
       <c r="AU59" s="20">
         <v>0</v>
       </c>
       <c r="AV59" s="20">
         <v>0</v>
       </c>
       <c r="AW59" s="20">
-        <v>8.4153699999999994</v>
+        <v>13.21387</v>
       </c>
       <c r="AX59" s="20">
-        <v>27.696580000000001</v>
+        <v>49.810189999999999</v>
       </c>
       <c r="AY59" s="20">
         <v>0</v>
       </c>
       <c r="AZ59" s="20">
         <v>0</v>
       </c>
       <c r="BA59" s="20">
-        <v>8.8949999999999996</v>
+        <v>23.9025</v>
       </c>
       <c r="BB59" s="20">
-        <v>26.45693</v>
+        <v>72.187359999999998</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A60" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="2">
         <v>0</v>
       </c>
       <c r="D60" s="2">
         <v>0</v>
       </c>
       <c r="E60" s="2">
         <v>0</v>
       </c>
       <c r="F60" s="2">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
@@ -11917,66 +11917,66 @@
       <c r="AO61" s="20">
         <v>0.41661999999999999</v>
       </c>
       <c r="AP61" s="20">
         <v>4.7814399999999999</v>
       </c>
       <c r="AQ61" s="20">
         <v>0</v>
       </c>
       <c r="AR61" s="20">
         <v>0</v>
       </c>
       <c r="AS61" s="20">
         <v>0.36398999999999998</v>
       </c>
       <c r="AT61" s="20">
         <v>3.8439100000000002</v>
       </c>
       <c r="AU61" s="20">
         <v>0</v>
       </c>
       <c r="AV61" s="20">
         <v>0</v>
       </c>
       <c r="AW61" s="20">
-        <v>8.8230000000000003E-2</v>
+        <v>0.13447000000000001</v>
       </c>
       <c r="AX61" s="20">
-        <v>0.75944999999999996</v>
+        <v>1.4517500000000001</v>
       </c>
       <c r="AY61" s="20">
         <v>0</v>
       </c>
       <c r="AZ61" s="20">
         <v>0</v>
       </c>
       <c r="BA61" s="20">
-        <v>8.2040000000000002E-2</v>
+        <v>0.11844</v>
       </c>
       <c r="BB61" s="20">
-        <v>0.86441999999999997</v>
+        <v>1.3544799999999999</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="2">
         <v>0</v>
       </c>
       <c r="D62" s="2">
         <v>0</v>
       </c>
       <c r="E62" s="2">
         <v>0</v>
       </c>
       <c r="F62" s="2">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
@@ -12081,54 +12081,54 @@
       <c r="AO62" s="20">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="AP62" s="20">
         <v>0.16070000000000001</v>
       </c>
       <c r="AQ62" s="20">
         <v>0</v>
       </c>
       <c r="AR62" s="20">
         <v>0</v>
       </c>
       <c r="AS62" s="20">
         <v>2.2100000000000002E-2</v>
       </c>
       <c r="AT62" s="20">
         <v>0.30980999999999997</v>
       </c>
       <c r="AU62" s="20">
         <v>0</v>
       </c>
       <c r="AV62" s="20">
         <v>0</v>
       </c>
       <c r="AW62" s="20">
-        <v>3.3999999999999998E-3</v>
+        <v>1.1900000000000001E-2</v>
       </c>
       <c r="AX62" s="20">
-        <v>3.9039999999999998E-2</v>
+        <v>0.16200000000000001</v>
       </c>
       <c r="AY62" s="20">
         <v>0</v>
       </c>
       <c r="AZ62" s="20">
         <v>0</v>
       </c>
       <c r="BA62" s="20">
         <v>0</v>
       </c>
       <c r="BB62" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="2">
         <v>0</v>
       </c>
       <c r="D63" s="2">
@@ -12245,66 +12245,66 @@
       <c r="AO63" s="20">
         <v>3.0824600000000002</v>
       </c>
       <c r="AP63" s="20">
         <v>25.85389</v>
       </c>
       <c r="AQ63" s="20">
         <v>0</v>
       </c>
       <c r="AR63" s="20">
         <v>0</v>
       </c>
       <c r="AS63" s="20">
         <v>3.71766</v>
       </c>
       <c r="AT63" s="20">
         <v>38.96725</v>
       </c>
       <c r="AU63" s="20">
         <v>0</v>
       </c>
       <c r="AV63" s="20">
         <v>0</v>
       </c>
       <c r="AW63" s="20">
-        <v>0.37440000000000001</v>
+        <v>0.72031000000000001</v>
       </c>
       <c r="AX63" s="20">
-        <v>2.5100600000000002</v>
+        <v>4.6848299999999998</v>
       </c>
       <c r="AY63" s="20">
         <v>0</v>
       </c>
       <c r="AZ63" s="20">
         <v>0</v>
       </c>
       <c r="BA63" s="20">
-        <v>0.46627999999999997</v>
+        <v>0.75793999999999995</v>
       </c>
       <c r="BB63" s="20">
-        <v>5.8210300000000004</v>
+        <v>9.4350100000000001</v>
       </c>
     </row>
     <row r="64" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="2">
         <v>11.112</v>
       </c>
       <c r="D64" s="2">
         <v>7.6609999999999996</v>
       </c>
       <c r="E64" s="2">
         <v>10.30176</v>
       </c>
       <c r="F64" s="2">
         <v>147.92585</v>
       </c>
       <c r="G64" s="3">
         <v>0</v>
       </c>
       <c r="H64" s="3">
@@ -12409,66 +12409,66 @@
       <c r="AO64" s="20">
         <v>28.047329999999999</v>
       </c>
       <c r="AP64" s="20">
         <v>230.37433999999999</v>
       </c>
       <c r="AQ64" s="20">
         <v>0</v>
       </c>
       <c r="AR64" s="20">
         <v>0</v>
       </c>
       <c r="AS64" s="20">
         <v>17.61956</v>
       </c>
       <c r="AT64" s="20">
         <v>151.39598000000001</v>
       </c>
       <c r="AU64" s="20">
         <v>0</v>
       </c>
       <c r="AV64" s="20">
         <v>0</v>
       </c>
       <c r="AW64" s="20">
-        <v>3.5090400000000002</v>
+        <v>6.1231299999999997</v>
       </c>
       <c r="AX64" s="20">
-        <v>28.858499999999999</v>
+        <v>48.52704</v>
       </c>
       <c r="AY64" s="20">
         <v>0</v>
       </c>
       <c r="AZ64" s="20">
         <v>0</v>
       </c>
       <c r="BA64" s="20">
-        <v>3.8312300000000001</v>
+        <v>8.3104099999999992</v>
       </c>
       <c r="BB64" s="20">
-        <v>42.992010000000001</v>
+        <v>81.46405</v>
       </c>
     </row>
     <row r="65" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="2">
         <v>0</v>
       </c>
       <c r="D65" s="2">
         <v>0</v>
       </c>
       <c r="E65" s="2">
         <v>2.66E-3</v>
       </c>
       <c r="F65" s="2">
         <v>6.1760000000000002E-2</v>
       </c>
       <c r="G65" s="3">
         <v>0</v>
       </c>
       <c r="H65" s="3">
@@ -12573,54 +12573,54 @@
       <c r="AO65" s="20">
         <v>0</v>
       </c>
       <c r="AP65" s="20">
         <v>0</v>
       </c>
       <c r="AQ65" s="20">
         <v>0</v>
       </c>
       <c r="AR65" s="20">
         <v>0</v>
       </c>
       <c r="AS65" s="20">
         <v>1E-3</v>
       </c>
       <c r="AT65" s="20">
         <v>1.9959999999999999E-2</v>
       </c>
       <c r="AU65" s="20">
         <v>0</v>
       </c>
       <c r="AV65" s="20">
         <v>0</v>
       </c>
       <c r="AW65" s="20">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="AX65" s="20">
-        <v>0</v>
+        <v>1.9959999999999999E-2</v>
       </c>
       <c r="AY65" s="20">
         <v>0</v>
       </c>
       <c r="AZ65" s="20">
         <v>0</v>
       </c>
       <c r="BA65" s="20">
         <v>0</v>
       </c>
       <c r="BB65" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="2">
         <v>0</v>
       </c>
       <c r="D66" s="2">
@@ -12737,66 +12737,66 @@
       <c r="AO66" s="20">
         <v>47.352730000000001</v>
       </c>
       <c r="AP66" s="20">
         <v>250.13278</v>
       </c>
       <c r="AQ66" s="20">
         <v>0</v>
       </c>
       <c r="AR66" s="20">
         <v>0</v>
       </c>
       <c r="AS66" s="20">
         <v>54.647919999999999</v>
       </c>
       <c r="AT66" s="20">
         <v>437.00668000000002</v>
       </c>
       <c r="AU66" s="20">
         <v>0</v>
       </c>
       <c r="AV66" s="20">
         <v>0</v>
       </c>
       <c r="AW66" s="20">
-        <v>9.9561700000000002</v>
+        <v>18.081320000000002</v>
       </c>
       <c r="AX66" s="20">
-        <v>53.553109999999997</v>
+        <v>103.33882</v>
       </c>
       <c r="AY66" s="20">
         <v>0</v>
       </c>
       <c r="AZ66" s="20">
         <v>0</v>
       </c>
       <c r="BA66" s="20">
-        <v>5.4601300000000004</v>
+        <v>15.04346</v>
       </c>
       <c r="BB66" s="20">
-        <v>63.725250000000003</v>
+        <v>137.61018000000001</v>
       </c>
     </row>
     <row r="67" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="2">
         <v>0</v>
       </c>
       <c r="D67" s="2">
         <v>0</v>
       </c>
       <c r="E67" s="2">
         <v>0</v>
       </c>
       <c r="F67" s="2">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
@@ -13065,66 +13065,66 @@
       <c r="AO68" s="20">
         <v>1.9344600000000001</v>
       </c>
       <c r="AP68" s="20">
         <v>12.535769999999999</v>
       </c>
       <c r="AQ68" s="20">
         <v>0</v>
       </c>
       <c r="AR68" s="20">
         <v>0</v>
       </c>
       <c r="AS68" s="20">
         <v>2.1284800000000001</v>
       </c>
       <c r="AT68" s="20">
         <v>17.772410000000001</v>
       </c>
       <c r="AU68" s="20">
         <v>0</v>
       </c>
       <c r="AV68" s="20">
         <v>0</v>
       </c>
       <c r="AW68" s="20">
-        <v>0.37558000000000002</v>
+        <v>0.63407999999999998</v>
       </c>
       <c r="AX68" s="20">
-        <v>2.34849</v>
+        <v>4.1805000000000003</v>
       </c>
       <c r="AY68" s="20">
         <v>0</v>
       </c>
       <c r="AZ68" s="20">
         <v>0</v>
       </c>
       <c r="BA68" s="20">
-        <v>0.39438000000000001</v>
+        <v>1.11978</v>
       </c>
       <c r="BB68" s="20">
-        <v>3.2803200000000001</v>
+        <v>7.4111900000000004</v>
       </c>
     </row>
     <row r="69" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="2">
         <v>0</v>
       </c>
       <c r="D69" s="2">
         <v>0</v>
       </c>
       <c r="E69" s="2">
         <v>0.48980000000000001</v>
       </c>
       <c r="F69" s="2">
         <v>9.0750799999999998</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
@@ -13229,66 +13229,66 @@
       <c r="AO69" s="20">
         <v>0.53158000000000005</v>
       </c>
       <c r="AP69" s="20">
         <v>10.63264</v>
       </c>
       <c r="AQ69" s="20">
         <v>0</v>
       </c>
       <c r="AR69" s="20">
         <v>0</v>
       </c>
       <c r="AS69" s="20">
         <v>0.91752999999999996</v>
       </c>
       <c r="AT69" s="20">
         <v>21.560479999999998</v>
       </c>
       <c r="AU69" s="20">
         <v>0</v>
       </c>
       <c r="AV69" s="20">
         <v>0</v>
       </c>
       <c r="AW69" s="20">
-        <v>0.12619</v>
+        <v>0.27568999999999999</v>
       </c>
       <c r="AX69" s="20">
-        <v>2.4001199999999998</v>
+        <v>5.9138799999999998</v>
       </c>
       <c r="AY69" s="20">
         <v>0</v>
       </c>
       <c r="AZ69" s="20">
         <v>0</v>
       </c>
       <c r="BA69" s="20">
-        <v>0.32757999999999998</v>
+        <v>0.43125000000000002</v>
       </c>
       <c r="BB69" s="20">
-        <v>8.6686999999999994</v>
+        <v>10.776479999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="2">
         <v>0</v>
       </c>
       <c r="D70" s="2">
         <v>0</v>
       </c>
       <c r="E70" s="2">
         <v>0.27172000000000002</v>
       </c>
       <c r="F70" s="2">
         <v>1.8158799999999999</v>
       </c>
       <c r="G70" s="3">
         <v>0</v>
       </c>
       <c r="H70" s="3">
@@ -13393,66 +13393,66 @@
       <c r="AO70" s="20">
         <v>0.47070000000000001</v>
       </c>
       <c r="AP70" s="20">
         <v>2.3723399999999999</v>
       </c>
       <c r="AQ70" s="20">
         <v>0</v>
       </c>
       <c r="AR70" s="20">
         <v>0</v>
       </c>
       <c r="AS70" s="20">
         <v>1.3234300000000001</v>
       </c>
       <c r="AT70" s="20">
         <v>4.7103400000000004</v>
       </c>
       <c r="AU70" s="20">
         <v>0</v>
       </c>
       <c r="AV70" s="20">
         <v>0</v>
       </c>
       <c r="AW70" s="20">
-        <v>3.0130000000000001E-2</v>
+        <v>1.0837300000000001</v>
       </c>
       <c r="AX70" s="20">
-        <v>0.24457000000000001</v>
+        <v>2.61687</v>
       </c>
       <c r="AY70" s="20">
         <v>0</v>
       </c>
       <c r="AZ70" s="20">
         <v>0</v>
       </c>
       <c r="BA70" s="20">
-        <v>1.95E-2</v>
+        <v>7.7399999999999997E-2</v>
       </c>
       <c r="BB70" s="20">
-        <v>0.31780000000000003</v>
+        <v>1.19763</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="2">
         <v>0</v>
       </c>
       <c r="D71" s="2">
         <v>0</v>
       </c>
       <c r="E71" s="2">
         <v>1.6049</v>
       </c>
       <c r="F71" s="2">
         <v>4.19414</v>
       </c>
       <c r="G71" s="3">
         <v>0</v>
       </c>
       <c r="H71" s="3">
@@ -13557,66 +13557,66 @@
       <c r="AO71" s="20">
         <v>4.1812899999999997</v>
       </c>
       <c r="AP71" s="20">
         <v>8.8035899999999998</v>
       </c>
       <c r="AQ71" s="20">
         <v>0</v>
       </c>
       <c r="AR71" s="20">
         <v>0</v>
       </c>
       <c r="AS71" s="20">
         <v>5.6996700000000002</v>
       </c>
       <c r="AT71" s="20">
         <v>13.83731</v>
       </c>
       <c r="AU71" s="20">
         <v>0</v>
       </c>
       <c r="AV71" s="20">
         <v>0</v>
       </c>
       <c r="AW71" s="20">
-        <v>0.87139999999999995</v>
+        <v>1.9998199999999999</v>
       </c>
       <c r="AX71" s="20">
-        <v>1.7089799999999999</v>
+        <v>3.9238300000000002</v>
       </c>
       <c r="AY71" s="20">
         <v>0</v>
       </c>
       <c r="AZ71" s="20">
         <v>0</v>
       </c>
       <c r="BA71" s="20">
-        <v>1.03444</v>
+        <v>1.86578</v>
       </c>
       <c r="BB71" s="20">
-        <v>2.1716199999999999</v>
+        <v>4.4262100000000002</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="2">
         <v>0</v>
       </c>
       <c r="D72" s="2">
         <v>0</v>
       </c>
       <c r="E72" s="2">
         <v>5.9156199999999997</v>
       </c>
       <c r="F72" s="2">
         <v>40.505070000000003</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
@@ -13721,66 +13721,66 @@
       <c r="AO72" s="20">
         <v>41.240749999999998</v>
       </c>
       <c r="AP72" s="20">
         <v>150.10728</v>
       </c>
       <c r="AQ72" s="20">
         <v>0</v>
       </c>
       <c r="AR72" s="20">
         <v>0</v>
       </c>
       <c r="AS72" s="20">
         <v>34.276179999999997</v>
       </c>
       <c r="AT72" s="20">
         <v>184.13165000000001</v>
       </c>
       <c r="AU72" s="20">
         <v>0</v>
       </c>
       <c r="AV72" s="20">
         <v>0</v>
       </c>
       <c r="AW72" s="20">
-        <v>7.5195499999999997</v>
+        <v>12.75216</v>
       </c>
       <c r="AX72" s="20">
-        <v>29.80406</v>
+        <v>51.674970000000002</v>
       </c>
       <c r="AY72" s="20">
         <v>0</v>
       </c>
       <c r="AZ72" s="20">
         <v>0</v>
       </c>
       <c r="BA72" s="20">
-        <v>1.7728999999999999</v>
+        <v>4.9285899999999998</v>
       </c>
       <c r="BB72" s="20">
-        <v>20.946570000000001</v>
+        <v>47.452559999999998</v>
       </c>
     </row>
     <row r="73" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="2">
         <v>0</v>
       </c>
       <c r="D73" s="2">
         <v>0</v>
       </c>
       <c r="E73" s="2">
         <v>28.579000000000001</v>
       </c>
       <c r="F73" s="2">
         <v>12.44746</v>
       </c>
       <c r="G73" s="3">
         <v>120</v>
       </c>
       <c r="H73" s="3">
@@ -13885,66 +13885,66 @@
       <c r="AO73" s="20">
         <v>1379.0039999999999</v>
       </c>
       <c r="AP73" s="20">
         <v>373.11</v>
       </c>
       <c r="AQ73" s="20">
         <v>612</v>
       </c>
       <c r="AR73" s="20">
         <v>149.6</v>
       </c>
       <c r="AS73" s="20">
         <v>802.96400000000006</v>
       </c>
       <c r="AT73" s="20">
         <v>245.39122</v>
       </c>
       <c r="AU73" s="20">
         <v>0</v>
       </c>
       <c r="AV73" s="20">
         <v>0</v>
       </c>
       <c r="AW73" s="20">
-        <v>83.424000000000007</v>
+        <v>199.226</v>
       </c>
       <c r="AX73" s="20">
-        <v>27.472529999999999</v>
+        <v>62.272689999999997</v>
       </c>
       <c r="AY73" s="20">
         <v>0</v>
       </c>
       <c r="AZ73" s="20">
         <v>0</v>
       </c>
       <c r="BA73" s="20">
-        <v>30.084</v>
+        <v>97.323999999999998</v>
       </c>
       <c r="BB73" s="20">
-        <v>10.789479999999999</v>
+        <v>34.083170000000003</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="2">
         <v>68</v>
       </c>
       <c r="D74" s="2">
         <v>9.7319999999999993</v>
       </c>
       <c r="E74" s="2">
         <v>20.344999999999999</v>
       </c>
       <c r="F74" s="2">
         <v>3.2071100000000001</v>
       </c>
       <c r="G74" s="3">
         <v>0</v>
       </c>
       <c r="H74" s="3">
@@ -14049,66 +14049,66 @@
       <c r="AO74" s="20">
         <v>148.49979999999999</v>
       </c>
       <c r="AP74" s="20">
         <v>24.293949999999999</v>
       </c>
       <c r="AQ74" s="20">
         <v>0</v>
       </c>
       <c r="AR74" s="20">
         <v>0</v>
       </c>
       <c r="AS74" s="20">
         <v>214.94739999999999</v>
       </c>
       <c r="AT74" s="20">
         <v>44.387599999999999</v>
       </c>
       <c r="AU74" s="20">
         <v>0</v>
       </c>
       <c r="AV74" s="20">
         <v>0</v>
       </c>
       <c r="AW74" s="20">
-        <v>39.995199999999997</v>
+        <v>59.975200000000001</v>
       </c>
       <c r="AX74" s="20">
-        <v>7.6459999999999999</v>
+        <v>11.523870000000001</v>
       </c>
       <c r="AY74" s="20">
         <v>0</v>
       </c>
       <c r="AZ74" s="20">
         <v>0</v>
       </c>
       <c r="BA74" s="20">
-        <v>40.007199999999997</v>
+        <v>119.9272</v>
       </c>
       <c r="BB74" s="20">
-        <v>9.3498199999999994</v>
+        <v>28.286570000000001</v>
       </c>
     </row>
     <row r="75" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="2">
         <v>225.5</v>
       </c>
       <c r="D75" s="2">
         <v>67.791319999999999</v>
       </c>
       <c r="E75" s="2">
         <v>445.98939999999999</v>
       </c>
       <c r="F75" s="2">
         <v>253.28279000000001</v>
       </c>
       <c r="G75" s="3">
         <v>301.72800000000001</v>
       </c>
       <c r="H75" s="3">
@@ -14213,66 +14213,66 @@
       <c r="AO75" s="20">
         <v>1119.3493000000001</v>
       </c>
       <c r="AP75" s="20">
         <v>334.50495000000001</v>
       </c>
       <c r="AQ75" s="20">
         <v>0</v>
       </c>
       <c r="AR75" s="20">
         <v>0</v>
       </c>
       <c r="AS75" s="20">
         <v>590.65611999999999</v>
       </c>
       <c r="AT75" s="20">
         <v>243.11815000000001</v>
       </c>
       <c r="AU75" s="20">
         <v>0</v>
       </c>
       <c r="AV75" s="20">
         <v>0</v>
       </c>
       <c r="AW75" s="20">
-        <v>99.937399999999997</v>
+        <v>160.20820000000001</v>
       </c>
       <c r="AX75" s="20">
-        <v>38.899790000000003</v>
+        <v>69.046859999999995</v>
       </c>
       <c r="AY75" s="20">
         <v>0</v>
       </c>
       <c r="AZ75" s="20">
         <v>0</v>
       </c>
       <c r="BA75" s="20">
-        <v>65.896600000000007</v>
+        <v>138.07660000000001</v>
       </c>
       <c r="BB75" s="20">
-        <v>28.872710000000001</v>
+        <v>61.64264</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="2">
         <v>306</v>
       </c>
       <c r="D76" s="2">
         <v>91.723939999999999</v>
       </c>
       <c r="E76" s="2">
         <v>463.76666999999998</v>
       </c>
       <c r="F76" s="2">
         <v>361.3501</v>
       </c>
       <c r="G76" s="3">
         <v>463</v>
       </c>
       <c r="H76" s="3">
@@ -14377,66 +14377,66 @@
       <c r="AO76" s="20">
         <v>914.32440999999994</v>
       </c>
       <c r="AP76" s="20">
         <v>303.48370999999997</v>
       </c>
       <c r="AQ76" s="20">
         <v>0</v>
       </c>
       <c r="AR76" s="20">
         <v>0</v>
       </c>
       <c r="AS76" s="20">
         <v>881.33970999999997</v>
       </c>
       <c r="AT76" s="20">
         <v>382.01051999999999</v>
       </c>
       <c r="AU76" s="20">
         <v>0</v>
       </c>
       <c r="AV76" s="20">
         <v>0</v>
       </c>
       <c r="AW76" s="20">
-        <v>49.391599999999997</v>
+        <v>122.4902</v>
       </c>
       <c r="AX76" s="20">
-        <v>20.53828</v>
+        <v>58.99512</v>
       </c>
       <c r="AY76" s="20">
         <v>0</v>
       </c>
       <c r="AZ76" s="20">
         <v>0</v>
       </c>
       <c r="BA76" s="20">
-        <v>104.7672</v>
+        <v>296.48059999999998</v>
       </c>
       <c r="BB76" s="20">
-        <v>51.587440000000001</v>
+        <v>137.14219</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="2">
         <v>0</v>
       </c>
       <c r="D77" s="2">
         <v>0</v>
       </c>
       <c r="E77" s="2">
         <v>15.602</v>
       </c>
       <c r="F77" s="2">
         <v>25.472370000000002</v>
       </c>
       <c r="G77" s="3">
         <v>0</v>
       </c>
       <c r="H77" s="3">
@@ -14881,54 +14881,54 @@
       <c r="AS79" s="20">
         <v>505</v>
       </c>
       <c r="AT79" s="20">
         <v>178.57839000000001</v>
       </c>
       <c r="AU79" s="20">
         <v>0</v>
       </c>
       <c r="AV79" s="20">
         <v>0</v>
       </c>
       <c r="AW79" s="20">
         <v>0</v>
       </c>
       <c r="AX79" s="20">
         <v>0</v>
       </c>
       <c r="AY79" s="20">
         <v>0</v>
       </c>
       <c r="AZ79" s="20">
         <v>0</v>
       </c>
       <c r="BA79" s="20">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="BB79" s="20">
-        <v>0</v>
+        <v>36.411999999999999</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="2">
         <v>0</v>
       </c>
       <c r="D80" s="2">
         <v>0</v>
       </c>
       <c r="E80" s="2">
         <v>31.786000000000001</v>
       </c>
       <c r="F80" s="2">
         <v>54.280329999999999</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
@@ -15045,54 +15045,54 @@
       <c r="AS80" s="20">
         <v>1.0249999999999999</v>
       </c>
       <c r="AT80" s="20">
         <v>2.2936999999999999</v>
       </c>
       <c r="AU80" s="20">
         <v>0</v>
       </c>
       <c r="AV80" s="20">
         <v>0</v>
       </c>
       <c r="AW80" s="20">
         <v>0.52500000000000002</v>
       </c>
       <c r="AX80" s="20">
         <v>1.21262</v>
       </c>
       <c r="AY80" s="20">
         <v>0</v>
       </c>
       <c r="AZ80" s="20">
         <v>0</v>
       </c>
       <c r="BA80" s="20">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="BB80" s="20">
-        <v>0</v>
+        <v>0.41882999999999998</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A81" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>208</v>
       </c>
       <c r="C81" s="2">
         <v>0</v>
       </c>
       <c r="D81" s="2">
         <v>0</v>
       </c>
       <c r="E81" s="2">
         <v>0</v>
       </c>
       <c r="F81" s="2">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>0</v>
       </c>
       <c r="H81" s="3">
@@ -15197,54 +15197,54 @@
       <c r="AO81" s="20">
         <v>0.25679999999999997</v>
       </c>
       <c r="AP81" s="20">
         <v>0.40529999999999999</v>
       </c>
       <c r="AQ81" s="20">
         <v>0</v>
       </c>
       <c r="AR81" s="20">
         <v>0</v>
       </c>
       <c r="AS81" s="20">
         <v>0.19073999999999999</v>
       </c>
       <c r="AT81" s="20">
         <v>0.33100000000000002</v>
       </c>
       <c r="AU81" s="20">
         <v>0</v>
       </c>
       <c r="AV81" s="20">
         <v>0</v>
       </c>
       <c r="AW81" s="20">
-        <v>1.38E-2</v>
+        <v>3.95E-2</v>
       </c>
       <c r="AX81" s="20">
-        <v>0.03</v>
+        <v>6.2640000000000001E-2</v>
       </c>
       <c r="AY81" s="20">
         <v>0</v>
       </c>
       <c r="AZ81" s="20">
         <v>0</v>
       </c>
       <c r="BA81" s="20">
         <v>3.2399999999999998E-2</v>
       </c>
       <c r="BB81" s="20">
         <v>8.0170000000000005E-2</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="2">
         <v>0</v>
       </c>
       <c r="D82" s="2">
@@ -15689,54 +15689,54 @@
       <c r="AO84" s="20">
         <v>0.74985999999999997</v>
       </c>
       <c r="AP84" s="20">
         <v>9.5032899999999998</v>
       </c>
       <c r="AQ84" s="20">
         <v>0</v>
       </c>
       <c r="AR84" s="20">
         <v>0</v>
       </c>
       <c r="AS84" s="20">
         <v>1.4553400000000001</v>
       </c>
       <c r="AT84" s="20">
         <v>23.445350000000001</v>
       </c>
       <c r="AU84" s="20">
         <v>0</v>
       </c>
       <c r="AV84" s="20">
         <v>0</v>
       </c>
       <c r="AW84" s="20">
-        <v>0</v>
+        <v>2.4000000000000001E-4</v>
       </c>
       <c r="AX84" s="20">
-        <v>0</v>
+        <v>3.057E-2</v>
       </c>
       <c r="AY84" s="20">
         <v>0</v>
       </c>
       <c r="AZ84" s="20">
         <v>0</v>
       </c>
       <c r="BA84" s="20">
         <v>5.2300000000000003E-3</v>
       </c>
       <c r="BB84" s="20">
         <v>8.2460000000000006E-2</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A85" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="2">
         <v>0</v>
       </c>
       <c r="D85" s="2">
@@ -15865,54 +15865,54 @@
       <c r="AS85" s="20">
         <v>0</v>
       </c>
       <c r="AT85" s="20">
         <v>0</v>
       </c>
       <c r="AU85" s="20">
         <v>0</v>
       </c>
       <c r="AV85" s="20">
         <v>0</v>
       </c>
       <c r="AW85" s="20">
         <v>0</v>
       </c>
       <c r="AX85" s="20">
         <v>0</v>
       </c>
       <c r="AY85" s="20">
         <v>0</v>
       </c>
       <c r="AZ85" s="20">
         <v>0</v>
       </c>
       <c r="BA85" s="20">
-        <v>0</v>
+        <v>2.2499999999999998E-3</v>
       </c>
       <c r="BB85" s="20">
-        <v>0</v>
+        <v>0.193</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C86" s="2">
         <v>0</v>
       </c>
       <c r="D86" s="2">
         <v>0</v>
       </c>
       <c r="E86" s="2">
         <v>4.2767999999999997</v>
       </c>
       <c r="F86" s="2">
         <v>5.4962999999999997</v>
       </c>
       <c r="G86" s="3">
         <v>0</v>
       </c>
       <c r="H86" s="3">
@@ -16017,66 +16017,66 @@
       <c r="AO86" s="20">
         <v>0.53249000000000002</v>
       </c>
       <c r="AP86" s="20">
         <v>0.54810000000000003</v>
       </c>
       <c r="AQ86" s="20">
         <v>0</v>
       </c>
       <c r="AR86" s="20">
         <v>0</v>
       </c>
       <c r="AS86" s="20">
         <v>0.184</v>
       </c>
       <c r="AT86" s="20">
         <v>0.24668000000000001</v>
       </c>
       <c r="AU86" s="20">
         <v>0</v>
       </c>
       <c r="AV86" s="20">
         <v>0</v>
       </c>
       <c r="AW86" s="20">
-        <v>0</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="AX86" s="20">
-        <v>0</v>
+        <v>0.18675</v>
       </c>
       <c r="AY86" s="20">
         <v>0</v>
       </c>
       <c r="AZ86" s="20">
         <v>0</v>
       </c>
       <c r="BA86" s="20">
-        <v>0</v>
+        <v>0.11204</v>
       </c>
       <c r="BB86" s="20">
-        <v>0</v>
+        <v>0.19023999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A87" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C87" s="2">
         <v>0</v>
       </c>
       <c r="D87" s="2">
         <v>0</v>
       </c>
       <c r="E87" s="2">
         <v>0</v>
       </c>
       <c r="F87" s="2">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
@@ -16345,66 +16345,66 @@
       <c r="AO88" s="20">
         <v>3.5449999999999999</v>
       </c>
       <c r="AP88" s="20">
         <v>19.425160000000002</v>
       </c>
       <c r="AQ88" s="20">
         <v>0</v>
       </c>
       <c r="AR88" s="20">
         <v>0</v>
       </c>
       <c r="AS88" s="20">
         <v>0.55042000000000002</v>
       </c>
       <c r="AT88" s="20">
         <v>8.3588299999999993</v>
       </c>
       <c r="AU88" s="20">
         <v>0</v>
       </c>
       <c r="AV88" s="20">
         <v>0</v>
       </c>
       <c r="AW88" s="20">
-        <v>9.7670000000000007E-2</v>
+        <v>0.27307999999999999</v>
       </c>
       <c r="AX88" s="20">
-        <v>2.1256499999999998</v>
+        <v>3.7301700000000002</v>
       </c>
       <c r="AY88" s="20">
         <v>0</v>
       </c>
       <c r="AZ88" s="20">
         <v>0</v>
       </c>
       <c r="BA88" s="20">
-        <v>0.13938</v>
+        <v>0.25602000000000003</v>
       </c>
       <c r="BB88" s="20">
-        <v>1.86687</v>
+        <v>2.9325199999999998</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="2">
         <v>0</v>
       </c>
       <c r="D89" s="2">
         <v>0</v>
       </c>
       <c r="E89" s="2">
         <v>0.32525999999999999</v>
       </c>
       <c r="F89" s="2">
         <v>5.4452199999999999</v>
       </c>
       <c r="G89" s="3">
         <v>0</v>
       </c>
       <c r="H89" s="3">
@@ -16509,66 +16509,66 @@
       <c r="AO89" s="20">
         <v>7.0599999999999996E-2</v>
       </c>
       <c r="AP89" s="20">
         <v>0.48396</v>
       </c>
       <c r="AQ89" s="20">
         <v>0</v>
       </c>
       <c r="AR89" s="20">
         <v>0</v>
       </c>
       <c r="AS89" s="20">
         <v>7.1760000000000004E-2</v>
       </c>
       <c r="AT89" s="20">
         <v>0.3211</v>
       </c>
       <c r="AU89" s="20">
         <v>0</v>
       </c>
       <c r="AV89" s="20">
         <v>0</v>
       </c>
       <c r="AW89" s="20">
-        <v>0</v>
+        <v>2.2079999999999999E-2</v>
       </c>
       <c r="AX89" s="20">
-        <v>0</v>
+        <v>0.1115</v>
       </c>
       <c r="AY89" s="20">
         <v>0</v>
       </c>
       <c r="AZ89" s="20">
         <v>0</v>
       </c>
       <c r="BA89" s="20">
-        <v>1.1039999999999999E-2</v>
+        <v>1.6559999999999998E-2</v>
       </c>
       <c r="BB89" s="20">
-        <v>5.9020000000000003E-2</v>
+        <v>8.9359999999999995E-2</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="2">
         <v>0</v>
       </c>
       <c r="D90" s="2">
         <v>0</v>
       </c>
       <c r="E90" s="2">
         <v>0</v>
       </c>
       <c r="F90" s="2">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>0</v>
       </c>
       <c r="H90" s="3">
@@ -16837,66 +16837,66 @@
       <c r="AO91" s="20">
         <v>491.73531000000003</v>
       </c>
       <c r="AP91" s="20">
         <v>506.29455999999999</v>
       </c>
       <c r="AQ91" s="20">
         <v>4</v>
       </c>
       <c r="AR91" s="20">
         <v>1.92967</v>
       </c>
       <c r="AS91" s="20">
         <v>489.39416</v>
       </c>
       <c r="AT91" s="20">
         <v>529.81228999999996</v>
       </c>
       <c r="AU91" s="20">
         <v>0</v>
       </c>
       <c r="AV91" s="20">
         <v>0</v>
       </c>
       <c r="AW91" s="20">
-        <v>102.54412000000001</v>
+        <v>184.06443999999999</v>
       </c>
       <c r="AX91" s="20">
-        <v>125.51976000000001</v>
+        <v>179.27833000000001</v>
       </c>
       <c r="AY91" s="20">
         <v>0</v>
       </c>
       <c r="AZ91" s="20">
         <v>0</v>
       </c>
       <c r="BA91" s="20">
-        <v>22.74</v>
+        <v>81.463160000000002</v>
       </c>
       <c r="BB91" s="20">
-        <v>30.328279999999999</v>
+        <v>112.23717000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="2">
         <v>0</v>
       </c>
       <c r="D92" s="2">
         <v>0</v>
       </c>
       <c r="E92" s="2">
         <v>0</v>
       </c>
       <c r="F92" s="2">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>0</v>
       </c>
       <c r="H92" s="3">
@@ -17001,66 +17001,66 @@
       <c r="AO92" s="20">
         <v>0.23524</v>
       </c>
       <c r="AP92" s="20">
         <v>1.35276</v>
       </c>
       <c r="AQ92" s="20">
         <v>0</v>
       </c>
       <c r="AR92" s="20">
         <v>0</v>
       </c>
       <c r="AS92" s="20">
         <v>0.29826000000000003</v>
       </c>
       <c r="AT92" s="20">
         <v>2.2876699999999999</v>
       </c>
       <c r="AU92" s="20">
         <v>0</v>
       </c>
       <c r="AV92" s="20">
         <v>0</v>
       </c>
       <c r="AW92" s="20">
-        <v>1.2540000000000001E-2</v>
+        <v>0.12393999999999999</v>
       </c>
       <c r="AX92" s="20">
-        <v>7.8E-2</v>
+        <v>0.72887000000000002</v>
       </c>
       <c r="AY92" s="20">
         <v>0</v>
       </c>
       <c r="AZ92" s="20">
         <v>0</v>
       </c>
       <c r="BA92" s="20">
-        <v>2.1340000000000001E-2</v>
+        <v>7.306E-2</v>
       </c>
       <c r="BB92" s="20">
-        <v>0.12681000000000001</v>
+        <v>0.55798999999999999</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="2">
         <v>0</v>
       </c>
       <c r="D93" s="2">
         <v>0</v>
       </c>
       <c r="E93" s="2">
         <v>1.035E-2</v>
       </c>
       <c r="F93" s="2">
         <v>1.9630000000000002E-2</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
@@ -17165,66 +17165,66 @@
       <c r="AO93" s="20">
         <v>0.26829999999999998</v>
       </c>
       <c r="AP93" s="20">
         <v>0.78773000000000004</v>
       </c>
       <c r="AQ93" s="20">
         <v>0</v>
       </c>
       <c r="AR93" s="20">
         <v>0</v>
       </c>
       <c r="AS93" s="20">
         <v>0.3609</v>
       </c>
       <c r="AT93" s="20">
         <v>1.2419199999999999</v>
       </c>
       <c r="AU93" s="20">
         <v>0</v>
       </c>
       <c r="AV93" s="20">
         <v>0</v>
       </c>
       <c r="AW93" s="20">
-        <v>7.3200000000000001E-2</v>
+        <v>0.15048</v>
       </c>
       <c r="AX93" s="20">
-        <v>0.33172000000000001</v>
+        <v>0.47033999999999998</v>
       </c>
       <c r="AY93" s="20">
         <v>0</v>
       </c>
       <c r="AZ93" s="20">
         <v>0</v>
       </c>
       <c r="BA93" s="20">
-        <v>3.056E-2</v>
+        <v>5.2639999999999999E-2</v>
       </c>
       <c r="BB93" s="20">
-        <v>9.4939999999999997E-2</v>
+        <v>0.14157</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="2">
         <v>0</v>
       </c>
       <c r="D94" s="2">
         <v>0</v>
       </c>
       <c r="E94" s="2">
         <v>0.2571</v>
       </c>
       <c r="F94" s="2">
         <v>1.2524</v>
       </c>
       <c r="G94" s="3">
         <v>0</v>
       </c>
       <c r="H94" s="3">
@@ -17329,66 +17329,66 @@
       <c r="AO94" s="20">
         <v>13.41643</v>
       </c>
       <c r="AP94" s="20">
         <v>36.379040000000003</v>
       </c>
       <c r="AQ94" s="20">
         <v>0</v>
       </c>
       <c r="AR94" s="20">
         <v>0</v>
       </c>
       <c r="AS94" s="20">
         <v>9.4675100000000008</v>
       </c>
       <c r="AT94" s="20">
         <v>40.184109999999997</v>
       </c>
       <c r="AU94" s="20">
         <v>0</v>
       </c>
       <c r="AV94" s="20">
         <v>0</v>
       </c>
       <c r="AW94" s="20">
-        <v>1.1173299999999999</v>
+        <v>3.31738</v>
       </c>
       <c r="AX94" s="20">
-        <v>4.4366700000000003</v>
+        <v>11.46725</v>
       </c>
       <c r="AY94" s="20">
         <v>0</v>
       </c>
       <c r="AZ94" s="20">
         <v>0</v>
       </c>
       <c r="BA94" s="20">
-        <v>0.79713000000000001</v>
+        <v>2.6974399999999998</v>
       </c>
       <c r="BB94" s="20">
-        <v>5.28207</v>
+        <v>15.00966</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="2">
         <v>0</v>
       </c>
       <c r="D95" s="2">
         <v>0</v>
       </c>
       <c r="E95" s="2">
         <v>4</v>
       </c>
       <c r="F95" s="2">
         <v>7.1514100000000003</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
@@ -17493,66 +17493,66 @@
       <c r="AO95" s="20">
         <v>20.221520000000002</v>
       </c>
       <c r="AP95" s="20">
         <v>30.318460000000002</v>
       </c>
       <c r="AQ95" s="20">
         <v>0</v>
       </c>
       <c r="AR95" s="20">
         <v>0</v>
       </c>
       <c r="AS95" s="20">
         <v>3.1091899999999999</v>
       </c>
       <c r="AT95" s="20">
         <v>30.242540000000002</v>
       </c>
       <c r="AU95" s="20">
         <v>0</v>
       </c>
       <c r="AV95" s="20">
         <v>0</v>
       </c>
       <c r="AW95" s="20">
-        <v>1.8169999999999999E-2</v>
+        <v>4.061E-2</v>
       </c>
       <c r="AX95" s="20">
-        <v>0.20635000000000001</v>
+        <v>0.28293000000000001</v>
       </c>
       <c r="AY95" s="20">
         <v>0</v>
       </c>
       <c r="AZ95" s="20">
         <v>0</v>
       </c>
       <c r="BA95" s="20">
-        <v>5.0070199999999998</v>
+        <v>5.7035799999999997</v>
       </c>
       <c r="BB95" s="20">
-        <v>7.6403499999999998</v>
+        <v>13.84135</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="2">
         <v>0</v>
       </c>
       <c r="D96" s="2">
         <v>0</v>
       </c>
       <c r="E96" s="2">
         <v>661.96063000000004</v>
       </c>
       <c r="F96" s="2">
         <v>597.48289999999997</v>
       </c>
       <c r="G96" s="3">
         <v>0</v>
       </c>
       <c r="H96" s="3">
@@ -17657,66 +17657,66 @@
       <c r="AO96" s="20">
         <v>2025.1495399999999</v>
       </c>
       <c r="AP96" s="20">
         <v>2633.9155300000002</v>
       </c>
       <c r="AQ96" s="20">
         <v>0</v>
       </c>
       <c r="AR96" s="20">
         <v>0</v>
       </c>
       <c r="AS96" s="20">
         <v>1682.0580299999999</v>
       </c>
       <c r="AT96" s="20">
         <v>2735.2282100000002</v>
       </c>
       <c r="AU96" s="20">
         <v>0</v>
       </c>
       <c r="AV96" s="20">
         <v>0</v>
       </c>
       <c r="AW96" s="20">
-        <v>223.5189</v>
+        <v>633.9692</v>
       </c>
       <c r="AX96" s="20">
-        <v>364.78879999999998</v>
+        <v>1068.66635</v>
       </c>
       <c r="AY96" s="20">
         <v>0</v>
       </c>
       <c r="AZ96" s="20">
         <v>0</v>
       </c>
       <c r="BA96" s="20">
-        <v>494.19299999999998</v>
+        <v>748.89543000000003</v>
       </c>
       <c r="BB96" s="20">
-        <v>177.19640000000001</v>
+        <v>593.01652999999999</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A97" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="2">
         <v>389.99923999999999</v>
       </c>
       <c r="D97" s="2">
         <v>1146.6064200000001</v>
       </c>
       <c r="E97" s="2">
         <v>232.40248</v>
       </c>
       <c r="F97" s="2">
         <v>584.71624999999995</v>
       </c>
       <c r="G97" s="3">
         <v>561.09172999999998</v>
       </c>
       <c r="H97" s="3">
@@ -17815,72 +17815,72 @@
       <c r="AM97" s="20">
         <v>33.780110000000001</v>
       </c>
       <c r="AN97" s="20">
         <v>71.796049999999994</v>
       </c>
       <c r="AO97" s="20">
         <v>253.23268999999999</v>
       </c>
       <c r="AP97" s="20">
         <v>855.31269999999995</v>
       </c>
       <c r="AQ97" s="20">
         <v>23.919039999999999</v>
       </c>
       <c r="AR97" s="20">
         <v>54.148850000000003</v>
       </c>
       <c r="AS97" s="20">
         <v>144.17975000000001</v>
       </c>
       <c r="AT97" s="20">
         <v>623.95766000000003</v>
       </c>
       <c r="AU97" s="20">
-        <v>7.5244600000000004</v>
+        <v>11.43131</v>
       </c>
       <c r="AV97" s="20">
-        <v>16.338349999999998</v>
+        <v>24.946429999999999</v>
       </c>
       <c r="AW97" s="20">
-        <v>18.5198</v>
+        <v>42.80547</v>
       </c>
       <c r="AX97" s="20">
-        <v>66.569100000000006</v>
+        <v>162.09957</v>
       </c>
       <c r="AY97" s="20">
         <v>0</v>
       </c>
       <c r="AZ97" s="20">
         <v>0</v>
       </c>
       <c r="BA97" s="20">
-        <v>13.317780000000001</v>
+        <v>33.738199999999999</v>
       </c>
       <c r="BB97" s="20">
-        <v>72.835880000000003</v>
+        <v>163.49221</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="2">
         <v>27.544550000000001</v>
       </c>
       <c r="D98" s="2">
         <v>70.946680000000001</v>
       </c>
       <c r="E98" s="2">
         <v>152.70080999999999</v>
       </c>
       <c r="F98" s="2">
         <v>260.30549000000002</v>
       </c>
       <c r="G98" s="3">
         <v>150.15464</v>
       </c>
       <c r="H98" s="3">
@@ -17985,66 +17985,66 @@
       <c r="AO98" s="20">
         <v>280.35478999999998</v>
       </c>
       <c r="AP98" s="20">
         <v>610.25743</v>
       </c>
       <c r="AQ98" s="20">
         <v>0</v>
       </c>
       <c r="AR98" s="20">
         <v>0</v>
       </c>
       <c r="AS98" s="20">
         <v>200.30224999999999</v>
       </c>
       <c r="AT98" s="20">
         <v>571.68336999999997</v>
       </c>
       <c r="AU98" s="20">
         <v>0</v>
       </c>
       <c r="AV98" s="20">
         <v>0</v>
       </c>
       <c r="AW98" s="20">
-        <v>16.918859999999999</v>
+        <v>58.758369999999999</v>
       </c>
       <c r="AX98" s="20">
-        <v>50.249400000000001</v>
+        <v>173.71329</v>
       </c>
       <c r="AY98" s="20">
         <v>0</v>
       </c>
       <c r="AZ98" s="20">
         <v>0</v>
       </c>
       <c r="BA98" s="20">
-        <v>28.285959999999999</v>
+        <v>68.210099999999997</v>
       </c>
       <c r="BB98" s="20">
-        <v>62.473750000000003</v>
+        <v>150.78948</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A99" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="2">
         <v>0</v>
       </c>
       <c r="D99" s="2">
         <v>0</v>
       </c>
       <c r="E99" s="2">
         <v>0</v>
       </c>
       <c r="F99" s="2">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
@@ -18313,66 +18313,66 @@
       <c r="AO100" s="20">
         <v>392.92482999999999</v>
       </c>
       <c r="AP100" s="20">
         <v>1348.88861</v>
       </c>
       <c r="AQ100" s="20">
         <v>0</v>
       </c>
       <c r="AR100" s="20">
         <v>0</v>
       </c>
       <c r="AS100" s="20">
         <v>250.28876</v>
       </c>
       <c r="AT100" s="20">
         <v>1215.27178</v>
       </c>
       <c r="AU100" s="20">
         <v>0</v>
       </c>
       <c r="AV100" s="20">
         <v>0</v>
       </c>
       <c r="AW100" s="20">
-        <v>57.088920000000002</v>
+        <v>115.66545000000001</v>
       </c>
       <c r="AX100" s="20">
-        <v>218.72444999999999</v>
+        <v>422.36122</v>
       </c>
       <c r="AY100" s="20">
         <v>0</v>
       </c>
       <c r="AZ100" s="20">
         <v>0</v>
       </c>
       <c r="BA100" s="20">
-        <v>15.565939999999999</v>
+        <v>29.494240000000001</v>
       </c>
       <c r="BB100" s="20">
-        <v>73.636610000000005</v>
+        <v>133.98904999999999</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>0</v>
       </c>
       <c r="E101" s="2">
         <v>5.6707999999999998</v>
       </c>
       <c r="F101" s="2">
         <v>36.620159999999998</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="3">
@@ -18477,54 +18477,54 @@
       <c r="AO101" s="20">
         <v>40.17624</v>
       </c>
       <c r="AP101" s="20">
         <v>193.03931</v>
       </c>
       <c r="AQ101" s="20">
         <v>0</v>
       </c>
       <c r="AR101" s="20">
         <v>0</v>
       </c>
       <c r="AS101" s="20">
         <v>34.368299999999998</v>
       </c>
       <c r="AT101" s="20">
         <v>159.87219999999999</v>
       </c>
       <c r="AU101" s="20">
         <v>0</v>
       </c>
       <c r="AV101" s="20">
         <v>0</v>
       </c>
       <c r="AW101" s="20">
-        <v>6.2236799999999999</v>
+        <v>15.108180000000001</v>
       </c>
       <c r="AX101" s="20">
-        <v>29.7743</v>
+        <v>73.133039999999994</v>
       </c>
       <c r="AY101" s="20">
         <v>0</v>
       </c>
       <c r="AZ101" s="20">
         <v>0</v>
       </c>
       <c r="BA101" s="20">
         <v>0.21959999999999999</v>
       </c>
       <c r="BB101" s="20">
         <v>1.923</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="2">
         <v>0</v>
       </c>
       <c r="D102" s="2">
@@ -18641,66 +18641,66 @@
       <c r="AO102" s="20">
         <v>2756.0284799999999</v>
       </c>
       <c r="AP102" s="20">
         <v>1889.84971</v>
       </c>
       <c r="AQ102" s="20">
         <v>0</v>
       </c>
       <c r="AR102" s="20">
         <v>0</v>
       </c>
       <c r="AS102" s="20">
         <v>1378.8042800000001</v>
       </c>
       <c r="AT102" s="20">
         <v>887.17399</v>
       </c>
       <c r="AU102" s="20">
         <v>0</v>
       </c>
       <c r="AV102" s="20">
         <v>0</v>
       </c>
       <c r="AW102" s="20">
-        <v>142.50237000000001</v>
+        <v>247.10776999999999</v>
       </c>
       <c r="AX102" s="20">
-        <v>91.587029999999999</v>
+        <v>177.62727000000001</v>
       </c>
       <c r="AY102" s="20">
         <v>0</v>
       </c>
       <c r="AZ102" s="20">
         <v>0</v>
       </c>
       <c r="BA102" s="20">
-        <v>289.22120999999999</v>
+        <v>878.77071000000001</v>
       </c>
       <c r="BB102" s="20">
-        <v>195.92189999999999</v>
+        <v>619.96988999999996</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="2">
         <v>0</v>
       </c>
       <c r="D103" s="2">
         <v>0</v>
       </c>
       <c r="E103" s="2">
         <v>162.81225000000001</v>
       </c>
       <c r="F103" s="2">
         <v>67.570440000000005</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
@@ -18805,66 +18805,66 @@
       <c r="AO103" s="20">
         <v>243.76320000000001</v>
       </c>
       <c r="AP103" s="20">
         <v>167.93141</v>
       </c>
       <c r="AQ103" s="20">
         <v>0</v>
       </c>
       <c r="AR103" s="20">
         <v>0</v>
       </c>
       <c r="AS103" s="20">
         <v>248.59560999999999</v>
       </c>
       <c r="AT103" s="20">
         <v>191.63244</v>
       </c>
       <c r="AU103" s="20">
         <v>0</v>
       </c>
       <c r="AV103" s="20">
         <v>0</v>
       </c>
       <c r="AW103" s="20">
-        <v>6.4405000000000001</v>
+        <v>76.158450000000002</v>
       </c>
       <c r="AX103" s="20">
-        <v>5.3081399999999999</v>
+        <v>54.467269999999999</v>
       </c>
       <c r="AY103" s="20">
         <v>0</v>
       </c>
       <c r="AZ103" s="20">
         <v>0</v>
       </c>
       <c r="BA103" s="20">
-        <v>39.134</v>
+        <v>56.497</v>
       </c>
       <c r="BB103" s="20">
-        <v>27.38195</v>
+        <v>50.782739999999997</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="2">
         <v>0</v>
       </c>
       <c r="D104" s="2">
         <v>0</v>
       </c>
       <c r="E104" s="2">
         <v>205.95</v>
       </c>
       <c r="F104" s="2">
         <v>25.073499999999999</v>
       </c>
       <c r="G104" s="3">
         <v>0</v>
       </c>
       <c r="H104" s="3">
@@ -19127,72 +19127,72 @@
       <c r="AM105" s="20">
         <v>8.8651999999999997</v>
       </c>
       <c r="AN105" s="20">
         <v>36.077500000000001</v>
       </c>
       <c r="AO105" s="20">
         <v>850.88508999999999</v>
       </c>
       <c r="AP105" s="20">
         <v>2123.6448799999998</v>
       </c>
       <c r="AQ105" s="20">
         <v>6.2539999999999996</v>
       </c>
       <c r="AR105" s="20">
         <v>21.672999999999998</v>
       </c>
       <c r="AS105" s="20">
         <v>942.40719000000001</v>
       </c>
       <c r="AT105" s="20">
         <v>2431.92776</v>
       </c>
       <c r="AU105" s="20">
-        <v>1.2589999999999999</v>
+        <v>2.181</v>
       </c>
       <c r="AV105" s="20">
-        <v>4.3810000000000002</v>
+        <v>7.7039999999999997</v>
       </c>
       <c r="AW105" s="20">
-        <v>115.65925</v>
+        <v>293.06227999999999</v>
       </c>
       <c r="AX105" s="20">
-        <v>304.96454</v>
+        <v>763.89503000000002</v>
       </c>
       <c r="AY105" s="20">
-        <v>0.60199999999999998</v>
+        <v>2.14045</v>
       </c>
       <c r="AZ105" s="20">
-        <v>2.2789999999999999</v>
+        <v>8.4649999999999999</v>
       </c>
       <c r="BA105" s="20">
-        <v>142.27249</v>
+        <v>329.68997000000002</v>
       </c>
       <c r="BB105" s="20">
-        <v>338.39609999999999</v>
+        <v>780.56912999999997</v>
       </c>
     </row>
     <row r="106" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="2">
         <v>0</v>
       </c>
       <c r="E106" s="2">
         <v>0</v>
       </c>
       <c r="F106" s="2">
         <v>0</v>
       </c>
       <c r="G106" s="3">
         <v>0</v>
       </c>
       <c r="H106" s="3">
@@ -19625,66 +19625,66 @@
       <c r="AO108" s="20">
         <v>17.2727</v>
       </c>
       <c r="AP108" s="20">
         <v>89.663659999999993</v>
       </c>
       <c r="AQ108" s="20">
         <v>0</v>
       </c>
       <c r="AR108" s="20">
         <v>0</v>
       </c>
       <c r="AS108" s="20">
         <v>11.0288</v>
       </c>
       <c r="AT108" s="20">
         <v>78.051720000000003</v>
       </c>
       <c r="AU108" s="20">
         <v>0</v>
       </c>
       <c r="AV108" s="20">
         <v>0</v>
       </c>
       <c r="AW108" s="20">
-        <v>0.54879999999999995</v>
+        <v>2.875</v>
       </c>
       <c r="AX108" s="20">
-        <v>3.9259900000000001</v>
+        <v>25.778169999999999</v>
       </c>
       <c r="AY108" s="20">
         <v>0</v>
       </c>
       <c r="AZ108" s="20">
         <v>0</v>
       </c>
       <c r="BA108" s="20">
-        <v>2.0712000000000002</v>
+        <v>4.2106000000000003</v>
       </c>
       <c r="BB108" s="20">
-        <v>19.32311</v>
+        <v>29.15165</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="2">
         <v>0</v>
       </c>
       <c r="D109" s="2">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>1187.95949</v>
       </c>
       <c r="F109" s="2">
         <v>3206.9908599999999</v>
       </c>
       <c r="G109" s="3">
         <v>0</v>
       </c>
       <c r="H109" s="3">
@@ -19789,66 +19789,66 @@
       <c r="AO109" s="20">
         <v>1808.6195700000001</v>
       </c>
       <c r="AP109" s="20">
         <v>6916.7659299999996</v>
       </c>
       <c r="AQ109" s="20">
         <v>0</v>
       </c>
       <c r="AR109" s="20">
         <v>0</v>
       </c>
       <c r="AS109" s="20">
         <v>1496.94929</v>
       </c>
       <c r="AT109" s="20">
         <v>6673.1238899999998</v>
       </c>
       <c r="AU109" s="20">
         <v>0</v>
       </c>
       <c r="AV109" s="20">
         <v>0</v>
       </c>
       <c r="AW109" s="20">
-        <v>169.38056</v>
+        <v>443.78980999999999</v>
       </c>
       <c r="AX109" s="20">
-        <v>718.47018000000003</v>
+        <v>1931.3386800000001</v>
       </c>
       <c r="AY109" s="20">
         <v>0</v>
       </c>
       <c r="AZ109" s="20">
         <v>0</v>
       </c>
       <c r="BA109" s="20">
-        <v>182.10961</v>
+        <v>387.79273000000001</v>
       </c>
       <c r="BB109" s="20">
-        <v>850.36333999999999</v>
+        <v>1802.48577</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="2">
         <v>964.96040000000005</v>
       </c>
       <c r="D110" s="2">
         <v>1455.7701300000001</v>
       </c>
       <c r="E110" s="2">
         <v>924.44285000000002</v>
       </c>
       <c r="F110" s="2">
         <v>1436.2500700000001</v>
       </c>
       <c r="G110" s="3">
         <v>915.27449999999999</v>
       </c>
       <c r="H110" s="3">
@@ -19947,72 +19947,72 @@
       <c r="AM110" s="20">
         <v>2825.1106599999998</v>
       </c>
       <c r="AN110" s="20">
         <v>3773.5779000000002</v>
       </c>
       <c r="AO110" s="20">
         <v>317.78807</v>
       </c>
       <c r="AP110" s="20">
         <v>330.79329000000001</v>
       </c>
       <c r="AQ110" s="20">
         <v>2666.8635800000002</v>
       </c>
       <c r="AR110" s="20">
         <v>4313.9909699999998</v>
       </c>
       <c r="AS110" s="20">
         <v>648.26280999999994</v>
       </c>
       <c r="AT110" s="20">
         <v>1008.06436</v>
       </c>
       <c r="AU110" s="20">
-        <v>453.23502999999999</v>
+        <v>937.51579000000004</v>
       </c>
       <c r="AV110" s="20">
-        <v>641.56039999999996</v>
+        <v>1412.28809</v>
       </c>
       <c r="AW110" s="20">
-        <v>60.358649999999997</v>
+        <v>146.03756999999999</v>
       </c>
       <c r="AX110" s="20">
-        <v>71.839259999999996</v>
+        <v>222.29532</v>
       </c>
       <c r="AY110" s="20">
-        <v>543.87275</v>
+        <v>1005.66963</v>
       </c>
       <c r="AZ110" s="20">
-        <v>1033.5825600000001</v>
+        <v>1877.90885</v>
       </c>
       <c r="BA110" s="20">
-        <v>45.711559999999999</v>
+        <v>131.31129000000001</v>
       </c>
       <c r="BB110" s="20">
-        <v>55.53436</v>
+        <v>175.11635000000001</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="2">
         <v>0</v>
       </c>
       <c r="D111" s="2">
         <v>0</v>
       </c>
       <c r="E111" s="2">
         <v>0</v>
       </c>
       <c r="F111" s="2">
         <v>0</v>
       </c>
       <c r="G111" s="3">
         <v>0</v>
       </c>
       <c r="H111" s="3">
@@ -20281,66 +20281,66 @@
       <c r="AO112" s="20">
         <v>65.76361</v>
       </c>
       <c r="AP112" s="20">
         <v>191.61152999999999</v>
       </c>
       <c r="AQ112" s="20">
         <v>4.62E-3</v>
       </c>
       <c r="AR112" s="20">
         <v>4.4850000000000001E-2</v>
       </c>
       <c r="AS112" s="20">
         <v>101.30944</v>
       </c>
       <c r="AT112" s="20">
         <v>215.59117000000001</v>
       </c>
       <c r="AU112" s="20">
         <v>0</v>
       </c>
       <c r="AV112" s="20">
         <v>0</v>
       </c>
       <c r="AW112" s="20">
-        <v>6.1752500000000001</v>
+        <v>35.783740000000002</v>
       </c>
       <c r="AX112" s="20">
-        <v>20.595379999999999</v>
+        <v>79.822429999999997</v>
       </c>
       <c r="AY112" s="20">
         <v>0</v>
       </c>
       <c r="AZ112" s="20">
         <v>0</v>
       </c>
       <c r="BA112" s="20">
-        <v>7.7389099999999997</v>
+        <v>18.375579999999999</v>
       </c>
       <c r="BB112" s="20">
-        <v>22.731010000000001</v>
+        <v>57.024740000000001</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A113" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="2">
         <v>14.500999999999999</v>
       </c>
       <c r="D113" s="2">
         <v>33.76247</v>
       </c>
       <c r="E113" s="2">
         <v>2513.8316399999999</v>
       </c>
       <c r="F113" s="2">
         <v>4197.9428099999996</v>
       </c>
       <c r="G113" s="3">
         <v>22.664400000000001</v>
       </c>
       <c r="H113" s="3">
@@ -20439,72 +20439,72 @@
       <c r="AM113" s="20">
         <v>211.83949999999999</v>
       </c>
       <c r="AN113" s="20">
         <v>514.97794999999996</v>
       </c>
       <c r="AO113" s="20">
         <v>3965.8870299999999</v>
       </c>
       <c r="AP113" s="20">
         <v>8549.4154199999994</v>
       </c>
       <c r="AQ113" s="20">
         <v>167.71250000000001</v>
       </c>
       <c r="AR113" s="20">
         <v>511.96467000000001</v>
       </c>
       <c r="AS113" s="20">
         <v>3507.42569</v>
       </c>
       <c r="AT113" s="20">
         <v>9034.2228500000001</v>
       </c>
       <c r="AU113" s="20">
-        <v>3.6985000000000001</v>
+        <v>43.258499999999998</v>
       </c>
       <c r="AV113" s="20">
-        <v>7.6760599999999997</v>
+        <v>129.21123</v>
       </c>
       <c r="AW113" s="20">
-        <v>549.70754999999997</v>
+        <v>1141.7820099999999</v>
       </c>
       <c r="AX113" s="20">
-        <v>1257.25568</v>
+        <v>2758.2822099999998</v>
       </c>
       <c r="AY113" s="20">
-        <v>57.822000000000003</v>
+        <v>81.562700000000007</v>
       </c>
       <c r="AZ113" s="20">
-        <v>198.7646</v>
+        <v>273.26938000000001</v>
       </c>
       <c r="BA113" s="20">
-        <v>584.76674000000003</v>
+        <v>1093.1079099999999</v>
       </c>
       <c r="BB113" s="20">
-        <v>1608.96162</v>
+        <v>2970.4250299999999</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A114" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="2">
         <v>0</v>
       </c>
       <c r="D114" s="2">
         <v>0</v>
       </c>
       <c r="E114" s="2">
         <v>152.31241</v>
       </c>
       <c r="F114" s="2">
         <v>198.96968000000001</v>
       </c>
       <c r="G114" s="3">
         <v>0</v>
       </c>
       <c r="H114" s="3">
@@ -20609,66 +20609,66 @@
       <c r="AO114" s="20">
         <v>136.51586</v>
       </c>
       <c r="AP114" s="20">
         <v>260.52974</v>
       </c>
       <c r="AQ114" s="20">
         <v>0</v>
       </c>
       <c r="AR114" s="20">
         <v>0</v>
       </c>
       <c r="AS114" s="20">
         <v>109.72889000000001</v>
       </c>
       <c r="AT114" s="20">
         <v>183.93527</v>
       </c>
       <c r="AU114" s="20">
         <v>0</v>
       </c>
       <c r="AV114" s="20">
         <v>0</v>
       </c>
       <c r="AW114" s="20">
-        <v>10.65056</v>
+        <v>22.805040000000002</v>
       </c>
       <c r="AX114" s="20">
-        <v>32.50949</v>
+        <v>59.776560000000003</v>
       </c>
       <c r="AY114" s="20">
         <v>0</v>
       </c>
       <c r="AZ114" s="20">
         <v>0</v>
       </c>
       <c r="BA114" s="20">
-        <v>54.447780000000002</v>
+        <v>64.698229999999995</v>
       </c>
       <c r="BB114" s="20">
-        <v>66.907219999999995</v>
+        <v>83.992720000000006</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="2">
         <v>0</v>
       </c>
       <c r="D115" s="2">
         <v>0</v>
       </c>
       <c r="E115" s="2">
         <v>23.583780000000001</v>
       </c>
       <c r="F115" s="2">
         <v>20.508839999999999</v>
       </c>
       <c r="G115" s="3">
         <v>0</v>
       </c>
       <c r="H115" s="3">
@@ -20773,66 +20773,66 @@
       <c r="AO115" s="20">
         <v>22.092510000000001</v>
       </c>
       <c r="AP115" s="20">
         <v>46.15005</v>
       </c>
       <c r="AQ115" s="20">
         <v>0</v>
       </c>
       <c r="AR115" s="20">
         <v>0</v>
       </c>
       <c r="AS115" s="20">
         <v>19.285250000000001</v>
       </c>
       <c r="AT115" s="20">
         <v>45.900329999999997</v>
       </c>
       <c r="AU115" s="20">
         <v>0</v>
       </c>
       <c r="AV115" s="20">
         <v>0</v>
       </c>
       <c r="AW115" s="20">
-        <v>8.6919799999999992</v>
+        <v>10.475099999999999</v>
       </c>
       <c r="AX115" s="20">
-        <v>23.669699999999999</v>
+        <v>27.350760000000001</v>
       </c>
       <c r="AY115" s="20">
         <v>0</v>
       </c>
       <c r="AZ115" s="20">
         <v>0</v>
       </c>
       <c r="BA115" s="20">
-        <v>0.40637000000000001</v>
+        <v>2.9967600000000001</v>
       </c>
       <c r="BB115" s="20">
-        <v>0.92444000000000004</v>
+        <v>5.8747199999999999</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="2">
         <v>0</v>
       </c>
       <c r="D116" s="2">
         <v>0</v>
       </c>
       <c r="E116" s="2">
         <v>7.1310000000000002</v>
       </c>
       <c r="F116" s="2">
         <v>12.304029999999999</v>
       </c>
       <c r="G116" s="3">
         <v>0</v>
       </c>
       <c r="H116" s="3">
@@ -20937,54 +20937,54 @@
       <c r="AO116" s="20">
         <v>4.8551599999999997</v>
       </c>
       <c r="AP116" s="20">
         <v>10.22791</v>
       </c>
       <c r="AQ116" s="20">
         <v>0</v>
       </c>
       <c r="AR116" s="20">
         <v>0</v>
       </c>
       <c r="AS116" s="20">
         <v>12.178000000000001</v>
       </c>
       <c r="AT116" s="20">
         <v>15.052049999999999</v>
       </c>
       <c r="AU116" s="20">
         <v>0</v>
       </c>
       <c r="AV116" s="20">
         <v>0</v>
       </c>
       <c r="AW116" s="20">
-        <v>0.76800000000000002</v>
+        <v>0.77759999999999996</v>
       </c>
       <c r="AX116" s="20">
-        <v>3.8236500000000002</v>
+        <v>3.87765</v>
       </c>
       <c r="AY116" s="20">
         <v>0</v>
       </c>
       <c r="AZ116" s="20">
         <v>0</v>
       </c>
       <c r="BA116" s="20">
         <v>0</v>
       </c>
       <c r="BB116" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A117" s="10" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="2">
         <v>0</v>
       </c>
       <c r="D117" s="2">
@@ -21101,66 +21101,66 @@
       <c r="AO117" s="20">
         <v>67.281580000000005</v>
       </c>
       <c r="AP117" s="20">
         <v>55.803939999999997</v>
       </c>
       <c r="AQ117" s="20">
         <v>0</v>
       </c>
       <c r="AR117" s="20">
         <v>0</v>
       </c>
       <c r="AS117" s="20">
         <v>24.911999999999999</v>
       </c>
       <c r="AT117" s="20">
         <v>31.61355</v>
       </c>
       <c r="AU117" s="20">
         <v>0</v>
       </c>
       <c r="AV117" s="20">
         <v>0</v>
       </c>
       <c r="AW117" s="20">
-        <v>0.71799999999999997</v>
+        <v>23.138999999999999</v>
       </c>
       <c r="AX117" s="20">
-        <v>1.2119200000000001</v>
+        <v>28.221409999999999</v>
       </c>
       <c r="AY117" s="20">
         <v>0</v>
       </c>
       <c r="AZ117" s="20">
         <v>0</v>
       </c>
       <c r="BA117" s="20">
-        <v>0</v>
+        <v>0.2185</v>
       </c>
       <c r="BB117" s="20">
-        <v>0</v>
+        <v>0.48102</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="2">
         <v>0</v>
       </c>
       <c r="D118" s="2">
         <v>0</v>
       </c>
       <c r="E118" s="2">
         <v>241.75318999999999</v>
       </c>
       <c r="F118" s="2">
         <v>992.07429999999999</v>
       </c>
       <c r="G118" s="3">
         <v>0</v>
       </c>
       <c r="H118" s="3">
@@ -21265,66 +21265,66 @@
       <c r="AO118" s="20">
         <v>594.76499000000001</v>
       </c>
       <c r="AP118" s="20">
         <v>1878.5927300000001</v>
       </c>
       <c r="AQ118" s="20">
         <v>0</v>
       </c>
       <c r="AR118" s="20">
         <v>0</v>
       </c>
       <c r="AS118" s="20">
         <v>619.23721</v>
       </c>
       <c r="AT118" s="20">
         <v>1913.2672</v>
       </c>
       <c r="AU118" s="20">
         <v>0</v>
       </c>
       <c r="AV118" s="20">
         <v>0</v>
       </c>
       <c r="AW118" s="20">
-        <v>72.583960000000005</v>
+        <v>212.65708000000001</v>
       </c>
       <c r="AX118" s="20">
-        <v>251.7182</v>
+        <v>627.23591999999996</v>
       </c>
       <c r="AY118" s="20">
         <v>0</v>
       </c>
       <c r="AZ118" s="20">
         <v>0</v>
       </c>
       <c r="BA118" s="20">
-        <v>69.283289999999994</v>
+        <v>141.77814000000001</v>
       </c>
       <c r="BB118" s="20">
-        <v>234.72793999999999</v>
+        <v>470.66124000000002</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="10" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="2">
         <v>0</v>
       </c>
       <c r="D119" s="2">
         <v>0</v>
       </c>
       <c r="E119" s="2">
         <v>10.16849</v>
       </c>
       <c r="F119" s="2">
         <v>15.44652</v>
       </c>
       <c r="G119" s="3">
         <v>0</v>
       </c>
       <c r="H119" s="3">
@@ -21429,66 +21429,66 @@
       <c r="AO119" s="20">
         <v>2.29521</v>
       </c>
       <c r="AP119" s="20">
         <v>7.76234</v>
       </c>
       <c r="AQ119" s="20">
         <v>0</v>
       </c>
       <c r="AR119" s="20">
         <v>0</v>
       </c>
       <c r="AS119" s="20">
         <v>1.2242299999999999</v>
       </c>
       <c r="AT119" s="20">
         <v>5.3883000000000001</v>
       </c>
       <c r="AU119" s="20">
         <v>0</v>
       </c>
       <c r="AV119" s="20">
         <v>0</v>
       </c>
       <c r="AW119" s="20">
-        <v>0.19791</v>
+        <v>0.62802999999999998</v>
       </c>
       <c r="AX119" s="20">
-        <v>0.74099999999999999</v>
+        <v>2.58406</v>
       </c>
       <c r="AY119" s="20">
         <v>0</v>
       </c>
       <c r="AZ119" s="20">
         <v>0</v>
       </c>
       <c r="BA119" s="20">
-        <v>0.01</v>
+        <v>0.31961000000000001</v>
       </c>
       <c r="BB119" s="20">
-        <v>9.1999999999999998E-2</v>
+        <v>1.13958</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="2">
         <v>0</v>
       </c>
       <c r="D120" s="2">
         <v>0</v>
       </c>
       <c r="E120" s="2">
         <v>753.42298000000005</v>
       </c>
       <c r="F120" s="2">
         <v>632.39443000000006</v>
       </c>
       <c r="G120" s="3">
         <v>0</v>
       </c>
       <c r="H120" s="3">
@@ -21593,66 +21593,66 @@
       <c r="AO120" s="20">
         <v>368.69943000000001</v>
       </c>
       <c r="AP120" s="20">
         <v>616.79357000000005</v>
       </c>
       <c r="AQ120" s="20">
         <v>0</v>
       </c>
       <c r="AR120" s="20">
         <v>0</v>
       </c>
       <c r="AS120" s="20">
         <v>316.20281999999997</v>
       </c>
       <c r="AT120" s="20">
         <v>566.14822000000004</v>
       </c>
       <c r="AU120" s="20">
         <v>0</v>
       </c>
       <c r="AV120" s="20">
         <v>0</v>
       </c>
       <c r="AW120" s="20">
-        <v>32.719059999999999</v>
+        <v>118.97132999999999</v>
       </c>
       <c r="AX120" s="20">
-        <v>68.156499999999994</v>
+        <v>182.95308</v>
       </c>
       <c r="AY120" s="20">
         <v>0</v>
       </c>
       <c r="AZ120" s="20">
         <v>0</v>
       </c>
       <c r="BA120" s="20">
-        <v>29.554110000000001</v>
+        <v>143.53073000000001</v>
       </c>
       <c r="BB120" s="20">
-        <v>76.988249999999994</v>
+        <v>247.75391999999999</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="2">
         <v>0</v>
       </c>
       <c r="D121" s="2">
         <v>0</v>
       </c>
       <c r="E121" s="2">
         <v>200.75049000000001</v>
       </c>
       <c r="F121" s="2">
         <v>349.13438000000002</v>
       </c>
       <c r="G121" s="3">
         <v>0</v>
       </c>
       <c r="H121" s="3">
@@ -21757,66 +21757,66 @@
       <c r="AO121" s="20">
         <v>287.07817</v>
       </c>
       <c r="AP121" s="20">
         <v>800.51047000000005</v>
       </c>
       <c r="AQ121" s="20">
         <v>0</v>
       </c>
       <c r="AR121" s="20">
         <v>0</v>
       </c>
       <c r="AS121" s="20">
         <v>232.80888999999999</v>
       </c>
       <c r="AT121" s="20">
         <v>775.75645999999995</v>
       </c>
       <c r="AU121" s="20">
         <v>0</v>
       </c>
       <c r="AV121" s="20">
         <v>0</v>
       </c>
       <c r="AW121" s="20">
-        <v>56.588059999999999</v>
+        <v>103.04501</v>
       </c>
       <c r="AX121" s="20">
-        <v>145.36731</v>
+        <v>295.32333999999997</v>
       </c>
       <c r="AY121" s="20">
         <v>0</v>
       </c>
       <c r="AZ121" s="20">
         <v>0</v>
       </c>
       <c r="BA121" s="20">
-        <v>19.238949999999999</v>
+        <v>38.519620000000003</v>
       </c>
       <c r="BB121" s="20">
-        <v>99.005380000000002</v>
+        <v>184.88512</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A122" s="10" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="2">
         <v>0</v>
       </c>
       <c r="D122" s="2">
         <v>0</v>
       </c>
       <c r="E122" s="2">
         <v>1129.2035699999999</v>
       </c>
       <c r="F122" s="2">
         <v>624.27075000000002</v>
       </c>
       <c r="G122" s="3">
         <v>0</v>
       </c>
       <c r="H122" s="3">
@@ -21921,66 +21921,66 @@
       <c r="AO122" s="20">
         <v>2956.17317</v>
       </c>
       <c r="AP122" s="20">
         <v>1915.3496299999999</v>
       </c>
       <c r="AQ122" s="20">
         <v>0</v>
       </c>
       <c r="AR122" s="20">
         <v>0</v>
       </c>
       <c r="AS122" s="20">
         <v>2122.40697</v>
       </c>
       <c r="AT122" s="20">
         <v>1552.71919</v>
       </c>
       <c r="AU122" s="20">
         <v>0</v>
       </c>
       <c r="AV122" s="20">
         <v>0</v>
       </c>
       <c r="AW122" s="20">
-        <v>511.30369999999999</v>
+        <v>1010.6113800000001</v>
       </c>
       <c r="AX122" s="20">
-        <v>317.14035999999999</v>
+        <v>684.05487000000005</v>
       </c>
       <c r="AY122" s="20">
         <v>0</v>
       </c>
       <c r="AZ122" s="20">
         <v>0</v>
       </c>
       <c r="BA122" s="20">
-        <v>295.05227000000002</v>
+        <v>639.51083000000006</v>
       </c>
       <c r="BB122" s="20">
-        <v>217.59979999999999</v>
+        <v>468.77071999999998</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A123" s="10" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="2">
         <v>0</v>
       </c>
       <c r="D123" s="2">
         <v>0</v>
       </c>
       <c r="E123" s="2">
         <v>35.583629999999999</v>
       </c>
       <c r="F123" s="2">
         <v>194.37553</v>
       </c>
       <c r="G123" s="3">
         <v>0</v>
       </c>
       <c r="H123" s="3">
@@ -22085,66 +22085,66 @@
       <c r="AO123" s="20">
         <v>66.573499999999996</v>
       </c>
       <c r="AP123" s="20">
         <v>415.81132000000002</v>
       </c>
       <c r="AQ123" s="20">
         <v>0</v>
       </c>
       <c r="AR123" s="20">
         <v>0</v>
       </c>
       <c r="AS123" s="20">
         <v>95.459720000000004</v>
       </c>
       <c r="AT123" s="20">
         <v>605.01432999999997</v>
       </c>
       <c r="AU123" s="20">
         <v>0</v>
       </c>
       <c r="AV123" s="20">
         <v>0</v>
       </c>
       <c r="AW123" s="20">
-        <v>24.259409999999999</v>
+        <v>32.528489999999998</v>
       </c>
       <c r="AX123" s="20">
-        <v>153.51276999999999</v>
+        <v>213.26206999999999</v>
       </c>
       <c r="AY123" s="20">
         <v>0</v>
       </c>
       <c r="AZ123" s="20">
         <v>0</v>
       </c>
       <c r="BA123" s="20">
-        <v>6.4229099999999999</v>
+        <v>20.402509999999999</v>
       </c>
       <c r="BB123" s="20">
-        <v>43.788350000000001</v>
+        <v>180.67471</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A124" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="2">
         <v>0</v>
       </c>
       <c r="D124" s="2">
         <v>0</v>
       </c>
       <c r="E124" s="2">
         <v>383.49097999999998</v>
       </c>
       <c r="F124" s="2">
         <v>103.83089</v>
       </c>
       <c r="G124" s="3">
         <v>0</v>
       </c>
       <c r="H124" s="3">
@@ -22249,66 +22249,66 @@
       <c r="AO124" s="20">
         <v>251.42625000000001</v>
       </c>
       <c r="AP124" s="20">
         <v>214.42219</v>
       </c>
       <c r="AQ124" s="20">
         <v>0</v>
       </c>
       <c r="AR124" s="20">
         <v>0</v>
       </c>
       <c r="AS124" s="20">
         <v>236.85901999999999</v>
       </c>
       <c r="AT124" s="20">
         <v>262.01179999999999</v>
       </c>
       <c r="AU124" s="20">
         <v>0</v>
       </c>
       <c r="AV124" s="20">
         <v>0</v>
       </c>
       <c r="AW124" s="20">
-        <v>33.486609999999999</v>
+        <v>73.270849999999996</v>
       </c>
       <c r="AX124" s="20">
-        <v>34.36356</v>
+        <v>75.019270000000006</v>
       </c>
       <c r="AY124" s="20">
         <v>0</v>
       </c>
       <c r="AZ124" s="20">
         <v>0</v>
       </c>
       <c r="BA124" s="20">
-        <v>39.645060000000001</v>
+        <v>80.85436</v>
       </c>
       <c r="BB124" s="20">
-        <v>39.891930000000002</v>
+        <v>90.408079999999998</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A125" s="10" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="2">
         <v>0</v>
       </c>
       <c r="D125" s="2">
         <v>0</v>
       </c>
       <c r="E125" s="2">
         <v>2818.0874199999998</v>
       </c>
       <c r="F125" s="2">
         <v>2737.16768</v>
       </c>
       <c r="G125" s="3">
         <v>0</v>
       </c>
       <c r="H125" s="3">
@@ -22407,72 +22407,72 @@
       <c r="AM125" s="20">
         <v>4.3760000000000003</v>
       </c>
       <c r="AN125" s="20">
         <v>35.924999999999997</v>
       </c>
       <c r="AO125" s="20">
         <v>2687.3944700000002</v>
       </c>
       <c r="AP125" s="20">
         <v>3869.7384699999998</v>
       </c>
       <c r="AQ125" s="20">
         <v>5.4379999999999997</v>
       </c>
       <c r="AR125" s="20">
         <v>43.204090000000001</v>
       </c>
       <c r="AS125" s="20">
         <v>1706.2901999999999</v>
       </c>
       <c r="AT125" s="20">
         <v>2947.2663600000001</v>
       </c>
       <c r="AU125" s="20">
-        <v>0.35</v>
+        <v>1.0049999999999999</v>
       </c>
       <c r="AV125" s="20">
-        <v>3.0609999999999999</v>
+        <v>8.7119999999999997</v>
       </c>
       <c r="AW125" s="20">
-        <v>214.62710999999999</v>
+        <v>412.85798</v>
       </c>
       <c r="AX125" s="20">
-        <v>330.74723999999998</v>
+        <v>670.91557999999998</v>
       </c>
       <c r="AY125" s="20">
-        <v>1.25</v>
+        <v>1.752</v>
       </c>
       <c r="AZ125" s="20">
-        <v>10.09375</v>
+        <v>15.776149999999999</v>
       </c>
       <c r="BA125" s="20">
-        <v>334.03962999999999</v>
+        <v>777.62428999999997</v>
       </c>
       <c r="BB125" s="20">
-        <v>697.08672999999999</v>
+        <v>1549.0505499999999</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="2">
         <v>0</v>
       </c>
       <c r="D126" s="2">
         <v>0</v>
       </c>
       <c r="E126" s="2">
         <v>89.143219999999999</v>
       </c>
       <c r="F126" s="2">
         <v>233.31762000000001</v>
       </c>
       <c r="G126" s="3">
         <v>0</v>
       </c>
       <c r="H126" s="3">
@@ -22577,66 +22577,66 @@
       <c r="AO126" s="20">
         <v>31.14321</v>
       </c>
       <c r="AP126" s="20">
         <v>80.287859999999995</v>
       </c>
       <c r="AQ126" s="20">
         <v>0</v>
       </c>
       <c r="AR126" s="20">
         <v>0</v>
       </c>
       <c r="AS126" s="20">
         <v>25.244700000000002</v>
       </c>
       <c r="AT126" s="20">
         <v>81.967960000000005</v>
       </c>
       <c r="AU126" s="20">
         <v>0</v>
       </c>
       <c r="AV126" s="20">
         <v>0</v>
       </c>
       <c r="AW126" s="20">
-        <v>5.6035700000000004</v>
+        <v>9.4633500000000002</v>
       </c>
       <c r="AX126" s="20">
-        <v>13.60107</v>
+        <v>25.21245</v>
       </c>
       <c r="AY126" s="20">
         <v>0</v>
       </c>
       <c r="AZ126" s="20">
         <v>0</v>
       </c>
       <c r="BA126" s="20">
-        <v>3.7210800000000002</v>
+        <v>7.8879200000000003</v>
       </c>
       <c r="BB126" s="20">
-        <v>13.61693</v>
+        <v>27.142859999999999</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="10" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="2">
         <v>7.9900399999999996</v>
       </c>
       <c r="D127" s="2">
         <v>30.844090000000001</v>
       </c>
       <c r="E127" s="2">
         <v>812.67193999999995</v>
       </c>
       <c r="F127" s="2">
         <v>1832.55042</v>
       </c>
       <c r="G127" s="3">
         <v>8.0688399999999998</v>
       </c>
       <c r="H127" s="3">
@@ -22741,66 +22741,66 @@
       <c r="AO127" s="20">
         <v>1264.6191799999999</v>
       </c>
       <c r="AP127" s="20">
         <v>4403.6420799999996</v>
       </c>
       <c r="AQ127" s="20">
         <v>0</v>
       </c>
       <c r="AR127" s="20">
         <v>0</v>
       </c>
       <c r="AS127" s="20">
         <v>1507.4138600000001</v>
       </c>
       <c r="AT127" s="20">
         <v>8107.6291199999996</v>
       </c>
       <c r="AU127" s="20">
         <v>0</v>
       </c>
       <c r="AV127" s="20">
         <v>0</v>
       </c>
       <c r="AW127" s="20">
-        <v>126.45961</v>
+        <v>335.59534000000002</v>
       </c>
       <c r="AX127" s="20">
-        <v>577.58843000000002</v>
+        <v>1577.2385200000001</v>
       </c>
       <c r="AY127" s="20">
         <v>0</v>
       </c>
       <c r="AZ127" s="20">
         <v>0</v>
       </c>
       <c r="BA127" s="20">
-        <v>104.57051</v>
+        <v>369.37139000000002</v>
       </c>
       <c r="BB127" s="20">
-        <v>660.71333000000004</v>
+        <v>1998.0730000000001</v>
       </c>
     </row>
     <row r="128" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A128" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="2">
         <v>0</v>
       </c>
       <c r="D128" s="2">
         <v>0</v>
       </c>
       <c r="E128" s="2">
         <v>631.97560999999996</v>
       </c>
       <c r="F128" s="2">
         <v>1105.8300999999999</v>
       </c>
       <c r="G128" s="3">
         <v>0</v>
       </c>
       <c r="H128" s="3">
@@ -22899,72 +22899,72 @@
       <c r="AM128" s="20">
         <v>4.22</v>
       </c>
       <c r="AN128" s="20">
         <v>10.55</v>
       </c>
       <c r="AO128" s="20">
         <v>1210.9885999999999</v>
       </c>
       <c r="AP128" s="20">
         <v>2589.9628200000002</v>
       </c>
       <c r="AQ128" s="20">
         <v>2.66</v>
       </c>
       <c r="AR128" s="20">
         <v>6.4</v>
       </c>
       <c r="AS128" s="20">
         <v>1733.7935399999999</v>
       </c>
       <c r="AT128" s="20">
         <v>4067.2220600000001</v>
       </c>
       <c r="AU128" s="20">
-        <v>1.26</v>
+        <v>2.46</v>
       </c>
       <c r="AV128" s="20">
-        <v>2.9</v>
+        <v>5.9</v>
       </c>
       <c r="AW128" s="20">
-        <v>214.76405</v>
+        <v>490.82727999999997</v>
       </c>
       <c r="AX128" s="20">
-        <v>462.20469000000003</v>
+        <v>1069.3800900000001</v>
       </c>
       <c r="AY128" s="20">
         <v>4.0359999999999996</v>
       </c>
       <c r="AZ128" s="20">
         <v>7.8661199999999996</v>
       </c>
       <c r="BA128" s="20">
-        <v>255.12582</v>
+        <v>564.22883000000002</v>
       </c>
       <c r="BB128" s="20">
-        <v>551.95151999999996</v>
+        <v>1429.85061</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="2">
         <v>0</v>
       </c>
       <c r="D129" s="2">
         <v>0</v>
       </c>
       <c r="E129" s="2">
         <v>72.365589999999997</v>
       </c>
       <c r="F129" s="2">
         <v>44.747070000000001</v>
       </c>
       <c r="G129" s="3">
         <v>2.556</v>
       </c>
       <c r="H129" s="3">
@@ -23069,66 +23069,66 @@
       <c r="AO129" s="20">
         <v>181.77354</v>
       </c>
       <c r="AP129" s="20">
         <v>61.117530000000002</v>
       </c>
       <c r="AQ129" s="20">
         <v>0</v>
       </c>
       <c r="AR129" s="20">
         <v>0</v>
       </c>
       <c r="AS129" s="20">
         <v>61.068049999999999</v>
       </c>
       <c r="AT129" s="20">
         <v>28.138539999999999</v>
       </c>
       <c r="AU129" s="20">
         <v>0</v>
       </c>
       <c r="AV129" s="20">
         <v>0</v>
       </c>
       <c r="AW129" s="20">
-        <v>9.1844199999999994</v>
+        <v>27.303170000000001</v>
       </c>
       <c r="AX129" s="20">
-        <v>1.5767</v>
+        <v>6.7934900000000003</v>
       </c>
       <c r="AY129" s="20">
         <v>0</v>
       </c>
       <c r="AZ129" s="20">
         <v>0</v>
       </c>
       <c r="BA129" s="20">
-        <v>1.9155800000000001</v>
+        <v>8.5253399999999999</v>
       </c>
       <c r="BB129" s="20">
-        <v>2.1238199999999998</v>
+        <v>8.14255</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="2">
         <v>0</v>
       </c>
       <c r="D130" s="2">
         <v>0</v>
       </c>
       <c r="E130" s="2">
         <v>1554.68685</v>
       </c>
       <c r="F130" s="2">
         <v>648.90754000000004</v>
       </c>
       <c r="G130" s="3">
         <v>0.99399999999999999</v>
       </c>
       <c r="H130" s="3">
@@ -23233,66 +23233,66 @@
       <c r="AO130" s="20">
         <v>1874.14895</v>
       </c>
       <c r="AP130" s="20">
         <v>1087.7950699999999</v>
       </c>
       <c r="AQ130" s="20">
         <v>11.981</v>
       </c>
       <c r="AR130" s="20">
         <v>13.677</v>
       </c>
       <c r="AS130" s="20">
         <v>1392.0679299999999</v>
       </c>
       <c r="AT130" s="20">
         <v>869.05273999999997</v>
       </c>
       <c r="AU130" s="20">
         <v>0</v>
       </c>
       <c r="AV130" s="20">
         <v>0</v>
       </c>
       <c r="AW130" s="20">
-        <v>236.03198</v>
+        <v>531.25711000000001</v>
       </c>
       <c r="AX130" s="20">
-        <v>149.16283999999999</v>
+        <v>317.95343000000003</v>
       </c>
       <c r="AY130" s="20">
         <v>0</v>
       </c>
       <c r="AZ130" s="20">
         <v>0</v>
       </c>
       <c r="BA130" s="20">
-        <v>188.78181000000001</v>
+        <v>398.94916999999998</v>
       </c>
       <c r="BB130" s="20">
-        <v>136.99780999999999</v>
+        <v>254.93824000000001</v>
       </c>
     </row>
     <row r="131" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A131" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="2">
         <v>0</v>
       </c>
       <c r="D131" s="2">
         <v>0</v>
       </c>
       <c r="E131" s="2">
         <v>5898.0672999999997</v>
       </c>
       <c r="F131" s="2">
         <v>2653.12799</v>
       </c>
       <c r="G131" s="3">
         <v>97.86</v>
       </c>
       <c r="H131" s="3">
@@ -23391,72 +23391,72 @@
       <c r="AM131" s="20">
         <v>857.76701000000003</v>
       </c>
       <c r="AN131" s="20">
         <v>436.89783999999997</v>
       </c>
       <c r="AO131" s="20">
         <v>10612.599469999999</v>
       </c>
       <c r="AP131" s="20">
         <v>4893.47379</v>
       </c>
       <c r="AQ131" s="20">
         <v>799.79452000000003</v>
       </c>
       <c r="AR131" s="20">
         <v>779.76155000000006</v>
       </c>
       <c r="AS131" s="20">
         <v>12960.10399</v>
       </c>
       <c r="AT131" s="20">
         <v>7014.5518599999996</v>
       </c>
       <c r="AU131" s="20">
-        <v>0</v>
+        <v>58.895670000000003</v>
       </c>
       <c r="AV131" s="20">
-        <v>0</v>
+        <v>63.146430000000002</v>
       </c>
       <c r="AW131" s="20">
-        <v>1546.2945999999999</v>
+        <v>3277.1763999999998</v>
       </c>
       <c r="AX131" s="20">
-        <v>728.42993000000001</v>
+        <v>1711.6367</v>
       </c>
       <c r="AY131" s="20">
         <v>82.516000000000005</v>
       </c>
       <c r="AZ131" s="20">
         <v>66.936000000000007</v>
       </c>
       <c r="BA131" s="20">
-        <v>1720.6004</v>
+        <v>3561.2764000000002</v>
       </c>
       <c r="BB131" s="20">
-        <v>994.62581</v>
+        <v>2041.89472</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="2">
         <v>0</v>
       </c>
       <c r="D132" s="2">
         <v>0</v>
       </c>
       <c r="E132" s="2">
         <v>0</v>
       </c>
       <c r="F132" s="2">
         <v>0</v>
       </c>
       <c r="G132" s="3">
         <v>0</v>
       </c>
       <c r="H132" s="3">
@@ -23889,66 +23889,66 @@
       <c r="AO134" s="20">
         <v>70.152000000000001</v>
       </c>
       <c r="AP134" s="20">
         <v>21.30208</v>
       </c>
       <c r="AQ134" s="20">
         <v>0</v>
       </c>
       <c r="AR134" s="20">
         <v>0</v>
       </c>
       <c r="AS134" s="20">
         <v>66.534000000000006</v>
       </c>
       <c r="AT134" s="20">
         <v>28.970020000000002</v>
       </c>
       <c r="AU134" s="20">
         <v>0</v>
       </c>
       <c r="AV134" s="20">
         <v>0</v>
       </c>
       <c r="AW134" s="20">
-        <v>5.4</v>
+        <v>13.83</v>
       </c>
       <c r="AX134" s="20">
-        <v>2.4899100000000001</v>
+        <v>5.9919599999999997</v>
       </c>
       <c r="AY134" s="20">
         <v>0</v>
       </c>
       <c r="AZ134" s="20">
         <v>0</v>
       </c>
       <c r="BA134" s="20">
-        <v>2.4</v>
+        <v>11.4</v>
       </c>
       <c r="BB134" s="20">
-        <v>1.0833200000000001</v>
+        <v>5.3245800000000001</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="2">
         <v>0</v>
       </c>
       <c r="D135" s="2">
         <v>0</v>
       </c>
       <c r="E135" s="2">
         <v>8.1198800000000002</v>
       </c>
       <c r="F135" s="2">
         <v>4.6791</v>
       </c>
       <c r="G135" s="3">
         <v>0</v>
       </c>
       <c r="H135" s="3">
@@ -24053,66 +24053,66 @@
       <c r="AO135" s="20">
         <v>73.647109999999998</v>
       </c>
       <c r="AP135" s="20">
         <v>44.119050000000001</v>
       </c>
       <c r="AQ135" s="20">
         <v>0</v>
       </c>
       <c r="AR135" s="20">
         <v>0</v>
       </c>
       <c r="AS135" s="20">
         <v>105.85079</v>
       </c>
       <c r="AT135" s="20">
         <v>61.955039999999997</v>
       </c>
       <c r="AU135" s="20">
         <v>0</v>
       </c>
       <c r="AV135" s="20">
         <v>0</v>
       </c>
       <c r="AW135" s="20">
-        <v>6.3431499999999996</v>
+        <v>13.4617</v>
       </c>
       <c r="AX135" s="20">
-        <v>4.2273100000000001</v>
+        <v>10.405430000000001</v>
       </c>
       <c r="AY135" s="20">
         <v>0</v>
       </c>
       <c r="AZ135" s="20">
         <v>0</v>
       </c>
       <c r="BA135" s="20">
-        <v>8.9204299999999996</v>
+        <v>25.322990000000001</v>
       </c>
       <c r="BB135" s="20">
-        <v>6.78348</v>
+        <v>16.624770000000002</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="2">
         <v>0</v>
       </c>
       <c r="D136" s="2">
         <v>0</v>
       </c>
       <c r="E136" s="2">
         <v>0</v>
       </c>
       <c r="F136" s="2">
         <v>0</v>
       </c>
       <c r="G136" s="3">
         <v>0</v>
       </c>
       <c r="H136" s="3">
@@ -24381,66 +24381,66 @@
       <c r="AO137" s="20">
         <v>1889.2839200000001</v>
       </c>
       <c r="AP137" s="20">
         <v>102.89209</v>
       </c>
       <c r="AQ137" s="20">
         <v>0</v>
       </c>
       <c r="AR137" s="20">
         <v>0</v>
       </c>
       <c r="AS137" s="20">
         <v>2096.72982</v>
       </c>
       <c r="AT137" s="20">
         <v>130.89069000000001</v>
       </c>
       <c r="AU137" s="20">
         <v>0</v>
       </c>
       <c r="AV137" s="20">
         <v>0</v>
       </c>
       <c r="AW137" s="20">
-        <v>180.15134</v>
+        <v>220.44798</v>
       </c>
       <c r="AX137" s="20">
-        <v>9.9011499999999995</v>
+        <v>13.2422</v>
       </c>
       <c r="AY137" s="20">
         <v>0</v>
       </c>
       <c r="AZ137" s="20">
         <v>0</v>
       </c>
       <c r="BA137" s="20">
-        <v>636.23747000000003</v>
+        <v>1452.4374700000001</v>
       </c>
       <c r="BB137" s="20">
-        <v>39.408079999999998</v>
+        <v>150.00713999999999</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="10" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="2">
         <v>0</v>
       </c>
       <c r="D138" s="2">
         <v>0</v>
       </c>
       <c r="E138" s="2">
         <v>0</v>
       </c>
       <c r="F138" s="2">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>0</v>
       </c>
       <c r="H138" s="3">
@@ -24867,72 +24867,72 @@
       <c r="AM140" s="21">
         <v>189677.204</v>
       </c>
       <c r="AN140" s="21">
         <v>5534.09357</v>
       </c>
       <c r="AO140" s="21">
         <v>1093.5459599999999</v>
       </c>
       <c r="AP140" s="21">
         <v>186.85265999999999</v>
       </c>
       <c r="AQ140" s="21">
         <v>93408.27</v>
       </c>
       <c r="AR140" s="21">
         <v>3818.9814200000001</v>
       </c>
       <c r="AS140" s="21">
         <v>1986.08404</v>
       </c>
       <c r="AT140" s="21">
         <v>259.25477999999998</v>
       </c>
       <c r="AU140" s="21">
-        <v>8032.4</v>
+        <v>11051.4</v>
       </c>
       <c r="AV140" s="21">
-        <v>296.74900000000002</v>
+        <v>393.88117</v>
       </c>
       <c r="AW140" s="21">
-        <v>84.001599999999996</v>
+        <v>531.75621999999998</v>
       </c>
       <c r="AX140" s="21">
-        <v>15.15314</v>
+        <v>85.53998</v>
       </c>
       <c r="AY140" s="21">
-        <v>14535</v>
+        <v>18959</v>
       </c>
       <c r="AZ140" s="21">
-        <v>549.11199999999997</v>
+        <v>715.95399999999995</v>
       </c>
       <c r="BA140" s="21">
-        <v>138.96799999999999</v>
+        <v>208.72280000000001</v>
       </c>
       <c r="BB140" s="21">
-        <v>35.880000000000003</v>
+        <v>54.57394</v>
       </c>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="30" t="s">
         <v>275</v>
       </c>
       <c r="B142" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AY3:BB3"/>
     <mergeCell ref="AY4:AZ4"/>
     <mergeCell ref="BA4:BB4"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
@@ -24974,46 +24974,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2015-2025</vt:lpstr>
-      <vt:lpstr>'2015-2025'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2015-2026</vt:lpstr>
+      <vt:lpstr>'2015-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>