--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -1,74 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AT6" i="1" l="1"/>
+  <c r="AS6" i="1"/>
+  <c r="AR6" i="1"/>
+  <c r="AQ6" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="283">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -871,57 +881,54 @@
   </si>
   <si>
     <t>Export and import of the Republic of Kazakhstan for food products</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
-[...5 lines deleted...]
-    <t>January-April 2026*</t>
+    <t>January-June 2025*</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1969,51 +1976,51 @@
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
     <cellStyle name="Обычный 3" xfId="99"/>
     <cellStyle name="Обычный 3 2" xfId="100"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2266,54 +2273,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="AD6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AU6" sqref="AU6"/>
+      <selection pane="bottomRight" activeCell="AQ4" sqref="AQ4:AR4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
@@ -2466,64 +2473,64 @@
       <c r="Z3" s="27"/>
       <c r="AA3" s="29">
         <v>2021</v>
       </c>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="31">
         <v>2022</v>
       </c>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="25" t="s">
         <v>278</v>
       </c>
       <c r="AJ3" s="25"/>
       <c r="AK3" s="25"/>
       <c r="AL3" s="25"/>
       <c r="AM3" s="31">
         <v>2024</v>
       </c>
       <c r="AN3" s="26"/>
       <c r="AO3" s="26"/>
       <c r="AP3" s="26"/>
-      <c r="AQ3" s="31" t="s">
-        <v>281</v>
+      <c r="AQ3" s="31">
+        <v>2025</v>
       </c>
       <c r="AR3" s="26"/>
       <c r="AS3" s="26"/>
       <c r="AT3" s="26"/>
       <c r="AU3" s="31" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="AV3" s="26"/>
       <c r="AW3" s="26"/>
       <c r="AX3" s="26"/>
       <c r="AY3" s="31" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AZ3" s="26"/>
       <c r="BA3" s="26"/>
       <c r="BB3" s="26"/>
     </row>
     <row r="4" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A4" s="34"/>
       <c r="B4" s="29"/>
       <c r="C4" s="29" t="s">
         <v>272</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29" t="s">
         <v>273</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="29" t="s">
         <v>272</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="29" t="s">
         <v>273</v>
       </c>
       <c r="J4" s="29"/>
       <c r="K4" s="29" t="s">
@@ -2879,84 +2886,88 @@
       <c r="AI6" s="18">
         <v>229081.96844999999</v>
       </c>
       <c r="AJ6" s="18">
         <v>18450.111519999999</v>
       </c>
       <c r="AK6" s="18">
         <v>59682.674610000002</v>
       </c>
       <c r="AL6" s="18">
         <v>71698.845710000009</v>
       </c>
       <c r="AM6" s="22">
         <v>210639.60957</v>
       </c>
       <c r="AN6" s="22">
         <v>19281.89212</v>
       </c>
       <c r="AO6" s="22">
         <v>57954.318960000011</v>
       </c>
       <c r="AP6" s="22">
         <v>72440.58610999996</v>
       </c>
       <c r="AQ6" s="24">
-        <v>111863.94409</v>
+        <f>SUM(AQ7:AQ140)</f>
+        <v>112907.94409</v>
       </c>
       <c r="AR6" s="24">
-        <v>19315.541569999998</v>
+        <f t="shared" ref="AR6:AT6" si="0">SUM(AR7:AR140)</f>
+        <v>19653.824559999997</v>
       </c>
       <c r="AS6" s="24">
-        <v>58654.572980000004</v>
+        <f t="shared" si="0"/>
+        <v>59434.932740000011</v>
       </c>
       <c r="AT6" s="24">
-        <v>90444.747280000011</v>
+        <f t="shared" si="0"/>
+        <v>91266.26549999998</v>
       </c>
       <c r="AU6" s="24">
-        <v>17675.426869999999</v>
+        <v>23480.559779999996</v>
       </c>
       <c r="AV6" s="24">
-        <v>6228.2243899999985</v>
+        <v>9119.3936200000007</v>
       </c>
       <c r="AW6" s="24">
-        <v>16550.858600000003</v>
+        <v>25113.634889999994</v>
       </c>
       <c r="AX6" s="24">
-        <v>24699.461930000001</v>
+        <v>37814.178539999994</v>
       </c>
       <c r="AY6" s="24">
-        <v>25926.79104</v>
+        <v>40542.975709999999</v>
       </c>
       <c r="AZ6" s="24">
-        <v>6609.1892199999984</v>
+        <v>10022.271790000001</v>
       </c>
       <c r="BA6" s="24">
-        <v>17168.964080000002</v>
+        <v>26239.47129999999</v>
       </c>
       <c r="BB6" s="24">
-        <v>26173.558519999999</v>
+        <v>41266.870510000015</v>
       </c>
     </row>
     <row r="7" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>83.387900000000002</v>
       </c>
       <c r="H7" s="3">
@@ -3049,54 +3060,54 @@
       <c r="AK7" s="5">
         <v>0</v>
       </c>
       <c r="AL7" s="5">
         <v>0</v>
       </c>
       <c r="AM7" s="20">
         <v>0</v>
       </c>
       <c r="AN7" s="20">
         <v>0</v>
       </c>
       <c r="AO7" s="20">
         <v>5.5503999999999998</v>
       </c>
       <c r="AP7" s="20">
         <v>8.88584</v>
       </c>
       <c r="AQ7" s="20">
         <v>0</v>
       </c>
       <c r="AR7" s="20">
         <v>0</v>
       </c>
       <c r="AS7" s="20">
-        <v>0</v>
+        <v>2.0030000000000001</v>
       </c>
       <c r="AT7" s="20">
-        <v>0</v>
+        <v>3.911</v>
       </c>
       <c r="AU7" s="20">
         <v>0</v>
       </c>
       <c r="AV7" s="20">
         <v>0</v>
       </c>
       <c r="AW7" s="20">
         <v>0</v>
       </c>
       <c r="AX7" s="20">
         <v>0</v>
       </c>
       <c r="AY7" s="20">
         <v>0</v>
       </c>
       <c r="AZ7" s="20">
         <v>0</v>
       </c>
       <c r="BA7" s="20">
         <v>0</v>
       </c>
       <c r="BB7" s="20">
         <v>0</v>
       </c>
@@ -3225,66 +3236,66 @@
       <c r="AO8" s="20">
         <v>347.05522000000002</v>
       </c>
       <c r="AP8" s="20">
         <v>1312.6895300000001</v>
       </c>
       <c r="AQ8" s="20">
         <v>0</v>
       </c>
       <c r="AR8" s="20">
         <v>0</v>
       </c>
       <c r="AS8" s="20">
         <v>939.81583000000001</v>
       </c>
       <c r="AT8" s="20">
         <v>4449.6695300000001</v>
       </c>
       <c r="AU8" s="20">
         <v>0</v>
       </c>
       <c r="AV8" s="20">
         <v>0</v>
       </c>
       <c r="AW8" s="20">
-        <v>147.02207999999999</v>
+        <v>252.01808</v>
       </c>
       <c r="AX8" s="20">
-        <v>640.36329999999998</v>
+        <v>1087.3587199999999</v>
       </c>
       <c r="AY8" s="20">
         <v>0</v>
       </c>
       <c r="AZ8" s="20">
         <v>0</v>
       </c>
       <c r="BA8" s="20">
-        <v>105</v>
+        <v>146</v>
       </c>
       <c r="BB8" s="20">
-        <v>578.1</v>
+        <v>754.4</v>
       </c>
     </row>
     <row r="9" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="2">
         <v>0</v>
       </c>
       <c r="D9" s="2">
         <v>0</v>
       </c>
       <c r="E9" s="2">
         <v>9.3624200000000002</v>
       </c>
       <c r="F9" s="2">
         <v>24.247319999999998</v>
       </c>
       <c r="G9" s="3">
         <v>0</v>
       </c>
       <c r="H9" s="3">
@@ -3389,66 +3400,66 @@
       <c r="AO9" s="20">
         <v>456.58121</v>
       </c>
       <c r="AP9" s="20">
         <v>990.07336999999995</v>
       </c>
       <c r="AQ9" s="20">
         <v>0</v>
       </c>
       <c r="AR9" s="20">
         <v>0</v>
       </c>
       <c r="AS9" s="20">
         <v>672.71713</v>
       </c>
       <c r="AT9" s="20">
         <v>1641.0475100000001</v>
       </c>
       <c r="AU9" s="20">
         <v>0</v>
       </c>
       <c r="AV9" s="20">
         <v>0</v>
       </c>
       <c r="AW9" s="20">
-        <v>136.54831999999999</v>
+        <v>191.26935</v>
       </c>
       <c r="AX9" s="20">
-        <v>303.69542000000001</v>
+        <v>435.45816000000002</v>
       </c>
       <c r="AY9" s="20">
         <v>0</v>
       </c>
       <c r="AZ9" s="20">
         <v>0</v>
       </c>
       <c r="BA9" s="20">
-        <v>110.24988</v>
+        <v>131.99817999999999</v>
       </c>
       <c r="BB9" s="20">
-        <v>233.96898999999999</v>
+        <v>282.75765999999999</v>
       </c>
     </row>
     <row r="10" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="2">
         <v>0</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>0</v>
       </c>
       <c r="F10" s="2">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>213.87819999999999</v>
       </c>
       <c r="H10" s="3">
@@ -3705,66 +3716,66 @@
       <c r="AK11" s="5">
         <v>60.145000000000003</v>
       </c>
       <c r="AL11" s="5">
         <v>31.940619999999999</v>
       </c>
       <c r="AM11" s="20">
         <v>0</v>
       </c>
       <c r="AN11" s="20">
         <v>0</v>
       </c>
       <c r="AO11" s="20">
         <v>31.289000000000001</v>
       </c>
       <c r="AP11" s="20">
         <v>46.063020000000002</v>
       </c>
       <c r="AQ11" s="20">
         <v>0</v>
       </c>
       <c r="AR11" s="20">
         <v>0</v>
       </c>
       <c r="AS11" s="20">
-        <v>33.472999999999999</v>
+        <v>38.761000000000003</v>
       </c>
       <c r="AT11" s="20">
-        <v>79.091089999999994</v>
+        <v>88.787090000000006</v>
       </c>
       <c r="AU11" s="20">
         <v>0</v>
       </c>
       <c r="AV11" s="20">
         <v>0</v>
       </c>
       <c r="AW11" s="20">
-        <v>5.8659999999999997</v>
+        <v>7.6959999999999997</v>
       </c>
       <c r="AX11" s="20">
-        <v>8.5120000000000005</v>
+        <v>14.05209</v>
       </c>
       <c r="AY11" s="20">
         <v>0</v>
       </c>
       <c r="AZ11" s="20">
         <v>0</v>
       </c>
       <c r="BA11" s="20">
         <v>5.9740000000000002</v>
       </c>
       <c r="BB11" s="20">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="2">
         <v>12</v>
       </c>
       <c r="D12" s="2">
@@ -3881,66 +3892,66 @@
       <c r="AO12" s="20">
         <v>59.496499999999997</v>
       </c>
       <c r="AP12" s="20">
         <v>48.172939999999997</v>
       </c>
       <c r="AQ12" s="20">
         <v>0</v>
       </c>
       <c r="AR12" s="20">
         <v>0</v>
       </c>
       <c r="AS12" s="20">
         <v>79.065010000000001</v>
       </c>
       <c r="AT12" s="20">
         <v>99.701359999999994</v>
       </c>
       <c r="AU12" s="20">
         <v>0</v>
       </c>
       <c r="AV12" s="20">
         <v>0</v>
       </c>
       <c r="AW12" s="20">
-        <v>59.639130000000002</v>
+        <v>79.065010000000001</v>
       </c>
       <c r="AX12" s="20">
-        <v>80.97927</v>
+        <v>99.701359999999994</v>
       </c>
       <c r="AY12" s="20">
         <v>0</v>
       </c>
       <c r="AZ12" s="20">
         <v>0</v>
       </c>
       <c r="BA12" s="20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB12" s="20">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="2">
         <v>75.25</v>
       </c>
       <c r="D13" s="2">
         <v>51.801000000000002</v>
       </c>
       <c r="E13" s="2">
         <v>140.84406999999999</v>
       </c>
       <c r="F13" s="2">
         <v>198.8861</v>
       </c>
       <c r="G13" s="3">
         <v>19</v>
       </c>
       <c r="H13" s="3">
@@ -4033,78 +4044,78 @@
       <c r="AK13" s="5">
         <v>629.26637000000005</v>
       </c>
       <c r="AL13" s="5">
         <v>1104.27253</v>
       </c>
       <c r="AM13" s="20">
         <v>559.9742</v>
       </c>
       <c r="AN13" s="20">
         <v>1436.2789499999999</v>
       </c>
       <c r="AO13" s="20">
         <v>944.48967000000005</v>
       </c>
       <c r="AP13" s="20">
         <v>1170.97183</v>
       </c>
       <c r="AQ13" s="20">
         <v>273.03798</v>
       </c>
       <c r="AR13" s="20">
         <v>439.56090999999998</v>
       </c>
       <c r="AS13" s="20">
-        <v>1175.1884500000001</v>
+        <v>1323.4156700000001</v>
       </c>
       <c r="AT13" s="20">
-        <v>1202.2452699999999</v>
+        <v>1504.3712700000001</v>
       </c>
       <c r="AU13" s="20">
-        <v>229.75997000000001</v>
+        <v>325.49313000000001</v>
       </c>
       <c r="AV13" s="20">
-        <v>374.14163000000002</v>
+        <v>500.11360999999999</v>
       </c>
       <c r="AW13" s="20">
-        <v>339.48430999999999</v>
+        <v>515.28832999999997</v>
       </c>
       <c r="AX13" s="20">
-        <v>381.49795999999998</v>
+        <v>472.75432999999998</v>
       </c>
       <c r="AY13" s="20">
-        <v>48.9024</v>
+        <v>134.91721999999999</v>
       </c>
       <c r="AZ13" s="20">
-        <v>138.28979000000001</v>
+        <v>499.35811999999999</v>
       </c>
       <c r="BA13" s="20">
-        <v>200.02432999999999</v>
+        <v>335.47438</v>
       </c>
       <c r="BB13" s="20">
-        <v>236.35563999999999</v>
+        <v>394.06479000000002</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
         <v>0</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="3">
@@ -4373,54 +4384,54 @@
       <c r="AO15" s="20">
         <v>8.9435300000000009</v>
       </c>
       <c r="AP15" s="20">
         <v>18.009460000000001</v>
       </c>
       <c r="AQ15" s="20">
         <v>0</v>
       </c>
       <c r="AR15" s="20">
         <v>0</v>
       </c>
       <c r="AS15" s="20">
         <v>4.9954000000000001</v>
       </c>
       <c r="AT15" s="20">
         <v>25.862469999999998</v>
       </c>
       <c r="AU15" s="20">
         <v>0</v>
       </c>
       <c r="AV15" s="20">
         <v>0</v>
       </c>
       <c r="AW15" s="20">
-        <v>1.1865000000000001</v>
+        <v>2.0285000000000002</v>
       </c>
       <c r="AX15" s="20">
-        <v>6.0617400000000004</v>
+        <v>10.44774</v>
       </c>
       <c r="AY15" s="20">
         <v>0</v>
       </c>
       <c r="AZ15" s="20">
         <v>0</v>
       </c>
       <c r="BA15" s="20">
         <v>1.74142</v>
       </c>
       <c r="BB15" s="20">
         <v>9.9379299999999997</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="2">
         <v>0</v>
       </c>
       <c r="D16" s="2">
@@ -5017,78 +5028,78 @@
       <c r="AK19" s="5">
         <v>1952.02763</v>
       </c>
       <c r="AL19" s="5">
         <v>2796.9560299999998</v>
       </c>
       <c r="AM19" s="20">
         <v>1.5036</v>
       </c>
       <c r="AN19" s="20">
         <v>17.102</v>
       </c>
       <c r="AO19" s="20">
         <v>2079.4427799999999</v>
       </c>
       <c r="AP19" s="20">
         <v>3219.5782399999998</v>
       </c>
       <c r="AQ19" s="20">
         <v>0</v>
       </c>
       <c r="AR19" s="20">
         <v>0</v>
       </c>
       <c r="AS19" s="20">
-        <v>2121.0952400000001</v>
+        <v>2155.6652399999998</v>
       </c>
       <c r="AT19" s="20">
-        <v>4648.6283400000002</v>
+        <v>4716.7553399999997</v>
       </c>
       <c r="AU19" s="20">
         <v>0</v>
       </c>
       <c r="AV19" s="20">
         <v>0</v>
       </c>
       <c r="AW19" s="20">
-        <v>775.23158000000001</v>
+        <v>980.09065999999996</v>
       </c>
       <c r="AX19" s="20">
-        <v>1512.6778400000001</v>
+        <v>1951.66731</v>
       </c>
       <c r="AY19" s="20">
         <v>0</v>
       </c>
       <c r="AZ19" s="20">
         <v>0</v>
       </c>
       <c r="BA19" s="20">
-        <v>515.97459000000003</v>
+        <v>615.66439000000003</v>
       </c>
       <c r="BB19" s="20">
-        <v>1119.3920000000001</v>
+        <v>1371.04775</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>18.037769999999998</v>
       </c>
       <c r="F20" s="2">
         <v>43.43685</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
@@ -5193,66 +5204,66 @@
       <c r="AO20" s="20">
         <v>221.42599999999999</v>
       </c>
       <c r="AP20" s="20">
         <v>508.95503000000002</v>
       </c>
       <c r="AQ20" s="20">
         <v>0</v>
       </c>
       <c r="AR20" s="20">
         <v>0</v>
       </c>
       <c r="AS20" s="20">
         <v>283.34244000000001</v>
       </c>
       <c r="AT20" s="20">
         <v>735.00266999999997</v>
       </c>
       <c r="AU20" s="20">
         <v>0</v>
       </c>
       <c r="AV20" s="20">
         <v>0</v>
       </c>
       <c r="AW20" s="20">
-        <v>152.86923999999999</v>
+        <v>205.56626</v>
       </c>
       <c r="AX20" s="20">
-        <v>329.68659000000002</v>
+        <v>477.31409000000002</v>
       </c>
       <c r="AY20" s="20">
         <v>0</v>
       </c>
       <c r="AZ20" s="20">
         <v>0</v>
       </c>
       <c r="BA20" s="20">
-        <v>84.995570000000001</v>
+        <v>97.368160000000003</v>
       </c>
       <c r="BB20" s="20">
-        <v>221.8271</v>
+        <v>268.90199000000001</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>22.93235</v>
       </c>
       <c r="F21" s="2">
         <v>217.98025000000001</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
@@ -5345,78 +5356,78 @@
       <c r="AK21" s="5">
         <v>13.203440000000001</v>
       </c>
       <c r="AL21" s="5">
         <v>223.71975</v>
       </c>
       <c r="AM21" s="20">
         <v>0</v>
       </c>
       <c r="AN21" s="20">
         <v>0</v>
       </c>
       <c r="AO21" s="20">
         <v>15.88959</v>
       </c>
       <c r="AP21" s="20">
         <v>226.68710999999999</v>
       </c>
       <c r="AQ21" s="20">
         <v>0</v>
       </c>
       <c r="AR21" s="20">
         <v>0</v>
       </c>
       <c r="AS21" s="20">
-        <v>23.137160000000002</v>
+        <v>34.133159999999997</v>
       </c>
       <c r="AT21" s="20">
-        <v>230.73894999999999</v>
+        <v>255.27795</v>
       </c>
       <c r="AU21" s="20">
         <v>0</v>
       </c>
       <c r="AV21" s="20">
         <v>0</v>
       </c>
       <c r="AW21" s="20">
-        <v>10.028879999999999</v>
+        <v>14.050879999999999</v>
       </c>
       <c r="AX21" s="20">
-        <v>99.192070000000001</v>
+        <v>157.29014000000001</v>
       </c>
       <c r="AY21" s="20">
         <v>0</v>
       </c>
       <c r="AZ21" s="20">
         <v>0</v>
       </c>
       <c r="BA21" s="20">
-        <v>5.4749999999999996</v>
+        <v>6.2897999999999996</v>
       </c>
       <c r="BB21" s="20">
-        <v>38.429859999999998</v>
+        <v>48.475839999999998</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>161.50800000000001</v>
       </c>
       <c r="F22" s="2">
         <v>405.46005000000002</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
@@ -5533,54 +5544,54 @@
       <c r="AS22" s="20">
         <v>18.1022</v>
       </c>
       <c r="AT22" s="20">
         <v>113.70346000000001</v>
       </c>
       <c r="AU22" s="20">
         <v>0</v>
       </c>
       <c r="AV22" s="20">
         <v>0</v>
       </c>
       <c r="AW22" s="20">
         <v>9.3330000000000002</v>
       </c>
       <c r="AX22" s="20">
         <v>52.06561</v>
       </c>
       <c r="AY22" s="20">
         <v>0</v>
       </c>
       <c r="AZ22" s="20">
         <v>0</v>
       </c>
       <c r="BA22" s="20">
-        <v>0.17499999999999999</v>
+        <v>0.27500000000000002</v>
       </c>
       <c r="BB22" s="20">
-        <v>1.92733</v>
+        <v>3.27833</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="2">
         <v>0</v>
       </c>
       <c r="D23" s="2">
         <v>0</v>
       </c>
       <c r="E23" s="2">
         <v>32.394799999999996</v>
       </c>
       <c r="F23" s="2">
         <v>96.996759999999995</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
@@ -5685,66 +5696,66 @@
       <c r="AO23" s="20">
         <v>23.577490000000001</v>
       </c>
       <c r="AP23" s="20">
         <v>70.740380000000002</v>
       </c>
       <c r="AQ23" s="20">
         <v>0</v>
       </c>
       <c r="AR23" s="20">
         <v>0</v>
       </c>
       <c r="AS23" s="20">
         <v>36.249850000000002</v>
       </c>
       <c r="AT23" s="20">
         <v>177.69394</v>
       </c>
       <c r="AU23" s="20">
         <v>0</v>
       </c>
       <c r="AV23" s="20">
         <v>0</v>
       </c>
       <c r="AW23" s="20">
-        <v>12.75019</v>
+        <v>14.59099</v>
       </c>
       <c r="AX23" s="20">
-        <v>44.509740000000001</v>
+        <v>66.360550000000003</v>
       </c>
       <c r="AY23" s="20">
         <v>0</v>
       </c>
       <c r="AZ23" s="20">
         <v>0</v>
       </c>
       <c r="BA23" s="20">
-        <v>1.8559600000000001</v>
+        <v>4.4550799999999997</v>
       </c>
       <c r="BB23" s="20">
-        <v>17.41262</v>
+        <v>33.41563</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="2">
         <v>0</v>
       </c>
       <c r="D24" s="2">
         <v>0</v>
       </c>
       <c r="E24" s="2">
         <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
@@ -6013,66 +6024,66 @@
       <c r="AO25" s="20">
         <v>522.02817000000005</v>
       </c>
       <c r="AP25" s="20">
         <v>800.78855999999996</v>
       </c>
       <c r="AQ25" s="20">
         <v>0</v>
       </c>
       <c r="AR25" s="20">
         <v>0</v>
       </c>
       <c r="AS25" s="20">
         <v>575.93226000000004</v>
       </c>
       <c r="AT25" s="20">
         <v>965.67048</v>
       </c>
       <c r="AU25" s="20">
         <v>0</v>
       </c>
       <c r="AV25" s="20">
         <v>0</v>
       </c>
       <c r="AW25" s="20">
-        <v>179.2792</v>
+        <v>244.33727999999999</v>
       </c>
       <c r="AX25" s="20">
-        <v>312.50558999999998</v>
+        <v>403.45872000000003</v>
       </c>
       <c r="AY25" s="20">
         <v>0</v>
       </c>
       <c r="AZ25" s="20">
         <v>0</v>
       </c>
       <c r="BA25" s="20">
-        <v>220.09028000000001</v>
+        <v>329.81945000000002</v>
       </c>
       <c r="BB25" s="20">
-        <v>315.70715999999999</v>
+        <v>493.51799</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="2">
         <v>0</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>2158.9948300000001</v>
       </c>
       <c r="F26" s="2">
         <v>3431.7972599999998</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
@@ -6177,66 +6188,66 @@
       <c r="AO26" s="20">
         <v>4553.7000799999996</v>
       </c>
       <c r="AP26" s="20">
         <v>8031.0226400000001</v>
       </c>
       <c r="AQ26" s="20">
         <v>0</v>
       </c>
       <c r="AR26" s="20">
         <v>0</v>
       </c>
       <c r="AS26" s="20">
         <v>5820.5477499999997</v>
       </c>
       <c r="AT26" s="20">
         <v>12649.47136</v>
       </c>
       <c r="AU26" s="20">
         <v>0</v>
       </c>
       <c r="AV26" s="20">
         <v>0</v>
       </c>
       <c r="AW26" s="20">
-        <v>1479.4231600000001</v>
+        <v>2343.4619600000001</v>
       </c>
       <c r="AX26" s="20">
-        <v>3020.8506600000001</v>
+        <v>4922.59051</v>
       </c>
       <c r="AY26" s="20">
         <v>0</v>
       </c>
       <c r="AZ26" s="20">
         <v>0</v>
       </c>
       <c r="BA26" s="20">
-        <v>1908.6258399999999</v>
+        <v>3202.8331199999998</v>
       </c>
       <c r="BB26" s="20">
-        <v>4571.8051800000003</v>
+        <v>7884.2028300000002</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F27" s="2">
         <v>7.3719999999999994E-2</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
@@ -6341,54 +6352,54 @@
       <c r="AO27" s="20">
         <v>40.778230000000001</v>
       </c>
       <c r="AP27" s="20">
         <v>72.375720000000001</v>
       </c>
       <c r="AQ27" s="20">
         <v>0</v>
       </c>
       <c r="AR27" s="20">
         <v>0</v>
       </c>
       <c r="AS27" s="20">
         <v>84.608609999999999</v>
       </c>
       <c r="AT27" s="20">
         <v>140.59852000000001</v>
       </c>
       <c r="AU27" s="20">
         <v>0</v>
       </c>
       <c r="AV27" s="20">
         <v>0</v>
       </c>
       <c r="AW27" s="20">
-        <v>12.88805</v>
+        <v>19.966370000000001</v>
       </c>
       <c r="AX27" s="20">
-        <v>26.503260000000001</v>
+        <v>39.825499999999998</v>
       </c>
       <c r="AY27" s="20">
         <v>0</v>
       </c>
       <c r="AZ27" s="20">
         <v>0</v>
       </c>
       <c r="BA27" s="20">
         <v>13.78999</v>
       </c>
       <c r="BB27" s="20">
         <v>30.242180000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
@@ -6505,66 +6516,66 @@
       <c r="AO28" s="20">
         <v>947.70249999999999</v>
       </c>
       <c r="AP28" s="20">
         <v>819.92642000000001</v>
       </c>
       <c r="AQ28" s="20">
         <v>0</v>
       </c>
       <c r="AR28" s="20">
         <v>0</v>
       </c>
       <c r="AS28" s="20">
         <v>1326.39958</v>
       </c>
       <c r="AT28" s="20">
         <v>1195.7345299999999</v>
       </c>
       <c r="AU28" s="20">
         <v>0</v>
       </c>
       <c r="AV28" s="20">
         <v>0</v>
       </c>
       <c r="AW28" s="20">
-        <v>265.40985999999998</v>
+        <v>330.65235999999999</v>
       </c>
       <c r="AX28" s="20">
-        <v>308.44479000000001</v>
+        <v>377.05702000000002</v>
       </c>
       <c r="AY28" s="20">
         <v>0</v>
       </c>
       <c r="AZ28" s="20">
         <v>0</v>
       </c>
       <c r="BA28" s="20">
-        <v>273.1216</v>
+        <v>281.04865999999998</v>
       </c>
       <c r="BB28" s="20">
-        <v>292.81862000000001</v>
+        <v>323.21114</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>99.978560000000002</v>
       </c>
       <c r="F29" s="2">
         <v>224.29483999999999</v>
       </c>
       <c r="G29" s="3">
         <v>20</v>
       </c>
       <c r="H29" s="3">
@@ -6663,72 +6674,72 @@
       <c r="AM29" s="20">
         <v>370</v>
       </c>
       <c r="AN29" s="20">
         <v>2522.98</v>
       </c>
       <c r="AO29" s="20">
         <v>22.928260000000002</v>
       </c>
       <c r="AP29" s="20">
         <v>167.25498999999999</v>
       </c>
       <c r="AQ29" s="20">
         <v>170.00200000000001</v>
       </c>
       <c r="AR29" s="20">
         <v>1033.626</v>
       </c>
       <c r="AS29" s="20">
         <v>33.329090000000001</v>
       </c>
       <c r="AT29" s="20">
         <v>278.49054999999998</v>
       </c>
       <c r="AU29" s="20">
-        <v>90.001999999999995</v>
+        <v>170.00200000000001</v>
       </c>
       <c r="AV29" s="20">
-        <v>535.27499999999998</v>
+        <v>1033.626</v>
       </c>
       <c r="AW29" s="20">
-        <v>9.8262900000000002</v>
+        <v>10.90629</v>
       </c>
       <c r="AX29" s="20">
-        <v>85.420150000000007</v>
+        <v>93.940150000000003</v>
       </c>
       <c r="AY29" s="20">
         <v>20</v>
       </c>
       <c r="AZ29" s="20">
         <v>90.656999999999996</v>
       </c>
       <c r="BA29" s="20">
-        <v>36.499400000000001</v>
+        <v>43.976399999999998</v>
       </c>
       <c r="BB29" s="20">
-        <v>207.17989</v>
+        <v>247.32279</v>
       </c>
     </row>
     <row r="30" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>131.37020000000001</v>
       </c>
       <c r="F30" s="2">
         <v>191.94918999999999</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
@@ -6833,66 +6844,66 @@
       <c r="AO30" s="20">
         <v>188.28462999999999</v>
       </c>
       <c r="AP30" s="20">
         <v>775.40341000000001</v>
       </c>
       <c r="AQ30" s="20">
         <v>0</v>
       </c>
       <c r="AR30" s="20">
         <v>0</v>
       </c>
       <c r="AS30" s="20">
         <v>262.30094000000003</v>
       </c>
       <c r="AT30" s="20">
         <v>1343.0100199999999</v>
       </c>
       <c r="AU30" s="20">
         <v>0</v>
       </c>
       <c r="AV30" s="20">
         <v>0</v>
       </c>
       <c r="AW30" s="20">
-        <v>64.654120000000006</v>
+        <v>96.895700000000005</v>
       </c>
       <c r="AX30" s="20">
-        <v>326.36865</v>
+        <v>504.92183999999997</v>
       </c>
       <c r="AY30" s="20">
         <v>0</v>
       </c>
       <c r="AZ30" s="20">
         <v>0</v>
       </c>
       <c r="BA30" s="20">
-        <v>68.380020000000002</v>
+        <v>73.009330000000006</v>
       </c>
       <c r="BB30" s="20">
-        <v>386.71643999999998</v>
+        <v>430.82549999999998</v>
       </c>
     </row>
     <row r="31" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="2">
         <v>0</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="2">
         <v>4.5190000000000001</v>
       </c>
       <c r="F31" s="2">
         <v>20.329999999999998</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
@@ -6985,54 +6996,54 @@
       <c r="AK31" s="5">
         <v>1005.658</v>
       </c>
       <c r="AL31" s="5">
         <v>930.75534000000005</v>
       </c>
       <c r="AM31" s="20">
         <v>0</v>
       </c>
       <c r="AN31" s="20">
         <v>0</v>
       </c>
       <c r="AO31" s="20">
         <v>246.4</v>
       </c>
       <c r="AP31" s="20">
         <v>304.79599999999999</v>
       </c>
       <c r="AQ31" s="20">
         <v>0</v>
       </c>
       <c r="AR31" s="20">
         <v>0</v>
       </c>
       <c r="AS31" s="20">
-        <v>344.82799999999997</v>
+        <v>508.428</v>
       </c>
       <c r="AT31" s="20">
-        <v>348.90199999999999</v>
+        <v>549.471</v>
       </c>
       <c r="AU31" s="20">
         <v>0</v>
       </c>
       <c r="AV31" s="20">
         <v>0</v>
       </c>
       <c r="AW31" s="20">
         <v>146</v>
       </c>
       <c r="AX31" s="20">
         <v>131.941</v>
       </c>
       <c r="AY31" s="20">
         <v>0</v>
       </c>
       <c r="AZ31" s="20">
         <v>0</v>
       </c>
       <c r="BA31" s="20">
         <v>0</v>
       </c>
       <c r="BB31" s="20">
         <v>0</v>
       </c>
@@ -7161,66 +7172,66 @@
       <c r="AO32" s="20">
         <v>19.645</v>
       </c>
       <c r="AP32" s="20">
         <v>124.53626</v>
       </c>
       <c r="AQ32" s="20">
         <v>0</v>
       </c>
       <c r="AR32" s="20">
         <v>0</v>
       </c>
       <c r="AS32" s="20">
         <v>20.574999999999999</v>
       </c>
       <c r="AT32" s="20">
         <v>110.17686999999999</v>
       </c>
       <c r="AU32" s="20">
         <v>0</v>
       </c>
       <c r="AV32" s="20">
         <v>0</v>
       </c>
       <c r="AW32" s="20">
-        <v>2</v>
+        <v>10.925000000000001</v>
       </c>
       <c r="AX32" s="20">
-        <v>1.913</v>
+        <v>89.421610000000001</v>
       </c>
       <c r="AY32" s="20">
         <v>0</v>
       </c>
       <c r="AZ32" s="20">
         <v>0</v>
       </c>
       <c r="BA32" s="20">
-        <v>6.4</v>
+        <v>12.4</v>
       </c>
       <c r="BB32" s="20">
-        <v>13.14283</v>
+        <v>19.83427</v>
       </c>
     </row>
     <row r="33" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="2">
         <v>0</v>
       </c>
       <c r="D33" s="2">
         <v>0</v>
       </c>
       <c r="E33" s="2">
         <v>84.778239999999997</v>
       </c>
       <c r="F33" s="2">
         <v>86.945710000000005</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
@@ -7319,54 +7330,54 @@
       <c r="AM33" s="20">
         <v>19.559999999999999</v>
       </c>
       <c r="AN33" s="20">
         <v>21.588730000000002</v>
       </c>
       <c r="AO33" s="20">
         <v>3.0901000000000001</v>
       </c>
       <c r="AP33" s="20">
         <v>4.4471400000000001</v>
       </c>
       <c r="AQ33" s="20">
         <v>18</v>
       </c>
       <c r="AR33" s="20">
         <v>15.953849999999999</v>
       </c>
       <c r="AS33" s="20">
         <v>1.1325000000000001</v>
       </c>
       <c r="AT33" s="20">
         <v>1.254</v>
       </c>
       <c r="AU33" s="20">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AV33" s="20">
-        <v>0.94910000000000005</v>
+        <v>8.7674299999999992</v>
       </c>
       <c r="AW33" s="20">
         <v>0.61250000000000004</v>
       </c>
       <c r="AX33" s="20">
         <v>0.84099999999999997</v>
       </c>
       <c r="AY33" s="20">
         <v>0</v>
       </c>
       <c r="AZ33" s="20">
         <v>0</v>
       </c>
       <c r="BA33" s="20">
         <v>0.15</v>
       </c>
       <c r="BB33" s="20">
         <v>0.11681999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
@@ -7635,84 +7646,84 @@
       <c r="AI35" s="5">
         <v>183.03946999999999</v>
       </c>
       <c r="AJ35" s="5">
         <v>81.471999999999994</v>
       </c>
       <c r="AK35" s="5">
         <v>1724.4</v>
       </c>
       <c r="AL35" s="5">
         <v>441.26423999999997</v>
       </c>
       <c r="AM35" s="20">
         <v>1885.61097</v>
       </c>
       <c r="AN35" s="20">
         <v>758.87832000000003</v>
       </c>
       <c r="AO35" s="20">
         <v>1308.78</v>
       </c>
       <c r="AP35" s="20">
         <v>446.75846000000001</v>
       </c>
       <c r="AQ35" s="20">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="AR35" s="20">
-        <v>0</v>
+        <v>336.79698999999999</v>
       </c>
       <c r="AS35" s="20">
         <v>1688.7</v>
       </c>
       <c r="AT35" s="20">
         <v>1115.75416</v>
       </c>
       <c r="AU35" s="20">
         <v>0</v>
       </c>
       <c r="AV35" s="20">
         <v>0</v>
       </c>
       <c r="AW35" s="20">
-        <v>801.2</v>
+        <v>1183.7</v>
       </c>
       <c r="AX35" s="20">
-        <v>536.94705999999996</v>
+        <v>737.57947000000001</v>
       </c>
       <c r="AY35" s="20">
         <v>0</v>
       </c>
       <c r="AZ35" s="20">
         <v>0</v>
       </c>
       <c r="BA35" s="20">
-        <v>164</v>
+        <v>810</v>
       </c>
       <c r="BB35" s="20">
-        <v>148.40618000000001</v>
+        <v>583.44475</v>
       </c>
     </row>
     <row r="36" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" s="2">
         <v>0</v>
       </c>
       <c r="E36" s="2">
         <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
@@ -7811,66 +7822,66 @@
       <c r="AM36" s="20">
         <v>410</v>
       </c>
       <c r="AN36" s="20">
         <v>498.88544000000002</v>
       </c>
       <c r="AO36" s="20">
         <v>0</v>
       </c>
       <c r="AP36" s="20">
         <v>0</v>
       </c>
       <c r="AQ36" s="20">
         <v>864</v>
       </c>
       <c r="AR36" s="20">
         <v>1388.8792100000001</v>
       </c>
       <c r="AS36" s="20">
         <v>0</v>
       </c>
       <c r="AT36" s="20">
         <v>0</v>
       </c>
       <c r="AU36" s="20">
-        <v>326</v>
+        <v>584</v>
       </c>
       <c r="AV36" s="20">
-        <v>635.79696999999999</v>
+        <v>966.36665000000005</v>
       </c>
       <c r="AW36" s="20">
         <v>0</v>
       </c>
       <c r="AX36" s="20">
         <v>0</v>
       </c>
       <c r="AY36" s="20">
-        <v>411.5</v>
+        <v>777.76400000000001</v>
       </c>
       <c r="AZ36" s="20">
-        <v>843.19857000000002</v>
+        <v>1326.7854500000001</v>
       </c>
       <c r="BA36" s="20">
         <v>0</v>
       </c>
       <c r="BB36" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="2">
         <v>0</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
@@ -7975,66 +7986,66 @@
       <c r="AM37" s="20">
         <v>9078.7703799999999</v>
       </c>
       <c r="AN37" s="20">
         <v>2098.9211599999999</v>
       </c>
       <c r="AO37" s="20">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AP37" s="20">
         <v>0.16625000000000001</v>
       </c>
       <c r="AQ37" s="20">
         <v>7008.13753</v>
       </c>
       <c r="AR37" s="20">
         <v>2346.9165200000002</v>
       </c>
       <c r="AS37" s="20">
         <v>0</v>
       </c>
       <c r="AT37" s="20">
         <v>0</v>
       </c>
       <c r="AU37" s="20">
-        <v>2187.81891</v>
+        <v>3476.0216599999999</v>
       </c>
       <c r="AV37" s="20">
-        <v>665.71439999999996</v>
+        <v>1353.1501000000001</v>
       </c>
       <c r="AW37" s="20">
         <v>0</v>
       </c>
       <c r="AX37" s="20">
         <v>0</v>
       </c>
       <c r="AY37" s="20">
-        <v>3191.6655099999998</v>
+        <v>4847.5258899999999</v>
       </c>
       <c r="AZ37" s="20">
-        <v>670.75252</v>
+        <v>1295.31556</v>
       </c>
       <c r="BA37" s="20">
         <v>0</v>
       </c>
       <c r="BB37" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="2">
         <v>0</v>
       </c>
       <c r="D38" s="2">
         <v>0</v>
       </c>
       <c r="E38" s="2">
         <v>2</v>
       </c>
       <c r="F38" s="2">
@@ -8139,66 +8150,66 @@
       <c r="AM38" s="20">
         <v>1017.57285</v>
       </c>
       <c r="AN38" s="20">
         <v>221.34645</v>
       </c>
       <c r="AO38" s="20">
         <v>1</v>
       </c>
       <c r="AP38" s="20">
         <v>1.258</v>
       </c>
       <c r="AQ38" s="20">
         <v>614.31641999999999</v>
       </c>
       <c r="AR38" s="20">
         <v>177.57659000000001</v>
       </c>
       <c r="AS38" s="20">
         <v>0</v>
       </c>
       <c r="AT38" s="20">
         <v>0</v>
       </c>
       <c r="AU38" s="20">
-        <v>0</v>
+        <v>447.85816</v>
       </c>
       <c r="AV38" s="20">
-        <v>0</v>
+        <v>129.78527</v>
       </c>
       <c r="AW38" s="20">
         <v>0</v>
       </c>
       <c r="AX38" s="20">
         <v>0</v>
       </c>
       <c r="AY38" s="20">
-        <v>0</v>
+        <v>392.89260999999999</v>
       </c>
       <c r="AZ38" s="20">
-        <v>0</v>
+        <v>119.11156</v>
       </c>
       <c r="BA38" s="20">
         <v>0</v>
       </c>
       <c r="BB38" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C39" s="2">
         <v>0</v>
       </c>
       <c r="D39" s="2">
         <v>0</v>
       </c>
       <c r="E39" s="2">
         <v>1.147</v>
       </c>
       <c r="F39" s="2">
@@ -8309,54 +8320,54 @@
       <c r="AO39" s="20">
         <v>0</v>
       </c>
       <c r="AP39" s="20">
         <v>0</v>
       </c>
       <c r="AQ39" s="20">
         <v>0</v>
       </c>
       <c r="AR39" s="20">
         <v>0</v>
       </c>
       <c r="AS39" s="20">
         <v>0.13003999999999999</v>
       </c>
       <c r="AT39" s="20">
         <v>0.30858999999999998</v>
       </c>
       <c r="AU39" s="20">
         <v>0</v>
       </c>
       <c r="AV39" s="20">
         <v>0</v>
       </c>
       <c r="AW39" s="20">
-        <v>0</v>
+        <v>0.13003999999999999</v>
       </c>
       <c r="AX39" s="20">
-        <v>0</v>
+        <v>0.30858999999999998</v>
       </c>
       <c r="AY39" s="20">
         <v>0</v>
       </c>
       <c r="AZ39" s="20">
         <v>0</v>
       </c>
       <c r="BA39" s="20">
         <v>0</v>
       </c>
       <c r="BB39" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="2">
         <v>0</v>
       </c>
       <c r="D40" s="2">
@@ -8467,66 +8478,66 @@
       <c r="AM40" s="20">
         <v>3197.7710900000002</v>
       </c>
       <c r="AN40" s="20">
         <v>731.76836000000003</v>
       </c>
       <c r="AO40" s="20">
         <v>0</v>
       </c>
       <c r="AP40" s="20">
         <v>0</v>
       </c>
       <c r="AQ40" s="20">
         <v>2467.7486399999998</v>
       </c>
       <c r="AR40" s="20">
         <v>587.11234999999999</v>
       </c>
       <c r="AS40" s="20">
         <v>0</v>
       </c>
       <c r="AT40" s="20">
         <v>0</v>
       </c>
       <c r="AU40" s="20">
-        <v>1687.3147200000001</v>
+        <v>1724.69856</v>
       </c>
       <c r="AV40" s="20">
-        <v>341.77426000000003</v>
+        <v>361.74718000000001</v>
       </c>
       <c r="AW40" s="20">
         <v>0</v>
       </c>
       <c r="AX40" s="20">
         <v>0</v>
       </c>
       <c r="AY40" s="20">
-        <v>1382.0463500000001</v>
+        <v>1526.7518</v>
       </c>
       <c r="AZ40" s="20">
-        <v>441.11014</v>
+        <v>494.41354999999999</v>
       </c>
       <c r="BA40" s="20">
         <v>0</v>
       </c>
       <c r="BB40" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
@@ -8631,66 +8642,66 @@
       <c r="AM41" s="20">
         <v>455</v>
       </c>
       <c r="AN41" s="20">
         <v>537.40602999999999</v>
       </c>
       <c r="AO41" s="20">
         <v>0</v>
       </c>
       <c r="AP41" s="20">
         <v>0</v>
       </c>
       <c r="AQ41" s="20">
         <v>2738.4887600000002</v>
       </c>
       <c r="AR41" s="20">
         <v>3596.6806700000002</v>
       </c>
       <c r="AS41" s="20">
         <v>0</v>
       </c>
       <c r="AT41" s="20">
         <v>0</v>
       </c>
       <c r="AU41" s="20">
-        <v>1045</v>
+        <v>1420</v>
       </c>
       <c r="AV41" s="20">
-        <v>1624.9016799999999</v>
+        <v>1899.3595600000001</v>
       </c>
       <c r="AW41" s="20">
         <v>0</v>
       </c>
       <c r="AX41" s="20">
         <v>0</v>
       </c>
       <c r="AY41" s="20">
-        <v>736</v>
+        <v>1111.7614000000001</v>
       </c>
       <c r="AZ41" s="20">
-        <v>1459.0056999999999</v>
+        <v>1796.0708299999999</v>
       </c>
       <c r="BA41" s="20">
         <v>0</v>
       </c>
       <c r="BB41" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="2">
         <v>0</v>
       </c>
       <c r="D42" s="2">
         <v>0</v>
       </c>
       <c r="E42" s="2">
         <v>123</v>
       </c>
       <c r="F42" s="2">
@@ -9129,66 +9140,66 @@
       <c r="AO44" s="20">
         <v>101.96905</v>
       </c>
       <c r="AP44" s="20">
         <v>165.11971</v>
       </c>
       <c r="AQ44" s="20">
         <v>0</v>
       </c>
       <c r="AR44" s="20">
         <v>0</v>
       </c>
       <c r="AS44" s="20">
         <v>570.01190999999994</v>
       </c>
       <c r="AT44" s="20">
         <v>302.44332000000003</v>
       </c>
       <c r="AU44" s="20">
         <v>0</v>
       </c>
       <c r="AV44" s="20">
         <v>0</v>
       </c>
       <c r="AW44" s="20">
-        <v>26.145</v>
+        <v>49.474200000000003</v>
       </c>
       <c r="AX44" s="20">
-        <v>51.738370000000003</v>
+        <v>98.971789999999999</v>
       </c>
       <c r="AY44" s="20">
         <v>0</v>
       </c>
       <c r="AZ44" s="20">
         <v>0</v>
       </c>
       <c r="BA44" s="20">
-        <v>28.565049999999999</v>
+        <v>34.134300000000003</v>
       </c>
       <c r="BB44" s="20">
-        <v>51.344819999999999</v>
+        <v>63.522019999999998</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="2">
         <v>0</v>
       </c>
       <c r="D45" s="2">
         <v>0</v>
       </c>
       <c r="E45" s="2">
         <v>40.819000000000003</v>
       </c>
       <c r="F45" s="2">
         <v>77.126159999999999</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
@@ -9293,54 +9304,54 @@
       <c r="AO45" s="20">
         <v>0.25800000000000001</v>
       </c>
       <c r="AP45" s="20">
         <v>0.34969</v>
       </c>
       <c r="AQ45" s="20">
         <v>0</v>
       </c>
       <c r="AR45" s="20">
         <v>0</v>
       </c>
       <c r="AS45" s="20">
         <v>1.1294</v>
       </c>
       <c r="AT45" s="20">
         <v>6.8054699999999997</v>
       </c>
       <c r="AU45" s="20">
         <v>0</v>
       </c>
       <c r="AV45" s="20">
         <v>0</v>
       </c>
       <c r="AW45" s="20">
-        <v>0</v>
+        <v>1.08911</v>
       </c>
       <c r="AX45" s="20">
-        <v>0</v>
+        <v>6.6344700000000003</v>
       </c>
       <c r="AY45" s="20">
         <v>0</v>
       </c>
       <c r="AZ45" s="20">
         <v>0</v>
       </c>
       <c r="BA45" s="20">
         <v>0</v>
       </c>
       <c r="BB45" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C46" s="2">
         <v>0</v>
       </c>
       <c r="D46" s="2">
@@ -9457,66 +9468,66 @@
       <c r="AO46" s="20">
         <v>10.5731</v>
       </c>
       <c r="AP46" s="20">
         <v>61.847099999999998</v>
       </c>
       <c r="AQ46" s="20">
         <v>0</v>
       </c>
       <c r="AR46" s="20">
         <v>0</v>
       </c>
       <c r="AS46" s="20">
         <v>19.09862</v>
       </c>
       <c r="AT46" s="20">
         <v>95.954049999999995</v>
       </c>
       <c r="AU46" s="20">
         <v>0</v>
       </c>
       <c r="AV46" s="20">
         <v>0</v>
       </c>
       <c r="AW46" s="20">
-        <v>7.6003299999999996</v>
+        <v>11.389749999999999</v>
       </c>
       <c r="AX46" s="20">
-        <v>38.303840000000001</v>
+        <v>53.999420000000001</v>
       </c>
       <c r="AY46" s="20">
         <v>0</v>
       </c>
       <c r="AZ46" s="20">
         <v>0</v>
       </c>
       <c r="BA46" s="20">
-        <v>2.9243700000000001</v>
+        <v>4.2722699999999998</v>
       </c>
       <c r="BB46" s="20">
-        <v>18.979959999999998</v>
+        <v>27.338740000000001</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="2">
         <v>0</v>
       </c>
       <c r="D47" s="2">
         <v>0</v>
       </c>
       <c r="E47" s="2">
         <v>134.8511</v>
       </c>
       <c r="F47" s="2">
         <v>73.747960000000006</v>
       </c>
       <c r="G47" s="3">
         <v>600.86</v>
       </c>
       <c r="H47" s="3">
@@ -9621,66 +9632,66 @@
       <c r="AO47" s="20">
         <v>1335.6107199999999</v>
       </c>
       <c r="AP47" s="20">
         <v>246.11424</v>
       </c>
       <c r="AQ47" s="20">
         <v>0</v>
       </c>
       <c r="AR47" s="20">
         <v>0</v>
       </c>
       <c r="AS47" s="20">
         <v>726.73285999999996</v>
       </c>
       <c r="AT47" s="20">
         <v>212.81935999999999</v>
       </c>
       <c r="AU47" s="20">
         <v>0</v>
       </c>
       <c r="AV47" s="20">
         <v>0</v>
       </c>
       <c r="AW47" s="20">
-        <v>388.0634</v>
+        <v>625.37419999999997</v>
       </c>
       <c r="AX47" s="20">
-        <v>95.907759999999996</v>
+        <v>163.72764000000001</v>
       </c>
       <c r="AY47" s="20">
         <v>0</v>
       </c>
       <c r="AZ47" s="20">
         <v>0</v>
       </c>
       <c r="BA47" s="20">
-        <v>28.5534</v>
+        <v>45.588999999999999</v>
       </c>
       <c r="BB47" s="20">
-        <v>13.45251</v>
+        <v>21.81015</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" s="2">
         <v>0</v>
       </c>
       <c r="E48" s="2">
         <v>0</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
@@ -9949,66 +9960,66 @@
       <c r="AO49" s="20">
         <v>3.6357400000000002</v>
       </c>
       <c r="AP49" s="20">
         <v>12.746</v>
       </c>
       <c r="AQ49" s="20">
         <v>0</v>
       </c>
       <c r="AR49" s="20">
         <v>0</v>
       </c>
       <c r="AS49" s="20">
         <v>3.1080199999999998</v>
       </c>
       <c r="AT49" s="20">
         <v>11.807510000000001</v>
       </c>
       <c r="AU49" s="20">
         <v>0</v>
       </c>
       <c r="AV49" s="20">
         <v>0</v>
       </c>
       <c r="AW49" s="20">
-        <v>6.6919999999999993E-2</v>
+        <v>0.56979999999999997</v>
       </c>
       <c r="AX49" s="20">
-        <v>0.90588999999999997</v>
+        <v>2.7378399999999998</v>
       </c>
       <c r="AY49" s="20">
         <v>0</v>
       </c>
       <c r="AZ49" s="20">
         <v>0</v>
       </c>
       <c r="BA49" s="20">
-        <v>2.0321799999999999</v>
+        <v>2.0381200000000002</v>
       </c>
       <c r="BB49" s="20">
-        <v>8.5395299999999992</v>
+        <v>8.5814000000000004</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="2">
         <v>90</v>
       </c>
       <c r="D50" s="2">
         <v>92.028000000000006</v>
       </c>
       <c r="E50" s="2">
         <v>0.80700000000000005</v>
       </c>
       <c r="F50" s="2">
         <v>3.2447300000000001</v>
       </c>
       <c r="G50" s="3">
         <v>0</v>
       </c>
       <c r="H50" s="3">
@@ -10289,54 +10300,54 @@
       <c r="AS51" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="AT51" s="20">
         <v>0.13800000000000001</v>
       </c>
       <c r="AU51" s="20">
         <v>0</v>
       </c>
       <c r="AV51" s="20">
         <v>0</v>
       </c>
       <c r="AW51" s="20">
         <v>0</v>
       </c>
       <c r="AX51" s="20">
         <v>0</v>
       </c>
       <c r="AY51" s="20">
         <v>0</v>
       </c>
       <c r="AZ51" s="20">
         <v>0</v>
       </c>
       <c r="BA51" s="20">
-        <v>0</v>
+        <v>0.25319999999999998</v>
       </c>
       <c r="BB51" s="20">
-        <v>0</v>
+        <v>3.13666</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="2">
         <v>341</v>
       </c>
       <c r="D52" s="2">
         <v>157.934</v>
       </c>
       <c r="E52" s="2">
         <v>0.96299999999999997</v>
       </c>
       <c r="F52" s="2">
         <v>3.9260000000000002</v>
       </c>
       <c r="G52" s="3">
         <v>0</v>
       </c>
       <c r="H52" s="3">
@@ -10441,66 +10452,66 @@
       <c r="AO52" s="20">
         <v>0.10653</v>
       </c>
       <c r="AP52" s="20">
         <v>1.351</v>
       </c>
       <c r="AQ52" s="20">
         <v>0</v>
       </c>
       <c r="AR52" s="20">
         <v>0</v>
       </c>
       <c r="AS52" s="20">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="AT52" s="20">
         <v>1.113</v>
       </c>
       <c r="AU52" s="20">
         <v>0</v>
       </c>
       <c r="AV52" s="20">
         <v>0</v>
       </c>
       <c r="AW52" s="20">
-        <v>2.8459999999999999E-2</v>
+        <v>3.0839999999999999E-2</v>
       </c>
       <c r="AX52" s="20">
-        <v>0.32</v>
+        <v>0.41299999999999998</v>
       </c>
       <c r="AY52" s="20">
         <v>0</v>
       </c>
       <c r="AZ52" s="20">
         <v>0</v>
       </c>
       <c r="BA52" s="20">
-        <v>2.6919999999999999E-2</v>
+        <v>0.14892</v>
       </c>
       <c r="BB52" s="20">
-        <v>0.3</v>
+        <v>1.7940499999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="2">
         <v>0</v>
       </c>
       <c r="D53" s="2">
         <v>0</v>
       </c>
       <c r="E53" s="2">
         <v>5.3E-3</v>
       </c>
       <c r="F53" s="2">
         <v>6.1500000000000001E-3</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
@@ -11589,66 +11600,66 @@
       <c r="AO59" s="20">
         <v>61.866169999999997</v>
       </c>
       <c r="AP59" s="20">
         <v>189.77773999999999</v>
       </c>
       <c r="AQ59" s="20">
         <v>0</v>
       </c>
       <c r="AR59" s="20">
         <v>0</v>
       </c>
       <c r="AS59" s="20">
         <v>47.005110000000002</v>
       </c>
       <c r="AT59" s="20">
         <v>177.77563000000001</v>
       </c>
       <c r="AU59" s="20">
         <v>0</v>
       </c>
       <c r="AV59" s="20">
         <v>0</v>
       </c>
       <c r="AW59" s="20">
-        <v>13.21387</v>
+        <v>21.444870000000002</v>
       </c>
       <c r="AX59" s="20">
-        <v>49.810189999999999</v>
+        <v>83.698639999999997</v>
       </c>
       <c r="AY59" s="20">
         <v>0</v>
       </c>
       <c r="AZ59" s="20">
         <v>0</v>
       </c>
       <c r="BA59" s="20">
-        <v>23.9025</v>
+        <v>27.859500000000001</v>
       </c>
       <c r="BB59" s="20">
-        <v>72.187359999999998</v>
+        <v>86.544550000000001</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A60" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="2">
         <v>0</v>
       </c>
       <c r="D60" s="2">
         <v>0</v>
       </c>
       <c r="E60" s="2">
         <v>0</v>
       </c>
       <c r="F60" s="2">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
@@ -11917,66 +11928,66 @@
       <c r="AO61" s="20">
         <v>0.41661999999999999</v>
       </c>
       <c r="AP61" s="20">
         <v>4.7814399999999999</v>
       </c>
       <c r="AQ61" s="20">
         <v>0</v>
       </c>
       <c r="AR61" s="20">
         <v>0</v>
       </c>
       <c r="AS61" s="20">
         <v>0.36398999999999998</v>
       </c>
       <c r="AT61" s="20">
         <v>3.8439100000000002</v>
       </c>
       <c r="AU61" s="20">
         <v>0</v>
       </c>
       <c r="AV61" s="20">
         <v>0</v>
       </c>
       <c r="AW61" s="20">
-        <v>0.13447000000000001</v>
+        <v>0.16475000000000001</v>
       </c>
       <c r="AX61" s="20">
-        <v>1.4517500000000001</v>
+        <v>1.7468999999999999</v>
       </c>
       <c r="AY61" s="20">
         <v>0</v>
       </c>
       <c r="AZ61" s="20">
         <v>0</v>
       </c>
       <c r="BA61" s="20">
-        <v>0.11844</v>
+        <v>0.20044000000000001</v>
       </c>
       <c r="BB61" s="20">
-        <v>1.3544799999999999</v>
+        <v>2.1995100000000001</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="2">
         <v>0</v>
       </c>
       <c r="D62" s="2">
         <v>0</v>
       </c>
       <c r="E62" s="2">
         <v>0</v>
       </c>
       <c r="F62" s="2">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
@@ -12093,54 +12104,54 @@
       <c r="AS62" s="20">
         <v>2.2100000000000002E-2</v>
       </c>
       <c r="AT62" s="20">
         <v>0.30980999999999997</v>
       </c>
       <c r="AU62" s="20">
         <v>0</v>
       </c>
       <c r="AV62" s="20">
         <v>0</v>
       </c>
       <c r="AW62" s="20">
         <v>1.1900000000000001E-2</v>
       </c>
       <c r="AX62" s="20">
         <v>0.16200000000000001</v>
       </c>
       <c r="AY62" s="20">
         <v>0</v>
       </c>
       <c r="AZ62" s="20">
         <v>0</v>
       </c>
       <c r="BA62" s="20">
-        <v>0</v>
+        <v>1.0200000000000001E-2</v>
       </c>
       <c r="BB62" s="20">
-        <v>0</v>
+        <v>0.16259999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="2">
         <v>0</v>
       </c>
       <c r="D63" s="2">
         <v>0</v>
       </c>
       <c r="E63" s="2">
         <v>2.1396799999999998</v>
       </c>
       <c r="F63" s="2">
         <v>19.330880000000001</v>
       </c>
       <c r="G63" s="3">
         <v>0</v>
       </c>
       <c r="H63" s="3">
@@ -12233,66 +12244,66 @@
       <c r="AK63" s="5">
         <v>2.5243099999999998</v>
       </c>
       <c r="AL63" s="5">
         <v>31.475110000000001</v>
       </c>
       <c r="AM63" s="20">
         <v>0</v>
       </c>
       <c r="AN63" s="20">
         <v>0</v>
       </c>
       <c r="AO63" s="20">
         <v>3.0824600000000002</v>
       </c>
       <c r="AP63" s="20">
         <v>25.85389</v>
       </c>
       <c r="AQ63" s="20">
         <v>0</v>
       </c>
       <c r="AR63" s="20">
         <v>0</v>
       </c>
       <c r="AS63" s="20">
-        <v>3.71766</v>
+        <v>3.72316</v>
       </c>
       <c r="AT63" s="20">
-        <v>38.96725</v>
+        <v>39.106099999999998</v>
       </c>
       <c r="AU63" s="20">
         <v>0</v>
       </c>
       <c r="AV63" s="20">
         <v>0</v>
       </c>
       <c r="AW63" s="20">
-        <v>0.72031000000000001</v>
+        <v>1.2042600000000001</v>
       </c>
       <c r="AX63" s="20">
-        <v>4.6848299999999998</v>
+        <v>9.0541699999999992</v>
       </c>
       <c r="AY63" s="20">
         <v>0</v>
       </c>
       <c r="AZ63" s="20">
         <v>0</v>
       </c>
       <c r="BA63" s="20">
         <v>0.75793999999999995</v>
       </c>
       <c r="BB63" s="20">
         <v>9.4350100000000001</v>
       </c>
     </row>
     <row r="64" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="2">
         <v>11.112</v>
       </c>
       <c r="D64" s="2">
@@ -12397,78 +12408,78 @@
       <c r="AK64" s="5">
         <v>8.9158500000000007</v>
       </c>
       <c r="AL64" s="5">
         <v>87.991519999999994</v>
       </c>
       <c r="AM64" s="20">
         <v>0</v>
       </c>
       <c r="AN64" s="20">
         <v>0</v>
       </c>
       <c r="AO64" s="20">
         <v>28.047329999999999</v>
       </c>
       <c r="AP64" s="20">
         <v>230.37433999999999</v>
       </c>
       <c r="AQ64" s="20">
         <v>0</v>
       </c>
       <c r="AR64" s="20">
         <v>0</v>
       </c>
       <c r="AS64" s="20">
-        <v>17.61956</v>
+        <v>17.653759999999998</v>
       </c>
       <c r="AT64" s="20">
-        <v>151.39598000000001</v>
+        <v>152.35102000000001</v>
       </c>
       <c r="AU64" s="20">
         <v>0</v>
       </c>
       <c r="AV64" s="20">
         <v>0</v>
       </c>
       <c r="AW64" s="20">
-        <v>6.1231299999999997</v>
+        <v>8.7963400000000007</v>
       </c>
       <c r="AX64" s="20">
-        <v>48.52704</v>
+        <v>70.214590000000001</v>
       </c>
       <c r="AY64" s="20">
         <v>0</v>
       </c>
       <c r="AZ64" s="20">
         <v>0</v>
       </c>
       <c r="BA64" s="20">
-        <v>8.3104099999999992</v>
+        <v>10.251379999999999</v>
       </c>
       <c r="BB64" s="20">
-        <v>81.46405</v>
+        <v>96.515559999999994</v>
       </c>
     </row>
     <row r="65" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="2">
         <v>0</v>
       </c>
       <c r="D65" s="2">
         <v>0</v>
       </c>
       <c r="E65" s="2">
         <v>2.66E-3</v>
       </c>
       <c r="F65" s="2">
         <v>6.1760000000000002E-2</v>
       </c>
       <c r="G65" s="3">
         <v>0</v>
       </c>
       <c r="H65" s="3">
@@ -12737,66 +12748,66 @@
       <c r="AO66" s="20">
         <v>47.352730000000001</v>
       </c>
       <c r="AP66" s="20">
         <v>250.13278</v>
       </c>
       <c r="AQ66" s="20">
         <v>0</v>
       </c>
       <c r="AR66" s="20">
         <v>0</v>
       </c>
       <c r="AS66" s="20">
         <v>54.647919999999999</v>
       </c>
       <c r="AT66" s="20">
         <v>437.00668000000002</v>
       </c>
       <c r="AU66" s="20">
         <v>0</v>
       </c>
       <c r="AV66" s="20">
         <v>0</v>
       </c>
       <c r="AW66" s="20">
-        <v>18.081320000000002</v>
+        <v>22.898199999999999</v>
       </c>
       <c r="AX66" s="20">
-        <v>103.33882</v>
+        <v>152.40189000000001</v>
       </c>
       <c r="AY66" s="20">
         <v>0</v>
       </c>
       <c r="AZ66" s="20">
         <v>0</v>
       </c>
       <c r="BA66" s="20">
-        <v>15.04346</v>
+        <v>20.822240000000001</v>
       </c>
       <c r="BB66" s="20">
-        <v>137.61018000000001</v>
+        <v>206.90978000000001</v>
       </c>
     </row>
     <row r="67" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="2">
         <v>0</v>
       </c>
       <c r="D67" s="2">
         <v>0</v>
       </c>
       <c r="E67" s="2">
         <v>0</v>
       </c>
       <c r="F67" s="2">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
@@ -13065,66 +13076,66 @@
       <c r="AO68" s="20">
         <v>1.9344600000000001</v>
       </c>
       <c r="AP68" s="20">
         <v>12.535769999999999</v>
       </c>
       <c r="AQ68" s="20">
         <v>0</v>
       </c>
       <c r="AR68" s="20">
         <v>0</v>
       </c>
       <c r="AS68" s="20">
         <v>2.1284800000000001</v>
       </c>
       <c r="AT68" s="20">
         <v>17.772410000000001</v>
       </c>
       <c r="AU68" s="20">
         <v>0</v>
       </c>
       <c r="AV68" s="20">
         <v>0</v>
       </c>
       <c r="AW68" s="20">
-        <v>0.63407999999999998</v>
+        <v>0.97677999999999998</v>
       </c>
       <c r="AX68" s="20">
-        <v>4.1805000000000003</v>
+        <v>6.4779</v>
       </c>
       <c r="AY68" s="20">
         <v>0</v>
       </c>
       <c r="AZ68" s="20">
         <v>0</v>
       </c>
       <c r="BA68" s="20">
-        <v>1.11978</v>
+        <v>1.5665800000000001</v>
       </c>
       <c r="BB68" s="20">
-        <v>7.4111900000000004</v>
+        <v>10.42427</v>
       </c>
     </row>
     <row r="69" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="2">
         <v>0</v>
       </c>
       <c r="D69" s="2">
         <v>0</v>
       </c>
       <c r="E69" s="2">
         <v>0.48980000000000001</v>
       </c>
       <c r="F69" s="2">
         <v>9.0750799999999998</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
@@ -13229,66 +13240,66 @@
       <c r="AO69" s="20">
         <v>0.53158000000000005</v>
       </c>
       <c r="AP69" s="20">
         <v>10.63264</v>
       </c>
       <c r="AQ69" s="20">
         <v>0</v>
       </c>
       <c r="AR69" s="20">
         <v>0</v>
       </c>
       <c r="AS69" s="20">
         <v>0.91752999999999996</v>
       </c>
       <c r="AT69" s="20">
         <v>21.560479999999998</v>
       </c>
       <c r="AU69" s="20">
         <v>0</v>
       </c>
       <c r="AV69" s="20">
         <v>0</v>
       </c>
       <c r="AW69" s="20">
-        <v>0.27568999999999999</v>
+        <v>0.41425000000000001</v>
       </c>
       <c r="AX69" s="20">
-        <v>5.9138799999999998</v>
+        <v>9.1052599999999995</v>
       </c>
       <c r="AY69" s="20">
         <v>0</v>
       </c>
       <c r="AZ69" s="20">
         <v>0</v>
       </c>
       <c r="BA69" s="20">
-        <v>0.43125000000000002</v>
+        <v>0.59291000000000005</v>
       </c>
       <c r="BB69" s="20">
-        <v>10.776479999999999</v>
+        <v>15.17652</v>
       </c>
     </row>
     <row r="70" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="2">
         <v>0</v>
       </c>
       <c r="D70" s="2">
         <v>0</v>
       </c>
       <c r="E70" s="2">
         <v>0.27172000000000002</v>
       </c>
       <c r="F70" s="2">
         <v>1.8158799999999999</v>
       </c>
       <c r="G70" s="3">
         <v>0</v>
       </c>
       <c r="H70" s="3">
@@ -13393,66 +13404,66 @@
       <c r="AO70" s="20">
         <v>0.47070000000000001</v>
       </c>
       <c r="AP70" s="20">
         <v>2.3723399999999999</v>
       </c>
       <c r="AQ70" s="20">
         <v>0</v>
       </c>
       <c r="AR70" s="20">
         <v>0</v>
       </c>
       <c r="AS70" s="20">
         <v>1.3234300000000001</v>
       </c>
       <c r="AT70" s="20">
         <v>4.7103400000000004</v>
       </c>
       <c r="AU70" s="20">
         <v>0</v>
       </c>
       <c r="AV70" s="20">
         <v>0</v>
       </c>
       <c r="AW70" s="20">
-        <v>1.0837300000000001</v>
+        <v>1.1134299999999999</v>
       </c>
       <c r="AX70" s="20">
-        <v>2.61687</v>
+        <v>3.0444100000000001</v>
       </c>
       <c r="AY70" s="20">
         <v>0</v>
       </c>
       <c r="AZ70" s="20">
         <v>0</v>
       </c>
       <c r="BA70" s="20">
-        <v>7.7399999999999997E-2</v>
+        <v>0.1037</v>
       </c>
       <c r="BB70" s="20">
-        <v>1.19763</v>
+        <v>1.45642</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="2">
         <v>0</v>
       </c>
       <c r="D71" s="2">
         <v>0</v>
       </c>
       <c r="E71" s="2">
         <v>1.6049</v>
       </c>
       <c r="F71" s="2">
         <v>4.19414</v>
       </c>
       <c r="G71" s="3">
         <v>0</v>
       </c>
       <c r="H71" s="3">
@@ -13557,66 +13568,66 @@
       <c r="AO71" s="20">
         <v>4.1812899999999997</v>
       </c>
       <c r="AP71" s="20">
         <v>8.8035899999999998</v>
       </c>
       <c r="AQ71" s="20">
         <v>0</v>
       </c>
       <c r="AR71" s="20">
         <v>0</v>
       </c>
       <c r="AS71" s="20">
         <v>5.6996700000000002</v>
       </c>
       <c r="AT71" s="20">
         <v>13.83731</v>
       </c>
       <c r="AU71" s="20">
         <v>0</v>
       </c>
       <c r="AV71" s="20">
         <v>0</v>
       </c>
       <c r="AW71" s="20">
-        <v>1.9998199999999999</v>
+        <v>2.7856100000000001</v>
       </c>
       <c r="AX71" s="20">
-        <v>3.9238300000000002</v>
+        <v>6.1764999999999999</v>
       </c>
       <c r="AY71" s="20">
         <v>0</v>
       </c>
       <c r="AZ71" s="20">
         <v>0</v>
       </c>
       <c r="BA71" s="20">
-        <v>1.86578</v>
+        <v>2.5796199999999998</v>
       </c>
       <c r="BB71" s="20">
-        <v>4.4262100000000002</v>
+        <v>6.4546900000000003</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="2">
         <v>0</v>
       </c>
       <c r="D72" s="2">
         <v>0</v>
       </c>
       <c r="E72" s="2">
         <v>5.9156199999999997</v>
       </c>
       <c r="F72" s="2">
         <v>40.505070000000003</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
@@ -13721,66 +13732,66 @@
       <c r="AO72" s="20">
         <v>41.240749999999998</v>
       </c>
       <c r="AP72" s="20">
         <v>150.10728</v>
       </c>
       <c r="AQ72" s="20">
         <v>0</v>
       </c>
       <c r="AR72" s="20">
         <v>0</v>
       </c>
       <c r="AS72" s="20">
         <v>34.276179999999997</v>
       </c>
       <c r="AT72" s="20">
         <v>184.13165000000001</v>
       </c>
       <c r="AU72" s="20">
         <v>0</v>
       </c>
       <c r="AV72" s="20">
         <v>0</v>
       </c>
       <c r="AW72" s="20">
-        <v>12.75216</v>
+        <v>18.60361</v>
       </c>
       <c r="AX72" s="20">
-        <v>51.674970000000002</v>
+        <v>80.625460000000004</v>
       </c>
       <c r="AY72" s="20">
         <v>0</v>
       </c>
       <c r="AZ72" s="20">
         <v>0</v>
       </c>
       <c r="BA72" s="20">
-        <v>4.9285899999999998</v>
+        <v>7.8142699999999996</v>
       </c>
       <c r="BB72" s="20">
-        <v>47.452559999999998</v>
+        <v>71.179959999999994</v>
       </c>
     </row>
     <row r="73" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="2">
         <v>0</v>
       </c>
       <c r="D73" s="2">
         <v>0</v>
       </c>
       <c r="E73" s="2">
         <v>28.579000000000001</v>
       </c>
       <c r="F73" s="2">
         <v>12.44746</v>
       </c>
       <c r="G73" s="3">
         <v>120</v>
       </c>
       <c r="H73" s="3">
@@ -13885,66 +13896,66 @@
       <c r="AO73" s="20">
         <v>1379.0039999999999</v>
       </c>
       <c r="AP73" s="20">
         <v>373.11</v>
       </c>
       <c r="AQ73" s="20">
         <v>612</v>
       </c>
       <c r="AR73" s="20">
         <v>149.6</v>
       </c>
       <c r="AS73" s="20">
         <v>802.96400000000006</v>
       </c>
       <c r="AT73" s="20">
         <v>245.39122</v>
       </c>
       <c r="AU73" s="20">
         <v>0</v>
       </c>
       <c r="AV73" s="20">
         <v>0</v>
       </c>
       <c r="AW73" s="20">
-        <v>199.226</v>
+        <v>248.91800000000001</v>
       </c>
       <c r="AX73" s="20">
-        <v>62.272689999999997</v>
+        <v>80.230029999999999</v>
       </c>
       <c r="AY73" s="20">
         <v>0</v>
       </c>
       <c r="AZ73" s="20">
         <v>0</v>
       </c>
       <c r="BA73" s="20">
-        <v>97.323999999999998</v>
+        <v>112.82</v>
       </c>
       <c r="BB73" s="20">
-        <v>34.083170000000003</v>
+        <v>42.586530000000003</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="2">
         <v>68</v>
       </c>
       <c r="D74" s="2">
         <v>9.7319999999999993</v>
       </c>
       <c r="E74" s="2">
         <v>20.344999999999999</v>
       </c>
       <c r="F74" s="2">
         <v>3.2071100000000001</v>
       </c>
       <c r="G74" s="3">
         <v>0</v>
       </c>
       <c r="H74" s="3">
@@ -14049,66 +14060,66 @@
       <c r="AO74" s="20">
         <v>148.49979999999999</v>
       </c>
       <c r="AP74" s="20">
         <v>24.293949999999999</v>
       </c>
       <c r="AQ74" s="20">
         <v>0</v>
       </c>
       <c r="AR74" s="20">
         <v>0</v>
       </c>
       <c r="AS74" s="20">
         <v>214.94739999999999</v>
       </c>
       <c r="AT74" s="20">
         <v>44.387599999999999</v>
       </c>
       <c r="AU74" s="20">
         <v>0</v>
       </c>
       <c r="AV74" s="20">
         <v>0</v>
       </c>
       <c r="AW74" s="20">
-        <v>59.975200000000001</v>
+        <v>114.92019999999999</v>
       </c>
       <c r="AX74" s="20">
-        <v>11.523870000000001</v>
+        <v>22.863009999999999</v>
       </c>
       <c r="AY74" s="20">
         <v>0</v>
       </c>
       <c r="AZ74" s="20">
         <v>0</v>
       </c>
       <c r="BA74" s="20">
-        <v>119.9272</v>
+        <v>219.8272</v>
       </c>
       <c r="BB74" s="20">
-        <v>28.286570000000001</v>
+        <v>54.153239999999997</v>
       </c>
     </row>
     <row r="75" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="2">
         <v>225.5</v>
       </c>
       <c r="D75" s="2">
         <v>67.791319999999999</v>
       </c>
       <c r="E75" s="2">
         <v>445.98939999999999</v>
       </c>
       <c r="F75" s="2">
         <v>253.28279000000001</v>
       </c>
       <c r="G75" s="3">
         <v>301.72800000000001</v>
       </c>
       <c r="H75" s="3">
@@ -14213,66 +14224,66 @@
       <c r="AO75" s="20">
         <v>1119.3493000000001</v>
       </c>
       <c r="AP75" s="20">
         <v>334.50495000000001</v>
       </c>
       <c r="AQ75" s="20">
         <v>0</v>
       </c>
       <c r="AR75" s="20">
         <v>0</v>
       </c>
       <c r="AS75" s="20">
         <v>590.65611999999999</v>
       </c>
       <c r="AT75" s="20">
         <v>243.11815000000001</v>
       </c>
       <c r="AU75" s="20">
         <v>0</v>
       </c>
       <c r="AV75" s="20">
         <v>0</v>
       </c>
       <c r="AW75" s="20">
-        <v>160.20820000000001</v>
+        <v>255.8888</v>
       </c>
       <c r="AX75" s="20">
-        <v>69.046859999999995</v>
+        <v>106.28281</v>
       </c>
       <c r="AY75" s="20">
         <v>0</v>
       </c>
       <c r="AZ75" s="20">
         <v>0</v>
       </c>
       <c r="BA75" s="20">
-        <v>138.07660000000001</v>
+        <v>225.78819999999999</v>
       </c>
       <c r="BB75" s="20">
-        <v>61.64264</v>
+        <v>94.900980000000004</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="2">
         <v>306</v>
       </c>
       <c r="D76" s="2">
         <v>91.723939999999999</v>
       </c>
       <c r="E76" s="2">
         <v>463.76666999999998</v>
       </c>
       <c r="F76" s="2">
         <v>361.3501</v>
       </c>
       <c r="G76" s="3">
         <v>463</v>
       </c>
       <c r="H76" s="3">
@@ -14377,66 +14388,66 @@
       <c r="AO76" s="20">
         <v>914.32440999999994</v>
       </c>
       <c r="AP76" s="20">
         <v>303.48370999999997</v>
       </c>
       <c r="AQ76" s="20">
         <v>0</v>
       </c>
       <c r="AR76" s="20">
         <v>0</v>
       </c>
       <c r="AS76" s="20">
         <v>881.33970999999997</v>
       </c>
       <c r="AT76" s="20">
         <v>382.01051999999999</v>
       </c>
       <c r="AU76" s="20">
         <v>0</v>
       </c>
       <c r="AV76" s="20">
         <v>0</v>
       </c>
       <c r="AW76" s="20">
-        <v>122.4902</v>
+        <v>163.3766</v>
       </c>
       <c r="AX76" s="20">
-        <v>58.99512</v>
+        <v>83.265789999999996</v>
       </c>
       <c r="AY76" s="20">
         <v>0</v>
       </c>
       <c r="AZ76" s="20">
         <v>0</v>
       </c>
       <c r="BA76" s="20">
-        <v>296.48059999999998</v>
+        <v>472.78500000000003</v>
       </c>
       <c r="BB76" s="20">
-        <v>137.14219</v>
+        <v>229.48560000000001</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="2">
         <v>0</v>
       </c>
       <c r="D77" s="2">
         <v>0</v>
       </c>
       <c r="E77" s="2">
         <v>15.602</v>
       </c>
       <c r="F77" s="2">
         <v>25.472370000000002</v>
       </c>
       <c r="G77" s="3">
         <v>0</v>
       </c>
       <c r="H77" s="3">
@@ -14881,54 +14892,54 @@
       <c r="AS79" s="20">
         <v>505</v>
       </c>
       <c r="AT79" s="20">
         <v>178.57839000000001</v>
       </c>
       <c r="AU79" s="20">
         <v>0</v>
       </c>
       <c r="AV79" s="20">
         <v>0</v>
       </c>
       <c r="AW79" s="20">
         <v>0</v>
       </c>
       <c r="AX79" s="20">
         <v>0</v>
       </c>
       <c r="AY79" s="20">
         <v>0</v>
       </c>
       <c r="AZ79" s="20">
         <v>0</v>
       </c>
       <c r="BA79" s="20">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="BB79" s="20">
-        <v>36.411999999999999</v>
+        <v>47.134999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="2">
         <v>0</v>
       </c>
       <c r="D80" s="2">
         <v>0</v>
       </c>
       <c r="E80" s="2">
         <v>31.786000000000001</v>
       </c>
       <c r="F80" s="2">
         <v>54.280329999999999</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
@@ -15197,66 +15208,66 @@
       <c r="AO81" s="20">
         <v>0.25679999999999997</v>
       </c>
       <c r="AP81" s="20">
         <v>0.40529999999999999</v>
       </c>
       <c r="AQ81" s="20">
         <v>0</v>
       </c>
       <c r="AR81" s="20">
         <v>0</v>
       </c>
       <c r="AS81" s="20">
         <v>0.19073999999999999</v>
       </c>
       <c r="AT81" s="20">
         <v>0.33100000000000002</v>
       </c>
       <c r="AU81" s="20">
         <v>0</v>
       </c>
       <c r="AV81" s="20">
         <v>0</v>
       </c>
       <c r="AW81" s="20">
-        <v>3.95E-2</v>
+        <v>8.0939999999999998E-2</v>
       </c>
       <c r="AX81" s="20">
-        <v>6.2640000000000001E-2</v>
+        <v>0.129</v>
       </c>
       <c r="AY81" s="20">
         <v>0</v>
       </c>
       <c r="AZ81" s="20">
         <v>0</v>
       </c>
       <c r="BA81" s="20">
-        <v>3.2399999999999998E-2</v>
+        <v>9.7199999999999995E-2</v>
       </c>
       <c r="BB81" s="20">
-        <v>8.0170000000000005E-2</v>
+        <v>0.23716999999999999</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="2">
         <v>0</v>
       </c>
       <c r="D82" s="2">
         <v>0</v>
       </c>
       <c r="E82" s="2">
         <v>0</v>
       </c>
       <c r="F82" s="2">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>0</v>
       </c>
       <c r="H82" s="3">
@@ -15689,66 +15700,66 @@
       <c r="AO84" s="20">
         <v>0.74985999999999997</v>
       </c>
       <c r="AP84" s="20">
         <v>9.5032899999999998</v>
       </c>
       <c r="AQ84" s="20">
         <v>0</v>
       </c>
       <c r="AR84" s="20">
         <v>0</v>
       </c>
       <c r="AS84" s="20">
         <v>1.4553400000000001</v>
       </c>
       <c r="AT84" s="20">
         <v>23.445350000000001</v>
       </c>
       <c r="AU84" s="20">
         <v>0</v>
       </c>
       <c r="AV84" s="20">
         <v>0</v>
       </c>
       <c r="AW84" s="20">
-        <v>2.4000000000000001E-4</v>
+        <v>1.4442999999999999</v>
       </c>
       <c r="AX84" s="20">
-        <v>3.057E-2</v>
+        <v>23.33248</v>
       </c>
       <c r="AY84" s="20">
         <v>0</v>
       </c>
       <c r="AZ84" s="20">
         <v>0</v>
       </c>
       <c r="BA84" s="20">
-        <v>5.2300000000000003E-3</v>
+        <v>9.6600000000000002E-3</v>
       </c>
       <c r="BB84" s="20">
-        <v>8.2460000000000006E-2</v>
+        <v>0.18845999999999999</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A85" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="2">
         <v>0</v>
       </c>
       <c r="D85" s="2">
         <v>0</v>
       </c>
       <c r="E85" s="2">
         <v>0</v>
       </c>
       <c r="F85" s="2">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>0</v>
       </c>
       <c r="H85" s="3">
@@ -16029,54 +16040,54 @@
       <c r="AS86" s="20">
         <v>0.184</v>
       </c>
       <c r="AT86" s="20">
         <v>0.24668000000000001</v>
       </c>
       <c r="AU86" s="20">
         <v>0</v>
       </c>
       <c r="AV86" s="20">
         <v>0</v>
       </c>
       <c r="AW86" s="20">
         <v>0.13800000000000001</v>
       </c>
       <c r="AX86" s="20">
         <v>0.18675</v>
       </c>
       <c r="AY86" s="20">
         <v>0</v>
       </c>
       <c r="AZ86" s="20">
         <v>0</v>
       </c>
       <c r="BA86" s="20">
-        <v>0.11204</v>
+        <v>0.14516000000000001</v>
       </c>
       <c r="BB86" s="20">
-        <v>0.19023999999999999</v>
+        <v>0.25024000000000002</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A87" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C87" s="2">
         <v>0</v>
       </c>
       <c r="D87" s="2">
         <v>0</v>
       </c>
       <c r="E87" s="2">
         <v>0</v>
       </c>
       <c r="F87" s="2">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
@@ -16345,66 +16356,66 @@
       <c r="AO88" s="20">
         <v>3.5449999999999999</v>
       </c>
       <c r="AP88" s="20">
         <v>19.425160000000002</v>
       </c>
       <c r="AQ88" s="20">
         <v>0</v>
       </c>
       <c r="AR88" s="20">
         <v>0</v>
       </c>
       <c r="AS88" s="20">
         <v>0.55042000000000002</v>
       </c>
       <c r="AT88" s="20">
         <v>8.3588299999999993</v>
       </c>
       <c r="AU88" s="20">
         <v>0</v>
       </c>
       <c r="AV88" s="20">
         <v>0</v>
       </c>
       <c r="AW88" s="20">
-        <v>0.27307999999999999</v>
+        <v>0.30470999999999998</v>
       </c>
       <c r="AX88" s="20">
-        <v>3.7301700000000002</v>
+        <v>4.0270999999999999</v>
       </c>
       <c r="AY88" s="20">
         <v>0</v>
       </c>
       <c r="AZ88" s="20">
         <v>0</v>
       </c>
       <c r="BA88" s="20">
-        <v>0.25602000000000003</v>
+        <v>0.86309999999999998</v>
       </c>
       <c r="BB88" s="20">
-        <v>2.9325199999999998</v>
+        <v>7.9129699999999996</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="2">
         <v>0</v>
       </c>
       <c r="D89" s="2">
         <v>0</v>
       </c>
       <c r="E89" s="2">
         <v>0.32525999999999999</v>
       </c>
       <c r="F89" s="2">
         <v>5.4452199999999999</v>
       </c>
       <c r="G89" s="3">
         <v>0</v>
       </c>
       <c r="H89" s="3">
@@ -16509,54 +16520,54 @@
       <c r="AO89" s="20">
         <v>7.0599999999999996E-2</v>
       </c>
       <c r="AP89" s="20">
         <v>0.48396</v>
       </c>
       <c r="AQ89" s="20">
         <v>0</v>
       </c>
       <c r="AR89" s="20">
         <v>0</v>
       </c>
       <c r="AS89" s="20">
         <v>7.1760000000000004E-2</v>
       </c>
       <c r="AT89" s="20">
         <v>0.3211</v>
       </c>
       <c r="AU89" s="20">
         <v>0</v>
       </c>
       <c r="AV89" s="20">
         <v>0</v>
       </c>
       <c r="AW89" s="20">
-        <v>2.2079999999999999E-2</v>
+        <v>4.4159999999999998E-2</v>
       </c>
       <c r="AX89" s="20">
-        <v>0.1115</v>
+        <v>0.17236000000000001</v>
       </c>
       <c r="AY89" s="20">
         <v>0</v>
       </c>
       <c r="AZ89" s="20">
         <v>0</v>
       </c>
       <c r="BA89" s="20">
         <v>1.6559999999999998E-2</v>
       </c>
       <c r="BB89" s="20">
         <v>8.9359999999999995E-2</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="2">
         <v>0</v>
       </c>
       <c r="D90" s="2">
@@ -16837,66 +16848,66 @@
       <c r="AO91" s="20">
         <v>491.73531000000003</v>
       </c>
       <c r="AP91" s="20">
         <v>506.29455999999999</v>
       </c>
       <c r="AQ91" s="20">
         <v>4</v>
       </c>
       <c r="AR91" s="20">
         <v>1.92967</v>
       </c>
       <c r="AS91" s="20">
         <v>489.39416</v>
       </c>
       <c r="AT91" s="20">
         <v>529.81228999999996</v>
       </c>
       <c r="AU91" s="20">
         <v>0</v>
       </c>
       <c r="AV91" s="20">
         <v>0</v>
       </c>
       <c r="AW91" s="20">
-        <v>184.06443999999999</v>
+        <v>249.5009</v>
       </c>
       <c r="AX91" s="20">
-        <v>179.27833000000001</v>
+        <v>268.18049999999999</v>
       </c>
       <c r="AY91" s="20">
         <v>0</v>
       </c>
       <c r="AZ91" s="20">
         <v>0</v>
       </c>
       <c r="BA91" s="20">
-        <v>81.463160000000002</v>
+        <v>123.077</v>
       </c>
       <c r="BB91" s="20">
-        <v>112.23717000000001</v>
+        <v>174.68595999999999</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="2">
         <v>0</v>
       </c>
       <c r="D92" s="2">
         <v>0</v>
       </c>
       <c r="E92" s="2">
         <v>0</v>
       </c>
       <c r="F92" s="2">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>0</v>
       </c>
       <c r="H92" s="3">
@@ -17001,66 +17012,66 @@
       <c r="AO92" s="20">
         <v>0.23524</v>
       </c>
       <c r="AP92" s="20">
         <v>1.35276</v>
       </c>
       <c r="AQ92" s="20">
         <v>0</v>
       </c>
       <c r="AR92" s="20">
         <v>0</v>
       </c>
       <c r="AS92" s="20">
         <v>0.29826000000000003</v>
       </c>
       <c r="AT92" s="20">
         <v>2.2876699999999999</v>
       </c>
       <c r="AU92" s="20">
         <v>0</v>
       </c>
       <c r="AV92" s="20">
         <v>0</v>
       </c>
       <c r="AW92" s="20">
-        <v>0.12393999999999999</v>
+        <v>0.15365999999999999</v>
       </c>
       <c r="AX92" s="20">
-        <v>0.72887000000000002</v>
+        <v>1.0525599999999999</v>
       </c>
       <c r="AY92" s="20">
         <v>0</v>
       </c>
       <c r="AZ92" s="20">
         <v>0</v>
       </c>
       <c r="BA92" s="20">
-        <v>7.306E-2</v>
+        <v>0.12306</v>
       </c>
       <c r="BB92" s="20">
-        <v>0.55798999999999999</v>
+        <v>0.61585999999999996</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="2">
         <v>0</v>
       </c>
       <c r="D93" s="2">
         <v>0</v>
       </c>
       <c r="E93" s="2">
         <v>1.035E-2</v>
       </c>
       <c r="F93" s="2">
         <v>1.9630000000000002E-2</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
@@ -17165,54 +17176,54 @@
       <c r="AO93" s="20">
         <v>0.26829999999999998</v>
       </c>
       <c r="AP93" s="20">
         <v>0.78773000000000004</v>
       </c>
       <c r="AQ93" s="20">
         <v>0</v>
       </c>
       <c r="AR93" s="20">
         <v>0</v>
       </c>
       <c r="AS93" s="20">
         <v>0.3609</v>
       </c>
       <c r="AT93" s="20">
         <v>1.2419199999999999</v>
       </c>
       <c r="AU93" s="20">
         <v>0</v>
       </c>
       <c r="AV93" s="20">
         <v>0</v>
       </c>
       <c r="AW93" s="20">
-        <v>0.15048</v>
+        <v>0.156</v>
       </c>
       <c r="AX93" s="20">
-        <v>0.47033999999999998</v>
+        <v>0.48053000000000001</v>
       </c>
       <c r="AY93" s="20">
         <v>0</v>
       </c>
       <c r="AZ93" s="20">
         <v>0</v>
       </c>
       <c r="BA93" s="20">
         <v>5.2639999999999999E-2</v>
       </c>
       <c r="BB93" s="20">
         <v>0.14157</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="2">
         <v>0</v>
       </c>
       <c r="D94" s="2">
@@ -17329,66 +17340,66 @@
       <c r="AO94" s="20">
         <v>13.41643</v>
       </c>
       <c r="AP94" s="20">
         <v>36.379040000000003</v>
       </c>
       <c r="AQ94" s="20">
         <v>0</v>
       </c>
       <c r="AR94" s="20">
         <v>0</v>
       </c>
       <c r="AS94" s="20">
         <v>9.4675100000000008</v>
       </c>
       <c r="AT94" s="20">
         <v>40.184109999999997</v>
       </c>
       <c r="AU94" s="20">
         <v>0</v>
       </c>
       <c r="AV94" s="20">
         <v>0</v>
       </c>
       <c r="AW94" s="20">
-        <v>3.31738</v>
+        <v>5.2947499999999996</v>
       </c>
       <c r="AX94" s="20">
-        <v>11.46725</v>
+        <v>18.0806</v>
       </c>
       <c r="AY94" s="20">
         <v>0</v>
       </c>
       <c r="AZ94" s="20">
         <v>0</v>
       </c>
       <c r="BA94" s="20">
-        <v>2.6974399999999998</v>
+        <v>3.8444799999999999</v>
       </c>
       <c r="BB94" s="20">
-        <v>15.00966</v>
+        <v>22.57169</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="2">
         <v>0</v>
       </c>
       <c r="D95" s="2">
         <v>0</v>
       </c>
       <c r="E95" s="2">
         <v>4</v>
       </c>
       <c r="F95" s="2">
         <v>7.1514100000000003</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
@@ -17493,54 +17504,54 @@
       <c r="AO95" s="20">
         <v>20.221520000000002</v>
       </c>
       <c r="AP95" s="20">
         <v>30.318460000000002</v>
       </c>
       <c r="AQ95" s="20">
         <v>0</v>
       </c>
       <c r="AR95" s="20">
         <v>0</v>
       </c>
       <c r="AS95" s="20">
         <v>3.1091899999999999</v>
       </c>
       <c r="AT95" s="20">
         <v>30.242540000000002</v>
       </c>
       <c r="AU95" s="20">
         <v>0</v>
       </c>
       <c r="AV95" s="20">
         <v>0</v>
       </c>
       <c r="AW95" s="20">
-        <v>4.061E-2</v>
+        <v>1.4856100000000001</v>
       </c>
       <c r="AX95" s="20">
-        <v>0.28293000000000001</v>
+        <v>11.57944</v>
       </c>
       <c r="AY95" s="20">
         <v>0</v>
       </c>
       <c r="AZ95" s="20">
         <v>0</v>
       </c>
       <c r="BA95" s="20">
         <v>5.7035799999999997</v>
       </c>
       <c r="BB95" s="20">
         <v>13.84135</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="2">
         <v>0</v>
       </c>
       <c r="D96" s="2">
@@ -17657,66 +17668,66 @@
       <c r="AO96" s="20">
         <v>2025.1495399999999</v>
       </c>
       <c r="AP96" s="20">
         <v>2633.9155300000002</v>
       </c>
       <c r="AQ96" s="20">
         <v>0</v>
       </c>
       <c r="AR96" s="20">
         <v>0</v>
       </c>
       <c r="AS96" s="20">
         <v>1682.0580299999999</v>
       </c>
       <c r="AT96" s="20">
         <v>2735.2282100000002</v>
       </c>
       <c r="AU96" s="20">
         <v>0</v>
       </c>
       <c r="AV96" s="20">
         <v>0</v>
       </c>
       <c r="AW96" s="20">
-        <v>633.9692</v>
+        <v>880.00210000000004</v>
       </c>
       <c r="AX96" s="20">
-        <v>1068.66635</v>
+        <v>1476.7649899999999</v>
       </c>
       <c r="AY96" s="20">
         <v>0</v>
       </c>
       <c r="AZ96" s="20">
         <v>0</v>
       </c>
       <c r="BA96" s="20">
-        <v>748.89543000000003</v>
+        <v>986.51368000000002</v>
       </c>
       <c r="BB96" s="20">
-        <v>593.01652999999999</v>
+        <v>1142.0255</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A97" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="2">
         <v>389.99923999999999</v>
       </c>
       <c r="D97" s="2">
         <v>1146.6064200000001</v>
       </c>
       <c r="E97" s="2">
         <v>232.40248</v>
       </c>
       <c r="F97" s="2">
         <v>584.71624999999995</v>
       </c>
       <c r="G97" s="3">
         <v>561.09172999999998</v>
       </c>
       <c r="H97" s="3">
@@ -17815,72 +17826,72 @@
       <c r="AM97" s="20">
         <v>33.780110000000001</v>
       </c>
       <c r="AN97" s="20">
         <v>71.796049999999994</v>
       </c>
       <c r="AO97" s="20">
         <v>253.23268999999999</v>
       </c>
       <c r="AP97" s="20">
         <v>855.31269999999995</v>
       </c>
       <c r="AQ97" s="20">
         <v>23.919039999999999</v>
       </c>
       <c r="AR97" s="20">
         <v>54.148850000000003</v>
       </c>
       <c r="AS97" s="20">
         <v>144.17975000000001</v>
       </c>
       <c r="AT97" s="20">
         <v>623.95766000000003</v>
       </c>
       <c r="AU97" s="20">
-        <v>11.43131</v>
+        <v>15.643829999999999</v>
       </c>
       <c r="AV97" s="20">
-        <v>24.946429999999999</v>
+        <v>34.502000000000002</v>
       </c>
       <c r="AW97" s="20">
-        <v>42.80547</v>
+        <v>49.208030000000001</v>
       </c>
       <c r="AX97" s="20">
-        <v>162.09957</v>
+        <v>216.48758000000001</v>
       </c>
       <c r="AY97" s="20">
         <v>0</v>
       </c>
       <c r="AZ97" s="20">
         <v>0</v>
       </c>
       <c r="BA97" s="20">
-        <v>33.738199999999999</v>
+        <v>46.999960000000002</v>
       </c>
       <c r="BB97" s="20">
-        <v>163.49221</v>
+        <v>237.92392000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="2">
         <v>27.544550000000001</v>
       </c>
       <c r="D98" s="2">
         <v>70.946680000000001</v>
       </c>
       <c r="E98" s="2">
         <v>152.70080999999999</v>
       </c>
       <c r="F98" s="2">
         <v>260.30549000000002</v>
       </c>
       <c r="G98" s="3">
         <v>150.15464</v>
       </c>
       <c r="H98" s="3">
@@ -17973,78 +17984,78 @@
       <c r="AK98" s="5">
         <v>326.75058000000001</v>
       </c>
       <c r="AL98" s="5">
         <v>502.22741000000002</v>
       </c>
       <c r="AM98" s="20">
         <v>0</v>
       </c>
       <c r="AN98" s="20">
         <v>0</v>
       </c>
       <c r="AO98" s="20">
         <v>280.35478999999998</v>
       </c>
       <c r="AP98" s="20">
         <v>610.25743</v>
       </c>
       <c r="AQ98" s="20">
         <v>0</v>
       </c>
       <c r="AR98" s="20">
         <v>0</v>
       </c>
       <c r="AS98" s="20">
-        <v>200.30224999999999</v>
+        <v>208.31025</v>
       </c>
       <c r="AT98" s="20">
-        <v>571.68336999999997</v>
+        <v>589.10837000000004</v>
       </c>
       <c r="AU98" s="20">
         <v>0</v>
       </c>
       <c r="AV98" s="20">
         <v>0</v>
       </c>
       <c r="AW98" s="20">
-        <v>58.758369999999999</v>
+        <v>64.211349999999996</v>
       </c>
       <c r="AX98" s="20">
-        <v>173.71329</v>
+        <v>199.39058</v>
       </c>
       <c r="AY98" s="20">
         <v>0</v>
       </c>
       <c r="AZ98" s="20">
         <v>0</v>
       </c>
       <c r="BA98" s="20">
-        <v>68.210099999999997</v>
+        <v>75.236350000000002</v>
       </c>
       <c r="BB98" s="20">
-        <v>150.78948</v>
+        <v>186.75227000000001</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A99" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="2">
         <v>0</v>
       </c>
       <c r="D99" s="2">
         <v>0</v>
       </c>
       <c r="E99" s="2">
         <v>0</v>
       </c>
       <c r="F99" s="2">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
@@ -18313,66 +18324,66 @@
       <c r="AO100" s="20">
         <v>392.92482999999999</v>
       </c>
       <c r="AP100" s="20">
         <v>1348.88861</v>
       </c>
       <c r="AQ100" s="20">
         <v>0</v>
       </c>
       <c r="AR100" s="20">
         <v>0</v>
       </c>
       <c r="AS100" s="20">
         <v>250.28876</v>
       </c>
       <c r="AT100" s="20">
         <v>1215.27178</v>
       </c>
       <c r="AU100" s="20">
         <v>0</v>
       </c>
       <c r="AV100" s="20">
         <v>0</v>
       </c>
       <c r="AW100" s="20">
-        <v>115.66545000000001</v>
+        <v>165.36152999999999</v>
       </c>
       <c r="AX100" s="20">
-        <v>422.36122</v>
+        <v>610.10279000000003</v>
       </c>
       <c r="AY100" s="20">
         <v>0</v>
       </c>
       <c r="AZ100" s="20">
         <v>0</v>
       </c>
       <c r="BA100" s="20">
-        <v>29.494240000000001</v>
+        <v>38.201059999999998</v>
       </c>
       <c r="BB100" s="20">
-        <v>133.98904999999999</v>
+        <v>183.37312</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>0</v>
       </c>
       <c r="E101" s="2">
         <v>5.6707999999999998</v>
       </c>
       <c r="F101" s="2">
         <v>36.620159999999998</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="3">
@@ -18477,54 +18488,54 @@
       <c r="AO101" s="20">
         <v>40.17624</v>
       </c>
       <c r="AP101" s="20">
         <v>193.03931</v>
       </c>
       <c r="AQ101" s="20">
         <v>0</v>
       </c>
       <c r="AR101" s="20">
         <v>0</v>
       </c>
       <c r="AS101" s="20">
         <v>34.368299999999998</v>
       </c>
       <c r="AT101" s="20">
         <v>159.87219999999999</v>
       </c>
       <c r="AU101" s="20">
         <v>0</v>
       </c>
       <c r="AV101" s="20">
         <v>0</v>
       </c>
       <c r="AW101" s="20">
-        <v>15.108180000000001</v>
+        <v>23.366800000000001</v>
       </c>
       <c r="AX101" s="20">
-        <v>73.133039999999994</v>
+        <v>112.80043000000001</v>
       </c>
       <c r="AY101" s="20">
         <v>0</v>
       </c>
       <c r="AZ101" s="20">
         <v>0</v>
       </c>
       <c r="BA101" s="20">
         <v>0.21959999999999999</v>
       </c>
       <c r="BB101" s="20">
         <v>1.923</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="2">
         <v>0</v>
       </c>
       <c r="D102" s="2">
@@ -18641,66 +18652,66 @@
       <c r="AO102" s="20">
         <v>2756.0284799999999</v>
       </c>
       <c r="AP102" s="20">
         <v>1889.84971</v>
       </c>
       <c r="AQ102" s="20">
         <v>0</v>
       </c>
       <c r="AR102" s="20">
         <v>0</v>
       </c>
       <c r="AS102" s="20">
         <v>1378.8042800000001</v>
       </c>
       <c r="AT102" s="20">
         <v>887.17399</v>
       </c>
       <c r="AU102" s="20">
         <v>0</v>
       </c>
       <c r="AV102" s="20">
         <v>0</v>
       </c>
       <c r="AW102" s="20">
-        <v>247.10776999999999</v>
+        <v>251.82492999999999</v>
       </c>
       <c r="AX102" s="20">
-        <v>177.62727000000001</v>
+        <v>182.68788000000001</v>
       </c>
       <c r="AY102" s="20">
         <v>0</v>
       </c>
       <c r="AZ102" s="20">
         <v>0</v>
       </c>
       <c r="BA102" s="20">
-        <v>878.77071000000001</v>
+        <v>906.21808999999996</v>
       </c>
       <c r="BB102" s="20">
-        <v>619.96988999999996</v>
+        <v>650.20663000000002</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="2">
         <v>0</v>
       </c>
       <c r="D103" s="2">
         <v>0</v>
       </c>
       <c r="E103" s="2">
         <v>162.81225000000001</v>
       </c>
       <c r="F103" s="2">
         <v>67.570440000000005</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
@@ -18793,78 +18804,78 @@
       <c r="AK103" s="5">
         <v>203.85839999999999</v>
       </c>
       <c r="AL103" s="5">
         <v>144.45649</v>
       </c>
       <c r="AM103" s="20">
         <v>0</v>
       </c>
       <c r="AN103" s="20">
         <v>0</v>
       </c>
       <c r="AO103" s="20">
         <v>243.76320000000001</v>
       </c>
       <c r="AP103" s="20">
         <v>167.93141</v>
       </c>
       <c r="AQ103" s="20">
         <v>0</v>
       </c>
       <c r="AR103" s="20">
         <v>0</v>
       </c>
       <c r="AS103" s="20">
-        <v>248.59560999999999</v>
+        <v>248.65316000000001</v>
       </c>
       <c r="AT103" s="20">
-        <v>191.63244</v>
+        <v>192.69908000000001</v>
       </c>
       <c r="AU103" s="20">
         <v>0</v>
       </c>
       <c r="AV103" s="20">
         <v>0</v>
       </c>
       <c r="AW103" s="20">
-        <v>76.158450000000002</v>
+        <v>161.85005000000001</v>
       </c>
       <c r="AX103" s="20">
-        <v>54.467269999999999</v>
+        <v>121.85930999999999</v>
       </c>
       <c r="AY103" s="20">
         <v>0</v>
       </c>
       <c r="AZ103" s="20">
         <v>0</v>
       </c>
       <c r="BA103" s="20">
-        <v>56.497</v>
+        <v>85.805999999999997</v>
       </c>
       <c r="BB103" s="20">
-        <v>50.782739999999997</v>
+        <v>75.312920000000005</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="2">
         <v>0</v>
       </c>
       <c r="D104" s="2">
         <v>0</v>
       </c>
       <c r="E104" s="2">
         <v>205.95</v>
       </c>
       <c r="F104" s="2">
         <v>25.073499999999999</v>
       </c>
       <c r="G104" s="3">
         <v>0</v>
       </c>
       <c r="H104" s="3">
@@ -19121,78 +19132,78 @@
       <c r="AK105" s="5">
         <v>782.50174000000004</v>
       </c>
       <c r="AL105" s="5">
         <v>1802.02196</v>
       </c>
       <c r="AM105" s="20">
         <v>8.8651999999999997</v>
       </c>
       <c r="AN105" s="20">
         <v>36.077500000000001</v>
       </c>
       <c r="AO105" s="20">
         <v>850.88508999999999</v>
       </c>
       <c r="AP105" s="20">
         <v>2123.6448799999998</v>
       </c>
       <c r="AQ105" s="20">
         <v>6.2539999999999996</v>
       </c>
       <c r="AR105" s="20">
         <v>21.672999999999998</v>
       </c>
       <c r="AS105" s="20">
-        <v>942.40719000000001</v>
+        <v>942.41219000000001</v>
       </c>
       <c r="AT105" s="20">
-        <v>2431.92776</v>
+        <v>2432.0080200000002</v>
       </c>
       <c r="AU105" s="20">
-        <v>2.181</v>
+        <v>3.6160000000000001</v>
       </c>
       <c r="AV105" s="20">
-        <v>7.7039999999999997</v>
+        <v>12.755000000000001</v>
       </c>
       <c r="AW105" s="20">
-        <v>293.06227999999999</v>
+        <v>417.04656</v>
       </c>
       <c r="AX105" s="20">
-        <v>763.89503000000002</v>
+        <v>1094.6374900000001</v>
       </c>
       <c r="AY105" s="20">
-        <v>2.14045</v>
+        <v>2.7209500000000002</v>
       </c>
       <c r="AZ105" s="20">
-        <v>8.4649999999999999</v>
+        <v>10.899480000000001</v>
       </c>
       <c r="BA105" s="20">
-        <v>329.68997000000002</v>
+        <v>486.17827</v>
       </c>
       <c r="BB105" s="20">
-        <v>780.56912999999997</v>
+        <v>1221.1831299999999</v>
       </c>
     </row>
     <row r="106" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="2">
         <v>0</v>
       </c>
       <c r="E106" s="2">
         <v>0</v>
       </c>
       <c r="F106" s="2">
         <v>0</v>
       </c>
       <c r="G106" s="3">
         <v>0</v>
       </c>
       <c r="H106" s="3">
@@ -19625,66 +19636,66 @@
       <c r="AO108" s="20">
         <v>17.2727</v>
       </c>
       <c r="AP108" s="20">
         <v>89.663659999999993</v>
       </c>
       <c r="AQ108" s="20">
         <v>0</v>
       </c>
       <c r="AR108" s="20">
         <v>0</v>
       </c>
       <c r="AS108" s="20">
         <v>11.0288</v>
       </c>
       <c r="AT108" s="20">
         <v>78.051720000000003</v>
       </c>
       <c r="AU108" s="20">
         <v>0</v>
       </c>
       <c r="AV108" s="20">
         <v>0</v>
       </c>
       <c r="AW108" s="20">
-        <v>2.875</v>
+        <v>5.7451999999999996</v>
       </c>
       <c r="AX108" s="20">
-        <v>25.778169999999999</v>
+        <v>45.319310000000002</v>
       </c>
       <c r="AY108" s="20">
         <v>0</v>
       </c>
       <c r="AZ108" s="20">
         <v>0</v>
       </c>
       <c r="BA108" s="20">
-        <v>4.2106000000000003</v>
+        <v>5.3106</v>
       </c>
       <c r="BB108" s="20">
-        <v>29.15165</v>
+        <v>38.683259999999997</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="2">
         <v>0</v>
       </c>
       <c r="D109" s="2">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>1187.95949</v>
       </c>
       <c r="F109" s="2">
         <v>3206.9908599999999</v>
       </c>
       <c r="G109" s="3">
         <v>0</v>
       </c>
       <c r="H109" s="3">
@@ -19777,78 +19788,78 @@
       <c r="AK109" s="5">
         <v>1724.8560500000001</v>
       </c>
       <c r="AL109" s="5">
         <v>5974.2517900000003</v>
       </c>
       <c r="AM109" s="20">
         <v>0</v>
       </c>
       <c r="AN109" s="20">
         <v>0</v>
       </c>
       <c r="AO109" s="20">
         <v>1808.6195700000001</v>
       </c>
       <c r="AP109" s="20">
         <v>6916.7659299999996</v>
       </c>
       <c r="AQ109" s="20">
         <v>0</v>
       </c>
       <c r="AR109" s="20">
         <v>0</v>
       </c>
       <c r="AS109" s="20">
-        <v>1496.94929</v>
+        <v>1502.21399</v>
       </c>
       <c r="AT109" s="20">
-        <v>6673.1238899999998</v>
+        <v>6835.3049499999997</v>
       </c>
       <c r="AU109" s="20">
         <v>0</v>
       </c>
       <c r="AV109" s="20">
         <v>0</v>
       </c>
       <c r="AW109" s="20">
-        <v>443.78980999999999</v>
+        <v>625.14404999999999</v>
       </c>
       <c r="AX109" s="20">
-        <v>1931.3386800000001</v>
+        <v>2708.3812200000002</v>
       </c>
       <c r="AY109" s="20">
-        <v>0</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="AZ109" s="20">
-        <v>0</v>
+        <v>5.7799999999999997E-2</v>
       </c>
       <c r="BA109" s="20">
-        <v>387.79273000000001</v>
+        <v>555.33421999999996</v>
       </c>
       <c r="BB109" s="20">
-        <v>1802.48577</v>
+        <v>2604.2076200000001</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="2">
         <v>964.96040000000005</v>
       </c>
       <c r="D110" s="2">
         <v>1455.7701300000001</v>
       </c>
       <c r="E110" s="2">
         <v>924.44285000000002</v>
       </c>
       <c r="F110" s="2">
         <v>1436.2500700000001</v>
       </c>
       <c r="G110" s="3">
         <v>915.27449999999999</v>
       </c>
       <c r="H110" s="3">
@@ -19947,72 +19958,72 @@
       <c r="AM110" s="20">
         <v>2825.1106599999998</v>
       </c>
       <c r="AN110" s="20">
         <v>3773.5779000000002</v>
       </c>
       <c r="AO110" s="20">
         <v>317.78807</v>
       </c>
       <c r="AP110" s="20">
         <v>330.79329000000001</v>
       </c>
       <c r="AQ110" s="20">
         <v>2666.8635800000002</v>
       </c>
       <c r="AR110" s="20">
         <v>4313.9909699999998</v>
       </c>
       <c r="AS110" s="20">
         <v>648.26280999999994</v>
       </c>
       <c r="AT110" s="20">
         <v>1008.06436</v>
       </c>
       <c r="AU110" s="20">
-        <v>937.51579000000004</v>
+        <v>1225.4235200000001</v>
       </c>
       <c r="AV110" s="20">
-        <v>1412.28809</v>
+        <v>1887.75845</v>
       </c>
       <c r="AW110" s="20">
-        <v>146.03756999999999</v>
+        <v>195.22057000000001</v>
       </c>
       <c r="AX110" s="20">
-        <v>222.29532</v>
+        <v>280.83326</v>
       </c>
       <c r="AY110" s="20">
-        <v>1005.66963</v>
+        <v>1488.23549</v>
       </c>
       <c r="AZ110" s="20">
-        <v>1877.90885</v>
+        <v>2835.7351699999999</v>
       </c>
       <c r="BA110" s="20">
-        <v>131.31129000000001</v>
+        <v>213.95072999999999</v>
       </c>
       <c r="BB110" s="20">
-        <v>175.11635000000001</v>
+        <v>273.80443000000002</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="2">
         <v>0</v>
       </c>
       <c r="D111" s="2">
         <v>0</v>
       </c>
       <c r="E111" s="2">
         <v>0</v>
       </c>
       <c r="F111" s="2">
         <v>0</v>
       </c>
       <c r="G111" s="3">
         <v>0</v>
       </c>
       <c r="H111" s="3">
@@ -20281,66 +20292,66 @@
       <c r="AO112" s="20">
         <v>65.76361</v>
       </c>
       <c r="AP112" s="20">
         <v>191.61152999999999</v>
       </c>
       <c r="AQ112" s="20">
         <v>4.62E-3</v>
       </c>
       <c r="AR112" s="20">
         <v>4.4850000000000001E-2</v>
       </c>
       <c r="AS112" s="20">
         <v>101.30944</v>
       </c>
       <c r="AT112" s="20">
         <v>215.59117000000001</v>
       </c>
       <c r="AU112" s="20">
         <v>0</v>
       </c>
       <c r="AV112" s="20">
         <v>0</v>
       </c>
       <c r="AW112" s="20">
-        <v>35.783740000000002</v>
+        <v>48.588180000000001</v>
       </c>
       <c r="AX112" s="20">
-        <v>79.822429999999997</v>
+        <v>107.94833</v>
       </c>
       <c r="AY112" s="20">
         <v>0</v>
       </c>
       <c r="AZ112" s="20">
         <v>0</v>
       </c>
       <c r="BA112" s="20">
-        <v>18.375579999999999</v>
+        <v>27.93131</v>
       </c>
       <c r="BB112" s="20">
-        <v>57.024740000000001</v>
+        <v>89.140280000000004</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A113" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="2">
         <v>14.500999999999999</v>
       </c>
       <c r="D113" s="2">
         <v>33.76247</v>
       </c>
       <c r="E113" s="2">
         <v>2513.8316399999999</v>
       </c>
       <c r="F113" s="2">
         <v>4197.9428099999996</v>
       </c>
       <c r="G113" s="3">
         <v>22.664400000000001</v>
       </c>
       <c r="H113" s="3">
@@ -20433,78 +20444,78 @@
       <c r="AK113" s="5">
         <v>3588.1705099999999</v>
       </c>
       <c r="AL113" s="5">
         <v>7337.0716599999996</v>
       </c>
       <c r="AM113" s="20">
         <v>211.83949999999999</v>
       </c>
       <c r="AN113" s="20">
         <v>514.97794999999996</v>
       </c>
       <c r="AO113" s="20">
         <v>3965.8870299999999</v>
       </c>
       <c r="AP113" s="20">
         <v>8549.4154199999994</v>
       </c>
       <c r="AQ113" s="20">
         <v>167.71250000000001</v>
       </c>
       <c r="AR113" s="20">
         <v>511.96467000000001</v>
       </c>
       <c r="AS113" s="20">
-        <v>3507.42569</v>
+        <v>3507.42614</v>
       </c>
       <c r="AT113" s="20">
-        <v>9034.2228500000001</v>
+        <v>9034.1500400000004</v>
       </c>
       <c r="AU113" s="20">
         <v>43.258499999999998</v>
       </c>
       <c r="AV113" s="20">
         <v>129.21123</v>
       </c>
       <c r="AW113" s="20">
-        <v>1141.7820099999999</v>
+        <v>1683.21496</v>
       </c>
       <c r="AX113" s="20">
-        <v>2758.2822099999998</v>
+        <v>4164.9411</v>
       </c>
       <c r="AY113" s="20">
-        <v>81.562700000000007</v>
+        <v>107.9021</v>
       </c>
       <c r="AZ113" s="20">
-        <v>273.26938000000001</v>
+        <v>365.26898</v>
       </c>
       <c r="BA113" s="20">
-        <v>1093.1079099999999</v>
+        <v>1613.4216799999999</v>
       </c>
       <c r="BB113" s="20">
-        <v>2970.4250299999999</v>
+        <v>4496.2748300000003</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A114" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="2">
         <v>0</v>
       </c>
       <c r="D114" s="2">
         <v>0</v>
       </c>
       <c r="E114" s="2">
         <v>152.31241</v>
       </c>
       <c r="F114" s="2">
         <v>198.96968000000001</v>
       </c>
       <c r="G114" s="3">
         <v>0</v>
       </c>
       <c r="H114" s="3">
@@ -20609,66 +20620,66 @@
       <c r="AO114" s="20">
         <v>136.51586</v>
       </c>
       <c r="AP114" s="20">
         <v>260.52974</v>
       </c>
       <c r="AQ114" s="20">
         <v>0</v>
       </c>
       <c r="AR114" s="20">
         <v>0</v>
       </c>
       <c r="AS114" s="20">
         <v>109.72889000000001</v>
       </c>
       <c r="AT114" s="20">
         <v>183.93527</v>
       </c>
       <c r="AU114" s="20">
         <v>0</v>
       </c>
       <c r="AV114" s="20">
         <v>0</v>
       </c>
       <c r="AW114" s="20">
-        <v>22.805040000000002</v>
+        <v>29.290030000000002</v>
       </c>
       <c r="AX114" s="20">
-        <v>59.776560000000003</v>
+        <v>71.11524</v>
       </c>
       <c r="AY114" s="20">
         <v>0</v>
       </c>
       <c r="AZ114" s="20">
         <v>0</v>
       </c>
       <c r="BA114" s="20">
-        <v>64.698229999999995</v>
+        <v>97.372889999999998</v>
       </c>
       <c r="BB114" s="20">
-        <v>83.992720000000006</v>
+        <v>118.66088999999999</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="2">
         <v>0</v>
       </c>
       <c r="D115" s="2">
         <v>0</v>
       </c>
       <c r="E115" s="2">
         <v>23.583780000000001</v>
       </c>
       <c r="F115" s="2">
         <v>20.508839999999999</v>
       </c>
       <c r="G115" s="3">
         <v>0</v>
       </c>
       <c r="H115" s="3">
@@ -20773,66 +20784,66 @@
       <c r="AO115" s="20">
         <v>22.092510000000001</v>
       </c>
       <c r="AP115" s="20">
         <v>46.15005</v>
       </c>
       <c r="AQ115" s="20">
         <v>0</v>
       </c>
       <c r="AR115" s="20">
         <v>0</v>
       </c>
       <c r="AS115" s="20">
         <v>19.285250000000001</v>
       </c>
       <c r="AT115" s="20">
         <v>45.900329999999997</v>
       </c>
       <c r="AU115" s="20">
         <v>0</v>
       </c>
       <c r="AV115" s="20">
         <v>0</v>
       </c>
       <c r="AW115" s="20">
-        <v>10.475099999999999</v>
+        <v>12.512309999999999</v>
       </c>
       <c r="AX115" s="20">
-        <v>27.350760000000001</v>
+        <v>32.359290000000001</v>
       </c>
       <c r="AY115" s="20">
         <v>0</v>
       </c>
       <c r="AZ115" s="20">
         <v>0</v>
       </c>
       <c r="BA115" s="20">
-        <v>2.9967600000000001</v>
+        <v>7.8485300000000002</v>
       </c>
       <c r="BB115" s="20">
-        <v>5.8747199999999999</v>
+        <v>10.117150000000001</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="2">
         <v>0</v>
       </c>
       <c r="D116" s="2">
         <v>0</v>
       </c>
       <c r="E116" s="2">
         <v>7.1310000000000002</v>
       </c>
       <c r="F116" s="2">
         <v>12.304029999999999</v>
       </c>
       <c r="G116" s="3">
         <v>0</v>
       </c>
       <c r="H116" s="3">
@@ -20937,66 +20948,66 @@
       <c r="AO116" s="20">
         <v>4.8551599999999997</v>
       </c>
       <c r="AP116" s="20">
         <v>10.22791</v>
       </c>
       <c r="AQ116" s="20">
         <v>0</v>
       </c>
       <c r="AR116" s="20">
         <v>0</v>
       </c>
       <c r="AS116" s="20">
         <v>12.178000000000001</v>
       </c>
       <c r="AT116" s="20">
         <v>15.052049999999999</v>
       </c>
       <c r="AU116" s="20">
         <v>0</v>
       </c>
       <c r="AV116" s="20">
         <v>0</v>
       </c>
       <c r="AW116" s="20">
-        <v>0.77759999999999996</v>
+        <v>0.81299999999999994</v>
       </c>
       <c r="AX116" s="20">
-        <v>3.87765</v>
+        <v>4.0568900000000001</v>
       </c>
       <c r="AY116" s="20">
         <v>0</v>
       </c>
       <c r="AZ116" s="20">
         <v>0</v>
       </c>
       <c r="BA116" s="20">
-        <v>0</v>
+        <v>6.06</v>
       </c>
       <c r="BB116" s="20">
-        <v>0</v>
+        <v>8.8949999999999996</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A117" s="10" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="2">
         <v>0</v>
       </c>
       <c r="D117" s="2">
         <v>0</v>
       </c>
       <c r="E117" s="2">
         <v>3.8699499999999998</v>
       </c>
       <c r="F117" s="2">
         <v>7.9714</v>
       </c>
       <c r="G117" s="3">
         <v>0.48749999999999999</v>
       </c>
       <c r="H117" s="3">
@@ -21089,78 +21100,78 @@
       <c r="AK117" s="5">
         <v>40.015500000000003</v>
       </c>
       <c r="AL117" s="5">
         <v>46.476790000000001</v>
       </c>
       <c r="AM117" s="20">
         <v>0</v>
       </c>
       <c r="AN117" s="20">
         <v>0</v>
       </c>
       <c r="AO117" s="20">
         <v>67.281580000000005</v>
       </c>
       <c r="AP117" s="20">
         <v>55.803939999999997</v>
       </c>
       <c r="AQ117" s="20">
         <v>0</v>
       </c>
       <c r="AR117" s="20">
         <v>0</v>
       </c>
       <c r="AS117" s="20">
-        <v>24.911999999999999</v>
+        <v>26.276</v>
       </c>
       <c r="AT117" s="20">
-        <v>31.61355</v>
+        <v>32.011749999999999</v>
       </c>
       <c r="AU117" s="20">
         <v>0</v>
       </c>
       <c r="AV117" s="20">
         <v>0</v>
       </c>
       <c r="AW117" s="20">
-        <v>23.138999999999999</v>
+        <v>23.175000000000001</v>
       </c>
       <c r="AX117" s="20">
-        <v>28.221409999999999</v>
+        <v>28.318999999999999</v>
       </c>
       <c r="AY117" s="20">
         <v>0</v>
       </c>
       <c r="AZ117" s="20">
         <v>0</v>
       </c>
       <c r="BA117" s="20">
-        <v>0.2185</v>
+        <v>0.2455</v>
       </c>
       <c r="BB117" s="20">
-        <v>0.48102</v>
+        <v>0.56149000000000004</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="2">
         <v>0</v>
       </c>
       <c r="D118" s="2">
         <v>0</v>
       </c>
       <c r="E118" s="2">
         <v>241.75318999999999</v>
       </c>
       <c r="F118" s="2">
         <v>992.07429999999999</v>
       </c>
       <c r="G118" s="3">
         <v>0</v>
       </c>
       <c r="H118" s="3">
@@ -21253,78 +21264,78 @@
       <c r="AK118" s="5">
         <v>909.16962999999998</v>
       </c>
       <c r="AL118" s="5">
         <v>3187.7957900000001</v>
       </c>
       <c r="AM118" s="20">
         <v>0</v>
       </c>
       <c r="AN118" s="20">
         <v>0</v>
       </c>
       <c r="AO118" s="20">
         <v>594.76499000000001</v>
       </c>
       <c r="AP118" s="20">
         <v>1878.5927300000001</v>
       </c>
       <c r="AQ118" s="20">
         <v>0</v>
       </c>
       <c r="AR118" s="20">
         <v>0</v>
       </c>
       <c r="AS118" s="20">
-        <v>619.23721</v>
+        <v>619.32361000000003</v>
       </c>
       <c r="AT118" s="20">
-        <v>1913.2672</v>
+        <v>1913.3769</v>
       </c>
       <c r="AU118" s="20">
         <v>0</v>
       </c>
       <c r="AV118" s="20">
         <v>0</v>
       </c>
       <c r="AW118" s="20">
-        <v>212.65708000000001</v>
+        <v>276.97050999999999</v>
       </c>
       <c r="AX118" s="20">
-        <v>627.23591999999996</v>
+        <v>945.33339999999998</v>
       </c>
       <c r="AY118" s="20">
         <v>0</v>
       </c>
       <c r="AZ118" s="20">
         <v>0</v>
       </c>
       <c r="BA118" s="20">
-        <v>141.77814000000001</v>
+        <v>269.89515</v>
       </c>
       <c r="BB118" s="20">
-        <v>470.66124000000002</v>
+        <v>900.15048000000002</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="10" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="2">
         <v>0</v>
       </c>
       <c r="D119" s="2">
         <v>0</v>
       </c>
       <c r="E119" s="2">
         <v>10.16849</v>
       </c>
       <c r="F119" s="2">
         <v>15.44652</v>
       </c>
       <c r="G119" s="3">
         <v>0</v>
       </c>
       <c r="H119" s="3">
@@ -21429,66 +21440,66 @@
       <c r="AO119" s="20">
         <v>2.29521</v>
       </c>
       <c r="AP119" s="20">
         <v>7.76234</v>
       </c>
       <c r="AQ119" s="20">
         <v>0</v>
       </c>
       <c r="AR119" s="20">
         <v>0</v>
       </c>
       <c r="AS119" s="20">
         <v>1.2242299999999999</v>
       </c>
       <c r="AT119" s="20">
         <v>5.3883000000000001</v>
       </c>
       <c r="AU119" s="20">
         <v>0</v>
       </c>
       <c r="AV119" s="20">
         <v>0</v>
       </c>
       <c r="AW119" s="20">
-        <v>0.62802999999999998</v>
+        <v>0.72145000000000004</v>
       </c>
       <c r="AX119" s="20">
-        <v>2.58406</v>
+        <v>3.0234200000000002</v>
       </c>
       <c r="AY119" s="20">
         <v>0</v>
       </c>
       <c r="AZ119" s="20">
         <v>0</v>
       </c>
       <c r="BA119" s="20">
-        <v>0.31961000000000001</v>
+        <v>0.55961000000000005</v>
       </c>
       <c r="BB119" s="20">
-        <v>1.13958</v>
+        <v>1.8785799999999999</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="2">
         <v>0</v>
       </c>
       <c r="D120" s="2">
         <v>0</v>
       </c>
       <c r="E120" s="2">
         <v>753.42298000000005</v>
       </c>
       <c r="F120" s="2">
         <v>632.39443000000006</v>
       </c>
       <c r="G120" s="3">
         <v>0</v>
       </c>
       <c r="H120" s="3">
@@ -21581,78 +21592,78 @@
       <c r="AK120" s="5">
         <v>403.81482</v>
       </c>
       <c r="AL120" s="5">
         <v>617.87572</v>
       </c>
       <c r="AM120" s="20">
         <v>0</v>
       </c>
       <c r="AN120" s="20">
         <v>0</v>
       </c>
       <c r="AO120" s="20">
         <v>368.69943000000001</v>
       </c>
       <c r="AP120" s="20">
         <v>616.79357000000005</v>
       </c>
       <c r="AQ120" s="20">
         <v>0</v>
       </c>
       <c r="AR120" s="20">
         <v>0</v>
       </c>
       <c r="AS120" s="20">
-        <v>316.20281999999997</v>
+        <v>316.2294</v>
       </c>
       <c r="AT120" s="20">
-        <v>566.14822000000004</v>
+        <v>566.48397</v>
       </c>
       <c r="AU120" s="20">
         <v>0</v>
       </c>
       <c r="AV120" s="20">
         <v>0</v>
       </c>
       <c r="AW120" s="20">
-        <v>118.97132999999999</v>
+        <v>156.50507999999999</v>
       </c>
       <c r="AX120" s="20">
-        <v>182.95308</v>
+        <v>266.17532999999997</v>
       </c>
       <c r="AY120" s="20">
         <v>0</v>
       </c>
       <c r="AZ120" s="20">
         <v>0</v>
       </c>
       <c r="BA120" s="20">
-        <v>143.53073000000001</v>
+        <v>209.01428999999999</v>
       </c>
       <c r="BB120" s="20">
-        <v>247.75391999999999</v>
+        <v>347.93225999999999</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="2">
         <v>0</v>
       </c>
       <c r="D121" s="2">
         <v>0</v>
       </c>
       <c r="E121" s="2">
         <v>200.75049000000001</v>
       </c>
       <c r="F121" s="2">
         <v>349.13438000000002</v>
       </c>
       <c r="G121" s="3">
         <v>0</v>
       </c>
       <c r="H121" s="3">
@@ -21745,78 +21756,78 @@
       <c r="AK121" s="5">
         <v>276.12679000000003</v>
       </c>
       <c r="AL121" s="5">
         <v>767.85807999999997</v>
       </c>
       <c r="AM121" s="20">
         <v>0</v>
       </c>
       <c r="AN121" s="20">
         <v>0</v>
       </c>
       <c r="AO121" s="20">
         <v>287.07817</v>
       </c>
       <c r="AP121" s="20">
         <v>800.51047000000005</v>
       </c>
       <c r="AQ121" s="20">
         <v>0</v>
       </c>
       <c r="AR121" s="20">
         <v>0</v>
       </c>
       <c r="AS121" s="20">
-        <v>232.80888999999999</v>
+        <v>232.81980999999999</v>
       </c>
       <c r="AT121" s="20">
-        <v>775.75645999999995</v>
+        <v>775.95516999999995</v>
       </c>
       <c r="AU121" s="20">
         <v>0</v>
       </c>
       <c r="AV121" s="20">
         <v>0</v>
       </c>
       <c r="AW121" s="20">
-        <v>103.04501</v>
+        <v>139.72569999999999</v>
       </c>
       <c r="AX121" s="20">
-        <v>295.32333999999997</v>
+        <v>424.09348</v>
       </c>
       <c r="AY121" s="20">
         <v>0</v>
       </c>
       <c r="AZ121" s="20">
         <v>0</v>
       </c>
       <c r="BA121" s="20">
-        <v>38.519620000000003</v>
+        <v>62.078809999999997</v>
       </c>
       <c r="BB121" s="20">
-        <v>184.88512</v>
+        <v>310.44875999999999</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A122" s="10" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="2">
         <v>0</v>
       </c>
       <c r="D122" s="2">
         <v>0</v>
       </c>
       <c r="E122" s="2">
         <v>1129.2035699999999</v>
       </c>
       <c r="F122" s="2">
         <v>624.27075000000002</v>
       </c>
       <c r="G122" s="3">
         <v>0</v>
       </c>
       <c r="H122" s="3">
@@ -21921,66 +21932,66 @@
       <c r="AO122" s="20">
         <v>2956.17317</v>
       </c>
       <c r="AP122" s="20">
         <v>1915.3496299999999</v>
       </c>
       <c r="AQ122" s="20">
         <v>0</v>
       </c>
       <c r="AR122" s="20">
         <v>0</v>
       </c>
       <c r="AS122" s="20">
         <v>2122.40697</v>
       </c>
       <c r="AT122" s="20">
         <v>1552.71919</v>
       </c>
       <c r="AU122" s="20">
         <v>0</v>
       </c>
       <c r="AV122" s="20">
         <v>0</v>
       </c>
       <c r="AW122" s="20">
-        <v>1010.6113800000001</v>
+        <v>1198.6020699999999</v>
       </c>
       <c r="AX122" s="20">
-        <v>684.05487000000005</v>
+        <v>843.57632999999998</v>
       </c>
       <c r="AY122" s="20">
         <v>0</v>
       </c>
       <c r="AZ122" s="20">
         <v>0</v>
       </c>
       <c r="BA122" s="20">
-        <v>639.51083000000006</v>
+        <v>1077.99899</v>
       </c>
       <c r="BB122" s="20">
-        <v>468.77071999999998</v>
+        <v>799.76450999999997</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A123" s="10" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="2">
         <v>0</v>
       </c>
       <c r="D123" s="2">
         <v>0</v>
       </c>
       <c r="E123" s="2">
         <v>35.583629999999999</v>
       </c>
       <c r="F123" s="2">
         <v>194.37553</v>
       </c>
       <c r="G123" s="3">
         <v>0</v>
       </c>
       <c r="H123" s="3">
@@ -22085,66 +22096,66 @@
       <c r="AO123" s="20">
         <v>66.573499999999996</v>
       </c>
       <c r="AP123" s="20">
         <v>415.81132000000002</v>
       </c>
       <c r="AQ123" s="20">
         <v>0</v>
       </c>
       <c r="AR123" s="20">
         <v>0</v>
       </c>
       <c r="AS123" s="20">
         <v>95.459720000000004</v>
       </c>
       <c r="AT123" s="20">
         <v>605.01432999999997</v>
       </c>
       <c r="AU123" s="20">
         <v>0</v>
       </c>
       <c r="AV123" s="20">
         <v>0</v>
       </c>
       <c r="AW123" s="20">
-        <v>32.528489999999998</v>
+        <v>41.324860000000001</v>
       </c>
       <c r="AX123" s="20">
-        <v>213.26206999999999</v>
+        <v>295.82533000000001</v>
       </c>
       <c r="AY123" s="20">
         <v>0</v>
       </c>
       <c r="AZ123" s="20">
         <v>0</v>
       </c>
       <c r="BA123" s="20">
-        <v>20.402509999999999</v>
+        <v>31.64555</v>
       </c>
       <c r="BB123" s="20">
-        <v>180.67471</v>
+        <v>260.36043000000001</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A124" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="2">
         <v>0</v>
       </c>
       <c r="D124" s="2">
         <v>0</v>
       </c>
       <c r="E124" s="2">
         <v>383.49097999999998</v>
       </c>
       <c r="F124" s="2">
         <v>103.83089</v>
       </c>
       <c r="G124" s="3">
         <v>0</v>
       </c>
       <c r="H124" s="3">
@@ -22249,66 +22260,66 @@
       <c r="AO124" s="20">
         <v>251.42625000000001</v>
       </c>
       <c r="AP124" s="20">
         <v>214.42219</v>
       </c>
       <c r="AQ124" s="20">
         <v>0</v>
       </c>
       <c r="AR124" s="20">
         <v>0</v>
       </c>
       <c r="AS124" s="20">
         <v>236.85901999999999</v>
       </c>
       <c r="AT124" s="20">
         <v>262.01179999999999</v>
       </c>
       <c r="AU124" s="20">
         <v>0</v>
       </c>
       <c r="AV124" s="20">
         <v>0</v>
       </c>
       <c r="AW124" s="20">
-        <v>73.270849999999996</v>
+        <v>109.17954</v>
       </c>
       <c r="AX124" s="20">
-        <v>75.019270000000006</v>
+        <v>110.82643</v>
       </c>
       <c r="AY124" s="20">
         <v>0</v>
       </c>
       <c r="AZ124" s="20">
         <v>0</v>
       </c>
       <c r="BA124" s="20">
-        <v>80.85436</v>
+        <v>119.12407</v>
       </c>
       <c r="BB124" s="20">
-        <v>90.408079999999998</v>
+        <v>142.96355</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A125" s="10" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="2">
         <v>0</v>
       </c>
       <c r="D125" s="2">
         <v>0</v>
       </c>
       <c r="E125" s="2">
         <v>2818.0874199999998</v>
       </c>
       <c r="F125" s="2">
         <v>2737.16768</v>
       </c>
       <c r="G125" s="3">
         <v>0</v>
       </c>
       <c r="H125" s="3">
@@ -22407,72 +22418,72 @@
       <c r="AM125" s="20">
         <v>4.3760000000000003</v>
       </c>
       <c r="AN125" s="20">
         <v>35.924999999999997</v>
       </c>
       <c r="AO125" s="20">
         <v>2687.3944700000002</v>
       </c>
       <c r="AP125" s="20">
         <v>3869.7384699999998</v>
       </c>
       <c r="AQ125" s="20">
         <v>5.4379999999999997</v>
       </c>
       <c r="AR125" s="20">
         <v>43.204090000000001</v>
       </c>
       <c r="AS125" s="20">
         <v>1706.2901999999999</v>
       </c>
       <c r="AT125" s="20">
         <v>2947.2663600000001</v>
       </c>
       <c r="AU125" s="20">
-        <v>1.0049999999999999</v>
+        <v>1.8009999999999999</v>
       </c>
       <c r="AV125" s="20">
-        <v>8.7119999999999997</v>
+        <v>15.616860000000001</v>
       </c>
       <c r="AW125" s="20">
-        <v>412.85798</v>
+        <v>588.02603999999997</v>
       </c>
       <c r="AX125" s="20">
-        <v>670.91557999999998</v>
+        <v>1002.71675</v>
       </c>
       <c r="AY125" s="20">
-        <v>1.752</v>
+        <v>2.6920000000000002</v>
       </c>
       <c r="AZ125" s="20">
-        <v>15.776149999999999</v>
+        <v>26.093579999999999</v>
       </c>
       <c r="BA125" s="20">
-        <v>777.62428999999997</v>
+        <v>1265.0286000000001</v>
       </c>
       <c r="BB125" s="20">
-        <v>1549.0505499999999</v>
+        <v>2493.4953599999999</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="2">
         <v>0</v>
       </c>
       <c r="D126" s="2">
         <v>0</v>
       </c>
       <c r="E126" s="2">
         <v>89.143219999999999</v>
       </c>
       <c r="F126" s="2">
         <v>233.31762000000001</v>
       </c>
       <c r="G126" s="3">
         <v>0</v>
       </c>
       <c r="H126" s="3">
@@ -22577,66 +22588,66 @@
       <c r="AO126" s="20">
         <v>31.14321</v>
       </c>
       <c r="AP126" s="20">
         <v>80.287859999999995</v>
       </c>
       <c r="AQ126" s="20">
         <v>0</v>
       </c>
       <c r="AR126" s="20">
         <v>0</v>
       </c>
       <c r="AS126" s="20">
         <v>25.244700000000002</v>
       </c>
       <c r="AT126" s="20">
         <v>81.967960000000005</v>
       </c>
       <c r="AU126" s="20">
         <v>0</v>
       </c>
       <c r="AV126" s="20">
         <v>0</v>
       </c>
       <c r="AW126" s="20">
-        <v>9.4633500000000002</v>
+        <v>12.61341</v>
       </c>
       <c r="AX126" s="20">
-        <v>25.21245</v>
+        <v>38.534990000000001</v>
       </c>
       <c r="AY126" s="20">
         <v>0</v>
       </c>
       <c r="AZ126" s="20">
         <v>0</v>
       </c>
       <c r="BA126" s="20">
-        <v>7.8879200000000003</v>
+        <v>13.829140000000001</v>
       </c>
       <c r="BB126" s="20">
-        <v>27.142859999999999</v>
+        <v>45.880940000000002</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="10" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="2">
         <v>7.9900399999999996</v>
       </c>
       <c r="D127" s="2">
         <v>30.844090000000001</v>
       </c>
       <c r="E127" s="2">
         <v>812.67193999999995</v>
       </c>
       <c r="F127" s="2">
         <v>1832.55042</v>
       </c>
       <c r="G127" s="3">
         <v>8.0688399999999998</v>
       </c>
       <c r="H127" s="3">
@@ -22741,66 +22752,66 @@
       <c r="AO127" s="20">
         <v>1264.6191799999999</v>
       </c>
       <c r="AP127" s="20">
         <v>4403.6420799999996</v>
       </c>
       <c r="AQ127" s="20">
         <v>0</v>
       </c>
       <c r="AR127" s="20">
         <v>0</v>
       </c>
       <c r="AS127" s="20">
         <v>1507.4138600000001</v>
       </c>
       <c r="AT127" s="20">
         <v>8107.6291199999996</v>
       </c>
       <c r="AU127" s="20">
         <v>0</v>
       </c>
       <c r="AV127" s="20">
         <v>0</v>
       </c>
       <c r="AW127" s="20">
-        <v>335.59534000000002</v>
+        <v>552.15881000000002</v>
       </c>
       <c r="AX127" s="20">
-        <v>1577.2385200000001</v>
+        <v>3073.8737299999998</v>
       </c>
       <c r="AY127" s="20">
         <v>0</v>
       </c>
       <c r="AZ127" s="20">
         <v>0</v>
       </c>
       <c r="BA127" s="20">
-        <v>369.37139000000002</v>
+        <v>764.62612000000001</v>
       </c>
       <c r="BB127" s="20">
-        <v>1998.0730000000001</v>
+        <v>4075.6419599999999</v>
       </c>
     </row>
     <row r="128" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A128" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="2">
         <v>0</v>
       </c>
       <c r="D128" s="2">
         <v>0</v>
       </c>
       <c r="E128" s="2">
         <v>631.97560999999996</v>
       </c>
       <c r="F128" s="2">
         <v>1105.8300999999999</v>
       </c>
       <c r="G128" s="3">
         <v>0</v>
       </c>
       <c r="H128" s="3">
@@ -22893,78 +22904,78 @@
       <c r="AK128" s="5">
         <v>1190.01749</v>
       </c>
       <c r="AL128" s="5">
         <v>2823.5701199999999</v>
       </c>
       <c r="AM128" s="20">
         <v>4.22</v>
       </c>
       <c r="AN128" s="20">
         <v>10.55</v>
       </c>
       <c r="AO128" s="20">
         <v>1210.9885999999999</v>
       </c>
       <c r="AP128" s="20">
         <v>2589.9628200000002</v>
       </c>
       <c r="AQ128" s="20">
         <v>2.66</v>
       </c>
       <c r="AR128" s="20">
         <v>6.4</v>
       </c>
       <c r="AS128" s="20">
-        <v>1733.7935399999999</v>
+        <v>1733.8057799999999</v>
       </c>
       <c r="AT128" s="20">
-        <v>4067.2220600000001</v>
+        <v>4067.2988799999998</v>
       </c>
       <c r="AU128" s="20">
-        <v>2.46</v>
+        <v>2.66</v>
       </c>
       <c r="AV128" s="20">
-        <v>5.9</v>
+        <v>6.4</v>
       </c>
       <c r="AW128" s="20">
-        <v>490.82727999999997</v>
+        <v>763.04961000000003</v>
       </c>
       <c r="AX128" s="20">
-        <v>1069.3800900000001</v>
+        <v>1871.79223</v>
       </c>
       <c r="AY128" s="20">
-        <v>4.0359999999999996</v>
+        <v>4.2359999999999998</v>
       </c>
       <c r="AZ128" s="20">
-        <v>7.8661199999999996</v>
+        <v>8.4205199999999998</v>
       </c>
       <c r="BA128" s="20">
-        <v>564.22883000000002</v>
+        <v>818.42776000000003</v>
       </c>
       <c r="BB128" s="20">
-        <v>1429.85061</v>
+        <v>2041.71459</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="2">
         <v>0</v>
       </c>
       <c r="D129" s="2">
         <v>0</v>
       </c>
       <c r="E129" s="2">
         <v>72.365589999999997</v>
       </c>
       <c r="F129" s="2">
         <v>44.747070000000001</v>
       </c>
       <c r="G129" s="3">
         <v>2.556</v>
       </c>
       <c r="H129" s="3">
@@ -23069,66 +23080,66 @@
       <c r="AO129" s="20">
         <v>181.77354</v>
       </c>
       <c r="AP129" s="20">
         <v>61.117530000000002</v>
       </c>
       <c r="AQ129" s="20">
         <v>0</v>
       </c>
       <c r="AR129" s="20">
         <v>0</v>
       </c>
       <c r="AS129" s="20">
         <v>61.068049999999999</v>
       </c>
       <c r="AT129" s="20">
         <v>28.138539999999999</v>
       </c>
       <c r="AU129" s="20">
         <v>0</v>
       </c>
       <c r="AV129" s="20">
         <v>0</v>
       </c>
       <c r="AW129" s="20">
-        <v>27.303170000000001</v>
+        <v>42.684530000000002</v>
       </c>
       <c r="AX129" s="20">
-        <v>6.7934900000000003</v>
+        <v>17.265170000000001</v>
       </c>
       <c r="AY129" s="20">
         <v>0</v>
       </c>
       <c r="AZ129" s="20">
         <v>0</v>
       </c>
       <c r="BA129" s="20">
-        <v>8.5253399999999999</v>
+        <v>24.55292</v>
       </c>
       <c r="BB129" s="20">
-        <v>8.14255</v>
+        <v>21.82816</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="2">
         <v>0</v>
       </c>
       <c r="D130" s="2">
         <v>0</v>
       </c>
       <c r="E130" s="2">
         <v>1554.68685</v>
       </c>
       <c r="F130" s="2">
         <v>648.90754000000004</v>
       </c>
       <c r="G130" s="3">
         <v>0.99399999999999999</v>
       </c>
       <c r="H130" s="3">
@@ -23233,66 +23244,66 @@
       <c r="AO130" s="20">
         <v>1874.14895</v>
       </c>
       <c r="AP130" s="20">
         <v>1087.7950699999999</v>
       </c>
       <c r="AQ130" s="20">
         <v>11.981</v>
       </c>
       <c r="AR130" s="20">
         <v>13.677</v>
       </c>
       <c r="AS130" s="20">
         <v>1392.0679299999999</v>
       </c>
       <c r="AT130" s="20">
         <v>869.05273999999997</v>
       </c>
       <c r="AU130" s="20">
         <v>0</v>
       </c>
       <c r="AV130" s="20">
         <v>0</v>
       </c>
       <c r="AW130" s="20">
-        <v>531.25711000000001</v>
+        <v>821.12246000000005</v>
       </c>
       <c r="AX130" s="20">
-        <v>317.95343000000003</v>
+        <v>482.13314000000003</v>
       </c>
       <c r="AY130" s="20">
-        <v>0</v>
+        <v>5.0000000000000002E-5</v>
       </c>
       <c r="AZ130" s="20">
-        <v>0</v>
+        <v>1.128E-2</v>
       </c>
       <c r="BA130" s="20">
-        <v>398.94916999999998</v>
+        <v>631.93079999999998</v>
       </c>
       <c r="BB130" s="20">
-        <v>254.93824000000001</v>
+        <v>426.87828999999999</v>
       </c>
     </row>
     <row r="131" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A131" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="2">
         <v>0</v>
       </c>
       <c r="D131" s="2">
         <v>0</v>
       </c>
       <c r="E131" s="2">
         <v>5898.0672999999997</v>
       </c>
       <c r="F131" s="2">
         <v>2653.12799</v>
       </c>
       <c r="G131" s="3">
         <v>97.86</v>
       </c>
       <c r="H131" s="3">
@@ -23391,72 +23402,72 @@
       <c r="AM131" s="20">
         <v>857.76701000000003</v>
       </c>
       <c r="AN131" s="20">
         <v>436.89783999999997</v>
       </c>
       <c r="AO131" s="20">
         <v>10612.599469999999</v>
       </c>
       <c r="AP131" s="20">
         <v>4893.47379</v>
       </c>
       <c r="AQ131" s="20">
         <v>799.79452000000003</v>
       </c>
       <c r="AR131" s="20">
         <v>779.76155000000006</v>
       </c>
       <c r="AS131" s="20">
         <v>12960.10399</v>
       </c>
       <c r="AT131" s="20">
         <v>7014.5518599999996</v>
       </c>
       <c r="AU131" s="20">
-        <v>58.895670000000003</v>
+        <v>270.83192000000003</v>
       </c>
       <c r="AV131" s="20">
-        <v>63.146430000000002</v>
+        <v>270.39386000000002</v>
       </c>
       <c r="AW131" s="20">
-        <v>3277.1763999999998</v>
+        <v>5992.0179900000003</v>
       </c>
       <c r="AX131" s="20">
-        <v>1711.6367</v>
+        <v>3260.4434000000001</v>
       </c>
       <c r="AY131" s="20">
         <v>82.516000000000005</v>
       </c>
       <c r="AZ131" s="20">
         <v>66.936000000000007</v>
       </c>
       <c r="BA131" s="20">
-        <v>3561.2764000000002</v>
+        <v>5626.5684000000001</v>
       </c>
       <c r="BB131" s="20">
-        <v>2041.89472</v>
+        <v>3145.2095100000001</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="2">
         <v>0</v>
       </c>
       <c r="D132" s="2">
         <v>0</v>
       </c>
       <c r="E132" s="2">
         <v>0</v>
       </c>
       <c r="F132" s="2">
         <v>0</v>
       </c>
       <c r="G132" s="3">
         <v>0</v>
       </c>
       <c r="H132" s="3">
@@ -23889,66 +23900,66 @@
       <c r="AO134" s="20">
         <v>70.152000000000001</v>
       </c>
       <c r="AP134" s="20">
         <v>21.30208</v>
       </c>
       <c r="AQ134" s="20">
         <v>0</v>
       </c>
       <c r="AR134" s="20">
         <v>0</v>
       </c>
       <c r="AS134" s="20">
         <v>66.534000000000006</v>
       </c>
       <c r="AT134" s="20">
         <v>28.970020000000002</v>
       </c>
       <c r="AU134" s="20">
         <v>0</v>
       </c>
       <c r="AV134" s="20">
         <v>0</v>
       </c>
       <c r="AW134" s="20">
-        <v>13.83</v>
+        <v>45.533999999999999</v>
       </c>
       <c r="AX134" s="20">
-        <v>5.9919599999999997</v>
+        <v>19.980910000000002</v>
       </c>
       <c r="AY134" s="20">
         <v>0</v>
       </c>
       <c r="AZ134" s="20">
         <v>0</v>
       </c>
       <c r="BA134" s="20">
-        <v>11.4</v>
+        <v>25.2</v>
       </c>
       <c r="BB134" s="20">
-        <v>5.3245800000000001</v>
+        <v>12.30172</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="2">
         <v>0</v>
       </c>
       <c r="D135" s="2">
         <v>0</v>
       </c>
       <c r="E135" s="2">
         <v>8.1198800000000002</v>
       </c>
       <c r="F135" s="2">
         <v>4.6791</v>
       </c>
       <c r="G135" s="3">
         <v>0</v>
       </c>
       <c r="H135" s="3">
@@ -24053,66 +24064,66 @@
       <c r="AO135" s="20">
         <v>73.647109999999998</v>
       </c>
       <c r="AP135" s="20">
         <v>44.119050000000001</v>
       </c>
       <c r="AQ135" s="20">
         <v>0</v>
       </c>
       <c r="AR135" s="20">
         <v>0</v>
       </c>
       <c r="AS135" s="20">
         <v>105.85079</v>
       </c>
       <c r="AT135" s="20">
         <v>61.955039999999997</v>
       </c>
       <c r="AU135" s="20">
         <v>0</v>
       </c>
       <c r="AV135" s="20">
         <v>0</v>
       </c>
       <c r="AW135" s="20">
-        <v>13.4617</v>
+        <v>34.306579999999997</v>
       </c>
       <c r="AX135" s="20">
-        <v>10.405430000000001</v>
+        <v>22.675809999999998</v>
       </c>
       <c r="AY135" s="20">
         <v>0</v>
       </c>
       <c r="AZ135" s="20">
         <v>0</v>
       </c>
       <c r="BA135" s="20">
-        <v>25.322990000000001</v>
+        <v>62.634349999999998</v>
       </c>
       <c r="BB135" s="20">
-        <v>16.624770000000002</v>
+        <v>41.370100000000001</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="2">
         <v>0</v>
       </c>
       <c r="D136" s="2">
         <v>0</v>
       </c>
       <c r="E136" s="2">
         <v>0</v>
       </c>
       <c r="F136" s="2">
         <v>0</v>
       </c>
       <c r="G136" s="3">
         <v>0</v>
       </c>
       <c r="H136" s="3">
@@ -24369,78 +24380,78 @@
       <c r="AK137" s="5">
         <v>2257.34546</v>
       </c>
       <c r="AL137" s="5">
         <v>159.35777999999999</v>
       </c>
       <c r="AM137" s="20">
         <v>0</v>
       </c>
       <c r="AN137" s="20">
         <v>0</v>
       </c>
       <c r="AO137" s="20">
         <v>1889.2839200000001</v>
       </c>
       <c r="AP137" s="20">
         <v>102.89209</v>
       </c>
       <c r="AQ137" s="20">
         <v>0</v>
       </c>
       <c r="AR137" s="20">
         <v>0</v>
       </c>
       <c r="AS137" s="20">
-        <v>2096.72982</v>
+        <v>2497.5298200000002</v>
       </c>
       <c r="AT137" s="20">
-        <v>130.89069000000001</v>
+        <v>160.54768999999999</v>
       </c>
       <c r="AU137" s="20">
         <v>0</v>
       </c>
       <c r="AV137" s="20">
         <v>0</v>
       </c>
       <c r="AW137" s="20">
-        <v>220.44798</v>
+        <v>427.58627999999999</v>
       </c>
       <c r="AX137" s="20">
-        <v>13.2422</v>
+        <v>27.752490000000002</v>
       </c>
       <c r="AY137" s="20">
         <v>0</v>
       </c>
       <c r="AZ137" s="20">
         <v>0</v>
       </c>
       <c r="BA137" s="20">
-        <v>1452.4374700000001</v>
+        <v>1739.5996700000001</v>
       </c>
       <c r="BB137" s="20">
-        <v>150.00713999999999</v>
+        <v>202.15396000000001</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="10" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="2">
         <v>0</v>
       </c>
       <c r="D138" s="2">
         <v>0</v>
       </c>
       <c r="E138" s="2">
         <v>0</v>
       </c>
       <c r="F138" s="2">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>0</v>
       </c>
       <c r="H138" s="3">
@@ -24703,54 +24714,54 @@
       <c r="AM139" s="20">
         <v>0</v>
       </c>
       <c r="AN139" s="20">
         <v>0</v>
       </c>
       <c r="AO139" s="20">
         <v>0</v>
       </c>
       <c r="AP139" s="20">
         <v>0</v>
       </c>
       <c r="AQ139" s="20">
         <v>1.3154999999999999</v>
       </c>
       <c r="AR139" s="20">
         <v>13.859400000000001</v>
       </c>
       <c r="AS139" s="20">
         <v>0</v>
       </c>
       <c r="AT139" s="20">
         <v>0</v>
       </c>
       <c r="AU139" s="20">
-        <v>0.38400000000000001</v>
+        <v>0.79149999999999998</v>
       </c>
       <c r="AV139" s="20">
-        <v>3.8820000000000001</v>
+        <v>8.0920000000000005</v>
       </c>
       <c r="AW139" s="20">
         <v>0</v>
       </c>
       <c r="AX139" s="20">
         <v>0</v>
       </c>
       <c r="AY139" s="20">
         <v>0</v>
       </c>
       <c r="AZ139" s="20">
         <v>0</v>
       </c>
       <c r="BA139" s="20">
         <v>0</v>
       </c>
       <c r="BB139" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B140" s="14" t="s">
@@ -24855,84 +24866,84 @@
       <c r="AI140" s="6">
         <v>212325.671</v>
       </c>
       <c r="AJ140" s="6">
         <v>6182.12601</v>
       </c>
       <c r="AK140" s="6">
         <v>749.72096999999997</v>
       </c>
       <c r="AL140" s="6">
         <v>110.30586</v>
       </c>
       <c r="AM140" s="21">
         <v>189677.204</v>
       </c>
       <c r="AN140" s="21">
         <v>5534.09357</v>
       </c>
       <c r="AO140" s="21">
         <v>1093.5459599999999</v>
       </c>
       <c r="AP140" s="21">
         <v>186.85265999999999</v>
       </c>
       <c r="AQ140" s="21">
-        <v>93408.27</v>
+        <v>93452.27</v>
       </c>
       <c r="AR140" s="21">
-        <v>3818.9814200000001</v>
+        <v>3820.4674199999999</v>
       </c>
       <c r="AS140" s="21">
         <v>1986.08404</v>
       </c>
       <c r="AT140" s="21">
         <v>259.25477999999998</v>
       </c>
       <c r="AU140" s="21">
-        <v>11051.4</v>
+        <v>13759.46</v>
       </c>
       <c r="AV140" s="21">
-        <v>393.88117</v>
+        <v>501.74842000000001</v>
       </c>
       <c r="AW140" s="21">
-        <v>531.75621999999998</v>
+        <v>801.48472000000004</v>
       </c>
       <c r="AX140" s="21">
-        <v>85.53998</v>
+        <v>135.35302999999999</v>
       </c>
       <c r="AY140" s="21">
-        <v>18959</v>
+        <v>30043.06</v>
       </c>
       <c r="AZ140" s="21">
-        <v>715.95399999999995</v>
+        <v>1087.1369099999999</v>
       </c>
       <c r="BA140" s="21">
-        <v>208.72280000000001</v>
+        <v>610.81985999999995</v>
       </c>
       <c r="BB140" s="21">
-        <v>54.57394</v>
+        <v>113.00548999999999</v>
       </c>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="30" t="s">
         <v>275</v>
       </c>
       <c r="B142" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AY3:BB3"/>
     <mergeCell ref="AY4:AZ4"/>
     <mergeCell ref="BA4:BB4"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>