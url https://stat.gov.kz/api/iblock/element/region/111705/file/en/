--- v3 (2026-08-23)
+++ v4 (2026-10-05)
@@ -881,54 +881,54 @@
   </si>
   <si>
     <t>Export and import of the Republic of Kazakhstan for food products</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t>January-June 2025*</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025*</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1825,81 +1825,81 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="101">
     <cellStyle name="20% — акцент1" xfId="81"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% — акцент2" xfId="82"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% — акцент3" xfId="83"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% — акцент4" xfId="84"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% — акцент5" xfId="85"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% — акцент6" xfId="86"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% — акцент1" xfId="87"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% — акцент2" xfId="88"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% — акцент3" xfId="89"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% — акцент4" xfId="90"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% — акцент5" xfId="91"/>
@@ -2276,51 +2276,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AQ4" sqref="AQ4:AR4"/>
+      <selection pane="bottomRight" activeCell="AU5" sqref="AU5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
@@ -2331,322 +2331,322 @@
     <col min="26" max="26" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="B1" s="32"/>
-[...31 lines deleted...]
-      <c r="AH1" s="32"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
     </row>
     <row r="2" spans="1:54" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>277</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
       <c r="U2" s="17"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
     </row>
     <row r="3" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="28" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="32" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="27">
+      <c r="C3" s="33">
         <v>2015</v>
       </c>
-      <c r="D3" s="27"/>
-[...2 lines deleted...]
-      <c r="G3" s="27">
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33">
         <v>2016</v>
       </c>
-      <c r="H3" s="27"/>
-[...2 lines deleted...]
-      <c r="K3" s="27">
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33">
         <v>2017</v>
       </c>
-      <c r="L3" s="27"/>
-[...2 lines deleted...]
-      <c r="O3" s="27">
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33">
         <v>2018</v>
       </c>
-      <c r="P3" s="27"/>
-[...2 lines deleted...]
-      <c r="S3" s="27">
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33">
         <v>2019</v>
       </c>
-      <c r="T3" s="27"/>
-[...2 lines deleted...]
-      <c r="W3" s="27">
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33">
         <v>2020</v>
       </c>
-      <c r="X3" s="27"/>
-[...2 lines deleted...]
-      <c r="AA3" s="29">
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
+      <c r="Z3" s="33"/>
+      <c r="AA3" s="32">
         <v>2021</v>
       </c>
-      <c r="AB3" s="27"/>
-[...2 lines deleted...]
-      <c r="AE3" s="31">
+      <c r="AB3" s="33"/>
+      <c r="AC3" s="33"/>
+      <c r="AD3" s="33"/>
+      <c r="AE3" s="25">
         <v>2022</v>
       </c>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
-      <c r="AI3" s="25" t="s">
+      <c r="AI3" s="35" t="s">
         <v>278</v>
       </c>
-      <c r="AJ3" s="25"/>
-[...2 lines deleted...]
-      <c r="AM3" s="31">
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="35"/>
+      <c r="AM3" s="25">
         <v>2024</v>
       </c>
       <c r="AN3" s="26"/>
       <c r="AO3" s="26"/>
       <c r="AP3" s="26"/>
-      <c r="AQ3" s="31">
+      <c r="AQ3" s="25">
         <v>2025</v>
       </c>
       <c r="AR3" s="26"/>
       <c r="AS3" s="26"/>
       <c r="AT3" s="26"/>
-      <c r="AU3" s="31" t="s">
+      <c r="AU3" s="25" t="s">
         <v>281</v>
       </c>
       <c r="AV3" s="26"/>
       <c r="AW3" s="26"/>
       <c r="AX3" s="26"/>
-      <c r="AY3" s="31" t="s">
+      <c r="AY3" s="25" t="s">
         <v>282</v>
       </c>
       <c r="AZ3" s="26"/>
       <c r="BA3" s="26"/>
       <c r="BB3" s="26"/>
     </row>
     <row r="4" spans="1:54" x14ac:dyDescent="0.2">
-      <c r="A4" s="34"/>
-[...1 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="29"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="32"/>
+      <c r="E4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="29"/>
-      <c r="G4" s="29" t="s">
+      <c r="F4" s="32"/>
+      <c r="G4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="29"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="32"/>
+      <c r="I4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="29"/>
-      <c r="K4" s="29" t="s">
+      <c r="J4" s="32"/>
+      <c r="K4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="29"/>
-      <c r="M4" s="29" t="s">
+      <c r="L4" s="32"/>
+      <c r="M4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="29"/>
-      <c r="O4" s="28" t="s">
+      <c r="N4" s="32"/>
+      <c r="O4" s="31" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="28"/>
-      <c r="Q4" s="28" t="s">
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="28"/>
-      <c r="S4" s="28" t="s">
+      <c r="R4" s="31"/>
+      <c r="S4" s="31" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="28"/>
-      <c r="U4" s="28" t="s">
+      <c r="T4" s="31"/>
+      <c r="U4" s="31" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="28"/>
-      <c r="W4" s="28" t="s">
+      <c r="V4" s="31"/>
+      <c r="W4" s="31" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="28"/>
-      <c r="Y4" s="28" t="s">
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="28"/>
-      <c r="AA4" s="28" t="s">
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="28"/>
-      <c r="AC4" s="28" t="s">
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="28"/>
+      <c r="AD4" s="31"/>
       <c r="AE4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AF4" s="26"/>
       <c r="AG4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AL4" s="26"/>
       <c r="AM4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AV4" s="26"/>
       <c r="AW4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="AX4" s="26"/>
       <c r="AY4" s="26" t="s">
         <v>272</v>
       </c>
       <c r="AZ4" s="26"/>
       <c r="BA4" s="26" t="s">
         <v>273</v>
       </c>
       <c r="BB4" s="26"/>
     </row>
     <row r="5" spans="1:54" s="19" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="35"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="9" t="s">
@@ -2901,74 +2901,58 @@
       <c r="AN6" s="22">
         <v>19281.89212</v>
       </c>
       <c r="AO6" s="22">
         <v>57954.318960000011</v>
       </c>
       <c r="AP6" s="22">
         <v>72440.58610999996</v>
       </c>
       <c r="AQ6" s="24">
         <f>SUM(AQ7:AQ140)</f>
         <v>112907.94409</v>
       </c>
       <c r="AR6" s="24">
         <f t="shared" ref="AR6:AT6" si="0">SUM(AR7:AR140)</f>
         <v>19653.824559999997</v>
       </c>
       <c r="AS6" s="24">
         <f t="shared" si="0"/>
         <v>59434.932740000011</v>
       </c>
       <c r="AT6" s="24">
         <f t="shared" si="0"/>
         <v>91266.26549999998</v>
       </c>
-      <c r="AU6" s="24">
-[...22 lines deleted...]
-      </c>
+      <c r="AU6" s="24"/>
+      <c r="AV6" s="24"/>
+      <c r="AW6" s="24"/>
+      <c r="AX6" s="24"/>
+      <c r="AY6" s="24"/>
+      <c r="AZ6" s="24"/>
+      <c r="BA6" s="24"/>
+      <c r="BB6" s="24"/>
     </row>
     <row r="7" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>83.387900000000002</v>
       </c>
       <c r="H7" s="3">
         <v>309.92660000000001</v>
@@ -3065,74 +3049,58 @@
       </c>
       <c r="AM7" s="20">
         <v>0</v>
       </c>
       <c r="AN7" s="20">
         <v>0</v>
       </c>
       <c r="AO7" s="20">
         <v>5.5503999999999998</v>
       </c>
       <c r="AP7" s="20">
         <v>8.88584</v>
       </c>
       <c r="AQ7" s="20">
         <v>0</v>
       </c>
       <c r="AR7" s="20">
         <v>0</v>
       </c>
       <c r="AS7" s="20">
         <v>2.0030000000000001</v>
       </c>
       <c r="AT7" s="20">
         <v>3.911</v>
       </c>
-      <c r="AU7" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU7" s="20"/>
+      <c r="AV7" s="20"/>
+      <c r="AW7" s="20"/>
+      <c r="AX7" s="20"/>
+      <c r="AY7" s="20"/>
+      <c r="AZ7" s="20"/>
+      <c r="BA7" s="20"/>
+      <c r="BB7" s="20"/>
     </row>
     <row r="8" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C8" s="2">
         <v>0</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="2">
         <v>0</v>
       </c>
       <c r="F8" s="2">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>0</v>
       </c>
       <c r="H8" s="3">
         <v>0</v>
@@ -3229,74 +3197,58 @@
       </c>
       <c r="AM8" s="20">
         <v>0</v>
       </c>
       <c r="AN8" s="20">
         <v>0</v>
       </c>
       <c r="AO8" s="20">
         <v>347.05522000000002</v>
       </c>
       <c r="AP8" s="20">
         <v>1312.6895300000001</v>
       </c>
       <c r="AQ8" s="20">
         <v>0</v>
       </c>
       <c r="AR8" s="20">
         <v>0</v>
       </c>
       <c r="AS8" s="20">
         <v>939.81583000000001</v>
       </c>
       <c r="AT8" s="20">
         <v>4449.6695300000001</v>
       </c>
-      <c r="AU8" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU8" s="20"/>
+      <c r="AV8" s="20"/>
+      <c r="AW8" s="20"/>
+      <c r="AX8" s="20"/>
+      <c r="AY8" s="20"/>
+      <c r="AZ8" s="20"/>
+      <c r="BA8" s="20"/>
+      <c r="BB8" s="20"/>
     </row>
     <row r="9" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="2">
         <v>0</v>
       </c>
       <c r="D9" s="2">
         <v>0</v>
       </c>
       <c r="E9" s="2">
         <v>9.3624200000000002</v>
       </c>
       <c r="F9" s="2">
         <v>24.247319999999998</v>
       </c>
       <c r="G9" s="3">
         <v>0</v>
       </c>
       <c r="H9" s="3">
         <v>0</v>
@@ -3393,74 +3345,58 @@
       </c>
       <c r="AM9" s="20">
         <v>0</v>
       </c>
       <c r="AN9" s="20">
         <v>0</v>
       </c>
       <c r="AO9" s="20">
         <v>456.58121</v>
       </c>
       <c r="AP9" s="20">
         <v>990.07336999999995</v>
       </c>
       <c r="AQ9" s="20">
         <v>0</v>
       </c>
       <c r="AR9" s="20">
         <v>0</v>
       </c>
       <c r="AS9" s="20">
         <v>672.71713</v>
       </c>
       <c r="AT9" s="20">
         <v>1641.0475100000001</v>
       </c>
-      <c r="AU9" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU9" s="20"/>
+      <c r="AV9" s="20"/>
+      <c r="AW9" s="20"/>
+      <c r="AX9" s="20"/>
+      <c r="AY9" s="20"/>
+      <c r="AZ9" s="20"/>
+      <c r="BA9" s="20"/>
+      <c r="BB9" s="20"/>
     </row>
     <row r="10" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="2">
         <v>0</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>0</v>
       </c>
       <c r="F10" s="2">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>213.87819999999999</v>
       </c>
       <c r="H10" s="3">
         <v>208.49323000000001</v>
@@ -3557,74 +3493,58 @@
       </c>
       <c r="AM10" s="20">
         <v>0</v>
       </c>
       <c r="AN10" s="20">
         <v>0</v>
       </c>
       <c r="AO10" s="20">
         <v>0</v>
       </c>
       <c r="AP10" s="20">
         <v>0</v>
       </c>
       <c r="AQ10" s="20">
         <v>0</v>
       </c>
       <c r="AR10" s="20">
         <v>0</v>
       </c>
       <c r="AS10" s="20">
         <v>0</v>
       </c>
       <c r="AT10" s="20">
         <v>0</v>
       </c>
-      <c r="AU10" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU10" s="20"/>
+      <c r="AV10" s="20"/>
+      <c r="AW10" s="20"/>
+      <c r="AX10" s="20"/>
+      <c r="AY10" s="20"/>
+      <c r="AZ10" s="20"/>
+      <c r="BA10" s="20"/>
+      <c r="BB10" s="20"/>
     </row>
     <row r="11" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C11" s="2">
         <v>0</v>
       </c>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="2">
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>0.51500000000000001</v>
       </c>
       <c r="H11" s="3">
         <v>0.36179</v>
@@ -3721,74 +3641,58 @@
       </c>
       <c r="AM11" s="20">
         <v>0</v>
       </c>
       <c r="AN11" s="20">
         <v>0</v>
       </c>
       <c r="AO11" s="20">
         <v>31.289000000000001</v>
       </c>
       <c r="AP11" s="20">
         <v>46.063020000000002</v>
       </c>
       <c r="AQ11" s="20">
         <v>0</v>
       </c>
       <c r="AR11" s="20">
         <v>0</v>
       </c>
       <c r="AS11" s="20">
         <v>38.761000000000003</v>
       </c>
       <c r="AT11" s="20">
         <v>88.787090000000006</v>
       </c>
-      <c r="AU11" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU11" s="20"/>
+      <c r="AV11" s="20"/>
+      <c r="AW11" s="20"/>
+      <c r="AX11" s="20"/>
+      <c r="AY11" s="20"/>
+      <c r="AZ11" s="20"/>
+      <c r="BA11" s="20"/>
+      <c r="BB11" s="20"/>
     </row>
     <row r="12" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="2">
         <v>12</v>
       </c>
       <c r="D12" s="2">
         <v>0.73372999999999999</v>
       </c>
       <c r="E12" s="2">
         <v>0.57299999999999995</v>
       </c>
       <c r="F12" s="2">
         <v>3.0110000000000001</v>
       </c>
       <c r="G12" s="3">
         <v>27</v>
       </c>
       <c r="H12" s="3">
         <v>14.88205</v>
@@ -3885,74 +3789,58 @@
       </c>
       <c r="AM12" s="20">
         <v>0</v>
       </c>
       <c r="AN12" s="20">
         <v>0</v>
       </c>
       <c r="AO12" s="20">
         <v>59.496499999999997</v>
       </c>
       <c r="AP12" s="20">
         <v>48.172939999999997</v>
       </c>
       <c r="AQ12" s="20">
         <v>0</v>
       </c>
       <c r="AR12" s="20">
         <v>0</v>
       </c>
       <c r="AS12" s="20">
         <v>79.065010000000001</v>
       </c>
       <c r="AT12" s="20">
         <v>99.701359999999994</v>
       </c>
-      <c r="AU12" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU12" s="20"/>
+      <c r="AV12" s="20"/>
+      <c r="AW12" s="20"/>
+      <c r="AX12" s="20"/>
+      <c r="AY12" s="20"/>
+      <c r="AZ12" s="20"/>
+      <c r="BA12" s="20"/>
+      <c r="BB12" s="20"/>
     </row>
     <row r="13" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="2">
         <v>75.25</v>
       </c>
       <c r="D13" s="2">
         <v>51.801000000000002</v>
       </c>
       <c r="E13" s="2">
         <v>140.84406999999999</v>
       </c>
       <c r="F13" s="2">
         <v>198.8861</v>
       </c>
       <c r="G13" s="3">
         <v>19</v>
       </c>
       <c r="H13" s="3">
         <v>15.315</v>
@@ -4049,74 +3937,58 @@
       </c>
       <c r="AM13" s="20">
         <v>559.9742</v>
       </c>
       <c r="AN13" s="20">
         <v>1436.2789499999999</v>
       </c>
       <c r="AO13" s="20">
         <v>944.48967000000005</v>
       </c>
       <c r="AP13" s="20">
         <v>1170.97183</v>
       </c>
       <c r="AQ13" s="20">
         <v>273.03798</v>
       </c>
       <c r="AR13" s="20">
         <v>439.56090999999998</v>
       </c>
       <c r="AS13" s="20">
         <v>1323.4156700000001</v>
       </c>
       <c r="AT13" s="20">
         <v>1504.3712700000001</v>
       </c>
-      <c r="AU13" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU13" s="20"/>
+      <c r="AV13" s="20"/>
+      <c r="AW13" s="20"/>
+      <c r="AX13" s="20"/>
+      <c r="AY13" s="20"/>
+      <c r="AZ13" s="20"/>
+      <c r="BA13" s="20"/>
+      <c r="BB13" s="20"/>
     </row>
     <row r="14" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
         <v>0</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="3">
         <v>286.51175000000001</v>
@@ -4213,74 +4085,58 @@
       </c>
       <c r="AM14" s="20">
         <v>0</v>
       </c>
       <c r="AN14" s="20">
         <v>0</v>
       </c>
       <c r="AO14" s="20">
         <v>0</v>
       </c>
       <c r="AP14" s="20">
         <v>0</v>
       </c>
       <c r="AQ14" s="20">
         <v>0</v>
       </c>
       <c r="AR14" s="20">
         <v>0</v>
       </c>
       <c r="AS14" s="20">
         <v>0</v>
       </c>
       <c r="AT14" s="20">
         <v>0</v>
       </c>
-      <c r="AU14" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU14" s="20"/>
+      <c r="AV14" s="20"/>
+      <c r="AW14" s="20"/>
+      <c r="AX14" s="20"/>
+      <c r="AY14" s="20"/>
+      <c r="AZ14" s="20"/>
+      <c r="BA14" s="20"/>
+      <c r="BB14" s="20"/>
     </row>
     <row r="15" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C15" s="2">
         <v>0</v>
       </c>
       <c r="D15" s="2">
         <v>0</v>
       </c>
       <c r="E15" s="2">
         <v>0</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>0</v>
       </c>
       <c r="H15" s="3">
         <v>0</v>
@@ -4377,74 +4233,58 @@
       </c>
       <c r="AM15" s="20">
         <v>0</v>
       </c>
       <c r="AN15" s="20">
         <v>0</v>
       </c>
       <c r="AO15" s="20">
         <v>8.9435300000000009</v>
       </c>
       <c r="AP15" s="20">
         <v>18.009460000000001</v>
       </c>
       <c r="AQ15" s="20">
         <v>0</v>
       </c>
       <c r="AR15" s="20">
         <v>0</v>
       </c>
       <c r="AS15" s="20">
         <v>4.9954000000000001</v>
       </c>
       <c r="AT15" s="20">
         <v>25.862469999999998</v>
       </c>
-      <c r="AU15" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU15" s="20"/>
+      <c r="AV15" s="20"/>
+      <c r="AW15" s="20"/>
+      <c r="AX15" s="20"/>
+      <c r="AY15" s="20"/>
+      <c r="AZ15" s="20"/>
+      <c r="BA15" s="20"/>
+      <c r="BB15" s="20"/>
     </row>
     <row r="16" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="2">
         <v>0</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="2">
         <v>0.60719999999999996</v>
       </c>
       <c r="F16" s="2">
         <v>1.5890500000000001</v>
       </c>
       <c r="G16" s="3">
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <v>0</v>
@@ -4541,74 +4381,58 @@
       </c>
       <c r="AM16" s="20">
         <v>0</v>
       </c>
       <c r="AN16" s="20">
         <v>0</v>
       </c>
       <c r="AO16" s="20">
         <v>0.35809999999999997</v>
       </c>
       <c r="AP16" s="20">
         <v>3.3919999999999999</v>
       </c>
       <c r="AQ16" s="20">
         <v>0</v>
       </c>
       <c r="AR16" s="20">
         <v>0</v>
       </c>
       <c r="AS16" s="20">
         <v>0</v>
       </c>
       <c r="AT16" s="20">
         <v>0</v>
       </c>
-      <c r="AU16" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU16" s="20"/>
+      <c r="AV16" s="20"/>
+      <c r="AW16" s="20"/>
+      <c r="AX16" s="20"/>
+      <c r="AY16" s="20"/>
+      <c r="AZ16" s="20"/>
+      <c r="BA16" s="20"/>
+      <c r="BB16" s="20"/>
     </row>
     <row r="17" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="2">
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="2">
         <v>17.600000000000001</v>
       </c>
       <c r="F17" s="2">
         <v>42.926400000000001</v>
       </c>
       <c r="G17" s="3">
         <v>0</v>
       </c>
       <c r="H17" s="3">
         <v>0</v>
@@ -4705,74 +4529,58 @@
       </c>
       <c r="AM17" s="20">
         <v>0</v>
       </c>
       <c r="AN17" s="20">
         <v>0</v>
       </c>
       <c r="AO17" s="20">
         <v>0</v>
       </c>
       <c r="AP17" s="20">
         <v>0</v>
       </c>
       <c r="AQ17" s="20">
         <v>0</v>
       </c>
       <c r="AR17" s="20">
         <v>0</v>
       </c>
       <c r="AS17" s="20">
         <v>0.1</v>
       </c>
       <c r="AT17" s="20">
         <v>17.356999999999999</v>
       </c>
-      <c r="AU17" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU17" s="20"/>
+      <c r="AV17" s="20"/>
+      <c r="AW17" s="20"/>
+      <c r="AX17" s="20"/>
+      <c r="AY17" s="20"/>
+      <c r="AZ17" s="20"/>
+      <c r="BA17" s="20"/>
+      <c r="BB17" s="20"/>
     </row>
     <row r="18" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="2">
         <v>0</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="2">
         <v>1.022</v>
       </c>
       <c r="F18" s="2">
         <v>1.2001999999999999</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
@@ -4869,74 +4677,58 @@
       </c>
       <c r="AM18" s="20">
         <v>0</v>
       </c>
       <c r="AN18" s="20">
         <v>0</v>
       </c>
       <c r="AO18" s="20">
         <v>0</v>
       </c>
       <c r="AP18" s="20">
         <v>0</v>
       </c>
       <c r="AQ18" s="20">
         <v>0</v>
       </c>
       <c r="AR18" s="20">
         <v>0</v>
       </c>
       <c r="AS18" s="20">
         <v>0</v>
       </c>
       <c r="AT18" s="20">
         <v>0</v>
       </c>
-      <c r="AU18" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU18" s="20"/>
+      <c r="AV18" s="20"/>
+      <c r="AW18" s="20"/>
+      <c r="AX18" s="20"/>
+      <c r="AY18" s="20"/>
+      <c r="AZ18" s="20"/>
+      <c r="BA18" s="20"/>
+      <c r="BB18" s="20"/>
     </row>
     <row r="19" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
         <v>1808.0646400000001</v>
       </c>
       <c r="F19" s="2">
         <v>2395.4251199999999</v>
       </c>
       <c r="G19" s="3">
         <v>0</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
@@ -5033,74 +4825,58 @@
       </c>
       <c r="AM19" s="20">
         <v>1.5036</v>
       </c>
       <c r="AN19" s="20">
         <v>17.102</v>
       </c>
       <c r="AO19" s="20">
         <v>2079.4427799999999</v>
       </c>
       <c r="AP19" s="20">
         <v>3219.5782399999998</v>
       </c>
       <c r="AQ19" s="20">
         <v>0</v>
       </c>
       <c r="AR19" s="20">
         <v>0</v>
       </c>
       <c r="AS19" s="20">
         <v>2155.6652399999998</v>
       </c>
       <c r="AT19" s="20">
         <v>4716.7553399999997</v>
       </c>
-      <c r="AU19" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU19" s="20"/>
+      <c r="AV19" s="20"/>
+      <c r="AW19" s="20"/>
+      <c r="AX19" s="20"/>
+      <c r="AY19" s="20"/>
+      <c r="AZ19" s="20"/>
+      <c r="BA19" s="20"/>
+      <c r="BB19" s="20"/>
     </row>
     <row r="20" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>18.037769999999998</v>
       </c>
       <c r="F20" s="2">
         <v>43.43685</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
@@ -5197,74 +4973,58 @@
       </c>
       <c r="AM20" s="20">
         <v>0</v>
       </c>
       <c r="AN20" s="20">
         <v>0</v>
       </c>
       <c r="AO20" s="20">
         <v>221.42599999999999</v>
       </c>
       <c r="AP20" s="20">
         <v>508.95503000000002</v>
       </c>
       <c r="AQ20" s="20">
         <v>0</v>
       </c>
       <c r="AR20" s="20">
         <v>0</v>
       </c>
       <c r="AS20" s="20">
         <v>283.34244000000001</v>
       </c>
       <c r="AT20" s="20">
         <v>735.00266999999997</v>
       </c>
-      <c r="AU20" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU20" s="20"/>
+      <c r="AV20" s="20"/>
+      <c r="AW20" s="20"/>
+      <c r="AX20" s="20"/>
+      <c r="AY20" s="20"/>
+      <c r="AZ20" s="20"/>
+      <c r="BA20" s="20"/>
+      <c r="BB20" s="20"/>
     </row>
     <row r="21" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>22.93235</v>
       </c>
       <c r="F21" s="2">
         <v>217.98025000000001</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
@@ -5361,74 +5121,58 @@
       </c>
       <c r="AM21" s="20">
         <v>0</v>
       </c>
       <c r="AN21" s="20">
         <v>0</v>
       </c>
       <c r="AO21" s="20">
         <v>15.88959</v>
       </c>
       <c r="AP21" s="20">
         <v>226.68710999999999</v>
       </c>
       <c r="AQ21" s="20">
         <v>0</v>
       </c>
       <c r="AR21" s="20">
         <v>0</v>
       </c>
       <c r="AS21" s="20">
         <v>34.133159999999997</v>
       </c>
       <c r="AT21" s="20">
         <v>255.27795</v>
       </c>
-      <c r="AU21" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU21" s="20"/>
+      <c r="AV21" s="20"/>
+      <c r="AW21" s="20"/>
+      <c r="AX21" s="20"/>
+      <c r="AY21" s="20"/>
+      <c r="AZ21" s="20"/>
+      <c r="BA21" s="20"/>
+      <c r="BB21" s="20"/>
     </row>
     <row r="22" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>161.50800000000001</v>
       </c>
       <c r="F22" s="2">
         <v>405.46005000000002</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <v>0</v>
@@ -5525,74 +5269,58 @@
       </c>
       <c r="AM22" s="20">
         <v>0</v>
       </c>
       <c r="AN22" s="20">
         <v>0</v>
       </c>
       <c r="AO22" s="20">
         <v>40.793840000000003</v>
       </c>
       <c r="AP22" s="20">
         <v>207.81968000000001</v>
       </c>
       <c r="AQ22" s="20">
         <v>0</v>
       </c>
       <c r="AR22" s="20">
         <v>0</v>
       </c>
       <c r="AS22" s="20">
         <v>18.1022</v>
       </c>
       <c r="AT22" s="20">
         <v>113.70346000000001</v>
       </c>
-      <c r="AU22" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU22" s="20"/>
+      <c r="AV22" s="20"/>
+      <c r="AW22" s="20"/>
+      <c r="AX22" s="20"/>
+      <c r="AY22" s="20"/>
+      <c r="AZ22" s="20"/>
+      <c r="BA22" s="20"/>
+      <c r="BB22" s="20"/>
     </row>
     <row r="23" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="2">
         <v>0</v>
       </c>
       <c r="D23" s="2">
         <v>0</v>
       </c>
       <c r="E23" s="2">
         <v>32.394799999999996</v>
       </c>
       <c r="F23" s="2">
         <v>96.996759999999995</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
@@ -5689,74 +5417,58 @@
       </c>
       <c r="AM23" s="20">
         <v>0</v>
       </c>
       <c r="AN23" s="20">
         <v>0</v>
       </c>
       <c r="AO23" s="20">
         <v>23.577490000000001</v>
       </c>
       <c r="AP23" s="20">
         <v>70.740380000000002</v>
       </c>
       <c r="AQ23" s="20">
         <v>0</v>
       </c>
       <c r="AR23" s="20">
         <v>0</v>
       </c>
       <c r="AS23" s="20">
         <v>36.249850000000002</v>
       </c>
       <c r="AT23" s="20">
         <v>177.69394</v>
       </c>
-      <c r="AU23" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU23" s="20"/>
+      <c r="AV23" s="20"/>
+      <c r="AW23" s="20"/>
+      <c r="AX23" s="20"/>
+      <c r="AY23" s="20"/>
+      <c r="AZ23" s="20"/>
+      <c r="BA23" s="20"/>
+      <c r="BB23" s="20"/>
     </row>
     <row r="24" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="2">
         <v>0</v>
       </c>
       <c r="D24" s="2">
         <v>0</v>
       </c>
       <c r="E24" s="2">
         <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
         <v>0</v>
@@ -5853,74 +5565,58 @@
       </c>
       <c r="AM24" s="20">
         <v>0</v>
       </c>
       <c r="AN24" s="20">
         <v>0</v>
       </c>
       <c r="AO24" s="20">
         <v>0</v>
       </c>
       <c r="AP24" s="20">
         <v>0</v>
       </c>
       <c r="AQ24" s="20">
         <v>0</v>
       </c>
       <c r="AR24" s="20">
         <v>0</v>
       </c>
       <c r="AS24" s="20">
         <v>0</v>
       </c>
       <c r="AT24" s="20">
         <v>0</v>
       </c>
-      <c r="AU24" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU24" s="20"/>
+      <c r="AV24" s="20"/>
+      <c r="AW24" s="20"/>
+      <c r="AX24" s="20"/>
+      <c r="AY24" s="20"/>
+      <c r="AZ24" s="20"/>
+      <c r="BA24" s="20"/>
+      <c r="BB24" s="20"/>
     </row>
     <row r="25" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="2">
         <v>53.325000000000003</v>
       </c>
       <c r="D25" s="2">
         <v>103.64475</v>
       </c>
       <c r="E25" s="2">
         <v>660.04858999999999</v>
       </c>
       <c r="F25" s="2">
         <v>880.37081999999998</v>
       </c>
       <c r="G25" s="3">
         <v>0</v>
       </c>
       <c r="H25" s="3">
         <v>0</v>
@@ -6017,74 +5713,58 @@
       </c>
       <c r="AM25" s="20">
         <v>0</v>
       </c>
       <c r="AN25" s="20">
         <v>0</v>
       </c>
       <c r="AO25" s="20">
         <v>522.02817000000005</v>
       </c>
       <c r="AP25" s="20">
         <v>800.78855999999996</v>
       </c>
       <c r="AQ25" s="20">
         <v>0</v>
       </c>
       <c r="AR25" s="20">
         <v>0</v>
       </c>
       <c r="AS25" s="20">
         <v>575.93226000000004</v>
       </c>
       <c r="AT25" s="20">
         <v>965.67048</v>
       </c>
-      <c r="AU25" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU25" s="20"/>
+      <c r="AV25" s="20"/>
+      <c r="AW25" s="20"/>
+      <c r="AX25" s="20"/>
+      <c r="AY25" s="20"/>
+      <c r="AZ25" s="20"/>
+      <c r="BA25" s="20"/>
+      <c r="BB25" s="20"/>
     </row>
     <row r="26" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="2">
         <v>0</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>2158.9948300000001</v>
       </c>
       <c r="F26" s="2">
         <v>3431.7972599999998</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
@@ -6181,74 +5861,58 @@
       </c>
       <c r="AM26" s="20">
         <v>0</v>
       </c>
       <c r="AN26" s="20">
         <v>0</v>
       </c>
       <c r="AO26" s="20">
         <v>4553.7000799999996</v>
       </c>
       <c r="AP26" s="20">
         <v>8031.0226400000001</v>
       </c>
       <c r="AQ26" s="20">
         <v>0</v>
       </c>
       <c r="AR26" s="20">
         <v>0</v>
       </c>
       <c r="AS26" s="20">
         <v>5820.5477499999997</v>
       </c>
       <c r="AT26" s="20">
         <v>12649.47136</v>
       </c>
-      <c r="AU26" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU26" s="20"/>
+      <c r="AV26" s="20"/>
+      <c r="AW26" s="20"/>
+      <c r="AX26" s="20"/>
+      <c r="AY26" s="20"/>
+      <c r="AZ26" s="20"/>
+      <c r="BA26" s="20"/>
+      <c r="BB26" s="20"/>
     </row>
     <row r="27" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F27" s="2">
         <v>7.3719999999999994E-2</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
         <v>0</v>
@@ -6345,74 +6009,58 @@
       </c>
       <c r="AM27" s="20">
         <v>0</v>
       </c>
       <c r="AN27" s="20">
         <v>0</v>
       </c>
       <c r="AO27" s="20">
         <v>40.778230000000001</v>
       </c>
       <c r="AP27" s="20">
         <v>72.375720000000001</v>
       </c>
       <c r="AQ27" s="20">
         <v>0</v>
       </c>
       <c r="AR27" s="20">
         <v>0</v>
       </c>
       <c r="AS27" s="20">
         <v>84.608609999999999</v>
       </c>
       <c r="AT27" s="20">
         <v>140.59852000000001</v>
       </c>
-      <c r="AU27" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU27" s="20"/>
+      <c r="AV27" s="20"/>
+      <c r="AW27" s="20"/>
+      <c r="AX27" s="20"/>
+      <c r="AY27" s="20"/>
+      <c r="AZ27" s="20"/>
+      <c r="BA27" s="20"/>
+      <c r="BB27" s="20"/>
     </row>
     <row r="28" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>210.7166</v>
       </c>
       <c r="F28" s="2">
         <v>138.92201</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
@@ -6509,74 +6157,58 @@
       </c>
       <c r="AM28" s="20">
         <v>0</v>
       </c>
       <c r="AN28" s="20">
         <v>0</v>
       </c>
       <c r="AO28" s="20">
         <v>947.70249999999999</v>
       </c>
       <c r="AP28" s="20">
         <v>819.92642000000001</v>
       </c>
       <c r="AQ28" s="20">
         <v>0</v>
       </c>
       <c r="AR28" s="20">
         <v>0</v>
       </c>
       <c r="AS28" s="20">
         <v>1326.39958</v>
       </c>
       <c r="AT28" s="20">
         <v>1195.7345299999999</v>
       </c>
-      <c r="AU28" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU28" s="20"/>
+      <c r="AV28" s="20"/>
+      <c r="AW28" s="20"/>
+      <c r="AX28" s="20"/>
+      <c r="AY28" s="20"/>
+      <c r="AZ28" s="20"/>
+      <c r="BA28" s="20"/>
+      <c r="BB28" s="20"/>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>99.978560000000002</v>
       </c>
       <c r="F29" s="2">
         <v>224.29483999999999</v>
       </c>
       <c r="G29" s="3">
         <v>20</v>
       </c>
       <c r="H29" s="3">
         <v>60.186999999999998</v>
@@ -6673,74 +6305,58 @@
       </c>
       <c r="AM29" s="20">
         <v>370</v>
       </c>
       <c r="AN29" s="20">
         <v>2522.98</v>
       </c>
       <c r="AO29" s="20">
         <v>22.928260000000002</v>
       </c>
       <c r="AP29" s="20">
         <v>167.25498999999999</v>
       </c>
       <c r="AQ29" s="20">
         <v>170.00200000000001</v>
       </c>
       <c r="AR29" s="20">
         <v>1033.626</v>
       </c>
       <c r="AS29" s="20">
         <v>33.329090000000001</v>
       </c>
       <c r="AT29" s="20">
         <v>278.49054999999998</v>
       </c>
-      <c r="AU29" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU29" s="20"/>
+      <c r="AV29" s="20"/>
+      <c r="AW29" s="20"/>
+      <c r="AX29" s="20"/>
+      <c r="AY29" s="20"/>
+      <c r="AZ29" s="20"/>
+      <c r="BA29" s="20"/>
+      <c r="BB29" s="20"/>
     </row>
     <row r="30" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>131.37020000000001</v>
       </c>
       <c r="F30" s="2">
         <v>191.94918999999999</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
@@ -6837,74 +6453,58 @@
       </c>
       <c r="AM30" s="20">
         <v>0</v>
       </c>
       <c r="AN30" s="20">
         <v>0</v>
       </c>
       <c r="AO30" s="20">
         <v>188.28462999999999</v>
       </c>
       <c r="AP30" s="20">
         <v>775.40341000000001</v>
       </c>
       <c r="AQ30" s="20">
         <v>0</v>
       </c>
       <c r="AR30" s="20">
         <v>0</v>
       </c>
       <c r="AS30" s="20">
         <v>262.30094000000003</v>
       </c>
       <c r="AT30" s="20">
         <v>1343.0100199999999</v>
       </c>
-      <c r="AU30" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU30" s="20"/>
+      <c r="AV30" s="20"/>
+      <c r="AW30" s="20"/>
+      <c r="AX30" s="20"/>
+      <c r="AY30" s="20"/>
+      <c r="AZ30" s="20"/>
+      <c r="BA30" s="20"/>
+      <c r="BB30" s="20"/>
     </row>
     <row r="31" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="2">
         <v>0</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="2">
         <v>4.5190000000000001</v>
       </c>
       <c r="F31" s="2">
         <v>20.329999999999998</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
         <v>3.2690000000000001</v>
@@ -7001,74 +6601,58 @@
       </c>
       <c r="AM31" s="20">
         <v>0</v>
       </c>
       <c r="AN31" s="20">
         <v>0</v>
       </c>
       <c r="AO31" s="20">
         <v>246.4</v>
       </c>
       <c r="AP31" s="20">
         <v>304.79599999999999</v>
       </c>
       <c r="AQ31" s="20">
         <v>0</v>
       </c>
       <c r="AR31" s="20">
         <v>0</v>
       </c>
       <c r="AS31" s="20">
         <v>508.428</v>
       </c>
       <c r="AT31" s="20">
         <v>549.471</v>
       </c>
-      <c r="AU31" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU31" s="20"/>
+      <c r="AV31" s="20"/>
+      <c r="AW31" s="20"/>
+      <c r="AX31" s="20"/>
+      <c r="AY31" s="20"/>
+      <c r="AZ31" s="20"/>
+      <c r="BA31" s="20"/>
+      <c r="BB31" s="20"/>
     </row>
     <row r="32" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="2">
         <v>0</v>
       </c>
       <c r="E32" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F32" s="2">
         <v>0.15</v>
       </c>
       <c r="G32" s="3">
         <v>0</v>
       </c>
       <c r="H32" s="3">
         <v>0</v>
@@ -7165,74 +6749,58 @@
       </c>
       <c r="AM32" s="20">
         <v>0</v>
       </c>
       <c r="AN32" s="20">
         <v>0</v>
       </c>
       <c r="AO32" s="20">
         <v>19.645</v>
       </c>
       <c r="AP32" s="20">
         <v>124.53626</v>
       </c>
       <c r="AQ32" s="20">
         <v>0</v>
       </c>
       <c r="AR32" s="20">
         <v>0</v>
       </c>
       <c r="AS32" s="20">
         <v>20.574999999999999</v>
       </c>
       <c r="AT32" s="20">
         <v>110.17686999999999</v>
       </c>
-      <c r="AU32" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU32" s="20"/>
+      <c r="AV32" s="20"/>
+      <c r="AW32" s="20"/>
+      <c r="AX32" s="20"/>
+      <c r="AY32" s="20"/>
+      <c r="AZ32" s="20"/>
+      <c r="BA32" s="20"/>
+      <c r="BB32" s="20"/>
     </row>
     <row r="33" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="2">
         <v>0</v>
       </c>
       <c r="D33" s="2">
         <v>0</v>
       </c>
       <c r="E33" s="2">
         <v>84.778239999999997</v>
       </c>
       <c r="F33" s="2">
         <v>86.945710000000005</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
         <v>0</v>
@@ -7329,74 +6897,58 @@
       </c>
       <c r="AM33" s="20">
         <v>19.559999999999999</v>
       </c>
       <c r="AN33" s="20">
         <v>21.588730000000002</v>
       </c>
       <c r="AO33" s="20">
         <v>3.0901000000000001</v>
       </c>
       <c r="AP33" s="20">
         <v>4.4471400000000001</v>
       </c>
       <c r="AQ33" s="20">
         <v>18</v>
       </c>
       <c r="AR33" s="20">
         <v>15.953849999999999</v>
       </c>
       <c r="AS33" s="20">
         <v>1.1325000000000001</v>
       </c>
       <c r="AT33" s="20">
         <v>1.254</v>
       </c>
-      <c r="AU33" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU33" s="20"/>
+      <c r="AV33" s="20"/>
+      <c r="AW33" s="20"/>
+      <c r="AX33" s="20"/>
+      <c r="AY33" s="20"/>
+      <c r="AZ33" s="20"/>
+      <c r="BA33" s="20"/>
+      <c r="BB33" s="20"/>
     </row>
     <row r="34" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>161</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="2">
         <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
@@ -7493,74 +7045,58 @@
       </c>
       <c r="AM34" s="20">
         <v>0</v>
       </c>
       <c r="AN34" s="20">
         <v>0</v>
       </c>
       <c r="AO34" s="20">
         <v>0</v>
       </c>
       <c r="AP34" s="20">
         <v>0</v>
       </c>
       <c r="AQ34" s="20">
         <v>0</v>
       </c>
       <c r="AR34" s="20">
         <v>0</v>
       </c>
       <c r="AS34" s="20">
         <v>0</v>
       </c>
       <c r="AT34" s="20">
         <v>0</v>
       </c>
-      <c r="AU34" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU34" s="20"/>
+      <c r="AV34" s="20"/>
+      <c r="AW34" s="20"/>
+      <c r="AX34" s="20"/>
+      <c r="AY34" s="20"/>
+      <c r="AZ34" s="20"/>
+      <c r="BA34" s="20"/>
+      <c r="BB34" s="20"/>
     </row>
     <row r="35" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C35" s="2">
         <v>0</v>
       </c>
       <c r="D35" s="2">
         <v>0</v>
       </c>
       <c r="E35" s="2">
         <v>91</v>
       </c>
       <c r="F35" s="2">
         <v>30.30668</v>
       </c>
       <c r="G35" s="3">
         <v>140</v>
       </c>
       <c r="H35" s="3">
         <v>18.021439999999998</v>
@@ -7657,74 +7193,58 @@
       </c>
       <c r="AM35" s="20">
         <v>1885.61097</v>
       </c>
       <c r="AN35" s="20">
         <v>758.87832000000003</v>
       </c>
       <c r="AO35" s="20">
         <v>1308.78</v>
       </c>
       <c r="AP35" s="20">
         <v>446.75846000000001</v>
       </c>
       <c r="AQ35" s="20">
         <v>1000</v>
       </c>
       <c r="AR35" s="20">
         <v>336.79698999999999</v>
       </c>
       <c r="AS35" s="20">
         <v>1688.7</v>
       </c>
       <c r="AT35" s="20">
         <v>1115.75416</v>
       </c>
-      <c r="AU35" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU35" s="20"/>
+      <c r="AV35" s="20"/>
+      <c r="AW35" s="20"/>
+      <c r="AX35" s="20"/>
+      <c r="AY35" s="20"/>
+      <c r="AZ35" s="20"/>
+      <c r="BA35" s="20"/>
+      <c r="BB35" s="20"/>
     </row>
     <row r="36" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" s="2">
         <v>0</v>
       </c>
       <c r="E36" s="2">
         <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
@@ -7821,74 +7341,58 @@
       </c>
       <c r="AM36" s="20">
         <v>410</v>
       </c>
       <c r="AN36" s="20">
         <v>498.88544000000002</v>
       </c>
       <c r="AO36" s="20">
         <v>0</v>
       </c>
       <c r="AP36" s="20">
         <v>0</v>
       </c>
       <c r="AQ36" s="20">
         <v>864</v>
       </c>
       <c r="AR36" s="20">
         <v>1388.8792100000001</v>
       </c>
       <c r="AS36" s="20">
         <v>0</v>
       </c>
       <c r="AT36" s="20">
         <v>0</v>
       </c>
-      <c r="AU36" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU36" s="20"/>
+      <c r="AV36" s="20"/>
+      <c r="AW36" s="20"/>
+      <c r="AX36" s="20"/>
+      <c r="AY36" s="20"/>
+      <c r="AZ36" s="20"/>
+      <c r="BA36" s="20"/>
+      <c r="BB36" s="20"/>
     </row>
     <row r="37" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="2">
         <v>0</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>0</v>
       </c>
       <c r="H37" s="3">
         <v>0</v>
@@ -7985,74 +7489,58 @@
       </c>
       <c r="AM37" s="20">
         <v>9078.7703799999999</v>
       </c>
       <c r="AN37" s="20">
         <v>2098.9211599999999</v>
       </c>
       <c r="AO37" s="20">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AP37" s="20">
         <v>0.16625000000000001</v>
       </c>
       <c r="AQ37" s="20">
         <v>7008.13753</v>
       </c>
       <c r="AR37" s="20">
         <v>2346.9165200000002</v>
       </c>
       <c r="AS37" s="20">
         <v>0</v>
       </c>
       <c r="AT37" s="20">
         <v>0</v>
       </c>
-      <c r="AU37" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU37" s="20"/>
+      <c r="AV37" s="20"/>
+      <c r="AW37" s="20"/>
+      <c r="AX37" s="20"/>
+      <c r="AY37" s="20"/>
+      <c r="AZ37" s="20"/>
+      <c r="BA37" s="20"/>
+      <c r="BB37" s="20"/>
     </row>
     <row r="38" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="2">
         <v>0</v>
       </c>
       <c r="D38" s="2">
         <v>0</v>
       </c>
       <c r="E38" s="2">
         <v>2</v>
       </c>
       <c r="F38" s="2">
         <v>2.448</v>
       </c>
       <c r="G38" s="3">
         <v>0</v>
       </c>
       <c r="H38" s="3">
         <v>0</v>
@@ -8149,74 +7637,58 @@
       </c>
       <c r="AM38" s="20">
         <v>1017.57285</v>
       </c>
       <c r="AN38" s="20">
         <v>221.34645</v>
       </c>
       <c r="AO38" s="20">
         <v>1</v>
       </c>
       <c r="AP38" s="20">
         <v>1.258</v>
       </c>
       <c r="AQ38" s="20">
         <v>614.31641999999999</v>
       </c>
       <c r="AR38" s="20">
         <v>177.57659000000001</v>
       </c>
       <c r="AS38" s="20">
         <v>0</v>
       </c>
       <c r="AT38" s="20">
         <v>0</v>
       </c>
-      <c r="AU38" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU38" s="20"/>
+      <c r="AV38" s="20"/>
+      <c r="AW38" s="20"/>
+      <c r="AX38" s="20"/>
+      <c r="AY38" s="20"/>
+      <c r="AZ38" s="20"/>
+      <c r="BA38" s="20"/>
+      <c r="BB38" s="20"/>
     </row>
     <row r="39" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C39" s="2">
         <v>0</v>
       </c>
       <c r="D39" s="2">
         <v>0</v>
       </c>
       <c r="E39" s="2">
         <v>1.147</v>
       </c>
       <c r="F39" s="2">
         <v>0.70399999999999996</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
@@ -8313,74 +7785,58 @@
       </c>
       <c r="AM39" s="20">
         <v>0</v>
       </c>
       <c r="AN39" s="20">
         <v>0</v>
       </c>
       <c r="AO39" s="20">
         <v>0</v>
       </c>
       <c r="AP39" s="20">
         <v>0</v>
       </c>
       <c r="AQ39" s="20">
         <v>0</v>
       </c>
       <c r="AR39" s="20">
         <v>0</v>
       </c>
       <c r="AS39" s="20">
         <v>0.13003999999999999</v>
       </c>
       <c r="AT39" s="20">
         <v>0.30858999999999998</v>
       </c>
-      <c r="AU39" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU39" s="20"/>
+      <c r="AV39" s="20"/>
+      <c r="AW39" s="20"/>
+      <c r="AX39" s="20"/>
+      <c r="AY39" s="20"/>
+      <c r="AZ39" s="20"/>
+      <c r="BA39" s="20"/>
+      <c r="BB39" s="20"/>
     </row>
     <row r="40" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="2">
         <v>0</v>
       </c>
       <c r="D40" s="2">
         <v>0</v>
       </c>
       <c r="E40" s="2">
         <v>0</v>
       </c>
       <c r="F40" s="2">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>0</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
@@ -8477,74 +7933,58 @@
       </c>
       <c r="AM40" s="20">
         <v>3197.7710900000002</v>
       </c>
       <c r="AN40" s="20">
         <v>731.76836000000003</v>
       </c>
       <c r="AO40" s="20">
         <v>0</v>
       </c>
       <c r="AP40" s="20">
         <v>0</v>
       </c>
       <c r="AQ40" s="20">
         <v>2467.7486399999998</v>
       </c>
       <c r="AR40" s="20">
         <v>587.11234999999999</v>
       </c>
       <c r="AS40" s="20">
         <v>0</v>
       </c>
       <c r="AT40" s="20">
         <v>0</v>
       </c>
-      <c r="AU40" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU40" s="20"/>
+      <c r="AV40" s="20"/>
+      <c r="AW40" s="20"/>
+      <c r="AX40" s="20"/>
+      <c r="AY40" s="20"/>
+      <c r="AZ40" s="20"/>
+      <c r="BA40" s="20"/>
+      <c r="BB40" s="20"/>
     </row>
     <row r="41" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
@@ -8641,74 +8081,58 @@
       </c>
       <c r="AM41" s="20">
         <v>455</v>
       </c>
       <c r="AN41" s="20">
         <v>537.40602999999999</v>
       </c>
       <c r="AO41" s="20">
         <v>0</v>
       </c>
       <c r="AP41" s="20">
         <v>0</v>
       </c>
       <c r="AQ41" s="20">
         <v>2738.4887600000002</v>
       </c>
       <c r="AR41" s="20">
         <v>3596.6806700000002</v>
       </c>
       <c r="AS41" s="20">
         <v>0</v>
       </c>
       <c r="AT41" s="20">
         <v>0</v>
       </c>
-      <c r="AU41" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU41" s="20"/>
+      <c r="AV41" s="20"/>
+      <c r="AW41" s="20"/>
+      <c r="AX41" s="20"/>
+      <c r="AY41" s="20"/>
+      <c r="AZ41" s="20"/>
+      <c r="BA41" s="20"/>
+      <c r="BB41" s="20"/>
     </row>
     <row r="42" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="2">
         <v>0</v>
       </c>
       <c r="D42" s="2">
         <v>0</v>
       </c>
       <c r="E42" s="2">
         <v>123</v>
       </c>
       <c r="F42" s="2">
         <v>23.482089999999999</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
@@ -8805,74 +8229,58 @@
       </c>
       <c r="AM42" s="20">
         <v>0</v>
       </c>
       <c r="AN42" s="20">
         <v>0</v>
       </c>
       <c r="AO42" s="20">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AP42" s="20">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="AQ42" s="20">
         <v>0</v>
       </c>
       <c r="AR42" s="20">
         <v>0</v>
       </c>
       <c r="AS42" s="20">
         <v>0</v>
       </c>
       <c r="AT42" s="20">
         <v>0</v>
       </c>
-      <c r="AU42" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU42" s="20"/>
+      <c r="AV42" s="20"/>
+      <c r="AW42" s="20"/>
+      <c r="AX42" s="20"/>
+      <c r="AY42" s="20"/>
+      <c r="AZ42" s="20"/>
+      <c r="BA42" s="20"/>
+      <c r="BB42" s="20"/>
     </row>
     <row r="43" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>170</v>
       </c>
       <c r="C43" s="2">
         <v>0</v>
       </c>
       <c r="D43" s="2">
         <v>0</v>
       </c>
       <c r="E43" s="2">
         <v>2.9952399999999999</v>
       </c>
       <c r="F43" s="2">
         <v>4.3777100000000004</v>
       </c>
       <c r="G43" s="3">
         <v>0</v>
       </c>
       <c r="H43" s="3">
         <v>0</v>
@@ -8969,74 +8377,58 @@
       </c>
       <c r="AM43" s="20">
         <v>0</v>
       </c>
       <c r="AN43" s="20">
         <v>0</v>
       </c>
       <c r="AO43" s="20">
         <v>0</v>
       </c>
       <c r="AP43" s="20">
         <v>0</v>
       </c>
       <c r="AQ43" s="20">
         <v>0</v>
       </c>
       <c r="AR43" s="20">
         <v>0</v>
       </c>
       <c r="AS43" s="20">
         <v>0</v>
       </c>
       <c r="AT43" s="20">
         <v>0</v>
       </c>
-      <c r="AU43" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU43" s="20"/>
+      <c r="AV43" s="20"/>
+      <c r="AW43" s="20"/>
+      <c r="AX43" s="20"/>
+      <c r="AY43" s="20"/>
+      <c r="AZ43" s="20"/>
+      <c r="BA43" s="20"/>
+      <c r="BB43" s="20"/>
     </row>
     <row r="44" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C44" s="2">
         <v>0.21</v>
       </c>
       <c r="D44" s="2">
         <v>0.24015</v>
       </c>
       <c r="E44" s="2">
         <v>50.3</v>
       </c>
       <c r="F44" s="2">
         <v>79.204409999999996</v>
       </c>
       <c r="G44" s="3">
         <v>0.4168</v>
       </c>
       <c r="H44" s="3">
         <v>0.73104000000000002</v>
@@ -9133,74 +8525,58 @@
       </c>
       <c r="AM44" s="20">
         <v>0.254</v>
       </c>
       <c r="AN44" s="20">
         <v>0.40556999999999999</v>
       </c>
       <c r="AO44" s="20">
         <v>101.96905</v>
       </c>
       <c r="AP44" s="20">
         <v>165.11971</v>
       </c>
       <c r="AQ44" s="20">
         <v>0</v>
       </c>
       <c r="AR44" s="20">
         <v>0</v>
       </c>
       <c r="AS44" s="20">
         <v>570.01190999999994</v>
       </c>
       <c r="AT44" s="20">
         <v>302.44332000000003</v>
       </c>
-      <c r="AU44" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU44" s="20"/>
+      <c r="AV44" s="20"/>
+      <c r="AW44" s="20"/>
+      <c r="AX44" s="20"/>
+      <c r="AY44" s="20"/>
+      <c r="AZ44" s="20"/>
+      <c r="BA44" s="20"/>
+      <c r="BB44" s="20"/>
     </row>
     <row r="45" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="2">
         <v>0</v>
       </c>
       <c r="D45" s="2">
         <v>0</v>
       </c>
       <c r="E45" s="2">
         <v>40.819000000000003</v>
       </c>
       <c r="F45" s="2">
         <v>77.126159999999999</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
         <v>0</v>
@@ -9297,74 +8673,58 @@
       </c>
       <c r="AM45" s="20">
         <v>0</v>
       </c>
       <c r="AN45" s="20">
         <v>0</v>
       </c>
       <c r="AO45" s="20">
         <v>0.25800000000000001</v>
       </c>
       <c r="AP45" s="20">
         <v>0.34969</v>
       </c>
       <c r="AQ45" s="20">
         <v>0</v>
       </c>
       <c r="AR45" s="20">
         <v>0</v>
       </c>
       <c r="AS45" s="20">
         <v>1.1294</v>
       </c>
       <c r="AT45" s="20">
         <v>6.8054699999999997</v>
       </c>
-      <c r="AU45" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU45" s="20"/>
+      <c r="AV45" s="20"/>
+      <c r="AW45" s="20"/>
+      <c r="AX45" s="20"/>
+      <c r="AY45" s="20"/>
+      <c r="AZ45" s="20"/>
+      <c r="BA45" s="20"/>
+      <c r="BB45" s="20"/>
     </row>
     <row r="46" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C46" s="2">
         <v>0</v>
       </c>
       <c r="D46" s="2">
         <v>0</v>
       </c>
       <c r="E46" s="2">
         <v>7.88192</v>
       </c>
       <c r="F46" s="2">
         <v>57.091340000000002</v>
       </c>
       <c r="G46" s="3">
         <v>0</v>
       </c>
       <c r="H46" s="3">
         <v>0</v>
@@ -9461,74 +8821,58 @@
       </c>
       <c r="AM46" s="20">
         <v>0</v>
       </c>
       <c r="AN46" s="20">
         <v>0</v>
       </c>
       <c r="AO46" s="20">
         <v>10.5731</v>
       </c>
       <c r="AP46" s="20">
         <v>61.847099999999998</v>
       </c>
       <c r="AQ46" s="20">
         <v>0</v>
       </c>
       <c r="AR46" s="20">
         <v>0</v>
       </c>
       <c r="AS46" s="20">
         <v>19.09862</v>
       </c>
       <c r="AT46" s="20">
         <v>95.954049999999995</v>
       </c>
-      <c r="AU46" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU46" s="20"/>
+      <c r="AV46" s="20"/>
+      <c r="AW46" s="20"/>
+      <c r="AX46" s="20"/>
+      <c r="AY46" s="20"/>
+      <c r="AZ46" s="20"/>
+      <c r="BA46" s="20"/>
+      <c r="BB46" s="20"/>
     </row>
     <row r="47" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="2">
         <v>0</v>
       </c>
       <c r="D47" s="2">
         <v>0</v>
       </c>
       <c r="E47" s="2">
         <v>134.8511</v>
       </c>
       <c r="F47" s="2">
         <v>73.747960000000006</v>
       </c>
       <c r="G47" s="3">
         <v>600.86</v>
       </c>
       <c r="H47" s="3">
         <v>113.30710999999999</v>
@@ -9625,74 +8969,58 @@
       </c>
       <c r="AM47" s="20">
         <v>0</v>
       </c>
       <c r="AN47" s="20">
         <v>0</v>
       </c>
       <c r="AO47" s="20">
         <v>1335.6107199999999</v>
       </c>
       <c r="AP47" s="20">
         <v>246.11424</v>
       </c>
       <c r="AQ47" s="20">
         <v>0</v>
       </c>
       <c r="AR47" s="20">
         <v>0</v>
       </c>
       <c r="AS47" s="20">
         <v>726.73285999999996</v>
       </c>
       <c r="AT47" s="20">
         <v>212.81935999999999</v>
       </c>
-      <c r="AU47" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU47" s="20"/>
+      <c r="AV47" s="20"/>
+      <c r="AW47" s="20"/>
+      <c r="AX47" s="20"/>
+      <c r="AY47" s="20"/>
+      <c r="AZ47" s="20"/>
+      <c r="BA47" s="20"/>
+      <c r="BB47" s="20"/>
     </row>
     <row r="48" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" s="2">
         <v>0</v>
       </c>
       <c r="E48" s="2">
         <v>0</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
         <v>0</v>
@@ -9789,74 +9117,58 @@
       </c>
       <c r="AM48" s="20">
         <v>0</v>
       </c>
       <c r="AN48" s="20">
         <v>0</v>
       </c>
       <c r="AO48" s="20">
         <v>0</v>
       </c>
       <c r="AP48" s="20">
         <v>0</v>
       </c>
       <c r="AQ48" s="20">
         <v>0</v>
       </c>
       <c r="AR48" s="20">
         <v>0</v>
       </c>
       <c r="AS48" s="20">
         <v>0</v>
       </c>
       <c r="AT48" s="20">
         <v>0</v>
       </c>
-      <c r="AU48" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU48" s="20"/>
+      <c r="AV48" s="20"/>
+      <c r="AW48" s="20"/>
+      <c r="AX48" s="20"/>
+      <c r="AY48" s="20"/>
+      <c r="AZ48" s="20"/>
+      <c r="BA48" s="20"/>
+      <c r="BB48" s="20"/>
     </row>
     <row r="49" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="2">
         <v>0</v>
       </c>
       <c r="D49" s="2">
         <v>0</v>
       </c>
       <c r="E49" s="2">
         <v>16.817710000000002</v>
       </c>
       <c r="F49" s="2">
         <v>40.132820000000002</v>
       </c>
       <c r="G49" s="3">
         <v>0</v>
       </c>
       <c r="H49" s="3">
         <v>0</v>
@@ -9953,74 +9265,58 @@
       </c>
       <c r="AM49" s="20">
         <v>0</v>
       </c>
       <c r="AN49" s="20">
         <v>0</v>
       </c>
       <c r="AO49" s="20">
         <v>3.6357400000000002</v>
       </c>
       <c r="AP49" s="20">
         <v>12.746</v>
       </c>
       <c r="AQ49" s="20">
         <v>0</v>
       </c>
       <c r="AR49" s="20">
         <v>0</v>
       </c>
       <c r="AS49" s="20">
         <v>3.1080199999999998</v>
       </c>
       <c r="AT49" s="20">
         <v>11.807510000000001</v>
       </c>
-      <c r="AU49" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU49" s="20"/>
+      <c r="AV49" s="20"/>
+      <c r="AW49" s="20"/>
+      <c r="AX49" s="20"/>
+      <c r="AY49" s="20"/>
+      <c r="AZ49" s="20"/>
+      <c r="BA49" s="20"/>
+      <c r="BB49" s="20"/>
     </row>
     <row r="50" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="2">
         <v>90</v>
       </c>
       <c r="D50" s="2">
         <v>92.028000000000006</v>
       </c>
       <c r="E50" s="2">
         <v>0.80700000000000005</v>
       </c>
       <c r="F50" s="2">
         <v>3.2447300000000001</v>
       </c>
       <c r="G50" s="3">
         <v>0</v>
       </c>
       <c r="H50" s="3">
         <v>0</v>
@@ -10117,74 +9413,58 @@
       </c>
       <c r="AM50" s="20">
         <v>0</v>
       </c>
       <c r="AN50" s="20">
         <v>0</v>
       </c>
       <c r="AO50" s="20">
         <v>0.37864999999999999</v>
       </c>
       <c r="AP50" s="20">
         <v>7.3698100000000002</v>
       </c>
       <c r="AQ50" s="20">
         <v>0</v>
       </c>
       <c r="AR50" s="20">
         <v>0</v>
       </c>
       <c r="AS50" s="20">
         <v>0.32837</v>
       </c>
       <c r="AT50" s="20">
         <v>5.6660000000000004</v>
       </c>
-      <c r="AU50" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU50" s="20"/>
+      <c r="AV50" s="20"/>
+      <c r="AW50" s="20"/>
+      <c r="AX50" s="20"/>
+      <c r="AY50" s="20"/>
+      <c r="AZ50" s="20"/>
+      <c r="BA50" s="20"/>
+      <c r="BB50" s="20"/>
     </row>
     <row r="51" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="2">
         <v>0</v>
       </c>
       <c r="D51" s="2">
         <v>0</v>
       </c>
       <c r="E51" s="2">
         <v>0</v>
       </c>
       <c r="F51" s="2">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
         <v>0</v>
@@ -10281,74 +9561,58 @@
       </c>
       <c r="AM51" s="20">
         <v>0</v>
       </c>
       <c r="AN51" s="20">
         <v>0</v>
       </c>
       <c r="AO51" s="20">
         <v>0</v>
       </c>
       <c r="AP51" s="20">
         <v>0</v>
       </c>
       <c r="AQ51" s="20">
         <v>0</v>
       </c>
       <c r="AR51" s="20">
         <v>0</v>
       </c>
       <c r="AS51" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="AT51" s="20">
         <v>0.13800000000000001</v>
       </c>
-      <c r="AU51" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU51" s="20"/>
+      <c r="AV51" s="20"/>
+      <c r="AW51" s="20"/>
+      <c r="AX51" s="20"/>
+      <c r="AY51" s="20"/>
+      <c r="AZ51" s="20"/>
+      <c r="BA51" s="20"/>
+      <c r="BB51" s="20"/>
     </row>
     <row r="52" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="2">
         <v>341</v>
       </c>
       <c r="D52" s="2">
         <v>157.934</v>
       </c>
       <c r="E52" s="2">
         <v>0.96299999999999997</v>
       </c>
       <c r="F52" s="2">
         <v>3.9260000000000002</v>
       </c>
       <c r="G52" s="3">
         <v>0</v>
       </c>
       <c r="H52" s="3">
         <v>0</v>
@@ -10445,74 +9709,58 @@
       </c>
       <c r="AM52" s="20">
         <v>0</v>
       </c>
       <c r="AN52" s="20">
         <v>0</v>
       </c>
       <c r="AO52" s="20">
         <v>0.10653</v>
       </c>
       <c r="AP52" s="20">
         <v>1.351</v>
       </c>
       <c r="AQ52" s="20">
         <v>0</v>
       </c>
       <c r="AR52" s="20">
         <v>0</v>
       </c>
       <c r="AS52" s="20">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="AT52" s="20">
         <v>1.113</v>
       </c>
-      <c r="AU52" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU52" s="20"/>
+      <c r="AV52" s="20"/>
+      <c r="AW52" s="20"/>
+      <c r="AX52" s="20"/>
+      <c r="AY52" s="20"/>
+      <c r="AZ52" s="20"/>
+      <c r="BA52" s="20"/>
+      <c r="BB52" s="20"/>
     </row>
     <row r="53" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="2">
         <v>0</v>
       </c>
       <c r="D53" s="2">
         <v>0</v>
       </c>
       <c r="E53" s="2">
         <v>5.3E-3</v>
       </c>
       <c r="F53" s="2">
         <v>6.1500000000000001E-3</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
         <v>0</v>
@@ -10609,74 +9857,58 @@
       </c>
       <c r="AM53" s="20">
         <v>0</v>
       </c>
       <c r="AN53" s="20">
         <v>0</v>
       </c>
       <c r="AO53" s="20">
         <v>9.0399999999999994E-3</v>
       </c>
       <c r="AP53" s="20">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AQ53" s="20">
         <v>0</v>
       </c>
       <c r="AR53" s="20">
         <v>0</v>
       </c>
       <c r="AS53" s="20">
         <v>1.336E-2</v>
       </c>
       <c r="AT53" s="20">
         <v>0.16200000000000001</v>
       </c>
-      <c r="AU53" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU53" s="20"/>
+      <c r="AV53" s="20"/>
+      <c r="AW53" s="20"/>
+      <c r="AX53" s="20"/>
+      <c r="AY53" s="20"/>
+      <c r="AZ53" s="20"/>
+      <c r="BA53" s="20"/>
+      <c r="BB53" s="20"/>
     </row>
     <row r="54" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C54" s="2">
         <v>57</v>
       </c>
       <c r="D54" s="2">
         <v>26.408999999999999</v>
       </c>
       <c r="E54" s="2">
         <v>0.11286</v>
       </c>
       <c r="F54" s="2">
         <v>0.26204</v>
       </c>
       <c r="G54" s="3">
         <v>0</v>
       </c>
       <c r="H54" s="3">
         <v>0</v>
@@ -10773,74 +10005,58 @@
       </c>
       <c r="AM54" s="20">
         <v>0</v>
       </c>
       <c r="AN54" s="20">
         <v>0</v>
       </c>
       <c r="AO54" s="20">
         <v>15.896000000000001</v>
       </c>
       <c r="AP54" s="20">
         <v>31.790240000000001</v>
       </c>
       <c r="AQ54" s="20">
         <v>0</v>
       </c>
       <c r="AR54" s="20">
         <v>0</v>
       </c>
       <c r="AS54" s="20">
         <v>11.24</v>
       </c>
       <c r="AT54" s="20">
         <v>28.265920000000001</v>
       </c>
-      <c r="AU54" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU54" s="20"/>
+      <c r="AV54" s="20"/>
+      <c r="AW54" s="20"/>
+      <c r="AX54" s="20"/>
+      <c r="AY54" s="20"/>
+      <c r="AZ54" s="20"/>
+      <c r="BA54" s="20"/>
+      <c r="BB54" s="20"/>
     </row>
     <row r="55" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="2">
         <v>0</v>
       </c>
       <c r="D55" s="2">
         <v>0</v>
       </c>
       <c r="E55" s="2">
         <v>0</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>34.820300000000003</v>
       </c>
       <c r="H55" s="3">
         <v>3.8458999999999999</v>
@@ -10937,74 +10153,58 @@
       </c>
       <c r="AM55" s="20">
         <v>0</v>
       </c>
       <c r="AN55" s="20">
         <v>0</v>
       </c>
       <c r="AO55" s="20">
         <v>0</v>
       </c>
       <c r="AP55" s="20">
         <v>0</v>
       </c>
       <c r="AQ55" s="20">
         <v>0</v>
       </c>
       <c r="AR55" s="20">
         <v>0</v>
       </c>
       <c r="AS55" s="20">
         <v>0</v>
       </c>
       <c r="AT55" s="20">
         <v>0</v>
       </c>
-      <c r="AU55" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU55" s="20"/>
+      <c r="AV55" s="20"/>
+      <c r="AW55" s="20"/>
+      <c r="AX55" s="20"/>
+      <c r="AY55" s="20"/>
+      <c r="AZ55" s="20"/>
+      <c r="BA55" s="20"/>
+      <c r="BB55" s="20"/>
     </row>
     <row r="56" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="2">
         <v>0</v>
       </c>
       <c r="D56" s="2">
         <v>0</v>
       </c>
       <c r="E56" s="2">
         <v>8.3800000000000003E-3</v>
       </c>
       <c r="F56" s="2">
         <v>1.374E-2</v>
       </c>
       <c r="G56" s="3">
         <v>0</v>
       </c>
       <c r="H56" s="3">
         <v>0</v>
@@ -11101,74 +10301,58 @@
       </c>
       <c r="AM56" s="20">
         <v>0</v>
       </c>
       <c r="AN56" s="20">
         <v>0</v>
       </c>
       <c r="AO56" s="20">
         <v>0</v>
       </c>
       <c r="AP56" s="20">
         <v>0</v>
       </c>
       <c r="AQ56" s="20">
         <v>0</v>
       </c>
       <c r="AR56" s="20">
         <v>0</v>
       </c>
       <c r="AS56" s="20">
         <v>0</v>
       </c>
       <c r="AT56" s="20">
         <v>0</v>
       </c>
-      <c r="AU56" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU56" s="20"/>
+      <c r="AV56" s="20"/>
+      <c r="AW56" s="20"/>
+      <c r="AX56" s="20"/>
+      <c r="AY56" s="20"/>
+      <c r="AZ56" s="20"/>
+      <c r="BA56" s="20"/>
+      <c r="BB56" s="20"/>
     </row>
     <row r="57" spans="1:54" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C57" s="2">
         <v>0</v>
       </c>
       <c r="D57" s="2">
         <v>0</v>
       </c>
       <c r="E57" s="2">
         <v>0</v>
       </c>
       <c r="F57" s="2">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>0</v>
       </c>
       <c r="H57" s="3">
         <v>0</v>
@@ -11265,74 +10449,58 @@
       </c>
       <c r="AM57" s="20">
         <v>0</v>
       </c>
       <c r="AN57" s="20">
         <v>0</v>
       </c>
       <c r="AO57" s="20">
         <v>0</v>
       </c>
       <c r="AP57" s="20">
         <v>0</v>
       </c>
       <c r="AQ57" s="20">
         <v>0</v>
       </c>
       <c r="AR57" s="20">
         <v>0</v>
       </c>
       <c r="AS57" s="20">
         <v>0</v>
       </c>
       <c r="AT57" s="20">
         <v>0</v>
       </c>
-      <c r="AU57" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU57" s="20"/>
+      <c r="AV57" s="20"/>
+      <c r="AW57" s="20"/>
+      <c r="AX57" s="20"/>
+      <c r="AY57" s="20"/>
+      <c r="AZ57" s="20"/>
+      <c r="BA57" s="20"/>
+      <c r="BB57" s="20"/>
     </row>
     <row r="58" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A58" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C58" s="2">
         <v>0</v>
       </c>
       <c r="D58" s="2">
         <v>0</v>
       </c>
       <c r="E58" s="2">
         <v>0</v>
       </c>
       <c r="F58" s="2">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>0</v>
       </c>
       <c r="H58" s="3">
         <v>0</v>
@@ -11429,74 +10597,58 @@
       </c>
       <c r="AM58" s="20">
         <v>0</v>
       </c>
       <c r="AN58" s="20">
         <v>0</v>
       </c>
       <c r="AO58" s="20">
         <v>7.9349999999999996</v>
       </c>
       <c r="AP58" s="20">
         <v>28.317</v>
       </c>
       <c r="AQ58" s="20">
         <v>0</v>
       </c>
       <c r="AR58" s="20">
         <v>0</v>
       </c>
       <c r="AS58" s="20">
         <v>1.88</v>
       </c>
       <c r="AT58" s="20">
         <v>7.7827500000000001</v>
       </c>
-      <c r="AU58" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU58" s="20"/>
+      <c r="AV58" s="20"/>
+      <c r="AW58" s="20"/>
+      <c r="AX58" s="20"/>
+      <c r="AY58" s="20"/>
+      <c r="AZ58" s="20"/>
+      <c r="BA58" s="20"/>
+      <c r="BB58" s="20"/>
     </row>
     <row r="59" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A59" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="2">
         <v>0</v>
       </c>
       <c r="D59" s="2">
         <v>0</v>
       </c>
       <c r="E59" s="2">
         <v>26.213100000000001</v>
       </c>
       <c r="F59" s="2">
         <v>60.067300000000003</v>
       </c>
       <c r="G59" s="3">
         <v>0.1201</v>
       </c>
       <c r="H59" s="3">
         <v>0.47604999999999997</v>
@@ -11593,74 +10745,58 @@
       </c>
       <c r="AM59" s="20">
         <v>1.23</v>
       </c>
       <c r="AN59" s="20">
         <v>2.8212999999999999</v>
       </c>
       <c r="AO59" s="20">
         <v>61.866169999999997</v>
       </c>
       <c r="AP59" s="20">
         <v>189.77773999999999</v>
       </c>
       <c r="AQ59" s="20">
         <v>0</v>
       </c>
       <c r="AR59" s="20">
         <v>0</v>
       </c>
       <c r="AS59" s="20">
         <v>47.005110000000002</v>
       </c>
       <c r="AT59" s="20">
         <v>177.77563000000001</v>
       </c>
-      <c r="AU59" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU59" s="20"/>
+      <c r="AV59" s="20"/>
+      <c r="AW59" s="20"/>
+      <c r="AX59" s="20"/>
+      <c r="AY59" s="20"/>
+      <c r="AZ59" s="20"/>
+      <c r="BA59" s="20"/>
+      <c r="BB59" s="20"/>
     </row>
     <row r="60" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A60" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="2">
         <v>0</v>
       </c>
       <c r="D60" s="2">
         <v>0</v>
       </c>
       <c r="E60" s="2">
         <v>0</v>
       </c>
       <c r="F60" s="2">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
         <v>0</v>
@@ -11757,74 +10893,58 @@
       </c>
       <c r="AM60" s="20">
         <v>0</v>
       </c>
       <c r="AN60" s="20">
         <v>0</v>
       </c>
       <c r="AO60" s="20">
         <v>0</v>
       </c>
       <c r="AP60" s="20">
         <v>0</v>
       </c>
       <c r="AQ60" s="20">
         <v>0</v>
       </c>
       <c r="AR60" s="20">
         <v>0</v>
       </c>
       <c r="AS60" s="20">
         <v>0</v>
       </c>
       <c r="AT60" s="20">
         <v>0</v>
       </c>
-      <c r="AU60" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU60" s="20"/>
+      <c r="AV60" s="20"/>
+      <c r="AW60" s="20"/>
+      <c r="AX60" s="20"/>
+      <c r="AY60" s="20"/>
+      <c r="AZ60" s="20"/>
+      <c r="BA60" s="20"/>
+      <c r="BB60" s="20"/>
     </row>
     <row r="61" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>188</v>
       </c>
       <c r="C61" s="2">
         <v>0</v>
       </c>
       <c r="D61" s="2">
         <v>0</v>
       </c>
       <c r="E61" s="2">
         <v>10.315239999999999</v>
       </c>
       <c r="F61" s="2">
         <v>40.221139999999998</v>
       </c>
       <c r="G61" s="3">
         <v>0</v>
       </c>
       <c r="H61" s="3">
         <v>0</v>
@@ -11921,74 +11041,58 @@
       </c>
       <c r="AM61" s="20">
         <v>0</v>
       </c>
       <c r="AN61" s="20">
         <v>0</v>
       </c>
       <c r="AO61" s="20">
         <v>0.41661999999999999</v>
       </c>
       <c r="AP61" s="20">
         <v>4.7814399999999999</v>
       </c>
       <c r="AQ61" s="20">
         <v>0</v>
       </c>
       <c r="AR61" s="20">
         <v>0</v>
       </c>
       <c r="AS61" s="20">
         <v>0.36398999999999998</v>
       </c>
       <c r="AT61" s="20">
         <v>3.8439100000000002</v>
       </c>
-      <c r="AU61" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU61" s="20"/>
+      <c r="AV61" s="20"/>
+      <c r="AW61" s="20"/>
+      <c r="AX61" s="20"/>
+      <c r="AY61" s="20"/>
+      <c r="AZ61" s="20"/>
+      <c r="BA61" s="20"/>
+      <c r="BB61" s="20"/>
     </row>
     <row r="62" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="2">
         <v>0</v>
       </c>
       <c r="D62" s="2">
         <v>0</v>
       </c>
       <c r="E62" s="2">
         <v>0</v>
       </c>
       <c r="F62" s="2">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
         <v>0</v>
@@ -12085,74 +11189,58 @@
       </c>
       <c r="AM62" s="20">
         <v>0</v>
       </c>
       <c r="AN62" s="20">
         <v>0</v>
       </c>
       <c r="AO62" s="20">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="AP62" s="20">
         <v>0.16070000000000001</v>
       </c>
       <c r="AQ62" s="20">
         <v>0</v>
       </c>
       <c r="AR62" s="20">
         <v>0</v>
       </c>
       <c r="AS62" s="20">
         <v>2.2100000000000002E-2</v>
       </c>
       <c r="AT62" s="20">
         <v>0.30980999999999997</v>
       </c>
-      <c r="AU62" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU62" s="20"/>
+      <c r="AV62" s="20"/>
+      <c r="AW62" s="20"/>
+      <c r="AX62" s="20"/>
+      <c r="AY62" s="20"/>
+      <c r="AZ62" s="20"/>
+      <c r="BA62" s="20"/>
+      <c r="BB62" s="20"/>
     </row>
     <row r="63" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="2">
         <v>0</v>
       </c>
       <c r="D63" s="2">
         <v>0</v>
       </c>
       <c r="E63" s="2">
         <v>2.1396799999999998</v>
       </c>
       <c r="F63" s="2">
         <v>19.330880000000001</v>
       </c>
       <c r="G63" s="3">
         <v>0</v>
       </c>
       <c r="H63" s="3">
         <v>0</v>
@@ -12249,74 +11337,58 @@
       </c>
       <c r="AM63" s="20">
         <v>0</v>
       </c>
       <c r="AN63" s="20">
         <v>0</v>
       </c>
       <c r="AO63" s="20">
         <v>3.0824600000000002</v>
       </c>
       <c r="AP63" s="20">
         <v>25.85389</v>
       </c>
       <c r="AQ63" s="20">
         <v>0</v>
       </c>
       <c r="AR63" s="20">
         <v>0</v>
       </c>
       <c r="AS63" s="20">
         <v>3.72316</v>
       </c>
       <c r="AT63" s="20">
         <v>39.106099999999998</v>
       </c>
-      <c r="AU63" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU63" s="20"/>
+      <c r="AV63" s="20"/>
+      <c r="AW63" s="20"/>
+      <c r="AX63" s="20"/>
+      <c r="AY63" s="20"/>
+      <c r="AZ63" s="20"/>
+      <c r="BA63" s="20"/>
+      <c r="BB63" s="20"/>
     </row>
     <row r="64" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="2">
         <v>11.112</v>
       </c>
       <c r="D64" s="2">
         <v>7.6609999999999996</v>
       </c>
       <c r="E64" s="2">
         <v>10.30176</v>
       </c>
       <c r="F64" s="2">
         <v>147.92585</v>
       </c>
       <c r="G64" s="3">
         <v>0</v>
       </c>
       <c r="H64" s="3">
         <v>0</v>
@@ -12413,74 +11485,58 @@
       </c>
       <c r="AM64" s="20">
         <v>0</v>
       </c>
       <c r="AN64" s="20">
         <v>0</v>
       </c>
       <c r="AO64" s="20">
         <v>28.047329999999999</v>
       </c>
       <c r="AP64" s="20">
         <v>230.37433999999999</v>
       </c>
       <c r="AQ64" s="20">
         <v>0</v>
       </c>
       <c r="AR64" s="20">
         <v>0</v>
       </c>
       <c r="AS64" s="20">
         <v>17.653759999999998</v>
       </c>
       <c r="AT64" s="20">
         <v>152.35102000000001</v>
       </c>
-      <c r="AU64" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU64" s="20"/>
+      <c r="AV64" s="20"/>
+      <c r="AW64" s="20"/>
+      <c r="AX64" s="20"/>
+      <c r="AY64" s="20"/>
+      <c r="AZ64" s="20"/>
+      <c r="BA64" s="20"/>
+      <c r="BB64" s="20"/>
     </row>
     <row r="65" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="2">
         <v>0</v>
       </c>
       <c r="D65" s="2">
         <v>0</v>
       </c>
       <c r="E65" s="2">
         <v>2.66E-3</v>
       </c>
       <c r="F65" s="2">
         <v>6.1760000000000002E-2</v>
       </c>
       <c r="G65" s="3">
         <v>0</v>
       </c>
       <c r="H65" s="3">
         <v>0</v>
@@ -12577,74 +11633,58 @@
       </c>
       <c r="AM65" s="20">
         <v>0</v>
       </c>
       <c r="AN65" s="20">
         <v>0</v>
       </c>
       <c r="AO65" s="20">
         <v>0</v>
       </c>
       <c r="AP65" s="20">
         <v>0</v>
       </c>
       <c r="AQ65" s="20">
         <v>0</v>
       </c>
       <c r="AR65" s="20">
         <v>0</v>
       </c>
       <c r="AS65" s="20">
         <v>1E-3</v>
       </c>
       <c r="AT65" s="20">
         <v>1.9959999999999999E-2</v>
       </c>
-      <c r="AU65" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU65" s="20"/>
+      <c r="AV65" s="20"/>
+      <c r="AW65" s="20"/>
+      <c r="AX65" s="20"/>
+      <c r="AY65" s="20"/>
+      <c r="AZ65" s="20"/>
+      <c r="BA65" s="20"/>
+      <c r="BB65" s="20"/>
     </row>
     <row r="66" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="2">
         <v>0</v>
       </c>
       <c r="D66" s="2">
         <v>0</v>
       </c>
       <c r="E66" s="2">
         <v>24.571819999999999</v>
       </c>
       <c r="F66" s="2">
         <v>207.62788</v>
       </c>
       <c r="G66" s="3">
         <v>0</v>
       </c>
       <c r="H66" s="3">
         <v>0</v>
@@ -12741,74 +11781,58 @@
       </c>
       <c r="AM66" s="20">
         <v>0</v>
       </c>
       <c r="AN66" s="20">
         <v>0</v>
       </c>
       <c r="AO66" s="20">
         <v>47.352730000000001</v>
       </c>
       <c r="AP66" s="20">
         <v>250.13278</v>
       </c>
       <c r="AQ66" s="20">
         <v>0</v>
       </c>
       <c r="AR66" s="20">
         <v>0</v>
       </c>
       <c r="AS66" s="20">
         <v>54.647919999999999</v>
       </c>
       <c r="AT66" s="20">
         <v>437.00668000000002</v>
       </c>
-      <c r="AU66" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU66" s="20"/>
+      <c r="AV66" s="20"/>
+      <c r="AW66" s="20"/>
+      <c r="AX66" s="20"/>
+      <c r="AY66" s="20"/>
+      <c r="AZ66" s="20"/>
+      <c r="BA66" s="20"/>
+      <c r="BB66" s="20"/>
     </row>
     <row r="67" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="2">
         <v>0</v>
       </c>
       <c r="D67" s="2">
         <v>0</v>
       </c>
       <c r="E67" s="2">
         <v>0</v>
       </c>
       <c r="F67" s="2">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
         <v>0</v>
@@ -12905,74 +11929,58 @@
       </c>
       <c r="AM67" s="20">
         <v>0</v>
       </c>
       <c r="AN67" s="20">
         <v>0</v>
       </c>
       <c r="AO67" s="20">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP67" s="20">
         <v>6.0929999999999998E-2</v>
       </c>
       <c r="AQ67" s="20">
         <v>0</v>
       </c>
       <c r="AR67" s="20">
         <v>0</v>
       </c>
       <c r="AS67" s="20">
         <v>0</v>
       </c>
       <c r="AT67" s="20">
         <v>0</v>
       </c>
-      <c r="AU67" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU67" s="20"/>
+      <c r="AV67" s="20"/>
+      <c r="AW67" s="20"/>
+      <c r="AX67" s="20"/>
+      <c r="AY67" s="20"/>
+      <c r="AZ67" s="20"/>
+      <c r="BA67" s="20"/>
+      <c r="BB67" s="20"/>
     </row>
     <row r="68" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A68" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="2">
         <v>0</v>
       </c>
       <c r="D68" s="2">
         <v>0</v>
       </c>
       <c r="E68" s="2">
         <v>1.056</v>
       </c>
       <c r="F68" s="2">
         <v>4.7738899999999997</v>
       </c>
       <c r="G68" s="3">
         <v>0</v>
       </c>
       <c r="H68" s="3">
         <v>0</v>
@@ -13069,74 +12077,58 @@
       </c>
       <c r="AM68" s="20">
         <v>0</v>
       </c>
       <c r="AN68" s="20">
         <v>0</v>
       </c>
       <c r="AO68" s="20">
         <v>1.9344600000000001</v>
       </c>
       <c r="AP68" s="20">
         <v>12.535769999999999</v>
       </c>
       <c r="AQ68" s="20">
         <v>0</v>
       </c>
       <c r="AR68" s="20">
         <v>0</v>
       </c>
       <c r="AS68" s="20">
         <v>2.1284800000000001</v>
       </c>
       <c r="AT68" s="20">
         <v>17.772410000000001</v>
       </c>
-      <c r="AU68" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU68" s="20"/>
+      <c r="AV68" s="20"/>
+      <c r="AW68" s="20"/>
+      <c r="AX68" s="20"/>
+      <c r="AY68" s="20"/>
+      <c r="AZ68" s="20"/>
+      <c r="BA68" s="20"/>
+      <c r="BB68" s="20"/>
     </row>
     <row r="69" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="2">
         <v>0</v>
       </c>
       <c r="D69" s="2">
         <v>0</v>
       </c>
       <c r="E69" s="2">
         <v>0.48980000000000001</v>
       </c>
       <c r="F69" s="2">
         <v>9.0750799999999998</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
         <v>0</v>
@@ -13233,74 +12225,58 @@
       </c>
       <c r="AM69" s="20">
         <v>0</v>
       </c>
       <c r="AN69" s="20">
         <v>0</v>
       </c>
       <c r="AO69" s="20">
         <v>0.53158000000000005</v>
       </c>
       <c r="AP69" s="20">
         <v>10.63264</v>
       </c>
       <c r="AQ69" s="20">
         <v>0</v>
       </c>
       <c r="AR69" s="20">
         <v>0</v>
       </c>
       <c r="AS69" s="20">
         <v>0.91752999999999996</v>
       </c>
       <c r="AT69" s="20">
         <v>21.560479999999998</v>
       </c>
-      <c r="AU69" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU69" s="20"/>
+      <c r="AV69" s="20"/>
+      <c r="AW69" s="20"/>
+      <c r="AX69" s="20"/>
+      <c r="AY69" s="20"/>
+      <c r="AZ69" s="20"/>
+      <c r="BA69" s="20"/>
+      <c r="BB69" s="20"/>
     </row>
     <row r="70" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="2">
         <v>0</v>
       </c>
       <c r="D70" s="2">
         <v>0</v>
       </c>
       <c r="E70" s="2">
         <v>0.27172000000000002</v>
       </c>
       <c r="F70" s="2">
         <v>1.8158799999999999</v>
       </c>
       <c r="G70" s="3">
         <v>0</v>
       </c>
       <c r="H70" s="3">
         <v>0</v>
@@ -13397,74 +12373,58 @@
       </c>
       <c r="AM70" s="20">
         <v>0</v>
       </c>
       <c r="AN70" s="20">
         <v>0</v>
       </c>
       <c r="AO70" s="20">
         <v>0.47070000000000001</v>
       </c>
       <c r="AP70" s="20">
         <v>2.3723399999999999</v>
       </c>
       <c r="AQ70" s="20">
         <v>0</v>
       </c>
       <c r="AR70" s="20">
         <v>0</v>
       </c>
       <c r="AS70" s="20">
         <v>1.3234300000000001</v>
       </c>
       <c r="AT70" s="20">
         <v>4.7103400000000004</v>
       </c>
-      <c r="AU70" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU70" s="20"/>
+      <c r="AV70" s="20"/>
+      <c r="AW70" s="20"/>
+      <c r="AX70" s="20"/>
+      <c r="AY70" s="20"/>
+      <c r="AZ70" s="20"/>
+      <c r="BA70" s="20"/>
+      <c r="BB70" s="20"/>
     </row>
     <row r="71" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="2">
         <v>0</v>
       </c>
       <c r="D71" s="2">
         <v>0</v>
       </c>
       <c r="E71" s="2">
         <v>1.6049</v>
       </c>
       <c r="F71" s="2">
         <v>4.19414</v>
       </c>
       <c r="G71" s="3">
         <v>0</v>
       </c>
       <c r="H71" s="3">
         <v>0</v>
@@ -13561,74 +12521,58 @@
       </c>
       <c r="AM71" s="20">
         <v>0</v>
       </c>
       <c r="AN71" s="20">
         <v>0</v>
       </c>
       <c r="AO71" s="20">
         <v>4.1812899999999997</v>
       </c>
       <c r="AP71" s="20">
         <v>8.8035899999999998</v>
       </c>
       <c r="AQ71" s="20">
         <v>0</v>
       </c>
       <c r="AR71" s="20">
         <v>0</v>
       </c>
       <c r="AS71" s="20">
         <v>5.6996700000000002</v>
       </c>
       <c r="AT71" s="20">
         <v>13.83731</v>
       </c>
-      <c r="AU71" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU71" s="20"/>
+      <c r="AV71" s="20"/>
+      <c r="AW71" s="20"/>
+      <c r="AX71" s="20"/>
+      <c r="AY71" s="20"/>
+      <c r="AZ71" s="20"/>
+      <c r="BA71" s="20"/>
+      <c r="BB71" s="20"/>
     </row>
     <row r="72" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="2">
         <v>0</v>
       </c>
       <c r="D72" s="2">
         <v>0</v>
       </c>
       <c r="E72" s="2">
         <v>5.9156199999999997</v>
       </c>
       <c r="F72" s="2">
         <v>40.505070000000003</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
         <v>0</v>
@@ -13725,74 +12669,58 @@
       </c>
       <c r="AM72" s="20">
         <v>0</v>
       </c>
       <c r="AN72" s="20">
         <v>0</v>
       </c>
       <c r="AO72" s="20">
         <v>41.240749999999998</v>
       </c>
       <c r="AP72" s="20">
         <v>150.10728</v>
       </c>
       <c r="AQ72" s="20">
         <v>0</v>
       </c>
       <c r="AR72" s="20">
         <v>0</v>
       </c>
       <c r="AS72" s="20">
         <v>34.276179999999997</v>
       </c>
       <c r="AT72" s="20">
         <v>184.13165000000001</v>
       </c>
-      <c r="AU72" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU72" s="20"/>
+      <c r="AV72" s="20"/>
+      <c r="AW72" s="20"/>
+      <c r="AX72" s="20"/>
+      <c r="AY72" s="20"/>
+      <c r="AZ72" s="20"/>
+      <c r="BA72" s="20"/>
+      <c r="BB72" s="20"/>
     </row>
     <row r="73" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="2">
         <v>0</v>
       </c>
       <c r="D73" s="2">
         <v>0</v>
       </c>
       <c r="E73" s="2">
         <v>28.579000000000001</v>
       </c>
       <c r="F73" s="2">
         <v>12.44746</v>
       </c>
       <c r="G73" s="3">
         <v>120</v>
       </c>
       <c r="H73" s="3">
         <v>26.362739999999999</v>
@@ -13889,74 +12817,58 @@
       </c>
       <c r="AM73" s="20">
         <v>0</v>
       </c>
       <c r="AN73" s="20">
         <v>0</v>
       </c>
       <c r="AO73" s="20">
         <v>1379.0039999999999</v>
       </c>
       <c r="AP73" s="20">
         <v>373.11</v>
       </c>
       <c r="AQ73" s="20">
         <v>612</v>
       </c>
       <c r="AR73" s="20">
         <v>149.6</v>
       </c>
       <c r="AS73" s="20">
         <v>802.96400000000006</v>
       </c>
       <c r="AT73" s="20">
         <v>245.39122</v>
       </c>
-      <c r="AU73" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU73" s="20"/>
+      <c r="AV73" s="20"/>
+      <c r="AW73" s="20"/>
+      <c r="AX73" s="20"/>
+      <c r="AY73" s="20"/>
+      <c r="AZ73" s="20"/>
+      <c r="BA73" s="20"/>
+      <c r="BB73" s="20"/>
     </row>
     <row r="74" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="2">
         <v>68</v>
       </c>
       <c r="D74" s="2">
         <v>9.7319999999999993</v>
       </c>
       <c r="E74" s="2">
         <v>20.344999999999999</v>
       </c>
       <c r="F74" s="2">
         <v>3.2071100000000001</v>
       </c>
       <c r="G74" s="3">
         <v>0</v>
       </c>
       <c r="H74" s="3">
         <v>0</v>
@@ -14053,74 +12965,58 @@
       </c>
       <c r="AM74" s="20">
         <v>0</v>
       </c>
       <c r="AN74" s="20">
         <v>0</v>
       </c>
       <c r="AO74" s="20">
         <v>148.49979999999999</v>
       </c>
       <c r="AP74" s="20">
         <v>24.293949999999999</v>
       </c>
       <c r="AQ74" s="20">
         <v>0</v>
       </c>
       <c r="AR74" s="20">
         <v>0</v>
       </c>
       <c r="AS74" s="20">
         <v>214.94739999999999</v>
       </c>
       <c r="AT74" s="20">
         <v>44.387599999999999</v>
       </c>
-      <c r="AU74" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU74" s="20"/>
+      <c r="AV74" s="20"/>
+      <c r="AW74" s="20"/>
+      <c r="AX74" s="20"/>
+      <c r="AY74" s="20"/>
+      <c r="AZ74" s="20"/>
+      <c r="BA74" s="20"/>
+      <c r="BB74" s="20"/>
     </row>
     <row r="75" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="2">
         <v>225.5</v>
       </c>
       <c r="D75" s="2">
         <v>67.791319999999999</v>
       </c>
       <c r="E75" s="2">
         <v>445.98939999999999</v>
       </c>
       <c r="F75" s="2">
         <v>253.28279000000001</v>
       </c>
       <c r="G75" s="3">
         <v>301.72800000000001</v>
       </c>
       <c r="H75" s="3">
         <v>63.901519999999998</v>
@@ -14217,74 +13113,58 @@
       </c>
       <c r="AM75" s="20">
         <v>0</v>
       </c>
       <c r="AN75" s="20">
         <v>0</v>
       </c>
       <c r="AO75" s="20">
         <v>1119.3493000000001</v>
       </c>
       <c r="AP75" s="20">
         <v>334.50495000000001</v>
       </c>
       <c r="AQ75" s="20">
         <v>0</v>
       </c>
       <c r="AR75" s="20">
         <v>0</v>
       </c>
       <c r="AS75" s="20">
         <v>590.65611999999999</v>
       </c>
       <c r="AT75" s="20">
         <v>243.11815000000001</v>
       </c>
-      <c r="AU75" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU75" s="20"/>
+      <c r="AV75" s="20"/>
+      <c r="AW75" s="20"/>
+      <c r="AX75" s="20"/>
+      <c r="AY75" s="20"/>
+      <c r="AZ75" s="20"/>
+      <c r="BA75" s="20"/>
+      <c r="BB75" s="20"/>
     </row>
     <row r="76" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="2">
         <v>306</v>
       </c>
       <c r="D76" s="2">
         <v>91.723939999999999</v>
       </c>
       <c r="E76" s="2">
         <v>463.76666999999998</v>
       </c>
       <c r="F76" s="2">
         <v>361.3501</v>
       </c>
       <c r="G76" s="3">
         <v>463</v>
       </c>
       <c r="H76" s="3">
         <v>91.757350000000002</v>
@@ -14381,74 +13261,58 @@
       </c>
       <c r="AM76" s="20">
         <v>0</v>
       </c>
       <c r="AN76" s="20">
         <v>0</v>
       </c>
       <c r="AO76" s="20">
         <v>914.32440999999994</v>
       </c>
       <c r="AP76" s="20">
         <v>303.48370999999997</v>
       </c>
       <c r="AQ76" s="20">
         <v>0</v>
       </c>
       <c r="AR76" s="20">
         <v>0</v>
       </c>
       <c r="AS76" s="20">
         <v>881.33970999999997</v>
       </c>
       <c r="AT76" s="20">
         <v>382.01051999999999</v>
       </c>
-      <c r="AU76" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU76" s="20"/>
+      <c r="AV76" s="20"/>
+      <c r="AW76" s="20"/>
+      <c r="AX76" s="20"/>
+      <c r="AY76" s="20"/>
+      <c r="AZ76" s="20"/>
+      <c r="BA76" s="20"/>
+      <c r="BB76" s="20"/>
     </row>
     <row r="77" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="2">
         <v>0</v>
       </c>
       <c r="D77" s="2">
         <v>0</v>
       </c>
       <c r="E77" s="2">
         <v>15.602</v>
       </c>
       <c r="F77" s="2">
         <v>25.472370000000002</v>
       </c>
       <c r="G77" s="3">
         <v>0</v>
       </c>
       <c r="H77" s="3">
         <v>0</v>
@@ -14545,74 +13409,58 @@
       </c>
       <c r="AM77" s="20">
         <v>0</v>
       </c>
       <c r="AN77" s="20">
         <v>0</v>
       </c>
       <c r="AO77" s="20">
         <v>10.006500000000001</v>
       </c>
       <c r="AP77" s="20">
         <v>11.91522</v>
       </c>
       <c r="AQ77" s="20">
         <v>0</v>
       </c>
       <c r="AR77" s="20">
         <v>0</v>
       </c>
       <c r="AS77" s="20">
         <v>7</v>
       </c>
       <c r="AT77" s="20">
         <v>14.136480000000001</v>
       </c>
-      <c r="AU77" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU77" s="20"/>
+      <c r="AV77" s="20"/>
+      <c r="AW77" s="20"/>
+      <c r="AX77" s="20"/>
+      <c r="AY77" s="20"/>
+      <c r="AZ77" s="20"/>
+      <c r="BA77" s="20"/>
+      <c r="BB77" s="20"/>
     </row>
     <row r="78" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="2">
         <v>0</v>
       </c>
       <c r="D78" s="2">
         <v>0</v>
       </c>
       <c r="E78" s="2">
         <v>8.01</v>
       </c>
       <c r="F78" s="2">
         <v>2.1065200000000002</v>
       </c>
       <c r="G78" s="3">
         <v>0</v>
       </c>
       <c r="H78" s="3">
         <v>0</v>
@@ -14709,74 +13557,58 @@
       </c>
       <c r="AM78" s="20">
         <v>0</v>
       </c>
       <c r="AN78" s="20">
         <v>0</v>
       </c>
       <c r="AO78" s="20">
         <v>0.84250000000000003</v>
       </c>
       <c r="AP78" s="20">
         <v>2.7888500000000001</v>
       </c>
       <c r="AQ78" s="20">
         <v>0</v>
       </c>
       <c r="AR78" s="20">
         <v>0</v>
       </c>
       <c r="AS78" s="20">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AT78" s="20">
         <v>4.3999999999999997E-2</v>
       </c>
-      <c r="AU78" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU78" s="20"/>
+      <c r="AV78" s="20"/>
+      <c r="AW78" s="20"/>
+      <c r="AX78" s="20"/>
+      <c r="AY78" s="20"/>
+      <c r="AZ78" s="20"/>
+      <c r="BA78" s="20"/>
+      <c r="BB78" s="20"/>
     </row>
     <row r="79" spans="1:54" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="2">
         <v>0</v>
       </c>
       <c r="D79" s="2">
         <v>0</v>
       </c>
       <c r="E79" s="2">
         <v>202</v>
       </c>
       <c r="F79" s="2">
         <v>89.351089999999999</v>
       </c>
       <c r="G79" s="3">
         <v>0</v>
       </c>
       <c r="H79" s="3">
         <v>0</v>
@@ -14873,74 +13705,58 @@
       </c>
       <c r="AM79" s="20">
         <v>0</v>
       </c>
       <c r="AN79" s="20">
         <v>0</v>
       </c>
       <c r="AO79" s="20">
         <v>1320.203</v>
       </c>
       <c r="AP79" s="20">
         <v>480.07128999999998</v>
       </c>
       <c r="AQ79" s="20">
         <v>0</v>
       </c>
       <c r="AR79" s="20">
         <v>0</v>
       </c>
       <c r="AS79" s="20">
         <v>505</v>
       </c>
       <c r="AT79" s="20">
         <v>178.57839000000001</v>
       </c>
-      <c r="AU79" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU79" s="20"/>
+      <c r="AV79" s="20"/>
+      <c r="AW79" s="20"/>
+      <c r="AX79" s="20"/>
+      <c r="AY79" s="20"/>
+      <c r="AZ79" s="20"/>
+      <c r="BA79" s="20"/>
+      <c r="BB79" s="20"/>
     </row>
     <row r="80" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="2">
         <v>0</v>
       </c>
       <c r="D80" s="2">
         <v>0</v>
       </c>
       <c r="E80" s="2">
         <v>31.786000000000001</v>
       </c>
       <c r="F80" s="2">
         <v>54.280329999999999</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
         <v>0</v>
@@ -15037,74 +13853,58 @@
       </c>
       <c r="AM80" s="20">
         <v>0</v>
       </c>
       <c r="AN80" s="20">
         <v>0</v>
       </c>
       <c r="AO80" s="20">
         <v>1.2424999999999999</v>
       </c>
       <c r="AP80" s="20">
         <v>2.7981799999999999</v>
       </c>
       <c r="AQ80" s="20">
         <v>0</v>
       </c>
       <c r="AR80" s="20">
         <v>0</v>
       </c>
       <c r="AS80" s="20">
         <v>1.0249999999999999</v>
       </c>
       <c r="AT80" s="20">
         <v>2.2936999999999999</v>
       </c>
-      <c r="AU80" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU80" s="20"/>
+      <c r="AV80" s="20"/>
+      <c r="AW80" s="20"/>
+      <c r="AX80" s="20"/>
+      <c r="AY80" s="20"/>
+      <c r="AZ80" s="20"/>
+      <c r="BA80" s="20"/>
+      <c r="BB80" s="20"/>
     </row>
     <row r="81" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A81" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>208</v>
       </c>
       <c r="C81" s="2">
         <v>0</v>
       </c>
       <c r="D81" s="2">
         <v>0</v>
       </c>
       <c r="E81" s="2">
         <v>0</v>
       </c>
       <c r="F81" s="2">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>0</v>
       </c>
       <c r="H81" s="3">
         <v>0</v>
@@ -15201,74 +14001,58 @@
       </c>
       <c r="AM81" s="20">
         <v>0</v>
       </c>
       <c r="AN81" s="20">
         <v>0</v>
       </c>
       <c r="AO81" s="20">
         <v>0.25679999999999997</v>
       </c>
       <c r="AP81" s="20">
         <v>0.40529999999999999</v>
       </c>
       <c r="AQ81" s="20">
         <v>0</v>
       </c>
       <c r="AR81" s="20">
         <v>0</v>
       </c>
       <c r="AS81" s="20">
         <v>0.19073999999999999</v>
       </c>
       <c r="AT81" s="20">
         <v>0.33100000000000002</v>
       </c>
-      <c r="AU81" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU81" s="20"/>
+      <c r="AV81" s="20"/>
+      <c r="AW81" s="20"/>
+      <c r="AX81" s="20"/>
+      <c r="AY81" s="20"/>
+      <c r="AZ81" s="20"/>
+      <c r="BA81" s="20"/>
+      <c r="BB81" s="20"/>
     </row>
     <row r="82" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="2">
         <v>0</v>
       </c>
       <c r="D82" s="2">
         <v>0</v>
       </c>
       <c r="E82" s="2">
         <v>0</v>
       </c>
       <c r="F82" s="2">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>0</v>
       </c>
       <c r="H82" s="3">
         <v>0</v>
@@ -15365,74 +14149,58 @@
       </c>
       <c r="AM82" s="20">
         <v>0</v>
       </c>
       <c r="AN82" s="20">
         <v>0</v>
       </c>
       <c r="AO82" s="20">
         <v>0</v>
       </c>
       <c r="AP82" s="20">
         <v>0</v>
       </c>
       <c r="AQ82" s="20">
         <v>0</v>
       </c>
       <c r="AR82" s="20">
         <v>0</v>
       </c>
       <c r="AS82" s="20">
         <v>0</v>
       </c>
       <c r="AT82" s="20">
         <v>0</v>
       </c>
-      <c r="AU82" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU82" s="20"/>
+      <c r="AV82" s="20"/>
+      <c r="AW82" s="20"/>
+      <c r="AX82" s="20"/>
+      <c r="AY82" s="20"/>
+      <c r="AZ82" s="20"/>
+      <c r="BA82" s="20"/>
+      <c r="BB82" s="20"/>
     </row>
     <row r="83" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="2">
         <v>0</v>
       </c>
       <c r="D83" s="2">
         <v>0</v>
       </c>
       <c r="E83" s="2">
         <v>0</v>
       </c>
       <c r="F83" s="2">
         <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>0</v>
       </c>
       <c r="H83" s="3">
         <v>0</v>
@@ -15529,74 +14297,58 @@
       </c>
       <c r="AM83" s="20">
         <v>0</v>
       </c>
       <c r="AN83" s="20">
         <v>0</v>
       </c>
       <c r="AO83" s="20">
         <v>0</v>
       </c>
       <c r="AP83" s="20">
         <v>0</v>
       </c>
       <c r="AQ83" s="20">
         <v>0</v>
       </c>
       <c r="AR83" s="20">
         <v>0</v>
       </c>
       <c r="AS83" s="20">
         <v>0</v>
       </c>
       <c r="AT83" s="20">
         <v>0</v>
       </c>
-      <c r="AU83" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU83" s="20"/>
+      <c r="AV83" s="20"/>
+      <c r="AW83" s="20"/>
+      <c r="AX83" s="20"/>
+      <c r="AY83" s="20"/>
+      <c r="AZ83" s="20"/>
+      <c r="BA83" s="20"/>
+      <c r="BB83" s="20"/>
     </row>
     <row r="84" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A84" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="2">
         <v>0</v>
       </c>
       <c r="D84" s="2">
         <v>0</v>
       </c>
       <c r="E84" s="2">
         <v>0.08</v>
       </c>
       <c r="F84" s="2">
         <v>0.1129</v>
       </c>
       <c r="G84" s="3">
         <v>0</v>
       </c>
       <c r="H84" s="3">
         <v>0</v>
@@ -15693,74 +14445,58 @@
       </c>
       <c r="AM84" s="20">
         <v>0</v>
       </c>
       <c r="AN84" s="20">
         <v>0</v>
       </c>
       <c r="AO84" s="20">
         <v>0.74985999999999997</v>
       </c>
       <c r="AP84" s="20">
         <v>9.5032899999999998</v>
       </c>
       <c r="AQ84" s="20">
         <v>0</v>
       </c>
       <c r="AR84" s="20">
         <v>0</v>
       </c>
       <c r="AS84" s="20">
         <v>1.4553400000000001</v>
       </c>
       <c r="AT84" s="20">
         <v>23.445350000000001</v>
       </c>
-      <c r="AU84" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU84" s="20"/>
+      <c r="AV84" s="20"/>
+      <c r="AW84" s="20"/>
+      <c r="AX84" s="20"/>
+      <c r="AY84" s="20"/>
+      <c r="AZ84" s="20"/>
+      <c r="BA84" s="20"/>
+      <c r="BB84" s="20"/>
     </row>
     <row r="85" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A85" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="2">
         <v>0</v>
       </c>
       <c r="D85" s="2">
         <v>0</v>
       </c>
       <c r="E85" s="2">
         <v>0</v>
       </c>
       <c r="F85" s="2">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>0</v>
       </c>
       <c r="H85" s="3">
         <v>0</v>
@@ -15857,74 +14593,58 @@
       </c>
       <c r="AM85" s="20">
         <v>0</v>
       </c>
       <c r="AN85" s="20">
         <v>0</v>
       </c>
       <c r="AO85" s="20">
         <v>0</v>
       </c>
       <c r="AP85" s="20">
         <v>0</v>
       </c>
       <c r="AQ85" s="20">
         <v>0</v>
       </c>
       <c r="AR85" s="20">
         <v>0</v>
       </c>
       <c r="AS85" s="20">
         <v>0</v>
       </c>
       <c r="AT85" s="20">
         <v>0</v>
       </c>
-      <c r="AU85" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU85" s="20"/>
+      <c r="AV85" s="20"/>
+      <c r="AW85" s="20"/>
+      <c r="AX85" s="20"/>
+      <c r="AY85" s="20"/>
+      <c r="AZ85" s="20"/>
+      <c r="BA85" s="20"/>
+      <c r="BB85" s="20"/>
     </row>
     <row r="86" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C86" s="2">
         <v>0</v>
       </c>
       <c r="D86" s="2">
         <v>0</v>
       </c>
       <c r="E86" s="2">
         <v>4.2767999999999997</v>
       </c>
       <c r="F86" s="2">
         <v>5.4962999999999997</v>
       </c>
       <c r="G86" s="3">
         <v>0</v>
       </c>
       <c r="H86" s="3">
         <v>0</v>
@@ -16021,74 +14741,58 @@
       </c>
       <c r="AM86" s="20">
         <v>0</v>
       </c>
       <c r="AN86" s="20">
         <v>0</v>
       </c>
       <c r="AO86" s="20">
         <v>0.53249000000000002</v>
       </c>
       <c r="AP86" s="20">
         <v>0.54810000000000003</v>
       </c>
       <c r="AQ86" s="20">
         <v>0</v>
       </c>
       <c r="AR86" s="20">
         <v>0</v>
       </c>
       <c r="AS86" s="20">
         <v>0.184</v>
       </c>
       <c r="AT86" s="20">
         <v>0.24668000000000001</v>
       </c>
-      <c r="AU86" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU86" s="20"/>
+      <c r="AV86" s="20"/>
+      <c r="AW86" s="20"/>
+      <c r="AX86" s="20"/>
+      <c r="AY86" s="20"/>
+      <c r="AZ86" s="20"/>
+      <c r="BA86" s="20"/>
+      <c r="BB86" s="20"/>
     </row>
     <row r="87" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A87" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C87" s="2">
         <v>0</v>
       </c>
       <c r="D87" s="2">
         <v>0</v>
       </c>
       <c r="E87" s="2">
         <v>0</v>
       </c>
       <c r="F87" s="2">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
         <v>0</v>
@@ -16185,74 +14889,58 @@
       </c>
       <c r="AM87" s="20">
         <v>0</v>
       </c>
       <c r="AN87" s="20">
         <v>0</v>
       </c>
       <c r="AO87" s="20">
         <v>0</v>
       </c>
       <c r="AP87" s="20">
         <v>0</v>
       </c>
       <c r="AQ87" s="20">
         <v>0</v>
       </c>
       <c r="AR87" s="20">
         <v>0</v>
       </c>
       <c r="AS87" s="20">
         <v>0</v>
       </c>
       <c r="AT87" s="20">
         <v>0</v>
       </c>
-      <c r="AU87" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU87" s="20"/>
+      <c r="AV87" s="20"/>
+      <c r="AW87" s="20"/>
+      <c r="AX87" s="20"/>
+      <c r="AY87" s="20"/>
+      <c r="AZ87" s="20"/>
+      <c r="BA87" s="20"/>
+      <c r="BB87" s="20"/>
     </row>
     <row r="88" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="2">
         <v>0</v>
       </c>
       <c r="D88" s="2">
         <v>0</v>
       </c>
       <c r="E88" s="2">
         <v>5.6185099999999997</v>
       </c>
       <c r="F88" s="2">
         <v>26.032859999999999</v>
       </c>
       <c r="G88" s="3">
         <v>0</v>
       </c>
       <c r="H88" s="3">
         <v>0</v>
@@ -16349,74 +15037,58 @@
       </c>
       <c r="AM88" s="20">
         <v>0</v>
       </c>
       <c r="AN88" s="20">
         <v>0</v>
       </c>
       <c r="AO88" s="20">
         <v>3.5449999999999999</v>
       </c>
       <c r="AP88" s="20">
         <v>19.425160000000002</v>
       </c>
       <c r="AQ88" s="20">
         <v>0</v>
       </c>
       <c r="AR88" s="20">
         <v>0</v>
       </c>
       <c r="AS88" s="20">
         <v>0.55042000000000002</v>
       </c>
       <c r="AT88" s="20">
         <v>8.3588299999999993</v>
       </c>
-      <c r="AU88" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU88" s="20"/>
+      <c r="AV88" s="20"/>
+      <c r="AW88" s="20"/>
+      <c r="AX88" s="20"/>
+      <c r="AY88" s="20"/>
+      <c r="AZ88" s="20"/>
+      <c r="BA88" s="20"/>
+      <c r="BB88" s="20"/>
     </row>
     <row r="89" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="2">
         <v>0</v>
       </c>
       <c r="D89" s="2">
         <v>0</v>
       </c>
       <c r="E89" s="2">
         <v>0.32525999999999999</v>
       </c>
       <c r="F89" s="2">
         <v>5.4452199999999999</v>
       </c>
       <c r="G89" s="3">
         <v>0</v>
       </c>
       <c r="H89" s="3">
         <v>0</v>
@@ -16513,74 +15185,58 @@
       </c>
       <c r="AM89" s="20">
         <v>0</v>
       </c>
       <c r="AN89" s="20">
         <v>0</v>
       </c>
       <c r="AO89" s="20">
         <v>7.0599999999999996E-2</v>
       </c>
       <c r="AP89" s="20">
         <v>0.48396</v>
       </c>
       <c r="AQ89" s="20">
         <v>0</v>
       </c>
       <c r="AR89" s="20">
         <v>0</v>
       </c>
       <c r="AS89" s="20">
         <v>7.1760000000000004E-2</v>
       </c>
       <c r="AT89" s="20">
         <v>0.3211</v>
       </c>
-      <c r="AU89" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU89" s="20"/>
+      <c r="AV89" s="20"/>
+      <c r="AW89" s="20"/>
+      <c r="AX89" s="20"/>
+      <c r="AY89" s="20"/>
+      <c r="AZ89" s="20"/>
+      <c r="BA89" s="20"/>
+      <c r="BB89" s="20"/>
     </row>
     <row r="90" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="2">
         <v>0</v>
       </c>
       <c r="D90" s="2">
         <v>0</v>
       </c>
       <c r="E90" s="2">
         <v>0</v>
       </c>
       <c r="F90" s="2">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>0</v>
       </c>
       <c r="H90" s="3">
         <v>0</v>
@@ -16677,74 +15333,58 @@
       </c>
       <c r="AM90" s="20">
         <v>0</v>
       </c>
       <c r="AN90" s="20">
         <v>0</v>
       </c>
       <c r="AO90" s="20">
         <v>10</v>
       </c>
       <c r="AP90" s="20">
         <v>16.289290000000001</v>
       </c>
       <c r="AQ90" s="20">
         <v>0</v>
       </c>
       <c r="AR90" s="20">
         <v>0</v>
       </c>
       <c r="AS90" s="20">
         <v>21.931999999999999</v>
       </c>
       <c r="AT90" s="20">
         <v>24.268000000000001</v>
       </c>
-      <c r="AU90" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU90" s="20"/>
+      <c r="AV90" s="20"/>
+      <c r="AW90" s="20"/>
+      <c r="AX90" s="20"/>
+      <c r="AY90" s="20"/>
+      <c r="AZ90" s="20"/>
+      <c r="BA90" s="20"/>
+      <c r="BB90" s="20"/>
     </row>
     <row r="91" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A91" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="2">
         <v>46.1</v>
       </c>
       <c r="D91" s="2">
         <v>48.026000000000003</v>
       </c>
       <c r="E91" s="2">
         <v>845.94038</v>
       </c>
       <c r="F91" s="2">
         <v>806.30193999999995</v>
       </c>
       <c r="G91" s="3">
         <v>0</v>
       </c>
       <c r="H91" s="3">
         <v>0</v>
@@ -16841,74 +15481,58 @@
       </c>
       <c r="AM91" s="20">
         <v>0</v>
       </c>
       <c r="AN91" s="20">
         <v>0</v>
       </c>
       <c r="AO91" s="20">
         <v>491.73531000000003</v>
       </c>
       <c r="AP91" s="20">
         <v>506.29455999999999</v>
       </c>
       <c r="AQ91" s="20">
         <v>4</v>
       </c>
       <c r="AR91" s="20">
         <v>1.92967</v>
       </c>
       <c r="AS91" s="20">
         <v>489.39416</v>
       </c>
       <c r="AT91" s="20">
         <v>529.81228999999996</v>
       </c>
-      <c r="AU91" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU91" s="20"/>
+      <c r="AV91" s="20"/>
+      <c r="AW91" s="20"/>
+      <c r="AX91" s="20"/>
+      <c r="AY91" s="20"/>
+      <c r="AZ91" s="20"/>
+      <c r="BA91" s="20"/>
+      <c r="BB91" s="20"/>
     </row>
     <row r="92" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="2">
         <v>0</v>
       </c>
       <c r="D92" s="2">
         <v>0</v>
       </c>
       <c r="E92" s="2">
         <v>0</v>
       </c>
       <c r="F92" s="2">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>0</v>
       </c>
       <c r="H92" s="3">
         <v>0</v>
@@ -17005,74 +15629,58 @@
       </c>
       <c r="AM92" s="20">
         <v>0</v>
       </c>
       <c r="AN92" s="20">
         <v>0</v>
       </c>
       <c r="AO92" s="20">
         <v>0.23524</v>
       </c>
       <c r="AP92" s="20">
         <v>1.35276</v>
       </c>
       <c r="AQ92" s="20">
         <v>0</v>
       </c>
       <c r="AR92" s="20">
         <v>0</v>
       </c>
       <c r="AS92" s="20">
         <v>0.29826000000000003</v>
       </c>
       <c r="AT92" s="20">
         <v>2.2876699999999999</v>
       </c>
-      <c r="AU92" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU92" s="20"/>
+      <c r="AV92" s="20"/>
+      <c r="AW92" s="20"/>
+      <c r="AX92" s="20"/>
+      <c r="AY92" s="20"/>
+      <c r="AZ92" s="20"/>
+      <c r="BA92" s="20"/>
+      <c r="BB92" s="20"/>
     </row>
     <row r="93" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="2">
         <v>0</v>
       </c>
       <c r="D93" s="2">
         <v>0</v>
       </c>
       <c r="E93" s="2">
         <v>1.035E-2</v>
       </c>
       <c r="F93" s="2">
         <v>1.9630000000000002E-2</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
         <v>0</v>
@@ -17169,74 +15777,58 @@
       </c>
       <c r="AM93" s="20">
         <v>0</v>
       </c>
       <c r="AN93" s="20">
         <v>0</v>
       </c>
       <c r="AO93" s="20">
         <v>0.26829999999999998</v>
       </c>
       <c r="AP93" s="20">
         <v>0.78773000000000004</v>
       </c>
       <c r="AQ93" s="20">
         <v>0</v>
       </c>
       <c r="AR93" s="20">
         <v>0</v>
       </c>
       <c r="AS93" s="20">
         <v>0.3609</v>
       </c>
       <c r="AT93" s="20">
         <v>1.2419199999999999</v>
       </c>
-      <c r="AU93" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU93" s="20"/>
+      <c r="AV93" s="20"/>
+      <c r="AW93" s="20"/>
+      <c r="AX93" s="20"/>
+      <c r="AY93" s="20"/>
+      <c r="AZ93" s="20"/>
+      <c r="BA93" s="20"/>
+      <c r="BB93" s="20"/>
     </row>
     <row r="94" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="2">
         <v>0</v>
       </c>
       <c r="D94" s="2">
         <v>0</v>
       </c>
       <c r="E94" s="2">
         <v>0.2571</v>
       </c>
       <c r="F94" s="2">
         <v>1.2524</v>
       </c>
       <c r="G94" s="3">
         <v>0</v>
       </c>
       <c r="H94" s="3">
         <v>0</v>
@@ -17333,74 +15925,58 @@
       </c>
       <c r="AM94" s="20">
         <v>0</v>
       </c>
       <c r="AN94" s="20">
         <v>0</v>
       </c>
       <c r="AO94" s="20">
         <v>13.41643</v>
       </c>
       <c r="AP94" s="20">
         <v>36.379040000000003</v>
       </c>
       <c r="AQ94" s="20">
         <v>0</v>
       </c>
       <c r="AR94" s="20">
         <v>0</v>
       </c>
       <c r="AS94" s="20">
         <v>9.4675100000000008</v>
       </c>
       <c r="AT94" s="20">
         <v>40.184109999999997</v>
       </c>
-      <c r="AU94" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU94" s="20"/>
+      <c r="AV94" s="20"/>
+      <c r="AW94" s="20"/>
+      <c r="AX94" s="20"/>
+      <c r="AY94" s="20"/>
+      <c r="AZ94" s="20"/>
+      <c r="BA94" s="20"/>
+      <c r="BB94" s="20"/>
     </row>
     <row r="95" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="2">
         <v>0</v>
       </c>
       <c r="D95" s="2">
         <v>0</v>
       </c>
       <c r="E95" s="2">
         <v>4</v>
       </c>
       <c r="F95" s="2">
         <v>7.1514100000000003</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
         <v>0</v>
@@ -17497,74 +16073,58 @@
       </c>
       <c r="AM95" s="20">
         <v>0</v>
       </c>
       <c r="AN95" s="20">
         <v>0</v>
       </c>
       <c r="AO95" s="20">
         <v>20.221520000000002</v>
       </c>
       <c r="AP95" s="20">
         <v>30.318460000000002</v>
       </c>
       <c r="AQ95" s="20">
         <v>0</v>
       </c>
       <c r="AR95" s="20">
         <v>0</v>
       </c>
       <c r="AS95" s="20">
         <v>3.1091899999999999</v>
       </c>
       <c r="AT95" s="20">
         <v>30.242540000000002</v>
       </c>
-      <c r="AU95" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU95" s="20"/>
+      <c r="AV95" s="20"/>
+      <c r="AW95" s="20"/>
+      <c r="AX95" s="20"/>
+      <c r="AY95" s="20"/>
+      <c r="AZ95" s="20"/>
+      <c r="BA95" s="20"/>
+      <c r="BB95" s="20"/>
     </row>
     <row r="96" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="2">
         <v>0</v>
       </c>
       <c r="D96" s="2">
         <v>0</v>
       </c>
       <c r="E96" s="2">
         <v>661.96063000000004</v>
       </c>
       <c r="F96" s="2">
         <v>597.48289999999997</v>
       </c>
       <c r="G96" s="3">
         <v>0</v>
       </c>
       <c r="H96" s="3">
         <v>0</v>
@@ -17661,74 +16221,58 @@
       </c>
       <c r="AM96" s="20">
         <v>19.2</v>
       </c>
       <c r="AN96" s="20">
         <v>19.614000000000001</v>
       </c>
       <c r="AO96" s="20">
         <v>2025.1495399999999</v>
       </c>
       <c r="AP96" s="20">
         <v>2633.9155300000002</v>
       </c>
       <c r="AQ96" s="20">
         <v>0</v>
       </c>
       <c r="AR96" s="20">
         <v>0</v>
       </c>
       <c r="AS96" s="20">
         <v>1682.0580299999999</v>
       </c>
       <c r="AT96" s="20">
         <v>2735.2282100000002</v>
       </c>
-      <c r="AU96" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU96" s="20"/>
+      <c r="AV96" s="20"/>
+      <c r="AW96" s="20"/>
+      <c r="AX96" s="20"/>
+      <c r="AY96" s="20"/>
+      <c r="AZ96" s="20"/>
+      <c r="BA96" s="20"/>
+      <c r="BB96" s="20"/>
     </row>
     <row r="97" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A97" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="2">
         <v>389.99923999999999</v>
       </c>
       <c r="D97" s="2">
         <v>1146.6064200000001</v>
       </c>
       <c r="E97" s="2">
         <v>232.40248</v>
       </c>
       <c r="F97" s="2">
         <v>584.71624999999995</v>
       </c>
       <c r="G97" s="3">
         <v>561.09172999999998</v>
       </c>
       <c r="H97" s="3">
         <v>1277.6787899999999</v>
@@ -17825,74 +16369,58 @@
       </c>
       <c r="AM97" s="20">
         <v>33.780110000000001</v>
       </c>
       <c r="AN97" s="20">
         <v>71.796049999999994</v>
       </c>
       <c r="AO97" s="20">
         <v>253.23268999999999</v>
       </c>
       <c r="AP97" s="20">
         <v>855.31269999999995</v>
       </c>
       <c r="AQ97" s="20">
         <v>23.919039999999999</v>
       </c>
       <c r="AR97" s="20">
         <v>54.148850000000003</v>
       </c>
       <c r="AS97" s="20">
         <v>144.17975000000001</v>
       </c>
       <c r="AT97" s="20">
         <v>623.95766000000003</v>
       </c>
-      <c r="AU97" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU97" s="20"/>
+      <c r="AV97" s="20"/>
+      <c r="AW97" s="20"/>
+      <c r="AX97" s="20"/>
+      <c r="AY97" s="20"/>
+      <c r="AZ97" s="20"/>
+      <c r="BA97" s="20"/>
+      <c r="BB97" s="20"/>
     </row>
     <row r="98" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="2">
         <v>27.544550000000001</v>
       </c>
       <c r="D98" s="2">
         <v>70.946680000000001</v>
       </c>
       <c r="E98" s="2">
         <v>152.70080999999999</v>
       </c>
       <c r="F98" s="2">
         <v>260.30549000000002</v>
       </c>
       <c r="G98" s="3">
         <v>150.15464</v>
       </c>
       <c r="H98" s="3">
         <v>224.43906000000001</v>
@@ -17989,74 +16517,58 @@
       </c>
       <c r="AM98" s="20">
         <v>0</v>
       </c>
       <c r="AN98" s="20">
         <v>0</v>
       </c>
       <c r="AO98" s="20">
         <v>280.35478999999998</v>
       </c>
       <c r="AP98" s="20">
         <v>610.25743</v>
       </c>
       <c r="AQ98" s="20">
         <v>0</v>
       </c>
       <c r="AR98" s="20">
         <v>0</v>
       </c>
       <c r="AS98" s="20">
         <v>208.31025</v>
       </c>
       <c r="AT98" s="20">
         <v>589.10837000000004</v>
       </c>
-      <c r="AU98" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU98" s="20"/>
+      <c r="AV98" s="20"/>
+      <c r="AW98" s="20"/>
+      <c r="AX98" s="20"/>
+      <c r="AY98" s="20"/>
+      <c r="AZ98" s="20"/>
+      <c r="BA98" s="20"/>
+      <c r="BB98" s="20"/>
     </row>
     <row r="99" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A99" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="2">
         <v>0</v>
       </c>
       <c r="D99" s="2">
         <v>0</v>
       </c>
       <c r="E99" s="2">
         <v>0</v>
       </c>
       <c r="F99" s="2">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
         <v>0</v>
@@ -18153,74 +16665,58 @@
       </c>
       <c r="AM99" s="20">
         <v>0</v>
       </c>
       <c r="AN99" s="20">
         <v>0</v>
       </c>
       <c r="AO99" s="20">
         <v>0</v>
       </c>
       <c r="AP99" s="20">
         <v>0</v>
       </c>
       <c r="AQ99" s="20">
         <v>0</v>
       </c>
       <c r="AR99" s="20">
         <v>0</v>
       </c>
       <c r="AS99" s="20">
         <v>0</v>
       </c>
       <c r="AT99" s="20">
         <v>0</v>
       </c>
-      <c r="AU99" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU99" s="20"/>
+      <c r="AV99" s="20"/>
+      <c r="AW99" s="20"/>
+      <c r="AX99" s="20"/>
+      <c r="AY99" s="20"/>
+      <c r="AZ99" s="20"/>
+      <c r="BA99" s="20"/>
+      <c r="BB99" s="20"/>
     </row>
     <row r="100" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="2">
         <v>0</v>
       </c>
       <c r="D100" s="2">
         <v>0</v>
       </c>
       <c r="E100" s="2">
         <v>277.19468000000001</v>
       </c>
       <c r="F100" s="2">
         <v>765.89652000000001</v>
       </c>
       <c r="G100" s="3">
         <v>0</v>
       </c>
       <c r="H100" s="3">
         <v>0</v>
@@ -18317,74 +16813,58 @@
       </c>
       <c r="AM100" s="20">
         <v>0</v>
       </c>
       <c r="AN100" s="20">
         <v>0</v>
       </c>
       <c r="AO100" s="20">
         <v>392.92482999999999</v>
       </c>
       <c r="AP100" s="20">
         <v>1348.88861</v>
       </c>
       <c r="AQ100" s="20">
         <v>0</v>
       </c>
       <c r="AR100" s="20">
         <v>0</v>
       </c>
       <c r="AS100" s="20">
         <v>250.28876</v>
       </c>
       <c r="AT100" s="20">
         <v>1215.27178</v>
       </c>
-      <c r="AU100" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU100" s="20"/>
+      <c r="AV100" s="20"/>
+      <c r="AW100" s="20"/>
+      <c r="AX100" s="20"/>
+      <c r="AY100" s="20"/>
+      <c r="AZ100" s="20"/>
+      <c r="BA100" s="20"/>
+      <c r="BB100" s="20"/>
     </row>
     <row r="101" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>0</v>
       </c>
       <c r="E101" s="2">
         <v>5.6707999999999998</v>
       </c>
       <c r="F101" s="2">
         <v>36.620159999999998</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="3">
         <v>0</v>
@@ -18481,74 +16961,58 @@
       </c>
       <c r="AM101" s="20">
         <v>0</v>
       </c>
       <c r="AN101" s="20">
         <v>0</v>
       </c>
       <c r="AO101" s="20">
         <v>40.17624</v>
       </c>
       <c r="AP101" s="20">
         <v>193.03931</v>
       </c>
       <c r="AQ101" s="20">
         <v>0</v>
       </c>
       <c r="AR101" s="20">
         <v>0</v>
       </c>
       <c r="AS101" s="20">
         <v>34.368299999999998</v>
       </c>
       <c r="AT101" s="20">
         <v>159.87219999999999</v>
       </c>
-      <c r="AU101" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU101" s="20"/>
+      <c r="AV101" s="20"/>
+      <c r="AW101" s="20"/>
+      <c r="AX101" s="20"/>
+      <c r="AY101" s="20"/>
+      <c r="AZ101" s="20"/>
+      <c r="BA101" s="20"/>
+      <c r="BB101" s="20"/>
     </row>
     <row r="102" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="2">
         <v>0</v>
       </c>
       <c r="D102" s="2">
         <v>0</v>
       </c>
       <c r="E102" s="2">
         <v>4.20167</v>
       </c>
       <c r="F102" s="2">
         <v>7.0127699999999997</v>
       </c>
       <c r="G102" s="3">
         <v>0</v>
       </c>
       <c r="H102" s="3">
         <v>0</v>
@@ -18645,74 +17109,58 @@
       </c>
       <c r="AM102" s="20">
         <v>0</v>
       </c>
       <c r="AN102" s="20">
         <v>0</v>
       </c>
       <c r="AO102" s="20">
         <v>2756.0284799999999</v>
       </c>
       <c r="AP102" s="20">
         <v>1889.84971</v>
       </c>
       <c r="AQ102" s="20">
         <v>0</v>
       </c>
       <c r="AR102" s="20">
         <v>0</v>
       </c>
       <c r="AS102" s="20">
         <v>1378.8042800000001</v>
       </c>
       <c r="AT102" s="20">
         <v>887.17399</v>
       </c>
-      <c r="AU102" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU102" s="20"/>
+      <c r="AV102" s="20"/>
+      <c r="AW102" s="20"/>
+      <c r="AX102" s="20"/>
+      <c r="AY102" s="20"/>
+      <c r="AZ102" s="20"/>
+      <c r="BA102" s="20"/>
+      <c r="BB102" s="20"/>
     </row>
     <row r="103" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="2">
         <v>0</v>
       </c>
       <c r="D103" s="2">
         <v>0</v>
       </c>
       <c r="E103" s="2">
         <v>162.81225000000001</v>
       </c>
       <c r="F103" s="2">
         <v>67.570440000000005</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
         <v>0</v>
@@ -18809,74 +17257,58 @@
       </c>
       <c r="AM103" s="20">
         <v>0</v>
       </c>
       <c r="AN103" s="20">
         <v>0</v>
       </c>
       <c r="AO103" s="20">
         <v>243.76320000000001</v>
       </c>
       <c r="AP103" s="20">
         <v>167.93141</v>
       </c>
       <c r="AQ103" s="20">
         <v>0</v>
       </c>
       <c r="AR103" s="20">
         <v>0</v>
       </c>
       <c r="AS103" s="20">
         <v>248.65316000000001</v>
       </c>
       <c r="AT103" s="20">
         <v>192.69908000000001</v>
       </c>
-      <c r="AU103" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU103" s="20"/>
+      <c r="AV103" s="20"/>
+      <c r="AW103" s="20"/>
+      <c r="AX103" s="20"/>
+      <c r="AY103" s="20"/>
+      <c r="AZ103" s="20"/>
+      <c r="BA103" s="20"/>
+      <c r="BB103" s="20"/>
     </row>
     <row r="104" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="2">
         <v>0</v>
       </c>
       <c r="D104" s="2">
         <v>0</v>
       </c>
       <c r="E104" s="2">
         <v>205.95</v>
       </c>
       <c r="F104" s="2">
         <v>25.073499999999999</v>
       </c>
       <c r="G104" s="3">
         <v>0</v>
       </c>
       <c r="H104" s="3">
         <v>0</v>
@@ -18973,74 +17405,58 @@
       </c>
       <c r="AM104" s="20">
         <v>0</v>
       </c>
       <c r="AN104" s="20">
         <v>0</v>
       </c>
       <c r="AO104" s="20">
         <v>0</v>
       </c>
       <c r="AP104" s="20">
         <v>0</v>
       </c>
       <c r="AQ104" s="20">
         <v>0</v>
       </c>
       <c r="AR104" s="20">
         <v>0</v>
       </c>
       <c r="AS104" s="20">
         <v>0</v>
       </c>
       <c r="AT104" s="20">
         <v>0</v>
       </c>
-      <c r="AU104" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU104" s="20"/>
+      <c r="AV104" s="20"/>
+      <c r="AW104" s="20"/>
+      <c r="AX104" s="20"/>
+      <c r="AY104" s="20"/>
+      <c r="AZ104" s="20"/>
+      <c r="BA104" s="20"/>
+      <c r="BB104" s="20"/>
     </row>
     <row r="105" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A105" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="2">
         <v>3.8159999999999998</v>
       </c>
       <c r="D105" s="2">
         <v>7.6219999999999999</v>
       </c>
       <c r="E105" s="2">
         <v>389.39233000000002</v>
       </c>
       <c r="F105" s="2">
         <v>751.00981000000002</v>
       </c>
       <c r="G105" s="3">
         <v>2.0400000000000001E-3</v>
       </c>
       <c r="H105" s="3">
         <v>1.252E-2</v>
@@ -19137,74 +17553,58 @@
       </c>
       <c r="AM105" s="20">
         <v>8.8651999999999997</v>
       </c>
       <c r="AN105" s="20">
         <v>36.077500000000001</v>
       </c>
       <c r="AO105" s="20">
         <v>850.88508999999999</v>
       </c>
       <c r="AP105" s="20">
         <v>2123.6448799999998</v>
       </c>
       <c r="AQ105" s="20">
         <v>6.2539999999999996</v>
       </c>
       <c r="AR105" s="20">
         <v>21.672999999999998</v>
       </c>
       <c r="AS105" s="20">
         <v>942.41219000000001</v>
       </c>
       <c r="AT105" s="20">
         <v>2432.0080200000002</v>
       </c>
-      <c r="AU105" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU105" s="20"/>
+      <c r="AV105" s="20"/>
+      <c r="AW105" s="20"/>
+      <c r="AX105" s="20"/>
+      <c r="AY105" s="20"/>
+      <c r="AZ105" s="20"/>
+      <c r="BA105" s="20"/>
+      <c r="BB105" s="20"/>
     </row>
     <row r="106" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="2">
         <v>0</v>
       </c>
       <c r="E106" s="2">
         <v>0</v>
       </c>
       <c r="F106" s="2">
         <v>0</v>
       </c>
       <c r="G106" s="3">
         <v>0</v>
       </c>
       <c r="H106" s="3">
         <v>0</v>
@@ -19301,74 +17701,58 @@
       </c>
       <c r="AM106" s="20">
         <v>0</v>
       </c>
       <c r="AN106" s="20">
         <v>0</v>
       </c>
       <c r="AO106" s="20">
         <v>2.5000000000000001E-3</v>
       </c>
       <c r="AP106" s="20">
         <v>0.04</v>
       </c>
       <c r="AQ106" s="20">
         <v>0</v>
       </c>
       <c r="AR106" s="20">
         <v>0</v>
       </c>
       <c r="AS106" s="20">
         <v>0</v>
       </c>
       <c r="AT106" s="20">
         <v>0</v>
       </c>
-      <c r="AU106" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU106" s="20"/>
+      <c r="AV106" s="20"/>
+      <c r="AW106" s="20"/>
+      <c r="AX106" s="20"/>
+      <c r="AY106" s="20"/>
+      <c r="AZ106" s="20"/>
+      <c r="BA106" s="20"/>
+      <c r="BB106" s="20"/>
     </row>
     <row r="107" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A107" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>234</v>
       </c>
       <c r="C107" s="2">
         <v>0</v>
       </c>
       <c r="D107" s="2">
         <v>0</v>
       </c>
       <c r="E107" s="2">
         <v>0</v>
       </c>
       <c r="F107" s="2">
         <v>0</v>
       </c>
       <c r="G107" s="3">
         <v>0</v>
       </c>
       <c r="H107" s="3">
         <v>0</v>
@@ -19465,74 +17849,58 @@
       </c>
       <c r="AM107" s="20">
         <v>0</v>
       </c>
       <c r="AN107" s="20">
         <v>0</v>
       </c>
       <c r="AO107" s="20">
         <v>0</v>
       </c>
       <c r="AP107" s="20">
         <v>0</v>
       </c>
       <c r="AQ107" s="20">
         <v>0</v>
       </c>
       <c r="AR107" s="20">
         <v>0</v>
       </c>
       <c r="AS107" s="20">
         <v>0</v>
       </c>
       <c r="AT107" s="20">
         <v>0</v>
       </c>
-      <c r="AU107" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU107" s="20"/>
+      <c r="AV107" s="20"/>
+      <c r="AW107" s="20"/>
+      <c r="AX107" s="20"/>
+      <c r="AY107" s="20"/>
+      <c r="AZ107" s="20"/>
+      <c r="BA107" s="20"/>
+      <c r="BB107" s="20"/>
     </row>
     <row r="108" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A108" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>235</v>
       </c>
       <c r="C108" s="2">
         <v>0</v>
       </c>
       <c r="D108" s="2">
         <v>0</v>
       </c>
       <c r="E108" s="2">
         <v>7.2177199999999999</v>
       </c>
       <c r="F108" s="2">
         <v>19.25826</v>
       </c>
       <c r="G108" s="3">
         <v>0</v>
       </c>
       <c r="H108" s="3">
         <v>0</v>
@@ -19629,74 +17997,58 @@
       </c>
       <c r="AM108" s="20">
         <v>0</v>
       </c>
       <c r="AN108" s="20">
         <v>0</v>
       </c>
       <c r="AO108" s="20">
         <v>17.2727</v>
       </c>
       <c r="AP108" s="20">
         <v>89.663659999999993</v>
       </c>
       <c r="AQ108" s="20">
         <v>0</v>
       </c>
       <c r="AR108" s="20">
         <v>0</v>
       </c>
       <c r="AS108" s="20">
         <v>11.0288</v>
       </c>
       <c r="AT108" s="20">
         <v>78.051720000000003</v>
       </c>
-      <c r="AU108" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU108" s="20"/>
+      <c r="AV108" s="20"/>
+      <c r="AW108" s="20"/>
+      <c r="AX108" s="20"/>
+      <c r="AY108" s="20"/>
+      <c r="AZ108" s="20"/>
+      <c r="BA108" s="20"/>
+      <c r="BB108" s="20"/>
     </row>
     <row r="109" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="2">
         <v>0</v>
       </c>
       <c r="D109" s="2">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>1187.95949</v>
       </c>
       <c r="F109" s="2">
         <v>3206.9908599999999</v>
       </c>
       <c r="G109" s="3">
         <v>0</v>
       </c>
       <c r="H109" s="3">
         <v>0</v>
@@ -19793,74 +18145,58 @@
       </c>
       <c r="AM109" s="20">
         <v>0</v>
       </c>
       <c r="AN109" s="20">
         <v>0</v>
       </c>
       <c r="AO109" s="20">
         <v>1808.6195700000001</v>
       </c>
       <c r="AP109" s="20">
         <v>6916.7659299999996</v>
       </c>
       <c r="AQ109" s="20">
         <v>0</v>
       </c>
       <c r="AR109" s="20">
         <v>0</v>
       </c>
       <c r="AS109" s="20">
         <v>1502.21399</v>
       </c>
       <c r="AT109" s="20">
         <v>6835.3049499999997</v>
       </c>
-      <c r="AU109" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU109" s="20"/>
+      <c r="AV109" s="20"/>
+      <c r="AW109" s="20"/>
+      <c r="AX109" s="20"/>
+      <c r="AY109" s="20"/>
+      <c r="AZ109" s="20"/>
+      <c r="BA109" s="20"/>
+      <c r="BB109" s="20"/>
     </row>
     <row r="110" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="2">
         <v>964.96040000000005</v>
       </c>
       <c r="D110" s="2">
         <v>1455.7701300000001</v>
       </c>
       <c r="E110" s="2">
         <v>924.44285000000002</v>
       </c>
       <c r="F110" s="2">
         <v>1436.2500700000001</v>
       </c>
       <c r="G110" s="3">
         <v>915.27449999999999</v>
       </c>
       <c r="H110" s="3">
         <v>1246.1638</v>
@@ -19957,74 +18293,58 @@
       </c>
       <c r="AM110" s="20">
         <v>2825.1106599999998</v>
       </c>
       <c r="AN110" s="20">
         <v>3773.5779000000002</v>
       </c>
       <c r="AO110" s="20">
         <v>317.78807</v>
       </c>
       <c r="AP110" s="20">
         <v>330.79329000000001</v>
       </c>
       <c r="AQ110" s="20">
         <v>2666.8635800000002</v>
       </c>
       <c r="AR110" s="20">
         <v>4313.9909699999998</v>
       </c>
       <c r="AS110" s="20">
         <v>648.26280999999994</v>
       </c>
       <c r="AT110" s="20">
         <v>1008.06436</v>
       </c>
-      <c r="AU110" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU110" s="20"/>
+      <c r="AV110" s="20"/>
+      <c r="AW110" s="20"/>
+      <c r="AX110" s="20"/>
+      <c r="AY110" s="20"/>
+      <c r="AZ110" s="20"/>
+      <c r="BA110" s="20"/>
+      <c r="BB110" s="20"/>
     </row>
     <row r="111" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="2">
         <v>0</v>
       </c>
       <c r="D111" s="2">
         <v>0</v>
       </c>
       <c r="E111" s="2">
         <v>0</v>
       </c>
       <c r="F111" s="2">
         <v>0</v>
       </c>
       <c r="G111" s="3">
         <v>0</v>
       </c>
       <c r="H111" s="3">
         <v>0</v>
@@ -20121,74 +18441,58 @@
       </c>
       <c r="AM111" s="20">
         <v>0</v>
       </c>
       <c r="AN111" s="20">
         <v>0</v>
       </c>
       <c r="AO111" s="20">
         <v>0</v>
       </c>
       <c r="AP111" s="20">
         <v>0</v>
       </c>
       <c r="AQ111" s="20">
         <v>0</v>
       </c>
       <c r="AR111" s="20">
         <v>0</v>
       </c>
       <c r="AS111" s="20">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="AT111" s="20">
         <v>0.13900000000000001</v>
       </c>
-      <c r="AU111" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU111" s="20"/>
+      <c r="AV111" s="20"/>
+      <c r="AW111" s="20"/>
+      <c r="AX111" s="20"/>
+      <c r="AY111" s="20"/>
+      <c r="AZ111" s="20"/>
+      <c r="BA111" s="20"/>
+      <c r="BB111" s="20"/>
     </row>
     <row r="112" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A112" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>239</v>
       </c>
       <c r="C112" s="2">
         <v>0</v>
       </c>
       <c r="D112" s="2">
         <v>0</v>
       </c>
       <c r="E112" s="2">
         <v>48.37961</v>
       </c>
       <c r="F112" s="2">
         <v>114.00754999999999</v>
       </c>
       <c r="G112" s="3">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="H112" s="3">
         <v>1.2999999999999999E-3</v>
@@ -20285,74 +18589,58 @@
       </c>
       <c r="AM112" s="20">
         <v>0</v>
       </c>
       <c r="AN112" s="20">
         <v>0</v>
       </c>
       <c r="AO112" s="20">
         <v>65.76361</v>
       </c>
       <c r="AP112" s="20">
         <v>191.61152999999999</v>
       </c>
       <c r="AQ112" s="20">
         <v>4.62E-3</v>
       </c>
       <c r="AR112" s="20">
         <v>4.4850000000000001E-2</v>
       </c>
       <c r="AS112" s="20">
         <v>101.30944</v>
       </c>
       <c r="AT112" s="20">
         <v>215.59117000000001</v>
       </c>
-      <c r="AU112" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU112" s="20"/>
+      <c r="AV112" s="20"/>
+      <c r="AW112" s="20"/>
+      <c r="AX112" s="20"/>
+      <c r="AY112" s="20"/>
+      <c r="AZ112" s="20"/>
+      <c r="BA112" s="20"/>
+      <c r="BB112" s="20"/>
     </row>
     <row r="113" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A113" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="2">
         <v>14.500999999999999</v>
       </c>
       <c r="D113" s="2">
         <v>33.76247</v>
       </c>
       <c r="E113" s="2">
         <v>2513.8316399999999</v>
       </c>
       <c r="F113" s="2">
         <v>4197.9428099999996</v>
       </c>
       <c r="G113" s="3">
         <v>22.664400000000001</v>
       </c>
       <c r="H113" s="3">
         <v>47.948259999999998</v>
@@ -20449,74 +18737,58 @@
       </c>
       <c r="AM113" s="20">
         <v>211.83949999999999</v>
       </c>
       <c r="AN113" s="20">
         <v>514.97794999999996</v>
       </c>
       <c r="AO113" s="20">
         <v>3965.8870299999999</v>
       </c>
       <c r="AP113" s="20">
         <v>8549.4154199999994</v>
       </c>
       <c r="AQ113" s="20">
         <v>167.71250000000001</v>
       </c>
       <c r="AR113" s="20">
         <v>511.96467000000001</v>
       </c>
       <c r="AS113" s="20">
         <v>3507.42614</v>
       </c>
       <c r="AT113" s="20">
         <v>9034.1500400000004</v>
       </c>
-      <c r="AU113" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU113" s="20"/>
+      <c r="AV113" s="20"/>
+      <c r="AW113" s="20"/>
+      <c r="AX113" s="20"/>
+      <c r="AY113" s="20"/>
+      <c r="AZ113" s="20"/>
+      <c r="BA113" s="20"/>
+      <c r="BB113" s="20"/>
     </row>
     <row r="114" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A114" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="2">
         <v>0</v>
       </c>
       <c r="D114" s="2">
         <v>0</v>
       </c>
       <c r="E114" s="2">
         <v>152.31241</v>
       </c>
       <c r="F114" s="2">
         <v>198.96968000000001</v>
       </c>
       <c r="G114" s="3">
         <v>0</v>
       </c>
       <c r="H114" s="3">
         <v>0</v>
@@ -20613,74 +18885,58 @@
       </c>
       <c r="AM114" s="20">
         <v>0</v>
       </c>
       <c r="AN114" s="20">
         <v>0</v>
       </c>
       <c r="AO114" s="20">
         <v>136.51586</v>
       </c>
       <c r="AP114" s="20">
         <v>260.52974</v>
       </c>
       <c r="AQ114" s="20">
         <v>0</v>
       </c>
       <c r="AR114" s="20">
         <v>0</v>
       </c>
       <c r="AS114" s="20">
         <v>109.72889000000001</v>
       </c>
       <c r="AT114" s="20">
         <v>183.93527</v>
       </c>
-      <c r="AU114" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU114" s="20"/>
+      <c r="AV114" s="20"/>
+      <c r="AW114" s="20"/>
+      <c r="AX114" s="20"/>
+      <c r="AY114" s="20"/>
+      <c r="AZ114" s="20"/>
+      <c r="BA114" s="20"/>
+      <c r="BB114" s="20"/>
     </row>
     <row r="115" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="2">
         <v>0</v>
       </c>
       <c r="D115" s="2">
         <v>0</v>
       </c>
       <c r="E115" s="2">
         <v>23.583780000000001</v>
       </c>
       <c r="F115" s="2">
         <v>20.508839999999999</v>
       </c>
       <c r="G115" s="3">
         <v>0</v>
       </c>
       <c r="H115" s="3">
         <v>0</v>
@@ -20777,74 +19033,58 @@
       </c>
       <c r="AM115" s="20">
         <v>0</v>
       </c>
       <c r="AN115" s="20">
         <v>0</v>
       </c>
       <c r="AO115" s="20">
         <v>22.092510000000001</v>
       </c>
       <c r="AP115" s="20">
         <v>46.15005</v>
       </c>
       <c r="AQ115" s="20">
         <v>0</v>
       </c>
       <c r="AR115" s="20">
         <v>0</v>
       </c>
       <c r="AS115" s="20">
         <v>19.285250000000001</v>
       </c>
       <c r="AT115" s="20">
         <v>45.900329999999997</v>
       </c>
-      <c r="AU115" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU115" s="20"/>
+      <c r="AV115" s="20"/>
+      <c r="AW115" s="20"/>
+      <c r="AX115" s="20"/>
+      <c r="AY115" s="20"/>
+      <c r="AZ115" s="20"/>
+      <c r="BA115" s="20"/>
+      <c r="BB115" s="20"/>
     </row>
     <row r="116" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="2">
         <v>0</v>
       </c>
       <c r="D116" s="2">
         <v>0</v>
       </c>
       <c r="E116" s="2">
         <v>7.1310000000000002</v>
       </c>
       <c r="F116" s="2">
         <v>12.304029999999999</v>
       </c>
       <c r="G116" s="3">
         <v>0</v>
       </c>
       <c r="H116" s="3">
         <v>0</v>
@@ -20941,74 +19181,58 @@
       </c>
       <c r="AM116" s="20">
         <v>0</v>
       </c>
       <c r="AN116" s="20">
         <v>0</v>
       </c>
       <c r="AO116" s="20">
         <v>4.8551599999999997</v>
       </c>
       <c r="AP116" s="20">
         <v>10.22791</v>
       </c>
       <c r="AQ116" s="20">
         <v>0</v>
       </c>
       <c r="AR116" s="20">
         <v>0</v>
       </c>
       <c r="AS116" s="20">
         <v>12.178000000000001</v>
       </c>
       <c r="AT116" s="20">
         <v>15.052049999999999</v>
       </c>
-      <c r="AU116" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU116" s="20"/>
+      <c r="AV116" s="20"/>
+      <c r="AW116" s="20"/>
+      <c r="AX116" s="20"/>
+      <c r="AY116" s="20"/>
+      <c r="AZ116" s="20"/>
+      <c r="BA116" s="20"/>
+      <c r="BB116" s="20"/>
     </row>
     <row r="117" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A117" s="10" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="2">
         <v>0</v>
       </c>
       <c r="D117" s="2">
         <v>0</v>
       </c>
       <c r="E117" s="2">
         <v>3.8699499999999998</v>
       </c>
       <c r="F117" s="2">
         <v>7.9714</v>
       </c>
       <c r="G117" s="3">
         <v>0.48749999999999999</v>
       </c>
       <c r="H117" s="3">
         <v>0.68005000000000004</v>
@@ -21105,74 +19329,58 @@
       </c>
       <c r="AM117" s="20">
         <v>0</v>
       </c>
       <c r="AN117" s="20">
         <v>0</v>
       </c>
       <c r="AO117" s="20">
         <v>67.281580000000005</v>
       </c>
       <c r="AP117" s="20">
         <v>55.803939999999997</v>
       </c>
       <c r="AQ117" s="20">
         <v>0</v>
       </c>
       <c r="AR117" s="20">
         <v>0</v>
       </c>
       <c r="AS117" s="20">
         <v>26.276</v>
       </c>
       <c r="AT117" s="20">
         <v>32.011749999999999</v>
       </c>
-      <c r="AU117" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU117" s="20"/>
+      <c r="AV117" s="20"/>
+      <c r="AW117" s="20"/>
+      <c r="AX117" s="20"/>
+      <c r="AY117" s="20"/>
+      <c r="AZ117" s="20"/>
+      <c r="BA117" s="20"/>
+      <c r="BB117" s="20"/>
     </row>
     <row r="118" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="2">
         <v>0</v>
       </c>
       <c r="D118" s="2">
         <v>0</v>
       </c>
       <c r="E118" s="2">
         <v>241.75318999999999</v>
       </c>
       <c r="F118" s="2">
         <v>992.07429999999999</v>
       </c>
       <c r="G118" s="3">
         <v>0</v>
       </c>
       <c r="H118" s="3">
         <v>0</v>
@@ -21269,74 +19477,58 @@
       </c>
       <c r="AM118" s="20">
         <v>0</v>
       </c>
       <c r="AN118" s="20">
         <v>0</v>
       </c>
       <c r="AO118" s="20">
         <v>594.76499000000001</v>
       </c>
       <c r="AP118" s="20">
         <v>1878.5927300000001</v>
       </c>
       <c r="AQ118" s="20">
         <v>0</v>
       </c>
       <c r="AR118" s="20">
         <v>0</v>
       </c>
       <c r="AS118" s="20">
         <v>619.32361000000003</v>
       </c>
       <c r="AT118" s="20">
         <v>1913.3769</v>
       </c>
-      <c r="AU118" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU118" s="20"/>
+      <c r="AV118" s="20"/>
+      <c r="AW118" s="20"/>
+      <c r="AX118" s="20"/>
+      <c r="AY118" s="20"/>
+      <c r="AZ118" s="20"/>
+      <c r="BA118" s="20"/>
+      <c r="BB118" s="20"/>
     </row>
     <row r="119" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="10" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="2">
         <v>0</v>
       </c>
       <c r="D119" s="2">
         <v>0</v>
       </c>
       <c r="E119" s="2">
         <v>10.16849</v>
       </c>
       <c r="F119" s="2">
         <v>15.44652</v>
       </c>
       <c r="G119" s="3">
         <v>0</v>
       </c>
       <c r="H119" s="3">
         <v>0</v>
@@ -21433,74 +19625,58 @@
       </c>
       <c r="AM119" s="20">
         <v>0</v>
       </c>
       <c r="AN119" s="20">
         <v>0</v>
       </c>
       <c r="AO119" s="20">
         <v>2.29521</v>
       </c>
       <c r="AP119" s="20">
         <v>7.76234</v>
       </c>
       <c r="AQ119" s="20">
         <v>0</v>
       </c>
       <c r="AR119" s="20">
         <v>0</v>
       </c>
       <c r="AS119" s="20">
         <v>1.2242299999999999</v>
       </c>
       <c r="AT119" s="20">
         <v>5.3883000000000001</v>
       </c>
-      <c r="AU119" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU119" s="20"/>
+      <c r="AV119" s="20"/>
+      <c r="AW119" s="20"/>
+      <c r="AX119" s="20"/>
+      <c r="AY119" s="20"/>
+      <c r="AZ119" s="20"/>
+      <c r="BA119" s="20"/>
+      <c r="BB119" s="20"/>
     </row>
     <row r="120" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="2">
         <v>0</v>
       </c>
       <c r="D120" s="2">
         <v>0</v>
       </c>
       <c r="E120" s="2">
         <v>753.42298000000005</v>
       </c>
       <c r="F120" s="2">
         <v>632.39443000000006</v>
       </c>
       <c r="G120" s="3">
         <v>0</v>
       </c>
       <c r="H120" s="3">
         <v>0</v>
@@ -21597,74 +19773,58 @@
       </c>
       <c r="AM120" s="20">
         <v>0</v>
       </c>
       <c r="AN120" s="20">
         <v>0</v>
       </c>
       <c r="AO120" s="20">
         <v>368.69943000000001</v>
       </c>
       <c r="AP120" s="20">
         <v>616.79357000000005</v>
       </c>
       <c r="AQ120" s="20">
         <v>0</v>
       </c>
       <c r="AR120" s="20">
         <v>0</v>
       </c>
       <c r="AS120" s="20">
         <v>316.2294</v>
       </c>
       <c r="AT120" s="20">
         <v>566.48397</v>
       </c>
-      <c r="AU120" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU120" s="20"/>
+      <c r="AV120" s="20"/>
+      <c r="AW120" s="20"/>
+      <c r="AX120" s="20"/>
+      <c r="AY120" s="20"/>
+      <c r="AZ120" s="20"/>
+      <c r="BA120" s="20"/>
+      <c r="BB120" s="20"/>
     </row>
     <row r="121" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="2">
         <v>0</v>
       </c>
       <c r="D121" s="2">
         <v>0</v>
       </c>
       <c r="E121" s="2">
         <v>200.75049000000001</v>
       </c>
       <c r="F121" s="2">
         <v>349.13438000000002</v>
       </c>
       <c r="G121" s="3">
         <v>0</v>
       </c>
       <c r="H121" s="3">
         <v>0</v>
@@ -21761,74 +19921,58 @@
       </c>
       <c r="AM121" s="20">
         <v>0</v>
       </c>
       <c r="AN121" s="20">
         <v>0</v>
       </c>
       <c r="AO121" s="20">
         <v>287.07817</v>
       </c>
       <c r="AP121" s="20">
         <v>800.51047000000005</v>
       </c>
       <c r="AQ121" s="20">
         <v>0</v>
       </c>
       <c r="AR121" s="20">
         <v>0</v>
       </c>
       <c r="AS121" s="20">
         <v>232.81980999999999</v>
       </c>
       <c r="AT121" s="20">
         <v>775.95516999999995</v>
       </c>
-      <c r="AU121" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU121" s="20"/>
+      <c r="AV121" s="20"/>
+      <c r="AW121" s="20"/>
+      <c r="AX121" s="20"/>
+      <c r="AY121" s="20"/>
+      <c r="AZ121" s="20"/>
+      <c r="BA121" s="20"/>
+      <c r="BB121" s="20"/>
     </row>
     <row r="122" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A122" s="10" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="2">
         <v>0</v>
       </c>
       <c r="D122" s="2">
         <v>0</v>
       </c>
       <c r="E122" s="2">
         <v>1129.2035699999999</v>
       </c>
       <c r="F122" s="2">
         <v>624.27075000000002</v>
       </c>
       <c r="G122" s="3">
         <v>0</v>
       </c>
       <c r="H122" s="3">
         <v>0</v>
@@ -21925,74 +20069,58 @@
       </c>
       <c r="AM122" s="20">
         <v>0</v>
       </c>
       <c r="AN122" s="20">
         <v>0</v>
       </c>
       <c r="AO122" s="20">
         <v>2956.17317</v>
       </c>
       <c r="AP122" s="20">
         <v>1915.3496299999999</v>
       </c>
       <c r="AQ122" s="20">
         <v>0</v>
       </c>
       <c r="AR122" s="20">
         <v>0</v>
       </c>
       <c r="AS122" s="20">
         <v>2122.40697</v>
       </c>
       <c r="AT122" s="20">
         <v>1552.71919</v>
       </c>
-      <c r="AU122" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU122" s="20"/>
+      <c r="AV122" s="20"/>
+      <c r="AW122" s="20"/>
+      <c r="AX122" s="20"/>
+      <c r="AY122" s="20"/>
+      <c r="AZ122" s="20"/>
+      <c r="BA122" s="20"/>
+      <c r="BB122" s="20"/>
     </row>
     <row r="123" spans="1:54" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A123" s="10" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="2">
         <v>0</v>
       </c>
       <c r="D123" s="2">
         <v>0</v>
       </c>
       <c r="E123" s="2">
         <v>35.583629999999999</v>
       </c>
       <c r="F123" s="2">
         <v>194.37553</v>
       </c>
       <c r="G123" s="3">
         <v>0</v>
       </c>
       <c r="H123" s="3">
         <v>0</v>
@@ -22089,74 +20217,58 @@
       </c>
       <c r="AM123" s="20">
         <v>0</v>
       </c>
       <c r="AN123" s="20">
         <v>0</v>
       </c>
       <c r="AO123" s="20">
         <v>66.573499999999996</v>
       </c>
       <c r="AP123" s="20">
         <v>415.81132000000002</v>
       </c>
       <c r="AQ123" s="20">
         <v>0</v>
       </c>
       <c r="AR123" s="20">
         <v>0</v>
       </c>
       <c r="AS123" s="20">
         <v>95.459720000000004</v>
       </c>
       <c r="AT123" s="20">
         <v>605.01432999999997</v>
       </c>
-      <c r="AU123" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU123" s="20"/>
+      <c r="AV123" s="20"/>
+      <c r="AW123" s="20"/>
+      <c r="AX123" s="20"/>
+      <c r="AY123" s="20"/>
+      <c r="AZ123" s="20"/>
+      <c r="BA123" s="20"/>
+      <c r="BB123" s="20"/>
     </row>
     <row r="124" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A124" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="2">
         <v>0</v>
       </c>
       <c r="D124" s="2">
         <v>0</v>
       </c>
       <c r="E124" s="2">
         <v>383.49097999999998</v>
       </c>
       <c r="F124" s="2">
         <v>103.83089</v>
       </c>
       <c r="G124" s="3">
         <v>0</v>
       </c>
       <c r="H124" s="3">
         <v>0</v>
@@ -22253,74 +20365,58 @@
       </c>
       <c r="AM124" s="20">
         <v>0</v>
       </c>
       <c r="AN124" s="20">
         <v>0</v>
       </c>
       <c r="AO124" s="20">
         <v>251.42625000000001</v>
       </c>
       <c r="AP124" s="20">
         <v>214.42219</v>
       </c>
       <c r="AQ124" s="20">
         <v>0</v>
       </c>
       <c r="AR124" s="20">
         <v>0</v>
       </c>
       <c r="AS124" s="20">
         <v>236.85901999999999</v>
       </c>
       <c r="AT124" s="20">
         <v>262.01179999999999</v>
       </c>
-      <c r="AU124" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU124" s="20"/>
+      <c r="AV124" s="20"/>
+      <c r="AW124" s="20"/>
+      <c r="AX124" s="20"/>
+      <c r="AY124" s="20"/>
+      <c r="AZ124" s="20"/>
+      <c r="BA124" s="20"/>
+      <c r="BB124" s="20"/>
     </row>
     <row r="125" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A125" s="10" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="2">
         <v>0</v>
       </c>
       <c r="D125" s="2">
         <v>0</v>
       </c>
       <c r="E125" s="2">
         <v>2818.0874199999998</v>
       </c>
       <c r="F125" s="2">
         <v>2737.16768</v>
       </c>
       <c r="G125" s="3">
         <v>0</v>
       </c>
       <c r="H125" s="3">
         <v>0</v>
@@ -22417,74 +20513,58 @@
       </c>
       <c r="AM125" s="20">
         <v>4.3760000000000003</v>
       </c>
       <c r="AN125" s="20">
         <v>35.924999999999997</v>
       </c>
       <c r="AO125" s="20">
         <v>2687.3944700000002</v>
       </c>
       <c r="AP125" s="20">
         <v>3869.7384699999998</v>
       </c>
       <c r="AQ125" s="20">
         <v>5.4379999999999997</v>
       </c>
       <c r="AR125" s="20">
         <v>43.204090000000001</v>
       </c>
       <c r="AS125" s="20">
         <v>1706.2901999999999</v>
       </c>
       <c r="AT125" s="20">
         <v>2947.2663600000001</v>
       </c>
-      <c r="AU125" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU125" s="20"/>
+      <c r="AV125" s="20"/>
+      <c r="AW125" s="20"/>
+      <c r="AX125" s="20"/>
+      <c r="AY125" s="20"/>
+      <c r="AZ125" s="20"/>
+      <c r="BA125" s="20"/>
+      <c r="BB125" s="20"/>
     </row>
     <row r="126" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="2">
         <v>0</v>
       </c>
       <c r="D126" s="2">
         <v>0</v>
       </c>
       <c r="E126" s="2">
         <v>89.143219999999999</v>
       </c>
       <c r="F126" s="2">
         <v>233.31762000000001</v>
       </c>
       <c r="G126" s="3">
         <v>0</v>
       </c>
       <c r="H126" s="3">
         <v>0</v>
@@ -22581,74 +20661,58 @@
       </c>
       <c r="AM126" s="20">
         <v>0</v>
       </c>
       <c r="AN126" s="20">
         <v>0</v>
       </c>
       <c r="AO126" s="20">
         <v>31.14321</v>
       </c>
       <c r="AP126" s="20">
         <v>80.287859999999995</v>
       </c>
       <c r="AQ126" s="20">
         <v>0</v>
       </c>
       <c r="AR126" s="20">
         <v>0</v>
       </c>
       <c r="AS126" s="20">
         <v>25.244700000000002</v>
       </c>
       <c r="AT126" s="20">
         <v>81.967960000000005</v>
       </c>
-      <c r="AU126" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU126" s="20"/>
+      <c r="AV126" s="20"/>
+      <c r="AW126" s="20"/>
+      <c r="AX126" s="20"/>
+      <c r="AY126" s="20"/>
+      <c r="AZ126" s="20"/>
+      <c r="BA126" s="20"/>
+      <c r="BB126" s="20"/>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="10" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="2">
         <v>7.9900399999999996</v>
       </c>
       <c r="D127" s="2">
         <v>30.844090000000001</v>
       </c>
       <c r="E127" s="2">
         <v>812.67193999999995</v>
       </c>
       <c r="F127" s="2">
         <v>1832.55042</v>
       </c>
       <c r="G127" s="3">
         <v>8.0688399999999998</v>
       </c>
       <c r="H127" s="3">
         <v>22.416679999999999</v>
@@ -22745,74 +20809,58 @@
       </c>
       <c r="AM127" s="20">
         <v>0</v>
       </c>
       <c r="AN127" s="20">
         <v>0</v>
       </c>
       <c r="AO127" s="20">
         <v>1264.6191799999999</v>
       </c>
       <c r="AP127" s="20">
         <v>4403.6420799999996</v>
       </c>
       <c r="AQ127" s="20">
         <v>0</v>
       </c>
       <c r="AR127" s="20">
         <v>0</v>
       </c>
       <c r="AS127" s="20">
         <v>1507.4138600000001</v>
       </c>
       <c r="AT127" s="20">
         <v>8107.6291199999996</v>
       </c>
-      <c r="AU127" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU127" s="20"/>
+      <c r="AV127" s="20"/>
+      <c r="AW127" s="20"/>
+      <c r="AX127" s="20"/>
+      <c r="AY127" s="20"/>
+      <c r="AZ127" s="20"/>
+      <c r="BA127" s="20"/>
+      <c r="BB127" s="20"/>
     </row>
     <row r="128" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A128" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="2">
         <v>0</v>
       </c>
       <c r="D128" s="2">
         <v>0</v>
       </c>
       <c r="E128" s="2">
         <v>631.97560999999996</v>
       </c>
       <c r="F128" s="2">
         <v>1105.8300999999999</v>
       </c>
       <c r="G128" s="3">
         <v>0</v>
       </c>
       <c r="H128" s="3">
         <v>0</v>
@@ -22909,74 +20957,58 @@
       </c>
       <c r="AM128" s="20">
         <v>4.22</v>
       </c>
       <c r="AN128" s="20">
         <v>10.55</v>
       </c>
       <c r="AO128" s="20">
         <v>1210.9885999999999</v>
       </c>
       <c r="AP128" s="20">
         <v>2589.9628200000002</v>
       </c>
       <c r="AQ128" s="20">
         <v>2.66</v>
       </c>
       <c r="AR128" s="20">
         <v>6.4</v>
       </c>
       <c r="AS128" s="20">
         <v>1733.8057799999999</v>
       </c>
       <c r="AT128" s="20">
         <v>4067.2988799999998</v>
       </c>
-      <c r="AU128" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU128" s="20"/>
+      <c r="AV128" s="20"/>
+      <c r="AW128" s="20"/>
+      <c r="AX128" s="20"/>
+      <c r="AY128" s="20"/>
+      <c r="AZ128" s="20"/>
+      <c r="BA128" s="20"/>
+      <c r="BB128" s="20"/>
     </row>
     <row r="129" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="2">
         <v>0</v>
       </c>
       <c r="D129" s="2">
         <v>0</v>
       </c>
       <c r="E129" s="2">
         <v>72.365589999999997</v>
       </c>
       <c r="F129" s="2">
         <v>44.747070000000001</v>
       </c>
       <c r="G129" s="3">
         <v>2.556</v>
       </c>
       <c r="H129" s="3">
         <v>0.42262</v>
@@ -23073,74 +21105,58 @@
       </c>
       <c r="AM129" s="20">
         <v>0</v>
       </c>
       <c r="AN129" s="20">
         <v>0</v>
       </c>
       <c r="AO129" s="20">
         <v>181.77354</v>
       </c>
       <c r="AP129" s="20">
         <v>61.117530000000002</v>
       </c>
       <c r="AQ129" s="20">
         <v>0</v>
       </c>
       <c r="AR129" s="20">
         <v>0</v>
       </c>
       <c r="AS129" s="20">
         <v>61.068049999999999</v>
       </c>
       <c r="AT129" s="20">
         <v>28.138539999999999</v>
       </c>
-      <c r="AU129" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU129" s="20"/>
+      <c r="AV129" s="20"/>
+      <c r="AW129" s="20"/>
+      <c r="AX129" s="20"/>
+      <c r="AY129" s="20"/>
+      <c r="AZ129" s="20"/>
+      <c r="BA129" s="20"/>
+      <c r="BB129" s="20"/>
     </row>
     <row r="130" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="2">
         <v>0</v>
       </c>
       <c r="D130" s="2">
         <v>0</v>
       </c>
       <c r="E130" s="2">
         <v>1554.68685</v>
       </c>
       <c r="F130" s="2">
         <v>648.90754000000004</v>
       </c>
       <c r="G130" s="3">
         <v>0.99399999999999999</v>
       </c>
       <c r="H130" s="3">
         <v>0.30585000000000001</v>
@@ -23237,74 +21253,58 @@
       </c>
       <c r="AM130" s="20">
         <v>0</v>
       </c>
       <c r="AN130" s="20">
         <v>0</v>
       </c>
       <c r="AO130" s="20">
         <v>1874.14895</v>
       </c>
       <c r="AP130" s="20">
         <v>1087.7950699999999</v>
       </c>
       <c r="AQ130" s="20">
         <v>11.981</v>
       </c>
       <c r="AR130" s="20">
         <v>13.677</v>
       </c>
       <c r="AS130" s="20">
         <v>1392.0679299999999</v>
       </c>
       <c r="AT130" s="20">
         <v>869.05273999999997</v>
       </c>
-      <c r="AU130" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU130" s="20"/>
+      <c r="AV130" s="20"/>
+      <c r="AW130" s="20"/>
+      <c r="AX130" s="20"/>
+      <c r="AY130" s="20"/>
+      <c r="AZ130" s="20"/>
+      <c r="BA130" s="20"/>
+      <c r="BB130" s="20"/>
     </row>
     <row r="131" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A131" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="2">
         <v>0</v>
       </c>
       <c r="D131" s="2">
         <v>0</v>
       </c>
       <c r="E131" s="2">
         <v>5898.0672999999997</v>
       </c>
       <c r="F131" s="2">
         <v>2653.12799</v>
       </c>
       <c r="G131" s="3">
         <v>97.86</v>
       </c>
       <c r="H131" s="3">
         <v>28.262329999999999</v>
@@ -23401,74 +21401,58 @@
       </c>
       <c r="AM131" s="20">
         <v>857.76701000000003</v>
       </c>
       <c r="AN131" s="20">
         <v>436.89783999999997</v>
       </c>
       <c r="AO131" s="20">
         <v>10612.599469999999</v>
       </c>
       <c r="AP131" s="20">
         <v>4893.47379</v>
       </c>
       <c r="AQ131" s="20">
         <v>799.79452000000003</v>
       </c>
       <c r="AR131" s="20">
         <v>779.76155000000006</v>
       </c>
       <c r="AS131" s="20">
         <v>12960.10399</v>
       </c>
       <c r="AT131" s="20">
         <v>7014.5518599999996</v>
       </c>
-      <c r="AU131" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU131" s="20"/>
+      <c r="AV131" s="20"/>
+      <c r="AW131" s="20"/>
+      <c r="AX131" s="20"/>
+      <c r="AY131" s="20"/>
+      <c r="AZ131" s="20"/>
+      <c r="BA131" s="20"/>
+      <c r="BB131" s="20"/>
     </row>
     <row r="132" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="2">
         <v>0</v>
       </c>
       <c r="D132" s="2">
         <v>0</v>
       </c>
       <c r="E132" s="2">
         <v>0</v>
       </c>
       <c r="F132" s="2">
         <v>0</v>
       </c>
       <c r="G132" s="3">
         <v>0</v>
       </c>
       <c r="H132" s="3">
         <v>0</v>
@@ -23565,74 +21549,58 @@
       </c>
       <c r="AM132" s="20">
         <v>0</v>
       </c>
       <c r="AN132" s="20">
         <v>0</v>
       </c>
       <c r="AO132" s="20">
         <v>0</v>
       </c>
       <c r="AP132" s="20">
         <v>0</v>
       </c>
       <c r="AQ132" s="20">
         <v>0</v>
       </c>
       <c r="AR132" s="20">
         <v>0</v>
       </c>
       <c r="AS132" s="20">
         <v>0</v>
       </c>
       <c r="AT132" s="20">
         <v>0</v>
       </c>
-      <c r="AU132" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU132" s="20"/>
+      <c r="AV132" s="20"/>
+      <c r="AW132" s="20"/>
+      <c r="AX132" s="20"/>
+      <c r="AY132" s="20"/>
+      <c r="AZ132" s="20"/>
+      <c r="BA132" s="20"/>
+      <c r="BB132" s="20"/>
     </row>
     <row r="133" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="12" t="s">
         <v>260</v>
       </c>
       <c r="C133" s="2">
         <v>0</v>
       </c>
       <c r="D133" s="2">
         <v>0</v>
       </c>
       <c r="E133" s="2">
         <v>0</v>
       </c>
       <c r="F133" s="2">
         <v>0</v>
       </c>
       <c r="G133" s="3">
         <v>0</v>
       </c>
       <c r="H133" s="3">
         <v>0</v>
@@ -23729,74 +21697,58 @@
       </c>
       <c r="AM133" s="20">
         <v>0</v>
       </c>
       <c r="AN133" s="20">
         <v>0</v>
       </c>
       <c r="AO133" s="20">
         <v>0</v>
       </c>
       <c r="AP133" s="20">
         <v>0</v>
       </c>
       <c r="AQ133" s="20">
         <v>0</v>
       </c>
       <c r="AR133" s="20">
         <v>0</v>
       </c>
       <c r="AS133" s="20">
         <v>0</v>
       </c>
       <c r="AT133" s="20">
         <v>0</v>
       </c>
-      <c r="AU133" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU133" s="20"/>
+      <c r="AV133" s="20"/>
+      <c r="AW133" s="20"/>
+      <c r="AX133" s="20"/>
+      <c r="AY133" s="20"/>
+      <c r="AZ133" s="20"/>
+      <c r="BA133" s="20"/>
+      <c r="BB133" s="20"/>
     </row>
     <row r="134" spans="1:54" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A134" s="10" t="s">
         <v>127</v>
       </c>
       <c r="B134" s="12" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="2">
         <v>0</v>
       </c>
       <c r="D134" s="2">
         <v>0</v>
       </c>
       <c r="E134" s="2">
         <v>3.0139999999999998</v>
       </c>
       <c r="F134" s="2">
         <v>2.1175600000000001</v>
       </c>
       <c r="G134" s="3">
         <v>0</v>
       </c>
       <c r="H134" s="3">
         <v>0</v>
@@ -23893,74 +21845,58 @@
       </c>
       <c r="AM134" s="20">
         <v>0</v>
       </c>
       <c r="AN134" s="20">
         <v>0</v>
       </c>
       <c r="AO134" s="20">
         <v>70.152000000000001</v>
       </c>
       <c r="AP134" s="20">
         <v>21.30208</v>
       </c>
       <c r="AQ134" s="20">
         <v>0</v>
       </c>
       <c r="AR134" s="20">
         <v>0</v>
       </c>
       <c r="AS134" s="20">
         <v>66.534000000000006</v>
       </c>
       <c r="AT134" s="20">
         <v>28.970020000000002</v>
       </c>
-      <c r="AU134" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU134" s="20"/>
+      <c r="AV134" s="20"/>
+      <c r="AW134" s="20"/>
+      <c r="AX134" s="20"/>
+      <c r="AY134" s="20"/>
+      <c r="AZ134" s="20"/>
+      <c r="BA134" s="20"/>
+      <c r="BB134" s="20"/>
     </row>
     <row r="135" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="2">
         <v>0</v>
       </c>
       <c r="D135" s="2">
         <v>0</v>
       </c>
       <c r="E135" s="2">
         <v>8.1198800000000002</v>
       </c>
       <c r="F135" s="2">
         <v>4.6791</v>
       </c>
       <c r="G135" s="3">
         <v>0</v>
       </c>
       <c r="H135" s="3">
         <v>0</v>
@@ -24057,74 +21993,58 @@
       </c>
       <c r="AM135" s="20">
         <v>0</v>
       </c>
       <c r="AN135" s="20">
         <v>0</v>
       </c>
       <c r="AO135" s="20">
         <v>73.647109999999998</v>
       </c>
       <c r="AP135" s="20">
         <v>44.119050000000001</v>
       </c>
       <c r="AQ135" s="20">
         <v>0</v>
       </c>
       <c r="AR135" s="20">
         <v>0</v>
       </c>
       <c r="AS135" s="20">
         <v>105.85079</v>
       </c>
       <c r="AT135" s="20">
         <v>61.955039999999997</v>
       </c>
-      <c r="AU135" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU135" s="20"/>
+      <c r="AV135" s="20"/>
+      <c r="AW135" s="20"/>
+      <c r="AX135" s="20"/>
+      <c r="AY135" s="20"/>
+      <c r="AZ135" s="20"/>
+      <c r="BA135" s="20"/>
+      <c r="BB135" s="20"/>
     </row>
     <row r="136" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="2">
         <v>0</v>
       </c>
       <c r="D136" s="2">
         <v>0</v>
       </c>
       <c r="E136" s="2">
         <v>0</v>
       </c>
       <c r="F136" s="2">
         <v>0</v>
       </c>
       <c r="G136" s="3">
         <v>0</v>
       </c>
       <c r="H136" s="3">
         <v>0</v>
@@ -24221,74 +22141,58 @@
       </c>
       <c r="AM136" s="20">
         <v>0</v>
       </c>
       <c r="AN136" s="20">
         <v>0</v>
       </c>
       <c r="AO136" s="20">
         <v>0</v>
       </c>
       <c r="AP136" s="20">
         <v>0</v>
       </c>
       <c r="AQ136" s="20">
         <v>0</v>
       </c>
       <c r="AR136" s="20">
         <v>0</v>
       </c>
       <c r="AS136" s="20">
         <v>0</v>
       </c>
       <c r="AT136" s="20">
         <v>0</v>
       </c>
-      <c r="AU136" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU136" s="20"/>
+      <c r="AV136" s="20"/>
+      <c r="AW136" s="20"/>
+      <c r="AX136" s="20"/>
+      <c r="AY136" s="20"/>
+      <c r="AZ136" s="20"/>
+      <c r="BA136" s="20"/>
+      <c r="BB136" s="20"/>
     </row>
     <row r="137" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="2">
         <v>0</v>
       </c>
       <c r="D137" s="2">
         <v>0</v>
       </c>
       <c r="E137" s="2">
         <v>4.1399999999999997</v>
       </c>
       <c r="F137" s="2">
         <v>7.8689999999999998</v>
       </c>
       <c r="G137" s="3">
         <v>10032.485000000001</v>
       </c>
       <c r="H137" s="3">
         <v>864.42704000000003</v>
@@ -24385,74 +22289,58 @@
       </c>
       <c r="AM137" s="20">
         <v>0</v>
       </c>
       <c r="AN137" s="20">
         <v>0</v>
       </c>
       <c r="AO137" s="20">
         <v>1889.2839200000001</v>
       </c>
       <c r="AP137" s="20">
         <v>102.89209</v>
       </c>
       <c r="AQ137" s="20">
         <v>0</v>
       </c>
       <c r="AR137" s="20">
         <v>0</v>
       </c>
       <c r="AS137" s="20">
         <v>2497.5298200000002</v>
       </c>
       <c r="AT137" s="20">
         <v>160.54768999999999</v>
       </c>
-      <c r="AU137" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU137" s="20"/>
+      <c r="AV137" s="20"/>
+      <c r="AW137" s="20"/>
+      <c r="AX137" s="20"/>
+      <c r="AY137" s="20"/>
+      <c r="AZ137" s="20"/>
+      <c r="BA137" s="20"/>
+      <c r="BB137" s="20"/>
     </row>
     <row r="138" spans="1:54" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="10" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="2">
         <v>0</v>
       </c>
       <c r="D138" s="2">
         <v>0</v>
       </c>
       <c r="E138" s="2">
         <v>0</v>
       </c>
       <c r="F138" s="2">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>0</v>
       </c>
       <c r="H138" s="3">
         <v>0</v>
@@ -24549,74 +22437,58 @@
       </c>
       <c r="AM138" s="20">
         <v>0</v>
       </c>
       <c r="AN138" s="20">
         <v>0</v>
       </c>
       <c r="AO138" s="20">
         <v>0</v>
       </c>
       <c r="AP138" s="20">
         <v>0</v>
       </c>
       <c r="AQ138" s="20">
         <v>0</v>
       </c>
       <c r="AR138" s="20">
         <v>0</v>
       </c>
       <c r="AS138" s="20">
         <v>0</v>
       </c>
       <c r="AT138" s="20">
         <v>0</v>
       </c>
-      <c r="AU138" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU138" s="20"/>
+      <c r="AV138" s="20"/>
+      <c r="AW138" s="20"/>
+      <c r="AX138" s="20"/>
+      <c r="AY138" s="20"/>
+      <c r="AZ138" s="20"/>
+      <c r="BA138" s="20"/>
+      <c r="BB138" s="20"/>
     </row>
     <row r="139" spans="1:54" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A139" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="2">
         <v>0</v>
       </c>
       <c r="D139" s="2">
         <v>0</v>
       </c>
       <c r="E139" s="2">
         <v>4.3409999999999997E-2</v>
       </c>
       <c r="F139" s="2">
         <v>1.5745899999999999</v>
       </c>
       <c r="G139" s="3">
         <v>0</v>
       </c>
       <c r="H139" s="3">
         <v>0</v>
@@ -24713,74 +22585,58 @@
       </c>
       <c r="AM139" s="20">
         <v>0</v>
       </c>
       <c r="AN139" s="20">
         <v>0</v>
       </c>
       <c r="AO139" s="20">
         <v>0</v>
       </c>
       <c r="AP139" s="20">
         <v>0</v>
       </c>
       <c r="AQ139" s="20">
         <v>1.3154999999999999</v>
       </c>
       <c r="AR139" s="20">
         <v>13.859400000000001</v>
       </c>
       <c r="AS139" s="20">
         <v>0</v>
       </c>
       <c r="AT139" s="20">
         <v>0</v>
       </c>
-      <c r="AU139" s="20">
-[...22 lines deleted...]
-      </c>
+      <c r="AU139" s="20"/>
+      <c r="AV139" s="20"/>
+      <c r="AW139" s="20"/>
+      <c r="AX139" s="20"/>
+      <c r="AY139" s="20"/>
+      <c r="AZ139" s="20"/>
+      <c r="BA139" s="20"/>
+      <c r="BB139" s="20"/>
     </row>
     <row r="140" spans="1:54" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B140" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="6">
         <v>80247.25</v>
       </c>
       <c r="D140" s="6">
         <v>1364.7088799999999</v>
       </c>
       <c r="E140" s="6">
         <v>304.44549999999998</v>
       </c>
       <c r="F140" s="6">
         <v>64.656270000000006</v>
       </c>
       <c r="G140" s="7">
         <v>121842.67</v>
       </c>
       <c r="H140" s="7">
         <v>1827.35796</v>
@@ -24877,126 +22733,110 @@
       </c>
       <c r="AM140" s="21">
         <v>189677.204</v>
       </c>
       <c r="AN140" s="21">
         <v>5534.09357</v>
       </c>
       <c r="AO140" s="21">
         <v>1093.5459599999999</v>
       </c>
       <c r="AP140" s="21">
         <v>186.85265999999999</v>
       </c>
       <c r="AQ140" s="21">
         <v>93452.27</v>
       </c>
       <c r="AR140" s="21">
         <v>3820.4674199999999</v>
       </c>
       <c r="AS140" s="21">
         <v>1986.08404</v>
       </c>
       <c r="AT140" s="21">
         <v>259.25477999999998</v>
       </c>
-      <c r="AU140" s="21">
-[...22 lines deleted...]
-      </c>
+      <c r="AU140" s="21"/>
+      <c r="AV140" s="21"/>
+      <c r="AW140" s="21"/>
+      <c r="AX140" s="21"/>
+      <c r="AY140" s="21"/>
+      <c r="AZ140" s="21"/>
+      <c r="BA140" s="21"/>
+      <c r="BB140" s="21"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="30" t="s">
+      <c r="A142" s="34" t="s">
         <v>275</v>
       </c>
-      <c r="B142" s="30"/>
+      <c r="B142" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AY3:BB3"/>
-[...7 lines deleted...]
-    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="A142:B142"/>
-[...16 lines deleted...]
-    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>