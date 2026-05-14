--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -125,51 +125,51 @@
   <c r="O11" i="1" s="1"/>
   <c r="P7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="R7" i="1"/>
   <c r="S7" i="1"/>
   <c r="S11" i="1" s="1"/>
   <c r="T7" i="1"/>
   <c r="U7" i="1"/>
   <c r="V7" i="1"/>
   <c r="W7" i="1"/>
   <c r="W11" i="1" s="1"/>
   <c r="X7" i="1"/>
   <c r="Y7" i="1"/>
   <c r="Z7" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AC7" i="1"/>
   <c r="B7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="AA11" i="1" l="1"/>
   <c r="AE7" i="1" l="1"/>
   <c r="AE11" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="27">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>The Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
@@ -208,54 +208,57 @@
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>January-September 2022</t>
   </si>
   <si>
     <t>January-September 2023*</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t>January-November 2024*</t>
+    <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-November 2025*</t>
+    <t>January-February 2025*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -624,51 +627,51 @@
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
@@ -734,50 +737,54 @@
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -815,51 +822,53 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="20% — акцент1" xfId="3"/>
     <cellStyle name="20% — акцент2" xfId="4"/>
     <cellStyle name="20% — акцент3" xfId="5"/>
     <cellStyle name="20% — акцент4" xfId="6"/>
     <cellStyle name="20% — акцент5" xfId="7"/>
     <cellStyle name="20% — акцент6" xfId="8"/>
     <cellStyle name="40% — акцент1" xfId="9"/>
     <cellStyle name="40% — акцент2" xfId="10"/>
     <cellStyle name="40% — акцент3" xfId="11"/>
     <cellStyle name="40% — акцент4" xfId="12"/>
     <cellStyle name="40% — акцент5" xfId="13"/>
     <cellStyle name="40% — акцент6" xfId="14"/>
     <cellStyle name="60% — акцент1" xfId="15"/>
     <cellStyle name="60% — акцент2" xfId="16"/>
     <cellStyle name="60% — акцент3" xfId="17"/>
     <cellStyle name="60% — акцент4" xfId="18"/>
     <cellStyle name="60% — акцент5" xfId="19"/>
     <cellStyle name="60% — акцент6" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 3 2" xfId="22"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
@@ -1197,290 +1206,290 @@
     <col min="15" max="17" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="12.140625" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" customWidth="1"/>
     <col min="34" max="34" width="13" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" customWidth="1"/>
     <col min="38" max="38" width="9.85546875" customWidth="1"/>
     <col min="39" max="39" width="9.28515625" customWidth="1"/>
     <col min="40" max="40" width="11.28515625" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="76"/>
-[...38 lines deleted...]
-      <c r="AO1" s="76"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="78"/>
+      <c r="AM1" s="78"/>
+      <c r="AN1" s="78"/>
+      <c r="AO1" s="78"/>
     </row>
     <row r="2" spans="1:42" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="77"/>
-[...38 lines deleted...]
-      <c r="AO2" s="77"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
+      <c r="AE2" s="79"/>
+      <c r="AF2" s="79"/>
+      <c r="AG2" s="79"/>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:42" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="73" t="s">
+      <c r="A4" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="71">
+      <c r="B4" s="73">
         <v>2015</v>
       </c>
-      <c r="C4" s="71"/>
-[...2 lines deleted...]
-      <c r="F4" s="71">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73">
         <v>2016</v>
       </c>
-      <c r="G4" s="71"/>
-[...2 lines deleted...]
-      <c r="J4" s="71">
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73">
         <v>2017</v>
       </c>
-      <c r="K4" s="71"/>
-[...2 lines deleted...]
-      <c r="N4" s="71">
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73">
         <v>2018</v>
       </c>
-      <c r="O4" s="71"/>
-[...2 lines deleted...]
-      <c r="R4" s="71">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73">
         <v>2019</v>
       </c>
-      <c r="S4" s="71"/>
-[...2 lines deleted...]
-      <c r="V4" s="71">
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73">
         <v>2020</v>
       </c>
-      <c r="W4" s="71"/>
-[...2 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73">
         <v>2021</v>
       </c>
-      <c r="AA4" s="71"/>
-[...2 lines deleted...]
-      <c r="AD4" s="78">
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="80">
         <v>2022</v>
       </c>
-      <c r="AE4" s="79"/>
-[...2 lines deleted...]
-      <c r="AH4" s="78" t="s">
+      <c r="AE4" s="81"/>
+      <c r="AF4" s="81"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="AI4" s="79"/>
-[...2 lines deleted...]
-      <c r="AL4" s="78" t="s">
+      <c r="AI4" s="81"/>
+      <c r="AJ4" s="81"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="AM4" s="79"/>
-[...1 lines deleted...]
-      <c r="AO4" s="80"/>
+      <c r="AM4" s="81"/>
+      <c r="AN4" s="81"/>
+      <c r="AO4" s="82"/>
     </row>
     <row r="5" spans="1:42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="74"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="71"/>
-      <c r="D5" s="71" t="s">
+      <c r="C5" s="73"/>
+      <c r="D5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="71"/>
-      <c r="F5" s="71" t="s">
+      <c r="E5" s="73"/>
+      <c r="F5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="71"/>
-      <c r="H5" s="71" t="s">
+      <c r="G5" s="73"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="71"/>
-      <c r="J5" s="71" t="s">
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="71"/>
-      <c r="L5" s="71" t="s">
+      <c r="K5" s="73"/>
+      <c r="L5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="71"/>
-      <c r="N5" s="71" t="s">
+      <c r="M5" s="73"/>
+      <c r="N5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="71"/>
-      <c r="P5" s="71" t="s">
+      <c r="O5" s="73"/>
+      <c r="P5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="71"/>
-      <c r="R5" s="71" t="s">
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="71"/>
-      <c r="T5" s="71" t="s">
+      <c r="S5" s="73"/>
+      <c r="T5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="71"/>
-      <c r="V5" s="71" t="s">
+      <c r="U5" s="73"/>
+      <c r="V5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="71"/>
-      <c r="X5" s="71" t="s">
+      <c r="W5" s="73"/>
+      <c r="X5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="71"/>
-      <c r="Z5" s="71" t="s">
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="71"/>
-      <c r="AB5" s="71" t="s">
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="71"/>
-      <c r="AD5" s="71" t="s">
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="71"/>
-      <c r="AF5" s="71" t="s">
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="71"/>
-      <c r="AH5" s="71" t="s">
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="71"/>
-      <c r="AJ5" s="71" t="s">
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="71"/>
-      <c r="AL5" s="71" t="s">
+      <c r="AK5" s="73"/>
+      <c r="AL5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="71"/>
-      <c r="AN5" s="71" t="s">
+      <c r="AM5" s="73"/>
+      <c r="AN5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="71"/>
+      <c r="AO5" s="73"/>
     </row>
     <row r="6" spans="1:42" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="75"/>
+      <c r="A6" s="77"/>
       <c r="B6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -2182,54 +2191,54 @@
       <c r="AF11" s="32"/>
       <c r="AG11" s="32"/>
       <c r="AH11" s="32"/>
       <c r="AI11" s="32">
         <f>AI10/AI7*100</f>
         <v>43.330333327662991</v>
       </c>
       <c r="AJ11" s="32"/>
       <c r="AK11" s="32"/>
       <c r="AL11" s="32"/>
       <c r="AM11" s="32"/>
       <c r="AN11" s="32"/>
       <c r="AO11" s="32"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH12" s="29"/>
       <c r="AI12" s="29"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
     </row>
     <row r="13" spans="1:42" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="72" t="s">
+      <c r="A13" s="74" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="72"/>
+      <c r="B13" s="74"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AE13" s="34"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
       <c r="AM15" s="19"/>
       <c r="AN15" s="19"/>
@@ -2823,138 +2832,138 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="F7" sqref="F7:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="41" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="76"/>
-[...10 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="40"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="73" t="s">
+      <c r="A4" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="82">
+      <c r="B4" s="84">
         <v>2022</v>
       </c>
-      <c r="C4" s="83"/>
-[...2 lines deleted...]
-      <c r="F4" s="78" t="s">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="79"/>
-[...2 lines deleted...]
-      <c r="J4" s="78" t="s">
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="79"/>
-[...1 lines deleted...]
-      <c r="M4" s="80"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+      <c r="M4" s="82"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="74"/>
-      <c r="B5" s="81" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="80"/>
-      <c r="D5" s="81" t="s">
+      <c r="C5" s="82"/>
+      <c r="D5" s="83" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="80"/>
-      <c r="F5" s="71" t="s">
+      <c r="E5" s="82"/>
+      <c r="F5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="71"/>
-      <c r="H5" s="71" t="s">
+      <c r="G5" s="73"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="71"/>
-      <c r="J5" s="71" t="s">
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="71"/>
-      <c r="L5" s="71" t="s">
+      <c r="K5" s="73"/>
+      <c r="L5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="71"/>
+      <c r="M5" s="73"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="75"/>
+      <c r="A6" s="77"/>
       <c r="B6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="37" t="s">
@@ -3151,54 +3160,54 @@
         <v>8</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="9">
         <f>C10/C7*100</f>
         <v>49.62168094404533</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="17"/>
       <c r="G11" s="9">
         <f>G10/G7*100</f>
         <v>53.114355936750066</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="17"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>66.332011296208876</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="18"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="72" t="s">
+      <c r="A13" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="72"/>
+      <c r="B13" s="74"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28"/>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
     </row>
     <row r="16" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28"/>
@@ -3258,324 +3267,338 @@
   <mergeCells count="13">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AQ10" sqref="AQ10"/>
+      <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AT7" sqref="AT7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="50" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="50"/>
     <col min="24" max="29" width="9.28515625" style="50" customWidth="1"/>
     <col min="30" max="31" width="9" style="50" customWidth="1"/>
     <col min="32" max="33" width="9.140625" style="50" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="85"/>
-[...37 lines deleted...]
-      <c r="A2" s="85" t="s">
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
+      <c r="R1" s="87"/>
+      <c r="S1" s="87"/>
+      <c r="T1" s="87"/>
+      <c r="U1" s="87"/>
+      <c r="V1" s="87"/>
+      <c r="W1" s="87"/>
+      <c r="X1" s="87"/>
+      <c r="Y1" s="87"/>
+      <c r="Z1" s="87"/>
+      <c r="AA1" s="87"/>
+      <c r="AB1" s="87"/>
+      <c r="AC1" s="87"/>
+      <c r="AD1" s="87"/>
+      <c r="AE1" s="87"/>
+      <c r="AF1" s="87"/>
+      <c r="AG1" s="87"/>
+      <c r="AH1" s="87"/>
+      <c r="AI1" s="87"/>
+      <c r="AJ1" s="87"/>
+      <c r="AK1" s="87"/>
+    </row>
+    <row r="2" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="85"/>
-[...37 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
+      <c r="O2" s="87"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="87"/>
+      <c r="R2" s="87"/>
+      <c r="S2" s="87"/>
+      <c r="T2" s="87"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="87"/>
+      <c r="W2" s="87"/>
+      <c r="X2" s="87"/>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87"/>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="87"/>
+      <c r="AC2" s="87"/>
+      <c r="AD2" s="87"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="87"/>
+      <c r="AH2" s="87"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="87"/>
+      <c r="AK2" s="87"/>
+    </row>
+    <row r="4" spans="1:53" s="46" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="89">
+      <c r="B4" s="91">
         <v>2015</v>
       </c>
-      <c r="C4" s="89"/>
-[...2 lines deleted...]
-      <c r="F4" s="89">
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91">
         <v>2016</v>
       </c>
-      <c r="G4" s="89"/>
-[...2 lines deleted...]
-      <c r="J4" s="89">
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91">
         <v>2017</v>
       </c>
-      <c r="K4" s="89"/>
-[...2 lines deleted...]
-      <c r="N4" s="89">
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="91">
         <v>2018</v>
       </c>
-      <c r="O4" s="89"/>
-[...2 lines deleted...]
-      <c r="R4" s="89">
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91">
         <v>2019</v>
       </c>
-      <c r="S4" s="89"/>
-[...2 lines deleted...]
-      <c r="V4" s="89">
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91">
         <v>2020</v>
       </c>
-      <c r="W4" s="89"/>
-[...2 lines deleted...]
-      <c r="Z4" s="89">
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="91"/>
+      <c r="Z4" s="91">
         <v>2021</v>
       </c>
-      <c r="AA4" s="89"/>
-[...2 lines deleted...]
-      <c r="AD4" s="90">
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="92">
         <v>2022</v>
       </c>
-      <c r="AE4" s="91"/>
-[...2 lines deleted...]
-      <c r="AH4" s="90">
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="92">
         <v>2023</v>
       </c>
-      <c r="AI4" s="91"/>
-[...2 lines deleted...]
-      <c r="AL4" s="90">
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="92">
         <v>2024</v>
       </c>
-      <c r="AM4" s="91"/>
-[...2 lines deleted...]
-      <c r="AP4" s="96" t="s">
+      <c r="AM4" s="93"/>
+      <c r="AN4" s="93"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AQ4" s="97"/>
-[...2 lines deleted...]
-      <c r="AT4" s="96" t="s">
+      <c r="AQ4" s="99"/>
+      <c r="AR4" s="99"/>
+      <c r="AS4" s="99"/>
+      <c r="AT4" s="98" t="s">
         <v>25</v>
       </c>
-      <c r="AU4" s="97"/>
-[...5 lines deleted...]
-      <c r="B5" s="89" t="s">
+      <c r="AU4" s="99"/>
+      <c r="AV4" s="99"/>
+      <c r="AW4" s="99"/>
+      <c r="AX4" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="AY4" s="99"/>
+      <c r="AZ4" s="99"/>
+      <c r="BA4" s="99"/>
+    </row>
+    <row r="5" spans="1:53" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="89"/>
+      <c r="B5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="89"/>
-      <c r="D5" s="89" t="s">
+      <c r="C5" s="91"/>
+      <c r="D5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="89"/>
-      <c r="F5" s="89" t="s">
+      <c r="E5" s="91"/>
+      <c r="F5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="89"/>
-      <c r="H5" s="89" t="s">
+      <c r="G5" s="91"/>
+      <c r="H5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="89"/>
-      <c r="J5" s="89" t="s">
+      <c r="I5" s="91"/>
+      <c r="J5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="89"/>
-      <c r="L5" s="89" t="s">
+      <c r="K5" s="91"/>
+      <c r="L5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="89"/>
-      <c r="N5" s="89" t="s">
+      <c r="M5" s="91"/>
+      <c r="N5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="89"/>
-      <c r="P5" s="89" t="s">
+      <c r="O5" s="91"/>
+      <c r="P5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="89"/>
-      <c r="R5" s="89" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="89"/>
-      <c r="T5" s="89" t="s">
+      <c r="S5" s="91"/>
+      <c r="T5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="89"/>
-      <c r="V5" s="89" t="s">
+      <c r="U5" s="91"/>
+      <c r="V5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="89"/>
-      <c r="X5" s="89" t="s">
+      <c r="W5" s="91"/>
+      <c r="X5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="89"/>
-      <c r="Z5" s="89" t="s">
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="89"/>
-      <c r="AB5" s="89" t="s">
+      <c r="AA5" s="91"/>
+      <c r="AB5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="89"/>
-      <c r="AD5" s="89" t="s">
+      <c r="AC5" s="91"/>
+      <c r="AD5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="89"/>
-      <c r="AF5" s="89" t="s">
+      <c r="AE5" s="91"/>
+      <c r="AF5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="89"/>
-      <c r="AH5" s="89" t="s">
+      <c r="AG5" s="91"/>
+      <c r="AH5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="89"/>
-      <c r="AJ5" s="89" t="s">
+      <c r="AI5" s="91"/>
+      <c r="AJ5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="89"/>
-      <c r="AL5" s="89" t="s">
+      <c r="AK5" s="91"/>
+      <c r="AL5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="89"/>
-      <c r="AN5" s="89" t="s">
+      <c r="AM5" s="91"/>
+      <c r="AN5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="89"/>
-      <c r="AP5" s="94" t="s">
+      <c r="AO5" s="91"/>
+      <c r="AP5" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="AQ5" s="94"/>
-      <c r="AR5" s="94" t="s">
+      <c r="AQ5" s="96"/>
+      <c r="AR5" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="AS5" s="95"/>
-      <c r="AT5" s="94" t="s">
+      <c r="AS5" s="97"/>
+      <c r="AT5" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="94"/>
-      <c r="AV5" s="94" t="s">
+      <c r="AU5" s="96"/>
+      <c r="AV5" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="95"/>
-[...2 lines deleted...]
-      <c r="A6" s="88"/>
+      <c r="AW5" s="97"/>
+      <c r="AX5" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="AY5" s="96"/>
+      <c r="AZ5" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="BA5" s="97"/>
+    </row>
+    <row r="6" spans="1:53" s="46" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="90"/>
       <c r="B6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="48" t="s">
@@ -3673,55 +3696,67 @@
       </c>
       <c r="AO6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AP6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AQ6" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AR6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AS6" s="54" t="s">
         <v>23</v>
       </c>
       <c r="AT6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AU6" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AV6" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="AW6" s="54" t="s">
+      <c r="AW6" s="72" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="7" spans="1:49" s="52" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AX6" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="AY6" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ6" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="BA6" s="72" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53" s="52" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="58" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="59">
         <f>B8+B9+B10</f>
         <v>58746.890630000002</v>
       </c>
       <c r="C7" s="59">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>17976.96847</v>
       </c>
       <c r="D7" s="59">
         <f t="shared" si="0"/>
         <v>71764.46822000001</v>
       </c>
       <c r="E7" s="59">
         <f t="shared" si="0"/>
         <v>77195.44077999999</v>
       </c>
       <c r="F7" s="59">
         <f t="shared" si="0"/>
         <v>71593.070230000012</v>
       </c>
       <c r="G7" s="59">
         <f t="shared" si="0"/>
@@ -3834,75 +3869,87 @@
       <c r="AH7" s="55">
         <v>208669.21745</v>
       </c>
       <c r="AI7" s="55">
         <v>68331.655709999992</v>
       </c>
       <c r="AJ7" s="55">
         <v>228250.97847000003</v>
       </c>
       <c r="AK7" s="55">
         <v>126359.35605999999</v>
       </c>
       <c r="AL7" s="55">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="55">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="55">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="55">
         <v>121726.5</v>
       </c>
       <c r="AP7" s="65">
-        <v>124273.5086</v>
+        <v>248567.71909999999</v>
       </c>
       <c r="AQ7" s="65">
-        <v>43890.5</v>
+        <v>74198.399999999994</v>
       </c>
       <c r="AR7" s="65">
-        <v>165573.90000000002</v>
+        <v>135089.70000000001</v>
       </c>
       <c r="AS7" s="65">
-        <v>112427.2</v>
+        <v>127828.4</v>
       </c>
       <c r="AT7" s="65">
-        <v>221692.95702999999</v>
+        <v>60137.64525999999</v>
       </c>
       <c r="AU7" s="65">
-        <v>64379.899999999994</v>
+        <v>14079.654639999999</v>
       </c>
       <c r="AV7" s="65">
-        <v>118537.19999999998</v>
+        <v>18555.88826</v>
       </c>
       <c r="AW7" s="65">
-        <v>111856.79999999999</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:49" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+        <v>16730.264530000008</v>
+      </c>
+      <c r="AX7" s="65">
+        <v>53641.704610000001</v>
+      </c>
+      <c r="AY7" s="65">
+        <v>17681.185579999998</v>
+      </c>
+      <c r="AZ7" s="65">
+        <v>14706.840089999998</v>
+      </c>
+      <c r="BA7" s="65">
+        <v>15999.95665</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="61">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="61">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="61">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="61">
         <v>14392.88861</v>
       </c>
       <c r="F8" s="61">
         <v>44118.457200000004</v>
       </c>
       <c r="G8" s="61">
         <v>9109.9147999999986</v>
       </c>
       <c r="H8" s="61">
         <v>10123.429919999997</v>
       </c>
       <c r="I8" s="61">
@@ -3983,75 +4030,87 @@
       <c r="AH8" s="56">
         <v>169782.83205999999</v>
       </c>
       <c r="AI8" s="56">
         <v>41510.11724</v>
       </c>
       <c r="AJ8" s="56">
         <v>146482.39548000001</v>
       </c>
       <c r="AK8" s="56">
         <v>23592.555909999999</v>
       </c>
       <c r="AL8" s="56">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="56">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="56">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="56">
         <v>16004.3</v>
       </c>
       <c r="AP8" s="51">
-        <v>82107.275469999993</v>
+        <v>154670.22534999996</v>
       </c>
       <c r="AQ8" s="51">
-        <v>18339</v>
+        <v>35185.800000000003</v>
       </c>
       <c r="AR8" s="51">
-        <v>81898.5</v>
+        <v>50571.6</v>
       </c>
       <c r="AS8" s="51">
-        <v>15575.2</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:49" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+        <v>13091.4</v>
+      </c>
+      <c r="AT8" s="56">
+        <v>31011.3</v>
+      </c>
+      <c r="AU8" s="56">
+        <v>6325.1</v>
+      </c>
+      <c r="AV8" s="56">
+        <v>5567.7</v>
+      </c>
+      <c r="AW8" s="56">
+        <v>1048.9000000000001</v>
+      </c>
+      <c r="AX8" s="56">
+        <v>29509.9</v>
+      </c>
+      <c r="AY8" s="56">
+        <v>7749.8</v>
+      </c>
+      <c r="AZ8" s="56">
+        <v>4870</v>
+      </c>
+      <c r="BA8" s="56">
+        <v>878.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="61">
         <v>1392.154</v>
       </c>
       <c r="C9" s="61">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="61">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="61">
         <v>10113.853869999999</v>
       </c>
       <c r="F9" s="61">
         <v>3205.8035800000002</v>
       </c>
       <c r="G9" s="61">
         <v>3418.7106100000001</v>
       </c>
       <c r="H9" s="61">
         <v>3533.3779400000003</v>
       </c>
       <c r="I9" s="61">
@@ -4132,75 +4191,87 @@
       <c r="AH9" s="56">
         <v>1942.13131</v>
       </c>
       <c r="AI9" s="56">
         <v>4339.0961100000004</v>
       </c>
       <c r="AJ9" s="56">
         <v>8163.8801100000001</v>
       </c>
       <c r="AK9" s="56">
         <v>22536.123960000001</v>
       </c>
       <c r="AL9" s="56">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="56">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="56">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="56">
         <v>22339.200000000001</v>
       </c>
       <c r="AP9" s="51">
-        <v>3014.9591</v>
+        <v>932.71652000000006</v>
       </c>
       <c r="AQ9" s="51">
-        <v>7116.5</v>
+        <v>2962.9</v>
       </c>
       <c r="AR9" s="51">
-        <v>6086.6</v>
+        <v>6936.8</v>
       </c>
       <c r="AS9" s="51">
-        <v>19900.8</v>
-[...14 lines deleted...]
-    <row r="10" spans="1:49" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+        <v>22785.1</v>
+      </c>
+      <c r="AT9" s="56">
+        <v>225.90899999999999</v>
+      </c>
+      <c r="AU9" s="56">
+        <v>726.50154999999995</v>
+      </c>
+      <c r="AV9" s="56">
+        <v>1406.0792499999998</v>
+      </c>
+      <c r="AW9" s="56">
+        <v>4079.3324800000005</v>
+      </c>
+      <c r="AX9" s="56">
+        <v>0.25</v>
+      </c>
+      <c r="AY9" s="56">
+        <v>4.891</v>
+      </c>
+      <c r="AZ9" s="56">
+        <v>685.84127999999987</v>
+      </c>
+      <c r="BA9" s="56">
+        <v>2930.5437600000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="62" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="61">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="61">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="61">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="61">
         <v>52688.698299999989</v>
       </c>
       <c r="F10" s="61">
         <v>24268.809450000001</v>
       </c>
       <c r="G10" s="61">
         <v>8249.47588</v>
       </c>
       <c r="H10" s="61">
         <v>45633.25056</v>
       </c>
       <c r="I10" s="61">
@@ -4281,75 +4352,87 @@
       <c r="AH10" s="56">
         <v>36944.254079999999</v>
       </c>
       <c r="AI10" s="56">
         <v>22482.442360000001</v>
       </c>
       <c r="AJ10" s="56">
         <v>73604.702880000012</v>
       </c>
       <c r="AK10" s="56">
         <v>80230.676189999984</v>
       </c>
       <c r="AL10" s="56">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="56">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="56">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="56">
         <v>83383</v>
       </c>
       <c r="AP10" s="51">
-        <v>39151.27403</v>
+        <v>92964.777229999992</v>
       </c>
       <c r="AQ10" s="51">
-        <v>18435</v>
+        <v>36049.699999999997</v>
       </c>
       <c r="AR10" s="51">
-        <v>77588.800000000003</v>
+        <v>77581.3</v>
       </c>
       <c r="AS10" s="51">
-        <v>76951.199999999997</v>
-[...14 lines deleted...]
-    <row r="11" spans="1:49" s="61" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+        <v>91951.9</v>
+      </c>
+      <c r="AT10" s="100">
+        <v>28900.436259999991</v>
+      </c>
+      <c r="AU10" s="100">
+        <v>7028.0530899999985</v>
+      </c>
+      <c r="AV10" s="100">
+        <v>11582.109009999998</v>
+      </c>
+      <c r="AW10" s="100">
+        <v>11602.032050000005</v>
+      </c>
+      <c r="AX10" s="100">
+        <v>24131.554609999999</v>
+      </c>
+      <c r="AY10" s="100">
+        <v>9926.4945799999987</v>
+      </c>
+      <c r="AZ10" s="100">
+        <v>9150.9988099999991</v>
+      </c>
+      <c r="BA10" s="100">
+        <v>12191.01289</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="61" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="64"/>
       <c r="C11" s="64">
         <f>C10/C7*100</f>
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="64"/>
       <c r="E11" s="64"/>
       <c r="F11" s="64"/>
       <c r="G11" s="64">
         <f>G10/G7*100</f>
         <v>39.702741674333232</v>
       </c>
       <c r="H11" s="64"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64">
         <f>K10/K7*100</f>
         <v>39.628478122439475</v>
       </c>
       <c r="L11" s="64"/>
       <c r="M11" s="64"/>
       <c r="N11" s="64"/>
@@ -4377,191 +4460,164 @@
       <c r="AA11" s="64">
         <f>AA10/AA7*100</f>
         <v>37.311370716791771</v>
       </c>
       <c r="AB11" s="64"/>
       <c r="AC11" s="64"/>
       <c r="AD11" s="64"/>
       <c r="AE11" s="64">
         <f>AE10/AE7*100</f>
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="64"/>
       <c r="AG11" s="64"/>
       <c r="AH11" s="57"/>
       <c r="AI11" s="57">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="57"/>
       <c r="AK11" s="57"/>
       <c r="AL11" s="57"/>
       <c r="AM11" s="57">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="57"/>
       <c r="AO11" s="57"/>
-      <c r="AP11" s="69"/>
-[...1 lines deleted...]
-        <v>42.002255613401537</v>
+      <c r="AP11" s="70"/>
+      <c r="AQ11" s="71">
+        <v>48.58554901453401</v>
       </c>
       <c r="AR11" s="69"/>
       <c r="AS11" s="69"/>
       <c r="AT11" s="70"/>
-      <c r="AU11" s="98">
-        <v>50.658046999141035</v>
+      <c r="AU11" s="70">
+        <v>49.916374156177454</v>
       </c>
       <c r="AV11" s="69"/>
       <c r="AW11" s="69"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="93" t="s">
+      <c r="AX11" s="70"/>
+      <c r="AY11" s="70">
+        <v>56.141566610942164</v>
+      </c>
+      <c r="AZ11" s="69"/>
+      <c r="BA11" s="69"/>
+    </row>
+    <row r="13" spans="1:53" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="93"/>
+      <c r="B13" s="95"/>
       <c r="AH13" s="51"/>
       <c r="AI13" s="51"/>
       <c r="AJ13" s="51"/>
       <c r="AK13" s="51"/>
     </row>
-    <row r="16" spans="1:49" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" x14ac:dyDescent="0.2">
       <c r="AP16" s="65"/>
       <c r="AQ16" s="65"/>
       <c r="AR16" s="65"/>
       <c r="AS16" s="65"/>
-      <c r="AT16" s="65"/>
-[...4 lines deleted...]
-    <row r="17" spans="42:53" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP17" s="51"/>
       <c r="AQ17" s="51"/>
       <c r="AR17" s="51"/>
       <c r="AS17" s="51"/>
-      <c r="AT17" s="51"/>
-[...4 lines deleted...]
-    <row r="18" spans="42:53" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP18" s="51"/>
       <c r="AQ18" s="51"/>
       <c r="AR18" s="51"/>
       <c r="AS18" s="51"/>
-      <c r="AT18" s="51"/>
-[...4 lines deleted...]
-    <row r="19" spans="42:53" x14ac:dyDescent="0.2">
+    </row>
+    <row r="19" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP19" s="51"/>
       <c r="AQ19" s="51"/>
       <c r="AR19" s="51"/>
       <c r="AS19" s="51"/>
-      <c r="AT19" s="51"/>
-[...5 lines deleted...]
-      <c r="AP20" s="66"/>
+    </row>
+    <row r="20" spans="42:49" x14ac:dyDescent="0.2">
+      <c r="AP20" s="67"/>
       <c r="AQ20" s="67"/>
       <c r="AR20" s="66"/>
       <c r="AS20" s="66"/>
-      <c r="AT20" s="67"/>
-[...8 lines deleted...]
-    <row r="21" spans="42:53" x14ac:dyDescent="0.2">
+      <c r="AT20" s="68"/>
+      <c r="AU20" s="68"/>
+      <c r="AV20" s="68"/>
+      <c r="AW20" s="68"/>
+    </row>
+    <row r="21" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP21" s="68"/>
       <c r="AQ21" s="68"/>
       <c r="AR21" s="68"/>
       <c r="AS21" s="68"/>
       <c r="AT21" s="68"/>
       <c r="AU21" s="68"/>
       <c r="AV21" s="68"/>
       <c r="AW21" s="68"/>
-      <c r="AX21" s="68"/>
-[...4 lines deleted...]
-    <row r="22" spans="42:53" x14ac:dyDescent="0.2">
+    </row>
+    <row r="22" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP22" s="68"/>
       <c r="AQ22" s="68"/>
       <c r="AR22" s="68"/>
       <c r="AS22" s="68"/>
       <c r="AT22" s="68"/>
       <c r="AU22" s="68"/>
       <c r="AV22" s="68"/>
       <c r="AW22" s="68"/>
-      <c r="AX22" s="68"/>
-[...4 lines deleted...]
-    <row r="23" spans="42:53" x14ac:dyDescent="0.2">
+    </row>
+    <row r="23" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP23" s="68"/>
       <c r="AQ23" s="68"/>
       <c r="AR23" s="68"/>
       <c r="AS23" s="68"/>
       <c r="AT23" s="68"/>
       <c r="AU23" s="68"/>
       <c r="AV23" s="68"/>
       <c r="AW23" s="68"/>
-      <c r="AX23" s="68"/>
-[...4 lines deleted...]
-    <row r="24" spans="42:53" x14ac:dyDescent="0.2">
+    </row>
+    <row r="24" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP24" s="68"/>
       <c r="AQ24" s="68"/>
       <c r="AR24" s="68"/>
       <c r="AS24" s="68"/>
       <c r="AT24" s="68"/>
       <c r="AU24" s="68"/>
       <c r="AV24" s="68"/>
       <c r="AW24" s="68"/>
-      <c r="AX24" s="68"/>
-[...2 lines deleted...]
-      <c r="BA24" s="68"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="43">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
-    <mergeCell ref="AT4:AW4"/>
-    <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>