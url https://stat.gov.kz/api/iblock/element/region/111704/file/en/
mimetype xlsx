--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -211,54 +211,54 @@
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>January-September 2022</t>
   </si>
   <si>
     <t>January-September 2023*</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
+    <t>January-April 2025*</t>
   </si>
   <si>
-    <t>January-February 2026*</t>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -627,51 +627,51 @@
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
@@ -741,50 +741,53 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -810,65 +813,63 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="20% — акцент1" xfId="3"/>
     <cellStyle name="20% — акцент2" xfId="4"/>
     <cellStyle name="20% — акцент3" xfId="5"/>
     <cellStyle name="20% — акцент4" xfId="6"/>
     <cellStyle name="20% — акцент5" xfId="7"/>
     <cellStyle name="20% — акцент6" xfId="8"/>
     <cellStyle name="40% — акцент1" xfId="9"/>
     <cellStyle name="40% — акцент2" xfId="10"/>
     <cellStyle name="40% — акцент3" xfId="11"/>
     <cellStyle name="40% — акцент4" xfId="12"/>
     <cellStyle name="40% — акцент5" xfId="13"/>
     <cellStyle name="40% — акцент6" xfId="14"/>
     <cellStyle name="60% — акцент1" xfId="15"/>
     <cellStyle name="60% — акцент2" xfId="16"/>
     <cellStyle name="60% — акцент3" xfId="17"/>
     <cellStyle name="60% — акцент4" xfId="18"/>
     <cellStyle name="60% — акцент5" xfId="19"/>
     <cellStyle name="60% — акцент6" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 3 2" xfId="22"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
@@ -1206,290 +1207,290 @@
     <col min="15" max="17" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="12.140625" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" customWidth="1"/>
     <col min="34" max="34" width="13" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" customWidth="1"/>
     <col min="38" max="38" width="9.85546875" customWidth="1"/>
     <col min="39" max="39" width="9.28515625" customWidth="1"/>
     <col min="40" max="40" width="11.28515625" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="78"/>
-[...38 lines deleted...]
-      <c r="AO1" s="78"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
     </row>
     <row r="2" spans="1:42" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="79"/>
-[...38 lines deleted...]
-      <c r="AO2" s="79"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="80"/>
+      <c r="AC2" s="80"/>
+      <c r="AD2" s="80"/>
+      <c r="AE2" s="80"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="80"/>
+      <c r="AH2" s="80"/>
+      <c r="AI2" s="80"/>
+      <c r="AJ2" s="80"/>
+      <c r="AK2" s="80"/>
+      <c r="AL2" s="80"/>
+      <c r="AM2" s="80"/>
+      <c r="AN2" s="80"/>
+      <c r="AO2" s="80"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:42" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="73">
+      <c r="B4" s="74">
         <v>2015</v>
       </c>
-      <c r="C4" s="73"/>
-[...2 lines deleted...]
-      <c r="F4" s="73">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74">
         <v>2016</v>
       </c>
-      <c r="G4" s="73"/>
-[...2 lines deleted...]
-      <c r="J4" s="73">
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74">
         <v>2017</v>
       </c>
-      <c r="K4" s="73"/>
-[...2 lines deleted...]
-      <c r="N4" s="73">
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74">
         <v>2018</v>
       </c>
-      <c r="O4" s="73"/>
-[...2 lines deleted...]
-      <c r="R4" s="73">
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74">
         <v>2019</v>
       </c>
-      <c r="S4" s="73"/>
-[...2 lines deleted...]
-      <c r="V4" s="73">
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74">
         <v>2020</v>
       </c>
-      <c r="W4" s="73"/>
-[...2 lines deleted...]
-      <c r="Z4" s="73">
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74">
         <v>2021</v>
       </c>
-      <c r="AA4" s="73"/>
-[...2 lines deleted...]
-      <c r="AD4" s="80">
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="81">
         <v>2022</v>
       </c>
-      <c r="AE4" s="81"/>
-[...2 lines deleted...]
-      <c r="AH4" s="80" t="s">
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="AI4" s="81"/>
-[...2 lines deleted...]
-      <c r="AL4" s="80" t="s">
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="AM4" s="81"/>
-[...1 lines deleted...]
-      <c r="AO4" s="82"/>
+      <c r="AM4" s="82"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="83"/>
     </row>
     <row r="5" spans="1:42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="73" t="s">
+      <c r="A5" s="77"/>
+      <c r="B5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="73"/>
-      <c r="D5" s="73" t="s">
+      <c r="C5" s="74"/>
+      <c r="D5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="73"/>
-      <c r="F5" s="73" t="s">
+      <c r="E5" s="74"/>
+      <c r="F5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="73"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="74"/>
+      <c r="H5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="73"/>
-      <c r="J5" s="73" t="s">
+      <c r="I5" s="74"/>
+      <c r="J5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="73"/>
-      <c r="L5" s="73" t="s">
+      <c r="K5" s="74"/>
+      <c r="L5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="73"/>
-      <c r="N5" s="73" t="s">
+      <c r="M5" s="74"/>
+      <c r="N5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="73"/>
-      <c r="P5" s="73" t="s">
+      <c r="O5" s="74"/>
+      <c r="P5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="73"/>
-      <c r="R5" s="73" t="s">
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="73"/>
-      <c r="T5" s="73" t="s">
+      <c r="S5" s="74"/>
+      <c r="T5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="73"/>
-      <c r="V5" s="73" t="s">
+      <c r="U5" s="74"/>
+      <c r="V5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="73"/>
-      <c r="X5" s="73" t="s">
+      <c r="W5" s="74"/>
+      <c r="X5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="73"/>
-      <c r="Z5" s="73" t="s">
+      <c r="Y5" s="74"/>
+      <c r="Z5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="73"/>
-      <c r="AB5" s="73" t="s">
+      <c r="AA5" s="74"/>
+      <c r="AB5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="73"/>
-      <c r="AD5" s="73" t="s">
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="73"/>
-      <c r="AF5" s="73" t="s">
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="73"/>
-      <c r="AH5" s="73" t="s">
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="73"/>
-      <c r="AJ5" s="73" t="s">
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="73"/>
-      <c r="AL5" s="73" t="s">
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="73"/>
-      <c r="AN5" s="73" t="s">
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="73"/>
+      <c r="AO5" s="74"/>
     </row>
     <row r="6" spans="1:42" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="77"/>
+      <c r="A6" s="78"/>
       <c r="B6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -2191,54 +2192,54 @@
       <c r="AF11" s="32"/>
       <c r="AG11" s="32"/>
       <c r="AH11" s="32"/>
       <c r="AI11" s="32">
         <f>AI10/AI7*100</f>
         <v>43.330333327662991</v>
       </c>
       <c r="AJ11" s="32"/>
       <c r="AK11" s="32"/>
       <c r="AL11" s="32"/>
       <c r="AM11" s="32"/>
       <c r="AN11" s="32"/>
       <c r="AO11" s="32"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH12" s="29"/>
       <c r="AI12" s="29"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
     </row>
     <row r="13" spans="1:42" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="74" t="s">
+      <c r="A13" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="74"/>
+      <c r="B13" s="75"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AE13" s="34"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
       <c r="AM15" s="19"/>
       <c r="AN15" s="19"/>
@@ -2832,138 +2833,138 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="F7" sqref="F7:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="41" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="78"/>
-[...10 lines deleted...]
-      <c r="M2" s="78"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="40"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="84">
+      <c r="B4" s="85">
         <v>2022</v>
       </c>
-      <c r="C4" s="85"/>
-[...2 lines deleted...]
-      <c r="F4" s="80" t="s">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="81"/>
-[...2 lines deleted...]
-      <c r="J4" s="80" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="81"/>
-[...1 lines deleted...]
-      <c r="M4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="83"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="77"/>
+      <c r="B5" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="82"/>
-      <c r="D5" s="83" t="s">
+      <c r="C5" s="83"/>
+      <c r="D5" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="82"/>
-      <c r="F5" s="73" t="s">
+      <c r="E5" s="83"/>
+      <c r="F5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="73"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="74"/>
+      <c r="H5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="73"/>
-      <c r="J5" s="73" t="s">
+      <c r="I5" s="74"/>
+      <c r="J5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="73"/>
-      <c r="L5" s="73" t="s">
+      <c r="K5" s="74"/>
+      <c r="L5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="73"/>
+      <c r="M5" s="74"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="77"/>
+      <c r="A6" s="78"/>
       <c r="B6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="37" t="s">
@@ -3160,54 +3161,54 @@
         <v>8</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="9">
         <f>C10/C7*100</f>
         <v>49.62168094404533</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="17"/>
       <c r="G11" s="9">
         <f>G10/G7*100</f>
         <v>53.114355936750066</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="17"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>66.332011296208876</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="18"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="74" t="s">
+      <c r="A13" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="74"/>
+      <c r="B13" s="75"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28"/>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
     </row>
     <row r="16" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28"/>
@@ -3282,323 +3283,323 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AT7" sqref="AT7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="50" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="50"/>
     <col min="24" max="29" width="9.28515625" style="50" customWidth="1"/>
     <col min="30" max="31" width="9" style="50" customWidth="1"/>
     <col min="32" max="33" width="9.140625" style="50" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="87"/>
-[...34 lines deleted...]
-      <c r="AK1" s="87"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+      <c r="Q1" s="88"/>
+      <c r="R1" s="88"/>
+      <c r="S1" s="88"/>
+      <c r="T1" s="88"/>
+      <c r="U1" s="88"/>
+      <c r="V1" s="88"/>
+      <c r="W1" s="88"/>
+      <c r="X1" s="88"/>
+      <c r="Y1" s="88"/>
+      <c r="Z1" s="88"/>
+      <c r="AA1" s="88"/>
+      <c r="AB1" s="88"/>
+      <c r="AC1" s="88"/>
+      <c r="AD1" s="88"/>
+      <c r="AE1" s="88"/>
+      <c r="AF1" s="88"/>
+      <c r="AG1" s="88"/>
+      <c r="AH1" s="88"/>
+      <c r="AI1" s="88"/>
+      <c r="AJ1" s="88"/>
+      <c r="AK1" s="88"/>
     </row>
     <row r="2" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="87" t="s">
+      <c r="A2" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="87"/>
-[...34 lines deleted...]
-      <c r="AK2" s="87"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
     </row>
     <row r="4" spans="1:53" s="46" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+      <c r="A4" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="91">
+      <c r="B4" s="92">
         <v>2015</v>
       </c>
-      <c r="C4" s="91"/>
-[...2 lines deleted...]
-      <c r="F4" s="91">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92">
         <v>2016</v>
       </c>
-      <c r="G4" s="91"/>
-[...2 lines deleted...]
-      <c r="J4" s="91">
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92">
         <v>2017</v>
       </c>
-      <c r="K4" s="91"/>
-[...2 lines deleted...]
-      <c r="N4" s="91">
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92">
         <v>2018</v>
       </c>
-      <c r="O4" s="91"/>
-[...2 lines deleted...]
-      <c r="R4" s="91">
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92">
         <v>2019</v>
       </c>
-      <c r="S4" s="91"/>
-[...2 lines deleted...]
-      <c r="V4" s="91">
+      <c r="S4" s="92"/>
+      <c r="T4" s="92"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92">
         <v>2020</v>
       </c>
-      <c r="W4" s="91"/>
-[...2 lines deleted...]
-      <c r="Z4" s="91">
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92">
         <v>2021</v>
       </c>
-      <c r="AA4" s="91"/>
-[...2 lines deleted...]
-      <c r="AD4" s="92">
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
+      <c r="AC4" s="92"/>
+      <c r="AD4" s="93">
         <v>2022</v>
       </c>
-      <c r="AE4" s="93"/>
-[...2 lines deleted...]
-      <c r="AH4" s="92">
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="93">
         <v>2023</v>
       </c>
-      <c r="AI4" s="93"/>
-[...2 lines deleted...]
-      <c r="AL4" s="92">
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="93">
         <v>2024</v>
       </c>
-      <c r="AM4" s="93"/>
-[...2 lines deleted...]
-      <c r="AP4" s="98" t="s">
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="95"/>
+      <c r="AP4" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="AQ4" s="99"/>
-[...2 lines deleted...]
-      <c r="AT4" s="98" t="s">
+      <c r="AQ4" s="98"/>
+      <c r="AR4" s="98"/>
+      <c r="AS4" s="98"/>
+      <c r="AT4" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="AU4" s="99"/>
-[...2 lines deleted...]
-      <c r="AX4" s="98" t="s">
+      <c r="AU4" s="98"/>
+      <c r="AV4" s="98"/>
+      <c r="AW4" s="98"/>
+      <c r="AX4" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="AY4" s="99"/>
-[...1 lines deleted...]
-      <c r="BA4" s="99"/>
+      <c r="AY4" s="98"/>
+      <c r="AZ4" s="98"/>
+      <c r="BA4" s="98"/>
     </row>
     <row r="5" spans="1:53" s="47" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="89"/>
-      <c r="B5" s="91" t="s">
+      <c r="A5" s="90"/>
+      <c r="B5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="91"/>
-      <c r="D5" s="91" t="s">
+      <c r="C5" s="92"/>
+      <c r="D5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="91"/>
-      <c r="F5" s="91" t="s">
+      <c r="E5" s="92"/>
+      <c r="F5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="91"/>
-      <c r="H5" s="91" t="s">
+      <c r="G5" s="92"/>
+      <c r="H5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="91"/>
-      <c r="J5" s="91" t="s">
+      <c r="I5" s="92"/>
+      <c r="J5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="91"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="92"/>
+      <c r="L5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="91"/>
-      <c r="N5" s="91" t="s">
+      <c r="M5" s="92"/>
+      <c r="N5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="91"/>
-      <c r="P5" s="91" t="s">
+      <c r="O5" s="92"/>
+      <c r="P5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="91"/>
-      <c r="R5" s="91" t="s">
+      <c r="Q5" s="92"/>
+      <c r="R5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="91"/>
-      <c r="T5" s="91" t="s">
+      <c r="S5" s="92"/>
+      <c r="T5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="91"/>
-      <c r="V5" s="91" t="s">
+      <c r="U5" s="92"/>
+      <c r="V5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="91"/>
-      <c r="X5" s="91" t="s">
+      <c r="W5" s="92"/>
+      <c r="X5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="91"/>
-      <c r="Z5" s="91" t="s">
+      <c r="Y5" s="92"/>
+      <c r="Z5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="91"/>
-      <c r="AB5" s="91" t="s">
+      <c r="AA5" s="92"/>
+      <c r="AB5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="91"/>
-      <c r="AD5" s="91" t="s">
+      <c r="AC5" s="92"/>
+      <c r="AD5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="91"/>
-      <c r="AF5" s="91" t="s">
+      <c r="AE5" s="92"/>
+      <c r="AF5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="91"/>
-      <c r="AH5" s="91" t="s">
+      <c r="AG5" s="92"/>
+      <c r="AH5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="91"/>
-      <c r="AJ5" s="91" t="s">
+      <c r="AI5" s="92"/>
+      <c r="AJ5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="91"/>
-      <c r="AL5" s="91" t="s">
+      <c r="AK5" s="92"/>
+      <c r="AL5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="91"/>
-      <c r="AN5" s="91" t="s">
+      <c r="AM5" s="92"/>
+      <c r="AN5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="91"/>
-      <c r="AP5" s="96" t="s">
+      <c r="AO5" s="92"/>
+      <c r="AP5" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="AQ5" s="96"/>
-      <c r="AR5" s="96" t="s">
+      <c r="AQ5" s="99"/>
+      <c r="AR5" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="AS5" s="97"/>
-      <c r="AT5" s="96" t="s">
+      <c r="AS5" s="100"/>
+      <c r="AT5" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="96"/>
-      <c r="AV5" s="96" t="s">
+      <c r="AU5" s="99"/>
+      <c r="AV5" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="97"/>
-      <c r="AX5" s="96" t="s">
+      <c r="AW5" s="100"/>
+      <c r="AX5" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="AY5" s="96"/>
-      <c r="AZ5" s="96" t="s">
+      <c r="AY5" s="99"/>
+      <c r="AZ5" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="BA5" s="97"/>
+      <c r="BA5" s="100"/>
     </row>
     <row r="6" spans="1:53" s="46" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="90"/>
+      <c r="A6" s="91"/>
       <c r="B6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="48" t="s">
@@ -3881,72 +3882,72 @@
       <c r="AL7" s="55">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="55">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="55">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="55">
         <v>121726.5</v>
       </c>
       <c r="AP7" s="65">
         <v>248567.71909999999</v>
       </c>
       <c r="AQ7" s="65">
         <v>74198.399999999994</v>
       </c>
       <c r="AR7" s="65">
         <v>135089.70000000001</v>
       </c>
       <c r="AS7" s="65">
         <v>127828.4</v>
       </c>
       <c r="AT7" s="65">
-        <v>60137.64525999999</v>
+        <v>108821.9</v>
       </c>
       <c r="AU7" s="65">
-        <v>14079.654639999999</v>
+        <v>31243.199999999997</v>
       </c>
       <c r="AV7" s="65">
-        <v>18555.88826</v>
+        <v>44466.7</v>
       </c>
       <c r="AW7" s="65">
-        <v>16730.264530000008</v>
+        <v>39040.9</v>
       </c>
       <c r="AX7" s="65">
-        <v>53641.704610000001</v>
+        <v>122935.40000000001</v>
       </c>
       <c r="AY7" s="65">
-        <v>17681.185579999998</v>
+        <v>40374.300000000003</v>
       </c>
       <c r="AZ7" s="65">
-        <v>14706.840089999998</v>
+        <v>40389</v>
       </c>
       <c r="BA7" s="65">
-        <v>15999.95665</v>
+        <v>40052.1</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="61">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="61">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="61">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="61">
         <v>14392.88861</v>
       </c>
       <c r="F8" s="61">
         <v>44118.457200000004</v>
       </c>
       <c r="G8" s="61">
         <v>9109.9147999999986</v>
       </c>
       <c r="H8" s="61">
@@ -4042,72 +4043,72 @@
       <c r="AL8" s="56">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="56">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="56">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="56">
         <v>16004.3</v>
       </c>
       <c r="AP8" s="51">
         <v>154670.22534999996</v>
       </c>
       <c r="AQ8" s="51">
         <v>35185.800000000003</v>
       </c>
       <c r="AR8" s="51">
         <v>50571.6</v>
       </c>
       <c r="AS8" s="51">
         <v>13091.4</v>
       </c>
       <c r="AT8" s="56">
-        <v>31011.3</v>
+        <v>51580.6</v>
       </c>
       <c r="AU8" s="56">
-        <v>6325.1</v>
+        <v>10818.2</v>
       </c>
       <c r="AV8" s="56">
-        <v>5567.7</v>
+        <v>18662.5</v>
       </c>
       <c r="AW8" s="56">
-        <v>1048.9000000000001</v>
+        <v>4764</v>
       </c>
       <c r="AX8" s="56">
-        <v>29509.9</v>
+        <v>70641</v>
       </c>
       <c r="AY8" s="56">
-        <v>7749.8</v>
+        <v>18506.7</v>
       </c>
       <c r="AZ8" s="56">
-        <v>4870</v>
+        <v>16534.7</v>
       </c>
       <c r="BA8" s="56">
-        <v>878.4</v>
+        <v>3743.6</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="61">
         <v>1392.154</v>
       </c>
       <c r="C9" s="61">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="61">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="61">
         <v>10113.853869999999</v>
       </c>
       <c r="F9" s="61">
         <v>3205.8035800000002</v>
       </c>
       <c r="G9" s="61">
         <v>3418.7106100000001</v>
       </c>
       <c r="H9" s="61">
@@ -4203,72 +4204,72 @@
       <c r="AL9" s="56">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="56">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="56">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="56">
         <v>22339.200000000001</v>
       </c>
       <c r="AP9" s="51">
         <v>932.71652000000006</v>
       </c>
       <c r="AQ9" s="51">
         <v>2962.9</v>
       </c>
       <c r="AR9" s="51">
         <v>6936.8</v>
       </c>
       <c r="AS9" s="51">
         <v>22785.1</v>
       </c>
       <c r="AT9" s="56">
-        <v>225.90899999999999</v>
+        <v>391</v>
       </c>
       <c r="AU9" s="56">
-        <v>726.50154999999995</v>
+        <v>1214.4000000000001</v>
       </c>
       <c r="AV9" s="56">
-        <v>1406.0792499999998</v>
+        <v>2889.4</v>
       </c>
       <c r="AW9" s="56">
-        <v>4079.3324800000005</v>
+        <v>8387.2000000000007</v>
       </c>
       <c r="AX9" s="56">
-        <v>0.25</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="AY9" s="56">
-        <v>4.891</v>
+        <v>274</v>
       </c>
       <c r="AZ9" s="56">
-        <v>685.84127999999987</v>
+        <v>1596.2</v>
       </c>
       <c r="BA9" s="56">
-        <v>2930.5437600000005</v>
+        <v>7379.9</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="62" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="61">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="61">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="61">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="61">
         <v>52688.698299999989</v>
       </c>
       <c r="F10" s="61">
         <v>24268.809450000001</v>
       </c>
       <c r="G10" s="61">
         <v>8249.47588</v>
       </c>
       <c r="H10" s="61">
@@ -4363,73 +4364,73 @@
       </c>
       <c r="AL10" s="56">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="56">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="56">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="56">
         <v>83383</v>
       </c>
       <c r="AP10" s="51">
         <v>92964.777229999992</v>
       </c>
       <c r="AQ10" s="51">
         <v>36049.699999999997</v>
       </c>
       <c r="AR10" s="51">
         <v>77581.3</v>
       </c>
       <c r="AS10" s="51">
         <v>91951.9</v>
       </c>
-      <c r="AT10" s="100">
-[...21 lines deleted...]
-        <v>12191.01289</v>
+      <c r="AT10" s="73">
+        <v>56850.3</v>
+      </c>
+      <c r="AU10" s="73">
+        <v>19210.599999999999</v>
+      </c>
+      <c r="AV10" s="73">
+        <v>22914.799999999999</v>
+      </c>
+      <c r="AW10" s="73">
+        <v>25889.7</v>
+      </c>
+      <c r="AX10" s="73">
+        <v>52226.3</v>
+      </c>
+      <c r="AY10" s="73">
+        <v>21593.599999999999</v>
+      </c>
+      <c r="AZ10" s="73">
+        <v>22258.1</v>
+      </c>
+      <c r="BA10" s="73">
+        <v>28928.6</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="61" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="64"/>
       <c r="C11" s="64">
         <f>C10/C7*100</f>
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="64"/>
       <c r="E11" s="64"/>
       <c r="F11" s="64"/>
       <c r="G11" s="64">
         <f>G10/G7*100</f>
         <v>39.702741674333232</v>
       </c>
       <c r="H11" s="64"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64">
         <f>K10/K7*100</f>
         <v>39.628478122439475</v>
       </c>
@@ -4466,68 +4467,68 @@
       <c r="AD11" s="64"/>
       <c r="AE11" s="64">
         <f>AE10/AE7*100</f>
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="64"/>
       <c r="AG11" s="64"/>
       <c r="AH11" s="57"/>
       <c r="AI11" s="57">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="57"/>
       <c r="AK11" s="57"/>
       <c r="AL11" s="57"/>
       <c r="AM11" s="57">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="57"/>
       <c r="AO11" s="57"/>
       <c r="AP11" s="70"/>
       <c r="AQ11" s="71">
         <v>48.58554901453401</v>
       </c>
       <c r="AR11" s="69"/>
       <c r="AS11" s="69"/>
-      <c r="AT11" s="70"/>
-[...10 lines deleted...]
-      <c r="BA11" s="69"/>
+      <c r="AT11" s="71"/>
+      <c r="AU11" s="71">
+        <v>61.487299636400884</v>
+      </c>
+      <c r="AV11" s="101"/>
+      <c r="AW11" s="101"/>
+      <c r="AX11" s="71"/>
+      <c r="AY11" s="71">
+        <v>53.483527887789997</v>
+      </c>
+      <c r="AZ11" s="101"/>
+      <c r="BA11" s="101"/>
     </row>
     <row r="13" spans="1:53" s="45" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="95" t="s">
+      <c r="A13" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="95"/>
+      <c r="B13" s="96"/>
       <c r="AH13" s="51"/>
       <c r="AI13" s="51"/>
       <c r="AJ13" s="51"/>
       <c r="AK13" s="51"/>
     </row>
     <row r="16" spans="1:53" x14ac:dyDescent="0.2">
       <c r="AP16" s="65"/>
       <c r="AQ16" s="65"/>
       <c r="AR16" s="65"/>
       <c r="AS16" s="65"/>
     </row>
     <row r="17" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP17" s="51"/>
       <c r="AQ17" s="51"/>
       <c r="AR17" s="51"/>
       <c r="AS17" s="51"/>
     </row>
     <row r="18" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP18" s="51"/>
       <c r="AQ18" s="51"/>
       <c r="AR18" s="51"/>
       <c r="AS18" s="51"/>
     </row>
     <row r="19" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP19" s="51"/>