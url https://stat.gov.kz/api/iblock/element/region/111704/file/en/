--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="11040" tabRatio="839" firstSheet="2" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="RK" sheetId="1" r:id="rId1"/>
     <sheet name="Abay" sheetId="2" r:id="rId2"/>
     <sheet name="Pavlodar1" sheetId="15" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AG7" i="15" l="1"/>
   <c r="AF7" i="15"/>
   <c r="AE7" i="15"/>
   <c r="AE11" i="15" s="1"/>
   <c r="AD7" i="15"/>
   <c r="AC7" i="15"/>
   <c r="AB7" i="15"/>
   <c r="AA7" i="15"/>
   <c r="AA11" i="15" s="1"/>
   <c r="Z7" i="15"/>
   <c r="Y7" i="15"/>
   <c r="X7" i="15"/>
   <c r="W7" i="15"/>
   <c r="W11" i="15" s="1"/>
   <c r="V7" i="15"/>
   <c r="U7" i="15"/>
   <c r="T7" i="15"/>
   <c r="S7" i="15"/>
   <c r="S11" i="15" s="1"/>
   <c r="R7" i="15"/>
@@ -125,51 +125,51 @@
   <c r="O11" i="1" s="1"/>
   <c r="P7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="R7" i="1"/>
   <c r="S7" i="1"/>
   <c r="S11" i="1" s="1"/>
   <c r="T7" i="1"/>
   <c r="U7" i="1"/>
   <c r="V7" i="1"/>
   <c r="W7" i="1"/>
   <c r="W11" i="1" s="1"/>
   <c r="X7" i="1"/>
   <c r="Y7" i="1"/>
   <c r="Z7" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AC7" i="1"/>
   <c r="B7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="AA11" i="1" l="1"/>
   <c r="AE7" i="1" l="1"/>
   <c r="AE11" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="26">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>The Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
@@ -208,67 +208,64 @@
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>January-September 2022</t>
   </si>
   <si>
     <t>January-September 2023*</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
+    <t>January-June 2025*</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
-[...2 lines deleted...]
-    <t>January-April 2026*</t>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -393,50 +390,56 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
         <bgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -627,51 +630,51 @@
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
@@ -735,58 +738,57 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -825,51 +827,51 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="20% — акцент1" xfId="3"/>
     <cellStyle name="20% — акцент2" xfId="4"/>
     <cellStyle name="20% — акцент3" xfId="5"/>
     <cellStyle name="20% — акцент4" xfId="6"/>
     <cellStyle name="20% — акцент5" xfId="7"/>
     <cellStyle name="20% — акцент6" xfId="8"/>
     <cellStyle name="40% — акцент1" xfId="9"/>
     <cellStyle name="40% — акцент2" xfId="10"/>
     <cellStyle name="40% — акцент3" xfId="11"/>
     <cellStyle name="40% — акцент4" xfId="12"/>
     <cellStyle name="40% — акцент5" xfId="13"/>
     <cellStyle name="40% — акцент6" xfId="14"/>
     <cellStyle name="60% — акцент1" xfId="15"/>
     <cellStyle name="60% — акцент2" xfId="16"/>
     <cellStyle name="60% — акцент3" xfId="17"/>
     <cellStyle name="60% — акцент4" xfId="18"/>
     <cellStyle name="60% — акцент5" xfId="19"/>
     <cellStyle name="60% — акцент6" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 3 2" xfId="22"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
@@ -1207,290 +1209,290 @@
     <col min="15" max="17" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="12.140625" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" customWidth="1"/>
     <col min="34" max="34" width="13" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" customWidth="1"/>
     <col min="38" max="38" width="9.85546875" customWidth="1"/>
     <col min="39" max="39" width="9.28515625" customWidth="1"/>
     <col min="40" max="40" width="11.28515625" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="79"/>
-[...38 lines deleted...]
-      <c r="AO1" s="79"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="78"/>
+      <c r="AM1" s="78"/>
+      <c r="AN1" s="78"/>
+      <c r="AO1" s="78"/>
     </row>
     <row r="2" spans="1:42" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="80"/>
-[...38 lines deleted...]
-      <c r="AO2" s="80"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
+      <c r="AE2" s="79"/>
+      <c r="AF2" s="79"/>
+      <c r="AG2" s="79"/>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:42" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="76" t="s">
+      <c r="A4" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="74">
+      <c r="B4" s="73">
         <v>2015</v>
       </c>
-      <c r="C4" s="74"/>
-[...2 lines deleted...]
-      <c r="F4" s="74">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73">
         <v>2016</v>
       </c>
-      <c r="G4" s="74"/>
-[...2 lines deleted...]
-      <c r="J4" s="74">
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73">
         <v>2017</v>
       </c>
-      <c r="K4" s="74"/>
-[...2 lines deleted...]
-      <c r="N4" s="74">
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73">
         <v>2018</v>
       </c>
-      <c r="O4" s="74"/>
-[...2 lines deleted...]
-      <c r="R4" s="74">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73">
         <v>2019</v>
       </c>
-      <c r="S4" s="74"/>
-[...2 lines deleted...]
-      <c r="V4" s="74">
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73">
         <v>2020</v>
       </c>
-      <c r="W4" s="74"/>
-[...2 lines deleted...]
-      <c r="Z4" s="74">
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73">
         <v>2021</v>
       </c>
-      <c r="AA4" s="74"/>
-[...2 lines deleted...]
-      <c r="AD4" s="81">
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="80">
         <v>2022</v>
       </c>
-      <c r="AE4" s="82"/>
-[...2 lines deleted...]
-      <c r="AH4" s="81" t="s">
+      <c r="AE4" s="81"/>
+      <c r="AF4" s="81"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="AI4" s="82"/>
-[...2 lines deleted...]
-      <c r="AL4" s="81" t="s">
+      <c r="AI4" s="81"/>
+      <c r="AJ4" s="81"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="AM4" s="82"/>
-[...1 lines deleted...]
-      <c r="AO4" s="83"/>
+      <c r="AM4" s="81"/>
+      <c r="AN4" s="81"/>
+      <c r="AO4" s="82"/>
     </row>
     <row r="5" spans="1:42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="77"/>
-      <c r="B5" s="74" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="74"/>
-      <c r="D5" s="74" t="s">
+      <c r="C5" s="73"/>
+      <c r="D5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="74"/>
-      <c r="F5" s="74" t="s">
+      <c r="E5" s="73"/>
+      <c r="F5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="74"/>
-      <c r="H5" s="74" t="s">
+      <c r="G5" s="73"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="74"/>
-      <c r="J5" s="74" t="s">
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="74"/>
-      <c r="L5" s="74" t="s">
+      <c r="K5" s="73"/>
+      <c r="L5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="74"/>
-      <c r="N5" s="74" t="s">
+      <c r="M5" s="73"/>
+      <c r="N5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="74"/>
-      <c r="P5" s="74" t="s">
+      <c r="O5" s="73"/>
+      <c r="P5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="74"/>
-      <c r="R5" s="74" t="s">
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="74"/>
-      <c r="T5" s="74" t="s">
+      <c r="S5" s="73"/>
+      <c r="T5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="74"/>
-      <c r="V5" s="74" t="s">
+      <c r="U5" s="73"/>
+      <c r="V5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="74"/>
-      <c r="X5" s="74" t="s">
+      <c r="W5" s="73"/>
+      <c r="X5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="74"/>
-      <c r="Z5" s="74" t="s">
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="74"/>
-      <c r="AB5" s="74" t="s">
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="74"/>
-      <c r="AD5" s="74" t="s">
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="74"/>
-      <c r="AF5" s="74" t="s">
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="74"/>
-      <c r="AH5" s="74" t="s">
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="74"/>
-      <c r="AJ5" s="74" t="s">
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="74"/>
-      <c r="AL5" s="74" t="s">
+      <c r="AK5" s="73"/>
+      <c r="AL5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="74"/>
-      <c r="AN5" s="74" t="s">
+      <c r="AM5" s="73"/>
+      <c r="AN5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="74"/>
+      <c r="AO5" s="73"/>
     </row>
     <row r="6" spans="1:42" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="78"/>
+      <c r="A6" s="77"/>
       <c r="B6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -2192,54 +2194,54 @@
       <c r="AF11" s="32"/>
       <c r="AG11" s="32"/>
       <c r="AH11" s="32"/>
       <c r="AI11" s="32">
         <f>AI10/AI7*100</f>
         <v>43.330333327662991</v>
       </c>
       <c r="AJ11" s="32"/>
       <c r="AK11" s="32"/>
       <c r="AL11" s="32"/>
       <c r="AM11" s="32"/>
       <c r="AN11" s="32"/>
       <c r="AO11" s="32"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH12" s="29"/>
       <c r="AI12" s="29"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
     </row>
     <row r="13" spans="1:42" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="75" t="s">
+      <c r="A13" s="74" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="75"/>
+      <c r="B13" s="74"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AE13" s="34"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
       <c r="AM15" s="19"/>
       <c r="AN15" s="19"/>
@@ -2833,138 +2835,138 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="F7" sqref="F7:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="41" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="79"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="79"/>
-[...10 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="40"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="76" t="s">
+      <c r="A4" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="85">
+      <c r="B4" s="84">
         <v>2022</v>
       </c>
-      <c r="C4" s="86"/>
-[...2 lines deleted...]
-      <c r="F4" s="81" t="s">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="82"/>
-[...2 lines deleted...]
-      <c r="J4" s="81" t="s">
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="82"/>
-[...1 lines deleted...]
-      <c r="M4" s="83"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+      <c r="M4" s="82"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="77"/>
-      <c r="B5" s="84" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="83"/>
-      <c r="D5" s="84" t="s">
+      <c r="C5" s="82"/>
+      <c r="D5" s="83" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="83"/>
-      <c r="F5" s="74" t="s">
+      <c r="E5" s="82"/>
+      <c r="F5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="74"/>
-      <c r="H5" s="74" t="s">
+      <c r="G5" s="73"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="74"/>
-      <c r="J5" s="74" t="s">
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="74"/>
-      <c r="L5" s="74" t="s">
+      <c r="K5" s="73"/>
+      <c r="L5" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="74"/>
+      <c r="M5" s="73"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="78"/>
+      <c r="A6" s="77"/>
       <c r="B6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="37" t="s">
@@ -3161,54 +3163,54 @@
         <v>8</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="9">
         <f>C10/C7*100</f>
         <v>49.62168094404533</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="17"/>
       <c r="G11" s="9">
         <f>G10/G7*100</f>
         <v>53.114355936750066</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="17"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>66.332011296208876</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="18"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="75" t="s">
+      <c r="A13" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="75"/>
+      <c r="B13" s="74"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28"/>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
     </row>
     <row r="16" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28"/>
@@ -3269,337 +3271,337 @@
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AT7" sqref="AT7"/>
+      <selection pane="topRight" activeCell="AP5" sqref="AP5:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="50" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="50"/>
     <col min="24" max="29" width="9.28515625" style="50" customWidth="1"/>
     <col min="30" max="31" width="9" style="50" customWidth="1"/>
     <col min="32" max="33" width="9.140625" style="50" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="88"/>
-[...34 lines deleted...]
-      <c r="AK1" s="88"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
+      <c r="R1" s="87"/>
+      <c r="S1" s="87"/>
+      <c r="T1" s="87"/>
+      <c r="U1" s="87"/>
+      <c r="V1" s="87"/>
+      <c r="W1" s="87"/>
+      <c r="X1" s="87"/>
+      <c r="Y1" s="87"/>
+      <c r="Z1" s="87"/>
+      <c r="AA1" s="87"/>
+      <c r="AB1" s="87"/>
+      <c r="AC1" s="87"/>
+      <c r="AD1" s="87"/>
+      <c r="AE1" s="87"/>
+      <c r="AF1" s="87"/>
+      <c r="AG1" s="87"/>
+      <c r="AH1" s="87"/>
+      <c r="AI1" s="87"/>
+      <c r="AJ1" s="87"/>
+      <c r="AK1" s="87"/>
     </row>
     <row r="2" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="88" t="s">
+      <c r="A2" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="88"/>
-[...34 lines deleted...]
-      <c r="AK2" s="88"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
+      <c r="O2" s="87"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="87"/>
+      <c r="R2" s="87"/>
+      <c r="S2" s="87"/>
+      <c r="T2" s="87"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="87"/>
+      <c r="W2" s="87"/>
+      <c r="X2" s="87"/>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87"/>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="87"/>
+      <c r="AC2" s="87"/>
+      <c r="AD2" s="87"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="87"/>
+      <c r="AH2" s="87"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="87"/>
+      <c r="AK2" s="87"/>
     </row>
     <row r="4" spans="1:53" s="46" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="92">
+      <c r="B4" s="91">
         <v>2015</v>
       </c>
-      <c r="C4" s="92"/>
-[...2 lines deleted...]
-      <c r="F4" s="92">
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91">
         <v>2016</v>
       </c>
-      <c r="G4" s="92"/>
-[...2 lines deleted...]
-      <c r="J4" s="92">
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91">
         <v>2017</v>
       </c>
-      <c r="K4" s="92"/>
-[...2 lines deleted...]
-      <c r="N4" s="92">
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="91">
         <v>2018</v>
       </c>
-      <c r="O4" s="92"/>
-[...2 lines deleted...]
-      <c r="R4" s="92">
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91">
         <v>2019</v>
       </c>
-      <c r="S4" s="92"/>
-[...2 lines deleted...]
-      <c r="V4" s="92">
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91">
         <v>2020</v>
       </c>
-      <c r="W4" s="92"/>
-[...2 lines deleted...]
-      <c r="Z4" s="92">
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="91"/>
+      <c r="Z4" s="91">
         <v>2021</v>
       </c>
-      <c r="AA4" s="92"/>
-[...2 lines deleted...]
-      <c r="AD4" s="93">
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="92">
         <v>2022</v>
       </c>
-      <c r="AE4" s="94"/>
-[...2 lines deleted...]
-      <c r="AH4" s="93">
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="92">
         <v>2023</v>
       </c>
-      <c r="AI4" s="94"/>
-[...2 lines deleted...]
-      <c r="AL4" s="93">
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="92">
         <v>2024</v>
       </c>
-      <c r="AM4" s="94"/>
-[...2 lines deleted...]
-      <c r="AP4" s="97" t="s">
+      <c r="AM4" s="93"/>
+      <c r="AN4" s="93"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="96">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="97"/>
+      <c r="AR4" s="97"/>
+      <c r="AS4" s="97"/>
+      <c r="AT4" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="AQ4" s="98"/>
-[...2 lines deleted...]
-      <c r="AT4" s="97" t="s">
+      <c r="AU4" s="97"/>
+      <c r="AV4" s="97"/>
+      <c r="AW4" s="97"/>
+      <c r="AX4" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="AU4" s="98"/>
-[...7 lines deleted...]
-      <c r="BA4" s="98"/>
+      <c r="AY4" s="97"/>
+      <c r="AZ4" s="97"/>
+      <c r="BA4" s="97"/>
     </row>
     <row r="5" spans="1:53" s="47" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="90"/>
-      <c r="B5" s="92" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="92"/>
-      <c r="D5" s="92" t="s">
+      <c r="C5" s="91"/>
+      <c r="D5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="92"/>
-      <c r="F5" s="92" t="s">
+      <c r="E5" s="91"/>
+      <c r="F5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="92"/>
-      <c r="H5" s="92" t="s">
+      <c r="G5" s="91"/>
+      <c r="H5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="92"/>
-      <c r="J5" s="92" t="s">
+      <c r="I5" s="91"/>
+      <c r="J5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="92"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="91"/>
+      <c r="L5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="92"/>
-      <c r="N5" s="92" t="s">
+      <c r="M5" s="91"/>
+      <c r="N5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="92"/>
-      <c r="P5" s="92" t="s">
+      <c r="O5" s="91"/>
+      <c r="P5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="92" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="92"/>
-      <c r="T5" s="92" t="s">
+      <c r="S5" s="91"/>
+      <c r="T5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="92"/>
-      <c r="V5" s="92" t="s">
+      <c r="U5" s="91"/>
+      <c r="V5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="92"/>
-      <c r="X5" s="92" t="s">
+      <c r="W5" s="91"/>
+      <c r="X5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="92"/>
-      <c r="Z5" s="92" t="s">
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="92"/>
-      <c r="AB5" s="92" t="s">
+      <c r="AA5" s="91"/>
+      <c r="AB5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="92"/>
-      <c r="AD5" s="92" t="s">
+      <c r="AC5" s="91"/>
+      <c r="AD5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="92"/>
-      <c r="AF5" s="92" t="s">
+      <c r="AE5" s="91"/>
+      <c r="AF5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="92"/>
-      <c r="AH5" s="92" t="s">
+      <c r="AG5" s="91"/>
+      <c r="AH5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="92"/>
-      <c r="AJ5" s="92" t="s">
+      <c r="AI5" s="91"/>
+      <c r="AJ5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="92"/>
-      <c r="AL5" s="92" t="s">
+      <c r="AK5" s="91"/>
+      <c r="AL5" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="92"/>
-      <c r="AN5" s="92" t="s">
+      <c r="AM5" s="91"/>
+      <c r="AN5" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="92"/>
-      <c r="AP5" s="99" t="s">
+      <c r="AO5" s="91"/>
+      <c r="AP5" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="AQ5" s="99"/>
-      <c r="AR5" s="99" t="s">
+      <c r="AQ5" s="98"/>
+      <c r="AR5" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="AS5" s="100"/>
-      <c r="AT5" s="99" t="s">
+      <c r="AS5" s="99"/>
+      <c r="AT5" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="99"/>
-      <c r="AV5" s="99" t="s">
+      <c r="AU5" s="98"/>
+      <c r="AV5" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="100"/>
-      <c r="AX5" s="99" t="s">
+      <c r="AW5" s="99"/>
+      <c r="AX5" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="AY5" s="99"/>
-      <c r="AZ5" s="99" t="s">
+      <c r="AY5" s="98"/>
+      <c r="AZ5" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="BA5" s="100"/>
+      <c r="BA5" s="99"/>
     </row>
     <row r="6" spans="1:53" s="46" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="91"/>
+      <c r="A6" s="90"/>
       <c r="B6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="48" t="s">
@@ -3697,63 +3699,63 @@
       </c>
       <c r="AO6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AP6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AQ6" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AR6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AS6" s="54" t="s">
         <v>23</v>
       </c>
       <c r="AT6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AU6" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AV6" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="AW6" s="72" t="s">
+      <c r="AW6" s="71" t="s">
         <v>23</v>
       </c>
       <c r="AX6" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AY6" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AZ6" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="BA6" s="72" t="s">
+      <c r="BA6" s="71" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="52" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="58" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="59">
         <f>B8+B9+B10</f>
         <v>58746.890630000002</v>
       </c>
       <c r="C7" s="59">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>17976.96847</v>
       </c>
       <c r="D7" s="59">
         <f t="shared" si="0"/>
         <v>71764.46822000001</v>
       </c>
       <c r="E7" s="59">
         <f t="shared" si="0"/>
         <v>77195.44077999999</v>
       </c>
       <c r="F7" s="59">
         <f t="shared" si="0"/>
@@ -3870,84 +3872,84 @@
       <c r="AH7" s="55">
         <v>208669.21745</v>
       </c>
       <c r="AI7" s="55">
         <v>68331.655709999992</v>
       </c>
       <c r="AJ7" s="55">
         <v>228250.97847000003</v>
       </c>
       <c r="AK7" s="55">
         <v>126359.35605999999</v>
       </c>
       <c r="AL7" s="55">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="55">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="55">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="55">
         <v>121726.5</v>
       </c>
       <c r="AP7" s="65">
-        <v>248567.71909999999</v>
+        <v>249500.09909999993</v>
       </c>
       <c r="AQ7" s="65">
-        <v>74198.399999999994</v>
+        <v>74500.5</v>
       </c>
       <c r="AR7" s="65">
-        <v>135089.70000000001</v>
+        <v>136054.79999999999</v>
       </c>
       <c r="AS7" s="65">
-        <v>127828.4</v>
+        <v>128870.40000000001</v>
       </c>
       <c r="AT7" s="65">
-        <v>108821.9</v>
+        <v>122858.4</v>
       </c>
       <c r="AU7" s="65">
-        <v>31243.199999999997</v>
+        <v>37791.800000000003</v>
       </c>
       <c r="AV7" s="65">
-        <v>44466.7</v>
+        <v>73332.699999999983</v>
       </c>
       <c r="AW7" s="65">
-        <v>39040.9</v>
+        <v>62754.7</v>
       </c>
       <c r="AX7" s="65">
-        <v>122935.40000000001</v>
+        <v>158676.4</v>
       </c>
       <c r="AY7" s="65">
-        <v>40374.300000000003</v>
+        <v>54391.3</v>
       </c>
       <c r="AZ7" s="65">
-        <v>40389</v>
+        <v>60441.400000000009</v>
       </c>
       <c r="BA7" s="65">
-        <v>40052.1</v>
+        <v>62487.399999999987</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="61">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="61">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="61">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="61">
         <v>14392.88861</v>
       </c>
       <c r="F8" s="61">
         <v>44118.457200000004</v>
       </c>
       <c r="G8" s="61">
         <v>9109.9147999999986</v>
       </c>
       <c r="H8" s="61">
@@ -4030,85 +4032,85 @@
       </c>
       <c r="AH8" s="56">
         <v>169782.83205999999</v>
       </c>
       <c r="AI8" s="56">
         <v>41510.11724</v>
       </c>
       <c r="AJ8" s="56">
         <v>146482.39548000001</v>
       </c>
       <c r="AK8" s="56">
         <v>23592.555909999999</v>
       </c>
       <c r="AL8" s="56">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="56">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="56">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="56">
         <v>16004.3</v>
       </c>
-      <c r="AP8" s="51">
-[...33 lines deleted...]
-        <v>3743.6</v>
+      <c r="AP8" s="100">
+        <v>155602.60534999997</v>
+      </c>
+      <c r="AQ8" s="100">
+        <v>35487.9</v>
+      </c>
+      <c r="AR8" s="100">
+        <v>50712</v>
+      </c>
+      <c r="AS8" s="100">
+        <v>13125.3</v>
+      </c>
+      <c r="AT8" s="72">
+        <v>58222.7</v>
+      </c>
+      <c r="AU8" s="72">
+        <v>13206.6</v>
+      </c>
+      <c r="AV8" s="72">
+        <v>35042.699999999997</v>
+      </c>
+      <c r="AW8" s="72">
+        <v>9316.9</v>
+      </c>
+      <c r="AX8" s="72">
+        <v>86717.1</v>
+      </c>
+      <c r="AY8" s="72">
+        <v>23593.7</v>
+      </c>
+      <c r="AZ8" s="72">
+        <v>24096.7</v>
+      </c>
+      <c r="BA8" s="72">
+        <v>6641.4</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="61">
         <v>1392.154</v>
       </c>
       <c r="C9" s="61">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="61">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="61">
         <v>10113.853869999999</v>
       </c>
       <c r="F9" s="61">
         <v>3205.8035800000002</v>
       </c>
       <c r="G9" s="61">
         <v>3418.7106100000001</v>
       </c>
       <c r="H9" s="61">
@@ -4191,85 +4193,85 @@
       </c>
       <c r="AH9" s="56">
         <v>1942.13131</v>
       </c>
       <c r="AI9" s="56">
         <v>4339.0961100000004</v>
       </c>
       <c r="AJ9" s="56">
         <v>8163.8801100000001</v>
       </c>
       <c r="AK9" s="56">
         <v>22536.123960000001</v>
       </c>
       <c r="AL9" s="56">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="56">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="56">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="56">
         <v>22339.200000000001</v>
       </c>
-      <c r="AP9" s="51">
+      <c r="AP9" s="56">
         <v>932.71652000000006</v>
       </c>
-      <c r="AQ9" s="51">
+      <c r="AQ9" s="56">
         <v>2962.9</v>
       </c>
-      <c r="AR9" s="51">
-[...27 lines deleted...]
-        <v>7379.9</v>
+      <c r="AR9" s="56">
+        <v>7217.7</v>
+      </c>
+      <c r="AS9" s="56">
+        <v>23221</v>
+      </c>
+      <c r="AT9" s="72">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="AU9" s="72">
+        <v>1820.9</v>
+      </c>
+      <c r="AV9" s="72">
+        <v>3924.2</v>
+      </c>
+      <c r="AW9" s="72">
+        <v>12303.4</v>
+      </c>
+      <c r="AX9" s="72">
+        <v>88.1</v>
+      </c>
+      <c r="AY9" s="72">
+        <v>334</v>
+      </c>
+      <c r="AZ9" s="72">
+        <v>2113.6999999999998</v>
+      </c>
+      <c r="BA9" s="72">
+        <v>10017.299999999997</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="62" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="61">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="61">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="61">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="61">
         <v>52688.698299999989</v>
       </c>
       <c r="F10" s="61">
         <v>24268.809450000001</v>
       </c>
       <c r="G10" s="61">
         <v>8249.47588</v>
       </c>
       <c r="H10" s="61">
@@ -4352,85 +4354,85 @@
       </c>
       <c r="AH10" s="56">
         <v>36944.254079999999</v>
       </c>
       <c r="AI10" s="56">
         <v>22482.442360000001</v>
       </c>
       <c r="AJ10" s="56">
         <v>73604.702880000012</v>
       </c>
       <c r="AK10" s="56">
         <v>80230.676189999984</v>
       </c>
       <c r="AL10" s="56">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="56">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="56">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="56">
         <v>83383</v>
       </c>
-      <c r="AP10" s="51">
+      <c r="AP10" s="56">
         <v>92964.777229999992</v>
       </c>
-      <c r="AQ10" s="51">
+      <c r="AQ10" s="56">
         <v>36049.699999999997</v>
       </c>
-      <c r="AR10" s="51">
-[...27 lines deleted...]
-        <v>28928.6</v>
+      <c r="AR10" s="56">
+        <v>78125.100000000006</v>
+      </c>
+      <c r="AS10" s="56">
+        <v>92524.1</v>
+      </c>
+      <c r="AT10" s="72">
+        <v>64051.999999999993</v>
+      </c>
+      <c r="AU10" s="72">
+        <v>22764.3</v>
+      </c>
+      <c r="AV10" s="72">
+        <v>34365.799999999988</v>
+      </c>
+      <c r="AW10" s="72">
+        <v>41134.400000000001</v>
+      </c>
+      <c r="AX10" s="72">
+        <v>71871.199999999983</v>
+      </c>
+      <c r="AY10" s="72">
+        <v>30463.599999999999</v>
+      </c>
+      <c r="AZ10" s="72">
+        <v>34231.000000000007</v>
+      </c>
+      <c r="BA10" s="72">
+        <v>45828.69999999999</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="61" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="64"/>
       <c r="C11" s="64">
         <f>C10/C7*100</f>
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="64"/>
       <c r="E11" s="64"/>
       <c r="F11" s="64"/>
       <c r="G11" s="64">
         <f>G10/G7*100</f>
         <v>39.702741674333232</v>
       </c>
       <c r="H11" s="64"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64">
         <f>K10/K7*100</f>
         <v>39.628478122439475</v>
       </c>
@@ -4461,74 +4463,74 @@
       <c r="AA11" s="64">
         <f>AA10/AA7*100</f>
         <v>37.311370716791771</v>
       </c>
       <c r="AB11" s="64"/>
       <c r="AC11" s="64"/>
       <c r="AD11" s="64"/>
       <c r="AE11" s="64">
         <f>AE10/AE7*100</f>
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="64"/>
       <c r="AG11" s="64"/>
       <c r="AH11" s="57"/>
       <c r="AI11" s="57">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="57"/>
       <c r="AK11" s="57"/>
       <c r="AL11" s="57"/>
       <c r="AM11" s="57">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="57"/>
       <c r="AO11" s="57"/>
-      <c r="AP11" s="70"/>
-[...1 lines deleted...]
-        <v>48.58554901453401</v>
+      <c r="AP11" s="69"/>
+      <c r="AQ11" s="70">
+        <v>48.38853430513889</v>
       </c>
       <c r="AR11" s="69"/>
       <c r="AS11" s="69"/>
-      <c r="AT11" s="71"/>
-[...10 lines deleted...]
-      <c r="BA11" s="101"/>
+      <c r="AT11" s="70"/>
+      <c r="AU11" s="70">
+        <v>60.236082959795503</v>
+      </c>
+      <c r="AV11" s="70"/>
+      <c r="AW11" s="70"/>
+      <c r="AX11" s="70"/>
+      <c r="AY11" s="70">
+        <v>56.008221903135237</v>
+      </c>
+      <c r="AZ11" s="70"/>
+      <c r="BA11" s="69"/>
     </row>
     <row r="13" spans="1:53" s="45" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="96" t="s">
+      <c r="A13" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="96"/>
+      <c r="B13" s="95"/>
       <c r="AH13" s="51"/>
       <c r="AI13" s="51"/>
       <c r="AJ13" s="51"/>
       <c r="AK13" s="51"/>
     </row>
     <row r="16" spans="1:53" x14ac:dyDescent="0.2">
       <c r="AP16" s="65"/>
       <c r="AQ16" s="65"/>
       <c r="AR16" s="65"/>
       <c r="AS16" s="65"/>
     </row>
     <row r="17" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP17" s="51"/>
       <c r="AQ17" s="51"/>
       <c r="AR17" s="51"/>
       <c r="AS17" s="51"/>
     </row>
     <row r="18" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP18" s="51"/>
       <c r="AQ18" s="51"/>
       <c r="AR18" s="51"/>
       <c r="AS18" s="51"/>
     </row>
     <row r="19" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP19" s="51"/>