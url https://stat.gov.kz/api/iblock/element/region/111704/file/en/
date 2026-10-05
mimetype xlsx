--- v3 (2026-08-23)
+++ v4 (2026-10-05)
@@ -208,54 +208,54 @@
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>January-September 2022</t>
   </si>
   <si>
     <t>January-September 2023*</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t>January-June 2025*</t>
+    <t>January-July 2025*</t>
   </si>
   <si>
-    <t>January-June 2026*</t>
+    <t>January-July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -746,132 +746,132 @@
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="20% — акцент1" xfId="3"/>
     <cellStyle name="20% — акцент2" xfId="4"/>
     <cellStyle name="20% — акцент3" xfId="5"/>
     <cellStyle name="20% — акцент4" xfId="6"/>
     <cellStyle name="20% — акцент5" xfId="7"/>
     <cellStyle name="20% — акцент6" xfId="8"/>
     <cellStyle name="40% — акцент1" xfId="9"/>
     <cellStyle name="40% — акцент2" xfId="10"/>
     <cellStyle name="40% — акцент3" xfId="11"/>
     <cellStyle name="40% — акцент4" xfId="12"/>
     <cellStyle name="40% — акцент5" xfId="13"/>
     <cellStyle name="40% — акцент6" xfId="14"/>
     <cellStyle name="60% — акцент1" xfId="15"/>
     <cellStyle name="60% — акцент2" xfId="16"/>
     <cellStyle name="60% — акцент3" xfId="17"/>
     <cellStyle name="60% — акцент4" xfId="18"/>
     <cellStyle name="60% — акцент5" xfId="19"/>
     <cellStyle name="60% — акцент6" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 3 2" xfId="22"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
@@ -1300,199 +1300,199 @@
       <c r="T2" s="79"/>
       <c r="U2" s="79"/>
       <c r="V2" s="79"/>
       <c r="W2" s="79"/>
       <c r="X2" s="79"/>
       <c r="Y2" s="79"/>
       <c r="Z2" s="79"/>
       <c r="AA2" s="79"/>
       <c r="AB2" s="79"/>
       <c r="AC2" s="79"/>
       <c r="AD2" s="79"/>
       <c r="AE2" s="79"/>
       <c r="AF2" s="79"/>
       <c r="AG2" s="79"/>
       <c r="AH2" s="79"/>
       <c r="AI2" s="79"/>
       <c r="AJ2" s="79"/>
       <c r="AK2" s="79"/>
       <c r="AL2" s="79"/>
       <c r="AM2" s="79"/>
       <c r="AN2" s="79"/>
       <c r="AO2" s="79"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:42" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="73">
+      <c r="B4" s="74">
         <v>2015</v>
       </c>
-      <c r="C4" s="73"/>
-[...2 lines deleted...]
-      <c r="F4" s="73">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74">
         <v>2016</v>
       </c>
-      <c r="G4" s="73"/>
-[...2 lines deleted...]
-      <c r="J4" s="73">
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74">
         <v>2017</v>
       </c>
-      <c r="K4" s="73"/>
-[...2 lines deleted...]
-      <c r="N4" s="73">
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74">
         <v>2018</v>
       </c>
-      <c r="O4" s="73"/>
-[...2 lines deleted...]
-      <c r="R4" s="73">
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74">
         <v>2019</v>
       </c>
-      <c r="S4" s="73"/>
-[...2 lines deleted...]
-      <c r="V4" s="73">
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74">
         <v>2020</v>
       </c>
-      <c r="W4" s="73"/>
-[...2 lines deleted...]
-      <c r="Z4" s="73">
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74">
         <v>2021</v>
       </c>
-      <c r="AA4" s="73"/>
-[...2 lines deleted...]
-      <c r="AD4" s="80">
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="75">
         <v>2022</v>
       </c>
-      <c r="AE4" s="81"/>
-[...2 lines deleted...]
-      <c r="AH4" s="80" t="s">
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="AI4" s="81"/>
-[...2 lines deleted...]
-      <c r="AL4" s="80" t="s">
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="AM4" s="81"/>
-[...1 lines deleted...]
-      <c r="AO4" s="82"/>
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="77"/>
     </row>
     <row r="5" spans="1:42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="73" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="73"/>
-      <c r="D5" s="73" t="s">
+      <c r="C5" s="74"/>
+      <c r="D5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="73"/>
-      <c r="F5" s="73" t="s">
+      <c r="E5" s="74"/>
+      <c r="F5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="73"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="74"/>
+      <c r="H5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="73"/>
-      <c r="J5" s="73" t="s">
+      <c r="I5" s="74"/>
+      <c r="J5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="73"/>
-      <c r="L5" s="73" t="s">
+      <c r="K5" s="74"/>
+      <c r="L5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="73"/>
-      <c r="N5" s="73" t="s">
+      <c r="M5" s="74"/>
+      <c r="N5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="73"/>
-      <c r="P5" s="73" t="s">
+      <c r="O5" s="74"/>
+      <c r="P5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="73"/>
-      <c r="R5" s="73" t="s">
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="73"/>
-      <c r="T5" s="73" t="s">
+      <c r="S5" s="74"/>
+      <c r="T5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="73"/>
-      <c r="V5" s="73" t="s">
+      <c r="U5" s="74"/>
+      <c r="V5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="73"/>
-      <c r="X5" s="73" t="s">
+      <c r="W5" s="74"/>
+      <c r="X5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="73"/>
-      <c r="Z5" s="73" t="s">
+      <c r="Y5" s="74"/>
+      <c r="Z5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="73"/>
-      <c r="AB5" s="73" t="s">
+      <c r="AA5" s="74"/>
+      <c r="AB5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="73"/>
-      <c r="AD5" s="73" t="s">
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="73"/>
-      <c r="AF5" s="73" t="s">
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="73"/>
-      <c r="AH5" s="73" t="s">
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="73"/>
-      <c r="AJ5" s="73" t="s">
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="73"/>
-      <c r="AL5" s="73" t="s">
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="73"/>
-      <c r="AN5" s="73" t="s">
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="73"/>
+      <c r="AO5" s="74"/>
     </row>
     <row r="6" spans="1:42" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="77"/>
+      <c r="A6" s="83"/>
       <c r="B6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -2194,54 +2194,54 @@
       <c r="AF11" s="32"/>
       <c r="AG11" s="32"/>
       <c r="AH11" s="32"/>
       <c r="AI11" s="32">
         <f>AI10/AI7*100</f>
         <v>43.330333327662991</v>
       </c>
       <c r="AJ11" s="32"/>
       <c r="AK11" s="32"/>
       <c r="AL11" s="32"/>
       <c r="AM11" s="32"/>
       <c r="AN11" s="32"/>
       <c r="AO11" s="32"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH12" s="29"/>
       <c r="AI12" s="29"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
     </row>
     <row r="13" spans="1:42" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="74" t="s">
+      <c r="A13" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="74"/>
+      <c r="B13" s="80"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AE13" s="34"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="AH15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
       <c r="AM15" s="19"/>
       <c r="AN15" s="19"/>
@@ -2772,84 +2772,84 @@
       <c r="AK93" s="13"/>
       <c r="AL93" s="13"/>
       <c r="AM93" s="13"/>
       <c r="AN93" s="13"/>
     </row>
     <row r="94" spans="34:40" x14ac:dyDescent="0.25">
       <c r="AH94" s="13"/>
       <c r="AI94" s="13"/>
       <c r="AJ94" s="13"/>
       <c r="AK94" s="13"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="13"/>
       <c r="AN94" s="13"/>
     </row>
     <row r="95" spans="34:40" x14ac:dyDescent="0.25">
       <c r="AH95" s="13"/>
       <c r="AI95" s="13"/>
       <c r="AJ95" s="13"/>
       <c r="AK95" s="13"/>
       <c r="AL95" s="13"/>
       <c r="AM95" s="13"/>
       <c r="AN95" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="AD5:AE5"/>
-[...16 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="F7" sqref="F7:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="41" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
@@ -2872,101 +2872,101 @@
       <c r="K1" s="78"/>
       <c r="L1" s="78"/>
       <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="78" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="78"/>
       <c r="C2" s="78"/>
       <c r="D2" s="78"/>
       <c r="E2" s="78"/>
       <c r="F2" s="78"/>
       <c r="G2" s="78"/>
       <c r="H2" s="78"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
       <c r="K2" s="78"/>
       <c r="L2" s="78"/>
       <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="40"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="84">
+      <c r="B4" s="85">
         <v>2022</v>
       </c>
-      <c r="C4" s="85"/>
-[...2 lines deleted...]
-      <c r="F4" s="80" t="s">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="81"/>
-[...2 lines deleted...]
-      <c r="J4" s="80" t="s">
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="81"/>
-[...1 lines deleted...]
-      <c r="M4" s="82"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="77"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="82"/>
-      <c r="D5" s="83" t="s">
+      <c r="C5" s="77"/>
+      <c r="D5" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="82"/>
-      <c r="F5" s="73" t="s">
+      <c r="E5" s="77"/>
+      <c r="F5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="73"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="74"/>
+      <c r="H5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="73"/>
-      <c r="J5" s="73" t="s">
+      <c r="I5" s="74"/>
+      <c r="J5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="73"/>
-      <c r="L5" s="73" t="s">
+      <c r="K5" s="74"/>
+      <c r="L5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="73"/>
+      <c r="M5" s="74"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="77"/>
+      <c r="A6" s="83"/>
       <c r="B6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="37" t="s">
@@ -3163,54 +3163,54 @@
         <v>8</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="9">
         <f>C10/C7*100</f>
         <v>49.62168094404533</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="17"/>
       <c r="G11" s="9">
         <f>G10/G7*100</f>
         <v>53.114355936750066</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="17"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>66.332011296208876</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="18"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="74" t="s">
+      <c r="A13" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="74"/>
+      <c r="B13" s="80"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28"/>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
     </row>
     <row r="16" spans="1:13" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28"/>
@@ -3271,337 +3271,337 @@
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AP5" sqref="AP5:AQ5"/>
+      <selection pane="topRight" activeCell="AT7" sqref="AT7:BA11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="50" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="50"/>
     <col min="24" max="29" width="9.28515625" style="50" customWidth="1"/>
     <col min="30" max="31" width="9" style="50" customWidth="1"/>
     <col min="32" max="33" width="9.140625" style="50" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="87"/>
-[...34 lines deleted...]
-      <c r="AK1" s="87"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
+      <c r="AK1" s="97"/>
     </row>
     <row r="2" spans="1:53" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="87" t="s">
+      <c r="A2" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="87"/>
-[...34 lines deleted...]
-      <c r="AK2" s="87"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
+      <c r="N2" s="97"/>
+      <c r="O2" s="97"/>
+      <c r="P2" s="97"/>
+      <c r="Q2" s="97"/>
+      <c r="R2" s="97"/>
+      <c r="S2" s="97"/>
+      <c r="T2" s="97"/>
+      <c r="U2" s="97"/>
+      <c r="V2" s="97"/>
+      <c r="W2" s="97"/>
+      <c r="X2" s="97"/>
+      <c r="Y2" s="97"/>
+      <c r="Z2" s="97"/>
+      <c r="AA2" s="97"/>
+      <c r="AB2" s="97"/>
+      <c r="AC2" s="97"/>
+      <c r="AD2" s="97"/>
+      <c r="AE2" s="97"/>
+      <c r="AF2" s="97"/>
+      <c r="AG2" s="97"/>
+      <c r="AH2" s="97"/>
+      <c r="AI2" s="97"/>
+      <c r="AJ2" s="97"/>
+      <c r="AK2" s="97"/>
     </row>
     <row r="4" spans="1:53" s="46" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+      <c r="A4" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="91">
+      <c r="B4" s="93">
         <v>2015</v>
       </c>
-      <c r="C4" s="91"/>
-[...2 lines deleted...]
-      <c r="F4" s="91">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93">
         <v>2016</v>
       </c>
-      <c r="G4" s="91"/>
-[...2 lines deleted...]
-      <c r="J4" s="91">
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93">
         <v>2017</v>
       </c>
-      <c r="K4" s="91"/>
-[...2 lines deleted...]
-      <c r="N4" s="91">
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93">
         <v>2018</v>
       </c>
-      <c r="O4" s="91"/>
-[...2 lines deleted...]
-      <c r="R4" s="91">
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93">
         <v>2019</v>
       </c>
-      <c r="S4" s="91"/>
-[...2 lines deleted...]
-      <c r="V4" s="91">
+      <c r="S4" s="93"/>
+      <c r="T4" s="93"/>
+      <c r="U4" s="93"/>
+      <c r="V4" s="93">
         <v>2020</v>
       </c>
-      <c r="W4" s="91"/>
-[...2 lines deleted...]
-      <c r="Z4" s="91">
+      <c r="W4" s="93"/>
+      <c r="X4" s="93"/>
+      <c r="Y4" s="93"/>
+      <c r="Z4" s="93">
         <v>2021</v>
       </c>
-      <c r="AA4" s="91"/>
-[...2 lines deleted...]
-      <c r="AD4" s="92">
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="93"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="94">
         <v>2022</v>
       </c>
-      <c r="AE4" s="93"/>
-[...2 lines deleted...]
-      <c r="AH4" s="92">
+      <c r="AE4" s="95"/>
+      <c r="AF4" s="95"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="94">
         <v>2023</v>
       </c>
-      <c r="AI4" s="93"/>
-[...2 lines deleted...]
-      <c r="AL4" s="92">
+      <c r="AI4" s="95"/>
+      <c r="AJ4" s="95"/>
+      <c r="AK4" s="96"/>
+      <c r="AL4" s="94">
         <v>2024</v>
       </c>
-      <c r="AM4" s="93"/>
-[...2 lines deleted...]
-      <c r="AP4" s="96">
+      <c r="AM4" s="95"/>
+      <c r="AN4" s="95"/>
+      <c r="AO4" s="96"/>
+      <c r="AP4" s="88">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="97"/>
-[...2 lines deleted...]
-      <c r="AT4" s="96" t="s">
+      <c r="AQ4" s="89"/>
+      <c r="AR4" s="89"/>
+      <c r="AS4" s="89"/>
+      <c r="AT4" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="AU4" s="97"/>
-[...2 lines deleted...]
-      <c r="AX4" s="96" t="s">
+      <c r="AU4" s="89"/>
+      <c r="AV4" s="89"/>
+      <c r="AW4" s="89"/>
+      <c r="AX4" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="AY4" s="97"/>
-[...1 lines deleted...]
-      <c r="BA4" s="97"/>
+      <c r="AY4" s="89"/>
+      <c r="AZ4" s="89"/>
+      <c r="BA4" s="89"/>
     </row>
     <row r="5" spans="1:53" s="47" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="89"/>
-      <c r="B5" s="91" t="s">
+      <c r="A5" s="99"/>
+      <c r="B5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="91"/>
-      <c r="D5" s="91" t="s">
+      <c r="C5" s="93"/>
+      <c r="D5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="91"/>
-      <c r="F5" s="91" t="s">
+      <c r="E5" s="93"/>
+      <c r="F5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="91"/>
-      <c r="H5" s="91" t="s">
+      <c r="G5" s="93"/>
+      <c r="H5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="91"/>
-      <c r="J5" s="91" t="s">
+      <c r="I5" s="93"/>
+      <c r="J5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="91"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="93"/>
+      <c r="L5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="91"/>
-      <c r="N5" s="91" t="s">
+      <c r="M5" s="93"/>
+      <c r="N5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="91"/>
-      <c r="P5" s="91" t="s">
+      <c r="O5" s="93"/>
+      <c r="P5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="91"/>
-      <c r="R5" s="91" t="s">
+      <c r="Q5" s="93"/>
+      <c r="R5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="91"/>
-      <c r="T5" s="91" t="s">
+      <c r="S5" s="93"/>
+      <c r="T5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="91"/>
-      <c r="V5" s="91" t="s">
+      <c r="U5" s="93"/>
+      <c r="V5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="91"/>
-      <c r="X5" s="91" t="s">
+      <c r="W5" s="93"/>
+      <c r="X5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="91"/>
-      <c r="Z5" s="91" t="s">
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="91"/>
-      <c r="AB5" s="91" t="s">
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="91"/>
-      <c r="AD5" s="91" t="s">
+      <c r="AC5" s="93"/>
+      <c r="AD5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="AE5" s="91"/>
-      <c r="AF5" s="91" t="s">
+      <c r="AE5" s="93"/>
+      <c r="AF5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="91"/>
-      <c r="AH5" s="91" t="s">
+      <c r="AG5" s="93"/>
+      <c r="AH5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="91"/>
-      <c r="AJ5" s="91" t="s">
+      <c r="AI5" s="93"/>
+      <c r="AJ5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="91"/>
-      <c r="AL5" s="91" t="s">
+      <c r="AK5" s="93"/>
+      <c r="AL5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="91"/>
-      <c r="AN5" s="91" t="s">
+      <c r="AM5" s="93"/>
+      <c r="AN5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="91"/>
-      <c r="AP5" s="98" t="s">
+      <c r="AO5" s="93"/>
+      <c r="AP5" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="AQ5" s="98"/>
-      <c r="AR5" s="98" t="s">
+      <c r="AQ5" s="90"/>
+      <c r="AR5" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="AS5" s="99"/>
-      <c r="AT5" s="98" t="s">
+      <c r="AS5" s="91"/>
+      <c r="AT5" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="98"/>
-      <c r="AV5" s="98" t="s">
+      <c r="AU5" s="90"/>
+      <c r="AV5" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="99"/>
-      <c r="AX5" s="98" t="s">
+      <c r="AW5" s="91"/>
+      <c r="AX5" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="AY5" s="98"/>
-      <c r="AZ5" s="98" t="s">
+      <c r="AY5" s="90"/>
+      <c r="AZ5" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="BA5" s="99"/>
+      <c r="BA5" s="91"/>
     </row>
     <row r="6" spans="1:53" s="46" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="90"/>
+      <c r="A6" s="100"/>
       <c r="B6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="48" t="s">
@@ -3883,74 +3883,58 @@
       </c>
       <c r="AL7" s="55">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="55">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="55">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="55">
         <v>121726.5</v>
       </c>
       <c r="AP7" s="65">
         <v>249500.09909999993</v>
       </c>
       <c r="AQ7" s="65">
         <v>74500.5</v>
       </c>
       <c r="AR7" s="65">
         <v>136054.79999999999</v>
       </c>
       <c r="AS7" s="65">
         <v>128870.40000000001</v>
       </c>
-      <c r="AT7" s="65">
-[...22 lines deleted...]
-      </c>
+      <c r="AT7" s="65"/>
+      <c r="AU7" s="65"/>
+      <c r="AV7" s="65"/>
+      <c r="AW7" s="65"/>
+      <c r="AX7" s="65"/>
+      <c r="AY7" s="65"/>
+      <c r="AZ7" s="65"/>
+      <c r="BA7" s="65"/>
     </row>
     <row r="8" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="61">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="61">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="61">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="61">
         <v>14392.88861</v>
       </c>
       <c r="F8" s="61">
         <v>44118.457200000004</v>
       </c>
       <c r="G8" s="61">
         <v>9109.9147999999986</v>
       </c>
       <c r="H8" s="61">
         <v>10123.429919999997</v>
@@ -4032,86 +4016,70 @@
       </c>
       <c r="AH8" s="56">
         <v>169782.83205999999</v>
       </c>
       <c r="AI8" s="56">
         <v>41510.11724</v>
       </c>
       <c r="AJ8" s="56">
         <v>146482.39548000001</v>
       </c>
       <c r="AK8" s="56">
         <v>23592.555909999999</v>
       </c>
       <c r="AL8" s="56">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="56">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="56">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="56">
         <v>16004.3</v>
       </c>
-      <c r="AP8" s="100">
+      <c r="AP8" s="73">
         <v>155602.60534999997</v>
       </c>
-      <c r="AQ8" s="100">
+      <c r="AQ8" s="73">
         <v>35487.9</v>
       </c>
-      <c r="AR8" s="100">
+      <c r="AR8" s="73">
         <v>50712</v>
       </c>
-      <c r="AS8" s="100">
+      <c r="AS8" s="73">
         <v>13125.3</v>
       </c>
-      <c r="AT8" s="72">
-[...22 lines deleted...]
-      </c>
+      <c r="AT8" s="72"/>
+      <c r="AU8" s="72"/>
+      <c r="AV8" s="72"/>
+      <c r="AW8" s="72"/>
+      <c r="AX8" s="72"/>
+      <c r="AY8" s="72"/>
+      <c r="AZ8" s="72"/>
+      <c r="BA8" s="72"/>
     </row>
     <row r="9" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="61">
         <v>1392.154</v>
       </c>
       <c r="C9" s="61">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="61">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="61">
         <v>10113.853869999999</v>
       </c>
       <c r="F9" s="61">
         <v>3205.8035800000002</v>
       </c>
       <c r="G9" s="61">
         <v>3418.7106100000001</v>
       </c>
       <c r="H9" s="61">
         <v>3533.3779400000003</v>
@@ -4205,74 +4173,58 @@
       </c>
       <c r="AL9" s="56">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="56">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="56">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="56">
         <v>22339.200000000001</v>
       </c>
       <c r="AP9" s="56">
         <v>932.71652000000006</v>
       </c>
       <c r="AQ9" s="56">
         <v>2962.9</v>
       </c>
       <c r="AR9" s="56">
         <v>7217.7</v>
       </c>
       <c r="AS9" s="56">
         <v>23221</v>
       </c>
-      <c r="AT9" s="72">
-[...22 lines deleted...]
-      </c>
+      <c r="AT9" s="72"/>
+      <c r="AU9" s="72"/>
+      <c r="AV9" s="72"/>
+      <c r="AW9" s="72"/>
+      <c r="AX9" s="72"/>
+      <c r="AY9" s="72"/>
+      <c r="AZ9" s="72"/>
+      <c r="BA9" s="72"/>
     </row>
     <row r="10" spans="1:53" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="62" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="61">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="61">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="61">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="61">
         <v>52688.698299999989</v>
       </c>
       <c r="F10" s="61">
         <v>24268.809450000001</v>
       </c>
       <c r="G10" s="61">
         <v>8249.47588</v>
       </c>
       <c r="H10" s="61">
         <v>45633.25056</v>
@@ -4366,74 +4318,58 @@
       </c>
       <c r="AL10" s="56">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="56">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="56">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="56">
         <v>83383</v>
       </c>
       <c r="AP10" s="56">
         <v>92964.777229999992</v>
       </c>
       <c r="AQ10" s="56">
         <v>36049.699999999997</v>
       </c>
       <c r="AR10" s="56">
         <v>78125.100000000006</v>
       </c>
       <c r="AS10" s="56">
         <v>92524.1</v>
       </c>
-      <c r="AT10" s="72">
-[...22 lines deleted...]
-      </c>
+      <c r="AT10" s="72"/>
+      <c r="AU10" s="72"/>
+      <c r="AV10" s="72"/>
+      <c r="AW10" s="72"/>
+      <c r="AX10" s="72"/>
+      <c r="AY10" s="72"/>
+      <c r="AZ10" s="72"/>
+      <c r="BA10" s="72"/>
     </row>
     <row r="11" spans="1:53" s="61" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="64"/>
       <c r="C11" s="64">
         <f>C10/C7*100</f>
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="64"/>
       <c r="E11" s="64"/>
       <c r="F11" s="64"/>
       <c r="G11" s="64">
         <f>G10/G7*100</f>
         <v>39.702741674333232</v>
       </c>
       <c r="H11" s="64"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64">
         <f>K10/K7*100</f>
         <v>39.628478122439475</v>
       </c>
       <c r="L11" s="64"/>
@@ -4470,67 +4406,63 @@
       <c r="AE11" s="64">
         <f>AE10/AE7*100</f>
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="64"/>
       <c r="AG11" s="64"/>
       <c r="AH11" s="57"/>
       <c r="AI11" s="57">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="57"/>
       <c r="AK11" s="57"/>
       <c r="AL11" s="57"/>
       <c r="AM11" s="57">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="57"/>
       <c r="AO11" s="57"/>
       <c r="AP11" s="69"/>
       <c r="AQ11" s="70">
         <v>48.38853430513889</v>
       </c>
       <c r="AR11" s="69"/>
       <c r="AS11" s="69"/>
       <c r="AT11" s="70"/>
-      <c r="AU11" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="AU11" s="70"/>
       <c r="AV11" s="70"/>
       <c r="AW11" s="70"/>
       <c r="AX11" s="70"/>
-      <c r="AY11" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="AY11" s="70"/>
       <c r="AZ11" s="70"/>
       <c r="BA11" s="69"/>
     </row>
     <row r="13" spans="1:53" s="45" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="95" t="s">
+      <c r="A13" s="92" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="95"/>
+      <c r="B13" s="92"/>
       <c r="AH13" s="51"/>
       <c r="AI13" s="51"/>
       <c r="AJ13" s="51"/>
       <c r="AK13" s="51"/>
     </row>
     <row r="16" spans="1:53" x14ac:dyDescent="0.2">
       <c r="AP16" s="65"/>
       <c r="AQ16" s="65"/>
       <c r="AR16" s="65"/>
       <c r="AS16" s="65"/>
     </row>
     <row r="17" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP17" s="51"/>
       <c r="AQ17" s="51"/>
       <c r="AR17" s="51"/>
       <c r="AS17" s="51"/>
     </row>
     <row r="18" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP18" s="51"/>
       <c r="AQ18" s="51"/>
       <c r="AR18" s="51"/>
       <c r="AS18" s="51"/>
     </row>
     <row r="19" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP19" s="51"/>
@@ -4568,93 +4500,93 @@
       <c r="AV22" s="68"/>
       <c r="AW22" s="68"/>
     </row>
     <row r="23" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP23" s="68"/>
       <c r="AQ23" s="68"/>
       <c r="AR23" s="68"/>
       <c r="AS23" s="68"/>
       <c r="AT23" s="68"/>
       <c r="AU23" s="68"/>
       <c r="AV23" s="68"/>
       <c r="AW23" s="68"/>
     </row>
     <row r="24" spans="42:49" x14ac:dyDescent="0.2">
       <c r="AP24" s="68"/>
       <c r="AQ24" s="68"/>
       <c r="AR24" s="68"/>
       <c r="AS24" s="68"/>
       <c r="AT24" s="68"/>
       <c r="AU24" s="68"/>
       <c r="AV24" s="68"/>
       <c r="AW24" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AX4:BA4"/>
-[...25 lines deleted...]
-    <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>RK</vt:lpstr>
       <vt:lpstr>Abay</vt:lpstr>