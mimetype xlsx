--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -282,51 +282,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -355,76 +355,85 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -817,118 +826,118 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="30"/>
-[...22 lines deleted...]
-      <c r="Y2" s="30"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
     </row>
     <row r="3" spans="1:25">
       <c r="N3" s="2"/>
       <c r="Q3" s="3"/>
       <c r="Y3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36">
         <v>2022</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="37">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="38">
         <v>2023</v>
       </c>
-      <c r="O4" s="37"/>
-[...9 lines deleted...]
-      <c r="Y4" s="35"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="36"/>
     </row>
     <row r="5" spans="1:25" ht="36" customHeight="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -959,77 +968,77 @@
         <v>3</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A6" s="31" t="s">
+      <c r="A6" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="31"/>
-[...22 lines deleted...]
-      <c r="Y6" s="31"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="12">
         <v>732966</v>
       </c>
       <c r="C7" s="12">
         <v>732579</v>
       </c>
       <c r="D7" s="12">
         <v>732168</v>
       </c>
       <c r="E7" s="12">
         <v>731960</v>
       </c>
       <c r="F7" s="12">
         <v>731809</v>
       </c>
       <c r="G7" s="12">
         <v>731707</v>
       </c>
       <c r="H7" s="12">
         <v>731479</v>
@@ -1912,77 +1921,77 @@
         <v>41930</v>
       </c>
       <c r="S18" s="13">
         <v>41867</v>
       </c>
       <c r="T18" s="13">
         <v>41802</v>
       </c>
       <c r="U18" s="13">
         <v>41769</v>
       </c>
       <c r="V18" s="13">
         <v>41703</v>
       </c>
       <c r="W18" s="13">
         <v>41653</v>
       </c>
       <c r="X18" s="14">
         <v>41576</v>
       </c>
       <c r="Y18" s="14">
         <v>41536</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="32"/>
-[...22 lines deleted...]
-      <c r="Y19" s="32"/>
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
+      <c r="V19" s="33"/>
+      <c r="W19" s="33"/>
+      <c r="X19" s="33"/>
+      <c r="Y19" s="33"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="12">
         <v>482916</v>
       </c>
       <c r="C20" s="12">
         <v>482860</v>
       </c>
       <c r="D20" s="12">
         <v>482724</v>
       </c>
       <c r="E20" s="12">
         <v>482728</v>
       </c>
       <c r="F20" s="12">
         <v>482866</v>
       </c>
       <c r="G20" s="12">
         <v>482905</v>
       </c>
       <c r="H20" s="12">
         <v>483001</v>
@@ -2403,77 +2412,77 @@
         <v>18540</v>
       </c>
       <c r="S25" s="13">
         <v>18527</v>
       </c>
       <c r="T25" s="13">
         <v>18492</v>
       </c>
       <c r="U25" s="13">
         <v>18481</v>
       </c>
       <c r="V25" s="13">
         <v>18440</v>
       </c>
       <c r="W25" s="13">
         <v>18413</v>
       </c>
       <c r="X25" s="14">
         <v>18381</v>
       </c>
       <c r="Y25" s="14">
         <v>18364</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A26" s="32" t="s">
+      <c r="A26" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="32"/>
-[...22 lines deleted...]
-      <c r="Y26" s="32"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
+      <c r="V26" s="33"/>
+      <c r="W26" s="33"/>
+      <c r="X26" s="33"/>
+      <c r="Y26" s="33"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="12">
         <v>250050</v>
       </c>
       <c r="C27" s="12">
         <v>249719</v>
       </c>
       <c r="D27" s="12">
         <v>249444</v>
       </c>
       <c r="E27" s="12">
         <v>249232</v>
       </c>
       <c r="F27" s="12">
         <v>248943</v>
       </c>
       <c r="G27" s="12">
         <v>248802</v>
       </c>
       <c r="H27" s="12">
         <v>248478</v>
@@ -3382,135 +3391,135 @@
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A19:Y19"/>
     <mergeCell ref="A26:Y26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="AD18" sqref="AD18"/>
+      <selection activeCell="AE22" sqref="AE22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="10.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="30"/>
-[...10 lines deleted...]
-      <c r="M4" s="30"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
     </row>
     <row r="5" spans="1:37">
       <c r="AG5" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="33"/>
-      <c r="B6" s="35">
+      <c r="A6" s="34"/>
+      <c r="B6" s="36">
         <v>2024</v>
       </c>
-      <c r="C6" s="36"/>
-[...10 lines deleted...]
-      <c r="N6" s="35">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="36">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="35">
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="36">
         <v>2026</v>
       </c>
-      <c r="AA6" s="36"/>
-[...9 lines deleted...]
-      <c r="AK6" s="36"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="37"/>
+      <c r="AH6" s="37"/>
+      <c r="AI6" s="37"/>
+      <c r="AJ6" s="37"/>
+      <c r="AK6" s="37"/>
     </row>
     <row r="7" spans="1:37" ht="36" customHeight="1">
-      <c r="A7" s="34"/>
+      <c r="A7" s="35"/>
       <c r="B7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -3577,65 +3586,65 @@
         <v>3</v>
       </c>
       <c r="AE7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AG7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AI7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A8" s="31" t="s">
+      <c r="A8" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="31"/>
-[...10 lines deleted...]
-      <c r="M8" s="31"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="21">
         <v>727053</v>
       </c>
       <c r="C9" s="12">
         <v>726712</v>
       </c>
       <c r="D9" s="12">
         <v>726580</v>
       </c>
       <c r="E9" s="12">
         <v>726384</v>
       </c>
       <c r="F9" s="12">
         <v>726311</v>
       </c>
       <c r="G9" s="12">
         <v>726379</v>
       </c>
       <c r="H9" s="12">
         <v>726077</v>
@@ -3678,50 +3687,53 @@
       </c>
       <c r="U9" s="13">
         <v>721140</v>
       </c>
       <c r="V9" s="13">
         <v>720615</v>
       </c>
       <c r="W9" s="28">
         <v>720127</v>
       </c>
       <c r="X9" s="13">
         <v>719759</v>
       </c>
       <c r="Y9" s="28">
         <v>719361</v>
       </c>
       <c r="Z9" s="13">
         <v>718945</v>
       </c>
       <c r="AA9" s="13">
         <v>718439</v>
       </c>
       <c r="AB9" s="13">
         <v>717966</v>
       </c>
+      <c r="AC9" s="39">
+        <v>717603</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>374690</v>
       </c>
       <c r="C10" s="12">
         <v>374939</v>
       </c>
       <c r="D10" s="12">
         <v>375152</v>
       </c>
       <c r="E10" s="12">
         <v>375363</v>
       </c>
       <c r="F10" s="12">
         <v>375627</v>
       </c>
       <c r="G10" s="12">
         <v>376049</v>
       </c>
       <c r="H10" s="12">
         <v>376382</v>
@@ -3764,50 +3776,53 @@
       </c>
       <c r="U10" s="13">
         <v>380125</v>
       </c>
       <c r="V10" s="13">
         <v>380574</v>
       </c>
       <c r="W10" s="28">
         <v>380618</v>
       </c>
       <c r="X10" s="13">
         <v>380737</v>
       </c>
       <c r="Y10" s="28">
         <v>380828</v>
       </c>
       <c r="Z10" s="13">
         <v>380829</v>
       </c>
       <c r="AA10" s="13">
         <v>380829</v>
       </c>
       <c r="AB10" s="13">
         <v>380636</v>
       </c>
+      <c r="AC10" s="39">
+        <v>380544</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>51508</v>
       </c>
       <c r="C11" s="12">
         <v>51443</v>
       </c>
       <c r="D11" s="12">
         <v>51428</v>
       </c>
       <c r="E11" s="12">
         <v>51380</v>
       </c>
       <c r="F11" s="12">
         <v>51317</v>
       </c>
       <c r="G11" s="12">
         <v>51303</v>
       </c>
       <c r="H11" s="12">
         <v>51258</v>
@@ -3850,50 +3865,53 @@
       </c>
       <c r="U11" s="13">
         <v>50361</v>
       </c>
       <c r="V11" s="13">
         <v>50284</v>
       </c>
       <c r="W11" s="28">
         <v>50222</v>
       </c>
       <c r="X11" s="13">
         <v>50149</v>
       </c>
       <c r="Y11" s="28">
         <v>50106</v>
       </c>
       <c r="Z11" s="13">
         <v>50051</v>
       </c>
       <c r="AA11" s="13">
         <v>50022</v>
       </c>
       <c r="AB11" s="13">
         <v>49994</v>
       </c>
+      <c r="AC11" s="39">
+        <v>50004</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>56493</v>
       </c>
       <c r="C12" s="12">
         <v>56461</v>
       </c>
       <c r="D12" s="12">
         <v>56436</v>
       </c>
       <c r="E12" s="12">
         <v>56373</v>
       </c>
       <c r="F12" s="12">
         <v>56320</v>
       </c>
       <c r="G12" s="12">
         <v>56263</v>
       </c>
       <c r="H12" s="12">
         <v>56184</v>
@@ -3936,50 +3954,53 @@
       </c>
       <c r="U12" s="13">
         <v>55319</v>
       </c>
       <c r="V12" s="13">
         <v>55186</v>
       </c>
       <c r="W12" s="28">
         <v>55185</v>
       </c>
       <c r="X12" s="13">
         <v>55195</v>
       </c>
       <c r="Y12" s="28">
         <v>55174</v>
       </c>
       <c r="Z12" s="13">
         <v>55121</v>
       </c>
       <c r="AA12" s="13">
         <v>55047</v>
       </c>
       <c r="AB12" s="13">
         <v>54996</v>
       </c>
+      <c r="AC12" s="39">
+        <v>54938</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21">
         <v>35679</v>
       </c>
       <c r="C13" s="12">
         <v>35611</v>
       </c>
       <c r="D13" s="12">
         <v>35555</v>
       </c>
       <c r="E13" s="12">
         <v>35551</v>
       </c>
       <c r="F13" s="12">
         <v>35535</v>
       </c>
       <c r="G13" s="12">
         <v>35550</v>
       </c>
       <c r="H13" s="12">
         <v>35537</v>
@@ -4022,50 +4043,53 @@
       </c>
       <c r="U13" s="13">
         <v>34823</v>
       </c>
       <c r="V13" s="13">
         <v>34680</v>
       </c>
       <c r="W13" s="28">
         <v>34603</v>
       </c>
       <c r="X13" s="13">
         <v>34581</v>
       </c>
       <c r="Y13" s="28">
         <v>34527</v>
       </c>
       <c r="Z13" s="13">
         <v>34517</v>
       </c>
       <c r="AA13" s="13">
         <v>34428</v>
       </c>
       <c r="AB13" s="13">
         <v>34384</v>
       </c>
+      <c r="AC13" s="39">
+        <v>34381</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="21">
         <v>60445</v>
       </c>
       <c r="C14" s="12">
         <v>60351</v>
       </c>
       <c r="D14" s="12">
         <v>60226</v>
       </c>
       <c r="E14" s="12">
         <v>60153</v>
       </c>
       <c r="F14" s="12">
         <v>60071</v>
       </c>
       <c r="G14" s="12">
         <v>59994</v>
       </c>
       <c r="H14" s="12">
         <v>59833</v>
@@ -4108,50 +4132,53 @@
       </c>
       <c r="U14" s="13">
         <v>58706</v>
       </c>
       <c r="V14" s="13">
         <v>58547</v>
       </c>
       <c r="W14" s="28">
         <v>58445</v>
       </c>
       <c r="X14" s="13">
         <v>58365</v>
       </c>
       <c r="Y14" s="28">
         <v>58211</v>
       </c>
       <c r="Z14" s="13">
         <v>58125</v>
       </c>
       <c r="AA14" s="13">
         <v>58033</v>
       </c>
       <c r="AB14" s="13">
         <v>57976</v>
       </c>
+      <c r="AC14" s="39">
+        <v>57905</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="21">
         <v>14600</v>
       </c>
       <c r="C15" s="12">
         <v>14590</v>
       </c>
       <c r="D15" s="12">
         <v>14601</v>
       </c>
       <c r="E15" s="12">
         <v>14596</v>
       </c>
       <c r="F15" s="12">
         <v>14601</v>
       </c>
       <c r="G15" s="12">
         <v>14564</v>
       </c>
       <c r="H15" s="12">
         <v>14553</v>
@@ -4194,50 +4221,53 @@
       </c>
       <c r="U15" s="13">
         <v>13884</v>
       </c>
       <c r="V15" s="13">
         <v>13814</v>
       </c>
       <c r="W15" s="28">
         <v>13785</v>
       </c>
       <c r="X15" s="13">
         <v>13751</v>
       </c>
       <c r="Y15" s="28">
         <v>13682</v>
       </c>
       <c r="Z15" s="13">
         <v>13651</v>
       </c>
       <c r="AA15" s="13">
         <v>13600</v>
       </c>
       <c r="AB15" s="13">
         <v>13607</v>
       </c>
+      <c r="AC15" s="39">
+        <v>13628</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="21">
         <v>9555</v>
       </c>
       <c r="C16" s="12">
         <v>9506</v>
       </c>
       <c r="D16" s="12">
         <v>9520</v>
       </c>
       <c r="E16" s="12">
         <v>9482</v>
       </c>
       <c r="F16" s="12">
         <v>9472</v>
       </c>
       <c r="G16" s="12">
         <v>9448</v>
       </c>
       <c r="H16" s="12">
         <v>9418</v>
@@ -4280,52 +4310,55 @@
       </c>
       <c r="U16" s="13">
         <v>9087</v>
       </c>
       <c r="V16" s="13">
         <v>9065</v>
       </c>
       <c r="W16" s="28">
         <v>9064</v>
       </c>
       <c r="X16" s="13">
         <v>9067</v>
       </c>
       <c r="Y16" s="28">
         <v>9074</v>
       </c>
       <c r="Z16" s="13">
         <v>9054</v>
       </c>
       <c r="AA16" s="13">
         <v>9071</v>
       </c>
       <c r="AB16" s="13">
         <v>9074</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="39">
+        <v>9065</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="21">
         <v>7188</v>
       </c>
       <c r="C17" s="12">
         <v>7146</v>
       </c>
       <c r="D17" s="12">
         <v>7138</v>
       </c>
       <c r="E17" s="12">
         <v>7126</v>
       </c>
       <c r="F17" s="12">
         <v>7093</v>
       </c>
       <c r="G17" s="12">
         <v>7037</v>
       </c>
       <c r="H17" s="12">
         <v>6995</v>
       </c>
       <c r="I17" s="12">
@@ -4366,52 +4399,55 @@
       </c>
       <c r="U17" s="13">
         <v>6516</v>
       </c>
       <c r="V17" s="13">
         <v>6495</v>
       </c>
       <c r="W17" s="28">
         <v>6480</v>
       </c>
       <c r="X17" s="13">
         <v>6430</v>
       </c>
       <c r="Y17" s="28">
         <v>6412</v>
       </c>
       <c r="Z17" s="13">
         <v>6431</v>
       </c>
       <c r="AA17" s="13">
         <v>6408</v>
       </c>
       <c r="AB17" s="13">
         <v>6385</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="39">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="21">
         <v>11668</v>
       </c>
       <c r="C18" s="12">
         <v>11679</v>
       </c>
       <c r="D18" s="12">
         <v>11706</v>
       </c>
       <c r="E18" s="12">
         <v>11682</v>
       </c>
       <c r="F18" s="12">
         <v>11669</v>
       </c>
       <c r="G18" s="12">
         <v>11656</v>
       </c>
       <c r="H18" s="12">
         <v>11606</v>
       </c>
       <c r="I18" s="12">
@@ -4452,52 +4488,55 @@
       </c>
       <c r="U18" s="13">
         <v>11251</v>
       </c>
       <c r="V18" s="13">
         <v>11192</v>
       </c>
       <c r="W18" s="28">
         <v>11151</v>
       </c>
       <c r="X18" s="13">
         <v>11137</v>
       </c>
       <c r="Y18" s="28">
         <v>11112</v>
       </c>
       <c r="Z18" s="13">
         <v>11099</v>
       </c>
       <c r="AA18" s="13">
         <v>11090</v>
       </c>
       <c r="AB18" s="13">
         <v>11071</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="39">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="21">
         <v>19004</v>
       </c>
       <c r="C19" s="12">
         <v>18931</v>
       </c>
       <c r="D19" s="12">
         <v>18874</v>
       </c>
       <c r="E19" s="12">
         <v>18848</v>
       </c>
       <c r="F19" s="12">
         <v>18823</v>
       </c>
       <c r="G19" s="12">
         <v>18820</v>
       </c>
       <c r="H19" s="12">
         <v>18786</v>
       </c>
       <c r="I19" s="12">
@@ -4538,52 +4577,55 @@
       </c>
       <c r="U19" s="13">
         <v>17934</v>
       </c>
       <c r="V19" s="13">
         <v>17881</v>
       </c>
       <c r="W19" s="28">
         <v>17810</v>
       </c>
       <c r="X19" s="13">
         <v>17767</v>
       </c>
       <c r="Y19" s="28">
         <v>17730</v>
       </c>
       <c r="Z19" s="13">
         <v>17682</v>
       </c>
       <c r="AA19" s="13">
         <v>17595</v>
       </c>
       <c r="AB19" s="13">
         <v>17574</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="39">
+        <v>17571</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="21">
         <v>33640</v>
       </c>
       <c r="C20" s="12">
         <v>33592</v>
       </c>
       <c r="D20" s="12">
         <v>33580</v>
       </c>
       <c r="E20" s="12">
         <v>33562</v>
       </c>
       <c r="F20" s="12">
         <v>33570</v>
       </c>
       <c r="G20" s="12">
         <v>33560</v>
       </c>
       <c r="H20" s="12">
         <v>33504</v>
       </c>
       <c r="I20" s="12">
@@ -4624,52 +4666,55 @@
       </c>
       <c r="U20" s="13">
         <v>32534</v>
       </c>
       <c r="V20" s="13">
         <v>32422</v>
       </c>
       <c r="W20" s="28">
         <v>32424</v>
       </c>
       <c r="X20" s="13">
         <v>32281</v>
       </c>
       <c r="Y20" s="28">
         <v>32247</v>
       </c>
       <c r="Z20" s="13">
         <v>32210</v>
       </c>
       <c r="AA20" s="13">
         <v>32218</v>
       </c>
       <c r="AB20" s="13">
         <v>32189</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="39">
+        <v>32177</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="21">
         <v>11052</v>
       </c>
       <c r="C21" s="12">
         <v>11017</v>
       </c>
       <c r="D21" s="12">
         <v>11009</v>
       </c>
       <c r="E21" s="12">
         <v>11000</v>
       </c>
       <c r="F21" s="12">
         <v>10985</v>
       </c>
       <c r="G21" s="12">
         <v>10952</v>
       </c>
       <c r="H21" s="12">
         <v>10907</v>
       </c>
       <c r="I21" s="12">
@@ -4710,52 +4755,55 @@
       </c>
       <c r="U21" s="13">
         <v>10322</v>
       </c>
       <c r="V21" s="13">
         <v>10282</v>
       </c>
       <c r="W21" s="28">
         <v>10225</v>
       </c>
       <c r="X21" s="13">
         <v>10186</v>
       </c>
       <c r="Y21" s="28">
         <v>10167</v>
       </c>
       <c r="Z21" s="13">
         <v>10128</v>
       </c>
       <c r="AA21" s="13">
         <v>10088</v>
       </c>
       <c r="AB21" s="13">
         <v>10095</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="39">
+        <v>10069</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="21">
         <v>41531</v>
       </c>
       <c r="C22" s="12">
         <v>41446</v>
       </c>
       <c r="D22" s="12">
         <v>41355</v>
       </c>
       <c r="E22" s="12">
         <v>41268</v>
       </c>
       <c r="F22" s="12">
         <v>41228</v>
       </c>
       <c r="G22" s="12">
         <v>41183</v>
       </c>
       <c r="H22" s="12">
         <v>41114</v>
       </c>
       <c r="I22" s="12">
@@ -4796,69 +4844,72 @@
       </c>
       <c r="U22" s="13">
         <v>40278</v>
       </c>
       <c r="V22" s="13">
         <v>40193</v>
       </c>
       <c r="W22" s="28">
         <v>40115</v>
       </c>
       <c r="X22" s="13">
         <v>40113</v>
       </c>
       <c r="Y22" s="28">
         <v>40091</v>
       </c>
       <c r="Z22" s="13">
         <v>40047</v>
       </c>
       <c r="AA22" s="13">
         <v>40010</v>
       </c>
       <c r="AB22" s="13">
         <v>39985</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="AC22" s="39">
+        <v>39902</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="15" customHeight="1">
+      <c r="A23" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...12 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="21">
         <v>483947</v>
       </c>
       <c r="C24" s="12">
         <v>483928</v>
       </c>
       <c r="D24" s="12">
         <v>483955</v>
       </c>
       <c r="E24" s="12">
         <v>484049</v>
       </c>
       <c r="F24" s="12">
         <v>484197</v>
       </c>
       <c r="G24" s="12">
         <v>484614</v>
       </c>
       <c r="H24" s="12">
         <v>484804</v>
       </c>
       <c r="I24" s="12">
@@ -4896,55 +4947,58 @@
       </c>
       <c r="T24" s="13">
         <v>486369</v>
       </c>
       <c r="U24" s="13">
         <v>486497</v>
       </c>
       <c r="V24" s="13">
         <v>486716</v>
       </c>
       <c r="W24" s="28">
         <v>486612</v>
       </c>
       <c r="X24" s="13">
         <v>486677</v>
       </c>
       <c r="Y24" s="28">
         <v>486579</v>
       </c>
       <c r="Z24" s="13">
         <v>486459</v>
       </c>
       <c r="AA24" s="13">
         <v>486461</v>
       </c>
-      <c r="AB24" s="38">
+      <c r="AB24" s="30">
         <v>486214</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="39">
+        <v>486065</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="21">
         <v>354747</v>
       </c>
       <c r="C25" s="12">
         <v>354933</v>
       </c>
       <c r="D25" s="12">
         <v>355097</v>
       </c>
       <c r="E25" s="12">
         <v>355287</v>
       </c>
       <c r="F25" s="12">
         <v>355554</v>
       </c>
       <c r="G25" s="12">
         <v>356011</v>
       </c>
       <c r="H25" s="12">
         <v>356327</v>
       </c>
       <c r="I25" s="12">
@@ -4982,55 +5036,58 @@
       </c>
       <c r="T25" s="13">
         <v>359576</v>
       </c>
       <c r="U25" s="13">
         <v>359958</v>
       </c>
       <c r="V25" s="13">
         <v>360399</v>
       </c>
       <c r="W25" s="28">
         <v>360466</v>
       </c>
       <c r="X25" s="13">
         <v>360625</v>
       </c>
       <c r="Y25" s="28">
         <v>360704</v>
       </c>
       <c r="Z25" s="13">
         <v>360663</v>
       </c>
       <c r="AA25" s="13">
         <v>360741</v>
       </c>
-      <c r="AB25" s="38">
+      <c r="AB25" s="30">
         <v>360559</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="39">
+        <v>360469</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="21">
         <v>49676</v>
       </c>
       <c r="C26" s="12">
         <v>49615</v>
       </c>
       <c r="D26" s="12">
         <v>49605</v>
       </c>
       <c r="E26" s="12">
         <v>49557</v>
       </c>
       <c r="F26" s="12">
         <v>49499</v>
       </c>
       <c r="G26" s="12">
         <v>49486</v>
       </c>
       <c r="H26" s="12">
         <v>49440</v>
       </c>
       <c r="I26" s="12">
@@ -5068,55 +5125,58 @@
       </c>
       <c r="T26" s="13">
         <v>48702</v>
       </c>
       <c r="U26" s="13">
         <v>48630</v>
       </c>
       <c r="V26" s="13">
         <v>48566</v>
       </c>
       <c r="W26" s="28">
         <v>48507</v>
       </c>
       <c r="X26" s="13">
         <v>48451</v>
       </c>
       <c r="Y26" s="28">
         <v>48403</v>
       </c>
       <c r="Z26" s="13">
         <v>48362</v>
       </c>
       <c r="AA26" s="13">
         <v>48349</v>
       </c>
-      <c r="AB26" s="38">
+      <c r="AB26" s="30">
         <v>48329</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="39">
+        <v>48341</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="21">
         <v>18421</v>
       </c>
       <c r="C27" s="12">
         <v>18363</v>
       </c>
       <c r="D27" s="12">
         <v>18347</v>
       </c>
       <c r="E27" s="12">
         <v>18351</v>
       </c>
       <c r="F27" s="12">
         <v>18347</v>
       </c>
       <c r="G27" s="12">
         <v>18376</v>
       </c>
       <c r="H27" s="12">
         <v>18383</v>
       </c>
       <c r="I27" s="12">
@@ -5154,55 +5214,58 @@
       </c>
       <c r="T27" s="13">
         <v>18090</v>
       </c>
       <c r="U27" s="13">
         <v>18016</v>
       </c>
       <c r="V27" s="13">
         <v>17968</v>
       </c>
       <c r="W27" s="28">
         <v>17941</v>
       </c>
       <c r="X27" s="13">
         <v>17897</v>
       </c>
       <c r="Y27" s="28">
         <v>17883</v>
       </c>
       <c r="Z27" s="13">
         <v>17881</v>
       </c>
       <c r="AA27" s="13">
         <v>17842</v>
       </c>
-      <c r="AB27" s="38">
+      <c r="AB27" s="30">
         <v>17841</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="39">
+        <v>17840</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="21">
         <v>42735</v>
       </c>
       <c r="C28" s="12">
         <v>42673</v>
       </c>
       <c r="D28" s="12">
         <v>42600</v>
       </c>
       <c r="E28" s="12">
         <v>42573</v>
       </c>
       <c r="F28" s="12">
         <v>42533</v>
       </c>
       <c r="G28" s="12">
         <v>42478</v>
       </c>
       <c r="H28" s="12">
         <v>42415</v>
       </c>
       <c r="I28" s="12">
@@ -5240,55 +5303,58 @@
       </c>
       <c r="T28" s="13">
         <v>42035</v>
       </c>
       <c r="U28" s="13">
         <v>41977</v>
       </c>
       <c r="V28" s="13">
         <v>41899</v>
       </c>
       <c r="W28" s="28">
         <v>41844</v>
       </c>
       <c r="X28" s="13">
         <v>41829</v>
       </c>
       <c r="Y28" s="28">
         <v>41731</v>
       </c>
       <c r="Z28" s="13">
         <v>41711</v>
       </c>
       <c r="AA28" s="13">
         <v>41659</v>
       </c>
-      <c r="AB28" s="38">
+      <c r="AB28" s="30">
         <v>41636</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="39">
+        <v>41599</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="21">
         <v>18368</v>
       </c>
       <c r="C29" s="12">
         <v>18344</v>
       </c>
       <c r="D29" s="12">
         <v>18306</v>
       </c>
       <c r="E29" s="12">
         <v>18281</v>
       </c>
       <c r="F29" s="12">
         <v>18264</v>
       </c>
       <c r="G29" s="12">
         <v>18263</v>
       </c>
       <c r="H29" s="12">
         <v>18239</v>
       </c>
       <c r="I29" s="12">
@@ -5329,69 +5395,72 @@
       </c>
       <c r="U29" s="13">
         <v>17916</v>
       </c>
       <c r="V29" s="13">
         <v>17884</v>
       </c>
       <c r="W29" s="28">
         <v>17854</v>
       </c>
       <c r="X29" s="13">
         <v>17875</v>
       </c>
       <c r="Y29" s="28">
         <v>17858</v>
       </c>
       <c r="Z29" s="13">
         <v>17842</v>
       </c>
       <c r="AA29" s="13">
         <v>17870</v>
       </c>
       <c r="AB29" s="13">
         <v>17849</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="32" t="s">
+      <c r="AC29" s="39">
+        <v>17816</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.5" customHeight="1">
+      <c r="A30" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="32"/>
-[...12 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="B30" s="33"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="21">
         <v>243106</v>
       </c>
       <c r="C31" s="12">
         <v>242784</v>
       </c>
       <c r="D31" s="12">
         <v>242625</v>
       </c>
       <c r="E31" s="12">
         <v>242335</v>
       </c>
       <c r="F31" s="12">
         <v>242114</v>
       </c>
       <c r="G31" s="12">
         <v>241765</v>
       </c>
       <c r="H31" s="12">
         <v>241273</v>
       </c>
       <c r="I31" s="12">
@@ -5429,55 +5498,58 @@
       </c>
       <c r="T31" s="14">
         <v>235334</v>
       </c>
       <c r="U31" s="14">
         <v>234643</v>
       </c>
       <c r="V31" s="13">
         <v>233899</v>
       </c>
       <c r="W31" s="28">
         <v>233515</v>
       </c>
       <c r="X31" s="13">
         <v>233082</v>
       </c>
       <c r="Y31" s="28">
         <v>232782</v>
       </c>
       <c r="Z31" s="13">
         <v>232486</v>
       </c>
       <c r="AA31" s="13">
         <v>231978</v>
       </c>
-      <c r="AB31" s="38">
+      <c r="AB31" s="30">
         <v>231752</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="39">
+        <v>231538</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="22">
         <v>19943</v>
       </c>
       <c r="C32" s="12">
         <v>20006</v>
       </c>
       <c r="D32" s="12">
         <v>20055</v>
       </c>
       <c r="E32" s="12">
         <v>20076</v>
       </c>
       <c r="F32" s="12">
         <v>20073</v>
       </c>
       <c r="G32" s="12">
         <v>20038</v>
       </c>
       <c r="H32" s="12">
         <v>20055</v>
       </c>
       <c r="I32" s="12">
@@ -5515,55 +5587,58 @@
       </c>
       <c r="T32" s="14">
         <v>20201</v>
       </c>
       <c r="U32" s="14">
         <v>20167</v>
       </c>
       <c r="V32" s="13">
         <v>20175</v>
       </c>
       <c r="W32" s="28">
         <v>20152</v>
       </c>
       <c r="X32" s="13">
         <v>20112</v>
       </c>
       <c r="Y32" s="28">
         <v>20124</v>
       </c>
       <c r="Z32" s="13">
         <v>20166</v>
       </c>
       <c r="AA32" s="13">
         <v>20088</v>
       </c>
-      <c r="AB32" s="38">
+      <c r="AB32" s="30">
         <v>20077</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="39">
+        <v>20075</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="22">
         <v>1832</v>
       </c>
       <c r="C33" s="12">
         <v>1828</v>
       </c>
       <c r="D33" s="12">
         <v>1823</v>
       </c>
       <c r="E33" s="12">
         <v>1823</v>
       </c>
       <c r="F33" s="12">
         <v>1818</v>
       </c>
       <c r="G33" s="12">
         <v>1817</v>
       </c>
       <c r="H33" s="12">
         <v>1818</v>
       </c>
       <c r="I33" s="12">
@@ -5601,55 +5676,58 @@
       </c>
       <c r="T33" s="14">
         <v>1746</v>
       </c>
       <c r="U33" s="14">
         <v>1731</v>
       </c>
       <c r="V33" s="13">
         <v>1718</v>
       </c>
       <c r="W33" s="28">
         <v>1715</v>
       </c>
       <c r="X33" s="13">
         <v>1698</v>
       </c>
       <c r="Y33" s="28">
         <v>1703</v>
       </c>
       <c r="Z33" s="13">
         <v>1689</v>
       </c>
       <c r="AA33" s="13">
         <v>1673</v>
       </c>
-      <c r="AB33" s="38">
+      <c r="AB33" s="30">
         <v>1665</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="39">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="22">
         <v>56493</v>
       </c>
       <c r="C34" s="12">
         <v>56461</v>
       </c>
       <c r="D34" s="12">
         <v>56436</v>
       </c>
       <c r="E34" s="12">
         <v>56373</v>
       </c>
       <c r="F34" s="12">
         <v>56320</v>
       </c>
       <c r="G34" s="12">
         <v>56263</v>
       </c>
       <c r="H34" s="12">
         <v>56184</v>
       </c>
       <c r="I34" s="12">
@@ -5687,55 +5765,58 @@
       </c>
       <c r="T34" s="14">
         <v>55394</v>
       </c>
       <c r="U34" s="14">
         <v>55319</v>
       </c>
       <c r="V34" s="13">
         <v>55186</v>
       </c>
       <c r="W34" s="28">
         <v>55185</v>
       </c>
       <c r="X34" s="13">
         <v>55195</v>
       </c>
       <c r="Y34" s="28">
         <v>55174</v>
       </c>
       <c r="Z34" s="13">
         <v>55121</v>
       </c>
       <c r="AA34" s="13">
         <v>55047</v>
       </c>
-      <c r="AB34" s="38">
+      <c r="AB34" s="30">
         <v>54996</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="39">
+        <v>54938</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="22">
         <v>17258</v>
       </c>
       <c r="C35" s="12">
         <v>17248</v>
       </c>
       <c r="D35" s="12">
         <v>17208</v>
       </c>
       <c r="E35" s="12">
         <v>17200</v>
       </c>
       <c r="F35" s="12">
         <v>17188</v>
       </c>
       <c r="G35" s="12">
         <v>17174</v>
       </c>
       <c r="H35" s="12">
         <v>17154</v>
       </c>
       <c r="I35" s="12">
@@ -5773,55 +5854,58 @@
       </c>
       <c r="T35" s="14">
         <v>16857</v>
       </c>
       <c r="U35" s="14">
         <v>16807</v>
       </c>
       <c r="V35" s="13">
         <v>16712</v>
       </c>
       <c r="W35" s="28">
         <v>16662</v>
       </c>
       <c r="X35" s="13">
         <v>16684</v>
       </c>
       <c r="Y35" s="28">
         <v>16644</v>
       </c>
       <c r="Z35" s="13">
         <v>16636</v>
       </c>
       <c r="AA35" s="13">
         <v>16586</v>
       </c>
-      <c r="AB35" s="38">
+      <c r="AB35" s="30">
         <v>16543</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="39">
+        <v>16541</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="22">
         <v>17710</v>
       </c>
       <c r="C36" s="12">
         <v>17678</v>
       </c>
       <c r="D36" s="12">
         <v>17626</v>
       </c>
       <c r="E36" s="12">
         <v>17580</v>
       </c>
       <c r="F36" s="12">
         <v>17538</v>
       </c>
       <c r="G36" s="12">
         <v>17516</v>
       </c>
       <c r="H36" s="12">
         <v>17418</v>
       </c>
       <c r="I36" s="12">
@@ -5859,55 +5943,58 @@
       </c>
       <c r="T36" s="14">
         <v>16775</v>
       </c>
       <c r="U36" s="14">
         <v>16729</v>
       </c>
       <c r="V36" s="13">
         <v>16648</v>
       </c>
       <c r="W36" s="28">
         <v>16601</v>
       </c>
       <c r="X36" s="13">
         <v>16536</v>
       </c>
       <c r="Y36" s="28">
         <v>16480</v>
       </c>
       <c r="Z36" s="13">
         <v>16414</v>
       </c>
       <c r="AA36" s="13">
         <v>16374</v>
       </c>
-      <c r="AB36" s="38">
+      <c r="AB36" s="30">
         <v>16340</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="39">
+        <v>16306</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="22">
         <v>14600</v>
       </c>
       <c r="C37" s="12">
         <v>14590</v>
       </c>
       <c r="D37" s="12">
         <v>14601</v>
       </c>
       <c r="E37" s="12">
         <v>14596</v>
       </c>
       <c r="F37" s="12">
         <v>14601</v>
       </c>
       <c r="G37" s="12">
         <v>14564</v>
       </c>
       <c r="H37" s="12">
         <v>14553</v>
       </c>
       <c r="I37" s="12">
@@ -5948,52 +6035,55 @@
       </c>
       <c r="U37" s="14">
         <v>13884</v>
       </c>
       <c r="V37" s="13">
         <v>13814</v>
       </c>
       <c r="W37" s="28">
         <v>13785</v>
       </c>
       <c r="X37" s="14">
         <v>13751</v>
       </c>
       <c r="Y37" s="28">
         <v>13682</v>
       </c>
       <c r="Z37" s="13">
         <v>13651</v>
       </c>
       <c r="AA37" s="13">
         <v>13600</v>
       </c>
       <c r="AB37" s="12">
         <v>13607</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="40">
+        <v>13628</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="22">
         <v>9555</v>
       </c>
       <c r="C38" s="12">
         <v>9506</v>
       </c>
       <c r="D38" s="12">
         <v>9520</v>
       </c>
       <c r="E38" s="12">
         <v>9482</v>
       </c>
       <c r="F38" s="12">
         <v>9472</v>
       </c>
       <c r="G38" s="12">
         <v>9448</v>
       </c>
       <c r="H38" s="12">
         <v>9418</v>
       </c>
       <c r="I38" s="12">
@@ -6034,52 +6124,55 @@
       </c>
       <c r="U38" s="14">
         <v>9087</v>
       </c>
       <c r="V38" s="13">
         <v>9065</v>
       </c>
       <c r="W38" s="28">
         <v>9064</v>
       </c>
       <c r="X38" s="14">
         <v>9067</v>
       </c>
       <c r="Y38" s="28">
         <v>9074</v>
       </c>
       <c r="Z38" s="14">
         <v>9054</v>
       </c>
       <c r="AA38" s="14">
         <v>9071</v>
       </c>
       <c r="AB38" s="12">
         <v>9074</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="40">
+        <v>9065</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="22">
         <v>7188</v>
       </c>
       <c r="C39" s="12">
         <v>7146</v>
       </c>
       <c r="D39" s="12">
         <v>7138</v>
       </c>
       <c r="E39" s="12">
         <v>7126</v>
       </c>
       <c r="F39" s="12">
         <v>7093</v>
       </c>
       <c r="G39" s="12">
         <v>7037</v>
       </c>
       <c r="H39" s="12">
         <v>6995</v>
       </c>
       <c r="I39" s="12">
@@ -6120,52 +6213,55 @@
       </c>
       <c r="U39" s="14">
         <v>6516</v>
       </c>
       <c r="V39" s="13">
         <v>6495</v>
       </c>
       <c r="W39" s="28">
         <v>6480</v>
       </c>
       <c r="X39" s="14">
         <v>6430</v>
       </c>
       <c r="Y39" s="28">
         <v>6412</v>
       </c>
       <c r="Z39" s="14">
         <v>6431</v>
       </c>
       <c r="AA39" s="14">
         <v>6408</v>
       </c>
       <c r="AB39" s="12">
         <v>6385</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="40">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="22">
         <v>11668</v>
       </c>
       <c r="C40" s="12">
         <v>11679</v>
       </c>
       <c r="D40" s="12">
         <v>11706</v>
       </c>
       <c r="E40" s="12">
         <v>11682</v>
       </c>
       <c r="F40" s="12">
         <v>11669</v>
       </c>
       <c r="G40" s="12">
         <v>11656</v>
       </c>
       <c r="H40" s="12">
         <v>11606</v>
       </c>
       <c r="I40" s="12">
@@ -6206,52 +6302,55 @@
       </c>
       <c r="U40" s="14">
         <v>11251</v>
       </c>
       <c r="V40" s="13">
         <v>11192</v>
       </c>
       <c r="W40" s="28">
         <v>11151</v>
       </c>
       <c r="X40" s="14">
         <v>11137</v>
       </c>
       <c r="Y40" s="28">
         <v>11112</v>
       </c>
       <c r="Z40" s="14">
         <v>11099</v>
       </c>
       <c r="AA40" s="14">
         <v>11090</v>
       </c>
       <c r="AB40" s="12">
         <v>11071</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="40">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="22">
         <v>19004</v>
       </c>
       <c r="C41" s="12">
         <v>18931</v>
       </c>
       <c r="D41" s="12">
         <v>18874</v>
       </c>
       <c r="E41" s="12">
         <v>18848</v>
       </c>
       <c r="F41" s="12">
         <v>18823</v>
       </c>
       <c r="G41" s="12">
         <v>18820</v>
       </c>
       <c r="H41" s="12">
         <v>18786</v>
       </c>
       <c r="I41" s="12">
@@ -6292,52 +6391,55 @@
       </c>
       <c r="U41" s="14">
         <v>17934</v>
       </c>
       <c r="V41" s="13">
         <v>17881</v>
       </c>
       <c r="W41" s="28">
         <v>17810</v>
       </c>
       <c r="X41" s="14">
         <v>17767</v>
       </c>
       <c r="Y41" s="28">
         <v>17730</v>
       </c>
       <c r="Z41" s="14">
         <v>17682</v>
       </c>
       <c r="AA41" s="14">
         <v>17595</v>
       </c>
       <c r="AB41" s="12">
         <v>17574</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="40">
+        <v>17571</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22">
         <v>33640</v>
       </c>
       <c r="C42" s="12">
         <v>33592</v>
       </c>
       <c r="D42" s="12">
         <v>33580</v>
       </c>
       <c r="E42" s="12">
         <v>33562</v>
       </c>
       <c r="F42" s="12">
         <v>33570</v>
       </c>
       <c r="G42" s="12">
         <v>33560</v>
       </c>
       <c r="H42" s="12">
         <v>33504</v>
       </c>
       <c r="I42" s="12">
@@ -6378,52 +6480,55 @@
       </c>
       <c r="U42" s="14">
         <v>32534</v>
       </c>
       <c r="V42" s="13">
         <v>32422</v>
       </c>
       <c r="W42" s="28">
         <v>32424</v>
       </c>
       <c r="X42" s="14">
         <v>32281</v>
       </c>
       <c r="Y42" s="28">
         <v>32247</v>
       </c>
       <c r="Z42" s="14">
         <v>32210</v>
       </c>
       <c r="AA42" s="14">
         <v>32218</v>
       </c>
       <c r="AB42" s="12">
         <v>32189</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="40">
+        <v>32177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="22">
         <v>11052</v>
       </c>
       <c r="C43" s="12">
         <v>11017</v>
       </c>
       <c r="D43" s="12">
         <v>11009</v>
       </c>
       <c r="E43" s="12">
         <v>11000</v>
       </c>
       <c r="F43" s="12">
         <v>10985</v>
       </c>
       <c r="G43" s="12">
         <v>10952</v>
       </c>
       <c r="H43" s="12">
         <v>10907</v>
       </c>
       <c r="I43" s="12">
@@ -6464,52 +6569,55 @@
       </c>
       <c r="U43" s="14">
         <v>10322</v>
       </c>
       <c r="V43" s="13">
         <v>10282</v>
       </c>
       <c r="W43" s="28">
         <v>10225</v>
       </c>
       <c r="X43" s="14">
         <v>10186</v>
       </c>
       <c r="Y43" s="28">
         <v>10167</v>
       </c>
       <c r="Z43" s="14">
         <v>10128</v>
       </c>
       <c r="AA43" s="14">
         <v>10088</v>
       </c>
       <c r="AB43" s="12">
         <v>10095</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="40">
+        <v>10069</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="23">
         <v>23163</v>
       </c>
       <c r="C44" s="18">
         <v>23102</v>
       </c>
       <c r="D44" s="18">
         <v>23049</v>
       </c>
       <c r="E44" s="18">
         <v>22987</v>
       </c>
       <c r="F44" s="18">
         <v>22964</v>
       </c>
       <c r="G44" s="18">
         <v>22920</v>
       </c>
       <c r="H44" s="18">
         <v>22875</v>
       </c>
       <c r="I44" s="18">
@@ -6550,66 +6658,69 @@
       </c>
       <c r="U44" s="19">
         <v>22362</v>
       </c>
       <c r="V44" s="19">
         <v>22309</v>
       </c>
       <c r="W44" s="29">
         <v>22261</v>
       </c>
       <c r="X44" s="19">
         <v>22238</v>
       </c>
       <c r="Y44" s="29">
         <v>22233</v>
       </c>
       <c r="Z44" s="19">
         <v>22205</v>
       </c>
       <c r="AA44" s="19">
         <v>22140</v>
       </c>
       <c r="AB44" s="18">
         <v>22136</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="41">
+        <v>22086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="20" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A23:M23"/>
-    <mergeCell ref="A30:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:M6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>