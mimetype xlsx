--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -1,55 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Population\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21DADF67-D1E2-47F3-A213-C8E2BC9AC598}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="1"/>
+    <workbookView xWindow="5295" yWindow="3480" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total 2022-2023" sheetId="1" r:id="rId1"/>
     <sheet name="Total 2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="35">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
@@ -126,51 +132,51 @@
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -358,319 +364,341 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>33161</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2"/>
+        <xdr:cNvPr id="2" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2105025" cy="623711"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>466725</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2314575" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -807,137 +835,137 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:Y39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="31"/>
-[...22 lines deleted...]
-      <c r="Y2" s="31"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
     </row>
     <row r="3" spans="1:25">
       <c r="N3" s="2"/>
       <c r="Q3" s="3"/>
       <c r="Y3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="34"/>
-      <c r="B4" s="36">
+      <c r="A4" s="37"/>
+      <c r="B4" s="39">
         <v>2022</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="41">
         <v>2023</v>
       </c>
-      <c r="O4" s="38"/>
-[...9 lines deleted...]
-      <c r="Y4" s="36"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="39"/>
     </row>
     <row r="5" spans="1:25" ht="36" customHeight="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -968,77 +996,77 @@
         <v>3</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="32"/>
-[...22 lines deleted...]
-      <c r="Y6" s="32"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="12">
         <v>732966</v>
       </c>
       <c r="C7" s="12">
         <v>732579</v>
       </c>
       <c r="D7" s="12">
         <v>732168</v>
       </c>
       <c r="E7" s="12">
         <v>731960</v>
       </c>
       <c r="F7" s="12">
         <v>731809</v>
       </c>
       <c r="G7" s="12">
         <v>731707</v>
       </c>
       <c r="H7" s="12">
         <v>731479</v>
@@ -1921,77 +1949,77 @@
         <v>41930</v>
       </c>
       <c r="S18" s="13">
         <v>41867</v>
       </c>
       <c r="T18" s="13">
         <v>41802</v>
       </c>
       <c r="U18" s="13">
         <v>41769</v>
       </c>
       <c r="V18" s="13">
         <v>41703</v>
       </c>
       <c r="W18" s="13">
         <v>41653</v>
       </c>
       <c r="X18" s="14">
         <v>41576</v>
       </c>
       <c r="Y18" s="14">
         <v>41536</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
-      <c r="A19" s="33" t="s">
+      <c r="A19" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="33"/>
-[...22 lines deleted...]
-      <c r="Y19" s="33"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="36"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="36"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="36"/>
+      <c r="T19" s="36"/>
+      <c r="U19" s="36"/>
+      <c r="V19" s="36"/>
+      <c r="W19" s="36"/>
+      <c r="X19" s="36"/>
+      <c r="Y19" s="36"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="12">
         <v>482916</v>
       </c>
       <c r="C20" s="12">
         <v>482860</v>
       </c>
       <c r="D20" s="12">
         <v>482724</v>
       </c>
       <c r="E20" s="12">
         <v>482728</v>
       </c>
       <c r="F20" s="12">
         <v>482866</v>
       </c>
       <c r="G20" s="12">
         <v>482905</v>
       </c>
       <c r="H20" s="12">
         <v>483001</v>
@@ -2412,77 +2440,77 @@
         <v>18540</v>
       </c>
       <c r="S25" s="13">
         <v>18527</v>
       </c>
       <c r="T25" s="13">
         <v>18492</v>
       </c>
       <c r="U25" s="13">
         <v>18481</v>
       </c>
       <c r="V25" s="13">
         <v>18440</v>
       </c>
       <c r="W25" s="13">
         <v>18413</v>
       </c>
       <c r="X25" s="14">
         <v>18381</v>
       </c>
       <c r="Y25" s="14">
         <v>18364</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A26" s="33" t="s">
+      <c r="A26" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="33"/>
-[...22 lines deleted...]
-      <c r="Y26" s="33"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="36"/>
+      <c r="M26" s="36"/>
+      <c r="N26" s="36"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="36"/>
+      <c r="Q26" s="36"/>
+      <c r="R26" s="36"/>
+      <c r="S26" s="36"/>
+      <c r="T26" s="36"/>
+      <c r="U26" s="36"/>
+      <c r="V26" s="36"/>
+      <c r="W26" s="36"/>
+      <c r="X26" s="36"/>
+      <c r="Y26" s="36"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="12">
         <v>250050</v>
       </c>
       <c r="C27" s="12">
         <v>249719</v>
       </c>
       <c r="D27" s="12">
         <v>249444</v>
       </c>
       <c r="E27" s="12">
         <v>249232</v>
       </c>
       <c r="F27" s="12">
         <v>248943</v>
       </c>
       <c r="G27" s="12">
         <v>248802</v>
       </c>
       <c r="H27" s="12">
         <v>248478</v>
@@ -3387,139 +3415,139 @@
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="20" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A19:Y19"/>
     <mergeCell ref="A26:Y26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A4:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="AE22" sqref="AE22"/>
+      <selection activeCell="AD44" sqref="AD44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="10.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="31"/>
-[...10 lines deleted...]
-      <c r="M4" s="31"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
     </row>
     <row r="5" spans="1:37">
       <c r="AG5" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="34"/>
-      <c r="B6" s="36">
+      <c r="A6" s="37"/>
+      <c r="B6" s="39">
         <v>2024</v>
       </c>
-      <c r="C6" s="37"/>
-[...10 lines deleted...]
-      <c r="N6" s="36">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
         <v>2025</v>
       </c>
-      <c r="O6" s="37"/>
-[...10 lines deleted...]
-      <c r="Z6" s="36">
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="39">
         <v>2026</v>
       </c>
-      <c r="AA6" s="37"/>
-[...9 lines deleted...]
-      <c r="AK6" s="37"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
     </row>
     <row r="7" spans="1:37" ht="36" customHeight="1">
-      <c r="A7" s="35"/>
+      <c r="A7" s="38"/>
       <c r="B7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -3586,65 +3614,65 @@
         <v>3</v>
       </c>
       <c r="AE7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AG7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AI7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="32"/>
-[...10 lines deleted...]
-      <c r="M8" s="32"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="21">
         <v>727053</v>
       </c>
       <c r="C9" s="12">
         <v>726712</v>
       </c>
       <c r="D9" s="12">
         <v>726580</v>
       </c>
       <c r="E9" s="12">
         <v>726384</v>
       </c>
       <c r="F9" s="12">
         <v>726311</v>
       </c>
       <c r="G9" s="12">
         <v>726379</v>
       </c>
       <c r="H9" s="12">
         <v>726077</v>
@@ -3687,52 +3715,55 @@
       </c>
       <c r="U9" s="13">
         <v>721140</v>
       </c>
       <c r="V9" s="13">
         <v>720615</v>
       </c>
       <c r="W9" s="28">
         <v>720127</v>
       </c>
       <c r="X9" s="13">
         <v>719759</v>
       </c>
       <c r="Y9" s="28">
         <v>719361</v>
       </c>
       <c r="Z9" s="13">
         <v>718945</v>
       </c>
       <c r="AA9" s="13">
         <v>718439</v>
       </c>
       <c r="AB9" s="13">
         <v>717966</v>
       </c>
-      <c r="AC9" s="39">
+      <c r="AC9" s="31">
         <v>717603</v>
+      </c>
+      <c r="AD9" s="28">
+        <v>717399</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>374690</v>
       </c>
       <c r="C10" s="12">
         <v>374939</v>
       </c>
       <c r="D10" s="12">
         <v>375152</v>
       </c>
       <c r="E10" s="12">
         <v>375363</v>
       </c>
       <c r="F10" s="12">
         <v>375627</v>
       </c>
       <c r="G10" s="12">
         <v>376049</v>
       </c>
       <c r="H10" s="12">
@@ -3776,52 +3807,55 @@
       </c>
       <c r="U10" s="13">
         <v>380125</v>
       </c>
       <c r="V10" s="13">
         <v>380574</v>
       </c>
       <c r="W10" s="28">
         <v>380618</v>
       </c>
       <c r="X10" s="13">
         <v>380737</v>
       </c>
       <c r="Y10" s="28">
         <v>380828</v>
       </c>
       <c r="Z10" s="13">
         <v>380829</v>
       </c>
       <c r="AA10" s="13">
         <v>380829</v>
       </c>
       <c r="AB10" s="13">
         <v>380636</v>
       </c>
-      <c r="AC10" s="39">
+      <c r="AC10" s="31">
         <v>380544</v>
+      </c>
+      <c r="AD10" s="28">
+        <v>380684</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>51508</v>
       </c>
       <c r="C11" s="12">
         <v>51443</v>
       </c>
       <c r="D11" s="12">
         <v>51428</v>
       </c>
       <c r="E11" s="12">
         <v>51380</v>
       </c>
       <c r="F11" s="12">
         <v>51317</v>
       </c>
       <c r="G11" s="12">
         <v>51303</v>
       </c>
       <c r="H11" s="12">
@@ -3865,52 +3899,55 @@
       </c>
       <c r="U11" s="13">
         <v>50361</v>
       </c>
       <c r="V11" s="13">
         <v>50284</v>
       </c>
       <c r="W11" s="28">
         <v>50222</v>
       </c>
       <c r="X11" s="13">
         <v>50149</v>
       </c>
       <c r="Y11" s="28">
         <v>50106</v>
       </c>
       <c r="Z11" s="13">
         <v>50051</v>
       </c>
       <c r="AA11" s="13">
         <v>50022</v>
       </c>
       <c r="AB11" s="13">
         <v>49994</v>
       </c>
-      <c r="AC11" s="39">
+      <c r="AC11" s="31">
         <v>50004</v>
+      </c>
+      <c r="AD11" s="28">
+        <v>49910</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>56493</v>
       </c>
       <c r="C12" s="12">
         <v>56461</v>
       </c>
       <c r="D12" s="12">
         <v>56436</v>
       </c>
       <c r="E12" s="12">
         <v>56373</v>
       </c>
       <c r="F12" s="12">
         <v>56320</v>
       </c>
       <c r="G12" s="12">
         <v>56263</v>
       </c>
       <c r="H12" s="12">
@@ -3954,52 +3991,55 @@
       </c>
       <c r="U12" s="13">
         <v>55319</v>
       </c>
       <c r="V12" s="13">
         <v>55186</v>
       </c>
       <c r="W12" s="28">
         <v>55185</v>
       </c>
       <c r="X12" s="13">
         <v>55195</v>
       </c>
       <c r="Y12" s="28">
         <v>55174</v>
       </c>
       <c r="Z12" s="13">
         <v>55121</v>
       </c>
       <c r="AA12" s="13">
         <v>55047</v>
       </c>
       <c r="AB12" s="13">
         <v>54996</v>
       </c>
-      <c r="AC12" s="39">
+      <c r="AC12" s="31">
         <v>54938</v>
+      </c>
+      <c r="AD12" s="28">
+        <v>54826</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21">
         <v>35679</v>
       </c>
       <c r="C13" s="12">
         <v>35611</v>
       </c>
       <c r="D13" s="12">
         <v>35555</v>
       </c>
       <c r="E13" s="12">
         <v>35551</v>
       </c>
       <c r="F13" s="12">
         <v>35535</v>
       </c>
       <c r="G13" s="12">
         <v>35550</v>
       </c>
       <c r="H13" s="12">
@@ -4043,52 +4083,55 @@
       </c>
       <c r="U13" s="13">
         <v>34823</v>
       </c>
       <c r="V13" s="13">
         <v>34680</v>
       </c>
       <c r="W13" s="28">
         <v>34603</v>
       </c>
       <c r="X13" s="13">
         <v>34581</v>
       </c>
       <c r="Y13" s="28">
         <v>34527</v>
       </c>
       <c r="Z13" s="13">
         <v>34517</v>
       </c>
       <c r="AA13" s="13">
         <v>34428</v>
       </c>
       <c r="AB13" s="13">
         <v>34384</v>
       </c>
-      <c r="AC13" s="39">
+      <c r="AC13" s="31">
         <v>34381</v>
+      </c>
+      <c r="AD13" s="28">
+        <v>34403</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="21">
         <v>60445</v>
       </c>
       <c r="C14" s="12">
         <v>60351</v>
       </c>
       <c r="D14" s="12">
         <v>60226</v>
       </c>
       <c r="E14" s="12">
         <v>60153</v>
       </c>
       <c r="F14" s="12">
         <v>60071</v>
       </c>
       <c r="G14" s="12">
         <v>59994</v>
       </c>
       <c r="H14" s="12">
@@ -4132,52 +4175,55 @@
       </c>
       <c r="U14" s="13">
         <v>58706</v>
       </c>
       <c r="V14" s="13">
         <v>58547</v>
       </c>
       <c r="W14" s="28">
         <v>58445</v>
       </c>
       <c r="X14" s="13">
         <v>58365</v>
       </c>
       <c r="Y14" s="28">
         <v>58211</v>
       </c>
       <c r="Z14" s="13">
         <v>58125</v>
       </c>
       <c r="AA14" s="13">
         <v>58033</v>
       </c>
       <c r="AB14" s="13">
         <v>57976</v>
       </c>
-      <c r="AC14" s="39">
+      <c r="AC14" s="31">
         <v>57905</v>
+      </c>
+      <c r="AD14" s="28">
+        <v>57815</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="21">
         <v>14600</v>
       </c>
       <c r="C15" s="12">
         <v>14590</v>
       </c>
       <c r="D15" s="12">
         <v>14601</v>
       </c>
       <c r="E15" s="12">
         <v>14596</v>
       </c>
       <c r="F15" s="12">
         <v>14601</v>
       </c>
       <c r="G15" s="12">
         <v>14564</v>
       </c>
       <c r="H15" s="12">
@@ -4221,52 +4267,55 @@
       </c>
       <c r="U15" s="13">
         <v>13884</v>
       </c>
       <c r="V15" s="13">
         <v>13814</v>
       </c>
       <c r="W15" s="28">
         <v>13785</v>
       </c>
       <c r="X15" s="13">
         <v>13751</v>
       </c>
       <c r="Y15" s="28">
         <v>13682</v>
       </c>
       <c r="Z15" s="13">
         <v>13651</v>
       </c>
       <c r="AA15" s="13">
         <v>13600</v>
       </c>
       <c r="AB15" s="13">
         <v>13607</v>
       </c>
-      <c r="AC15" s="39">
+      <c r="AC15" s="31">
         <v>13628</v>
+      </c>
+      <c r="AD15" s="28">
+        <v>13622</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="21">
         <v>9555</v>
       </c>
       <c r="C16" s="12">
         <v>9506</v>
       </c>
       <c r="D16" s="12">
         <v>9520</v>
       </c>
       <c r="E16" s="12">
         <v>9482</v>
       </c>
       <c r="F16" s="12">
         <v>9472</v>
       </c>
       <c r="G16" s="12">
         <v>9448</v>
       </c>
       <c r="H16" s="12">
@@ -4310,55 +4359,58 @@
       </c>
       <c r="U16" s="13">
         <v>9087</v>
       </c>
       <c r="V16" s="13">
         <v>9065</v>
       </c>
       <c r="W16" s="28">
         <v>9064</v>
       </c>
       <c r="X16" s="13">
         <v>9067</v>
       </c>
       <c r="Y16" s="28">
         <v>9074</v>
       </c>
       <c r="Z16" s="13">
         <v>9054</v>
       </c>
       <c r="AA16" s="13">
         <v>9071</v>
       </c>
       <c r="AB16" s="13">
         <v>9074</v>
       </c>
-      <c r="AC16" s="39">
+      <c r="AC16" s="31">
         <v>9065</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="28">
+        <v>9081</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="21">
         <v>7188</v>
       </c>
       <c r="C17" s="12">
         <v>7146</v>
       </c>
       <c r="D17" s="12">
         <v>7138</v>
       </c>
       <c r="E17" s="12">
         <v>7126</v>
       </c>
       <c r="F17" s="12">
         <v>7093</v>
       </c>
       <c r="G17" s="12">
         <v>7037</v>
       </c>
       <c r="H17" s="12">
         <v>6995</v>
       </c>
       <c r="I17" s="12">
@@ -4399,55 +4451,58 @@
       </c>
       <c r="U17" s="13">
         <v>6516</v>
       </c>
       <c r="V17" s="13">
         <v>6495</v>
       </c>
       <c r="W17" s="28">
         <v>6480</v>
       </c>
       <c r="X17" s="13">
         <v>6430</v>
       </c>
       <c r="Y17" s="28">
         <v>6412</v>
       </c>
       <c r="Z17" s="13">
         <v>6431</v>
       </c>
       <c r="AA17" s="13">
         <v>6408</v>
       </c>
       <c r="AB17" s="13">
         <v>6385</v>
       </c>
-      <c r="AC17" s="39">
+      <c r="AC17" s="31">
         <v>6346</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="28">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="21">
         <v>11668</v>
       </c>
       <c r="C18" s="12">
         <v>11679</v>
       </c>
       <c r="D18" s="12">
         <v>11706</v>
       </c>
       <c r="E18" s="12">
         <v>11682</v>
       </c>
       <c r="F18" s="12">
         <v>11669</v>
       </c>
       <c r="G18" s="12">
         <v>11656</v>
       </c>
       <c r="H18" s="12">
         <v>11606</v>
       </c>
       <c r="I18" s="12">
@@ -4488,55 +4543,58 @@
       </c>
       <c r="U18" s="13">
         <v>11251</v>
       </c>
       <c r="V18" s="13">
         <v>11192</v>
       </c>
       <c r="W18" s="28">
         <v>11151</v>
       </c>
       <c r="X18" s="13">
         <v>11137</v>
       </c>
       <c r="Y18" s="28">
         <v>11112</v>
       </c>
       <c r="Z18" s="13">
         <v>11099</v>
       </c>
       <c r="AA18" s="13">
         <v>11090</v>
       </c>
       <c r="AB18" s="13">
         <v>11071</v>
       </c>
-      <c r="AC18" s="39">
+      <c r="AC18" s="31">
         <v>11073</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="28">
+        <v>11062</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="21">
         <v>19004</v>
       </c>
       <c r="C19" s="12">
         <v>18931</v>
       </c>
       <c r="D19" s="12">
         <v>18874</v>
       </c>
       <c r="E19" s="12">
         <v>18848</v>
       </c>
       <c r="F19" s="12">
         <v>18823</v>
       </c>
       <c r="G19" s="12">
         <v>18820</v>
       </c>
       <c r="H19" s="12">
         <v>18786</v>
       </c>
       <c r="I19" s="12">
@@ -4577,55 +4635,58 @@
       </c>
       <c r="U19" s="13">
         <v>17934</v>
       </c>
       <c r="V19" s="13">
         <v>17881</v>
       </c>
       <c r="W19" s="28">
         <v>17810</v>
       </c>
       <c r="X19" s="13">
         <v>17767</v>
       </c>
       <c r="Y19" s="28">
         <v>17730</v>
       </c>
       <c r="Z19" s="13">
         <v>17682</v>
       </c>
       <c r="AA19" s="13">
         <v>17595</v>
       </c>
       <c r="AB19" s="13">
         <v>17574</v>
       </c>
-      <c r="AC19" s="39">
+      <c r="AC19" s="31">
         <v>17571</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="28">
+        <v>17611</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="21">
         <v>33640</v>
       </c>
       <c r="C20" s="12">
         <v>33592</v>
       </c>
       <c r="D20" s="12">
         <v>33580</v>
       </c>
       <c r="E20" s="12">
         <v>33562</v>
       </c>
       <c r="F20" s="12">
         <v>33570</v>
       </c>
       <c r="G20" s="12">
         <v>33560</v>
       </c>
       <c r="H20" s="12">
         <v>33504</v>
       </c>
       <c r="I20" s="12">
@@ -4666,55 +4727,58 @@
       </c>
       <c r="U20" s="13">
         <v>32534</v>
       </c>
       <c r="V20" s="13">
         <v>32422</v>
       </c>
       <c r="W20" s="28">
         <v>32424</v>
       </c>
       <c r="X20" s="13">
         <v>32281</v>
       </c>
       <c r="Y20" s="28">
         <v>32247</v>
       </c>
       <c r="Z20" s="13">
         <v>32210</v>
       </c>
       <c r="AA20" s="13">
         <v>32218</v>
       </c>
       <c r="AB20" s="13">
         <v>32189</v>
       </c>
-      <c r="AC20" s="39">
+      <c r="AC20" s="31">
         <v>32177</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="28">
+        <v>32145</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="21">
         <v>11052</v>
       </c>
       <c r="C21" s="12">
         <v>11017</v>
       </c>
       <c r="D21" s="12">
         <v>11009</v>
       </c>
       <c r="E21" s="12">
         <v>11000</v>
       </c>
       <c r="F21" s="12">
         <v>10985</v>
       </c>
       <c r="G21" s="12">
         <v>10952</v>
       </c>
       <c r="H21" s="12">
         <v>10907</v>
       </c>
       <c r="I21" s="12">
@@ -4755,55 +4819,58 @@
       </c>
       <c r="U21" s="13">
         <v>10322</v>
       </c>
       <c r="V21" s="13">
         <v>10282</v>
       </c>
       <c r="W21" s="28">
         <v>10225</v>
       </c>
       <c r="X21" s="13">
         <v>10186</v>
       </c>
       <c r="Y21" s="28">
         <v>10167</v>
       </c>
       <c r="Z21" s="13">
         <v>10128</v>
       </c>
       <c r="AA21" s="13">
         <v>10088</v>
       </c>
       <c r="AB21" s="13">
         <v>10095</v>
       </c>
-      <c r="AC21" s="39">
+      <c r="AC21" s="31">
         <v>10069</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="28">
+        <v>10056</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="21">
         <v>41531</v>
       </c>
       <c r="C22" s="12">
         <v>41446</v>
       </c>
       <c r="D22" s="12">
         <v>41355</v>
       </c>
       <c r="E22" s="12">
         <v>41268</v>
       </c>
       <c r="F22" s="12">
         <v>41228</v>
       </c>
       <c r="G22" s="12">
         <v>41183</v>
       </c>
       <c r="H22" s="12">
         <v>41114</v>
       </c>
       <c r="I22" s="12">
@@ -4844,72 +4911,75 @@
       </c>
       <c r="U22" s="13">
         <v>40278</v>
       </c>
       <c r="V22" s="13">
         <v>40193</v>
       </c>
       <c r="W22" s="28">
         <v>40115</v>
       </c>
       <c r="X22" s="13">
         <v>40113</v>
       </c>
       <c r="Y22" s="28">
         <v>40091</v>
       </c>
       <c r="Z22" s="13">
         <v>40047</v>
       </c>
       <c r="AA22" s="13">
         <v>40010</v>
       </c>
       <c r="AB22" s="13">
         <v>39985</v>
       </c>
-      <c r="AC22" s="39">
+      <c r="AC22" s="31">
         <v>39902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="AD22" s="28">
+        <v>39858</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="15" customHeight="1">
+      <c r="A23" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="33"/>
-[...12 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="21">
         <v>483947</v>
       </c>
       <c r="C24" s="12">
         <v>483928</v>
       </c>
       <c r="D24" s="12">
         <v>483955</v>
       </c>
       <c r="E24" s="12">
         <v>484049</v>
       </c>
       <c r="F24" s="12">
         <v>484197</v>
       </c>
       <c r="G24" s="12">
         <v>484614</v>
       </c>
       <c r="H24" s="12">
         <v>484804</v>
       </c>
       <c r="I24" s="12">
@@ -4950,55 +5020,58 @@
       </c>
       <c r="U24" s="13">
         <v>486497</v>
       </c>
       <c r="V24" s="13">
         <v>486716</v>
       </c>
       <c r="W24" s="28">
         <v>486612</v>
       </c>
       <c r="X24" s="13">
         <v>486677</v>
       </c>
       <c r="Y24" s="28">
         <v>486579</v>
       </c>
       <c r="Z24" s="13">
         <v>486459</v>
       </c>
       <c r="AA24" s="13">
         <v>486461</v>
       </c>
       <c r="AB24" s="30">
         <v>486214</v>
       </c>
-      <c r="AC24" s="39">
+      <c r="AC24" s="31">
         <v>486065</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="28">
+        <v>486112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="21">
         <v>354747</v>
       </c>
       <c r="C25" s="12">
         <v>354933</v>
       </c>
       <c r="D25" s="12">
         <v>355097</v>
       </c>
       <c r="E25" s="12">
         <v>355287</v>
       </c>
       <c r="F25" s="12">
         <v>355554</v>
       </c>
       <c r="G25" s="12">
         <v>356011</v>
       </c>
       <c r="H25" s="12">
         <v>356327</v>
       </c>
       <c r="I25" s="12">
@@ -5039,55 +5112,58 @@
       </c>
       <c r="U25" s="13">
         <v>359958</v>
       </c>
       <c r="V25" s="13">
         <v>360399</v>
       </c>
       <c r="W25" s="28">
         <v>360466</v>
       </c>
       <c r="X25" s="13">
         <v>360625</v>
       </c>
       <c r="Y25" s="28">
         <v>360704</v>
       </c>
       <c r="Z25" s="13">
         <v>360663</v>
       </c>
       <c r="AA25" s="13">
         <v>360741</v>
       </c>
       <c r="AB25" s="30">
         <v>360559</v>
       </c>
-      <c r="AC25" s="39">
+      <c r="AC25" s="31">
         <v>360469</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="28">
+        <v>360625</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="21">
         <v>49676</v>
       </c>
       <c r="C26" s="12">
         <v>49615</v>
       </c>
       <c r="D26" s="12">
         <v>49605</v>
       </c>
       <c r="E26" s="12">
         <v>49557</v>
       </c>
       <c r="F26" s="12">
         <v>49499</v>
       </c>
       <c r="G26" s="12">
         <v>49486</v>
       </c>
       <c r="H26" s="12">
         <v>49440</v>
       </c>
       <c r="I26" s="12">
@@ -5128,55 +5204,58 @@
       </c>
       <c r="U26" s="13">
         <v>48630</v>
       </c>
       <c r="V26" s="13">
         <v>48566</v>
       </c>
       <c r="W26" s="28">
         <v>48507</v>
       </c>
       <c r="X26" s="13">
         <v>48451</v>
       </c>
       <c r="Y26" s="28">
         <v>48403</v>
       </c>
       <c r="Z26" s="13">
         <v>48362</v>
       </c>
       <c r="AA26" s="13">
         <v>48349</v>
       </c>
       <c r="AB26" s="30">
         <v>48329</v>
       </c>
-      <c r="AC26" s="39">
+      <c r="AC26" s="31">
         <v>48341</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="28">
+        <v>48253</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="21">
         <v>18421</v>
       </c>
       <c r="C27" s="12">
         <v>18363</v>
       </c>
       <c r="D27" s="12">
         <v>18347</v>
       </c>
       <c r="E27" s="12">
         <v>18351</v>
       </c>
       <c r="F27" s="12">
         <v>18347</v>
       </c>
       <c r="G27" s="12">
         <v>18376</v>
       </c>
       <c r="H27" s="12">
         <v>18383</v>
       </c>
       <c r="I27" s="12">
@@ -5217,55 +5296,58 @@
       </c>
       <c r="U27" s="13">
         <v>18016</v>
       </c>
       <c r="V27" s="13">
         <v>17968</v>
       </c>
       <c r="W27" s="28">
         <v>17941</v>
       </c>
       <c r="X27" s="13">
         <v>17897</v>
       </c>
       <c r="Y27" s="28">
         <v>17883</v>
       </c>
       <c r="Z27" s="13">
         <v>17881</v>
       </c>
       <c r="AA27" s="13">
         <v>17842</v>
       </c>
       <c r="AB27" s="30">
         <v>17841</v>
       </c>
-      <c r="AC27" s="39">
+      <c r="AC27" s="31">
         <v>17840</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="28">
+        <v>17869</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="21">
         <v>42735</v>
       </c>
       <c r="C28" s="12">
         <v>42673</v>
       </c>
       <c r="D28" s="12">
         <v>42600</v>
       </c>
       <c r="E28" s="12">
         <v>42573</v>
       </c>
       <c r="F28" s="12">
         <v>42533</v>
       </c>
       <c r="G28" s="12">
         <v>42478</v>
       </c>
       <c r="H28" s="12">
         <v>42415</v>
       </c>
       <c r="I28" s="12">
@@ -5306,55 +5388,58 @@
       </c>
       <c r="U28" s="13">
         <v>41977</v>
       </c>
       <c r="V28" s="13">
         <v>41899</v>
       </c>
       <c r="W28" s="28">
         <v>41844</v>
       </c>
       <c r="X28" s="13">
         <v>41829</v>
       </c>
       <c r="Y28" s="28">
         <v>41731</v>
       </c>
       <c r="Z28" s="13">
         <v>41711</v>
       </c>
       <c r="AA28" s="13">
         <v>41659</v>
       </c>
       <c r="AB28" s="30">
         <v>41636</v>
       </c>
-      <c r="AC28" s="39">
+      <c r="AC28" s="31">
         <v>41599</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="28">
+        <v>41572</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="21">
         <v>18368</v>
       </c>
       <c r="C29" s="12">
         <v>18344</v>
       </c>
       <c r="D29" s="12">
         <v>18306</v>
       </c>
       <c r="E29" s="12">
         <v>18281</v>
       </c>
       <c r="F29" s="12">
         <v>18264</v>
       </c>
       <c r="G29" s="12">
         <v>18263</v>
       </c>
       <c r="H29" s="12">
         <v>18239</v>
       </c>
       <c r="I29" s="12">
@@ -5395,72 +5480,75 @@
       </c>
       <c r="U29" s="13">
         <v>17916</v>
       </c>
       <c r="V29" s="13">
         <v>17884</v>
       </c>
       <c r="W29" s="28">
         <v>17854</v>
       </c>
       <c r="X29" s="13">
         <v>17875</v>
       </c>
       <c r="Y29" s="28">
         <v>17858</v>
       </c>
       <c r="Z29" s="13">
         <v>17842</v>
       </c>
       <c r="AA29" s="13">
         <v>17870</v>
       </c>
       <c r="AB29" s="13">
         <v>17849</v>
       </c>
-      <c r="AC29" s="39">
+      <c r="AC29" s="31">
         <v>17816</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="33" t="s">
+      <c r="AD29" s="28">
+        <v>17793</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A30" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="33"/>
-[...12 lines deleted...]
-    <row r="31" spans="1:29">
+      <c r="B30" s="36"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="21">
         <v>243106</v>
       </c>
       <c r="C31" s="12">
         <v>242784</v>
       </c>
       <c r="D31" s="12">
         <v>242625</v>
       </c>
       <c r="E31" s="12">
         <v>242335</v>
       </c>
       <c r="F31" s="12">
         <v>242114</v>
       </c>
       <c r="G31" s="12">
         <v>241765</v>
       </c>
       <c r="H31" s="12">
         <v>241273</v>
       </c>
       <c r="I31" s="12">
@@ -5501,55 +5589,58 @@
       </c>
       <c r="U31" s="14">
         <v>234643</v>
       </c>
       <c r="V31" s="13">
         <v>233899</v>
       </c>
       <c r="W31" s="28">
         <v>233515</v>
       </c>
       <c r="X31" s="13">
         <v>233082</v>
       </c>
       <c r="Y31" s="28">
         <v>232782</v>
       </c>
       <c r="Z31" s="13">
         <v>232486</v>
       </c>
       <c r="AA31" s="13">
         <v>231978</v>
       </c>
       <c r="AB31" s="30">
         <v>231752</v>
       </c>
-      <c r="AC31" s="39">
+      <c r="AC31" s="31">
         <v>231538</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="28">
+        <v>231287</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="22">
         <v>19943</v>
       </c>
       <c r="C32" s="12">
         <v>20006</v>
       </c>
       <c r="D32" s="12">
         <v>20055</v>
       </c>
       <c r="E32" s="12">
         <v>20076</v>
       </c>
       <c r="F32" s="12">
         <v>20073</v>
       </c>
       <c r="G32" s="12">
         <v>20038</v>
       </c>
       <c r="H32" s="12">
         <v>20055</v>
       </c>
       <c r="I32" s="12">
@@ -5590,55 +5681,58 @@
       </c>
       <c r="U32" s="14">
         <v>20167</v>
       </c>
       <c r="V32" s="13">
         <v>20175</v>
       </c>
       <c r="W32" s="28">
         <v>20152</v>
       </c>
       <c r="X32" s="13">
         <v>20112</v>
       </c>
       <c r="Y32" s="28">
         <v>20124</v>
       </c>
       <c r="Z32" s="13">
         <v>20166</v>
       </c>
       <c r="AA32" s="13">
         <v>20088</v>
       </c>
       <c r="AB32" s="30">
         <v>20077</v>
       </c>
-      <c r="AC32" s="39">
+      <c r="AC32" s="31">
         <v>20075</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="28">
+        <v>20059</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="22">
         <v>1832</v>
       </c>
       <c r="C33" s="12">
         <v>1828</v>
       </c>
       <c r="D33" s="12">
         <v>1823</v>
       </c>
       <c r="E33" s="12">
         <v>1823</v>
       </c>
       <c r="F33" s="12">
         <v>1818</v>
       </c>
       <c r="G33" s="12">
         <v>1817</v>
       </c>
       <c r="H33" s="12">
         <v>1818</v>
       </c>
       <c r="I33" s="12">
@@ -5679,55 +5773,58 @@
       </c>
       <c r="U33" s="14">
         <v>1731</v>
       </c>
       <c r="V33" s="13">
         <v>1718</v>
       </c>
       <c r="W33" s="28">
         <v>1715</v>
       </c>
       <c r="X33" s="13">
         <v>1698</v>
       </c>
       <c r="Y33" s="28">
         <v>1703</v>
       </c>
       <c r="Z33" s="13">
         <v>1689</v>
       </c>
       <c r="AA33" s="13">
         <v>1673</v>
       </c>
       <c r="AB33" s="30">
         <v>1665</v>
       </c>
-      <c r="AC33" s="39">
+      <c r="AC33" s="31">
         <v>1663</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="28">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="22">
         <v>56493</v>
       </c>
       <c r="C34" s="12">
         <v>56461</v>
       </c>
       <c r="D34" s="12">
         <v>56436</v>
       </c>
       <c r="E34" s="12">
         <v>56373</v>
       </c>
       <c r="F34" s="12">
         <v>56320</v>
       </c>
       <c r="G34" s="12">
         <v>56263</v>
       </c>
       <c r="H34" s="12">
         <v>56184</v>
       </c>
       <c r="I34" s="12">
@@ -5768,55 +5865,58 @@
       </c>
       <c r="U34" s="14">
         <v>55319</v>
       </c>
       <c r="V34" s="13">
         <v>55186</v>
       </c>
       <c r="W34" s="28">
         <v>55185</v>
       </c>
       <c r="X34" s="13">
         <v>55195</v>
       </c>
       <c r="Y34" s="28">
         <v>55174</v>
       </c>
       <c r="Z34" s="13">
         <v>55121</v>
       </c>
       <c r="AA34" s="13">
         <v>55047</v>
       </c>
       <c r="AB34" s="30">
         <v>54996</v>
       </c>
-      <c r="AC34" s="39">
+      <c r="AC34" s="31">
         <v>54938</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="28">
+        <v>54826</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="22">
         <v>17258</v>
       </c>
       <c r="C35" s="12">
         <v>17248</v>
       </c>
       <c r="D35" s="12">
         <v>17208</v>
       </c>
       <c r="E35" s="12">
         <v>17200</v>
       </c>
       <c r="F35" s="12">
         <v>17188</v>
       </c>
       <c r="G35" s="12">
         <v>17174</v>
       </c>
       <c r="H35" s="12">
         <v>17154</v>
       </c>
       <c r="I35" s="12">
@@ -5857,55 +5957,58 @@
       </c>
       <c r="U35" s="14">
         <v>16807</v>
       </c>
       <c r="V35" s="13">
         <v>16712</v>
       </c>
       <c r="W35" s="28">
         <v>16662</v>
       </c>
       <c r="X35" s="13">
         <v>16684</v>
       </c>
       <c r="Y35" s="28">
         <v>16644</v>
       </c>
       <c r="Z35" s="13">
         <v>16636</v>
       </c>
       <c r="AA35" s="13">
         <v>16586</v>
       </c>
       <c r="AB35" s="30">
         <v>16543</v>
       </c>
-      <c r="AC35" s="39">
+      <c r="AC35" s="31">
         <v>16541</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="28">
+        <v>16534</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="22">
         <v>17710</v>
       </c>
       <c r="C36" s="12">
         <v>17678</v>
       </c>
       <c r="D36" s="12">
         <v>17626</v>
       </c>
       <c r="E36" s="12">
         <v>17580</v>
       </c>
       <c r="F36" s="12">
         <v>17538</v>
       </c>
       <c r="G36" s="12">
         <v>17516</v>
       </c>
       <c r="H36" s="12">
         <v>17418</v>
       </c>
       <c r="I36" s="12">
@@ -5946,55 +6049,58 @@
       </c>
       <c r="U36" s="14">
         <v>16729</v>
       </c>
       <c r="V36" s="13">
         <v>16648</v>
       </c>
       <c r="W36" s="28">
         <v>16601</v>
       </c>
       <c r="X36" s="13">
         <v>16536</v>
       </c>
       <c r="Y36" s="28">
         <v>16480</v>
       </c>
       <c r="Z36" s="13">
         <v>16414</v>
       </c>
       <c r="AA36" s="13">
         <v>16374</v>
       </c>
       <c r="AB36" s="30">
         <v>16340</v>
       </c>
-      <c r="AC36" s="39">
+      <c r="AC36" s="31">
         <v>16306</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="28">
+        <v>16243</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="22">
         <v>14600</v>
       </c>
       <c r="C37" s="12">
         <v>14590</v>
       </c>
       <c r="D37" s="12">
         <v>14601</v>
       </c>
       <c r="E37" s="12">
         <v>14596</v>
       </c>
       <c r="F37" s="12">
         <v>14601</v>
       </c>
       <c r="G37" s="12">
         <v>14564</v>
       </c>
       <c r="H37" s="12">
         <v>14553</v>
       </c>
       <c r="I37" s="12">
@@ -6035,55 +6141,58 @@
       </c>
       <c r="U37" s="14">
         <v>13884</v>
       </c>
       <c r="V37" s="13">
         <v>13814</v>
       </c>
       <c r="W37" s="28">
         <v>13785</v>
       </c>
       <c r="X37" s="14">
         <v>13751</v>
       </c>
       <c r="Y37" s="28">
         <v>13682</v>
       </c>
       <c r="Z37" s="13">
         <v>13651</v>
       </c>
       <c r="AA37" s="13">
         <v>13600</v>
       </c>
       <c r="AB37" s="12">
         <v>13607</v>
       </c>
-      <c r="AC37" s="40">
+      <c r="AC37" s="32">
         <v>13628</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="28">
+        <v>13622</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="22">
         <v>9555</v>
       </c>
       <c r="C38" s="12">
         <v>9506</v>
       </c>
       <c r="D38" s="12">
         <v>9520</v>
       </c>
       <c r="E38" s="12">
         <v>9482</v>
       </c>
       <c r="F38" s="12">
         <v>9472</v>
       </c>
       <c r="G38" s="12">
         <v>9448</v>
       </c>
       <c r="H38" s="12">
         <v>9418</v>
       </c>
       <c r="I38" s="12">
@@ -6124,55 +6233,58 @@
       </c>
       <c r="U38" s="14">
         <v>9087</v>
       </c>
       <c r="V38" s="13">
         <v>9065</v>
       </c>
       <c r="W38" s="28">
         <v>9064</v>
       </c>
       <c r="X38" s="14">
         <v>9067</v>
       </c>
       <c r="Y38" s="28">
         <v>9074</v>
       </c>
       <c r="Z38" s="14">
         <v>9054</v>
       </c>
       <c r="AA38" s="14">
         <v>9071</v>
       </c>
       <c r="AB38" s="12">
         <v>9074</v>
       </c>
-      <c r="AC38" s="40">
+      <c r="AC38" s="32">
         <v>9065</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="28">
+        <v>9081</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="22">
         <v>7188</v>
       </c>
       <c r="C39" s="12">
         <v>7146</v>
       </c>
       <c r="D39" s="12">
         <v>7138</v>
       </c>
       <c r="E39" s="12">
         <v>7126</v>
       </c>
       <c r="F39" s="12">
         <v>7093</v>
       </c>
       <c r="G39" s="12">
         <v>7037</v>
       </c>
       <c r="H39" s="12">
         <v>6995</v>
       </c>
       <c r="I39" s="12">
@@ -6213,55 +6325,58 @@
       </c>
       <c r="U39" s="14">
         <v>6516</v>
       </c>
       <c r="V39" s="13">
         <v>6495</v>
       </c>
       <c r="W39" s="28">
         <v>6480</v>
       </c>
       <c r="X39" s="14">
         <v>6430</v>
       </c>
       <c r="Y39" s="28">
         <v>6412</v>
       </c>
       <c r="Z39" s="14">
         <v>6431</v>
       </c>
       <c r="AA39" s="14">
         <v>6408</v>
       </c>
       <c r="AB39" s="12">
         <v>6385</v>
       </c>
-      <c r="AC39" s="40">
+      <c r="AC39" s="32">
         <v>6346</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="28">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="22">
         <v>11668</v>
       </c>
       <c r="C40" s="12">
         <v>11679</v>
       </c>
       <c r="D40" s="12">
         <v>11706</v>
       </c>
       <c r="E40" s="12">
         <v>11682</v>
       </c>
       <c r="F40" s="12">
         <v>11669</v>
       </c>
       <c r="G40" s="12">
         <v>11656</v>
       </c>
       <c r="H40" s="12">
         <v>11606</v>
       </c>
       <c r="I40" s="12">
@@ -6302,55 +6417,58 @@
       </c>
       <c r="U40" s="14">
         <v>11251</v>
       </c>
       <c r="V40" s="13">
         <v>11192</v>
       </c>
       <c r="W40" s="28">
         <v>11151</v>
       </c>
       <c r="X40" s="14">
         <v>11137</v>
       </c>
       <c r="Y40" s="28">
         <v>11112</v>
       </c>
       <c r="Z40" s="14">
         <v>11099</v>
       </c>
       <c r="AA40" s="14">
         <v>11090</v>
       </c>
       <c r="AB40" s="12">
         <v>11071</v>
       </c>
-      <c r="AC40" s="40">
+      <c r="AC40" s="32">
         <v>11073</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="28">
+        <v>11062</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="22">
         <v>19004</v>
       </c>
       <c r="C41" s="12">
         <v>18931</v>
       </c>
       <c r="D41" s="12">
         <v>18874</v>
       </c>
       <c r="E41" s="12">
         <v>18848</v>
       </c>
       <c r="F41" s="12">
         <v>18823</v>
       </c>
       <c r="G41" s="12">
         <v>18820</v>
       </c>
       <c r="H41" s="12">
         <v>18786</v>
       </c>
       <c r="I41" s="12">
@@ -6391,55 +6509,58 @@
       </c>
       <c r="U41" s="14">
         <v>17934</v>
       </c>
       <c r="V41" s="13">
         <v>17881</v>
       </c>
       <c r="W41" s="28">
         <v>17810</v>
       </c>
       <c r="X41" s="14">
         <v>17767</v>
       </c>
       <c r="Y41" s="28">
         <v>17730</v>
       </c>
       <c r="Z41" s="14">
         <v>17682</v>
       </c>
       <c r="AA41" s="14">
         <v>17595</v>
       </c>
       <c r="AB41" s="12">
         <v>17574</v>
       </c>
-      <c r="AC41" s="40">
+      <c r="AC41" s="32">
         <v>17571</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="28">
+        <v>17611</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22">
         <v>33640</v>
       </c>
       <c r="C42" s="12">
         <v>33592</v>
       </c>
       <c r="D42" s="12">
         <v>33580</v>
       </c>
       <c r="E42" s="12">
         <v>33562</v>
       </c>
       <c r="F42" s="12">
         <v>33570</v>
       </c>
       <c r="G42" s="12">
         <v>33560</v>
       </c>
       <c r="H42" s="12">
         <v>33504</v>
       </c>
       <c r="I42" s="12">
@@ -6480,55 +6601,58 @@
       </c>
       <c r="U42" s="14">
         <v>32534</v>
       </c>
       <c r="V42" s="13">
         <v>32422</v>
       </c>
       <c r="W42" s="28">
         <v>32424</v>
       </c>
       <c r="X42" s="14">
         <v>32281</v>
       </c>
       <c r="Y42" s="28">
         <v>32247</v>
       </c>
       <c r="Z42" s="14">
         <v>32210</v>
       </c>
       <c r="AA42" s="14">
         <v>32218</v>
       </c>
       <c r="AB42" s="12">
         <v>32189</v>
       </c>
-      <c r="AC42" s="40">
+      <c r="AC42" s="32">
         <v>32177</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="28">
+        <v>32145</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="22">
         <v>11052</v>
       </c>
       <c r="C43" s="12">
         <v>11017</v>
       </c>
       <c r="D43" s="12">
         <v>11009</v>
       </c>
       <c r="E43" s="12">
         <v>11000</v>
       </c>
       <c r="F43" s="12">
         <v>10985</v>
       </c>
       <c r="G43" s="12">
         <v>10952</v>
       </c>
       <c r="H43" s="12">
         <v>10907</v>
       </c>
       <c r="I43" s="12">
@@ -6569,55 +6693,58 @@
       </c>
       <c r="U43" s="14">
         <v>10322</v>
       </c>
       <c r="V43" s="13">
         <v>10282</v>
       </c>
       <c r="W43" s="28">
         <v>10225</v>
       </c>
       <c r="X43" s="14">
         <v>10186</v>
       </c>
       <c r="Y43" s="28">
         <v>10167</v>
       </c>
       <c r="Z43" s="14">
         <v>10128</v>
       </c>
       <c r="AA43" s="14">
         <v>10088</v>
       </c>
       <c r="AB43" s="12">
         <v>10095</v>
       </c>
-      <c r="AC43" s="40">
+      <c r="AC43" s="32">
         <v>10069</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="28">
+        <v>10056</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="23">
         <v>23163</v>
       </c>
       <c r="C44" s="18">
         <v>23102</v>
       </c>
       <c r="D44" s="18">
         <v>23049</v>
       </c>
       <c r="E44" s="18">
         <v>22987</v>
       </c>
       <c r="F44" s="18">
         <v>22964</v>
       </c>
       <c r="G44" s="18">
         <v>22920</v>
       </c>
       <c r="H44" s="18">
         <v>22875</v>
       </c>
       <c r="I44" s="18">
@@ -6658,69 +6785,72 @@
       </c>
       <c r="U44" s="19">
         <v>22362</v>
       </c>
       <c r="V44" s="19">
         <v>22309</v>
       </c>
       <c r="W44" s="29">
         <v>22261</v>
       </c>
       <c r="X44" s="19">
         <v>22238</v>
       </c>
       <c r="Y44" s="29">
         <v>22233</v>
       </c>
       <c r="Z44" s="19">
         <v>22205</v>
       </c>
       <c r="AA44" s="19">
         <v>22140</v>
       </c>
       <c r="AB44" s="18">
         <v>22136</v>
       </c>
-      <c r="AC44" s="41">
+      <c r="AC44" s="33">
         <v>22086</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="29">
+        <v>22065</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="20" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A23:M23"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="A4:M4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:M23"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>