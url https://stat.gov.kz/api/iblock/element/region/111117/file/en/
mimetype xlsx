--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Population\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21DADF67-D1E2-47F3-A213-C8E2BC9AC598}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6DCD9DA-5E75-4FC1-832D-FF7841EA7389}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5295" yWindow="3480" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total 2022-2023" sheetId="1" r:id="rId1"/>
     <sheet name="Total 2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="35">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
@@ -288,142 +288,110 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -854,6003 +822,6105 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:Y39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="34"/>
-[...22 lines deleted...]
-      <c r="Y2" s="34"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
     </row>
     <row r="3" spans="1:25">
       <c r="N3" s="2"/>
-      <c r="Q3" s="3"/>
-      <c r="Y3" s="3" t="s">
+      <c r="Q3" s="2"/>
+      <c r="Y3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="37"/>
-      <c r="B4" s="39">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27">
         <v>2022</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="41"/>
-[...9 lines deleted...]
-      <c r="Y4" s="39"/>
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="27"/>
     </row>
     <row r="5" spans="1:25" ht="36" customHeight="1">
-      <c r="A5" s="38"/>
-      <c r="B5" s="4" t="s">
+      <c r="A5" s="26"/>
+      <c r="B5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="D5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="L5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="M5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="N5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="6" t="s">
+      <c r="U5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="6" t="s">
+      <c r="V5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="7" t="s">
+      <c r="W5" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="X5" s="7" t="s">
+      <c r="X5" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="Y5" s="5" t="s">
+      <c r="Y5" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="23"/>
+      <c r="R6" s="23"/>
+      <c r="S6" s="23"/>
+      <c r="T6" s="23"/>
+      <c r="U6" s="23"/>
+      <c r="V6" s="23"/>
+      <c r="W6" s="23"/>
+      <c r="X6" s="23"/>
+      <c r="Y6" s="23"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="11" t="s">
+      <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="9">
         <v>732966</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="9">
         <v>732579</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="9">
         <v>732168</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="9">
         <v>731960</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="9">
         <v>731809</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="9">
         <v>731707</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="9">
         <v>731479</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="9">
         <v>731293</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="9">
         <v>730947</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="9">
         <v>730818</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="9">
         <v>730599</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="9">
         <v>730349</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="9">
         <v>730238</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="9">
         <v>730101</v>
       </c>
-      <c r="P7" s="12">
+      <c r="P7" s="9">
         <v>730064</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="10">
         <v>729997</v>
       </c>
-      <c r="R7" s="13">
+      <c r="R7" s="10">
         <v>729882</v>
       </c>
-      <c r="S7" s="13">
+      <c r="S7" s="10">
         <v>729813</v>
       </c>
-      <c r="T7" s="13">
+      <c r="T7" s="10">
         <v>729350</v>
       </c>
-      <c r="U7" s="13">
+      <c r="U7" s="10">
         <v>728975</v>
       </c>
-      <c r="V7" s="13">
+      <c r="V7" s="10">
         <v>728234</v>
       </c>
-      <c r="W7" s="13">
+      <c r="W7" s="10">
         <v>727894</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="10">
         <v>727578</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="10">
         <v>727316</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="9">
         <v>370821</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="9">
         <v>370847</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="9">
         <v>370891</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="9">
         <v>371037</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="9">
         <v>371250</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="9">
         <v>371429</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="9">
         <v>371648</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="9">
         <v>371764</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="9">
         <v>371917</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="9">
         <v>372064</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="9">
         <v>372261</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="9">
         <v>372477</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="10">
         <v>372712</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="9">
         <v>372974</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="9">
         <v>373189</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="10">
         <v>373341</v>
       </c>
-      <c r="R8" s="13">
+      <c r="R8" s="10">
         <v>373588</v>
       </c>
-      <c r="S8" s="13">
+      <c r="S8" s="10">
         <v>373832</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T8" s="10">
         <v>373964</v>
       </c>
-      <c r="U8" s="13">
+      <c r="U8" s="10">
         <v>374135</v>
       </c>
-      <c r="V8" s="13">
+      <c r="V8" s="10">
         <v>374004</v>
       </c>
-      <c r="W8" s="13">
+      <c r="W8" s="10">
         <v>374000</v>
       </c>
-      <c r="X8" s="14">
+      <c r="X8" s="10">
         <v>374229</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="10">
         <v>374409</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="9">
         <v>52657</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="9">
         <v>52621</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="9">
         <v>52557</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="9">
         <v>52486</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="9">
         <v>52443</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="9">
         <v>52405</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="9">
         <v>52348</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="9">
         <v>52318</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="9">
         <v>52239</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="9">
         <v>52186</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="9">
         <v>52147</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="9">
         <v>52111</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="10">
         <v>52066</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="9">
         <v>52035</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="9">
         <v>51995</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="10">
         <v>51963</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="10">
         <v>51906</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="10">
         <v>51867</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T9" s="10">
         <v>51786</v>
       </c>
-      <c r="U9" s="13">
+      <c r="U9" s="10">
         <v>51715</v>
       </c>
-      <c r="V9" s="13">
+      <c r="V9" s="10">
         <v>51668</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="10">
         <v>51637</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="10">
         <v>51580</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="10">
         <v>51557</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="9">
         <v>57586</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="9">
         <v>57510</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="9">
         <v>57444</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="9">
         <v>57390</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="9">
         <v>57341</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="9">
         <v>57315</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="9">
         <v>57212</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="9">
         <v>57145</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="9">
         <v>57114</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="9">
         <v>57106</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="9">
         <v>57090</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="9">
         <v>57021</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="10">
         <v>56972</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="9">
         <v>56923</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="9">
         <v>56908</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="10">
         <v>56884</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="10">
         <v>56840</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="10">
         <v>56803</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="10">
         <v>56768</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="10">
         <v>56696</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="10">
         <v>56645</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="10">
         <v>56645</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="10">
         <v>56649</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="10">
         <v>56566</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="9">
         <v>36181</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="9">
         <v>36193</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="9">
         <v>36181</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="9">
         <v>36163</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="9">
         <v>36178</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="9">
         <v>36168</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="9">
         <v>36162</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="9">
         <v>36152</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="9">
         <v>36133</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="9">
         <v>36154</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="9">
         <v>36114</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M11" s="9">
         <v>36069</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="10">
         <v>36060</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="9">
         <v>36059</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="9">
         <v>36048</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="10">
         <v>36035</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="10">
         <v>36008</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="10">
         <v>36003</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="10">
         <v>36018</v>
       </c>
-      <c r="U11" s="13">
+      <c r="U11" s="10">
         <v>35969</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="10">
         <v>35829</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="10">
         <v>35781</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="10">
         <v>35733</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="10">
         <v>35691</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="9">
         <v>62283</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="9">
         <v>62178</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="9">
         <v>62063</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="9">
         <v>61986</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="9">
         <v>61922</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="9">
         <v>61880</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="9">
         <v>61814</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="9">
         <v>61793</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="9">
         <v>61694</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="9">
         <v>61552</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L12" s="9">
         <v>61496</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="9">
         <v>61441</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <v>61414</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="9">
         <v>61329</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="9">
         <v>61279</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="10">
         <v>61239</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="10">
         <v>61182</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="10">
         <v>61069</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="10">
         <v>60978</v>
       </c>
-      <c r="U12" s="13">
+      <c r="U12" s="10">
         <v>60894</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="10">
         <v>60801</v>
       </c>
-      <c r="W12" s="13">
+      <c r="W12" s="10">
         <v>60732</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="10">
         <v>60589</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="10">
         <v>60520</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="9">
         <v>22851</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="9">
         <v>22838</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="9">
         <v>22820</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="9">
         <v>22803</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="9">
         <v>22761</v>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="9">
         <v>22715</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="9">
         <v>22670</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="9">
         <v>22625</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="9">
         <v>22563</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="9">
         <v>22526</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="9">
         <v>22461</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="9">
         <v>22409</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="10">
         <v>22367</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="9">
         <v>22318</v>
       </c>
-      <c r="P13" s="12">
+      <c r="P13" s="9">
         <v>22307</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="10">
         <v>22291</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="10">
         <v>22270</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="10">
         <v>22241</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="10">
         <v>22177</v>
       </c>
-      <c r="U13" s="13">
+      <c r="U13" s="10">
         <v>22136</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="10">
         <v>22066</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="10">
         <v>22006</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="10">
         <v>21927</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="10">
         <v>21859</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="9">
         <v>21820</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="9">
         <v>21773</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="9">
         <v>21739</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="9">
         <v>21697</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="9">
         <v>21672</v>
       </c>
-      <c r="G14" s="12">
+      <c r="G14" s="9">
         <v>21642</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="9">
         <v>21606</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="9">
         <v>21570</v>
       </c>
-      <c r="J14" s="12">
+      <c r="J14" s="9">
         <v>21510</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="9">
         <v>21473</v>
       </c>
-      <c r="L14" s="12">
+      <c r="L14" s="9">
         <v>21411</v>
       </c>
-      <c r="M14" s="12">
+      <c r="M14" s="9">
         <v>21354</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="10">
         <v>21302</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="9">
         <v>21252</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="9">
         <v>21215</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="10">
         <v>21188</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="10">
         <v>21158</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="10">
         <v>21105</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T14" s="10">
         <v>21006</v>
       </c>
-      <c r="U14" s="13">
+      <c r="U14" s="10">
         <v>20930</v>
       </c>
-      <c r="V14" s="13">
+      <c r="V14" s="10">
         <v>20872</v>
       </c>
-      <c r="W14" s="13">
+      <c r="W14" s="10">
         <v>20823</v>
       </c>
-      <c r="X14" s="14">
+      <c r="X14" s="10">
         <v>20736</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="10">
         <v>20660</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="9">
         <v>12211</v>
       </c>
-      <c r="C15" s="12">
+      <c r="C15" s="9">
         <v>12171</v>
       </c>
-      <c r="D15" s="12">
+      <c r="D15" s="9">
         <v>12155</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="9">
         <v>12134</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="9">
         <v>12106</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G15" s="9">
         <v>12093</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="9">
         <v>12091</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I15" s="9">
         <v>12077</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J15" s="9">
         <v>12048</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="9">
         <v>12022</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L15" s="9">
         <v>11962</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M15" s="9">
         <v>11947</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="10">
         <v>11934</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O15" s="9">
         <v>11913</v>
       </c>
-      <c r="P15" s="12">
+      <c r="P15" s="9">
         <v>11906</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="10">
         <v>11891</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="10">
         <v>11863</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="10">
         <v>11839</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="10">
         <v>11774</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="10">
         <v>11735</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="10">
         <v>11725</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="10">
         <v>11726</v>
       </c>
-      <c r="X15" s="14">
+      <c r="X15" s="10">
         <v>11714</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="10">
         <v>11709</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="9">
         <v>19832</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="9">
         <v>19804</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="9">
         <v>19757</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="9">
         <v>19738</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="9">
         <v>19670</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="9">
         <v>19651</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="9">
         <v>19594</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="9">
         <v>19544</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="9">
         <v>19506</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="9">
         <v>19489</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L16" s="9">
         <v>19438</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="9">
         <v>19376</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="10">
         <v>19326</v>
       </c>
-      <c r="O16" s="12">
+      <c r="O16" s="9">
         <v>19278</v>
       </c>
-      <c r="P16" s="12">
+      <c r="P16" s="9">
         <v>19248</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="10">
         <v>19233</v>
       </c>
-      <c r="R16" s="13">
+      <c r="R16" s="10">
         <v>19203</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="10">
         <v>19194</v>
       </c>
-      <c r="T16" s="13">
+      <c r="T16" s="10">
         <v>19134</v>
       </c>
-      <c r="U16" s="13">
+      <c r="U16" s="10">
         <v>19101</v>
       </c>
-      <c r="V16" s="13">
+      <c r="V16" s="10">
         <v>19030</v>
       </c>
-      <c r="W16" s="13">
+      <c r="W16" s="10">
         <v>19003</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="10">
         <v>19034</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="10">
         <v>19024</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B17" s="9">
         <v>34139</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C17" s="9">
         <v>34110</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="9">
         <v>34089</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="9">
         <v>34090</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="9">
         <v>34084</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="9">
         <v>34075</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="9">
         <v>34032</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="9">
         <v>34023</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="9">
         <v>34004</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="9">
         <v>34031</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="9">
         <v>34038</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="9">
         <v>34007</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="10">
         <v>33999</v>
       </c>
-      <c r="O17" s="12">
+      <c r="O17" s="9">
         <v>33981</v>
       </c>
-      <c r="P17" s="12">
+      <c r="P17" s="9">
         <v>33972</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="10">
         <v>33960</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="10">
         <v>33934</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="10">
         <v>33993</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T17" s="10">
         <v>33943</v>
       </c>
-      <c r="U17" s="13">
+      <c r="U17" s="10">
         <v>33895</v>
       </c>
-      <c r="V17" s="13">
+      <c r="V17" s="10">
         <v>33891</v>
       </c>
-      <c r="W17" s="13">
+      <c r="W17" s="10">
         <v>33888</v>
       </c>
-      <c r="X17" s="14">
+      <c r="X17" s="10">
         <v>33811</v>
       </c>
-      <c r="Y17" s="14">
+      <c r="Y17" s="10">
         <v>33785</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="12">
+      <c r="B18" s="9">
         <v>42585</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="9">
         <v>42534</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="9">
         <v>42472</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="9">
         <v>42436</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="9">
         <v>42382</v>
       </c>
-      <c r="G18" s="12">
+      <c r="G18" s="9">
         <v>42334</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="9">
         <v>42302</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="9">
         <v>42282</v>
       </c>
-      <c r="J18" s="12">
+      <c r="J18" s="9">
         <v>42219</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="9">
         <v>42215</v>
       </c>
-      <c r="L18" s="12">
+      <c r="L18" s="9">
         <v>42181</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="9">
         <v>42137</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="10">
         <v>42086</v>
       </c>
-      <c r="O18" s="12">
+      <c r="O18" s="9">
         <v>42039</v>
       </c>
-      <c r="P18" s="12">
+      <c r="P18" s="9">
         <v>41997</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="10">
         <v>41972</v>
       </c>
-      <c r="R18" s="13">
+      <c r="R18" s="10">
         <v>41930</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="10">
         <v>41867</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="10">
         <v>41802</v>
       </c>
-      <c r="U18" s="13">
+      <c r="U18" s="10">
         <v>41769</v>
       </c>
-      <c r="V18" s="13">
+      <c r="V18" s="10">
         <v>41703</v>
       </c>
-      <c r="W18" s="13">
+      <c r="W18" s="10">
         <v>41653</v>
       </c>
-      <c r="X18" s="14">
+      <c r="X18" s="10">
         <v>41576</v>
       </c>
-      <c r="Y18" s="14">
+      <c r="Y18" s="10">
         <v>41536</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="36"/>
-[...22 lines deleted...]
-      <c r="Y19" s="36"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24"/>
+      <c r="S19" s="24"/>
+      <c r="T19" s="24"/>
+      <c r="U19" s="24"/>
+      <c r="V19" s="24"/>
+      <c r="W19" s="24"/>
+      <c r="X19" s="24"/>
+      <c r="Y19" s="24"/>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="11" t="s">
+      <c r="A20" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="12">
+      <c r="B20" s="9">
         <v>482916</v>
       </c>
-      <c r="C20" s="12">
+      <c r="C20" s="9">
         <v>482860</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="9">
         <v>482724</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="9">
         <v>482728</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="9">
         <v>482866</v>
       </c>
-      <c r="G20" s="12">
+      <c r="G20" s="9">
         <v>482905</v>
       </c>
-      <c r="H20" s="12">
+      <c r="H20" s="9">
         <v>483001</v>
       </c>
-      <c r="I20" s="12">
+      <c r="I20" s="9">
         <v>483081</v>
       </c>
-      <c r="J20" s="12">
+      <c r="J20" s="9">
         <v>483043</v>
       </c>
-      <c r="K20" s="12">
+      <c r="K20" s="9">
         <v>483072</v>
       </c>
-      <c r="L20" s="12">
+      <c r="L20" s="9">
         <v>483155</v>
       </c>
-      <c r="M20" s="12">
+      <c r="M20" s="9">
         <v>483227</v>
       </c>
-      <c r="N20" s="12">
+      <c r="N20" s="9">
         <v>483403</v>
       </c>
-      <c r="O20" s="12">
+      <c r="O20" s="9">
         <v>483579</v>
       </c>
-      <c r="P20" s="12">
+      <c r="P20" s="9">
         <v>483716</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="10">
         <v>483777</v>
       </c>
-      <c r="R20" s="13">
+      <c r="R20" s="10">
         <v>483891</v>
       </c>
-      <c r="S20" s="13">
+      <c r="S20" s="10">
         <v>484030</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T20" s="10">
         <v>483968</v>
       </c>
-      <c r="U20" s="13">
+      <c r="U20" s="10">
         <v>484056</v>
       </c>
-      <c r="V20" s="13">
+      <c r="V20" s="10">
         <v>483748</v>
       </c>
-      <c r="W20" s="13">
+      <c r="W20" s="10">
         <v>483627</v>
       </c>
-      <c r="X20" s="14">
+      <c r="X20" s="10">
         <v>483659</v>
       </c>
-      <c r="Y20" s="14">
+      <c r="Y20" s="10">
         <v>483736</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B21" s="9">
         <v>351362</v>
       </c>
-      <c r="C21" s="12">
+      <c r="C21" s="9">
         <v>351386</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="9">
         <v>351392</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="9">
         <v>351526</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="9">
         <v>351731</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G21" s="9">
         <v>351861</v>
       </c>
-      <c r="H21" s="12">
+      <c r="H21" s="9">
         <v>352015</v>
       </c>
-      <c r="I21" s="12">
+      <c r="I21" s="9">
         <v>352122</v>
       </c>
-      <c r="J21" s="12">
+      <c r="J21" s="9">
         <v>352267</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K21" s="9">
         <v>352418</v>
       </c>
-      <c r="L21" s="12">
+      <c r="L21" s="9">
         <v>352562</v>
       </c>
-      <c r="M21" s="12">
+      <c r="M21" s="9">
         <v>352704</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="10">
         <v>352913</v>
       </c>
-      <c r="O21" s="12">
+      <c r="O21" s="9">
         <v>353154</v>
       </c>
-      <c r="P21" s="12">
+      <c r="P21" s="9">
         <v>353360</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="10">
         <v>353473</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="10">
         <v>353697</v>
       </c>
-      <c r="S21" s="13">
+      <c r="S21" s="10">
         <v>353956</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T21" s="10">
         <v>354022</v>
       </c>
-      <c r="U21" s="13">
+      <c r="U21" s="10">
         <v>354219</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V21" s="10">
         <v>354094</v>
       </c>
-      <c r="W21" s="13">
+      <c r="W21" s="10">
         <v>354099</v>
       </c>
-      <c r="X21" s="14">
+      <c r="X21" s="10">
         <v>354313</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Y21" s="10">
         <v>354488</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="12">
+      <c r="B22" s="9">
         <v>50730</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="9">
         <v>50696</v>
       </c>
-      <c r="D22" s="12">
+      <c r="D22" s="9">
         <v>50630</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="9">
         <v>50564</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="9">
         <v>50525</v>
       </c>
-      <c r="G22" s="12">
+      <c r="G22" s="9">
         <v>50486</v>
       </c>
-      <c r="H22" s="12">
+      <c r="H22" s="9">
         <v>50429</v>
       </c>
-      <c r="I22" s="12">
+      <c r="I22" s="9">
         <v>50395</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J22" s="9">
         <v>50318</v>
       </c>
-      <c r="K22" s="12">
+      <c r="K22" s="9">
         <v>50267</v>
       </c>
-      <c r="L22" s="12">
+      <c r="L22" s="9">
         <v>50236</v>
       </c>
-      <c r="M22" s="12">
+      <c r="M22" s="9">
         <v>50201</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="10">
         <v>50161</v>
       </c>
-      <c r="O22" s="12">
+      <c r="O22" s="9">
         <v>50139</v>
       </c>
-      <c r="P22" s="12">
+      <c r="P22" s="9">
         <v>50100</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="10">
         <v>50076</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="10">
         <v>50024</v>
       </c>
-      <c r="S22" s="13">
+      <c r="S22" s="10">
         <v>49984</v>
       </c>
-      <c r="T22" s="13">
+      <c r="T22" s="10">
         <v>49909</v>
       </c>
-      <c r="U22" s="13">
+      <c r="U22" s="10">
         <v>49862</v>
       </c>
-      <c r="V22" s="13">
+      <c r="V22" s="10">
         <v>49819</v>
       </c>
-      <c r="W22" s="13">
+      <c r="W22" s="10">
         <v>49783</v>
       </c>
-      <c r="X22" s="14">
+      <c r="X22" s="10">
         <v>49740</v>
       </c>
-      <c r="Y22" s="14">
+      <c r="Y22" s="10">
         <v>49722</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="12">
+      <c r="B23" s="9">
         <v>18452</v>
       </c>
-      <c r="C23" s="12">
+      <c r="C23" s="9">
         <v>18485</v>
       </c>
-      <c r="D23" s="12">
+      <c r="D23" s="9">
         <v>18495</v>
       </c>
-      <c r="E23" s="12">
+      <c r="E23" s="9">
         <v>18495</v>
       </c>
-      <c r="F23" s="12">
+      <c r="F23" s="9">
         <v>18519</v>
       </c>
-      <c r="G23" s="12">
+      <c r="G23" s="9">
         <v>18511</v>
       </c>
-      <c r="H23" s="12">
+      <c r="H23" s="9">
         <v>18510</v>
       </c>
-      <c r="I23" s="12">
+      <c r="I23" s="9">
         <v>18513</v>
       </c>
-      <c r="J23" s="12">
+      <c r="J23" s="9">
         <v>18502</v>
       </c>
-      <c r="K23" s="12">
+      <c r="K23" s="9">
         <v>18528</v>
       </c>
-      <c r="L23" s="12">
+      <c r="L23" s="9">
         <v>18514</v>
       </c>
-      <c r="M23" s="12">
+      <c r="M23" s="9">
         <v>18502</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="10">
         <v>18515</v>
       </c>
-      <c r="O23" s="12">
+      <c r="O23" s="9">
         <v>18528</v>
       </c>
-      <c r="P23" s="12">
+      <c r="P23" s="9">
         <v>18525</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="10">
         <v>18513</v>
       </c>
-      <c r="R23" s="13">
+      <c r="R23" s="10">
         <v>18504</v>
       </c>
-      <c r="S23" s="13">
+      <c r="S23" s="10">
         <v>18508</v>
       </c>
-      <c r="T23" s="13">
+      <c r="T23" s="10">
         <v>18539</v>
       </c>
-      <c r="U23" s="13">
+      <c r="U23" s="10">
         <v>18531</v>
       </c>
-      <c r="V23" s="13">
+      <c r="V23" s="10">
         <v>18492</v>
       </c>
-      <c r="W23" s="13">
+      <c r="W23" s="10">
         <v>18461</v>
       </c>
-      <c r="X23" s="14">
+      <c r="X23" s="10">
         <v>18455</v>
       </c>
-      <c r="Y23" s="14">
+      <c r="Y23" s="10">
         <v>18432</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="9">
         <v>43730</v>
       </c>
-      <c r="C24" s="12">
+      <c r="C24" s="9">
         <v>43658</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="9">
         <v>43590</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="9">
         <v>43537</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="9">
         <v>43499</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="9">
         <v>43465</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="9">
         <v>43465</v>
       </c>
-      <c r="I24" s="12">
+      <c r="I24" s="9">
         <v>43461</v>
       </c>
-      <c r="J24" s="12">
+      <c r="J24" s="9">
         <v>43390</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="9">
         <v>43290</v>
       </c>
-      <c r="L24" s="12">
+      <c r="L24" s="9">
         <v>43257</v>
       </c>
-      <c r="M24" s="12">
+      <c r="M24" s="9">
         <v>43239</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="10">
         <v>43240</v>
       </c>
-      <c r="O24" s="12">
+      <c r="O24" s="9">
         <v>43203</v>
       </c>
-      <c r="P24" s="12">
+      <c r="P24" s="9">
         <v>43177</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="10">
         <v>43160</v>
       </c>
-      <c r="R24" s="13">
+      <c r="R24" s="10">
         <v>43126</v>
       </c>
-      <c r="S24" s="13">
+      <c r="S24" s="10">
         <v>43055</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T24" s="10">
         <v>43006</v>
       </c>
-      <c r="U24" s="13">
+      <c r="U24" s="10">
         <v>42963</v>
       </c>
-      <c r="V24" s="13">
+      <c r="V24" s="10">
         <v>42903</v>
       </c>
-      <c r="W24" s="13">
+      <c r="W24" s="10">
         <v>42871</v>
       </c>
-      <c r="X24" s="14">
+      <c r="X24" s="10">
         <v>42770</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Y24" s="10">
         <v>42730</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="12">
+      <c r="B25" s="9">
         <v>18642</v>
       </c>
-      <c r="C25" s="12">
+      <c r="C25" s="9">
         <v>18635</v>
       </c>
-      <c r="D25" s="12">
+      <c r="D25" s="9">
         <v>18617</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="9">
         <v>18606</v>
       </c>
-      <c r="F25" s="12">
+      <c r="F25" s="9">
         <v>18592</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G25" s="9">
         <v>18582</v>
       </c>
-      <c r="H25" s="12">
+      <c r="H25" s="9">
         <v>18582</v>
       </c>
-      <c r="I25" s="12">
+      <c r="I25" s="9">
         <v>18590</v>
       </c>
-      <c r="J25" s="12">
+      <c r="J25" s="9">
         <v>18566</v>
       </c>
-      <c r="K25" s="12">
+      <c r="K25" s="9">
         <v>18569</v>
       </c>
-      <c r="L25" s="12">
+      <c r="L25" s="9">
         <v>18586</v>
       </c>
-      <c r="M25" s="12">
+      <c r="M25" s="9">
         <v>18581</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N25" s="10">
         <v>18574</v>
       </c>
-      <c r="O25" s="12">
+      <c r="O25" s="9">
         <v>18555</v>
       </c>
-      <c r="P25" s="12">
+      <c r="P25" s="9">
         <v>18554</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="10">
         <v>18555</v>
       </c>
-      <c r="R25" s="13">
+      <c r="R25" s="10">
         <v>18540</v>
       </c>
-      <c r="S25" s="13">
+      <c r="S25" s="10">
         <v>18527</v>
       </c>
-      <c r="T25" s="13">
+      <c r="T25" s="10">
         <v>18492</v>
       </c>
-      <c r="U25" s="13">
+      <c r="U25" s="10">
         <v>18481</v>
       </c>
-      <c r="V25" s="13">
+      <c r="V25" s="10">
         <v>18440</v>
       </c>
-      <c r="W25" s="13">
+      <c r="W25" s="10">
         <v>18413</v>
       </c>
-      <c r="X25" s="14">
+      <c r="X25" s="10">
         <v>18381</v>
       </c>
-      <c r="Y25" s="14">
+      <c r="Y25" s="10">
         <v>18364</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="36"/>
-[...22 lines deleted...]
-      <c r="Y26" s="36"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="24"/>
+      <c r="P26" s="24"/>
+      <c r="Q26" s="24"/>
+      <c r="R26" s="24"/>
+      <c r="S26" s="24"/>
+      <c r="T26" s="24"/>
+      <c r="U26" s="24"/>
+      <c r="V26" s="24"/>
+      <c r="W26" s="24"/>
+      <c r="X26" s="24"/>
+      <c r="Y26" s="24"/>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="15" t="s">
+      <c r="A27" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="12">
+      <c r="B27" s="9">
         <v>250050</v>
       </c>
-      <c r="C27" s="12">
+      <c r="C27" s="9">
         <v>249719</v>
       </c>
-      <c r="D27" s="12">
+      <c r="D27" s="9">
         <v>249444</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="9">
         <v>249232</v>
       </c>
-      <c r="F27" s="12">
+      <c r="F27" s="9">
         <v>248943</v>
       </c>
-      <c r="G27" s="12">
+      <c r="G27" s="9">
         <v>248802</v>
       </c>
-      <c r="H27" s="12">
+      <c r="H27" s="9">
         <v>248478</v>
       </c>
-      <c r="I27" s="12">
+      <c r="I27" s="9">
         <v>248212</v>
       </c>
-      <c r="J27" s="12">
+      <c r="J27" s="9">
         <v>247904</v>
       </c>
-      <c r="K27" s="12">
+      <c r="K27" s="9">
         <v>247746</v>
       </c>
-      <c r="L27" s="12">
+      <c r="L27" s="9">
         <v>247444</v>
       </c>
-      <c r="M27" s="12">
+      <c r="M27" s="9">
         <v>247122</v>
       </c>
-      <c r="N27" s="12">
+      <c r="N27" s="9">
         <v>246835</v>
       </c>
-      <c r="O27" s="12">
+      <c r="O27" s="9">
         <v>246522</v>
       </c>
-      <c r="P27" s="12">
+      <c r="P27" s="9">
         <v>246348</v>
       </c>
-      <c r="Q27" s="13">
+      <c r="Q27" s="10">
         <v>246220</v>
       </c>
-      <c r="R27" s="13">
+      <c r="R27" s="10">
         <v>245991</v>
       </c>
-      <c r="S27" s="13">
+      <c r="S27" s="10">
         <v>245783</v>
       </c>
-      <c r="T27" s="13">
+      <c r="T27" s="10">
         <v>245382</v>
       </c>
-      <c r="U27" s="13">
+      <c r="U27" s="10">
         <v>244919</v>
       </c>
-      <c r="V27" s="13">
+      <c r="V27" s="10">
         <v>244486</v>
       </c>
-      <c r="W27" s="14">
+      <c r="W27" s="10">
         <v>244267</v>
       </c>
-      <c r="X27" s="14">
+      <c r="X27" s="10">
         <v>243919</v>
       </c>
-      <c r="Y27" s="14">
+      <c r="Y27" s="10">
         <v>243580</v>
       </c>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="16" t="s">
+      <c r="A28" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="12">
+      <c r="B28" s="9">
         <v>19459</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="9">
         <v>19461</v>
       </c>
-      <c r="D28" s="12">
+      <c r="D28" s="9">
         <v>19499</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="9">
         <v>19511</v>
       </c>
-      <c r="F28" s="12">
+      <c r="F28" s="9">
         <v>19519</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="9">
         <v>19568</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="9">
         <v>19633</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="9">
         <v>19642</v>
       </c>
-      <c r="J28" s="12">
+      <c r="J28" s="9">
         <v>19650</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="9">
         <v>19646</v>
       </c>
-      <c r="L28" s="12">
+      <c r="L28" s="9">
         <v>19699</v>
       </c>
-      <c r="M28" s="12">
+      <c r="M28" s="9">
         <v>19773</v>
       </c>
-      <c r="N28" s="13">
+      <c r="N28" s="10">
         <v>19799</v>
       </c>
-      <c r="O28" s="12">
+      <c r="O28" s="9">
         <v>19820</v>
       </c>
-      <c r="P28" s="12">
+      <c r="P28" s="9">
         <v>19829</v>
       </c>
-      <c r="Q28" s="13">
+      <c r="Q28" s="10">
         <v>19868</v>
       </c>
-      <c r="R28" s="13">
+      <c r="R28" s="10">
         <v>19891</v>
       </c>
-      <c r="S28" s="13">
+      <c r="S28" s="10">
         <v>19876</v>
       </c>
-      <c r="T28" s="13">
+      <c r="T28" s="10">
         <v>19942</v>
       </c>
-      <c r="U28" s="13">
+      <c r="U28" s="10">
         <v>19916</v>
       </c>
-      <c r="V28" s="13">
+      <c r="V28" s="10">
         <v>19910</v>
       </c>
-      <c r="W28" s="14">
+      <c r="W28" s="10">
         <v>19901</v>
       </c>
-      <c r="X28" s="14">
+      <c r="X28" s="10">
         <v>19916</v>
       </c>
-      <c r="Y28" s="14">
+      <c r="Y28" s="10">
         <v>19921</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="16" t="s">
+      <c r="A29" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="12">
+      <c r="B29" s="9">
         <v>1927</v>
       </c>
-      <c r="C29" s="12">
+      <c r="C29" s="9">
         <v>1925</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="9">
         <v>1927</v>
       </c>
-      <c r="E29" s="12">
+      <c r="E29" s="9">
         <v>1922</v>
       </c>
-      <c r="F29" s="12">
+      <c r="F29" s="9">
         <v>1918</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="9">
         <v>1919</v>
       </c>
-      <c r="H29" s="12">
+      <c r="H29" s="9">
         <v>1919</v>
       </c>
-      <c r="I29" s="12">
+      <c r="I29" s="9">
         <v>1923</v>
       </c>
-      <c r="J29" s="12">
+      <c r="J29" s="9">
         <v>1921</v>
       </c>
-      <c r="K29" s="12">
+      <c r="K29" s="9">
         <v>1919</v>
       </c>
-      <c r="L29" s="12">
+      <c r="L29" s="9">
         <v>1911</v>
       </c>
-      <c r="M29" s="12">
+      <c r="M29" s="9">
         <v>1910</v>
       </c>
-      <c r="N29" s="13">
+      <c r="N29" s="10">
         <v>1905</v>
       </c>
-      <c r="O29" s="12">
+      <c r="O29" s="9">
         <v>1896</v>
       </c>
-      <c r="P29" s="12">
+      <c r="P29" s="9">
         <v>1895</v>
       </c>
-      <c r="Q29" s="13">
+      <c r="Q29" s="10">
         <v>1887</v>
       </c>
-      <c r="R29" s="13">
+      <c r="R29" s="10">
         <v>1882</v>
       </c>
-      <c r="S29" s="13">
+      <c r="S29" s="10">
         <v>1883</v>
       </c>
-      <c r="T29" s="13">
+      <c r="T29" s="10">
         <v>1877</v>
       </c>
-      <c r="U29" s="13">
+      <c r="U29" s="10">
         <v>1853</v>
       </c>
-      <c r="V29" s="13">
+      <c r="V29" s="10">
         <v>1849</v>
       </c>
-      <c r="W29" s="14">
+      <c r="W29" s="10">
         <v>1854</v>
       </c>
-      <c r="X29" s="14">
+      <c r="X29" s="10">
         <v>1840</v>
       </c>
-      <c r="Y29" s="14">
+      <c r="Y29" s="10">
         <v>1835</v>
       </c>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="16" t="s">
+      <c r="A30" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="12">
+      <c r="B30" s="9">
         <v>57586</v>
       </c>
-      <c r="C30" s="12">
+      <c r="C30" s="9">
         <v>57510</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="9">
         <v>57444</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="9">
         <v>57390</v>
       </c>
-      <c r="F30" s="12">
+      <c r="F30" s="9">
         <v>57341</v>
       </c>
-      <c r="G30" s="12">
+      <c r="G30" s="9">
         <v>57315</v>
       </c>
-      <c r="H30" s="12">
+      <c r="H30" s="9">
         <v>57212</v>
       </c>
-      <c r="I30" s="12">
+      <c r="I30" s="9">
         <v>57145</v>
       </c>
-      <c r="J30" s="12">
+      <c r="J30" s="9">
         <v>57114</v>
       </c>
-      <c r="K30" s="12">
+      <c r="K30" s="9">
         <v>57106</v>
       </c>
-      <c r="L30" s="12">
+      <c r="L30" s="9">
         <v>57090</v>
       </c>
-      <c r="M30" s="12">
+      <c r="M30" s="9">
         <v>57021</v>
       </c>
-      <c r="N30" s="13">
+      <c r="N30" s="10">
         <v>56972</v>
       </c>
-      <c r="O30" s="12">
+      <c r="O30" s="9">
         <v>56923</v>
       </c>
-      <c r="P30" s="12">
+      <c r="P30" s="9">
         <v>56908</v>
       </c>
-      <c r="Q30" s="13">
+      <c r="Q30" s="10">
         <v>56884</v>
       </c>
-      <c r="R30" s="13">
+      <c r="R30" s="10">
         <v>56840</v>
       </c>
-      <c r="S30" s="13">
+      <c r="S30" s="10">
         <v>56803</v>
       </c>
-      <c r="T30" s="13">
+      <c r="T30" s="10">
         <v>56768</v>
       </c>
-      <c r="U30" s="13">
+      <c r="U30" s="10">
         <v>56696</v>
       </c>
-      <c r="V30" s="13">
+      <c r="V30" s="10">
         <v>56645</v>
       </c>
-      <c r="W30" s="14">
+      <c r="W30" s="10">
         <v>56645</v>
       </c>
-      <c r="X30" s="14">
+      <c r="X30" s="10">
         <v>56649</v>
       </c>
-      <c r="Y30" s="14">
+      <c r="Y30" s="10">
         <v>56566</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="16" t="s">
+      <c r="A31" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="12">
+      <c r="B31" s="9">
         <v>17729</v>
       </c>
-      <c r="C31" s="12">
+      <c r="C31" s="9">
         <v>17708</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D31" s="9">
         <v>17686</v>
       </c>
-      <c r="E31" s="12">
+      <c r="E31" s="9">
         <v>17668</v>
       </c>
-      <c r="F31" s="12">
+      <c r="F31" s="9">
         <v>17659</v>
       </c>
-      <c r="G31" s="12">
+      <c r="G31" s="9">
         <v>17657</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H31" s="9">
         <v>17652</v>
       </c>
-      <c r="I31" s="12">
+      <c r="I31" s="9">
         <v>17639</v>
       </c>
-      <c r="J31" s="12">
+      <c r="J31" s="9">
         <v>17631</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K31" s="9">
         <v>17626</v>
       </c>
-      <c r="L31" s="12">
+      <c r="L31" s="9">
         <v>17600</v>
       </c>
-      <c r="M31" s="12">
+      <c r="M31" s="9">
         <v>17567</v>
       </c>
-      <c r="N31" s="13">
+      <c r="N31" s="10">
         <v>17545</v>
       </c>
-      <c r="O31" s="12">
+      <c r="O31" s="9">
         <v>17531</v>
       </c>
-      <c r="P31" s="12">
+      <c r="P31" s="9">
         <v>17523</v>
       </c>
-      <c r="Q31" s="13">
+      <c r="Q31" s="10">
         <v>17522</v>
       </c>
-      <c r="R31" s="13">
+      <c r="R31" s="10">
         <v>17504</v>
       </c>
-      <c r="S31" s="13">
+      <c r="S31" s="10">
         <v>17495</v>
       </c>
-      <c r="T31" s="13">
+      <c r="T31" s="10">
         <v>17479</v>
       </c>
-      <c r="U31" s="13">
+      <c r="U31" s="10">
         <v>17438</v>
       </c>
-      <c r="V31" s="13">
+      <c r="V31" s="10">
         <v>17337</v>
       </c>
-      <c r="W31" s="14">
+      <c r="W31" s="10">
         <v>17320</v>
       </c>
-      <c r="X31" s="14">
+      <c r="X31" s="10">
         <v>17278</v>
       </c>
-      <c r="Y31" s="14">
+      <c r="Y31" s="10">
         <v>17259</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="16" t="s">
+      <c r="A32" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="12">
+      <c r="B32" s="9">
         <v>18553</v>
       </c>
-      <c r="C32" s="12">
+      <c r="C32" s="9">
         <v>18520</v>
       </c>
-      <c r="D32" s="12">
+      <c r="D32" s="9">
         <v>18473</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="9">
         <v>18449</v>
       </c>
-      <c r="F32" s="12">
+      <c r="F32" s="9">
         <v>18423</v>
       </c>
-      <c r="G32" s="12">
+      <c r="G32" s="9">
         <v>18415</v>
       </c>
-      <c r="H32" s="12">
+      <c r="H32" s="9">
         <v>18349</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I32" s="9">
         <v>18332</v>
       </c>
-      <c r="J32" s="12">
+      <c r="J32" s="9">
         <v>18304</v>
       </c>
-      <c r="K32" s="12">
+      <c r="K32" s="9">
         <v>18262</v>
       </c>
-      <c r="L32" s="12">
+      <c r="L32" s="9">
         <v>18239</v>
       </c>
-      <c r="M32" s="12">
+      <c r="M32" s="9">
         <v>18202</v>
       </c>
-      <c r="N32" s="13">
+      <c r="N32" s="10">
         <v>18174</v>
       </c>
-      <c r="O32" s="12">
+      <c r="O32" s="9">
         <v>18126</v>
       </c>
-      <c r="P32" s="12">
+      <c r="P32" s="9">
         <v>18102</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="10">
         <v>18079</v>
       </c>
-      <c r="R32" s="13">
+      <c r="R32" s="10">
         <v>18056</v>
       </c>
-      <c r="S32" s="13">
+      <c r="S32" s="10">
         <v>18014</v>
       </c>
-      <c r="T32" s="13">
+      <c r="T32" s="10">
         <v>17972</v>
       </c>
-      <c r="U32" s="13">
+      <c r="U32" s="10">
         <v>17931</v>
       </c>
-      <c r="V32" s="13">
+      <c r="V32" s="10">
         <v>17898</v>
       </c>
-      <c r="W32" s="14">
+      <c r="W32" s="10">
         <v>17861</v>
       </c>
-      <c r="X32" s="14">
+      <c r="X32" s="10">
         <v>17819</v>
       </c>
-      <c r="Y32" s="14">
+      <c r="Y32" s="10">
         <v>17790</v>
       </c>
     </row>
     <row r="33" spans="1:25">
-      <c r="A33" s="16" t="s">
+      <c r="A33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="12">
+      <c r="B33" s="9">
         <v>22851</v>
       </c>
-      <c r="C33" s="12">
+      <c r="C33" s="9">
         <v>22838</v>
       </c>
-      <c r="D33" s="12">
+      <c r="D33" s="9">
         <v>22820</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="9">
         <v>22803</v>
       </c>
-      <c r="F33" s="12">
+      <c r="F33" s="9">
         <v>22761</v>
       </c>
-      <c r="G33" s="12">
+      <c r="G33" s="9">
         <v>22715</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="9">
         <v>22670</v>
       </c>
-      <c r="I33" s="12">
+      <c r="I33" s="9">
         <v>22625</v>
       </c>
-      <c r="J33" s="12">
+      <c r="J33" s="9">
         <v>22563</v>
       </c>
-      <c r="K33" s="12">
+      <c r="K33" s="9">
         <v>22526</v>
       </c>
-      <c r="L33" s="12">
+      <c r="L33" s="9">
         <v>22461</v>
       </c>
-      <c r="M33" s="12">
+      <c r="M33" s="9">
         <v>22409</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="10">
         <v>22367</v>
       </c>
-      <c r="O33" s="12">
+      <c r="O33" s="9">
         <v>22318</v>
       </c>
-      <c r="P33" s="12">
+      <c r="P33" s="9">
         <v>22307</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="10">
         <v>22291</v>
       </c>
-      <c r="R33" s="13">
+      <c r="R33" s="10">
         <v>22270</v>
       </c>
-      <c r="S33" s="13">
+      <c r="S33" s="10">
         <v>22241</v>
       </c>
-      <c r="T33" s="13">
+      <c r="T33" s="10">
         <v>22177</v>
       </c>
-      <c r="U33" s="13">
+      <c r="U33" s="10">
         <v>22136</v>
       </c>
-      <c r="V33" s="13">
+      <c r="V33" s="10">
         <v>22066</v>
       </c>
-      <c r="W33" s="14">
+      <c r="W33" s="10">
         <v>22006</v>
       </c>
-      <c r="X33" s="14">
+      <c r="X33" s="10">
         <v>21927</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Y33" s="10">
         <v>21859</v>
       </c>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="16" t="s">
+      <c r="A34" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="12">
+      <c r="B34" s="9">
         <v>21820</v>
       </c>
-      <c r="C34" s="12">
+      <c r="C34" s="9">
         <v>21773</v>
       </c>
-      <c r="D34" s="12">
+      <c r="D34" s="9">
         <v>21739</v>
       </c>
-      <c r="E34" s="12">
+      <c r="E34" s="9">
         <v>21697</v>
       </c>
-      <c r="F34" s="12">
+      <c r="F34" s="9">
         <v>21672</v>
       </c>
-      <c r="G34" s="12">
+      <c r="G34" s="9">
         <v>21642</v>
       </c>
-      <c r="H34" s="12">
+      <c r="H34" s="9">
         <v>21606</v>
       </c>
-      <c r="I34" s="12">
+      <c r="I34" s="9">
         <v>21570</v>
       </c>
-      <c r="J34" s="12">
+      <c r="J34" s="9">
         <v>21510</v>
       </c>
-      <c r="K34" s="12">
+      <c r="K34" s="9">
         <v>21473</v>
       </c>
-      <c r="L34" s="12">
+      <c r="L34" s="9">
         <v>21411</v>
       </c>
-      <c r="M34" s="12">
+      <c r="M34" s="9">
         <v>21354</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="10">
         <v>21302</v>
       </c>
-      <c r="O34" s="12">
+      <c r="O34" s="9">
         <v>21252</v>
       </c>
-      <c r="P34" s="12">
+      <c r="P34" s="9">
         <v>21215</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="10">
         <v>21188</v>
       </c>
-      <c r="R34" s="13">
+      <c r="R34" s="10">
         <v>21158</v>
       </c>
-      <c r="S34" s="13">
+      <c r="S34" s="10">
         <v>21105</v>
       </c>
-      <c r="T34" s="13">
+      <c r="T34" s="10">
         <v>21006</v>
       </c>
-      <c r="U34" s="13">
+      <c r="U34" s="10">
         <v>20930</v>
       </c>
-      <c r="V34" s="13">
+      <c r="V34" s="10">
         <v>20872</v>
       </c>
-      <c r="W34" s="14">
+      <c r="W34" s="10">
         <v>20823</v>
       </c>
-      <c r="X34" s="14">
+      <c r="X34" s="10">
         <v>20736</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Y34" s="10">
         <v>20660</v>
       </c>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="16" t="s">
+      <c r="A35" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="12">
+      <c r="B35" s="9">
         <v>12211</v>
       </c>
-      <c r="C35" s="12">
+      <c r="C35" s="9">
         <v>12171</v>
       </c>
-      <c r="D35" s="12">
+      <c r="D35" s="9">
         <v>12155</v>
       </c>
-      <c r="E35" s="12">
+      <c r="E35" s="9">
         <v>12134</v>
       </c>
-      <c r="F35" s="12">
+      <c r="F35" s="9">
         <v>12106</v>
       </c>
-      <c r="G35" s="12">
+      <c r="G35" s="9">
         <v>12093</v>
       </c>
-      <c r="H35" s="12">
+      <c r="H35" s="9">
         <v>12091</v>
       </c>
-      <c r="I35" s="12">
+      <c r="I35" s="9">
         <v>12077</v>
       </c>
-      <c r="J35" s="12">
+      <c r="J35" s="9">
         <v>12048</v>
       </c>
-      <c r="K35" s="12">
+      <c r="K35" s="9">
         <v>12022</v>
       </c>
-      <c r="L35" s="12">
+      <c r="L35" s="9">
         <v>11962</v>
       </c>
-      <c r="M35" s="12">
+      <c r="M35" s="9">
         <v>11947</v>
       </c>
-      <c r="N35" s="13">
+      <c r="N35" s="10">
         <v>11934</v>
       </c>
-      <c r="O35" s="12">
+      <c r="O35" s="9">
         <v>11913</v>
       </c>
-      <c r="P35" s="12">
+      <c r="P35" s="9">
         <v>11906</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="10">
         <v>11891</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="10">
         <v>11863</v>
       </c>
-      <c r="S35" s="13">
+      <c r="S35" s="10">
         <v>11839</v>
       </c>
-      <c r="T35" s="13">
+      <c r="T35" s="10">
         <v>11774</v>
       </c>
-      <c r="U35" s="13">
+      <c r="U35" s="10">
         <v>11735</v>
       </c>
-      <c r="V35" s="13">
+      <c r="V35" s="10">
         <v>11725</v>
       </c>
-      <c r="W35" s="14">
+      <c r="W35" s="10">
         <v>11726</v>
       </c>
-      <c r="X35" s="14">
+      <c r="X35" s="10">
         <v>11714</v>
       </c>
-      <c r="Y35" s="14">
+      <c r="Y35" s="10">
         <v>11709</v>
       </c>
     </row>
     <row r="36" spans="1:25">
-      <c r="A36" s="16" t="s">
+      <c r="A36" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="12">
+      <c r="B36" s="9">
         <v>19832</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="9">
         <v>19804</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="9">
         <v>19757</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="9">
         <v>19738</v>
       </c>
-      <c r="F36" s="12">
+      <c r="F36" s="9">
         <v>19670</v>
       </c>
-      <c r="G36" s="12">
+      <c r="G36" s="9">
         <v>19651</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="9">
         <v>19594</v>
       </c>
-      <c r="I36" s="12">
+      <c r="I36" s="9">
         <v>19544</v>
       </c>
-      <c r="J36" s="12">
+      <c r="J36" s="9">
         <v>19506</v>
       </c>
-      <c r="K36" s="12">
+      <c r="K36" s="9">
         <v>19489</v>
       </c>
-      <c r="L36" s="12">
+      <c r="L36" s="9">
         <v>19438</v>
       </c>
-      <c r="M36" s="12">
+      <c r="M36" s="9">
         <v>19376</v>
       </c>
-      <c r="N36" s="13">
+      <c r="N36" s="10">
         <v>19326</v>
       </c>
-      <c r="O36" s="12">
+      <c r="O36" s="9">
         <v>19278</v>
       </c>
-      <c r="P36" s="12">
+      <c r="P36" s="9">
         <v>19248</v>
       </c>
-      <c r="Q36" s="13">
+      <c r="Q36" s="10">
         <v>19233</v>
       </c>
-      <c r="R36" s="13">
+      <c r="R36" s="10">
         <v>19203</v>
       </c>
-      <c r="S36" s="13">
+      <c r="S36" s="10">
         <v>19194</v>
       </c>
-      <c r="T36" s="13">
+      <c r="T36" s="10">
         <v>19134</v>
       </c>
-      <c r="U36" s="13">
+      <c r="U36" s="10">
         <v>19101</v>
       </c>
-      <c r="V36" s="13">
+      <c r="V36" s="10">
         <v>19030</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="10">
         <v>19003</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="10">
         <v>19034</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="10">
         <v>19024</v>
       </c>
     </row>
     <row r="37" spans="1:25">
-      <c r="A37" s="16" t="s">
+      <c r="A37" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="12">
+      <c r="B37" s="9">
         <v>34139</v>
       </c>
-      <c r="C37" s="12">
+      <c r="C37" s="9">
         <v>34110</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="9">
         <v>34089</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="9">
         <v>34090</v>
       </c>
-      <c r="F37" s="12">
+      <c r="F37" s="9">
         <v>34084</v>
       </c>
-      <c r="G37" s="12">
+      <c r="G37" s="9">
         <v>34075</v>
       </c>
-      <c r="H37" s="12">
+      <c r="H37" s="9">
         <v>34032</v>
       </c>
-      <c r="I37" s="12">
+      <c r="I37" s="9">
         <v>34023</v>
       </c>
-      <c r="J37" s="12">
+      <c r="J37" s="9">
         <v>34004</v>
       </c>
-      <c r="K37" s="12">
+      <c r="K37" s="9">
         <v>34031</v>
       </c>
-      <c r="L37" s="12">
+      <c r="L37" s="9">
         <v>34038</v>
       </c>
-      <c r="M37" s="12">
+      <c r="M37" s="9">
         <v>34007</v>
       </c>
-      <c r="N37" s="13">
+      <c r="N37" s="10">
         <v>33999</v>
       </c>
-      <c r="O37" s="12">
+      <c r="O37" s="9">
         <v>33981</v>
       </c>
-      <c r="P37" s="12">
+      <c r="P37" s="9">
         <v>33972</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="Q37" s="10">
         <v>33960</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="10">
         <v>33934</v>
       </c>
-      <c r="S37" s="13">
+      <c r="S37" s="10">
         <v>33993</v>
       </c>
-      <c r="T37" s="13">
+      <c r="T37" s="10">
         <v>33943</v>
       </c>
-      <c r="U37" s="14">
+      <c r="U37" s="10">
         <v>33895</v>
       </c>
-      <c r="V37" s="13">
+      <c r="V37" s="10">
         <v>33891</v>
       </c>
-      <c r="W37" s="14">
+      <c r="W37" s="10">
         <v>33888</v>
       </c>
-      <c r="X37" s="14">
+      <c r="X37" s="10">
         <v>33811</v>
       </c>
-      <c r="Y37" s="14">
+      <c r="Y37" s="10">
         <v>33785</v>
       </c>
     </row>
     <row r="38" spans="1:25">
-      <c r="A38" s="17" t="s">
+      <c r="A38" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B38" s="18">
+      <c r="B38" s="12">
         <v>23943</v>
       </c>
-      <c r="C38" s="18">
+      <c r="C38" s="12">
         <v>23899</v>
       </c>
-      <c r="D38" s="18">
+      <c r="D38" s="12">
         <v>23855</v>
       </c>
-      <c r="E38" s="18">
+      <c r="E38" s="12">
         <v>23830</v>
       </c>
-      <c r="F38" s="18">
+      <c r="F38" s="12">
         <v>23790</v>
       </c>
-      <c r="G38" s="18">
+      <c r="G38" s="12">
         <v>23752</v>
       </c>
-      <c r="H38" s="18">
+      <c r="H38" s="12">
         <v>23720</v>
       </c>
-      <c r="I38" s="18">
+      <c r="I38" s="12">
         <v>23692</v>
       </c>
-      <c r="J38" s="18">
+      <c r="J38" s="12">
         <v>23653</v>
       </c>
-      <c r="K38" s="18">
+      <c r="K38" s="12">
         <v>23646</v>
       </c>
-      <c r="L38" s="18">
+      <c r="L38" s="12">
         <v>23595</v>
       </c>
-      <c r="M38" s="18">
+      <c r="M38" s="12">
         <v>23556</v>
       </c>
-      <c r="N38" s="19">
+      <c r="N38" s="13">
         <v>23512</v>
       </c>
-      <c r="O38" s="18">
+      <c r="O38" s="12">
         <v>23484</v>
       </c>
-      <c r="P38" s="18">
+      <c r="P38" s="12">
         <v>23443</v>
       </c>
-      <c r="Q38" s="19">
+      <c r="Q38" s="13">
         <v>23417</v>
       </c>
-      <c r="R38" s="19">
+      <c r="R38" s="13">
         <v>23390</v>
       </c>
-      <c r="S38" s="19">
+      <c r="S38" s="13">
         <v>23340</v>
       </c>
-      <c r="T38" s="19">
+      <c r="T38" s="13">
         <v>23310</v>
       </c>
-      <c r="U38" s="19">
+      <c r="U38" s="13">
         <v>23288</v>
       </c>
-      <c r="V38" s="19">
+      <c r="V38" s="13">
         <v>23263</v>
       </c>
-      <c r="W38" s="19">
+      <c r="W38" s="13">
         <v>23240</v>
       </c>
-      <c r="X38" s="19">
+      <c r="X38" s="13">
         <v>23195</v>
       </c>
-      <c r="Y38" s="19">
+      <c r="Y38" s="13">
         <v>23172</v>
       </c>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="20" t="s">
+      <c r="A39" s="14" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A19:Y19"/>
     <mergeCell ref="A26:Y26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A4:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="AD44" sqref="AD44"/>
+      <selection activeCell="AI27" sqref="AI27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="10.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="34"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="AG5" s="3" t="s">
+      <c r="AG5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37"/>
-      <c r="B6" s="39">
+      <c r="A6" s="25"/>
+      <c r="B6" s="27">
         <v>2024</v>
       </c>
-      <c r="C6" s="40"/>
-[...10 lines deleted...]
-      <c r="N6" s="39">
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="27">
         <v>2025</v>
       </c>
-      <c r="O6" s="40"/>
-[...10 lines deleted...]
-      <c r="Z6" s="39">
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="27">
         <v>2026</v>
       </c>
-      <c r="AA6" s="40"/>
-[...9 lines deleted...]
-      <c r="AK6" s="40"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
     </row>
     <row r="7" spans="1:37" ht="36" customHeight="1">
-      <c r="A7" s="38"/>
-      <c r="B7" s="4" t="s">
+      <c r="A7" s="26"/>
+      <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="8" t="s">
+      <c r="I7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="J7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="9" t="s">
+      <c r="K7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="9" t="s">
+      <c r="L7" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="N7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O7" s="8" t="s">
+      <c r="O7" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="P7" s="5" t="s">
+      <c r="P7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="Q7" s="8" t="s">
+      <c r="Q7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="R7" s="8" t="s">
+      <c r="R7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="S7" s="8" t="s">
+      <c r="S7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="T7" s="8" t="s">
+      <c r="T7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="8" t="s">
+      <c r="U7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X7" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="Y7" s="10" t="s">
+      <c r="Y7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="Z7" s="4" t="s">
+      <c r="Z7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AB7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AC7" s="8" t="s">
+      <c r="AC7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="AD7" s="8" t="s">
+      <c r="AD7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AE7" s="8" t="s">
+      <c r="AE7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AF7" s="8" t="s">
+      <c r="AF7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="8" t="s">
+      <c r="AG7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="AH7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="AI7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="AJ7" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AK7" s="10" t="s">
+      <c r="AK7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A8" s="35" t="s">
+      <c r="A8" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="35"/>
-[...10 lines deleted...]
-      <c r="M8" s="35"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="11" t="s">
+      <c r="A9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="15">
         <v>727053</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="9">
         <v>726712</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="9">
         <v>726580</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="9">
         <v>726384</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="9">
         <v>726311</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="9">
         <v>726379</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="9">
         <v>726077</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="9">
         <v>725666</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="15">
         <v>725284</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="9">
         <v>724823</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="10">
         <v>724511</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="10">
         <v>724110</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="10">
         <v>723980</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="10">
         <v>723542</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="10">
         <v>723153</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="10">
         <v>722802</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="10">
         <v>722495</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="18">
         <v>722179</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T9" s="10">
         <v>721703</v>
       </c>
-      <c r="U9" s="13">
+      <c r="U9" s="10">
         <v>721140</v>
       </c>
-      <c r="V9" s="13">
+      <c r="V9" s="10">
         <v>720615</v>
       </c>
-      <c r="W9" s="28">
+      <c r="W9" s="18">
         <v>720127</v>
       </c>
-      <c r="X9" s="13">
+      <c r="X9" s="10">
         <v>719759</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="18">
         <v>719361</v>
       </c>
-      <c r="Z9" s="13">
+      <c r="Z9" s="10">
         <v>718945</v>
       </c>
-      <c r="AA9" s="13">
+      <c r="AA9" s="10">
         <v>718439</v>
       </c>
-      <c r="AB9" s="13">
+      <c r="AB9" s="10">
         <v>717966</v>
       </c>
-      <c r="AC9" s="31">
+      <c r="AC9" s="20">
         <v>717603</v>
       </c>
-      <c r="AD9" s="28">
+      <c r="AD9" s="18">
         <v>717399</v>
+      </c>
+      <c r="AE9" s="18">
+        <v>716979</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="15">
         <v>374690</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="9">
         <v>374939</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="9">
         <v>375152</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="9">
         <v>375363</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="9">
         <v>375627</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="9">
         <v>376049</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="9">
         <v>376382</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="9">
         <v>376600</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="15">
         <v>376793</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="9">
         <v>377010</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="10">
         <v>377373</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="10">
         <v>377740</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="10">
         <v>378167</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="10">
         <v>378493</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="10">
         <v>378704</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="10">
         <v>378919</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="10">
         <v>379308</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="18">
         <v>379544</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="10">
         <v>379777</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="10">
         <v>380125</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="10">
         <v>380574</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="18">
         <v>380618</v>
       </c>
-      <c r="X10" s="13">
+      <c r="X10" s="10">
         <v>380737</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="18">
         <v>380828</v>
       </c>
-      <c r="Z10" s="13">
+      <c r="Z10" s="10">
         <v>380829</v>
       </c>
-      <c r="AA10" s="13">
+      <c r="AA10" s="10">
         <v>380829</v>
       </c>
-      <c r="AB10" s="13">
+      <c r="AB10" s="10">
         <v>380636</v>
       </c>
-      <c r="AC10" s="31">
+      <c r="AC10" s="20">
         <v>380544</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="18">
         <v>380684</v>
+      </c>
+      <c r="AE10" s="18">
+        <v>380629</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="15">
         <v>51508</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="9">
         <v>51443</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="9">
         <v>51428</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="9">
         <v>51380</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="9">
         <v>51317</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="9">
         <v>51303</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="9">
         <v>51258</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="9">
         <v>51139</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="15">
         <v>51064</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="9">
         <v>51004</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="10">
         <v>50994</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="10">
         <v>50911</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="10">
         <v>50871</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="10">
         <v>50812</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="10">
         <v>50720</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="10">
         <v>50688</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="10">
         <v>50621</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="18">
         <v>50540</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="10">
         <v>50448</v>
       </c>
-      <c r="U11" s="13">
+      <c r="U11" s="10">
         <v>50361</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="10">
         <v>50284</v>
       </c>
-      <c r="W11" s="28">
+      <c r="W11" s="18">
         <v>50222</v>
       </c>
-      <c r="X11" s="13">
+      <c r="X11" s="10">
         <v>50149</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="18">
         <v>50106</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="Z11" s="10">
         <v>50051</v>
       </c>
-      <c r="AA11" s="13">
+      <c r="AA11" s="10">
         <v>50022</v>
       </c>
-      <c r="AB11" s="13">
+      <c r="AB11" s="10">
         <v>49994</v>
       </c>
-      <c r="AC11" s="31">
+      <c r="AC11" s="20">
         <v>50004</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="18">
         <v>49910</v>
+      </c>
+      <c r="AE11" s="18">
+        <v>49876</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="15">
         <v>56493</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="9">
         <v>56461</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="9">
         <v>56436</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="9">
         <v>56373</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="9">
         <v>56320</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="9">
         <v>56263</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="9">
         <v>56184</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="9">
         <v>56121</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J12" s="15">
         <v>56052</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="9">
         <v>56019</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <v>55934</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <v>55895</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <v>55824</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="10">
         <v>55738</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="10">
         <v>55680</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="10">
         <v>55613</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="10">
         <v>55504</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="18">
         <v>55427</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="10">
         <v>55394</v>
       </c>
-      <c r="U12" s="13">
+      <c r="U12" s="10">
         <v>55319</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="10">
         <v>55186</v>
       </c>
-      <c r="W12" s="28">
+      <c r="W12" s="18">
         <v>55185</v>
       </c>
-      <c r="X12" s="13">
+      <c r="X12" s="10">
         <v>55195</v>
       </c>
-      <c r="Y12" s="28">
+      <c r="Y12" s="18">
         <v>55174</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="Z12" s="10">
         <v>55121</v>
       </c>
-      <c r="AA12" s="13">
+      <c r="AA12" s="10">
         <v>55047</v>
       </c>
-      <c r="AB12" s="13">
+      <c r="AB12" s="10">
         <v>54996</v>
       </c>
-      <c r="AC12" s="31">
+      <c r="AC12" s="20">
         <v>54938</v>
       </c>
-      <c r="AD12" s="28">
+      <c r="AD12" s="18">
         <v>54826</v>
+      </c>
+      <c r="AE12" s="18">
+        <v>54813</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="15">
         <v>35679</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="9">
         <v>35611</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="9">
         <v>35555</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="9">
         <v>35551</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="9">
         <v>35535</v>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="9">
         <v>35550</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="9">
         <v>35537</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="9">
         <v>35524</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J13" s="15">
         <v>35449</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="9">
         <v>35359</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="10">
         <v>35295</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="10">
         <v>35266</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="10">
         <v>35219</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="10">
         <v>35148</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="10">
         <v>35123</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="10">
         <v>35095</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="10">
         <v>35024</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="18">
         <v>34977</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="10">
         <v>34947</v>
       </c>
-      <c r="U13" s="13">
+      <c r="U13" s="10">
         <v>34823</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="10">
         <v>34680</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="18">
         <v>34603</v>
       </c>
-      <c r="X13" s="13">
+      <c r="X13" s="10">
         <v>34581</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="18">
         <v>34527</v>
       </c>
-      <c r="Z13" s="13">
+      <c r="Z13" s="10">
         <v>34517</v>
       </c>
-      <c r="AA13" s="13">
+      <c r="AA13" s="10">
         <v>34428</v>
       </c>
-      <c r="AB13" s="13">
+      <c r="AB13" s="10">
         <v>34384</v>
       </c>
-      <c r="AC13" s="31">
+      <c r="AC13" s="20">
         <v>34381</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="18">
         <v>34403</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>34371</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="15">
         <v>60445</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="9">
         <v>60351</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="9">
         <v>60226</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="9">
         <v>60153</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="9">
         <v>60071</v>
       </c>
-      <c r="G14" s="12">
+      <c r="G14" s="9">
         <v>59994</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="9">
         <v>59833</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="9">
         <v>59763</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="15">
         <v>59635</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="9">
         <v>59523</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="10">
         <v>59468</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="10">
         <v>59390</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="10">
         <v>59338</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="10">
         <v>59243</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="10">
         <v>59164</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="10">
         <v>59063</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="10">
         <v>59017</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="18">
         <v>58945</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T14" s="10">
         <v>58810</v>
       </c>
-      <c r="U14" s="13">
+      <c r="U14" s="10">
         <v>58706</v>
       </c>
-      <c r="V14" s="13">
+      <c r="V14" s="10">
         <v>58547</v>
       </c>
-      <c r="W14" s="28">
+      <c r="W14" s="18">
         <v>58445</v>
       </c>
-      <c r="X14" s="13">
+      <c r="X14" s="10">
         <v>58365</v>
       </c>
-      <c r="Y14" s="28">
+      <c r="Y14" s="18">
         <v>58211</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="Z14" s="10">
         <v>58125</v>
       </c>
-      <c r="AA14" s="13">
+      <c r="AA14" s="10">
         <v>58033</v>
       </c>
-      <c r="AB14" s="13">
+      <c r="AB14" s="10">
         <v>57976</v>
       </c>
-      <c r="AC14" s="31">
+      <c r="AC14" s="20">
         <v>57905</v>
       </c>
-      <c r="AD14" s="28">
+      <c r="AD14" s="18">
         <v>57815</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>57685</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="15">
         <v>14600</v>
       </c>
-      <c r="C15" s="12">
+      <c r="C15" s="9">
         <v>14590</v>
       </c>
-      <c r="D15" s="12">
+      <c r="D15" s="9">
         <v>14601</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="9">
         <v>14596</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="9">
         <v>14601</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G15" s="9">
         <v>14564</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="9">
         <v>14553</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I15" s="9">
         <v>14523</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="15">
         <v>14480</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="9">
         <v>14431</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="10">
         <v>14355</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="10">
         <v>14301</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="10">
         <v>14236</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="10">
         <v>14166</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="10">
         <v>14113</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="10">
         <v>14078</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="10">
         <v>13984</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="18">
         <v>13941</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="10">
         <v>13939</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="10">
         <v>13884</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="10">
         <v>13814</v>
       </c>
-      <c r="W15" s="28">
+      <c r="W15" s="18">
         <v>13785</v>
       </c>
-      <c r="X15" s="13">
+      <c r="X15" s="10">
         <v>13751</v>
       </c>
-      <c r="Y15" s="28">
+      <c r="Y15" s="18">
         <v>13682</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="Z15" s="10">
         <v>13651</v>
       </c>
-      <c r="AA15" s="13">
+      <c r="AA15" s="10">
         <v>13600</v>
       </c>
-      <c r="AB15" s="13">
+      <c r="AB15" s="10">
         <v>13607</v>
       </c>
-      <c r="AC15" s="31">
+      <c r="AC15" s="20">
         <v>13628</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="18">
         <v>13622</v>
+      </c>
+      <c r="AE15" s="18">
+        <v>13560</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="15">
         <v>9555</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="9">
         <v>9506</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="9">
         <v>9520</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="9">
         <v>9482</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="9">
         <v>9472</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="9">
         <v>9448</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="9">
         <v>9418</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="9">
         <v>9371</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="15">
         <v>9350</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="9">
         <v>9320</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="10">
         <v>9282</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="10">
         <v>9243</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="10">
         <v>9218</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="10">
         <v>9191</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="10">
         <v>9187</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="10">
         <v>9179</v>
       </c>
-      <c r="R16" s="13">
+      <c r="R16" s="10">
         <v>9179</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="18">
         <v>9155</v>
       </c>
-      <c r="T16" s="13">
+      <c r="T16" s="10">
         <v>9131</v>
       </c>
-      <c r="U16" s="13">
+      <c r="U16" s="10">
         <v>9087</v>
       </c>
-      <c r="V16" s="13">
+      <c r="V16" s="10">
         <v>9065</v>
       </c>
-      <c r="W16" s="28">
+      <c r="W16" s="18">
         <v>9064</v>
       </c>
-      <c r="X16" s="13">
+      <c r="X16" s="10">
         <v>9067</v>
       </c>
-      <c r="Y16" s="28">
+      <c r="Y16" s="18">
         <v>9074</v>
       </c>
-      <c r="Z16" s="13">
+      <c r="Z16" s="10">
         <v>9054</v>
       </c>
-      <c r="AA16" s="13">
+      <c r="AA16" s="10">
         <v>9071</v>
       </c>
-      <c r="AB16" s="13">
+      <c r="AB16" s="10">
         <v>9074</v>
       </c>
-      <c r="AC16" s="31">
+      <c r="AC16" s="20">
         <v>9065</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="18">
         <v>9081</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="18">
+        <v>9109</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="15">
         <v>7188</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C17" s="9">
         <v>7146</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="9">
         <v>7138</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="9">
         <v>7126</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="9">
         <v>7093</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="9">
         <v>7037</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="9">
         <v>6995</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="9">
         <v>6970</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="15">
         <v>6927</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="9">
         <v>6886</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="10">
         <v>6870</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="10">
         <v>6767</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="10">
         <v>6755</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="10">
         <v>6706</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="10">
         <v>6695</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="10">
         <v>6656</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="10">
         <v>6625</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="18">
         <v>6629</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T17" s="10">
         <v>6571</v>
       </c>
-      <c r="U17" s="13">
+      <c r="U17" s="10">
         <v>6516</v>
       </c>
-      <c r="V17" s="13">
+      <c r="V17" s="10">
         <v>6495</v>
       </c>
-      <c r="W17" s="28">
+      <c r="W17" s="18">
         <v>6480</v>
       </c>
-      <c r="X17" s="13">
+      <c r="X17" s="10">
         <v>6430</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="18">
         <v>6412</v>
       </c>
-      <c r="Z17" s="13">
+      <c r="Z17" s="10">
         <v>6431</v>
       </c>
-      <c r="AA17" s="13">
+      <c r="AA17" s="10">
         <v>6408</v>
       </c>
-      <c r="AB17" s="13">
+      <c r="AB17" s="10">
         <v>6385</v>
       </c>
-      <c r="AC17" s="31">
+      <c r="AC17" s="20">
         <v>6346</v>
       </c>
-      <c r="AD17" s="28">
+      <c r="AD17" s="18">
         <v>6326</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="18">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="21">
+      <c r="B18" s="15">
         <v>11668</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="9">
         <v>11679</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="9">
         <v>11706</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="9">
         <v>11682</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="9">
         <v>11669</v>
       </c>
-      <c r="G18" s="12">
+      <c r="G18" s="9">
         <v>11656</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="9">
         <v>11606</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="9">
         <v>11568</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="15">
         <v>11572</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="9">
         <v>11539</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="10">
         <v>11452</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="10">
         <v>11376</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="10">
         <v>11364</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="10">
         <v>11336</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="10">
         <v>11358</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="10">
         <v>11316</v>
       </c>
-      <c r="R18" s="13">
+      <c r="R18" s="10">
         <v>11333</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="18">
         <v>11304</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="10">
         <v>11282</v>
       </c>
-      <c r="U18" s="13">
+      <c r="U18" s="10">
         <v>11251</v>
       </c>
-      <c r="V18" s="13">
+      <c r="V18" s="10">
         <v>11192</v>
       </c>
-      <c r="W18" s="28">
+      <c r="W18" s="18">
         <v>11151</v>
       </c>
-      <c r="X18" s="13">
+      <c r="X18" s="10">
         <v>11137</v>
       </c>
-      <c r="Y18" s="28">
+      <c r="Y18" s="18">
         <v>11112</v>
       </c>
-      <c r="Z18" s="13">
+      <c r="Z18" s="10">
         <v>11099</v>
       </c>
-      <c r="AA18" s="13">
+      <c r="AA18" s="10">
         <v>11090</v>
       </c>
-      <c r="AB18" s="13">
+      <c r="AB18" s="10">
         <v>11071</v>
       </c>
-      <c r="AC18" s="31">
+      <c r="AC18" s="20">
         <v>11073</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="18">
         <v>11062</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="18">
+        <v>11076</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="15">
         <v>19004</v>
       </c>
-      <c r="C19" s="12">
+      <c r="C19" s="9">
         <v>18931</v>
       </c>
-      <c r="D19" s="12">
+      <c r="D19" s="9">
         <v>18874</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="9">
         <v>18848</v>
       </c>
-      <c r="F19" s="12">
+      <c r="F19" s="9">
         <v>18823</v>
       </c>
-      <c r="G19" s="12">
+      <c r="G19" s="9">
         <v>18820</v>
       </c>
-      <c r="H19" s="12">
+      <c r="H19" s="9">
         <v>18786</v>
       </c>
-      <c r="I19" s="12">
+      <c r="I19" s="9">
         <v>18729</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="15">
         <v>18726</v>
       </c>
-      <c r="K19" s="12">
+      <c r="K19" s="9">
         <v>18622</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="10">
         <v>18553</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="10">
         <v>18480</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N19" s="10">
         <v>18406</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="10">
         <v>18315</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="10">
         <v>18293</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="10">
         <v>18231</v>
       </c>
-      <c r="R19" s="13">
+      <c r="R19" s="10">
         <v>18142</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="18">
         <v>18084</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T19" s="10">
         <v>18018</v>
       </c>
-      <c r="U19" s="13">
+      <c r="U19" s="10">
         <v>17934</v>
       </c>
-      <c r="V19" s="13">
+      <c r="V19" s="10">
         <v>17881</v>
       </c>
-      <c r="W19" s="28">
+      <c r="W19" s="18">
         <v>17810</v>
       </c>
-      <c r="X19" s="13">
+      <c r="X19" s="10">
         <v>17767</v>
       </c>
-      <c r="Y19" s="28">
+      <c r="Y19" s="18">
         <v>17730</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="Z19" s="10">
         <v>17682</v>
       </c>
-      <c r="AA19" s="13">
+      <c r="AA19" s="10">
         <v>17595</v>
       </c>
-      <c r="AB19" s="13">
+      <c r="AB19" s="10">
         <v>17574</v>
       </c>
-      <c r="AC19" s="31">
+      <c r="AC19" s="20">
         <v>17571</v>
       </c>
-      <c r="AD19" s="28">
+      <c r="AD19" s="18">
         <v>17611</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="18">
+        <v>17586</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="15">
         <v>33640</v>
       </c>
-      <c r="C20" s="12">
+      <c r="C20" s="9">
         <v>33592</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="9">
         <v>33580</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="9">
         <v>33562</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="9">
         <v>33570</v>
       </c>
-      <c r="G20" s="12">
+      <c r="G20" s="9">
         <v>33560</v>
       </c>
-      <c r="H20" s="12">
+      <c r="H20" s="9">
         <v>33504</v>
       </c>
-      <c r="I20" s="12">
+      <c r="I20" s="9">
         <v>33443</v>
       </c>
-      <c r="J20" s="24">
+      <c r="J20" s="15">
         <v>33408</v>
       </c>
-      <c r="K20" s="12">
+      <c r="K20" s="9">
         <v>33354</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="10">
         <v>33289</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="10">
         <v>33255</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N20" s="10">
         <v>33199</v>
       </c>
-      <c r="O20" s="13">
+      <c r="O20" s="10">
         <v>33115</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="10">
         <v>32954</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="10">
         <v>32905</v>
       </c>
-      <c r="R20" s="13">
+      <c r="R20" s="10">
         <v>32821</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="18">
         <v>32769</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T20" s="10">
         <v>32650</v>
       </c>
-      <c r="U20" s="13">
+      <c r="U20" s="10">
         <v>32534</v>
       </c>
-      <c r="V20" s="13">
+      <c r="V20" s="10">
         <v>32422</v>
       </c>
-      <c r="W20" s="28">
+      <c r="W20" s="18">
         <v>32424</v>
       </c>
-      <c r="X20" s="13">
+      <c r="X20" s="10">
         <v>32281</v>
       </c>
-      <c r="Y20" s="28">
+      <c r="Y20" s="18">
         <v>32247</v>
       </c>
-      <c r="Z20" s="13">
+      <c r="Z20" s="10">
         <v>32210</v>
       </c>
-      <c r="AA20" s="13">
+      <c r="AA20" s="10">
         <v>32218</v>
       </c>
-      <c r="AB20" s="13">
+      <c r="AB20" s="10">
         <v>32189</v>
       </c>
-      <c r="AC20" s="31">
+      <c r="AC20" s="20">
         <v>32177</v>
       </c>
-      <c r="AD20" s="28">
+      <c r="AD20" s="18">
         <v>32145</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="18">
+        <v>32128</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="15">
         <v>11052</v>
       </c>
-      <c r="C21" s="12">
+      <c r="C21" s="9">
         <v>11017</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="9">
         <v>11009</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="9">
         <v>11000</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="9">
         <v>10985</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G21" s="9">
         <v>10952</v>
       </c>
-      <c r="H21" s="12">
+      <c r="H21" s="9">
         <v>10907</v>
       </c>
-      <c r="I21" s="12">
+      <c r="I21" s="9">
         <v>10888</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="15">
         <v>10856</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K21" s="9">
         <v>10823</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="10">
         <v>10742</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="10">
         <v>10677</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="10">
         <v>10618</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="10">
         <v>10578</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="10">
         <v>10548</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="10">
         <v>10502</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="10">
         <v>10453</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="18">
         <v>10419</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T21" s="10">
         <v>10358</v>
       </c>
-      <c r="U21" s="13">
+      <c r="U21" s="10">
         <v>10322</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V21" s="10">
         <v>10282</v>
       </c>
-      <c r="W21" s="28">
+      <c r="W21" s="18">
         <v>10225</v>
       </c>
-      <c r="X21" s="13">
+      <c r="X21" s="10">
         <v>10186</v>
       </c>
-      <c r="Y21" s="28">
+      <c r="Y21" s="18">
         <v>10167</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="10">
         <v>10128</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AA21" s="10">
         <v>10088</v>
       </c>
-      <c r="AB21" s="13">
+      <c r="AB21" s="10">
         <v>10095</v>
       </c>
-      <c r="AC21" s="31">
+      <c r="AC21" s="20">
         <v>10069</v>
       </c>
-      <c r="AD21" s="28">
+      <c r="AD21" s="18">
         <v>10056</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="18">
+        <v>9997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B22" s="15">
         <v>41531</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="9">
         <v>41446</v>
       </c>
-      <c r="D22" s="12">
+      <c r="D22" s="9">
         <v>41355</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="9">
         <v>41268</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="9">
         <v>41228</v>
       </c>
-      <c r="G22" s="12">
+      <c r="G22" s="9">
         <v>41183</v>
       </c>
-      <c r="H22" s="12">
+      <c r="H22" s="9">
         <v>41114</v>
       </c>
-      <c r="I22" s="12">
+      <c r="I22" s="9">
         <v>41027</v>
       </c>
-      <c r="J22" s="24">
+      <c r="J22" s="15">
         <v>40972</v>
       </c>
-      <c r="K22" s="12">
+      <c r="K22" s="9">
         <v>40933</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="10">
         <v>40904</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="10">
         <v>40809</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="10">
         <v>40765</v>
       </c>
-      <c r="O22" s="27" t="s">
+      <c r="O22" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="10">
         <v>40614</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="10">
         <v>40557</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="10">
         <v>40484</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="18">
         <v>40445</v>
       </c>
-      <c r="T22" s="13">
+      <c r="T22" s="10">
         <v>40378</v>
       </c>
-      <c r="U22" s="13">
+      <c r="U22" s="10">
         <v>40278</v>
       </c>
-      <c r="V22" s="13">
+      <c r="V22" s="10">
         <v>40193</v>
       </c>
-      <c r="W22" s="28">
+      <c r="W22" s="18">
         <v>40115</v>
       </c>
-      <c r="X22" s="13">
+      <c r="X22" s="10">
         <v>40113</v>
       </c>
-      <c r="Y22" s="28">
+      <c r="Y22" s="18">
         <v>40091</v>
       </c>
-      <c r="Z22" s="13">
+      <c r="Z22" s="10">
         <v>40047</v>
       </c>
-      <c r="AA22" s="13">
+      <c r="AA22" s="10">
         <v>40010</v>
       </c>
-      <c r="AB22" s="13">
+      <c r="AB22" s="10">
         <v>39985</v>
       </c>
-      <c r="AC22" s="31">
+      <c r="AC22" s="20">
         <v>39902</v>
       </c>
-      <c r="AD22" s="28">
+      <c r="AD22" s="18">
         <v>39858</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="36" t="s">
+      <c r="AE22" s="18">
+        <v>39836</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="15" customHeight="1">
+      <c r="A23" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="36"/>
-[...13 lines deleted...]
-      <c r="A24" s="11" t="s">
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="15">
         <v>483947</v>
       </c>
-      <c r="C24" s="12">
+      <c r="C24" s="9">
         <v>483928</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="9">
         <v>483955</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="9">
         <v>484049</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="9">
         <v>484197</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="9">
         <v>484614</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="9">
         <v>484804</v>
       </c>
-      <c r="I24" s="12">
+      <c r="I24" s="9">
         <v>484849</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="15">
         <v>484788</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="9">
         <v>484820</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="10">
         <v>485070</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="10">
         <v>485328</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="10">
         <v>485734</v>
       </c>
-      <c r="O24" s="13">
+      <c r="O24" s="10">
         <v>485939</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="10">
         <v>485991</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="10">
         <v>486071</v>
       </c>
-      <c r="R24" s="13">
+      <c r="R24" s="10">
         <v>486325</v>
       </c>
-      <c r="S24" s="28">
+      <c r="S24" s="18">
         <v>486358</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T24" s="10">
         <v>486369</v>
       </c>
-      <c r="U24" s="13">
+      <c r="U24" s="10">
         <v>486497</v>
       </c>
-      <c r="V24" s="13">
+      <c r="V24" s="10">
         <v>486716</v>
       </c>
-      <c r="W24" s="28">
+      <c r="W24" s="18">
         <v>486612</v>
       </c>
-      <c r="X24" s="13">
+      <c r="X24" s="10">
         <v>486677</v>
       </c>
-      <c r="Y24" s="28">
+      <c r="Y24" s="18">
         <v>486579</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="10">
         <v>486459</v>
       </c>
-      <c r="AA24" s="13">
+      <c r="AA24" s="10">
         <v>486461</v>
       </c>
-      <c r="AB24" s="30">
+      <c r="AB24" s="9">
         <v>486214</v>
       </c>
-      <c r="AC24" s="31">
+      <c r="AC24" s="20">
         <v>486065</v>
       </c>
-      <c r="AD24" s="28">
+      <c r="AD24" s="18">
         <v>486112</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="18">
+        <v>485933</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="15">
         <v>354747</v>
       </c>
-      <c r="C25" s="12">
+      <c r="C25" s="9">
         <v>354933</v>
       </c>
-      <c r="D25" s="12">
+      <c r="D25" s="9">
         <v>355097</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="9">
         <v>355287</v>
       </c>
-      <c r="F25" s="12">
+      <c r="F25" s="9">
         <v>355554</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G25" s="9">
         <v>356011</v>
       </c>
-      <c r="H25" s="12">
+      <c r="H25" s="9">
         <v>356327</v>
       </c>
-      <c r="I25" s="12">
+      <c r="I25" s="9">
         <v>356536</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="15">
         <v>356684</v>
       </c>
-      <c r="K25" s="12">
+      <c r="K25" s="9">
         <v>356891</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="10">
         <v>357241</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="10">
         <v>357628</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N25" s="10">
         <v>358031</v>
       </c>
-      <c r="O25" s="13">
+      <c r="O25" s="10">
         <v>358377</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="10">
         <v>358601</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="10">
         <v>358822</v>
       </c>
-      <c r="R25" s="13">
+      <c r="R25" s="10">
         <v>359159</v>
       </c>
-      <c r="S25" s="28">
+      <c r="S25" s="18">
         <v>359361</v>
       </c>
-      <c r="T25" s="13">
+      <c r="T25" s="10">
         <v>359576</v>
       </c>
-      <c r="U25" s="13">
+      <c r="U25" s="10">
         <v>359958</v>
       </c>
-      <c r="V25" s="13">
+      <c r="V25" s="10">
         <v>360399</v>
       </c>
-      <c r="W25" s="28">
+      <c r="W25" s="18">
         <v>360466</v>
       </c>
-      <c r="X25" s="13">
+      <c r="X25" s="10">
         <v>360625</v>
       </c>
-      <c r="Y25" s="28">
+      <c r="Y25" s="18">
         <v>360704</v>
       </c>
-      <c r="Z25" s="13">
+      <c r="Z25" s="10">
         <v>360663</v>
       </c>
-      <c r="AA25" s="13">
+      <c r="AA25" s="10">
         <v>360741</v>
       </c>
-      <c r="AB25" s="30">
+      <c r="AB25" s="9">
         <v>360559</v>
       </c>
-      <c r="AC25" s="31">
+      <c r="AC25" s="20">
         <v>360469</v>
       </c>
-      <c r="AD25" s="28">
+      <c r="AD25" s="18">
         <v>360625</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="18">
+        <v>360557</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="15">
         <v>49676</v>
       </c>
-      <c r="C26" s="12">
+      <c r="C26" s="9">
         <v>49615</v>
       </c>
-      <c r="D26" s="12">
+      <c r="D26" s="9">
         <v>49605</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="9">
         <v>49557</v>
       </c>
-      <c r="F26" s="12">
+      <c r="F26" s="9">
         <v>49499</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="9">
         <v>49486</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="9">
         <v>49440</v>
       </c>
-      <c r="I26" s="12">
+      <c r="I26" s="9">
         <v>49323</v>
       </c>
-      <c r="J26" s="24">
+      <c r="J26" s="15">
         <v>49261</v>
       </c>
-      <c r="K26" s="12">
+      <c r="K26" s="9">
         <v>49214</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="10">
         <v>49204</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="10">
         <v>49130</v>
       </c>
-      <c r="N26" s="13">
+      <c r="N26" s="10">
         <v>49111</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O26" s="10">
         <v>49056</v>
       </c>
-      <c r="P26" s="13">
+      <c r="P26" s="10">
         <v>48976</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="Q26" s="10">
         <v>48943</v>
       </c>
-      <c r="R26" s="13">
+      <c r="R26" s="10">
         <v>48886</v>
       </c>
-      <c r="S26" s="28">
+      <c r="S26" s="18">
         <v>48803</v>
       </c>
-      <c r="T26" s="13">
+      <c r="T26" s="10">
         <v>48702</v>
       </c>
-      <c r="U26" s="13">
+      <c r="U26" s="10">
         <v>48630</v>
       </c>
-      <c r="V26" s="13">
+      <c r="V26" s="10">
         <v>48566</v>
       </c>
-      <c r="W26" s="28">
+      <c r="W26" s="18">
         <v>48507</v>
       </c>
-      <c r="X26" s="13">
+      <c r="X26" s="10">
         <v>48451</v>
       </c>
-      <c r="Y26" s="28">
+      <c r="Y26" s="18">
         <v>48403</v>
       </c>
-      <c r="Z26" s="13">
+      <c r="Z26" s="10">
         <v>48362</v>
       </c>
-      <c r="AA26" s="13">
+      <c r="AA26" s="10">
         <v>48349</v>
       </c>
-      <c r="AB26" s="30">
+      <c r="AB26" s="9">
         <v>48329</v>
       </c>
-      <c r="AC26" s="31">
+      <c r="AC26" s="20">
         <v>48341</v>
       </c>
-      <c r="AD26" s="28">
+      <c r="AD26" s="18">
         <v>48253</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="18">
+        <v>48216</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="21">
+      <c r="B27" s="15">
         <v>18421</v>
       </c>
-      <c r="C27" s="12">
+      <c r="C27" s="9">
         <v>18363</v>
       </c>
-      <c r="D27" s="12">
+      <c r="D27" s="9">
         <v>18347</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="9">
         <v>18351</v>
       </c>
-      <c r="F27" s="12">
+      <c r="F27" s="9">
         <v>18347</v>
       </c>
-      <c r="G27" s="12">
+      <c r="G27" s="9">
         <v>18376</v>
       </c>
-      <c r="H27" s="12">
+      <c r="H27" s="9">
         <v>18383</v>
       </c>
-      <c r="I27" s="12">
+      <c r="I27" s="9">
         <v>18393</v>
       </c>
-      <c r="J27" s="24">
+      <c r="J27" s="15">
         <v>18355</v>
       </c>
-      <c r="K27" s="12">
+      <c r="K27" s="9">
         <v>18308</v>
       </c>
-      <c r="L27" s="13">
+      <c r="L27" s="10">
         <v>18248</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="10">
         <v>18230</v>
       </c>
-      <c r="N27" s="13">
+      <c r="N27" s="10">
         <v>18237</v>
       </c>
-      <c r="O27" s="13">
+      <c r="O27" s="10">
         <v>18203</v>
       </c>
-      <c r="P27" s="13">
+      <c r="P27" s="10">
         <v>18181</v>
       </c>
-      <c r="Q27" s="13">
+      <c r="Q27" s="10">
         <v>18160</v>
       </c>
-      <c r="R27" s="13">
+      <c r="R27" s="10">
         <v>18157</v>
       </c>
-      <c r="S27" s="28">
+      <c r="S27" s="18">
         <v>18115</v>
       </c>
-      <c r="T27" s="13">
+      <c r="T27" s="10">
         <v>18090</v>
       </c>
-      <c r="U27" s="13">
+      <c r="U27" s="10">
         <v>18016</v>
       </c>
-      <c r="V27" s="13">
+      <c r="V27" s="10">
         <v>17968</v>
       </c>
-      <c r="W27" s="28">
+      <c r="W27" s="18">
         <v>17941</v>
       </c>
-      <c r="X27" s="13">
+      <c r="X27" s="10">
         <v>17897</v>
       </c>
-      <c r="Y27" s="28">
+      <c r="Y27" s="18">
         <v>17883</v>
       </c>
-      <c r="Z27" s="13">
+      <c r="Z27" s="10">
         <v>17881</v>
       </c>
-      <c r="AA27" s="13">
+      <c r="AA27" s="10">
         <v>17842</v>
       </c>
-      <c r="AB27" s="30">
+      <c r="AB27" s="9">
         <v>17841</v>
       </c>
-      <c r="AC27" s="31">
+      <c r="AC27" s="20">
         <v>17840</v>
       </c>
-      <c r="AD27" s="28">
+      <c r="AD27" s="18">
         <v>17869</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="18">
+        <v>17871</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B28" s="15">
         <v>42735</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="9">
         <v>42673</v>
       </c>
-      <c r="D28" s="12">
+      <c r="D28" s="9">
         <v>42600</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="9">
         <v>42573</v>
       </c>
-      <c r="F28" s="12">
+      <c r="F28" s="9">
         <v>42533</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="9">
         <v>42478</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="9">
         <v>42415</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="9">
         <v>42392</v>
       </c>
-      <c r="J28" s="24">
+      <c r="J28" s="15">
         <v>42295</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="9">
         <v>42218</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="10">
         <v>42209</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="10">
         <v>42224</v>
       </c>
-      <c r="N28" s="13">
+      <c r="N28" s="10">
         <v>42227</v>
       </c>
-      <c r="O28" s="13">
+      <c r="O28" s="10">
         <v>42202</v>
       </c>
-      <c r="P28" s="13">
+      <c r="P28" s="10">
         <v>42173</v>
       </c>
-      <c r="Q28" s="13">
+      <c r="Q28" s="10">
         <v>42117</v>
       </c>
-      <c r="R28" s="13">
+      <c r="R28" s="10">
         <v>42129</v>
       </c>
-      <c r="S28" s="28">
+      <c r="S28" s="18">
         <v>42091</v>
       </c>
-      <c r="T28" s="13">
+      <c r="T28" s="10">
         <v>42035</v>
       </c>
-      <c r="U28" s="13">
+      <c r="U28" s="10">
         <v>41977</v>
       </c>
-      <c r="V28" s="13">
+      <c r="V28" s="10">
         <v>41899</v>
       </c>
-      <c r="W28" s="28">
+      <c r="W28" s="18">
         <v>41844</v>
       </c>
-      <c r="X28" s="13">
+      <c r="X28" s="10">
         <v>41829</v>
       </c>
-      <c r="Y28" s="28">
+      <c r="Y28" s="18">
         <v>41731</v>
       </c>
-      <c r="Z28" s="13">
+      <c r="Z28" s="10">
         <v>41711</v>
       </c>
-      <c r="AA28" s="13">
+      <c r="AA28" s="10">
         <v>41659</v>
       </c>
-      <c r="AB28" s="30">
+      <c r="AB28" s="9">
         <v>41636</v>
       </c>
-      <c r="AC28" s="31">
+      <c r="AC28" s="20">
         <v>41599</v>
       </c>
-      <c r="AD28" s="28">
+      <c r="AD28" s="18">
         <v>41572</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="18">
+        <v>41487</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="15">
         <v>18368</v>
       </c>
-      <c r="C29" s="12">
+      <c r="C29" s="9">
         <v>18344</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="9">
         <v>18306</v>
       </c>
-      <c r="E29" s="12">
+      <c r="E29" s="9">
         <v>18281</v>
       </c>
-      <c r="F29" s="12">
+      <c r="F29" s="9">
         <v>18264</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="9">
         <v>18263</v>
       </c>
-      <c r="H29" s="12">
+      <c r="H29" s="9">
         <v>18239</v>
       </c>
-      <c r="I29" s="12">
+      <c r="I29" s="9">
         <v>18205</v>
       </c>
-      <c r="J29" s="24">
+      <c r="J29" s="15">
         <v>18193</v>
       </c>
-      <c r="K29" s="12">
+      <c r="K29" s="9">
         <v>18189</v>
       </c>
-      <c r="L29" s="13">
+      <c r="L29" s="10">
         <v>18168</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="10">
         <v>18116</v>
       </c>
-      <c r="N29" s="13">
+      <c r="N29" s="10">
         <v>18128</v>
       </c>
-      <c r="O29" s="13">
+      <c r="O29" s="10">
         <v>18101</v>
       </c>
-      <c r="P29" s="13">
+      <c r="P29" s="10">
         <v>18060</v>
       </c>
-      <c r="Q29" s="13">
+      <c r="Q29" s="10">
         <v>18029</v>
       </c>
-      <c r="R29" s="13">
+      <c r="R29" s="10">
         <v>17994</v>
       </c>
-      <c r="S29" s="28">
+      <c r="S29" s="18">
         <v>17988</v>
       </c>
-      <c r="T29" s="13">
+      <c r="T29" s="10">
         <v>17966</v>
       </c>
-      <c r="U29" s="13">
+      <c r="U29" s="10">
         <v>17916</v>
       </c>
-      <c r="V29" s="13">
+      <c r="V29" s="10">
         <v>17884</v>
       </c>
-      <c r="W29" s="28">
+      <c r="W29" s="18">
         <v>17854</v>
       </c>
-      <c r="X29" s="13">
+      <c r="X29" s="10">
         <v>17875</v>
       </c>
-      <c r="Y29" s="28">
+      <c r="Y29" s="18">
         <v>17858</v>
       </c>
-      <c r="Z29" s="13">
+      <c r="Z29" s="10">
         <v>17842</v>
       </c>
-      <c r="AA29" s="13">
+      <c r="AA29" s="10">
         <v>17870</v>
       </c>
-      <c r="AB29" s="13">
+      <c r="AB29" s="10">
         <v>17849</v>
       </c>
-      <c r="AC29" s="31">
+      <c r="AC29" s="20">
         <v>17816</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="18">
         <v>17793</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="36" t="s">
+      <c r="AE29" s="18">
+        <v>17802</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.5" customHeight="1">
+      <c r="A30" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="36"/>
-[...13 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="21">
+      <c r="B31" s="15">
         <v>243106</v>
       </c>
-      <c r="C31" s="12">
+      <c r="C31" s="9">
         <v>242784</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D31" s="9">
         <v>242625</v>
       </c>
-      <c r="E31" s="12">
+      <c r="E31" s="9">
         <v>242335</v>
       </c>
-      <c r="F31" s="12">
+      <c r="F31" s="9">
         <v>242114</v>
       </c>
-      <c r="G31" s="12">
+      <c r="G31" s="9">
         <v>241765</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H31" s="9">
         <v>241273</v>
       </c>
-      <c r="I31" s="12">
+      <c r="I31" s="9">
         <v>240817</v>
       </c>
-      <c r="J31" s="25">
+      <c r="J31" s="15">
         <v>240496</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K31" s="9">
         <v>240003</v>
       </c>
-      <c r="L31" s="13">
+      <c r="L31" s="10">
         <v>239441</v>
       </c>
-      <c r="M31" s="13">
+      <c r="M31" s="10">
         <v>238782</v>
       </c>
-      <c r="N31" s="13">
+      <c r="N31" s="10">
         <v>238246</v>
       </c>
-      <c r="O31" s="14">
+      <c r="O31" s="10">
         <v>237603</v>
       </c>
-      <c r="P31" s="14">
+      <c r="P31" s="10">
         <v>237162</v>
       </c>
-      <c r="Q31" s="13">
+      <c r="Q31" s="10">
         <v>236731</v>
       </c>
-      <c r="R31" s="13">
+      <c r="R31" s="10">
         <v>236170</v>
       </c>
-      <c r="S31" s="28">
+      <c r="S31" s="18">
         <v>235821</v>
       </c>
-      <c r="T31" s="14">
+      <c r="T31" s="10">
         <v>235334</v>
       </c>
-      <c r="U31" s="14">
+      <c r="U31" s="10">
         <v>234643</v>
       </c>
-      <c r="V31" s="13">
+      <c r="V31" s="10">
         <v>233899</v>
       </c>
-      <c r="W31" s="28">
+      <c r="W31" s="18">
         <v>233515</v>
       </c>
-      <c r="X31" s="13">
+      <c r="X31" s="10">
         <v>233082</v>
       </c>
-      <c r="Y31" s="28">
+      <c r="Y31" s="18">
         <v>232782</v>
       </c>
-      <c r="Z31" s="13">
+      <c r="Z31" s="10">
         <v>232486</v>
       </c>
-      <c r="AA31" s="13">
+      <c r="AA31" s="10">
         <v>231978</v>
       </c>
-      <c r="AB31" s="30">
+      <c r="AB31" s="9">
         <v>231752</v>
       </c>
-      <c r="AC31" s="31">
+      <c r="AC31" s="20">
         <v>231538</v>
       </c>
-      <c r="AD31" s="28">
+      <c r="AD31" s="18">
         <v>231287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="16" t="s">
+      <c r="AE31" s="1">
+        <v>231046</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="22">
+      <c r="B32" s="15">
         <v>19943</v>
       </c>
-      <c r="C32" s="12">
+      <c r="C32" s="9">
         <v>20006</v>
       </c>
-      <c r="D32" s="12">
+      <c r="D32" s="9">
         <v>20055</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="9">
         <v>20076</v>
       </c>
-      <c r="F32" s="12">
+      <c r="F32" s="9">
         <v>20073</v>
       </c>
-      <c r="G32" s="12">
+      <c r="G32" s="9">
         <v>20038</v>
       </c>
-      <c r="H32" s="12">
+      <c r="H32" s="9">
         <v>20055</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I32" s="9">
         <v>20064</v>
       </c>
-      <c r="J32" s="25">
+      <c r="J32" s="15">
         <v>20109</v>
       </c>
-      <c r="K32" s="12">
+      <c r="K32" s="9">
         <v>20119</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="10">
         <v>20132</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="10">
         <v>20112</v>
       </c>
-      <c r="N32" s="13">
+      <c r="N32" s="10">
         <v>20136</v>
       </c>
-      <c r="O32" s="14">
+      <c r="O32" s="10">
         <v>20116</v>
       </c>
-      <c r="P32" s="14">
+      <c r="P32" s="10">
         <v>20103</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="10">
         <v>20097</v>
       </c>
-      <c r="R32" s="13">
+      <c r="R32" s="10">
         <v>20149</v>
       </c>
-      <c r="S32" s="28">
+      <c r="S32" s="18">
         <v>20183</v>
       </c>
-      <c r="T32" s="14">
+      <c r="T32" s="10">
         <v>20201</v>
       </c>
-      <c r="U32" s="14">
+      <c r="U32" s="10">
         <v>20167</v>
       </c>
-      <c r="V32" s="13">
+      <c r="V32" s="10">
         <v>20175</v>
       </c>
-      <c r="W32" s="28">
+      <c r="W32" s="18">
         <v>20152</v>
       </c>
-      <c r="X32" s="13">
+      <c r="X32" s="10">
         <v>20112</v>
       </c>
-      <c r="Y32" s="28">
+      <c r="Y32" s="18">
         <v>20124</v>
       </c>
-      <c r="Z32" s="13">
+      <c r="Z32" s="10">
         <v>20166</v>
       </c>
-      <c r="AA32" s="13">
+      <c r="AA32" s="10">
         <v>20088</v>
       </c>
-      <c r="AB32" s="30">
+      <c r="AB32" s="9">
         <v>20077</v>
       </c>
-      <c r="AC32" s="31">
+      <c r="AC32" s="20">
         <v>20075</v>
       </c>
-      <c r="AD32" s="28">
+      <c r="AD32" s="18">
         <v>20059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="AE32" s="1">
+        <v>20072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="22">
+      <c r="B33" s="15">
         <v>1832</v>
       </c>
-      <c r="C33" s="12">
+      <c r="C33" s="9">
         <v>1828</v>
       </c>
-      <c r="D33" s="12">
+      <c r="D33" s="9">
         <v>1823</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="9">
         <v>1823</v>
       </c>
-      <c r="F33" s="12">
+      <c r="F33" s="9">
         <v>1818</v>
       </c>
-      <c r="G33" s="12">
+      <c r="G33" s="9">
         <v>1817</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="9">
         <v>1818</v>
       </c>
-      <c r="I33" s="12">
+      <c r="I33" s="9">
         <v>1816</v>
       </c>
-      <c r="J33" s="25">
+      <c r="J33" s="15">
         <v>1803</v>
       </c>
-      <c r="K33" s="12">
+      <c r="K33" s="9">
         <v>1790</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="10">
         <v>1790</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="10">
         <v>1781</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="10">
         <v>1760</v>
       </c>
-      <c r="O33" s="14">
+      <c r="O33" s="10">
         <v>1756</v>
       </c>
-      <c r="P33" s="14">
+      <c r="P33" s="10">
         <v>1744</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="10">
         <v>1745</v>
       </c>
-      <c r="R33" s="13">
+      <c r="R33" s="10">
         <v>1735</v>
       </c>
-      <c r="S33" s="28">
+      <c r="S33" s="18">
         <v>1737</v>
       </c>
-      <c r="T33" s="14">
+      <c r="T33" s="10">
         <v>1746</v>
       </c>
-      <c r="U33" s="14">
+      <c r="U33" s="10">
         <v>1731</v>
       </c>
-      <c r="V33" s="13">
+      <c r="V33" s="10">
         <v>1718</v>
       </c>
-      <c r="W33" s="28">
+      <c r="W33" s="18">
         <v>1715</v>
       </c>
-      <c r="X33" s="13">
+      <c r="X33" s="10">
         <v>1698</v>
       </c>
-      <c r="Y33" s="28">
+      <c r="Y33" s="18">
         <v>1703</v>
       </c>
-      <c r="Z33" s="13">
+      <c r="Z33" s="10">
         <v>1689</v>
       </c>
-      <c r="AA33" s="13">
+      <c r="AA33" s="10">
         <v>1673</v>
       </c>
-      <c r="AB33" s="30">
+      <c r="AB33" s="9">
         <v>1665</v>
       </c>
-      <c r="AC33" s="31">
+      <c r="AC33" s="20">
         <v>1663</v>
       </c>
-      <c r="AD33" s="28">
+      <c r="AD33" s="18">
         <v>1657</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="AE33" s="1">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="22">
+      <c r="B34" s="15">
         <v>56493</v>
       </c>
-      <c r="C34" s="12">
+      <c r="C34" s="9">
         <v>56461</v>
       </c>
-      <c r="D34" s="12">
+      <c r="D34" s="9">
         <v>56436</v>
       </c>
-      <c r="E34" s="12">
+      <c r="E34" s="9">
         <v>56373</v>
       </c>
-      <c r="F34" s="12">
+      <c r="F34" s="9">
         <v>56320</v>
       </c>
-      <c r="G34" s="12">
+      <c r="G34" s="9">
         <v>56263</v>
       </c>
-      <c r="H34" s="12">
+      <c r="H34" s="9">
         <v>56184</v>
       </c>
-      <c r="I34" s="12">
+      <c r="I34" s="9">
         <v>56121</v>
       </c>
-      <c r="J34" s="25">
+      <c r="J34" s="15">
         <v>56052</v>
       </c>
-      <c r="K34" s="12">
+      <c r="K34" s="9">
         <v>56019</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="10">
         <v>55934</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="10">
         <v>55895</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="10">
         <v>55824</v>
       </c>
-      <c r="O34" s="14">
+      <c r="O34" s="10">
         <v>55738</v>
       </c>
-      <c r="P34" s="14">
+      <c r="P34" s="10">
         <v>55680</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="10">
         <v>55613</v>
       </c>
-      <c r="R34" s="13">
+      <c r="R34" s="10">
         <v>55504</v>
       </c>
-      <c r="S34" s="28">
+      <c r="S34" s="18">
         <v>55427</v>
       </c>
-      <c r="T34" s="14">
+      <c r="T34" s="10">
         <v>55394</v>
       </c>
-      <c r="U34" s="14">
+      <c r="U34" s="10">
         <v>55319</v>
       </c>
-      <c r="V34" s="13">
+      <c r="V34" s="10">
         <v>55186</v>
       </c>
-      <c r="W34" s="28">
+      <c r="W34" s="18">
         <v>55185</v>
       </c>
-      <c r="X34" s="13">
+      <c r="X34" s="10">
         <v>55195</v>
       </c>
-      <c r="Y34" s="28">
+      <c r="Y34" s="18">
         <v>55174</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z34" s="10">
         <v>55121</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA34" s="10">
         <v>55047</v>
       </c>
-      <c r="AB34" s="30">
+      <c r="AB34" s="9">
         <v>54996</v>
       </c>
-      <c r="AC34" s="31">
+      <c r="AC34" s="20">
         <v>54938</v>
       </c>
-      <c r="AD34" s="28">
+      <c r="AD34" s="18">
         <v>54826</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="AE34" s="1">
+        <v>54813</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="22">
+      <c r="B35" s="15">
         <v>17258</v>
       </c>
-      <c r="C35" s="12">
+      <c r="C35" s="9">
         <v>17248</v>
       </c>
-      <c r="D35" s="12">
+      <c r="D35" s="9">
         <v>17208</v>
       </c>
-      <c r="E35" s="12">
+      <c r="E35" s="9">
         <v>17200</v>
       </c>
-      <c r="F35" s="12">
+      <c r="F35" s="9">
         <v>17188</v>
       </c>
-      <c r="G35" s="12">
+      <c r="G35" s="9">
         <v>17174</v>
       </c>
-      <c r="H35" s="12">
+      <c r="H35" s="9">
         <v>17154</v>
       </c>
-      <c r="I35" s="12">
+      <c r="I35" s="9">
         <v>17131</v>
       </c>
-      <c r="J35" s="25">
+      <c r="J35" s="15">
         <v>17094</v>
       </c>
-      <c r="K35" s="12">
+      <c r="K35" s="9">
         <v>17051</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="10">
         <v>17047</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="10">
         <v>17036</v>
       </c>
-      <c r="N35" s="13">
+      <c r="N35" s="10">
         <v>16982</v>
       </c>
-      <c r="O35" s="14">
+      <c r="O35" s="10">
         <v>16945</v>
       </c>
-      <c r="P35" s="14">
+      <c r="P35" s="10">
         <v>16942</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="10">
         <v>16935</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="10">
         <v>16867</v>
       </c>
-      <c r="S35" s="28">
+      <c r="S35" s="18">
         <v>16862</v>
       </c>
-      <c r="T35" s="14">
+      <c r="T35" s="10">
         <v>16857</v>
       </c>
-      <c r="U35" s="14">
+      <c r="U35" s="10">
         <v>16807</v>
       </c>
-      <c r="V35" s="13">
+      <c r="V35" s="10">
         <v>16712</v>
       </c>
-      <c r="W35" s="28">
+      <c r="W35" s="18">
         <v>16662</v>
       </c>
-      <c r="X35" s="13">
+      <c r="X35" s="10">
         <v>16684</v>
       </c>
-      <c r="Y35" s="28">
+      <c r="Y35" s="18">
         <v>16644</v>
       </c>
-      <c r="Z35" s="13">
+      <c r="Z35" s="10">
         <v>16636</v>
       </c>
-      <c r="AA35" s="13">
+      <c r="AA35" s="10">
         <v>16586</v>
       </c>
-      <c r="AB35" s="30">
+      <c r="AB35" s="9">
         <v>16543</v>
       </c>
-      <c r="AC35" s="31">
+      <c r="AC35" s="20">
         <v>16541</v>
       </c>
-      <c r="AD35" s="28">
+      <c r="AD35" s="18">
         <v>16534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="AE35" s="1">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="22">
+      <c r="B36" s="15">
         <v>17710</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="9">
         <v>17678</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="9">
         <v>17626</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="9">
         <v>17580</v>
       </c>
-      <c r="F36" s="12">
+      <c r="F36" s="9">
         <v>17538</v>
       </c>
-      <c r="G36" s="12">
+      <c r="G36" s="9">
         <v>17516</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="9">
         <v>17418</v>
       </c>
-      <c r="I36" s="12">
+      <c r="I36" s="9">
         <v>17371</v>
       </c>
-      <c r="J36" s="25">
+      <c r="J36" s="15">
         <v>17340</v>
       </c>
-      <c r="K36" s="12">
+      <c r="K36" s="9">
         <v>17305</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="10">
         <v>17259</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="10">
         <v>17166</v>
       </c>
-      <c r="N36" s="13">
+      <c r="N36" s="10">
         <v>17111</v>
       </c>
-      <c r="O36" s="14">
+      <c r="O36" s="10">
         <v>17041</v>
       </c>
-      <c r="P36" s="14">
+      <c r="P36" s="10">
         <v>16991</v>
       </c>
-      <c r="Q36" s="13">
+      <c r="Q36" s="10">
         <v>16946</v>
       </c>
-      <c r="R36" s="13">
+      <c r="R36" s="10">
         <v>16888</v>
       </c>
-      <c r="S36" s="28">
+      <c r="S36" s="18">
         <v>16854</v>
       </c>
-      <c r="T36" s="14">
+      <c r="T36" s="10">
         <v>16775</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="10">
         <v>16729</v>
       </c>
-      <c r="V36" s="13">
+      <c r="V36" s="10">
         <v>16648</v>
       </c>
-      <c r="W36" s="28">
+      <c r="W36" s="18">
         <v>16601</v>
       </c>
-      <c r="X36" s="13">
+      <c r="X36" s="10">
         <v>16536</v>
       </c>
-      <c r="Y36" s="28">
+      <c r="Y36" s="18">
         <v>16480</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="Z36" s="10">
         <v>16414</v>
       </c>
-      <c r="AA36" s="13">
+      <c r="AA36" s="10">
         <v>16374</v>
       </c>
-      <c r="AB36" s="30">
+      <c r="AB36" s="9">
         <v>16340</v>
       </c>
-      <c r="AC36" s="31">
+      <c r="AC36" s="20">
         <v>16306</v>
       </c>
-      <c r="AD36" s="28">
+      <c r="AD36" s="18">
         <v>16243</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="AE36" s="1">
+        <v>16198</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B37" s="22">
+      <c r="B37" s="15">
         <v>14600</v>
       </c>
-      <c r="C37" s="12">
+      <c r="C37" s="9">
         <v>14590</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="9">
         <v>14601</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="9">
         <v>14596</v>
       </c>
-      <c r="F37" s="12">
+      <c r="F37" s="9">
         <v>14601</v>
       </c>
-      <c r="G37" s="12">
+      <c r="G37" s="9">
         <v>14564</v>
       </c>
-      <c r="H37" s="12">
+      <c r="H37" s="9">
         <v>14553</v>
       </c>
-      <c r="I37" s="12">
+      <c r="I37" s="9">
         <v>14523</v>
       </c>
-      <c r="J37" s="25">
+      <c r="J37" s="15">
         <v>14480</v>
       </c>
-      <c r="K37" s="12">
+      <c r="K37" s="9">
         <v>14431</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L37" s="10">
         <v>14355</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M37" s="10">
         <v>14301</v>
       </c>
-      <c r="N37" s="13">
+      <c r="N37" s="10">
         <v>14236</v>
       </c>
-      <c r="O37" s="14">
+      <c r="O37" s="10">
         <v>14166</v>
       </c>
-      <c r="P37" s="14">
+      <c r="P37" s="10">
         <v>14113</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="Q37" s="10">
         <v>14078</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="10">
         <v>13984</v>
       </c>
-      <c r="S37" s="28">
+      <c r="S37" s="18">
         <v>13941</v>
       </c>
-      <c r="T37" s="14">
+      <c r="T37" s="10">
         <v>13939</v>
       </c>
-      <c r="U37" s="14">
+      <c r="U37" s="10">
         <v>13884</v>
       </c>
-      <c r="V37" s="13">
+      <c r="V37" s="10">
         <v>13814</v>
       </c>
-      <c r="W37" s="28">
+      <c r="W37" s="18">
         <v>13785</v>
       </c>
-      <c r="X37" s="14">
+      <c r="X37" s="10">
         <v>13751</v>
       </c>
-      <c r="Y37" s="28">
+      <c r="Y37" s="18">
         <v>13682</v>
       </c>
-      <c r="Z37" s="13">
+      <c r="Z37" s="10">
         <v>13651</v>
       </c>
-      <c r="AA37" s="13">
+      <c r="AA37" s="10">
         <v>13600</v>
       </c>
-      <c r="AB37" s="12">
+      <c r="AB37" s="9">
         <v>13607</v>
       </c>
-      <c r="AC37" s="32">
+      <c r="AC37" s="20">
         <v>13628</v>
       </c>
-      <c r="AD37" s="28">
+      <c r="AD37" s="18">
         <v>13622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="AE37" s="1">
+        <v>13560</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="22">
+      <c r="B38" s="15">
         <v>9555</v>
       </c>
-      <c r="C38" s="12">
+      <c r="C38" s="9">
         <v>9506</v>
       </c>
-      <c r="D38" s="12">
+      <c r="D38" s="9">
         <v>9520</v>
       </c>
-      <c r="E38" s="12">
+      <c r="E38" s="9">
         <v>9482</v>
       </c>
-      <c r="F38" s="12">
+      <c r="F38" s="9">
         <v>9472</v>
       </c>
-      <c r="G38" s="12">
+      <c r="G38" s="9">
         <v>9448</v>
       </c>
-      <c r="H38" s="12">
+      <c r="H38" s="9">
         <v>9418</v>
       </c>
-      <c r="I38" s="12">
+      <c r="I38" s="9">
         <v>9371</v>
       </c>
-      <c r="J38" s="25">
+      <c r="J38" s="15">
         <v>9350</v>
       </c>
-      <c r="K38" s="12">
+      <c r="K38" s="9">
         <v>9320</v>
       </c>
-      <c r="L38" s="14">
+      <c r="L38" s="10">
         <v>9282</v>
       </c>
-      <c r="M38" s="14">
+      <c r="M38" s="10">
         <v>9243</v>
       </c>
-      <c r="N38" s="13">
+      <c r="N38" s="10">
         <v>9218</v>
       </c>
-      <c r="O38" s="14">
+      <c r="O38" s="10">
         <v>9191</v>
       </c>
-      <c r="P38" s="14">
+      <c r="P38" s="10">
         <v>9187</v>
       </c>
-      <c r="Q38" s="14">
+      <c r="Q38" s="10">
         <v>9179</v>
       </c>
-      <c r="R38" s="14">
+      <c r="R38" s="10">
         <v>9179</v>
       </c>
-      <c r="S38" s="28">
+      <c r="S38" s="18">
         <v>9155</v>
       </c>
-      <c r="T38" s="14">
+      <c r="T38" s="10">
         <v>9131</v>
       </c>
-      <c r="U38" s="14">
+      <c r="U38" s="10">
         <v>9087</v>
       </c>
-      <c r="V38" s="13">
+      <c r="V38" s="10">
         <v>9065</v>
       </c>
-      <c r="W38" s="28">
+      <c r="W38" s="18">
         <v>9064</v>
       </c>
-      <c r="X38" s="14">
+      <c r="X38" s="10">
         <v>9067</v>
       </c>
-      <c r="Y38" s="28">
+      <c r="Y38" s="18">
         <v>9074</v>
       </c>
-      <c r="Z38" s="14">
+      <c r="Z38" s="10">
         <v>9054</v>
       </c>
-      <c r="AA38" s="14">
+      <c r="AA38" s="10">
         <v>9071</v>
       </c>
-      <c r="AB38" s="12">
+      <c r="AB38" s="9">
         <v>9074</v>
       </c>
-      <c r="AC38" s="32">
+      <c r="AC38" s="20">
         <v>9065</v>
       </c>
-      <c r="AD38" s="28">
+      <c r="AD38" s="18">
         <v>9081</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="AE38" s="1">
+        <v>9109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="22">
+      <c r="B39" s="15">
         <v>7188</v>
       </c>
-      <c r="C39" s="12">
+      <c r="C39" s="9">
         <v>7146</v>
       </c>
-      <c r="D39" s="12">
+      <c r="D39" s="9">
         <v>7138</v>
       </c>
-      <c r="E39" s="12">
+      <c r="E39" s="9">
         <v>7126</v>
       </c>
-      <c r="F39" s="12">
+      <c r="F39" s="9">
         <v>7093</v>
       </c>
-      <c r="G39" s="12">
+      <c r="G39" s="9">
         <v>7037</v>
       </c>
-      <c r="H39" s="12">
+      <c r="H39" s="9">
         <v>6995</v>
       </c>
-      <c r="I39" s="12">
+      <c r="I39" s="9">
         <v>6970</v>
       </c>
-      <c r="J39" s="25">
+      <c r="J39" s="15">
         <v>6927</v>
       </c>
-      <c r="K39" s="12">
+      <c r="K39" s="9">
         <v>6886</v>
       </c>
-      <c r="L39" s="14">
+      <c r="L39" s="10">
         <v>6870</v>
       </c>
-      <c r="M39" s="14">
+      <c r="M39" s="10">
         <v>6767</v>
       </c>
-      <c r="N39" s="14">
+      <c r="N39" s="10">
         <v>6755</v>
       </c>
-      <c r="O39" s="14">
+      <c r="O39" s="10">
         <v>6706</v>
       </c>
-      <c r="P39" s="14">
+      <c r="P39" s="10">
         <v>6695</v>
       </c>
-      <c r="Q39" s="14">
+      <c r="Q39" s="10">
         <v>6656</v>
       </c>
-      <c r="R39" s="14">
+      <c r="R39" s="10">
         <v>6625</v>
       </c>
-      <c r="S39" s="28">
+      <c r="S39" s="18">
         <v>6629</v>
       </c>
-      <c r="T39" s="14">
+      <c r="T39" s="10">
         <v>6571</v>
       </c>
-      <c r="U39" s="14">
+      <c r="U39" s="10">
         <v>6516</v>
       </c>
-      <c r="V39" s="13">
+      <c r="V39" s="10">
         <v>6495</v>
       </c>
-      <c r="W39" s="28">
+      <c r="W39" s="18">
         <v>6480</v>
       </c>
-      <c r="X39" s="14">
+      <c r="X39" s="10">
         <v>6430</v>
       </c>
-      <c r="Y39" s="28">
+      <c r="Y39" s="18">
         <v>6412</v>
       </c>
-      <c r="Z39" s="14">
+      <c r="Z39" s="10">
         <v>6431</v>
       </c>
-      <c r="AA39" s="14">
+      <c r="AA39" s="10">
         <v>6408</v>
       </c>
-      <c r="AB39" s="12">
+      <c r="AB39" s="9">
         <v>6385</v>
       </c>
-      <c r="AC39" s="32">
+      <c r="AC39" s="20">
         <v>6346</v>
       </c>
-      <c r="AD39" s="28">
+      <c r="AD39" s="18">
         <v>6326</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="AE39" s="18">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="22">
+      <c r="B40" s="15">
         <v>11668</v>
       </c>
-      <c r="C40" s="12">
+      <c r="C40" s="9">
         <v>11679</v>
       </c>
-      <c r="D40" s="12">
+      <c r="D40" s="9">
         <v>11706</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="9">
         <v>11682</v>
       </c>
-      <c r="F40" s="12">
+      <c r="F40" s="9">
         <v>11669</v>
       </c>
-      <c r="G40" s="12">
+      <c r="G40" s="9">
         <v>11656</v>
       </c>
-      <c r="H40" s="12">
+      <c r="H40" s="9">
         <v>11606</v>
       </c>
-      <c r="I40" s="12">
+      <c r="I40" s="9">
         <v>11568</v>
       </c>
-      <c r="J40" s="25">
+      <c r="J40" s="15">
         <v>11572</v>
       </c>
-      <c r="K40" s="12">
+      <c r="K40" s="9">
         <v>11539</v>
       </c>
-      <c r="L40" s="14">
+      <c r="L40" s="10">
         <v>11452</v>
       </c>
-      <c r="M40" s="14">
+      <c r="M40" s="10">
         <v>11376</v>
       </c>
-      <c r="N40" s="14">
+      <c r="N40" s="10">
         <v>11364</v>
       </c>
-      <c r="O40" s="14">
+      <c r="O40" s="10">
         <v>11336</v>
       </c>
-      <c r="P40" s="14">
+      <c r="P40" s="10">
         <v>11358</v>
       </c>
-      <c r="Q40" s="14">
+      <c r="Q40" s="10">
         <v>11316</v>
       </c>
-      <c r="R40" s="14">
+      <c r="R40" s="10">
         <v>11333</v>
       </c>
-      <c r="S40" s="28">
+      <c r="S40" s="18">
         <v>11304</v>
       </c>
-      <c r="T40" s="14">
+      <c r="T40" s="10">
         <v>11282</v>
       </c>
-      <c r="U40" s="14">
+      <c r="U40" s="10">
         <v>11251</v>
       </c>
-      <c r="V40" s="13">
+      <c r="V40" s="10">
         <v>11192</v>
       </c>
-      <c r="W40" s="28">
+      <c r="W40" s="18">
         <v>11151</v>
       </c>
-      <c r="X40" s="14">
+      <c r="X40" s="10">
         <v>11137</v>
       </c>
-      <c r="Y40" s="28">
+      <c r="Y40" s="18">
         <v>11112</v>
       </c>
-      <c r="Z40" s="14">
+      <c r="Z40" s="10">
         <v>11099</v>
       </c>
-      <c r="AA40" s="14">
+      <c r="AA40" s="10">
         <v>11090</v>
       </c>
-      <c r="AB40" s="12">
+      <c r="AB40" s="9">
         <v>11071</v>
       </c>
-      <c r="AC40" s="32">
+      <c r="AC40" s="20">
         <v>11073</v>
       </c>
-      <c r="AD40" s="28">
+      <c r="AD40" s="18">
         <v>11062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="AE40" s="18">
+        <v>11076</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="22">
+      <c r="B41" s="15">
         <v>19004</v>
       </c>
-      <c r="C41" s="12">
+      <c r="C41" s="9">
         <v>18931</v>
       </c>
-      <c r="D41" s="12">
+      <c r="D41" s="9">
         <v>18874</v>
       </c>
-      <c r="E41" s="12">
+      <c r="E41" s="9">
         <v>18848</v>
       </c>
-      <c r="F41" s="12">
+      <c r="F41" s="9">
         <v>18823</v>
       </c>
-      <c r="G41" s="12">
+      <c r="G41" s="9">
         <v>18820</v>
       </c>
-      <c r="H41" s="12">
+      <c r="H41" s="9">
         <v>18786</v>
       </c>
-      <c r="I41" s="12">
+      <c r="I41" s="9">
         <v>18729</v>
       </c>
-      <c r="J41" s="25">
+      <c r="J41" s="15">
         <v>18726</v>
       </c>
-      <c r="K41" s="12">
+      <c r="K41" s="9">
         <v>18622</v>
       </c>
-      <c r="L41" s="14">
+      <c r="L41" s="10">
         <v>18553</v>
       </c>
-      <c r="M41" s="14">
+      <c r="M41" s="10">
         <v>18480</v>
       </c>
-      <c r="N41" s="14">
+      <c r="N41" s="10">
         <v>18406</v>
       </c>
-      <c r="O41" s="14">
+      <c r="O41" s="10">
         <v>18315</v>
       </c>
-      <c r="P41" s="14">
+      <c r="P41" s="10">
         <v>18293</v>
       </c>
-      <c r="Q41" s="14">
+      <c r="Q41" s="10">
         <v>18231</v>
       </c>
-      <c r="R41" s="14">
+      <c r="R41" s="10">
         <v>18142</v>
       </c>
-      <c r="S41" s="28">
+      <c r="S41" s="18">
         <v>18084</v>
       </c>
-      <c r="T41" s="14">
+      <c r="T41" s="10">
         <v>18018</v>
       </c>
-      <c r="U41" s="14">
+      <c r="U41" s="10">
         <v>17934</v>
       </c>
-      <c r="V41" s="13">
+      <c r="V41" s="10">
         <v>17881</v>
       </c>
-      <c r="W41" s="28">
+      <c r="W41" s="18">
         <v>17810</v>
       </c>
-      <c r="X41" s="14">
+      <c r="X41" s="10">
         <v>17767</v>
       </c>
-      <c r="Y41" s="28">
+      <c r="Y41" s="18">
         <v>17730</v>
       </c>
-      <c r="Z41" s="14">
+      <c r="Z41" s="10">
         <v>17682</v>
       </c>
-      <c r="AA41" s="14">
+      <c r="AA41" s="10">
         <v>17595</v>
       </c>
-      <c r="AB41" s="12">
+      <c r="AB41" s="9">
         <v>17574</v>
       </c>
-      <c r="AC41" s="32">
+      <c r="AC41" s="20">
         <v>17571</v>
       </c>
-      <c r="AD41" s="28">
+      <c r="AD41" s="18">
         <v>17611</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="AE41" s="18">
+        <v>17586</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B42" s="22">
+      <c r="B42" s="15">
         <v>33640</v>
       </c>
-      <c r="C42" s="12">
+      <c r="C42" s="9">
         <v>33592</v>
       </c>
-      <c r="D42" s="12">
+      <c r="D42" s="9">
         <v>33580</v>
       </c>
-      <c r="E42" s="12">
+      <c r="E42" s="9">
         <v>33562</v>
       </c>
-      <c r="F42" s="12">
+      <c r="F42" s="9">
         <v>33570</v>
       </c>
-      <c r="G42" s="12">
+      <c r="G42" s="9">
         <v>33560</v>
       </c>
-      <c r="H42" s="12">
+      <c r="H42" s="9">
         <v>33504</v>
       </c>
-      <c r="I42" s="12">
+      <c r="I42" s="9">
         <v>33443</v>
       </c>
-      <c r="J42" s="25">
+      <c r="J42" s="15">
         <v>33408</v>
       </c>
-      <c r="K42" s="12">
+      <c r="K42" s="9">
         <v>33354</v>
       </c>
-      <c r="L42" s="14">
+      <c r="L42" s="10">
         <v>33289</v>
       </c>
-      <c r="M42" s="14">
+      <c r="M42" s="10">
         <v>33255</v>
       </c>
-      <c r="N42" s="14">
+      <c r="N42" s="10">
         <v>33199</v>
       </c>
-      <c r="O42" s="14">
+      <c r="O42" s="10">
         <v>33115</v>
       </c>
-      <c r="P42" s="14">
+      <c r="P42" s="10">
         <v>32954</v>
       </c>
-      <c r="Q42" s="14">
+      <c r="Q42" s="10">
         <v>32905</v>
       </c>
-      <c r="R42" s="14">
+      <c r="R42" s="10">
         <v>32821</v>
       </c>
-      <c r="S42" s="28">
+      <c r="S42" s="18">
         <v>32769</v>
       </c>
-      <c r="T42" s="14">
+      <c r="T42" s="10">
         <v>32650</v>
       </c>
-      <c r="U42" s="14">
+      <c r="U42" s="10">
         <v>32534</v>
       </c>
-      <c r="V42" s="13">
+      <c r="V42" s="10">
         <v>32422</v>
       </c>
-      <c r="W42" s="28">
+      <c r="W42" s="18">
         <v>32424</v>
       </c>
-      <c r="X42" s="14">
+      <c r="X42" s="10">
         <v>32281</v>
       </c>
-      <c r="Y42" s="28">
+      <c r="Y42" s="18">
         <v>32247</v>
       </c>
-      <c r="Z42" s="14">
+      <c r="Z42" s="10">
         <v>32210</v>
       </c>
-      <c r="AA42" s="14">
+      <c r="AA42" s="10">
         <v>32218</v>
       </c>
-      <c r="AB42" s="12">
+      <c r="AB42" s="9">
         <v>32189</v>
       </c>
-      <c r="AC42" s="32">
+      <c r="AC42" s="20">
         <v>32177</v>
       </c>
-      <c r="AD42" s="28">
+      <c r="AD42" s="18">
         <v>32145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="AE42" s="18">
+        <v>32128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B43" s="22">
+      <c r="B43" s="15">
         <v>11052</v>
       </c>
-      <c r="C43" s="12">
+      <c r="C43" s="9">
         <v>11017</v>
       </c>
-      <c r="D43" s="12">
+      <c r="D43" s="9">
         <v>11009</v>
       </c>
-      <c r="E43" s="12">
+      <c r="E43" s="9">
         <v>11000</v>
       </c>
-      <c r="F43" s="12">
+      <c r="F43" s="9">
         <v>10985</v>
       </c>
-      <c r="G43" s="12">
+      <c r="G43" s="9">
         <v>10952</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H43" s="9">
         <v>10907</v>
       </c>
-      <c r="I43" s="12">
+      <c r="I43" s="9">
         <v>10888</v>
       </c>
-      <c r="J43" s="25">
+      <c r="J43" s="15">
         <v>10856</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K43" s="9">
         <v>10823</v>
       </c>
-      <c r="L43" s="14">
+      <c r="L43" s="10">
         <v>10742</v>
       </c>
-      <c r="M43" s="14">
+      <c r="M43" s="10">
         <v>10677</v>
       </c>
-      <c r="N43" s="14">
+      <c r="N43" s="10">
         <v>10618</v>
       </c>
-      <c r="O43" s="14">
+      <c r="O43" s="10">
         <v>10578</v>
       </c>
-      <c r="P43" s="14">
+      <c r="P43" s="10">
         <v>10548</v>
       </c>
-      <c r="Q43" s="14">
+      <c r="Q43" s="10">
         <v>10502</v>
       </c>
-      <c r="R43" s="14">
+      <c r="R43" s="10">
         <v>10453</v>
       </c>
-      <c r="S43" s="28">
+      <c r="S43" s="18">
         <v>10419</v>
       </c>
-      <c r="T43" s="14">
+      <c r="T43" s="10">
         <v>10358</v>
       </c>
-      <c r="U43" s="14">
+      <c r="U43" s="10">
         <v>10322</v>
       </c>
-      <c r="V43" s="13">
+      <c r="V43" s="10">
         <v>10282</v>
       </c>
-      <c r="W43" s="28">
+      <c r="W43" s="18">
         <v>10225</v>
       </c>
-      <c r="X43" s="14">
+      <c r="X43" s="10">
         <v>10186</v>
       </c>
-      <c r="Y43" s="28">
+      <c r="Y43" s="18">
         <v>10167</v>
       </c>
-      <c r="Z43" s="14">
+      <c r="Z43" s="10">
         <v>10128</v>
       </c>
-      <c r="AA43" s="14">
+      <c r="AA43" s="10">
         <v>10088</v>
       </c>
-      <c r="AB43" s="12">
+      <c r="AB43" s="9">
         <v>10095</v>
       </c>
-      <c r="AC43" s="32">
+      <c r="AC43" s="20">
         <v>10069</v>
       </c>
-      <c r="AD43" s="28">
+      <c r="AD43" s="18">
         <v>10056</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="17" t="s">
+      <c r="AE43" s="18">
+        <v>9997</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B44" s="23">
+      <c r="B44" s="16">
         <v>23163</v>
       </c>
-      <c r="C44" s="18">
+      <c r="C44" s="12">
         <v>23102</v>
       </c>
-      <c r="D44" s="18">
+      <c r="D44" s="12">
         <v>23049</v>
       </c>
-      <c r="E44" s="18">
+      <c r="E44" s="12">
         <v>22987</v>
       </c>
-      <c r="F44" s="18">
+      <c r="F44" s="12">
         <v>22964</v>
       </c>
-      <c r="G44" s="18">
+      <c r="G44" s="12">
         <v>22920</v>
       </c>
-      <c r="H44" s="18">
+      <c r="H44" s="12">
         <v>22875</v>
       </c>
-      <c r="I44" s="18">
+      <c r="I44" s="12">
         <v>22822</v>
       </c>
-      <c r="J44" s="26">
+      <c r="J44" s="16">
         <v>22779</v>
       </c>
-      <c r="K44" s="18">
+      <c r="K44" s="12">
         <v>22744</v>
       </c>
-      <c r="L44" s="19">
+      <c r="L44" s="13">
         <v>22736</v>
       </c>
-      <c r="M44" s="19">
+      <c r="M44" s="13">
         <v>22693</v>
       </c>
-      <c r="N44" s="19">
+      <c r="N44" s="13">
         <v>22637</v>
       </c>
-      <c r="O44" s="19">
+      <c r="O44" s="13">
         <v>22600</v>
       </c>
-      <c r="P44" s="19">
+      <c r="P44" s="13">
         <v>22554</v>
       </c>
-      <c r="Q44" s="19">
+      <c r="Q44" s="13">
         <v>22528</v>
       </c>
-      <c r="R44" s="19">
+      <c r="R44" s="13">
         <v>22490</v>
       </c>
-      <c r="S44" s="29">
+      <c r="S44" s="19">
         <v>22457</v>
       </c>
-      <c r="T44" s="19">
+      <c r="T44" s="13">
         <v>22412</v>
       </c>
-      <c r="U44" s="19">
+      <c r="U44" s="13">
         <v>22362</v>
       </c>
-      <c r="V44" s="19">
+      <c r="V44" s="13">
         <v>22309</v>
       </c>
-      <c r="W44" s="29">
+      <c r="W44" s="19">
         <v>22261</v>
       </c>
-      <c r="X44" s="19">
+      <c r="X44" s="13">
         <v>22238</v>
       </c>
-      <c r="Y44" s="29">
+      <c r="Y44" s="19">
         <v>22233</v>
       </c>
-      <c r="Z44" s="19">
+      <c r="Z44" s="13">
         <v>22205</v>
       </c>
-      <c r="AA44" s="19">
+      <c r="AA44" s="13">
         <v>22140</v>
       </c>
-      <c r="AB44" s="18">
+      <c r="AB44" s="12">
         <v>22136</v>
       </c>
-      <c r="AC44" s="33">
+      <c r="AC44" s="21">
         <v>22086</v>
       </c>
-      <c r="AD44" s="29">
+      <c r="AD44" s="19">
         <v>22065</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="20" t="s">
+      <c r="AE44" s="18">
+        <v>22034</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="14" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>