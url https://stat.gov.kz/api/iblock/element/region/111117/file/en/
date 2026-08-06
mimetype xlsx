--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,103 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Population\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Population\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6DCD9DA-5E75-4FC1-832D-FF7841EA7389}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65B59B69-E3FF-4416-9E06-8730C5721CE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Total 2022-2023" sheetId="1" r:id="rId1"/>
-    <sheet name="Total 2024-2026" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name=" 2024-2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="74">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
-    <t>October 1</t>
-[...4 lines deleted...]
-  <si>
     <t>December 1</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
     <t>Katon-Karagay district</t>
   </si>
   <si>
     <t>* According to the current accounting.</t>
@@ -127,57 +120,203 @@
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Population at the beginning of the period</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of people living in a given area at a specific point in time
+</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">No </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -185,60 +324,128 @@
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -283,274 +490,222 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{9141557C-A0C3-4A37-BFD8-AD795DDBD4CA}"/>
+    <cellStyle name="Обычный 2 4" xfId="4" xr:uid="{65CCA5EC-DD5F-4370-8322-382EDDDADDA5}"/>
+    <cellStyle name="Обычный 5" xfId="5" xr:uid="{D11B21C9-E1C4-49AC-B190-B3847B4AB2E4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...121 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -795,6154 +950,4416 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:Y39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E24856CE-ECD5-418C-A3E9-20F0BD60FFA0}">
+  <dimension ref="A1:G28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="C43" sqref="C43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="21" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="21"/>
+    <col min="5" max="5" width="10.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="21"/>
+    <col min="7" max="7" width="10.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="8" max="256" width="9.140625" style="21"/>
+    <col min="257" max="257" width="44.28515625" style="21" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="21" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="21"/>
+    <col min="513" max="513" width="44.28515625" style="21" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="21" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="21"/>
+    <col min="769" max="769" width="44.28515625" style="21" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="21" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="21"/>
+    <col min="1025" max="1025" width="44.28515625" style="21" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="21" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="21"/>
+    <col min="1281" max="1281" width="44.28515625" style="21" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="21" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="21"/>
+    <col min="1537" max="1537" width="44.28515625" style="21" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="21" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="21"/>
+    <col min="1793" max="1793" width="44.28515625" style="21" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="21" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="21"/>
+    <col min="2049" max="2049" width="44.28515625" style="21" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="21" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="21"/>
+    <col min="2305" max="2305" width="44.28515625" style="21" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="21" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="21"/>
+    <col min="2561" max="2561" width="44.28515625" style="21" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="21" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="21"/>
+    <col min="2817" max="2817" width="44.28515625" style="21" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="21" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="21"/>
+    <col min="3073" max="3073" width="44.28515625" style="21" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="21" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="21"/>
+    <col min="3329" max="3329" width="44.28515625" style="21" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="21" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="21"/>
+    <col min="3585" max="3585" width="44.28515625" style="21" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="21" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="21"/>
+    <col min="3841" max="3841" width="44.28515625" style="21" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="21" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="21"/>
+    <col min="4097" max="4097" width="44.28515625" style="21" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="21" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="21"/>
+    <col min="4353" max="4353" width="44.28515625" style="21" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="21" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="21"/>
+    <col min="4609" max="4609" width="44.28515625" style="21" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="21" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="21"/>
+    <col min="4865" max="4865" width="44.28515625" style="21" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="21" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="21"/>
+    <col min="5121" max="5121" width="44.28515625" style="21" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="21" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="21"/>
+    <col min="5377" max="5377" width="44.28515625" style="21" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="21" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="21"/>
+    <col min="5633" max="5633" width="44.28515625" style="21" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="21" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="21"/>
+    <col min="5889" max="5889" width="44.28515625" style="21" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="21" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="21"/>
+    <col min="6145" max="6145" width="44.28515625" style="21" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="21" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="21"/>
+    <col min="6401" max="6401" width="44.28515625" style="21" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="21" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="21"/>
+    <col min="6657" max="6657" width="44.28515625" style="21" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="21" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="21"/>
+    <col min="6913" max="6913" width="44.28515625" style="21" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="21" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="21"/>
+    <col min="7169" max="7169" width="44.28515625" style="21" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="21" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="21"/>
+    <col min="7425" max="7425" width="44.28515625" style="21" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="21" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="21"/>
+    <col min="7681" max="7681" width="44.28515625" style="21" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="21" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="21"/>
+    <col min="7937" max="7937" width="44.28515625" style="21" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="21" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="21"/>
+    <col min="8193" max="8193" width="44.28515625" style="21" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="21" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="21"/>
+    <col min="8449" max="8449" width="44.28515625" style="21" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="21" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="21"/>
+    <col min="8705" max="8705" width="44.28515625" style="21" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="21" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="21"/>
+    <col min="8961" max="8961" width="44.28515625" style="21" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="21" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="21"/>
+    <col min="9217" max="9217" width="44.28515625" style="21" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="21" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="21"/>
+    <col min="9473" max="9473" width="44.28515625" style="21" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="21" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="21"/>
+    <col min="9729" max="9729" width="44.28515625" style="21" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="21" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="21"/>
+    <col min="9985" max="9985" width="44.28515625" style="21" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="21" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="21"/>
+    <col min="10241" max="10241" width="44.28515625" style="21" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="21" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="21"/>
+    <col min="10497" max="10497" width="44.28515625" style="21" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="21" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="21"/>
+    <col min="10753" max="10753" width="44.28515625" style="21" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="21" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="21"/>
+    <col min="11009" max="11009" width="44.28515625" style="21" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="21" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="21"/>
+    <col min="11265" max="11265" width="44.28515625" style="21" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="21" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="21"/>
+    <col min="11521" max="11521" width="44.28515625" style="21" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="21" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="21"/>
+    <col min="11777" max="11777" width="44.28515625" style="21" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="21" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="21"/>
+    <col min="12033" max="12033" width="44.28515625" style="21" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="21" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="21"/>
+    <col min="12289" max="12289" width="44.28515625" style="21" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="21" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="21"/>
+    <col min="12545" max="12545" width="44.28515625" style="21" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="21" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="21"/>
+    <col min="12801" max="12801" width="44.28515625" style="21" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="21" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="21"/>
+    <col min="13057" max="13057" width="44.28515625" style="21" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="21" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="21"/>
+    <col min="13313" max="13313" width="44.28515625" style="21" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="21" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="21"/>
+    <col min="13569" max="13569" width="44.28515625" style="21" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="21" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="21"/>
+    <col min="13825" max="13825" width="44.28515625" style="21" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="21" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="21"/>
+    <col min="14081" max="14081" width="44.28515625" style="21" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="21" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="21"/>
+    <col min="14337" max="14337" width="44.28515625" style="21" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="21" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="21"/>
+    <col min="14593" max="14593" width="44.28515625" style="21" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="21" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="21"/>
+    <col min="14849" max="14849" width="44.28515625" style="21" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="21" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="21"/>
+    <col min="15105" max="15105" width="44.28515625" style="21" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="21" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="21"/>
+    <col min="15361" max="15361" width="44.28515625" style="21" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="21" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="21"/>
+    <col min="15617" max="15617" width="44.28515625" style="21" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="21" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="21"/>
+    <col min="15873" max="15873" width="44.28515625" style="21" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="21" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="21"/>
+    <col min="16129" max="16129" width="44.28515625" style="21" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="21" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="12.75">
+    <row r="1" spans="1:7">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="22" t="s">
-        <v>19</v>
-[...939 lines deleted...]
-      <c r="A17" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="9">
-[...73 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="B2" s="23">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="9">
-[...1517 lines deleted...]
-      <c r="A39" s="14" t="s">
+      <c r="B3" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="25" t="s">
         <v>18</v>
       </c>
     </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="26">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="51">
+      <c r="A7" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="28"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="51">
+      <c r="A9" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="28"/>
+    </row>
+    <row r="10" spans="1:7" ht="51">
+      <c r="A10" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="28"/>
+      <c r="G10" s="31"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="25.5">
+      <c r="A14" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="28"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="35"/>
+      <c r="B28" s="35"/>
+    </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="N4:Y4"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{68F0BBC7-D1B1-4CA8-875B-732A9D9F96FC}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{DFB9DEBE-E224-4D12-8078-29A6B94C8804}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{D6E74AA9-B4BA-4BE7-974C-78DDFDE6387C}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{B68B1488-05A0-4A09-9046-BEF5BA8806E7}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{AE58B8B7-7FB0-483C-9207-C15C865FA6C3}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C50A5C35-2E4D-4EA7-A4CE-266D9D28513C}">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="21" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="21" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="21"/>
+    <col min="257" max="257" width="4.42578125" style="21" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="21" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="21" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="21"/>
+    <col min="513" max="513" width="4.42578125" style="21" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="21" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="21" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="21"/>
+    <col min="769" max="769" width="4.42578125" style="21" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="21" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="21" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="21"/>
+    <col min="1025" max="1025" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="21" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="21" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="21"/>
+    <col min="1281" max="1281" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="21" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="21" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="21"/>
+    <col min="1537" max="1537" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="21" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="21" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="21"/>
+    <col min="1793" max="1793" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="21" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="21" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="21"/>
+    <col min="2049" max="2049" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="21" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="21" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="21"/>
+    <col min="2305" max="2305" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="21" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="21" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="21"/>
+    <col min="2561" max="2561" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="21" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="21" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="21"/>
+    <col min="2817" max="2817" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="21" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="21" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="21"/>
+    <col min="3073" max="3073" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="21" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="21" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="21"/>
+    <col min="3329" max="3329" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="21" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="21" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="21"/>
+    <col min="3585" max="3585" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="21" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="21" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="21"/>
+    <col min="3841" max="3841" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="21" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="21" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="21"/>
+    <col min="4097" max="4097" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="21" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="21" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="21"/>
+    <col min="4353" max="4353" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="21" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="21" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="21"/>
+    <col min="4609" max="4609" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="21" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="21" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="21"/>
+    <col min="4865" max="4865" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="21" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="21" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="21"/>
+    <col min="5121" max="5121" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="21" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="21" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="21"/>
+    <col min="5377" max="5377" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="21" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="21" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="21"/>
+    <col min="5633" max="5633" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="21" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="21" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="21"/>
+    <col min="5889" max="5889" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="21" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="21" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="21"/>
+    <col min="6145" max="6145" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="21" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="21" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="21"/>
+    <col min="6401" max="6401" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="21" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="21" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="21"/>
+    <col min="6657" max="6657" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="21" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="21" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="21"/>
+    <col min="6913" max="6913" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="21" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="21" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="21"/>
+    <col min="7169" max="7169" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="21" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="21" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="21"/>
+    <col min="7425" max="7425" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="21" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="21" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="21"/>
+    <col min="7681" max="7681" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="21" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="21" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="21"/>
+    <col min="7937" max="7937" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="21" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="21" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="21"/>
+    <col min="8193" max="8193" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="21" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="21" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="21"/>
+    <col min="8449" max="8449" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="21" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="21" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="21"/>
+    <col min="8705" max="8705" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="21" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="21" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="21"/>
+    <col min="8961" max="8961" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="21" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="21" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="21"/>
+    <col min="9217" max="9217" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="21" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="21" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="21"/>
+    <col min="9473" max="9473" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="21" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="21" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="21"/>
+    <col min="9729" max="9729" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="21" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="21" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="21"/>
+    <col min="9985" max="9985" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="21" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="21" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="21"/>
+    <col min="10241" max="10241" width="4.42578125" style="21" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="21" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="21" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="21"/>
+    <col min="10497" max="10497" width="4.42578125" style="21" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="21" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="21" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="21"/>
+    <col min="10753" max="10753" width="4.42578125" style="21" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="21" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="21" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="21"/>
+    <col min="11009" max="11009" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="21" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="21" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="21"/>
+    <col min="11265" max="11265" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="21" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="21" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="21"/>
+    <col min="11521" max="11521" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="21" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="21" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="21"/>
+    <col min="11777" max="11777" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="21" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="21" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="21"/>
+    <col min="12033" max="12033" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="21" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="21" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="21"/>
+    <col min="12289" max="12289" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="21" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="21" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="21"/>
+    <col min="12545" max="12545" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="21" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="21" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="21"/>
+    <col min="12801" max="12801" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="21" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="21" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="21"/>
+    <col min="13057" max="13057" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="21" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="21" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="21"/>
+    <col min="13313" max="13313" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="21" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="21" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="21"/>
+    <col min="13569" max="13569" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="21" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="21" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="21"/>
+    <col min="13825" max="13825" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="21" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="21" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="21"/>
+    <col min="14081" max="14081" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="21" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="21" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="21"/>
+    <col min="14337" max="14337" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="21" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="21" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="21"/>
+    <col min="14593" max="14593" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="21" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="21" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="21"/>
+    <col min="14849" max="14849" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="21" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="21" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="21"/>
+    <col min="15105" max="15105" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="21" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="21" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="21"/>
+    <col min="15361" max="15361" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="21" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="21" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="21"/>
+    <col min="15617" max="15617" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="21" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="21" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="21"/>
+    <col min="15873" max="15873" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="21" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="21" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="21"/>
+    <col min="16129" max="16129" width="4.42578125" style="21" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="21" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="21" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="36"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="37" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="37" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="37" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="37" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="37" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="37"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="38" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="37"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="39" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A4:AK45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="AI27" sqref="AI27"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="AF9" sqref="AF9:AF44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="10.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="22" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="22"/>
+      <c r="A4" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
     </row>
     <row r="5" spans="1:37">
       <c r="AG5" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="47"/>
+      <c r="B6" s="49">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="49">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="49">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+    </row>
+    <row r="7" spans="1:37" ht="36" customHeight="1">
+      <c r="A7" s="48"/>
+      <c r="B7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>20</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="L7" s="6" t="s">
+      <c r="L7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="M7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="O7" s="6" t="s">
+      <c r="O7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="Q7" s="6" t="s">
+      <c r="Q7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="R7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="S7" s="6" t="s">
+      <c r="S7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="T7" s="6" t="s">
+      <c r="T7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="6" t="s">
+      <c r="U7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="6" t="s">
+      <c r="V7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="6" t="s">
+      <c r="W7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="Y7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AA7" s="6" t="s">
+      <c r="AA7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AB7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AC7" s="6" t="s">
+      <c r="AC7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AD7" s="6" t="s">
+      <c r="AD7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AE7" s="6" t="s">
+      <c r="AE7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AF7" s="6" t="s">
+      <c r="AF7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="6" t="s">
+      <c r="AG7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="6" t="s">
+      <c r="AH7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="6" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="AI7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK7" s="6" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A8" s="23" t="s">
-[...13 lines deleted...]
-      <c r="M8" s="23"/>
+      <c r="A8" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="15">
+      <c r="A9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="14">
         <v>727053</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="8">
         <v>726712</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="8">
         <v>726580</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="8">
         <v>726384</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="8">
         <v>726311</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="8">
         <v>726379</v>
       </c>
-      <c r="H9" s="9">
+      <c r="H9" s="8">
         <v>726077</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="8">
         <v>725666</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="14">
         <v>725284</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="8">
         <v>724823</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="9">
         <v>724511</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="9">
         <v>724110</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="9">
         <v>723980</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="9">
         <v>723542</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="9">
         <v>723153</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="9">
         <v>722802</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="9">
         <v>722495</v>
       </c>
-      <c r="S9" s="18">
+      <c r="S9" s="17">
         <v>722179</v>
       </c>
-      <c r="T9" s="10">
+      <c r="T9" s="9">
         <v>721703</v>
       </c>
-      <c r="U9" s="10">
+      <c r="U9" s="9">
         <v>721140</v>
       </c>
-      <c r="V9" s="10">
+      <c r="V9" s="9">
         <v>720615</v>
       </c>
-      <c r="W9" s="18">
+      <c r="W9" s="17">
         <v>720127</v>
       </c>
-      <c r="X9" s="10">
+      <c r="X9" s="9">
         <v>719759</v>
       </c>
-      <c r="Y9" s="18">
+      <c r="Y9" s="17">
         <v>719361</v>
       </c>
-      <c r="Z9" s="10">
+      <c r="Z9" s="9">
         <v>718945</v>
       </c>
-      <c r="AA9" s="10">
+      <c r="AA9" s="9">
         <v>718439</v>
       </c>
-      <c r="AB9" s="10">
+      <c r="AB9" s="9">
         <v>717966</v>
       </c>
-      <c r="AC9" s="20">
+      <c r="AC9" s="19">
         <v>717603</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AD9" s="17">
         <v>717399</v>
       </c>
-      <c r="AE9" s="18">
+      <c r="AE9" s="17">
         <v>716979</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>716459</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="1" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B10" s="15">
+        <v>23</v>
+      </c>
+      <c r="B10" s="14">
         <v>374690</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="8">
         <v>374939</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="8">
         <v>375152</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="8">
         <v>375363</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="8">
         <v>375627</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="8">
         <v>376049</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H10" s="8">
         <v>376382</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="8">
         <v>376600</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="14">
         <v>376793</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="8">
         <v>377010</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="9">
         <v>377373</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="9">
         <v>377740</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="9">
         <v>378167</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="9">
         <v>378493</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P10" s="9">
         <v>378704</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="9">
         <v>378919</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="9">
         <v>379308</v>
       </c>
-      <c r="S10" s="18">
+      <c r="S10" s="17">
         <v>379544</v>
       </c>
-      <c r="T10" s="10">
+      <c r="T10" s="9">
         <v>379777</v>
       </c>
-      <c r="U10" s="10">
+      <c r="U10" s="9">
         <v>380125</v>
       </c>
-      <c r="V10" s="10">
+      <c r="V10" s="9">
         <v>380574</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W10" s="17">
         <v>380618</v>
       </c>
-      <c r="X10" s="10">
+      <c r="X10" s="9">
         <v>380737</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="17">
         <v>380828</v>
       </c>
-      <c r="Z10" s="10">
+      <c r="Z10" s="9">
         <v>380829</v>
       </c>
-      <c r="AA10" s="10">
+      <c r="AA10" s="9">
         <v>380829</v>
       </c>
-      <c r="AB10" s="10">
+      <c r="AB10" s="9">
         <v>380636</v>
       </c>
-      <c r="AC10" s="20">
+      <c r="AC10" s="19">
         <v>380544</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AD10" s="17">
         <v>380684</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="17">
         <v>380629</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>380734</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B11" s="15">
+        <v>24</v>
+      </c>
+      <c r="B11" s="14">
         <v>51508</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="8">
         <v>51443</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="8">
         <v>51428</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="8">
         <v>51380</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="8">
         <v>51317</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="8">
         <v>51303</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11" s="8">
         <v>51258</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="8">
         <v>51139</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="14">
         <v>51064</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="8">
         <v>51004</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="9">
         <v>50994</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="9">
         <v>50911</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="9">
         <v>50871</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="9">
         <v>50812</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="9">
         <v>50720</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="9">
         <v>50688</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="9">
         <v>50621</v>
       </c>
-      <c r="S11" s="18">
+      <c r="S11" s="17">
         <v>50540</v>
       </c>
-      <c r="T11" s="10">
+      <c r="T11" s="9">
         <v>50448</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U11" s="9">
         <v>50361</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V11" s="9">
         <v>50284</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W11" s="17">
         <v>50222</v>
       </c>
-      <c r="X11" s="10">
+      <c r="X11" s="9">
         <v>50149</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="17">
         <v>50106</v>
       </c>
-      <c r="Z11" s="10">
+      <c r="Z11" s="9">
         <v>50051</v>
       </c>
-      <c r="AA11" s="10">
+      <c r="AA11" s="9">
         <v>50022</v>
       </c>
-      <c r="AB11" s="10">
+      <c r="AB11" s="9">
         <v>49994</v>
       </c>
-      <c r="AC11" s="20">
+      <c r="AC11" s="19">
         <v>50004</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AD11" s="17">
         <v>49910</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE11" s="17">
         <v>49876</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>49825</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B12" s="15">
+        <v>25</v>
+      </c>
+      <c r="B12" s="14">
         <v>56493</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="8">
         <v>56461</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="8">
         <v>56436</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="8">
         <v>56373</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="8">
         <v>56320</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="8">
         <v>56263</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H12" s="8">
         <v>56184</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="8">
         <v>56121</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="14">
         <v>56052</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="8">
         <v>56019</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="9">
         <v>55934</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="9">
         <v>55895</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="9">
         <v>55824</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="9">
         <v>55738</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="9">
         <v>55680</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="9">
         <v>55613</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="9">
         <v>55504</v>
       </c>
-      <c r="S12" s="18">
+      <c r="S12" s="17">
         <v>55427</v>
       </c>
-      <c r="T12" s="10">
+      <c r="T12" s="9">
         <v>55394</v>
       </c>
-      <c r="U12" s="10">
+      <c r="U12" s="9">
         <v>55319</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V12" s="9">
         <v>55186</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W12" s="17">
         <v>55185</v>
       </c>
-      <c r="X12" s="10">
+      <c r="X12" s="9">
         <v>55195</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y12" s="17">
         <v>55174</v>
       </c>
-      <c r="Z12" s="10">
+      <c r="Z12" s="9">
         <v>55121</v>
       </c>
-      <c r="AA12" s="10">
+      <c r="AA12" s="9">
         <v>55047</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB12" s="9">
         <v>54996</v>
       </c>
-      <c r="AC12" s="20">
+      <c r="AC12" s="19">
         <v>54938</v>
       </c>
-      <c r="AD12" s="18">
+      <c r="AD12" s="17">
         <v>54826</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="17">
         <v>54813</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>54665</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B13" s="15">
+        <v>13</v>
+      </c>
+      <c r="B13" s="14">
         <v>35679</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="8">
         <v>35611</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="8">
         <v>35555</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="8">
         <v>35551</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="8">
         <v>35535</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="8">
         <v>35550</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="8">
         <v>35537</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="8">
         <v>35524</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="14">
         <v>35449</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="8">
         <v>35359</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="9">
         <v>35295</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="9">
         <v>35266</v>
       </c>
-      <c r="N13" s="10">
+      <c r="N13" s="9">
         <v>35219</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="9">
         <v>35148</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="9">
         <v>35123</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="9">
         <v>35095</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="9">
         <v>35024</v>
       </c>
-      <c r="S13" s="18">
+      <c r="S13" s="17">
         <v>34977</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T13" s="9">
         <v>34947</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U13" s="9">
         <v>34823</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="9">
         <v>34680</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W13" s="17">
         <v>34603</v>
       </c>
-      <c r="X13" s="10">
+      <c r="X13" s="9">
         <v>34581</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="17">
         <v>34527</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="Z13" s="9">
         <v>34517</v>
       </c>
-      <c r="AA13" s="10">
+      <c r="AA13" s="9">
         <v>34428</v>
       </c>
-      <c r="AB13" s="10">
+      <c r="AB13" s="9">
         <v>34384</v>
       </c>
-      <c r="AC13" s="20">
+      <c r="AC13" s="19">
         <v>34381</v>
       </c>
-      <c r="AD13" s="18">
+      <c r="AD13" s="17">
         <v>34403</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="17">
         <v>34371</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>34291</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B14" s="15">
+        <v>14</v>
+      </c>
+      <c r="B14" s="14">
         <v>60445</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="8">
         <v>60351</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="8">
         <v>60226</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="8">
         <v>60153</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="8">
         <v>60071</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="8">
         <v>59994</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H14" s="8">
         <v>59833</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="8">
         <v>59763</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="14">
         <v>59635</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="8">
         <v>59523</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="9">
         <v>59468</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>59390</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="9">
         <v>59338</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="9">
         <v>59243</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="9">
         <v>59164</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="9">
         <v>59063</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="9">
         <v>59017</v>
       </c>
-      <c r="S14" s="18">
+      <c r="S14" s="17">
         <v>58945</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="9">
         <v>58810</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U14" s="9">
         <v>58706</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="9">
         <v>58547</v>
       </c>
-      <c r="W14" s="18">
+      <c r="W14" s="17">
         <v>58445</v>
       </c>
-      <c r="X14" s="10">
+      <c r="X14" s="9">
         <v>58365</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y14" s="17">
         <v>58211</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="Z14" s="9">
         <v>58125</v>
       </c>
-      <c r="AA14" s="10">
+      <c r="AA14" s="9">
         <v>58033</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB14" s="9">
         <v>57976</v>
       </c>
-      <c r="AC14" s="20">
+      <c r="AC14" s="19">
         <v>57905</v>
       </c>
-      <c r="AD14" s="18">
+      <c r="AD14" s="17">
         <v>57815</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="17">
         <v>57685</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>57614</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B15" s="15">
+        <v>26</v>
+      </c>
+      <c r="B15" s="14">
         <v>14600</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="8">
         <v>14590</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="8">
         <v>14601</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="8">
         <v>14596</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="8">
         <v>14601</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="8">
         <v>14564</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="8">
         <v>14553</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="8">
         <v>14523</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="14">
         <v>14480</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="8">
         <v>14431</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="9">
         <v>14355</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="9">
         <v>14301</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="9">
         <v>14236</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="9">
         <v>14166</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="9">
         <v>14113</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="9">
         <v>14078</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="9">
         <v>13984</v>
       </c>
-      <c r="S15" s="18">
+      <c r="S15" s="17">
         <v>13941</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="9">
         <v>13939</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="9">
         <v>13884</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="9">
         <v>13814</v>
       </c>
-      <c r="W15" s="18">
+      <c r="W15" s="17">
         <v>13785</v>
       </c>
-      <c r="X15" s="10">
+      <c r="X15" s="9">
         <v>13751</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y15" s="17">
         <v>13682</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z15" s="9">
         <v>13651</v>
       </c>
-      <c r="AA15" s="10">
+      <c r="AA15" s="9">
         <v>13600</v>
       </c>
-      <c r="AB15" s="10">
+      <c r="AB15" s="9">
         <v>13607</v>
       </c>
-      <c r="AC15" s="20">
+      <c r="AC15" s="19">
         <v>13628</v>
       </c>
-      <c r="AD15" s="18">
+      <c r="AD15" s="17">
         <v>13622</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="17">
         <v>13560</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>13565</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B16" s="15">
+        <v>15</v>
+      </c>
+      <c r="B16" s="14">
         <v>9555</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="8">
         <v>9506</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="8">
         <v>9520</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="8">
         <v>9482</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="8">
         <v>9472</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="8">
         <v>9448</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="8">
         <v>9418</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="8">
         <v>9371</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="14">
         <v>9350</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="8">
         <v>9320</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="9">
         <v>9282</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="9">
         <v>9243</v>
       </c>
-      <c r="N16" s="10">
+      <c r="N16" s="9">
         <v>9218</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O16" s="9">
         <v>9191</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="9">
         <v>9187</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="9">
         <v>9179</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="9">
         <v>9179</v>
       </c>
-      <c r="S16" s="18">
+      <c r="S16" s="17">
         <v>9155</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="9">
         <v>9131</v>
       </c>
-      <c r="U16" s="10">
+      <c r="U16" s="9">
         <v>9087</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="9">
         <v>9065</v>
       </c>
-      <c r="W16" s="18">
+      <c r="W16" s="17">
         <v>9064</v>
       </c>
-      <c r="X16" s="10">
+      <c r="X16" s="9">
         <v>9067</v>
       </c>
-      <c r="Y16" s="18">
+      <c r="Y16" s="17">
         <v>9074</v>
       </c>
-      <c r="Z16" s="10">
+      <c r="Z16" s="9">
         <v>9054</v>
       </c>
-      <c r="AA16" s="10">
+      <c r="AA16" s="9">
         <v>9071</v>
       </c>
-      <c r="AB16" s="10">
+      <c r="AB16" s="9">
         <v>9074</v>
       </c>
-      <c r="AC16" s="20">
+      <c r="AC16" s="19">
         <v>9065</v>
       </c>
-      <c r="AD16" s="18">
+      <c r="AD16" s="17">
         <v>9081</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="17">
         <v>9109</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="9">
+        <v>9108</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="14">
+        <v>7188</v>
+      </c>
+      <c r="C17" s="8">
+        <v>7146</v>
+      </c>
+      <c r="D17" s="8">
+        <v>7138</v>
+      </c>
+      <c r="E17" s="8">
+        <v>7126</v>
+      </c>
+      <c r="F17" s="8">
+        <v>7093</v>
+      </c>
+      <c r="G17" s="8">
+        <v>7037</v>
+      </c>
+      <c r="H17" s="8">
+        <v>6995</v>
+      </c>
+      <c r="I17" s="8">
+        <v>6970</v>
+      </c>
+      <c r="J17" s="14">
+        <v>6927</v>
+      </c>
+      <c r="K17" s="8">
+        <v>6886</v>
+      </c>
+      <c r="L17" s="9">
+        <v>6870</v>
+      </c>
+      <c r="M17" s="9">
+        <v>6767</v>
+      </c>
+      <c r="N17" s="9">
+        <v>6755</v>
+      </c>
+      <c r="O17" s="9">
+        <v>6706</v>
+      </c>
+      <c r="P17" s="9">
+        <v>6695</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>6656</v>
+      </c>
+      <c r="R17" s="9">
+        <v>6625</v>
+      </c>
+      <c r="S17" s="17">
+        <v>6629</v>
+      </c>
+      <c r="T17" s="9">
+        <v>6571</v>
+      </c>
+      <c r="U17" s="9">
+        <v>6516</v>
+      </c>
+      <c r="V17" s="9">
+        <v>6495</v>
+      </c>
+      <c r="W17" s="17">
+        <v>6480</v>
+      </c>
+      <c r="X17" s="9">
+        <v>6430</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>6412</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>6431</v>
+      </c>
+      <c r="AA17" s="9">
+        <v>6408</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>6385</v>
+      </c>
+      <c r="AC17" s="19">
+        <v>6346</v>
+      </c>
+      <c r="AD17" s="17">
+        <v>6326</v>
+      </c>
+      <c r="AE17" s="17">
+        <v>6313</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="14">
+        <v>11668</v>
+      </c>
+      <c r="C18" s="8">
+        <v>11679</v>
+      </c>
+      <c r="D18" s="8">
+        <v>11706</v>
+      </c>
+      <c r="E18" s="8">
+        <v>11682</v>
+      </c>
+      <c r="F18" s="8">
+        <v>11669</v>
+      </c>
+      <c r="G18" s="8">
+        <v>11656</v>
+      </c>
+      <c r="H18" s="8">
+        <v>11606</v>
+      </c>
+      <c r="I18" s="8">
+        <v>11568</v>
+      </c>
+      <c r="J18" s="14">
+        <v>11572</v>
+      </c>
+      <c r="K18" s="8">
+        <v>11539</v>
+      </c>
+      <c r="L18" s="9">
+        <v>11452</v>
+      </c>
+      <c r="M18" s="9">
+        <v>11376</v>
+      </c>
+      <c r="N18" s="9">
+        <v>11364</v>
+      </c>
+      <c r="O18" s="9">
+        <v>11336</v>
+      </c>
+      <c r="P18" s="9">
+        <v>11358</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>11316</v>
+      </c>
+      <c r="R18" s="9">
+        <v>11333</v>
+      </c>
+      <c r="S18" s="17">
+        <v>11304</v>
+      </c>
+      <c r="T18" s="9">
+        <v>11282</v>
+      </c>
+      <c r="U18" s="9">
+        <v>11251</v>
+      </c>
+      <c r="V18" s="9">
+        <v>11192</v>
+      </c>
+      <c r="W18" s="17">
+        <v>11151</v>
+      </c>
+      <c r="X18" s="9">
+        <v>11137</v>
+      </c>
+      <c r="Y18" s="17">
+        <v>11112</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>11099</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>11090</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>11071</v>
+      </c>
+      <c r="AC18" s="19">
+        <v>11073</v>
+      </c>
+      <c r="AD18" s="17">
+        <v>11062</v>
+      </c>
+      <c r="AE18" s="17">
+        <v>11076</v>
+      </c>
+      <c r="AF18" s="9">
+        <v>11068</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="15">
-[...91 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="B19" s="14">
+        <v>19004</v>
+      </c>
+      <c r="C19" s="8">
+        <v>18931</v>
+      </c>
+      <c r="D19" s="8">
+        <v>18874</v>
+      </c>
+      <c r="E19" s="8">
+        <v>18848</v>
+      </c>
+      <c r="F19" s="8">
+        <v>18823</v>
+      </c>
+      <c r="G19" s="8">
+        <v>18820</v>
+      </c>
+      <c r="H19" s="8">
+        <v>18786</v>
+      </c>
+      <c r="I19" s="8">
+        <v>18729</v>
+      </c>
+      <c r="J19" s="14">
+        <v>18726</v>
+      </c>
+      <c r="K19" s="8">
+        <v>18622</v>
+      </c>
+      <c r="L19" s="9">
+        <v>18553</v>
+      </c>
+      <c r="M19" s="9">
+        <v>18480</v>
+      </c>
+      <c r="N19" s="9">
+        <v>18406</v>
+      </c>
+      <c r="O19" s="9">
+        <v>18315</v>
+      </c>
+      <c r="P19" s="9">
+        <v>18293</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>18231</v>
+      </c>
+      <c r="R19" s="9">
+        <v>18142</v>
+      </c>
+      <c r="S19" s="17">
+        <v>18084</v>
+      </c>
+      <c r="T19" s="9">
+        <v>18018</v>
+      </c>
+      <c r="U19" s="9">
+        <v>17934</v>
+      </c>
+      <c r="V19" s="9">
+        <v>17881</v>
+      </c>
+      <c r="W19" s="17">
+        <v>17810</v>
+      </c>
+      <c r="X19" s="9">
+        <v>17767</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>17730</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>17682</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>17595</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>17574</v>
+      </c>
+      <c r="AC19" s="19">
+        <v>17571</v>
+      </c>
+      <c r="AD19" s="17">
+        <v>17611</v>
+      </c>
+      <c r="AE19" s="17">
+        <v>17586</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>17538</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="15">
-[...91 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="B20" s="14">
+        <v>33640</v>
+      </c>
+      <c r="C20" s="8">
+        <v>33592</v>
+      </c>
+      <c r="D20" s="8">
+        <v>33580</v>
+      </c>
+      <c r="E20" s="8">
+        <v>33562</v>
+      </c>
+      <c r="F20" s="8">
+        <v>33570</v>
+      </c>
+      <c r="G20" s="8">
+        <v>33560</v>
+      </c>
+      <c r="H20" s="8">
+        <v>33504</v>
+      </c>
+      <c r="I20" s="8">
+        <v>33443</v>
+      </c>
+      <c r="J20" s="14">
+        <v>33408</v>
+      </c>
+      <c r="K20" s="8">
+        <v>33354</v>
+      </c>
+      <c r="L20" s="9">
+        <v>33289</v>
+      </c>
+      <c r="M20" s="9">
+        <v>33255</v>
+      </c>
+      <c r="N20" s="9">
+        <v>33199</v>
+      </c>
+      <c r="O20" s="9">
+        <v>33115</v>
+      </c>
+      <c r="P20" s="9">
+        <v>32954</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>32905</v>
+      </c>
+      <c r="R20" s="9">
+        <v>32821</v>
+      </c>
+      <c r="S20" s="17">
+        <v>32769</v>
+      </c>
+      <c r="T20" s="9">
+        <v>32650</v>
+      </c>
+      <c r="U20" s="9">
+        <v>32534</v>
+      </c>
+      <c r="V20" s="9">
+        <v>32422</v>
+      </c>
+      <c r="W20" s="17">
+        <v>32424</v>
+      </c>
+      <c r="X20" s="9">
+        <v>32281</v>
+      </c>
+      <c r="Y20" s="17">
+        <v>32247</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>32210</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>32218</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>32189</v>
+      </c>
+      <c r="AC20" s="19">
+        <v>32177</v>
+      </c>
+      <c r="AD20" s="17">
+        <v>32145</v>
+      </c>
+      <c r="AE20" s="17">
+        <v>32128</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>32034</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="15">
-[...59 lines deleted...]
-      <c r="V19" s="10">
+      <c r="B21" s="14">
+        <v>11052</v>
+      </c>
+      <c r="C21" s="8">
+        <v>11017</v>
+      </c>
+      <c r="D21" s="8">
+        <v>11009</v>
+      </c>
+      <c r="E21" s="8">
+        <v>11000</v>
+      </c>
+      <c r="F21" s="8">
+        <v>10985</v>
+      </c>
+      <c r="G21" s="8">
+        <v>10952</v>
+      </c>
+      <c r="H21" s="8">
+        <v>10907</v>
+      </c>
+      <c r="I21" s="8">
+        <v>10888</v>
+      </c>
+      <c r="J21" s="14">
+        <v>10856</v>
+      </c>
+      <c r="K21" s="8">
+        <v>10823</v>
+      </c>
+      <c r="L21" s="9">
+        <v>10742</v>
+      </c>
+      <c r="M21" s="9">
+        <v>10677</v>
+      </c>
+      <c r="N21" s="9">
+        <v>10618</v>
+      </c>
+      <c r="O21" s="9">
+        <v>10578</v>
+      </c>
+      <c r="P21" s="9">
+        <v>10548</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>10502</v>
+      </c>
+      <c r="R21" s="9">
+        <v>10453</v>
+      </c>
+      <c r="S21" s="17">
+        <v>10419</v>
+      </c>
+      <c r="T21" s="9">
+        <v>10358</v>
+      </c>
+      <c r="U21" s="9">
+        <v>10322</v>
+      </c>
+      <c r="V21" s="9">
+        <v>10282</v>
+      </c>
+      <c r="W21" s="17">
+        <v>10225</v>
+      </c>
+      <c r="X21" s="9">
+        <v>10186</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>10167</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>10128</v>
+      </c>
+      <c r="AA21" s="9">
+        <v>10088</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>10095</v>
+      </c>
+      <c r="AC21" s="19">
+        <v>10069</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>10056</v>
+      </c>
+      <c r="AE21" s="17">
+        <v>9997</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>9981</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="14">
+        <v>41531</v>
+      </c>
+      <c r="C22" s="8">
+        <v>41446</v>
+      </c>
+      <c r="D22" s="8">
+        <v>41355</v>
+      </c>
+      <c r="E22" s="8">
+        <v>41268</v>
+      </c>
+      <c r="F22" s="8">
+        <v>41228</v>
+      </c>
+      <c r="G22" s="8">
+        <v>41183</v>
+      </c>
+      <c r="H22" s="8">
+        <v>41114</v>
+      </c>
+      <c r="I22" s="8">
+        <v>41027</v>
+      </c>
+      <c r="J22" s="14">
+        <v>40972</v>
+      </c>
+      <c r="K22" s="8">
+        <v>40933</v>
+      </c>
+      <c r="L22" s="9">
+        <v>40904</v>
+      </c>
+      <c r="M22" s="9">
+        <v>40809</v>
+      </c>
+      <c r="N22" s="9">
+        <v>40765</v>
+      </c>
+      <c r="O22" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="P22" s="9">
+        <v>40614</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>40557</v>
+      </c>
+      <c r="R22" s="9">
+        <v>40484</v>
+      </c>
+      <c r="S22" s="17">
+        <v>40445</v>
+      </c>
+      <c r="T22" s="9">
+        <v>40378</v>
+      </c>
+      <c r="U22" s="9">
+        <v>40278</v>
+      </c>
+      <c r="V22" s="9">
+        <v>40193</v>
+      </c>
+      <c r="W22" s="17">
+        <v>40115</v>
+      </c>
+      <c r="X22" s="9">
+        <v>40113</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>40091</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>40047</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>40010</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>39985</v>
+      </c>
+      <c r="AC22" s="19">
+        <v>39902</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>39858</v>
+      </c>
+      <c r="AE22" s="17">
+        <v>39836</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>39757</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="15" customHeight="1">
+      <c r="A23" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="46"/>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="14">
+        <v>483947</v>
+      </c>
+      <c r="C24" s="8">
+        <v>483928</v>
+      </c>
+      <c r="D24" s="8">
+        <v>483955</v>
+      </c>
+      <c r="E24" s="8">
+        <v>484049</v>
+      </c>
+      <c r="F24" s="8">
+        <v>484197</v>
+      </c>
+      <c r="G24" s="8">
+        <v>484614</v>
+      </c>
+      <c r="H24" s="8">
+        <v>484804</v>
+      </c>
+      <c r="I24" s="8">
+        <v>484849</v>
+      </c>
+      <c r="J24" s="14">
+        <v>484788</v>
+      </c>
+      <c r="K24" s="8">
+        <v>484820</v>
+      </c>
+      <c r="L24" s="9">
+        <v>485070</v>
+      </c>
+      <c r="M24" s="9">
+        <v>485328</v>
+      </c>
+      <c r="N24" s="9">
+        <v>485734</v>
+      </c>
+      <c r="O24" s="9">
+        <v>485939</v>
+      </c>
+      <c r="P24" s="9">
+        <v>485991</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>486071</v>
+      </c>
+      <c r="R24" s="9">
+        <v>486325</v>
+      </c>
+      <c r="S24" s="17">
+        <v>486358</v>
+      </c>
+      <c r="T24" s="9">
+        <v>486369</v>
+      </c>
+      <c r="U24" s="9">
+        <v>486497</v>
+      </c>
+      <c r="V24" s="9">
+        <v>486716</v>
+      </c>
+      <c r="W24" s="17">
+        <v>486612</v>
+      </c>
+      <c r="X24" s="9">
+        <v>486677</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>486579</v>
+      </c>
+      <c r="Z24" s="9">
+        <v>486459</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>486461</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>486214</v>
+      </c>
+      <c r="AC24" s="19">
+        <v>486065</v>
+      </c>
+      <c r="AD24" s="17">
+        <v>486112</v>
+      </c>
+      <c r="AE24" s="17">
+        <v>485933</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>485981</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="14">
+        <v>354747</v>
+      </c>
+      <c r="C25" s="8">
+        <v>354933</v>
+      </c>
+      <c r="D25" s="8">
+        <v>355097</v>
+      </c>
+      <c r="E25" s="8">
+        <v>355287</v>
+      </c>
+      <c r="F25" s="8">
+        <v>355554</v>
+      </c>
+      <c r="G25" s="8">
+        <v>356011</v>
+      </c>
+      <c r="H25" s="8">
+        <v>356327</v>
+      </c>
+      <c r="I25" s="8">
+        <v>356536</v>
+      </c>
+      <c r="J25" s="14">
+        <v>356684</v>
+      </c>
+      <c r="K25" s="8">
+        <v>356891</v>
+      </c>
+      <c r="L25" s="9">
+        <v>357241</v>
+      </c>
+      <c r="M25" s="9">
+        <v>357628</v>
+      </c>
+      <c r="N25" s="9">
+        <v>358031</v>
+      </c>
+      <c r="O25" s="9">
+        <v>358377</v>
+      </c>
+      <c r="P25" s="9">
+        <v>358601</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>358822</v>
+      </c>
+      <c r="R25" s="9">
+        <v>359159</v>
+      </c>
+      <c r="S25" s="17">
+        <v>359361</v>
+      </c>
+      <c r="T25" s="9">
+        <v>359576</v>
+      </c>
+      <c r="U25" s="9">
+        <v>359958</v>
+      </c>
+      <c r="V25" s="9">
+        <v>360399</v>
+      </c>
+      <c r="W25" s="17">
+        <v>360466</v>
+      </c>
+      <c r="X25" s="9">
+        <v>360625</v>
+      </c>
+      <c r="Y25" s="17">
+        <v>360704</v>
+      </c>
+      <c r="Z25" s="9">
+        <v>360663</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>360741</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>360559</v>
+      </c>
+      <c r="AC25" s="19">
+        <v>360469</v>
+      </c>
+      <c r="AD25" s="17">
+        <v>360625</v>
+      </c>
+      <c r="AE25" s="17">
+        <v>360557</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>360733</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="14">
+        <v>49676</v>
+      </c>
+      <c r="C26" s="8">
+        <v>49615</v>
+      </c>
+      <c r="D26" s="8">
+        <v>49605</v>
+      </c>
+      <c r="E26" s="8">
+        <v>49557</v>
+      </c>
+      <c r="F26" s="8">
+        <v>49499</v>
+      </c>
+      <c r="G26" s="8">
+        <v>49486</v>
+      </c>
+      <c r="H26" s="8">
+        <v>49440</v>
+      </c>
+      <c r="I26" s="8">
+        <v>49323</v>
+      </c>
+      <c r="J26" s="14">
+        <v>49261</v>
+      </c>
+      <c r="K26" s="8">
+        <v>49214</v>
+      </c>
+      <c r="L26" s="9">
+        <v>49204</v>
+      </c>
+      <c r="M26" s="9">
+        <v>49130</v>
+      </c>
+      <c r="N26" s="9">
+        <v>49111</v>
+      </c>
+      <c r="O26" s="9">
+        <v>49056</v>
+      </c>
+      <c r="P26" s="9">
+        <v>48976</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>48943</v>
+      </c>
+      <c r="R26" s="9">
+        <v>48886</v>
+      </c>
+      <c r="S26" s="17">
+        <v>48803</v>
+      </c>
+      <c r="T26" s="9">
+        <v>48702</v>
+      </c>
+      <c r="U26" s="9">
+        <v>48630</v>
+      </c>
+      <c r="V26" s="9">
+        <v>48566</v>
+      </c>
+      <c r="W26" s="17">
+        <v>48507</v>
+      </c>
+      <c r="X26" s="9">
+        <v>48451</v>
+      </c>
+      <c r="Y26" s="17">
+        <v>48403</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>48362</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>48349</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>48329</v>
+      </c>
+      <c r="AC26" s="19">
+        <v>48341</v>
+      </c>
+      <c r="AD26" s="17">
+        <v>48253</v>
+      </c>
+      <c r="AE26" s="17">
+        <v>48216</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>48167</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="14">
+        <v>18421</v>
+      </c>
+      <c r="C27" s="8">
+        <v>18363</v>
+      </c>
+      <c r="D27" s="8">
+        <v>18347</v>
+      </c>
+      <c r="E27" s="8">
+        <v>18351</v>
+      </c>
+      <c r="F27" s="8">
+        <v>18347</v>
+      </c>
+      <c r="G27" s="8">
+        <v>18376</v>
+      </c>
+      <c r="H27" s="8">
+        <v>18383</v>
+      </c>
+      <c r="I27" s="8">
+        <v>18393</v>
+      </c>
+      <c r="J27" s="14">
+        <v>18355</v>
+      </c>
+      <c r="K27" s="8">
+        <v>18308</v>
+      </c>
+      <c r="L27" s="9">
+        <v>18248</v>
+      </c>
+      <c r="M27" s="9">
+        <v>18230</v>
+      </c>
+      <c r="N27" s="9">
+        <v>18237</v>
+      </c>
+      <c r="O27" s="9">
+        <v>18203</v>
+      </c>
+      <c r="P27" s="9">
+        <v>18181</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>18160</v>
+      </c>
+      <c r="R27" s="9">
+        <v>18157</v>
+      </c>
+      <c r="S27" s="17">
+        <v>18115</v>
+      </c>
+      <c r="T27" s="9">
+        <v>18090</v>
+      </c>
+      <c r="U27" s="9">
+        <v>18016</v>
+      </c>
+      <c r="V27" s="9">
+        <v>17968</v>
+      </c>
+      <c r="W27" s="17">
+        <v>17941</v>
+      </c>
+      <c r="X27" s="9">
+        <v>17897</v>
+      </c>
+      <c r="Y27" s="17">
+        <v>17883</v>
+      </c>
+      <c r="Z27" s="9">
         <v>17881</v>
       </c>
-      <c r="W19" s="18">
-[...28 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="AA27" s="9">
+        <v>17842</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>17841</v>
+      </c>
+      <c r="AC27" s="19">
+        <v>17840</v>
+      </c>
+      <c r="AD27" s="17">
+        <v>17869</v>
+      </c>
+      <c r="AE27" s="17">
+        <v>17871</v>
+      </c>
+      <c r="AF27" s="9">
+        <v>17838</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="14">
+        <v>42735</v>
+      </c>
+      <c r="C28" s="8">
+        <v>42673</v>
+      </c>
+      <c r="D28" s="8">
+        <v>42600</v>
+      </c>
+      <c r="E28" s="8">
+        <v>42573</v>
+      </c>
+      <c r="F28" s="8">
+        <v>42533</v>
+      </c>
+      <c r="G28" s="8">
+        <v>42478</v>
+      </c>
+      <c r="H28" s="8">
+        <v>42415</v>
+      </c>
+      <c r="I28" s="8">
+        <v>42392</v>
+      </c>
+      <c r="J28" s="14">
+        <v>42295</v>
+      </c>
+      <c r="K28" s="8">
+        <v>42218</v>
+      </c>
+      <c r="L28" s="9">
+        <v>42209</v>
+      </c>
+      <c r="M28" s="9">
+        <v>42224</v>
+      </c>
+      <c r="N28" s="9">
+        <v>42227</v>
+      </c>
+      <c r="O28" s="9">
+        <v>42202</v>
+      </c>
+      <c r="P28" s="9">
+        <v>42173</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>42117</v>
+      </c>
+      <c r="R28" s="9">
+        <v>42129</v>
+      </c>
+      <c r="S28" s="17">
+        <v>42091</v>
+      </c>
+      <c r="T28" s="9">
+        <v>42035</v>
+      </c>
+      <c r="U28" s="9">
+        <v>41977</v>
+      </c>
+      <c r="V28" s="9">
+        <v>41899</v>
+      </c>
+      <c r="W28" s="17">
+        <v>41844</v>
+      </c>
+      <c r="X28" s="9">
+        <v>41829</v>
+      </c>
+      <c r="Y28" s="17">
+        <v>41731</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>41711</v>
+      </c>
+      <c r="AA28" s="9">
+        <v>41659</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>41636</v>
+      </c>
+      <c r="AC28" s="19">
+        <v>41599</v>
+      </c>
+      <c r="AD28" s="17">
+        <v>41572</v>
+      </c>
+      <c r="AE28" s="17">
+        <v>41487</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>41458</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="15">
-[...281 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="B29" s="14">
+        <v>18368</v>
+      </c>
+      <c r="C29" s="8">
+        <v>18344</v>
+      </c>
+      <c r="D29" s="8">
+        <v>18306</v>
+      </c>
+      <c r="E29" s="8">
+        <v>18281</v>
+      </c>
+      <c r="F29" s="8">
+        <v>18264</v>
+      </c>
+      <c r="G29" s="8">
+        <v>18263</v>
+      </c>
+      <c r="H29" s="8">
+        <v>18239</v>
+      </c>
+      <c r="I29" s="8">
+        <v>18205</v>
+      </c>
+      <c r="J29" s="14">
+        <v>18193</v>
+      </c>
+      <c r="K29" s="8">
+        <v>18189</v>
+      </c>
+      <c r="L29" s="9">
+        <v>18168</v>
+      </c>
+      <c r="M29" s="9">
+        <v>18116</v>
+      </c>
+      <c r="N29" s="9">
+        <v>18128</v>
+      </c>
+      <c r="O29" s="9">
+        <v>18101</v>
+      </c>
+      <c r="P29" s="9">
+        <v>18060</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>18029</v>
+      </c>
+      <c r="R29" s="9">
+        <v>17994</v>
+      </c>
+      <c r="S29" s="17">
+        <v>17988</v>
+      </c>
+      <c r="T29" s="9">
+        <v>17966</v>
+      </c>
+      <c r="U29" s="9">
+        <v>17916</v>
+      </c>
+      <c r="V29" s="9">
+        <v>17884</v>
+      </c>
+      <c r="W29" s="17">
+        <v>17854</v>
+      </c>
+      <c r="X29" s="9">
+        <v>17875</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>17858</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>17842</v>
+      </c>
+      <c r="AA29" s="9">
+        <v>17870</v>
+      </c>
+      <c r="AB29" s="9">
+        <v>17849</v>
+      </c>
+      <c r="AC29" s="19">
+        <v>17816</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>17793</v>
+      </c>
+      <c r="AE29" s="17">
+        <v>17802</v>
+      </c>
+      <c r="AF29" s="9">
+        <v>17785</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.5" customHeight="1">
+      <c r="A30" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="24"/>
-[...603 lines deleted...]
-      <c r="B31" s="15">
+      <c r="B31" s="14">
         <v>243106</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31" s="8">
         <v>242784</v>
       </c>
-      <c r="D31" s="9">
+      <c r="D31" s="8">
         <v>242625</v>
       </c>
-      <c r="E31" s="9">
+      <c r="E31" s="8">
         <v>242335</v>
       </c>
-      <c r="F31" s="9">
+      <c r="F31" s="8">
         <v>242114</v>
       </c>
-      <c r="G31" s="9">
+      <c r="G31" s="8">
         <v>241765</v>
       </c>
-      <c r="H31" s="9">
+      <c r="H31" s="8">
         <v>241273</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I31" s="8">
         <v>240817</v>
       </c>
-      <c r="J31" s="15">
+      <c r="J31" s="14">
         <v>240496</v>
       </c>
-      <c r="K31" s="9">
+      <c r="K31" s="8">
         <v>240003</v>
       </c>
-      <c r="L31" s="10">
+      <c r="L31" s="9">
         <v>239441</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M31" s="9">
         <v>238782</v>
       </c>
-      <c r="N31" s="10">
+      <c r="N31" s="9">
         <v>238246</v>
       </c>
-      <c r="O31" s="10">
+      <c r="O31" s="9">
         <v>237603</v>
       </c>
-      <c r="P31" s="10">
+      <c r="P31" s="9">
         <v>237162</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q31" s="9">
         <v>236731</v>
       </c>
-      <c r="R31" s="10">
+      <c r="R31" s="9">
         <v>236170</v>
       </c>
-      <c r="S31" s="18">
+      <c r="S31" s="17">
         <v>235821</v>
       </c>
-      <c r="T31" s="10">
+      <c r="T31" s="9">
         <v>235334</v>
       </c>
-      <c r="U31" s="10">
+      <c r="U31" s="9">
         <v>234643</v>
       </c>
-      <c r="V31" s="10">
+      <c r="V31" s="9">
         <v>233899</v>
       </c>
-      <c r="W31" s="18">
+      <c r="W31" s="17">
         <v>233515</v>
       </c>
-      <c r="X31" s="10">
+      <c r="X31" s="9">
         <v>233082</v>
       </c>
-      <c r="Y31" s="18">
+      <c r="Y31" s="17">
         <v>232782</v>
       </c>
-      <c r="Z31" s="10">
+      <c r="Z31" s="9">
         <v>232486</v>
       </c>
-      <c r="AA31" s="10">
+      <c r="AA31" s="9">
         <v>231978</v>
       </c>
-      <c r="AB31" s="9">
+      <c r="AB31" s="8">
         <v>231752</v>
       </c>
-      <c r="AC31" s="20">
+      <c r="AC31" s="19">
         <v>231538</v>
       </c>
-      <c r="AD31" s="18">
+      <c r="AD31" s="17">
         <v>231287</v>
       </c>
       <c r="AE31" s="1">
         <v>231046</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="9">
+        <v>230478</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="1" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B32" s="15">
+        <v>23</v>
+      </c>
+      <c r="B32" s="14">
         <v>19943</v>
       </c>
-      <c r="C32" s="9">
+      <c r="C32" s="8">
         <v>20006</v>
       </c>
-      <c r="D32" s="9">
+      <c r="D32" s="8">
         <v>20055</v>
       </c>
-      <c r="E32" s="9">
+      <c r="E32" s="8">
         <v>20076</v>
       </c>
-      <c r="F32" s="9">
+      <c r="F32" s="8">
         <v>20073</v>
       </c>
-      <c r="G32" s="9">
+      <c r="G32" s="8">
         <v>20038</v>
       </c>
-      <c r="H32" s="9">
+      <c r="H32" s="8">
         <v>20055</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I32" s="8">
         <v>20064</v>
       </c>
-      <c r="J32" s="15">
+      <c r="J32" s="14">
         <v>20109</v>
       </c>
-      <c r="K32" s="9">
+      <c r="K32" s="8">
         <v>20119</v>
       </c>
-      <c r="L32" s="10">
+      <c r="L32" s="9">
         <v>20132</v>
       </c>
-      <c r="M32" s="10">
+      <c r="M32" s="9">
         <v>20112</v>
       </c>
-      <c r="N32" s="10">
+      <c r="N32" s="9">
         <v>20136</v>
       </c>
-      <c r="O32" s="10">
+      <c r="O32" s="9">
         <v>20116</v>
       </c>
-      <c r="P32" s="10">
+      <c r="P32" s="9">
         <v>20103</v>
       </c>
-      <c r="Q32" s="10">
+      <c r="Q32" s="9">
         <v>20097</v>
       </c>
-      <c r="R32" s="10">
+      <c r="R32" s="9">
         <v>20149</v>
       </c>
-      <c r="S32" s="18">
+      <c r="S32" s="17">
         <v>20183</v>
       </c>
-      <c r="T32" s="10">
+      <c r="T32" s="9">
         <v>20201</v>
       </c>
-      <c r="U32" s="10">
+      <c r="U32" s="9">
         <v>20167</v>
       </c>
-      <c r="V32" s="10">
+      <c r="V32" s="9">
         <v>20175</v>
       </c>
-      <c r="W32" s="18">
+      <c r="W32" s="17">
         <v>20152</v>
       </c>
-      <c r="X32" s="10">
+      <c r="X32" s="9">
         <v>20112</v>
       </c>
-      <c r="Y32" s="18">
+      <c r="Y32" s="17">
         <v>20124</v>
       </c>
-      <c r="Z32" s="10">
+      <c r="Z32" s="9">
         <v>20166</v>
       </c>
-      <c r="AA32" s="10">
+      <c r="AA32" s="9">
         <v>20088</v>
       </c>
-      <c r="AB32" s="9">
+      <c r="AB32" s="8">
         <v>20077</v>
       </c>
-      <c r="AC32" s="20">
+      <c r="AC32" s="19">
         <v>20075</v>
       </c>
-      <c r="AD32" s="18">
+      <c r="AD32" s="17">
         <v>20059</v>
       </c>
       <c r="AE32" s="1">
         <v>20072</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="9">
+        <v>20001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B33" s="15">
+        <v>24</v>
+      </c>
+      <c r="B33" s="14">
         <v>1832</v>
       </c>
-      <c r="C33" s="9">
+      <c r="C33" s="8">
         <v>1828</v>
       </c>
-      <c r="D33" s="9">
+      <c r="D33" s="8">
         <v>1823</v>
       </c>
-      <c r="E33" s="9">
+      <c r="E33" s="8">
         <v>1823</v>
       </c>
-      <c r="F33" s="9">
+      <c r="F33" s="8">
         <v>1818</v>
       </c>
-      <c r="G33" s="9">
+      <c r="G33" s="8">
         <v>1817</v>
       </c>
-      <c r="H33" s="9">
+      <c r="H33" s="8">
         <v>1818</v>
       </c>
-      <c r="I33" s="9">
+      <c r="I33" s="8">
         <v>1816</v>
       </c>
-      <c r="J33" s="15">
+      <c r="J33" s="14">
         <v>1803</v>
       </c>
-      <c r="K33" s="9">
+      <c r="K33" s="8">
         <v>1790</v>
       </c>
-      <c r="L33" s="10">
+      <c r="L33" s="9">
         <v>1790</v>
       </c>
-      <c r="M33" s="10">
+      <c r="M33" s="9">
         <v>1781</v>
       </c>
-      <c r="N33" s="10">
+      <c r="N33" s="9">
         <v>1760</v>
       </c>
-      <c r="O33" s="10">
+      <c r="O33" s="9">
         <v>1756</v>
       </c>
-      <c r="P33" s="10">
+      <c r="P33" s="9">
         <v>1744</v>
       </c>
-      <c r="Q33" s="10">
+      <c r="Q33" s="9">
         <v>1745</v>
       </c>
-      <c r="R33" s="10">
+      <c r="R33" s="9">
         <v>1735</v>
       </c>
-      <c r="S33" s="18">
+      <c r="S33" s="17">
         <v>1737</v>
       </c>
-      <c r="T33" s="10">
+      <c r="T33" s="9">
         <v>1746</v>
       </c>
-      <c r="U33" s="10">
+      <c r="U33" s="9">
         <v>1731</v>
       </c>
-      <c r="V33" s="10">
+      <c r="V33" s="9">
         <v>1718</v>
       </c>
-      <c r="W33" s="18">
+      <c r="W33" s="17">
         <v>1715</v>
       </c>
-      <c r="X33" s="10">
+      <c r="X33" s="9">
         <v>1698</v>
       </c>
-      <c r="Y33" s="18">
+      <c r="Y33" s="17">
         <v>1703</v>
       </c>
-      <c r="Z33" s="10">
+      <c r="Z33" s="9">
         <v>1689</v>
       </c>
-      <c r="AA33" s="10">
+      <c r="AA33" s="9">
         <v>1673</v>
       </c>
-      <c r="AB33" s="9">
+      <c r="AB33" s="8">
         <v>1665</v>
       </c>
-      <c r="AC33" s="20">
+      <c r="AC33" s="19">
         <v>1663</v>
       </c>
-      <c r="AD33" s="18">
+      <c r="AD33" s="17">
         <v>1657</v>
       </c>
       <c r="AE33" s="1">
         <v>1660</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="9">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B34" s="15">
+        <v>25</v>
+      </c>
+      <c r="B34" s="14">
         <v>56493</v>
       </c>
-      <c r="C34" s="9">
+      <c r="C34" s="8">
         <v>56461</v>
       </c>
-      <c r="D34" s="9">
+      <c r="D34" s="8">
         <v>56436</v>
       </c>
-      <c r="E34" s="9">
+      <c r="E34" s="8">
         <v>56373</v>
       </c>
-      <c r="F34" s="9">
+      <c r="F34" s="8">
         <v>56320</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34" s="8">
         <v>56263</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34" s="8">
         <v>56184</v>
       </c>
-      <c r="I34" s="9">
+      <c r="I34" s="8">
         <v>56121</v>
       </c>
-      <c r="J34" s="15">
+      <c r="J34" s="14">
         <v>56052</v>
       </c>
-      <c r="K34" s="9">
+      <c r="K34" s="8">
         <v>56019</v>
       </c>
-      <c r="L34" s="10">
+      <c r="L34" s="9">
         <v>55934</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M34" s="9">
         <v>55895</v>
       </c>
-      <c r="N34" s="10">
+      <c r="N34" s="9">
         <v>55824</v>
       </c>
-      <c r="O34" s="10">
+      <c r="O34" s="9">
         <v>55738</v>
       </c>
-      <c r="P34" s="10">
+      <c r="P34" s="9">
         <v>55680</v>
       </c>
-      <c r="Q34" s="10">
+      <c r="Q34" s="9">
         <v>55613</v>
       </c>
-      <c r="R34" s="10">
+      <c r="R34" s="9">
         <v>55504</v>
       </c>
-      <c r="S34" s="18">
+      <c r="S34" s="17">
         <v>55427</v>
       </c>
-      <c r="T34" s="10">
+      <c r="T34" s="9">
         <v>55394</v>
       </c>
-      <c r="U34" s="10">
+      <c r="U34" s="9">
         <v>55319</v>
       </c>
-      <c r="V34" s="10">
+      <c r="V34" s="9">
         <v>55186</v>
       </c>
-      <c r="W34" s="18">
+      <c r="W34" s="17">
         <v>55185</v>
       </c>
-      <c r="X34" s="10">
+      <c r="X34" s="9">
         <v>55195</v>
       </c>
-      <c r="Y34" s="18">
+      <c r="Y34" s="17">
         <v>55174</v>
       </c>
-      <c r="Z34" s="10">
+      <c r="Z34" s="9">
         <v>55121</v>
       </c>
-      <c r="AA34" s="10">
+      <c r="AA34" s="9">
         <v>55047</v>
       </c>
-      <c r="AB34" s="9">
+      <c r="AB34" s="8">
         <v>54996</v>
       </c>
-      <c r="AC34" s="20">
+      <c r="AC34" s="19">
         <v>54938</v>
       </c>
-      <c r="AD34" s="18">
+      <c r="AD34" s="17">
         <v>54826</v>
       </c>
       <c r="AE34" s="1">
         <v>54813</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="9">
+        <v>54665</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B35" s="15">
+        <v>13</v>
+      </c>
+      <c r="B35" s="14">
         <v>17258</v>
       </c>
-      <c r="C35" s="9">
+      <c r="C35" s="8">
         <v>17248</v>
       </c>
-      <c r="D35" s="9">
+      <c r="D35" s="8">
         <v>17208</v>
       </c>
-      <c r="E35" s="9">
+      <c r="E35" s="8">
         <v>17200</v>
       </c>
-      <c r="F35" s="9">
+      <c r="F35" s="8">
         <v>17188</v>
       </c>
-      <c r="G35" s="9">
+      <c r="G35" s="8">
         <v>17174</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="8">
         <v>17154</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35" s="8">
         <v>17131</v>
       </c>
-      <c r="J35" s="15">
+      <c r="J35" s="14">
         <v>17094</v>
       </c>
-      <c r="K35" s="9">
+      <c r="K35" s="8">
         <v>17051</v>
       </c>
-      <c r="L35" s="10">
+      <c r="L35" s="9">
         <v>17047</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M35" s="9">
         <v>17036</v>
       </c>
-      <c r="N35" s="10">
+      <c r="N35" s="9">
         <v>16982</v>
       </c>
-      <c r="O35" s="10">
+      <c r="O35" s="9">
         <v>16945</v>
       </c>
-      <c r="P35" s="10">
+      <c r="P35" s="9">
         <v>16942</v>
       </c>
-      <c r="Q35" s="10">
+      <c r="Q35" s="9">
         <v>16935</v>
       </c>
-      <c r="R35" s="10">
+      <c r="R35" s="9">
         <v>16867</v>
       </c>
-      <c r="S35" s="18">
+      <c r="S35" s="17">
         <v>16862</v>
       </c>
-      <c r="T35" s="10">
+      <c r="T35" s="9">
         <v>16857</v>
       </c>
-      <c r="U35" s="10">
+      <c r="U35" s="9">
         <v>16807</v>
       </c>
-      <c r="V35" s="10">
+      <c r="V35" s="9">
         <v>16712</v>
       </c>
-      <c r="W35" s="18">
+      <c r="W35" s="17">
         <v>16662</v>
       </c>
-      <c r="X35" s="10">
+      <c r="X35" s="9">
         <v>16684</v>
       </c>
-      <c r="Y35" s="18">
+      <c r="Y35" s="17">
         <v>16644</v>
       </c>
-      <c r="Z35" s="10">
+      <c r="Z35" s="9">
         <v>16636</v>
       </c>
-      <c r="AA35" s="10">
+      <c r="AA35" s="9">
         <v>16586</v>
       </c>
-      <c r="AB35" s="9">
+      <c r="AB35" s="8">
         <v>16543</v>
       </c>
-      <c r="AC35" s="20">
+      <c r="AC35" s="19">
         <v>16541</v>
       </c>
-      <c r="AD35" s="18">
+      <c r="AD35" s="17">
         <v>16534</v>
       </c>
       <c r="AE35" s="1">
         <v>16500</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="9">
+        <v>16453</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B36" s="15">
+        <v>14</v>
+      </c>
+      <c r="B36" s="14">
         <v>17710</v>
       </c>
-      <c r="C36" s="9">
+      <c r="C36" s="8">
         <v>17678</v>
       </c>
-      <c r="D36" s="9">
+      <c r="D36" s="8">
         <v>17626</v>
       </c>
-      <c r="E36" s="9">
+      <c r="E36" s="8">
         <v>17580</v>
       </c>
-      <c r="F36" s="9">
+      <c r="F36" s="8">
         <v>17538</v>
       </c>
-      <c r="G36" s="9">
+      <c r="G36" s="8">
         <v>17516</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H36" s="8">
         <v>17418</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36" s="8">
         <v>17371</v>
       </c>
-      <c r="J36" s="15">
+      <c r="J36" s="14">
         <v>17340</v>
       </c>
-      <c r="K36" s="9">
+      <c r="K36" s="8">
         <v>17305</v>
       </c>
-      <c r="L36" s="10">
+      <c r="L36" s="9">
         <v>17259</v>
       </c>
-      <c r="M36" s="10">
+      <c r="M36" s="9">
         <v>17166</v>
       </c>
-      <c r="N36" s="10">
+      <c r="N36" s="9">
         <v>17111</v>
       </c>
-      <c r="O36" s="10">
+      <c r="O36" s="9">
         <v>17041</v>
       </c>
-      <c r="P36" s="10">
+      <c r="P36" s="9">
         <v>16991</v>
       </c>
-      <c r="Q36" s="10">
+      <c r="Q36" s="9">
         <v>16946</v>
       </c>
-      <c r="R36" s="10">
+      <c r="R36" s="9">
         <v>16888</v>
       </c>
-      <c r="S36" s="18">
+      <c r="S36" s="17">
         <v>16854</v>
       </c>
-      <c r="T36" s="10">
+      <c r="T36" s="9">
         <v>16775</v>
       </c>
-      <c r="U36" s="10">
+      <c r="U36" s="9">
         <v>16729</v>
       </c>
-      <c r="V36" s="10">
+      <c r="V36" s="9">
         <v>16648</v>
       </c>
-      <c r="W36" s="18">
+      <c r="W36" s="17">
         <v>16601</v>
       </c>
-      <c r="X36" s="10">
+      <c r="X36" s="9">
         <v>16536</v>
       </c>
-      <c r="Y36" s="18">
+      <c r="Y36" s="17">
         <v>16480</v>
       </c>
-      <c r="Z36" s="10">
+      <c r="Z36" s="9">
         <v>16414</v>
       </c>
-      <c r="AA36" s="10">
+      <c r="AA36" s="9">
         <v>16374</v>
       </c>
-      <c r="AB36" s="9">
+      <c r="AB36" s="8">
         <v>16340</v>
       </c>
-      <c r="AC36" s="20">
+      <c r="AC36" s="19">
         <v>16306</v>
       </c>
-      <c r="AD36" s="18">
+      <c r="AD36" s="17">
         <v>16243</v>
       </c>
       <c r="AE36" s="1">
         <v>16198</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="9">
+        <v>16156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B37" s="15">
+        <v>26</v>
+      </c>
+      <c r="B37" s="14">
         <v>14600</v>
       </c>
-      <c r="C37" s="9">
+      <c r="C37" s="8">
         <v>14590</v>
       </c>
-      <c r="D37" s="9">
+      <c r="D37" s="8">
         <v>14601</v>
       </c>
-      <c r="E37" s="9">
+      <c r="E37" s="8">
         <v>14596</v>
       </c>
-      <c r="F37" s="9">
+      <c r="F37" s="8">
         <v>14601</v>
       </c>
-      <c r="G37" s="9">
+      <c r="G37" s="8">
         <v>14564</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H37" s="8">
         <v>14553</v>
       </c>
-      <c r="I37" s="9">
+      <c r="I37" s="8">
         <v>14523</v>
       </c>
-      <c r="J37" s="15">
+      <c r="J37" s="14">
         <v>14480</v>
       </c>
-      <c r="K37" s="9">
+      <c r="K37" s="8">
         <v>14431</v>
       </c>
-      <c r="L37" s="10">
+      <c r="L37" s="9">
         <v>14355</v>
       </c>
-      <c r="M37" s="10">
+      <c r="M37" s="9">
         <v>14301</v>
       </c>
-      <c r="N37" s="10">
+      <c r="N37" s="9">
         <v>14236</v>
       </c>
-      <c r="O37" s="10">
+      <c r="O37" s="9">
         <v>14166</v>
       </c>
-      <c r="P37" s="10">
+      <c r="P37" s="9">
         <v>14113</v>
       </c>
-      <c r="Q37" s="10">
+      <c r="Q37" s="9">
         <v>14078</v>
       </c>
-      <c r="R37" s="10">
+      <c r="R37" s="9">
         <v>13984</v>
       </c>
-      <c r="S37" s="18">
+      <c r="S37" s="17">
         <v>13941</v>
       </c>
-      <c r="T37" s="10">
+      <c r="T37" s="9">
         <v>13939</v>
       </c>
-      <c r="U37" s="10">
+      <c r="U37" s="9">
         <v>13884</v>
       </c>
-      <c r="V37" s="10">
+      <c r="V37" s="9">
         <v>13814</v>
       </c>
-      <c r="W37" s="18">
+      <c r="W37" s="17">
         <v>13785</v>
       </c>
-      <c r="X37" s="10">
+      <c r="X37" s="9">
         <v>13751</v>
       </c>
-      <c r="Y37" s="18">
+      <c r="Y37" s="17">
         <v>13682</v>
       </c>
-      <c r="Z37" s="10">
+      <c r="Z37" s="9">
         <v>13651</v>
       </c>
-      <c r="AA37" s="10">
+      <c r="AA37" s="9">
         <v>13600</v>
       </c>
-      <c r="AB37" s="9">
+      <c r="AB37" s="8">
         <v>13607</v>
       </c>
-      <c r="AC37" s="20">
+      <c r="AC37" s="19">
         <v>13628</v>
       </c>
-      <c r="AD37" s="18">
+      <c r="AD37" s="17">
         <v>13622</v>
       </c>
       <c r="AE37" s="1">
         <v>13560</v>
       </c>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37" s="9">
+        <v>13565</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B38" s="15">
+        <v>15</v>
+      </c>
+      <c r="B38" s="14">
         <v>9555</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38" s="8">
         <v>9506</v>
       </c>
-      <c r="D38" s="9">
+      <c r="D38" s="8">
         <v>9520</v>
       </c>
-      <c r="E38" s="9">
+      <c r="E38" s="8">
         <v>9482</v>
       </c>
-      <c r="F38" s="9">
+      <c r="F38" s="8">
         <v>9472</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="8">
         <v>9448</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="8">
         <v>9418</v>
       </c>
-      <c r="I38" s="9">
+      <c r="I38" s="8">
         <v>9371</v>
       </c>
-      <c r="J38" s="15">
+      <c r="J38" s="14">
         <v>9350</v>
       </c>
-      <c r="K38" s="9">
+      <c r="K38" s="8">
         <v>9320</v>
       </c>
-      <c r="L38" s="10">
+      <c r="L38" s="9">
         <v>9282</v>
       </c>
-      <c r="M38" s="10">
+      <c r="M38" s="9">
         <v>9243</v>
       </c>
-      <c r="N38" s="10">
+      <c r="N38" s="9">
         <v>9218</v>
       </c>
-      <c r="O38" s="10">
+      <c r="O38" s="9">
         <v>9191</v>
       </c>
-      <c r="P38" s="10">
+      <c r="P38" s="9">
         <v>9187</v>
       </c>
-      <c r="Q38" s="10">
+      <c r="Q38" s="9">
         <v>9179</v>
       </c>
-      <c r="R38" s="10">
+      <c r="R38" s="9">
         <v>9179</v>
       </c>
-      <c r="S38" s="18">
+      <c r="S38" s="17">
         <v>9155</v>
       </c>
-      <c r="T38" s="10">
+      <c r="T38" s="9">
         <v>9131</v>
       </c>
-      <c r="U38" s="10">
+      <c r="U38" s="9">
         <v>9087</v>
       </c>
-      <c r="V38" s="10">
+      <c r="V38" s="9">
         <v>9065</v>
       </c>
-      <c r="W38" s="18">
+      <c r="W38" s="17">
         <v>9064</v>
       </c>
-      <c r="X38" s="10">
+      <c r="X38" s="9">
         <v>9067</v>
       </c>
-      <c r="Y38" s="18">
+      <c r="Y38" s="17">
         <v>9074</v>
       </c>
-      <c r="Z38" s="10">
+      <c r="Z38" s="9">
         <v>9054</v>
       </c>
-      <c r="AA38" s="10">
+      <c r="AA38" s="9">
         <v>9071</v>
       </c>
-      <c r="AB38" s="9">
+      <c r="AB38" s="8">
         <v>9074</v>
       </c>
-      <c r="AC38" s="20">
+      <c r="AC38" s="19">
         <v>9065</v>
       </c>
-      <c r="AD38" s="18">
+      <c r="AD38" s="17">
         <v>9081</v>
       </c>
       <c r="AE38" s="1">
         <v>9109</v>
       </c>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="9">
+        <v>9108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="14">
+        <v>7188</v>
+      </c>
+      <c r="C39" s="8">
+        <v>7146</v>
+      </c>
+      <c r="D39" s="8">
+        <v>7138</v>
+      </c>
+      <c r="E39" s="8">
+        <v>7126</v>
+      </c>
+      <c r="F39" s="8">
+        <v>7093</v>
+      </c>
+      <c r="G39" s="8">
+        <v>7037</v>
+      </c>
+      <c r="H39" s="8">
+        <v>6995</v>
+      </c>
+      <c r="I39" s="8">
+        <v>6970</v>
+      </c>
+      <c r="J39" s="14">
+        <v>6927</v>
+      </c>
+      <c r="K39" s="8">
+        <v>6886</v>
+      </c>
+      <c r="L39" s="9">
+        <v>6870</v>
+      </c>
+      <c r="M39" s="9">
+        <v>6767</v>
+      </c>
+      <c r="N39" s="9">
+        <v>6755</v>
+      </c>
+      <c r="O39" s="9">
+        <v>6706</v>
+      </c>
+      <c r="P39" s="9">
+        <v>6695</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>6656</v>
+      </c>
+      <c r="R39" s="9">
+        <v>6625</v>
+      </c>
+      <c r="S39" s="17">
+        <v>6629</v>
+      </c>
+      <c r="T39" s="9">
+        <v>6571</v>
+      </c>
+      <c r="U39" s="9">
+        <v>6516</v>
+      </c>
+      <c r="V39" s="9">
+        <v>6495</v>
+      </c>
+      <c r="W39" s="17">
+        <v>6480</v>
+      </c>
+      <c r="X39" s="9">
+        <v>6430</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>6412</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>6431</v>
+      </c>
+      <c r="AA39" s="9">
+        <v>6408</v>
+      </c>
+      <c r="AB39" s="8">
+        <v>6385</v>
+      </c>
+      <c r="AC39" s="19">
+        <v>6346</v>
+      </c>
+      <c r="AD39" s="17">
+        <v>6326</v>
+      </c>
+      <c r="AE39" s="17">
+        <v>6313</v>
+      </c>
+      <c r="AF39" s="9">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
+      <c r="A40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="14">
+        <v>11668</v>
+      </c>
+      <c r="C40" s="8">
+        <v>11679</v>
+      </c>
+      <c r="D40" s="8">
+        <v>11706</v>
+      </c>
+      <c r="E40" s="8">
+        <v>11682</v>
+      </c>
+      <c r="F40" s="8">
+        <v>11669</v>
+      </c>
+      <c r="G40" s="8">
+        <v>11656</v>
+      </c>
+      <c r="H40" s="8">
+        <v>11606</v>
+      </c>
+      <c r="I40" s="8">
+        <v>11568</v>
+      </c>
+      <c r="J40" s="14">
+        <v>11572</v>
+      </c>
+      <c r="K40" s="8">
+        <v>11539</v>
+      </c>
+      <c r="L40" s="9">
+        <v>11452</v>
+      </c>
+      <c r="M40" s="9">
+        <v>11376</v>
+      </c>
+      <c r="N40" s="9">
+        <v>11364</v>
+      </c>
+      <c r="O40" s="9">
+        <v>11336</v>
+      </c>
+      <c r="P40" s="9">
+        <v>11358</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>11316</v>
+      </c>
+      <c r="R40" s="9">
+        <v>11333</v>
+      </c>
+      <c r="S40" s="17">
+        <v>11304</v>
+      </c>
+      <c r="T40" s="9">
+        <v>11282</v>
+      </c>
+      <c r="U40" s="9">
+        <v>11251</v>
+      </c>
+      <c r="V40" s="9">
+        <v>11192</v>
+      </c>
+      <c r="W40" s="17">
+        <v>11151</v>
+      </c>
+      <c r="X40" s="9">
+        <v>11137</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>11112</v>
+      </c>
+      <c r="Z40" s="9">
+        <v>11099</v>
+      </c>
+      <c r="AA40" s="9">
+        <v>11090</v>
+      </c>
+      <c r="AB40" s="8">
+        <v>11071</v>
+      </c>
+      <c r="AC40" s="19">
+        <v>11073</v>
+      </c>
+      <c r="AD40" s="17">
+        <v>11062</v>
+      </c>
+      <c r="AE40" s="17">
+        <v>11076</v>
+      </c>
+      <c r="AF40" s="9">
+        <v>11068</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
+      <c r="A41" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="15">
-[...91 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="B41" s="14">
+        <v>19004</v>
+      </c>
+      <c r="C41" s="8">
+        <v>18931</v>
+      </c>
+      <c r="D41" s="8">
+        <v>18874</v>
+      </c>
+      <c r="E41" s="8">
+        <v>18848</v>
+      </c>
+      <c r="F41" s="8">
+        <v>18823</v>
+      </c>
+      <c r="G41" s="8">
+        <v>18820</v>
+      </c>
+      <c r="H41" s="8">
+        <v>18786</v>
+      </c>
+      <c r="I41" s="8">
+        <v>18729</v>
+      </c>
+      <c r="J41" s="14">
+        <v>18726</v>
+      </c>
+      <c r="K41" s="8">
+        <v>18622</v>
+      </c>
+      <c r="L41" s="9">
+        <v>18553</v>
+      </c>
+      <c r="M41" s="9">
+        <v>18480</v>
+      </c>
+      <c r="N41" s="9">
+        <v>18406</v>
+      </c>
+      <c r="O41" s="9">
+        <v>18315</v>
+      </c>
+      <c r="P41" s="9">
+        <v>18293</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>18231</v>
+      </c>
+      <c r="R41" s="9">
+        <v>18142</v>
+      </c>
+      <c r="S41" s="17">
+        <v>18084</v>
+      </c>
+      <c r="T41" s="9">
+        <v>18018</v>
+      </c>
+      <c r="U41" s="9">
+        <v>17934</v>
+      </c>
+      <c r="V41" s="9">
+        <v>17881</v>
+      </c>
+      <c r="W41" s="17">
+        <v>17810</v>
+      </c>
+      <c r="X41" s="9">
+        <v>17767</v>
+      </c>
+      <c r="Y41" s="17">
+        <v>17730</v>
+      </c>
+      <c r="Z41" s="9">
+        <v>17682</v>
+      </c>
+      <c r="AA41" s="9">
+        <v>17595</v>
+      </c>
+      <c r="AB41" s="8">
+        <v>17574</v>
+      </c>
+      <c r="AC41" s="19">
+        <v>17571</v>
+      </c>
+      <c r="AD41" s="17">
+        <v>17611</v>
+      </c>
+      <c r="AE41" s="17">
+        <v>17586</v>
+      </c>
+      <c r="AF41" s="9">
+        <v>17538</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
+      <c r="A42" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="15">
-[...91 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="B42" s="14">
+        <v>33640</v>
+      </c>
+      <c r="C42" s="8">
+        <v>33592</v>
+      </c>
+      <c r="D42" s="8">
+        <v>33580</v>
+      </c>
+      <c r="E42" s="8">
+        <v>33562</v>
+      </c>
+      <c r="F42" s="8">
+        <v>33570</v>
+      </c>
+      <c r="G42" s="8">
+        <v>33560</v>
+      </c>
+      <c r="H42" s="8">
+        <v>33504</v>
+      </c>
+      <c r="I42" s="8">
+        <v>33443</v>
+      </c>
+      <c r="J42" s="14">
+        <v>33408</v>
+      </c>
+      <c r="K42" s="8">
+        <v>33354</v>
+      </c>
+      <c r="L42" s="9">
+        <v>33289</v>
+      </c>
+      <c r="M42" s="9">
+        <v>33255</v>
+      </c>
+      <c r="N42" s="9">
+        <v>33199</v>
+      </c>
+      <c r="O42" s="9">
+        <v>33115</v>
+      </c>
+      <c r="P42" s="9">
+        <v>32954</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>32905</v>
+      </c>
+      <c r="R42" s="9">
+        <v>32821</v>
+      </c>
+      <c r="S42" s="17">
+        <v>32769</v>
+      </c>
+      <c r="T42" s="9">
+        <v>32650</v>
+      </c>
+      <c r="U42" s="9">
+        <v>32534</v>
+      </c>
+      <c r="V42" s="9">
+        <v>32422</v>
+      </c>
+      <c r="W42" s="17">
+        <v>32424</v>
+      </c>
+      <c r="X42" s="9">
+        <v>32281</v>
+      </c>
+      <c r="Y42" s="17">
+        <v>32247</v>
+      </c>
+      <c r="Z42" s="9">
+        <v>32210</v>
+      </c>
+      <c r="AA42" s="9">
+        <v>32218</v>
+      </c>
+      <c r="AB42" s="8">
+        <v>32189</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>32177</v>
+      </c>
+      <c r="AD42" s="17">
+        <v>32145</v>
+      </c>
+      <c r="AE42" s="17">
+        <v>32128</v>
+      </c>
+      <c r="AF42" s="9">
+        <v>32034</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
+      <c r="A43" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="15">
-[...91 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="B43" s="14">
+        <v>11052</v>
+      </c>
+      <c r="C43" s="8">
+        <v>11017</v>
+      </c>
+      <c r="D43" s="8">
+        <v>11009</v>
+      </c>
+      <c r="E43" s="8">
+        <v>11000</v>
+      </c>
+      <c r="F43" s="8">
+        <v>10985</v>
+      </c>
+      <c r="G43" s="8">
+        <v>10952</v>
+      </c>
+      <c r="H43" s="8">
+        <v>10907</v>
+      </c>
+      <c r="I43" s="8">
+        <v>10888</v>
+      </c>
+      <c r="J43" s="14">
+        <v>10856</v>
+      </c>
+      <c r="K43" s="8">
+        <v>10823</v>
+      </c>
+      <c r="L43" s="9">
+        <v>10742</v>
+      </c>
+      <c r="M43" s="9">
+        <v>10677</v>
+      </c>
+      <c r="N43" s="9">
+        <v>10618</v>
+      </c>
+      <c r="O43" s="9">
+        <v>10578</v>
+      </c>
+      <c r="P43" s="9">
+        <v>10548</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>10502</v>
+      </c>
+      <c r="R43" s="9">
+        <v>10453</v>
+      </c>
+      <c r="S43" s="17">
+        <v>10419</v>
+      </c>
+      <c r="T43" s="9">
+        <v>10358</v>
+      </c>
+      <c r="U43" s="9">
+        <v>10322</v>
+      </c>
+      <c r="V43" s="9">
+        <v>10282</v>
+      </c>
+      <c r="W43" s="17">
+        <v>10225</v>
+      </c>
+      <c r="X43" s="9">
+        <v>10186</v>
+      </c>
+      <c r="Y43" s="17">
+        <v>10167</v>
+      </c>
+      <c r="Z43" s="9">
+        <v>10128</v>
+      </c>
+      <c r="AA43" s="9">
+        <v>10088</v>
+      </c>
+      <c r="AB43" s="8">
+        <v>10095</v>
+      </c>
+      <c r="AC43" s="19">
+        <v>10069</v>
+      </c>
+      <c r="AD43" s="17">
+        <v>10056</v>
+      </c>
+      <c r="AE43" s="17">
+        <v>9997</v>
+      </c>
+      <c r="AF43" s="9">
+        <v>9981</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
+      <c r="A44" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="B42" s="15">
-[...189 lines deleted...]
-      <c r="B44" s="16">
+      <c r="B44" s="15">
         <v>23163</v>
       </c>
-      <c r="C44" s="12">
+      <c r="C44" s="11">
         <v>23102</v>
       </c>
-      <c r="D44" s="12">
+      <c r="D44" s="11">
         <v>23049</v>
       </c>
-      <c r="E44" s="12">
+      <c r="E44" s="11">
         <v>22987</v>
       </c>
-      <c r="F44" s="12">
+      <c r="F44" s="11">
         <v>22964</v>
       </c>
-      <c r="G44" s="12">
+      <c r="G44" s="11">
         <v>22920</v>
       </c>
-      <c r="H44" s="12">
+      <c r="H44" s="11">
         <v>22875</v>
       </c>
-      <c r="I44" s="12">
+      <c r="I44" s="11">
         <v>22822</v>
       </c>
-      <c r="J44" s="16">
+      <c r="J44" s="15">
         <v>22779</v>
       </c>
-      <c r="K44" s="12">
+      <c r="K44" s="11">
         <v>22744</v>
       </c>
-      <c r="L44" s="13">
+      <c r="L44" s="12">
         <v>22736</v>
       </c>
-      <c r="M44" s="13">
+      <c r="M44" s="12">
         <v>22693</v>
       </c>
-      <c r="N44" s="13">
+      <c r="N44" s="12">
         <v>22637</v>
       </c>
-      <c r="O44" s="13">
+      <c r="O44" s="12">
         <v>22600</v>
       </c>
-      <c r="P44" s="13">
+      <c r="P44" s="12">
         <v>22554</v>
       </c>
-      <c r="Q44" s="13">
+      <c r="Q44" s="12">
         <v>22528</v>
       </c>
-      <c r="R44" s="13">
+      <c r="R44" s="12">
         <v>22490</v>
       </c>
-      <c r="S44" s="19">
+      <c r="S44" s="18">
         <v>22457</v>
       </c>
-      <c r="T44" s="13">
+      <c r="T44" s="12">
         <v>22412</v>
       </c>
-      <c r="U44" s="13">
+      <c r="U44" s="12">
         <v>22362</v>
       </c>
-      <c r="V44" s="13">
+      <c r="V44" s="12">
         <v>22309</v>
       </c>
-      <c r="W44" s="19">
+      <c r="W44" s="18">
         <v>22261</v>
       </c>
-      <c r="X44" s="13">
+      <c r="X44" s="12">
         <v>22238</v>
       </c>
-      <c r="Y44" s="19">
+      <c r="Y44" s="18">
         <v>22233</v>
       </c>
-      <c r="Z44" s="13">
+      <c r="Z44" s="12">
         <v>22205</v>
       </c>
-      <c r="AA44" s="13">
+      <c r="AA44" s="12">
         <v>22140</v>
       </c>
-      <c r="AB44" s="12">
+      <c r="AB44" s="11">
         <v>22136</v>
       </c>
-      <c r="AC44" s="21">
+      <c r="AC44" s="20">
         <v>22086</v>
       </c>
-      <c r="AD44" s="19">
+      <c r="AD44" s="18">
         <v>22065</v>
       </c>
-      <c r="AE44" s="18">
+      <c r="AE44" s="17">
         <v>22034</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>18</v>
+      <c r="AF44" s="12">
+        <v>21972</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
+      <c r="A45" s="13" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Total 2024-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr> 2024-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>