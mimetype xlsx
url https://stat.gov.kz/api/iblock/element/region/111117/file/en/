--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -1,126 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65B59B69-E3FF-4416-9E06-8730C5721CE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
-    <sheet name=" 2024-2026" sheetId="2" r:id="rId3"/>
+    <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="74">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
     <t>December 1</t>
   </si>
   <si>
-    <t>Total population</t>
-[...1 lines deleted...]
-  <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
     <t>Katon-Karagay district</t>
   </si>
   <si>
     <t>* According to the current accounting.</t>
   </si>
   <si>
-    <t>The population of Shygys Kazakhstan region *</t>
-[...1 lines deleted...]
-  <si>
     <t>people</t>
   </si>
   <si>
     <t xml:space="preserve"> November 1</t>
   </si>
   <si>
     <t xml:space="preserve"> October 1</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>40 701</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
@@ -132,696 +120,662 @@
     <t>district Samara</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Population at the beginning of the period</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>History of the Indicator</t>
-[...26 lines deleted...]
-  <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">No </t>
-[...74 lines deleted...]
-    <t>Division of social and demographic statistics</t>
+    <t>The number of people living in a given area at a specific point in time</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>611101 The population of Shygys Kazakhstan region*</t>
+  </si>
+  <si>
+    <t>All population</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...10 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...36 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="5" xr:uid="{D11B21C9-E1C4-49AC-B190-B3847B4AB2E4}"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 5" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -958,4408 +912,4175 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E24856CE-ECD5-418C-A3E9-20F0BD60FFA0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="21" customWidth="1"/>
-[...194 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="44.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="3" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="3"/>
+    <col min="5" max="5" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="3"/>
+    <col min="7" max="7" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="43"/>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="5">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="23">
-[...4 lines deleted...]
-      <c r="A3" s="22" t="s">
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B4" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="4" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B6" s="8">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="22" t="s">
+      <c r="B7" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" s="10"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="24" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="22" t="s">
+      <c r="B8" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="26">
-[...4 lines deleted...]
-      <c r="A7" s="22" t="s">
+    </row>
+    <row r="9" spans="1:7" ht="38.25">
+      <c r="A9" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B9" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="28"/>
-[...2 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="C9" s="10"/>
+    </row>
+    <row r="10" spans="1:7" ht="51">
+      <c r="A10" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B10" s="6" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="22" t="s">
+      <c r="C10" s="10"/>
+      <c r="G10" s="13"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="30" t="s">
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="28"/>
-[...2 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="B12" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="24" t="s">
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="28"/>
-[...3 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="B13" s="19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="25.5">
+      <c r="A14" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B14" s="20" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="4" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="22" t="s">
+      <c r="B15" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="10"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B16" s="16">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="B17" s="16">
+        <v>46298</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="B18" s="21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B19" s="21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="40" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="B20" s="16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="34">
-[...36 lines deleted...]
-      <c r="A21" s="22" t="s">
+      <c r="B21" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="40" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="35"/>
-      <c r="B22" s="35"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="35"/>
-      <c r="B23" s="35"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="17"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="35"/>
-      <c r="B24" s="35"/>
+      <c r="A24" s="17"/>
+      <c r="B24" s="17"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="35"/>
-      <c r="B25" s="35"/>
+      <c r="A25" s="17"/>
+      <c r="B25" s="17"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="35"/>
-      <c r="B26" s="35"/>
+      <c r="A26" s="17"/>
+      <c r="B26" s="17"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="35"/>
-      <c r="B27" s="35"/>
+      <c r="A27" s="17"/>
+      <c r="B27" s="17"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="35"/>
-      <c r="B28" s="35"/>
+      <c r="A28" s="17"/>
+      <c r="B28" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{68F0BBC7-D1B1-4CA8-875B-732A9D9F96FC}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{AE58B8B7-7FB0-483C-9207-C15C865FA6C3}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C50A5C35-2E4D-4EA7-A4CE-266D9D28513C}">
-  <dimension ref="B2:B14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="108.7109375" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-[...3 lines deleted...]
-      <c r="B5" s="37" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="24"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="23" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="23" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="18" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-[...29 lines deleted...]
-    </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="37"/>
+      <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="23"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="23"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="23"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="23"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="22" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A4:AK45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK42"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="AF9" sqref="AF9:AF44"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="32.7109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="25"/>
+    <col min="3" max="3" width="9.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="7.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="25" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="25"/>
+    <col min="15" max="15" width="9.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="17" max="20" width="7.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="25" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="11.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="11.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="25"/>
+    <col min="27" max="27" width="9.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="29" max="32" width="7.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="8.28515625" style="25" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="11.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="9.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="11.42578125" style="25" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="44" t="s">
+    <row r="1" spans="1:37">
+      <c r="A1" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="AK2" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
+      <c r="A3" s="47"/>
+      <c r="B3" s="49">
+        <v>2024</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="49">
+        <v>2025</v>
+      </c>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="49">
+        <v>2026</v>
+      </c>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+    </row>
+    <row r="4" spans="1:37" ht="36" customHeight="1">
+      <c r="A4" s="48"/>
+      <c r="B4" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="H4" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="44"/>
-[...13 lines deleted...]
-      <c r="AG5" s="2" t="s">
+      <c r="M4" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="N4" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="O4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q4" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="S4" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="T4" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="U4" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="V4" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="W4" s="40" t="s">
         <v>18</v>
       </c>
+      <c r="X4" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC4" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD4" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE4" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF4" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG4" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH4" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI4" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ4" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK4" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="15.75" customHeight="1">
+      <c r="A5" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="46"/>
+      <c r="M5" s="46"/>
+      <c r="N5" s="46"/>
+      <c r="O5" s="46"/>
+      <c r="P5" s="46"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="46"/>
+      <c r="S5" s="46"/>
+      <c r="T5" s="46"/>
+      <c r="U5" s="46"/>
+      <c r="V5" s="46"/>
+      <c r="W5" s="46"/>
+      <c r="X5" s="46"/>
+      <c r="Y5" s="46"/>
+      <c r="Z5" s="46"/>
+      <c r="AA5" s="46"/>
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="46"/>
+      <c r="AD5" s="46"/>
+      <c r="AE5" s="46"/>
+      <c r="AF5" s="46"/>
+      <c r="AG5" s="46"/>
+      <c r="AH5" s="46"/>
+      <c r="AI5" s="46"/>
+      <c r="AJ5" s="46"/>
+      <c r="AK5" s="46"/>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="47"/>
-[...45 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="A6" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="27">
+        <v>727053</v>
+      </c>
+      <c r="C6" s="28">
+        <v>726712</v>
+      </c>
+      <c r="D6" s="28">
+        <v>726580</v>
+      </c>
+      <c r="E6" s="28">
+        <v>726384</v>
+      </c>
+      <c r="F6" s="28">
+        <v>726311</v>
+      </c>
+      <c r="G6" s="28">
+        <v>726379</v>
+      </c>
+      <c r="H6" s="28">
+        <v>726077</v>
+      </c>
+      <c r="I6" s="28">
+        <v>725666</v>
+      </c>
+      <c r="J6" s="27">
+        <v>725284</v>
+      </c>
+      <c r="K6" s="28">
+        <v>724823</v>
+      </c>
+      <c r="L6" s="29">
+        <v>724511</v>
+      </c>
+      <c r="M6" s="29">
+        <v>724110</v>
+      </c>
+      <c r="N6" s="29">
+        <v>723980</v>
+      </c>
+      <c r="O6" s="29">
+        <v>723542</v>
+      </c>
+      <c r="P6" s="29">
+        <v>723153</v>
+      </c>
+      <c r="Q6" s="29">
+        <v>722802</v>
+      </c>
+      <c r="R6" s="29">
+        <v>722495</v>
+      </c>
+      <c r="S6" s="30">
+        <v>722179</v>
+      </c>
+      <c r="T6" s="29">
+        <v>721703</v>
+      </c>
+      <c r="U6" s="29">
+        <v>721140</v>
+      </c>
+      <c r="V6" s="29">
+        <v>720615</v>
+      </c>
+      <c r="W6" s="30">
+        <v>720127</v>
+      </c>
+      <c r="X6" s="29">
+        <v>719759</v>
+      </c>
+      <c r="Y6" s="30">
+        <v>719361</v>
+      </c>
+      <c r="Z6" s="29">
+        <v>718945</v>
+      </c>
+      <c r="AA6" s="29">
+        <v>718439</v>
+      </c>
+      <c r="AB6" s="29">
+        <v>717966</v>
+      </c>
+      <c r="AC6" s="31">
+        <v>717603</v>
+      </c>
+      <c r="AD6" s="30">
+        <v>717399</v>
+      </c>
+      <c r="AE6" s="30">
+        <v>716979</v>
+      </c>
+      <c r="AF6" s="29">
+        <v>716459</v>
+      </c>
+      <c r="AG6" s="29">
+        <v>716049</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...23 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="B7" s="27">
+        <v>374690</v>
+      </c>
+      <c r="C7" s="28">
+        <v>374939</v>
+      </c>
+      <c r="D7" s="28">
+        <v>375152</v>
+      </c>
+      <c r="E7" s="28">
+        <v>375363</v>
+      </c>
+      <c r="F7" s="28">
+        <v>375627</v>
+      </c>
+      <c r="G7" s="28">
+        <v>376049</v>
+      </c>
+      <c r="H7" s="28">
+        <v>376382</v>
+      </c>
+      <c r="I7" s="28">
+        <v>376600</v>
+      </c>
+      <c r="J7" s="27">
+        <v>376793</v>
+      </c>
+      <c r="K7" s="28">
+        <v>377010</v>
+      </c>
+      <c r="L7" s="29">
+        <v>377373</v>
+      </c>
+      <c r="M7" s="29">
+        <v>377740</v>
+      </c>
+      <c r="N7" s="29">
+        <v>378167</v>
+      </c>
+      <c r="O7" s="29">
+        <v>378493</v>
+      </c>
+      <c r="P7" s="29">
+        <v>378704</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>378919</v>
+      </c>
+      <c r="R7" s="29">
+        <v>379308</v>
+      </c>
+      <c r="S7" s="30">
+        <v>379544</v>
+      </c>
+      <c r="T7" s="29">
+        <v>379777</v>
+      </c>
+      <c r="U7" s="29">
+        <v>380125</v>
+      </c>
+      <c r="V7" s="29">
+        <v>380574</v>
+      </c>
+      <c r="W7" s="30">
+        <v>380618</v>
+      </c>
+      <c r="X7" s="29">
+        <v>380737</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>380828</v>
+      </c>
+      <c r="Z7" s="29">
+        <v>380829</v>
+      </c>
+      <c r="AA7" s="29">
+        <v>380829</v>
+      </c>
+      <c r="AB7" s="29">
+        <v>380636</v>
+      </c>
+      <c r="AC7" s="31">
+        <v>380544</v>
+      </c>
+      <c r="AD7" s="30">
+        <v>380684</v>
+      </c>
+      <c r="AE7" s="30">
+        <v>380629</v>
+      </c>
+      <c r="AF7" s="29">
+        <v>380734</v>
+      </c>
+      <c r="AG7" s="29">
+        <v>380721</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="27">
+        <v>51508</v>
+      </c>
+      <c r="C8" s="28">
+        <v>51443</v>
+      </c>
+      <c r="D8" s="28">
+        <v>51428</v>
+      </c>
+      <c r="E8" s="28">
+        <v>51380</v>
+      </c>
+      <c r="F8" s="28">
+        <v>51317</v>
+      </c>
+      <c r="G8" s="28">
+        <v>51303</v>
+      </c>
+      <c r="H8" s="28">
+        <v>51258</v>
+      </c>
+      <c r="I8" s="28">
+        <v>51139</v>
+      </c>
+      <c r="J8" s="27">
+        <v>51064</v>
+      </c>
+      <c r="K8" s="28">
+        <v>51004</v>
+      </c>
+      <c r="L8" s="29">
+        <v>50994</v>
+      </c>
+      <c r="M8" s="29">
+        <v>50911</v>
+      </c>
+      <c r="N8" s="29">
+        <v>50871</v>
+      </c>
+      <c r="O8" s="29">
+        <v>50812</v>
+      </c>
+      <c r="P8" s="29">
+        <v>50720</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>50688</v>
+      </c>
+      <c r="R8" s="29">
+        <v>50621</v>
+      </c>
+      <c r="S8" s="30">
+        <v>50540</v>
+      </c>
+      <c r="T8" s="29">
+        <v>50448</v>
+      </c>
+      <c r="U8" s="29">
+        <v>50361</v>
+      </c>
+      <c r="V8" s="29">
+        <v>50284</v>
+      </c>
+      <c r="W8" s="30">
+        <v>50222</v>
+      </c>
+      <c r="X8" s="29">
+        <v>50149</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>50106</v>
+      </c>
+      <c r="Z8" s="29">
+        <v>50051</v>
+      </c>
+      <c r="AA8" s="29">
+        <v>50022</v>
+      </c>
+      <c r="AB8" s="29">
+        <v>49994</v>
+      </c>
+      <c r="AC8" s="31">
+        <v>50004</v>
+      </c>
+      <c r="AD8" s="30">
+        <v>49910</v>
+      </c>
+      <c r="AE8" s="30">
+        <v>49876</v>
+      </c>
+      <c r="AF8" s="29">
+        <v>49825</v>
+      </c>
+      <c r="AG8" s="29">
+        <v>49793</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="27">
+        <v>56493</v>
+      </c>
+      <c r="C9" s="28">
+        <v>56461</v>
+      </c>
+      <c r="D9" s="28">
+        <v>56436</v>
+      </c>
+      <c r="E9" s="28">
+        <v>56373</v>
+      </c>
+      <c r="F9" s="28">
+        <v>56320</v>
+      </c>
+      <c r="G9" s="28">
+        <v>56263</v>
+      </c>
+      <c r="H9" s="28">
+        <v>56184</v>
+      </c>
+      <c r="I9" s="28">
+        <v>56121</v>
+      </c>
+      <c r="J9" s="27">
+        <v>56052</v>
+      </c>
+      <c r="K9" s="28">
+        <v>56019</v>
+      </c>
+      <c r="L9" s="29">
+        <v>55934</v>
+      </c>
+      <c r="M9" s="29">
+        <v>55895</v>
+      </c>
+      <c r="N9" s="29">
+        <v>55824</v>
+      </c>
+      <c r="O9" s="29">
+        <v>55738</v>
+      </c>
+      <c r="P9" s="29">
+        <v>55680</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>55613</v>
+      </c>
+      <c r="R9" s="29">
+        <v>55504</v>
+      </c>
+      <c r="S9" s="30">
+        <v>55427</v>
+      </c>
+      <c r="T9" s="29">
+        <v>55394</v>
+      </c>
+      <c r="U9" s="29">
+        <v>55319</v>
+      </c>
+      <c r="V9" s="29">
+        <v>55186</v>
+      </c>
+      <c r="W9" s="30">
+        <v>55185</v>
+      </c>
+      <c r="X9" s="29">
+        <v>55195</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>55174</v>
+      </c>
+      <c r="Z9" s="29">
+        <v>55121</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>55047</v>
+      </c>
+      <c r="AB9" s="29">
+        <v>54996</v>
+      </c>
+      <c r="AC9" s="31">
+        <v>54938</v>
+      </c>
+      <c r="AD9" s="30">
+        <v>54826</v>
+      </c>
+      <c r="AE9" s="30">
+        <v>54813</v>
+      </c>
+      <c r="AF9" s="29">
+        <v>54665</v>
+      </c>
+      <c r="AG9" s="29">
+        <v>54651</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="27">
+        <v>35679</v>
+      </c>
+      <c r="C10" s="28">
+        <v>35611</v>
+      </c>
+      <c r="D10" s="28">
+        <v>35555</v>
+      </c>
+      <c r="E10" s="28">
+        <v>35551</v>
+      </c>
+      <c r="F10" s="28">
+        <v>35535</v>
+      </c>
+      <c r="G10" s="28">
+        <v>35550</v>
+      </c>
+      <c r="H10" s="28">
+        <v>35537</v>
+      </c>
+      <c r="I10" s="28">
+        <v>35524</v>
+      </c>
+      <c r="J10" s="27">
+        <v>35449</v>
+      </c>
+      <c r="K10" s="28">
+        <v>35359</v>
+      </c>
+      <c r="L10" s="29">
+        <v>35295</v>
+      </c>
+      <c r="M10" s="29">
+        <v>35266</v>
+      </c>
+      <c r="N10" s="29">
+        <v>35219</v>
+      </c>
+      <c r="O10" s="29">
+        <v>35148</v>
+      </c>
+      <c r="P10" s="29">
+        <v>35123</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>35095</v>
+      </c>
+      <c r="R10" s="29">
+        <v>35024</v>
+      </c>
+      <c r="S10" s="30">
+        <v>34977</v>
+      </c>
+      <c r="T10" s="29">
+        <v>34947</v>
+      </c>
+      <c r="U10" s="29">
+        <v>34823</v>
+      </c>
+      <c r="V10" s="29">
+        <v>34680</v>
+      </c>
+      <c r="W10" s="30">
+        <v>34603</v>
+      </c>
+      <c r="X10" s="29">
+        <v>34581</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>34527</v>
+      </c>
+      <c r="Z10" s="29">
+        <v>34517</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>34428</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>34384</v>
+      </c>
+      <c r="AC10" s="31">
+        <v>34381</v>
+      </c>
+      <c r="AD10" s="30">
+        <v>34403</v>
+      </c>
+      <c r="AE10" s="30">
+        <v>34371</v>
+      </c>
+      <c r="AF10" s="29">
+        <v>34291</v>
+      </c>
+      <c r="AG10" s="29">
+        <v>34256</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="27">
+        <v>60445</v>
+      </c>
+      <c r="C11" s="28">
+        <v>60351</v>
+      </c>
+      <c r="D11" s="28">
+        <v>60226</v>
+      </c>
+      <c r="E11" s="28">
+        <v>60153</v>
+      </c>
+      <c r="F11" s="28">
+        <v>60071</v>
+      </c>
+      <c r="G11" s="28">
+        <v>59994</v>
+      </c>
+      <c r="H11" s="28">
+        <v>59833</v>
+      </c>
+      <c r="I11" s="28">
+        <v>59763</v>
+      </c>
+      <c r="J11" s="27">
+        <v>59635</v>
+      </c>
+      <c r="K11" s="28">
+        <v>59523</v>
+      </c>
+      <c r="L11" s="29">
+        <v>59468</v>
+      </c>
+      <c r="M11" s="29">
+        <v>59390</v>
+      </c>
+      <c r="N11" s="29">
+        <v>59338</v>
+      </c>
+      <c r="O11" s="29">
+        <v>59243</v>
+      </c>
+      <c r="P11" s="29">
+        <v>59164</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>59063</v>
+      </c>
+      <c r="R11" s="29">
+        <v>59017</v>
+      </c>
+      <c r="S11" s="30">
+        <v>58945</v>
+      </c>
+      <c r="T11" s="29">
+        <v>58810</v>
+      </c>
+      <c r="U11" s="29">
+        <v>58706</v>
+      </c>
+      <c r="V11" s="29">
+        <v>58547</v>
+      </c>
+      <c r="W11" s="30">
+        <v>58445</v>
+      </c>
+      <c r="X11" s="29">
+        <v>58365</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>58211</v>
+      </c>
+      <c r="Z11" s="29">
+        <v>58125</v>
+      </c>
+      <c r="AA11" s="29">
+        <v>58033</v>
+      </c>
+      <c r="AB11" s="29">
+        <v>57976</v>
+      </c>
+      <c r="AC11" s="31">
+        <v>57905</v>
+      </c>
+      <c r="AD11" s="30">
+        <v>57815</v>
+      </c>
+      <c r="AE11" s="30">
+        <v>57685</v>
+      </c>
+      <c r="AF11" s="29">
+        <v>57614</v>
+      </c>
+      <c r="AG11" s="29">
+        <v>57534</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="27">
+        <v>14600</v>
+      </c>
+      <c r="C12" s="28">
+        <v>14590</v>
+      </c>
+      <c r="D12" s="28">
+        <v>14601</v>
+      </c>
+      <c r="E12" s="28">
+        <v>14596</v>
+      </c>
+      <c r="F12" s="28">
+        <v>14601</v>
+      </c>
+      <c r="G12" s="28">
+        <v>14564</v>
+      </c>
+      <c r="H12" s="28">
+        <v>14553</v>
+      </c>
+      <c r="I12" s="28">
+        <v>14523</v>
+      </c>
+      <c r="J12" s="27">
+        <v>14480</v>
+      </c>
+      <c r="K12" s="28">
+        <v>14431</v>
+      </c>
+      <c r="L12" s="29">
+        <v>14355</v>
+      </c>
+      <c r="M12" s="29">
+        <v>14301</v>
+      </c>
+      <c r="N12" s="29">
+        <v>14236</v>
+      </c>
+      <c r="O12" s="29">
+        <v>14166</v>
+      </c>
+      <c r="P12" s="29">
+        <v>14113</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>14078</v>
+      </c>
+      <c r="R12" s="29">
+        <v>13984</v>
+      </c>
+      <c r="S12" s="30">
+        <v>13941</v>
+      </c>
+      <c r="T12" s="29">
+        <v>13939</v>
+      </c>
+      <c r="U12" s="29">
+        <v>13884</v>
+      </c>
+      <c r="V12" s="29">
+        <v>13814</v>
+      </c>
+      <c r="W12" s="30">
+        <v>13785</v>
+      </c>
+      <c r="X12" s="29">
+        <v>13751</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>13682</v>
+      </c>
+      <c r="Z12" s="29">
+        <v>13651</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>13600</v>
+      </c>
+      <c r="AB12" s="29">
+        <v>13607</v>
+      </c>
+      <c r="AC12" s="31">
+        <v>13628</v>
+      </c>
+      <c r="AD12" s="30">
+        <v>13622</v>
+      </c>
+      <c r="AE12" s="30">
+        <v>13560</v>
+      </c>
+      <c r="AF12" s="29">
+        <v>13565</v>
+      </c>
+      <c r="AG12" s="29">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="27">
+        <v>9555</v>
+      </c>
+      <c r="C13" s="28">
+        <v>9506</v>
+      </c>
+      <c r="D13" s="28">
+        <v>9520</v>
+      </c>
+      <c r="E13" s="28">
+        <v>9482</v>
+      </c>
+      <c r="F13" s="28">
+        <v>9472</v>
+      </c>
+      <c r="G13" s="28">
+        <v>9448</v>
+      </c>
+      <c r="H13" s="28">
+        <v>9418</v>
+      </c>
+      <c r="I13" s="28">
+        <v>9371</v>
+      </c>
+      <c r="J13" s="27">
+        <v>9350</v>
+      </c>
+      <c r="K13" s="28">
+        <v>9320</v>
+      </c>
+      <c r="L13" s="29">
+        <v>9282</v>
+      </c>
+      <c r="M13" s="29">
+        <v>9243</v>
+      </c>
+      <c r="N13" s="29">
+        <v>9218</v>
+      </c>
+      <c r="O13" s="29">
+        <v>9191</v>
+      </c>
+      <c r="P13" s="29">
+        <v>9187</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9179</v>
+      </c>
+      <c r="R13" s="29">
+        <v>9179</v>
+      </c>
+      <c r="S13" s="30">
+        <v>9155</v>
+      </c>
+      <c r="T13" s="29">
+        <v>9131</v>
+      </c>
+      <c r="U13" s="29">
+        <v>9087</v>
+      </c>
+      <c r="V13" s="29">
+        <v>9065</v>
+      </c>
+      <c r="W13" s="30">
+        <v>9064</v>
+      </c>
+      <c r="X13" s="29">
+        <v>9067</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>9074</v>
+      </c>
+      <c r="Z13" s="29">
+        <v>9054</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>9071</v>
+      </c>
+      <c r="AB13" s="29">
+        <v>9074</v>
+      </c>
+      <c r="AC13" s="31">
+        <v>9065</v>
+      </c>
+      <c r="AD13" s="30">
+        <v>9081</v>
+      </c>
+      <c r="AE13" s="30">
+        <v>9109</v>
+      </c>
+      <c r="AF13" s="29">
+        <v>9108</v>
+      </c>
+      <c r="AG13" s="29">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="27">
+        <v>7188</v>
+      </c>
+      <c r="C14" s="28">
+        <v>7146</v>
+      </c>
+      <c r="D14" s="28">
+        <v>7138</v>
+      </c>
+      <c r="E14" s="28">
+        <v>7126</v>
+      </c>
+      <c r="F14" s="28">
+        <v>7093</v>
+      </c>
+      <c r="G14" s="28">
+        <v>7037</v>
+      </c>
+      <c r="H14" s="28">
+        <v>6995</v>
+      </c>
+      <c r="I14" s="28">
+        <v>6970</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6927</v>
+      </c>
+      <c r="K14" s="28">
+        <v>6886</v>
+      </c>
+      <c r="L14" s="29">
+        <v>6870</v>
+      </c>
+      <c r="M14" s="29">
+        <v>6767</v>
+      </c>
+      <c r="N14" s="29">
+        <v>6755</v>
+      </c>
+      <c r="O14" s="29">
+        <v>6706</v>
+      </c>
+      <c r="P14" s="29">
+        <v>6695</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>6656</v>
+      </c>
+      <c r="R14" s="29">
+        <v>6625</v>
+      </c>
+      <c r="S14" s="30">
+        <v>6629</v>
+      </c>
+      <c r="T14" s="29">
+        <v>6571</v>
+      </c>
+      <c r="U14" s="29">
+        <v>6516</v>
+      </c>
+      <c r="V14" s="29">
+        <v>6495</v>
+      </c>
+      <c r="W14" s="30">
+        <v>6480</v>
+      </c>
+      <c r="X14" s="29">
+        <v>6430</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>6412</v>
+      </c>
+      <c r="Z14" s="29">
+        <v>6431</v>
+      </c>
+      <c r="AA14" s="29">
+        <v>6408</v>
+      </c>
+      <c r="AB14" s="29">
+        <v>6385</v>
+      </c>
+      <c r="AC14" s="31">
+        <v>6346</v>
+      </c>
+      <c r="AD14" s="30">
+        <v>6326</v>
+      </c>
+      <c r="AE14" s="30">
+        <v>6313</v>
+      </c>
+      <c r="AF14" s="29">
+        <v>6279</v>
+      </c>
+      <c r="AG14" s="29">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="27">
+        <v>11668</v>
+      </c>
+      <c r="C15" s="28">
+        <v>11679</v>
+      </c>
+      <c r="D15" s="28">
+        <v>11706</v>
+      </c>
+      <c r="E15" s="28">
+        <v>11682</v>
+      </c>
+      <c r="F15" s="28">
+        <v>11669</v>
+      </c>
+      <c r="G15" s="28">
+        <v>11656</v>
+      </c>
+      <c r="H15" s="28">
+        <v>11606</v>
+      </c>
+      <c r="I15" s="28">
+        <v>11568</v>
+      </c>
+      <c r="J15" s="27">
+        <v>11572</v>
+      </c>
+      <c r="K15" s="28">
+        <v>11539</v>
+      </c>
+      <c r="L15" s="29">
+        <v>11452</v>
+      </c>
+      <c r="M15" s="29">
+        <v>11376</v>
+      </c>
+      <c r="N15" s="29">
+        <v>11364</v>
+      </c>
+      <c r="O15" s="29">
+        <v>11336</v>
+      </c>
+      <c r="P15" s="29">
+        <v>11358</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>11316</v>
+      </c>
+      <c r="R15" s="29">
+        <v>11333</v>
+      </c>
+      <c r="S15" s="30">
+        <v>11304</v>
+      </c>
+      <c r="T15" s="29">
+        <v>11282</v>
+      </c>
+      <c r="U15" s="29">
+        <v>11251</v>
+      </c>
+      <c r="V15" s="29">
+        <v>11192</v>
+      </c>
+      <c r="W15" s="30">
+        <v>11151</v>
+      </c>
+      <c r="X15" s="29">
+        <v>11137</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>11112</v>
+      </c>
+      <c r="Z15" s="29">
+        <v>11099</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>11090</v>
+      </c>
+      <c r="AB15" s="29">
+        <v>11071</v>
+      </c>
+      <c r="AC15" s="31">
+        <v>11073</v>
+      </c>
+      <c r="AD15" s="30">
+        <v>11062</v>
+      </c>
+      <c r="AE15" s="30">
+        <v>11076</v>
+      </c>
+      <c r="AF15" s="29">
+        <v>11068</v>
+      </c>
+      <c r="AG15" s="29">
+        <v>11055</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="27">
+        <v>19004</v>
+      </c>
+      <c r="C16" s="28">
+        <v>18931</v>
+      </c>
+      <c r="D16" s="28">
+        <v>18874</v>
+      </c>
+      <c r="E16" s="28">
+        <v>18848</v>
+      </c>
+      <c r="F16" s="28">
+        <v>18823</v>
+      </c>
+      <c r="G16" s="28">
+        <v>18820</v>
+      </c>
+      <c r="H16" s="28">
+        <v>18786</v>
+      </c>
+      <c r="I16" s="28">
+        <v>18729</v>
+      </c>
+      <c r="J16" s="27">
+        <v>18726</v>
+      </c>
+      <c r="K16" s="28">
+        <v>18622</v>
+      </c>
+      <c r="L16" s="29">
+        <v>18553</v>
+      </c>
+      <c r="M16" s="29">
+        <v>18480</v>
+      </c>
+      <c r="N16" s="29">
+        <v>18406</v>
+      </c>
+      <c r="O16" s="29">
+        <v>18315</v>
+      </c>
+      <c r="P16" s="29">
+        <v>18293</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>18231</v>
+      </c>
+      <c r="R16" s="29">
+        <v>18142</v>
+      </c>
+      <c r="S16" s="30">
+        <v>18084</v>
+      </c>
+      <c r="T16" s="29">
+        <v>18018</v>
+      </c>
+      <c r="U16" s="29">
+        <v>17934</v>
+      </c>
+      <c r="V16" s="29">
+        <v>17881</v>
+      </c>
+      <c r="W16" s="30">
+        <v>17810</v>
+      </c>
+      <c r="X16" s="29">
+        <v>17767</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>17730</v>
+      </c>
+      <c r="Z16" s="29">
+        <v>17682</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>17595</v>
+      </c>
+      <c r="AB16" s="29">
+        <v>17574</v>
+      </c>
+      <c r="AC16" s="31">
+        <v>17571</v>
+      </c>
+      <c r="AD16" s="30">
+        <v>17611</v>
+      </c>
+      <c r="AE16" s="30">
+        <v>17586</v>
+      </c>
+      <c r="AF16" s="29">
+        <v>17538</v>
+      </c>
+      <c r="AG16" s="29">
+        <v>17461</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="A17" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="27">
+        <v>33640</v>
+      </c>
+      <c r="C17" s="28">
+        <v>33592</v>
+      </c>
+      <c r="D17" s="28">
+        <v>33580</v>
+      </c>
+      <c r="E17" s="28">
+        <v>33562</v>
+      </c>
+      <c r="F17" s="28">
+        <v>33570</v>
+      </c>
+      <c r="G17" s="28">
+        <v>33560</v>
+      </c>
+      <c r="H17" s="28">
+        <v>33504</v>
+      </c>
+      <c r="I17" s="28">
+        <v>33443</v>
+      </c>
+      <c r="J17" s="27">
+        <v>33408</v>
+      </c>
+      <c r="K17" s="28">
+        <v>33354</v>
+      </c>
+      <c r="L17" s="29">
+        <v>33289</v>
+      </c>
+      <c r="M17" s="29">
+        <v>33255</v>
+      </c>
+      <c r="N17" s="29">
+        <v>33199</v>
+      </c>
+      <c r="O17" s="29">
+        <v>33115</v>
+      </c>
+      <c r="P17" s="29">
+        <v>32954</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>32905</v>
+      </c>
+      <c r="R17" s="29">
+        <v>32821</v>
+      </c>
+      <c r="S17" s="30">
+        <v>32769</v>
+      </c>
+      <c r="T17" s="29">
+        <v>32650</v>
+      </c>
+      <c r="U17" s="29">
+        <v>32534</v>
+      </c>
+      <c r="V17" s="29">
+        <v>32422</v>
+      </c>
+      <c r="W17" s="30">
+        <v>32424</v>
+      </c>
+      <c r="X17" s="29">
+        <v>32281</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>32247</v>
+      </c>
+      <c r="Z17" s="29">
+        <v>32210</v>
+      </c>
+      <c r="AA17" s="29">
+        <v>32218</v>
+      </c>
+      <c r="AB17" s="29">
+        <v>32189</v>
+      </c>
+      <c r="AC17" s="31">
+        <v>32177</v>
+      </c>
+      <c r="AD17" s="30">
+        <v>32145</v>
+      </c>
+      <c r="AE17" s="30">
+        <v>32128</v>
+      </c>
+      <c r="AF17" s="29">
+        <v>32034</v>
+      </c>
+      <c r="AG17" s="29">
+        <v>31992</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="A18" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="27">
+        <v>11052</v>
+      </c>
+      <c r="C18" s="28">
+        <v>11017</v>
+      </c>
+      <c r="D18" s="28">
+        <v>11009</v>
+      </c>
+      <c r="E18" s="28">
+        <v>11000</v>
+      </c>
+      <c r="F18" s="28">
+        <v>10985</v>
+      </c>
+      <c r="G18" s="28">
+        <v>10952</v>
+      </c>
+      <c r="H18" s="28">
+        <v>10907</v>
+      </c>
+      <c r="I18" s="28">
+        <v>10888</v>
+      </c>
+      <c r="J18" s="27">
+        <v>10856</v>
+      </c>
+      <c r="K18" s="28">
+        <v>10823</v>
+      </c>
+      <c r="L18" s="29">
+        <v>10742</v>
+      </c>
+      <c r="M18" s="29">
+        <v>10677</v>
+      </c>
+      <c r="N18" s="29">
+        <v>10618</v>
+      </c>
+      <c r="O18" s="29">
+        <v>10578</v>
+      </c>
+      <c r="P18" s="29">
+        <v>10548</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>10502</v>
+      </c>
+      <c r="R18" s="29">
+        <v>10453</v>
+      </c>
+      <c r="S18" s="30">
+        <v>10419</v>
+      </c>
+      <c r="T18" s="29">
+        <v>10358</v>
+      </c>
+      <c r="U18" s="29">
+        <v>10322</v>
+      </c>
+      <c r="V18" s="29">
+        <v>10282</v>
+      </c>
+      <c r="W18" s="30">
+        <v>10225</v>
+      </c>
+      <c r="X18" s="29">
+        <v>10186</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>10167</v>
+      </c>
+      <c r="Z18" s="29">
+        <v>10128</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>10088</v>
+      </c>
+      <c r="AB18" s="29">
+        <v>10095</v>
+      </c>
+      <c r="AC18" s="31">
+        <v>10069</v>
+      </c>
+      <c r="AD18" s="30">
+        <v>10056</v>
+      </c>
+      <c r="AE18" s="30">
+        <v>9997</v>
+      </c>
+      <c r="AF18" s="29">
+        <v>9981</v>
+      </c>
+      <c r="AG18" s="29">
+        <v>9968</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="A19" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="27">
+        <v>41531</v>
+      </c>
+      <c r="C19" s="28">
+        <v>41446</v>
+      </c>
+      <c r="D19" s="28">
+        <v>41355</v>
+      </c>
+      <c r="E19" s="28">
+        <v>41268</v>
+      </c>
+      <c r="F19" s="28">
+        <v>41228</v>
+      </c>
+      <c r="G19" s="28">
+        <v>41183</v>
+      </c>
+      <c r="H19" s="28">
+        <v>41114</v>
+      </c>
+      <c r="I19" s="28">
+        <v>41027</v>
+      </c>
+      <c r="J19" s="27">
+        <v>40972</v>
+      </c>
+      <c r="K19" s="28">
+        <v>40933</v>
+      </c>
+      <c r="L19" s="29">
+        <v>40904</v>
+      </c>
+      <c r="M19" s="29">
+        <v>40809</v>
+      </c>
+      <c r="N19" s="29">
+        <v>40765</v>
+      </c>
+      <c r="O19" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="L7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="3" t="s">
+      <c r="P19" s="29">
+        <v>40614</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>40557</v>
+      </c>
+      <c r="R19" s="29">
+        <v>40484</v>
+      </c>
+      <c r="S19" s="30">
+        <v>40445</v>
+      </c>
+      <c r="T19" s="29">
+        <v>40378</v>
+      </c>
+      <c r="U19" s="29">
+        <v>40278</v>
+      </c>
+      <c r="V19" s="29">
+        <v>40193</v>
+      </c>
+      <c r="W19" s="30">
+        <v>40115</v>
+      </c>
+      <c r="X19" s="29">
+        <v>40113</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>40091</v>
+      </c>
+      <c r="Z19" s="29">
+        <v>40047</v>
+      </c>
+      <c r="AA19" s="29">
+        <v>40010</v>
+      </c>
+      <c r="AB19" s="29">
+        <v>39985</v>
+      </c>
+      <c r="AC19" s="31">
+        <v>39902</v>
+      </c>
+      <c r="AD19" s="30">
+        <v>39858</v>
+      </c>
+      <c r="AE19" s="30">
+        <v>39836</v>
+      </c>
+      <c r="AF19" s="29">
+        <v>39757</v>
+      </c>
+      <c r="AG19" s="29">
+        <v>39721</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="15" customHeight="1">
+      <c r="A20" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="45"/>
+      <c r="S20" s="45"/>
+      <c r="T20" s="45"/>
+      <c r="U20" s="45"/>
+      <c r="V20" s="45"/>
+      <c r="W20" s="45"/>
+      <c r="X20" s="45"/>
+      <c r="Y20" s="45"/>
+      <c r="Z20" s="45"/>
+      <c r="AA20" s="45"/>
+      <c r="AB20" s="45"/>
+      <c r="AC20" s="45"/>
+      <c r="AD20" s="45"/>
+      <c r="AE20" s="45"/>
+      <c r="AF20" s="45"/>
+      <c r="AG20" s="45"/>
+      <c r="AH20" s="45"/>
+      <c r="AI20" s="45"/>
+      <c r="AJ20" s="45"/>
+      <c r="AK20" s="45"/>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="A21" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="27">
+        <v>483947</v>
+      </c>
+      <c r="C21" s="28">
+        <v>483928</v>
+      </c>
+      <c r="D21" s="28">
+        <v>483955</v>
+      </c>
+      <c r="E21" s="28">
+        <v>484049</v>
+      </c>
+      <c r="F21" s="28">
+        <v>484197</v>
+      </c>
+      <c r="G21" s="28">
+        <v>484614</v>
+      </c>
+      <c r="H21" s="28">
+        <v>484804</v>
+      </c>
+      <c r="I21" s="28">
+        <v>484849</v>
+      </c>
+      <c r="J21" s="27">
+        <v>484788</v>
+      </c>
+      <c r="K21" s="28">
+        <v>484820</v>
+      </c>
+      <c r="L21" s="29">
+        <v>485070</v>
+      </c>
+      <c r="M21" s="29">
+        <v>485328</v>
+      </c>
+      <c r="N21" s="29">
+        <v>485734</v>
+      </c>
+      <c r="O21" s="29">
+        <v>485939</v>
+      </c>
+      <c r="P21" s="29">
+        <v>485991</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>486071</v>
+      </c>
+      <c r="R21" s="29">
+        <v>486325</v>
+      </c>
+      <c r="S21" s="30">
+        <v>486358</v>
+      </c>
+      <c r="T21" s="29">
+        <v>486369</v>
+      </c>
+      <c r="U21" s="29">
+        <v>486497</v>
+      </c>
+      <c r="V21" s="29">
+        <v>486716</v>
+      </c>
+      <c r="W21" s="30">
+        <v>486612</v>
+      </c>
+      <c r="X21" s="29">
+        <v>486677</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>486579</v>
+      </c>
+      <c r="Z21" s="29">
+        <v>486459</v>
+      </c>
+      <c r="AA21" s="29">
+        <v>486461</v>
+      </c>
+      <c r="AB21" s="28">
+        <v>486214</v>
+      </c>
+      <c r="AC21" s="31">
+        <v>486065</v>
+      </c>
+      <c r="AD21" s="30">
+        <v>486112</v>
+      </c>
+      <c r="AE21" s="30">
+        <v>485933</v>
+      </c>
+      <c r="AF21" s="29">
+        <v>485981</v>
+      </c>
+      <c r="AG21" s="29">
+        <v>485897</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="O7" s="5" t="s">
-[...32 lines deleted...]
-      <c r="Z7" s="3" t="s">
+      <c r="B22" s="27">
+        <v>354747</v>
+      </c>
+      <c r="C22" s="28">
+        <v>354933</v>
+      </c>
+      <c r="D22" s="28">
+        <v>355097</v>
+      </c>
+      <c r="E22" s="28">
+        <v>355287</v>
+      </c>
+      <c r="F22" s="28">
+        <v>355554</v>
+      </c>
+      <c r="G22" s="28">
+        <v>356011</v>
+      </c>
+      <c r="H22" s="28">
+        <v>356327</v>
+      </c>
+      <c r="I22" s="28">
+        <v>356536</v>
+      </c>
+      <c r="J22" s="27">
+        <v>356684</v>
+      </c>
+      <c r="K22" s="28">
+        <v>356891</v>
+      </c>
+      <c r="L22" s="29">
+        <v>357241</v>
+      </c>
+      <c r="M22" s="29">
+        <v>357628</v>
+      </c>
+      <c r="N22" s="29">
+        <v>358031</v>
+      </c>
+      <c r="O22" s="29">
+        <v>358377</v>
+      </c>
+      <c r="P22" s="29">
+        <v>358601</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>358822</v>
+      </c>
+      <c r="R22" s="29">
+        <v>359159</v>
+      </c>
+      <c r="S22" s="30">
+        <v>359361</v>
+      </c>
+      <c r="T22" s="29">
+        <v>359576</v>
+      </c>
+      <c r="U22" s="29">
+        <v>359958</v>
+      </c>
+      <c r="V22" s="29">
+        <v>360399</v>
+      </c>
+      <c r="W22" s="30">
+        <v>360466</v>
+      </c>
+      <c r="X22" s="29">
+        <v>360625</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>360704</v>
+      </c>
+      <c r="Z22" s="29">
+        <v>360663</v>
+      </c>
+      <c r="AA22" s="29">
+        <v>360741</v>
+      </c>
+      <c r="AB22" s="28">
+        <v>360559</v>
+      </c>
+      <c r="AC22" s="31">
+        <v>360469</v>
+      </c>
+      <c r="AD22" s="30">
+        <v>360625</v>
+      </c>
+      <c r="AE22" s="30">
+        <v>360557</v>
+      </c>
+      <c r="AF22" s="29">
+        <v>360733</v>
+      </c>
+      <c r="AG22" s="29">
+        <v>360732</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="A23" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="27">
+        <v>49676</v>
+      </c>
+      <c r="C23" s="28">
+        <v>49615</v>
+      </c>
+      <c r="D23" s="28">
+        <v>49605</v>
+      </c>
+      <c r="E23" s="28">
+        <v>49557</v>
+      </c>
+      <c r="F23" s="28">
+        <v>49499</v>
+      </c>
+      <c r="G23" s="28">
+        <v>49486</v>
+      </c>
+      <c r="H23" s="28">
+        <v>49440</v>
+      </c>
+      <c r="I23" s="28">
+        <v>49323</v>
+      </c>
+      <c r="J23" s="27">
+        <v>49261</v>
+      </c>
+      <c r="K23" s="28">
+        <v>49214</v>
+      </c>
+      <c r="L23" s="29">
+        <v>49204</v>
+      </c>
+      <c r="M23" s="29">
+        <v>49130</v>
+      </c>
+      <c r="N23" s="29">
+        <v>49111</v>
+      </c>
+      <c r="O23" s="29">
+        <v>49056</v>
+      </c>
+      <c r="P23" s="29">
+        <v>48976</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>48943</v>
+      </c>
+      <c r="R23" s="29">
+        <v>48886</v>
+      </c>
+      <c r="S23" s="30">
+        <v>48803</v>
+      </c>
+      <c r="T23" s="29">
+        <v>48702</v>
+      </c>
+      <c r="U23" s="29">
+        <v>48630</v>
+      </c>
+      <c r="V23" s="29">
+        <v>48566</v>
+      </c>
+      <c r="W23" s="30">
+        <v>48507</v>
+      </c>
+      <c r="X23" s="29">
+        <v>48451</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>48403</v>
+      </c>
+      <c r="Z23" s="29">
+        <v>48362</v>
+      </c>
+      <c r="AA23" s="29">
+        <v>48349</v>
+      </c>
+      <c r="AB23" s="28">
+        <v>48329</v>
+      </c>
+      <c r="AC23" s="31">
+        <v>48341</v>
+      </c>
+      <c r="AD23" s="30">
+        <v>48253</v>
+      </c>
+      <c r="AE23" s="30">
+        <v>48216</v>
+      </c>
+      <c r="AF23" s="29">
+        <v>48167</v>
+      </c>
+      <c r="AG23" s="29">
+        <v>48130</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="A24" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="27">
+        <v>18421</v>
+      </c>
+      <c r="C24" s="28">
+        <v>18363</v>
+      </c>
+      <c r="D24" s="28">
+        <v>18347</v>
+      </c>
+      <c r="E24" s="28">
+        <v>18351</v>
+      </c>
+      <c r="F24" s="28">
+        <v>18347</v>
+      </c>
+      <c r="G24" s="28">
+        <v>18376</v>
+      </c>
+      <c r="H24" s="28">
+        <v>18383</v>
+      </c>
+      <c r="I24" s="28">
+        <v>18393</v>
+      </c>
+      <c r="J24" s="27">
+        <v>18355</v>
+      </c>
+      <c r="K24" s="28">
+        <v>18308</v>
+      </c>
+      <c r="L24" s="29">
+        <v>18248</v>
+      </c>
+      <c r="M24" s="29">
+        <v>18230</v>
+      </c>
+      <c r="N24" s="29">
+        <v>18237</v>
+      </c>
+      <c r="O24" s="29">
+        <v>18203</v>
+      </c>
+      <c r="P24" s="29">
+        <v>18181</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>18160</v>
+      </c>
+      <c r="R24" s="29">
+        <v>18157</v>
+      </c>
+      <c r="S24" s="30">
+        <v>18115</v>
+      </c>
+      <c r="T24" s="29">
+        <v>18090</v>
+      </c>
+      <c r="U24" s="29">
+        <v>18016</v>
+      </c>
+      <c r="V24" s="29">
+        <v>17968</v>
+      </c>
+      <c r="W24" s="30">
+        <v>17941</v>
+      </c>
+      <c r="X24" s="29">
+        <v>17897</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>17883</v>
+      </c>
+      <c r="Z24" s="29">
+        <v>17881</v>
+      </c>
+      <c r="AA24" s="29">
+        <v>17842</v>
+      </c>
+      <c r="AB24" s="28">
+        <v>17841</v>
+      </c>
+      <c r="AC24" s="31">
+        <v>17840</v>
+      </c>
+      <c r="AD24" s="30">
+        <v>17869</v>
+      </c>
+      <c r="AE24" s="30">
+        <v>17871</v>
+      </c>
+      <c r="AF24" s="29">
+        <v>17838</v>
+      </c>
+      <c r="AG24" s="29">
+        <v>17843</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="27">
+        <v>42735</v>
+      </c>
+      <c r="C25" s="28">
+        <v>42673</v>
+      </c>
+      <c r="D25" s="28">
+        <v>42600</v>
+      </c>
+      <c r="E25" s="28">
+        <v>42573</v>
+      </c>
+      <c r="F25" s="28">
+        <v>42533</v>
+      </c>
+      <c r="G25" s="28">
+        <v>42478</v>
+      </c>
+      <c r="H25" s="28">
+        <v>42415</v>
+      </c>
+      <c r="I25" s="28">
+        <v>42392</v>
+      </c>
+      <c r="J25" s="27">
+        <v>42295</v>
+      </c>
+      <c r="K25" s="28">
+        <v>42218</v>
+      </c>
+      <c r="L25" s="29">
+        <v>42209</v>
+      </c>
+      <c r="M25" s="29">
+        <v>42224</v>
+      </c>
+      <c r="N25" s="29">
+        <v>42227</v>
+      </c>
+      <c r="O25" s="29">
+        <v>42202</v>
+      </c>
+      <c r="P25" s="29">
+        <v>42173</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>42117</v>
+      </c>
+      <c r="R25" s="29">
+        <v>42129</v>
+      </c>
+      <c r="S25" s="30">
+        <v>42091</v>
+      </c>
+      <c r="T25" s="29">
+        <v>42035</v>
+      </c>
+      <c r="U25" s="29">
+        <v>41977</v>
+      </c>
+      <c r="V25" s="29">
+        <v>41899</v>
+      </c>
+      <c r="W25" s="30">
+        <v>41844</v>
+      </c>
+      <c r="X25" s="29">
+        <v>41829</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>41731</v>
+      </c>
+      <c r="Z25" s="29">
+        <v>41711</v>
+      </c>
+      <c r="AA25" s="29">
+        <v>41659</v>
+      </c>
+      <c r="AB25" s="28">
+        <v>41636</v>
+      </c>
+      <c r="AC25" s="31">
+        <v>41599</v>
+      </c>
+      <c r="AD25" s="30">
+        <v>41572</v>
+      </c>
+      <c r="AE25" s="30">
+        <v>41487</v>
+      </c>
+      <c r="AF25" s="29">
+        <v>41458</v>
+      </c>
+      <c r="AG25" s="29">
+        <v>41426</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="A26" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="27">
+        <v>18368</v>
+      </c>
+      <c r="C26" s="28">
+        <v>18344</v>
+      </c>
+      <c r="D26" s="28">
+        <v>18306</v>
+      </c>
+      <c r="E26" s="28">
+        <v>18281</v>
+      </c>
+      <c r="F26" s="28">
+        <v>18264</v>
+      </c>
+      <c r="G26" s="28">
+        <v>18263</v>
+      </c>
+      <c r="H26" s="28">
+        <v>18239</v>
+      </c>
+      <c r="I26" s="28">
+        <v>18205</v>
+      </c>
+      <c r="J26" s="27">
+        <v>18193</v>
+      </c>
+      <c r="K26" s="28">
+        <v>18189</v>
+      </c>
+      <c r="L26" s="29">
+        <v>18168</v>
+      </c>
+      <c r="M26" s="29">
+        <v>18116</v>
+      </c>
+      <c r="N26" s="29">
+        <v>18128</v>
+      </c>
+      <c r="O26" s="29">
+        <v>18101</v>
+      </c>
+      <c r="P26" s="29">
+        <v>18060</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>18029</v>
+      </c>
+      <c r="R26" s="29">
+        <v>17994</v>
+      </c>
+      <c r="S26" s="30">
+        <v>17988</v>
+      </c>
+      <c r="T26" s="29">
+        <v>17966</v>
+      </c>
+      <c r="U26" s="29">
+        <v>17916</v>
+      </c>
+      <c r="V26" s="29">
+        <v>17884</v>
+      </c>
+      <c r="W26" s="30">
+        <v>17854</v>
+      </c>
+      <c r="X26" s="29">
+        <v>17875</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>17858</v>
+      </c>
+      <c r="Z26" s="29">
+        <v>17842</v>
+      </c>
+      <c r="AA26" s="29">
+        <v>17870</v>
+      </c>
+      <c r="AB26" s="29">
+        <v>17849</v>
+      </c>
+      <c r="AC26" s="31">
+        <v>17816</v>
+      </c>
+      <c r="AD26" s="30">
+        <v>17793</v>
+      </c>
+      <c r="AE26" s="30">
+        <v>17802</v>
+      </c>
+      <c r="AF26" s="29">
+        <v>17785</v>
+      </c>
+      <c r="AG26" s="29">
+        <v>17766</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="13.5" customHeight="1">
+      <c r="A27" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="45"/>
+      <c r="Z27" s="45"/>
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+      <c r="AH27" s="45"/>
+      <c r="AI27" s="45"/>
+      <c r="AJ27" s="45"/>
+      <c r="AK27" s="45"/>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="A28" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="27">
+        <v>243106</v>
+      </c>
+      <c r="C28" s="28">
+        <v>242784</v>
+      </c>
+      <c r="D28" s="28">
+        <v>242625</v>
+      </c>
+      <c r="E28" s="28">
+        <v>242335</v>
+      </c>
+      <c r="F28" s="28">
+        <v>242114</v>
+      </c>
+      <c r="G28" s="28">
+        <v>241765</v>
+      </c>
+      <c r="H28" s="28">
+        <v>241273</v>
+      </c>
+      <c r="I28" s="28">
+        <v>240817</v>
+      </c>
+      <c r="J28" s="27">
+        <v>240496</v>
+      </c>
+      <c r="K28" s="28">
+        <v>240003</v>
+      </c>
+      <c r="L28" s="29">
+        <v>239441</v>
+      </c>
+      <c r="M28" s="29">
+        <v>238782</v>
+      </c>
+      <c r="N28" s="29">
+        <v>238246</v>
+      </c>
+      <c r="O28" s="29">
+        <v>237603</v>
+      </c>
+      <c r="P28" s="29">
+        <v>237162</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>236731</v>
+      </c>
+      <c r="R28" s="29">
+        <v>236170</v>
+      </c>
+      <c r="S28" s="30">
+        <v>235821</v>
+      </c>
+      <c r="T28" s="29">
+        <v>235334</v>
+      </c>
+      <c r="U28" s="29">
+        <v>234643</v>
+      </c>
+      <c r="V28" s="29">
+        <v>233899</v>
+      </c>
+      <c r="W28" s="30">
+        <v>233515</v>
+      </c>
+      <c r="X28" s="29">
+        <v>233082</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>232782</v>
+      </c>
+      <c r="Z28" s="29">
+        <v>232486</v>
+      </c>
+      <c r="AA28" s="29">
+        <v>231978</v>
+      </c>
+      <c r="AB28" s="28">
+        <v>231752</v>
+      </c>
+      <c r="AC28" s="31">
+        <v>231538</v>
+      </c>
+      <c r="AD28" s="30">
+        <v>231287</v>
+      </c>
+      <c r="AE28" s="25">
+        <v>231046</v>
+      </c>
+      <c r="AF28" s="29">
+        <v>230478</v>
+      </c>
+      <c r="AG28" s="29">
+        <v>230152</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="AA7" s="5" t="s">
-[...51 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B29" s="27">
+        <v>19943</v>
+      </c>
+      <c r="C29" s="28">
+        <v>20006</v>
+      </c>
+      <c r="D29" s="28">
+        <v>20055</v>
+      </c>
+      <c r="E29" s="28">
+        <v>20076</v>
+      </c>
+      <c r="F29" s="28">
+        <v>20073</v>
+      </c>
+      <c r="G29" s="28">
+        <v>20038</v>
+      </c>
+      <c r="H29" s="28">
+        <v>20055</v>
+      </c>
+      <c r="I29" s="28">
+        <v>20064</v>
+      </c>
+      <c r="J29" s="27">
+        <v>20109</v>
+      </c>
+      <c r="K29" s="28">
+        <v>20119</v>
+      </c>
+      <c r="L29" s="29">
+        <v>20132</v>
+      </c>
+      <c r="M29" s="29">
+        <v>20112</v>
+      </c>
+      <c r="N29" s="29">
+        <v>20136</v>
+      </c>
+      <c r="O29" s="29">
+        <v>20116</v>
+      </c>
+      <c r="P29" s="29">
+        <v>20103</v>
+      </c>
+      <c r="Q29" s="29">
+        <v>20097</v>
+      </c>
+      <c r="R29" s="29">
+        <v>20149</v>
+      </c>
+      <c r="S29" s="30">
+        <v>20183</v>
+      </c>
+      <c r="T29" s="29">
+        <v>20201</v>
+      </c>
+      <c r="U29" s="29">
+        <v>20167</v>
+      </c>
+      <c r="V29" s="29">
+        <v>20175</v>
+      </c>
+      <c r="W29" s="30">
+        <v>20152</v>
+      </c>
+      <c r="X29" s="29">
+        <v>20112</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>20124</v>
+      </c>
+      <c r="Z29" s="29">
+        <v>20166</v>
+      </c>
+      <c r="AA29" s="29">
+        <v>20088</v>
+      </c>
+      <c r="AB29" s="28">
+        <v>20077</v>
+      </c>
+      <c r="AC29" s="31">
+        <v>20075</v>
+      </c>
+      <c r="AD29" s="30">
+        <v>20059</v>
+      </c>
+      <c r="AE29" s="25">
+        <v>20072</v>
+      </c>
+      <c r="AF29" s="29">
+        <v>20001</v>
+      </c>
+      <c r="AG29" s="29">
+        <v>19989</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="A30" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="27">
+        <v>1832</v>
+      </c>
+      <c r="C30" s="28">
+        <v>1828</v>
+      </c>
+      <c r="D30" s="28">
+        <v>1823</v>
+      </c>
+      <c r="E30" s="28">
+        <v>1823</v>
+      </c>
+      <c r="F30" s="28">
+        <v>1818</v>
+      </c>
+      <c r="G30" s="28">
+        <v>1817</v>
+      </c>
+      <c r="H30" s="28">
+        <v>1818</v>
+      </c>
+      <c r="I30" s="28">
+        <v>1816</v>
+      </c>
+      <c r="J30" s="27">
+        <v>1803</v>
+      </c>
+      <c r="K30" s="28">
+        <v>1790</v>
+      </c>
+      <c r="L30" s="29">
+        <v>1790</v>
+      </c>
+      <c r="M30" s="29">
+        <v>1781</v>
+      </c>
+      <c r="N30" s="29">
+        <v>1760</v>
+      </c>
+      <c r="O30" s="29">
+        <v>1756</v>
+      </c>
+      <c r="P30" s="29">
+        <v>1744</v>
+      </c>
+      <c r="Q30" s="29">
+        <v>1745</v>
+      </c>
+      <c r="R30" s="29">
+        <v>1735</v>
+      </c>
+      <c r="S30" s="30">
+        <v>1737</v>
+      </c>
+      <c r="T30" s="29">
+        <v>1746</v>
+      </c>
+      <c r="U30" s="29">
+        <v>1731</v>
+      </c>
+      <c r="V30" s="29">
+        <v>1718</v>
+      </c>
+      <c r="W30" s="30">
+        <v>1715</v>
+      </c>
+      <c r="X30" s="29">
+        <v>1698</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>1703</v>
+      </c>
+      <c r="Z30" s="29">
+        <v>1689</v>
+      </c>
+      <c r="AA30" s="29">
+        <v>1673</v>
+      </c>
+      <c r="AB30" s="28">
+        <v>1665</v>
+      </c>
+      <c r="AC30" s="31">
+        <v>1663</v>
+      </c>
+      <c r="AD30" s="30">
+        <v>1657</v>
+      </c>
+      <c r="AE30" s="25">
+        <v>1660</v>
+      </c>
+      <c r="AF30" s="29">
+        <v>1658</v>
+      </c>
+      <c r="AG30" s="29">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="A31" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="27">
+        <v>56493</v>
+      </c>
+      <c r="C31" s="28">
+        <v>56461</v>
+      </c>
+      <c r="D31" s="28">
+        <v>56436</v>
+      </c>
+      <c r="E31" s="28">
+        <v>56373</v>
+      </c>
+      <c r="F31" s="28">
+        <v>56320</v>
+      </c>
+      <c r="G31" s="28">
+        <v>56263</v>
+      </c>
+      <c r="H31" s="28">
+        <v>56184</v>
+      </c>
+      <c r="I31" s="28">
+        <v>56121</v>
+      </c>
+      <c r="J31" s="27">
+        <v>56052</v>
+      </c>
+      <c r="K31" s="28">
+        <v>56019</v>
+      </c>
+      <c r="L31" s="29">
+        <v>55934</v>
+      </c>
+      <c r="M31" s="29">
+        <v>55895</v>
+      </c>
+      <c r="N31" s="29">
+        <v>55824</v>
+      </c>
+      <c r="O31" s="29">
+        <v>55738</v>
+      </c>
+      <c r="P31" s="29">
+        <v>55680</v>
+      </c>
+      <c r="Q31" s="29">
+        <v>55613</v>
+      </c>
+      <c r="R31" s="29">
+        <v>55504</v>
+      </c>
+      <c r="S31" s="30">
+        <v>55427</v>
+      </c>
+      <c r="T31" s="29">
+        <v>55394</v>
+      </c>
+      <c r="U31" s="29">
+        <v>55319</v>
+      </c>
+      <c r="V31" s="29">
+        <v>55186</v>
+      </c>
+      <c r="W31" s="30">
+        <v>55185</v>
+      </c>
+      <c r="X31" s="29">
+        <v>55195</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>55174</v>
+      </c>
+      <c r="Z31" s="29">
+        <v>55121</v>
+      </c>
+      <c r="AA31" s="29">
+        <v>55047</v>
+      </c>
+      <c r="AB31" s="28">
+        <v>54996</v>
+      </c>
+      <c r="AC31" s="31">
+        <v>54938</v>
+      </c>
+      <c r="AD31" s="30">
+        <v>54826</v>
+      </c>
+      <c r="AE31" s="25">
+        <v>54813</v>
+      </c>
+      <c r="AF31" s="29">
+        <v>54665</v>
+      </c>
+      <c r="AG31" s="29">
+        <v>54651</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="A32" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="14">
-[...192 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B32" s="27">
+        <v>17258</v>
+      </c>
+      <c r="C32" s="28">
+        <v>17248</v>
+      </c>
+      <c r="D32" s="28">
+        <v>17208</v>
+      </c>
+      <c r="E32" s="28">
+        <v>17200</v>
+      </c>
+      <c r="F32" s="28">
+        <v>17188</v>
+      </c>
+      <c r="G32" s="28">
+        <v>17174</v>
+      </c>
+      <c r="H32" s="28">
+        <v>17154</v>
+      </c>
+      <c r="I32" s="28">
+        <v>17131</v>
+      </c>
+      <c r="J32" s="27">
+        <v>17094</v>
+      </c>
+      <c r="K32" s="28">
+        <v>17051</v>
+      </c>
+      <c r="L32" s="29">
+        <v>17047</v>
+      </c>
+      <c r="M32" s="29">
+        <v>17036</v>
+      </c>
+      <c r="N32" s="29">
+        <v>16982</v>
+      </c>
+      <c r="O32" s="29">
+        <v>16945</v>
+      </c>
+      <c r="P32" s="29">
+        <v>16942</v>
+      </c>
+      <c r="Q32" s="29">
+        <v>16935</v>
+      </c>
+      <c r="R32" s="29">
+        <v>16867</v>
+      </c>
+      <c r="S32" s="30">
+        <v>16862</v>
+      </c>
+      <c r="T32" s="29">
+        <v>16857</v>
+      </c>
+      <c r="U32" s="29">
+        <v>16807</v>
+      </c>
+      <c r="V32" s="29">
+        <v>16712</v>
+      </c>
+      <c r="W32" s="30">
+        <v>16662</v>
+      </c>
+      <c r="X32" s="29">
+        <v>16684</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>16644</v>
+      </c>
+      <c r="Z32" s="29">
+        <v>16636</v>
+      </c>
+      <c r="AA32" s="29">
+        <v>16586</v>
+      </c>
+      <c r="AB32" s="28">
+        <v>16543</v>
+      </c>
+      <c r="AC32" s="31">
+        <v>16541</v>
+      </c>
+      <c r="AD32" s="30">
+        <v>16534</v>
+      </c>
+      <c r="AE32" s="25">
+        <v>16500</v>
+      </c>
+      <c r="AF32" s="29">
+        <v>16453</v>
+      </c>
+      <c r="AG32" s="29">
+        <v>16413</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="27">
+        <v>17710</v>
+      </c>
+      <c r="C33" s="28">
+        <v>17678</v>
+      </c>
+      <c r="D33" s="28">
+        <v>17626</v>
+      </c>
+      <c r="E33" s="28">
+        <v>17580</v>
+      </c>
+      <c r="F33" s="28">
+        <v>17538</v>
+      </c>
+      <c r="G33" s="28">
+        <v>17516</v>
+      </c>
+      <c r="H33" s="28">
+        <v>17418</v>
+      </c>
+      <c r="I33" s="28">
+        <v>17371</v>
+      </c>
+      <c r="J33" s="27">
+        <v>17340</v>
+      </c>
+      <c r="K33" s="28">
+        <v>17305</v>
+      </c>
+      <c r="L33" s="29">
+        <v>17259</v>
+      </c>
+      <c r="M33" s="29">
+        <v>17166</v>
+      </c>
+      <c r="N33" s="29">
+        <v>17111</v>
+      </c>
+      <c r="O33" s="29">
+        <v>17041</v>
+      </c>
+      <c r="P33" s="29">
+        <v>16991</v>
+      </c>
+      <c r="Q33" s="29">
+        <v>16946</v>
+      </c>
+      <c r="R33" s="29">
+        <v>16888</v>
+      </c>
+      <c r="S33" s="30">
+        <v>16854</v>
+      </c>
+      <c r="T33" s="29">
+        <v>16775</v>
+      </c>
+      <c r="U33" s="29">
+        <v>16729</v>
+      </c>
+      <c r="V33" s="29">
+        <v>16648</v>
+      </c>
+      <c r="W33" s="30">
+        <v>16601</v>
+      </c>
+      <c r="X33" s="29">
+        <v>16536</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>16480</v>
+      </c>
+      <c r="Z33" s="29">
+        <v>16414</v>
+      </c>
+      <c r="AA33" s="29">
+        <v>16374</v>
+      </c>
+      <c r="AB33" s="28">
+        <v>16340</v>
+      </c>
+      <c r="AC33" s="31">
+        <v>16306</v>
+      </c>
+      <c r="AD33" s="30">
+        <v>16243</v>
+      </c>
+      <c r="AE33" s="25">
+        <v>16198</v>
+      </c>
+      <c r="AF33" s="29">
+        <v>16156</v>
+      </c>
+      <c r="AG33" s="29">
+        <v>16108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="14">
-[...94 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B34" s="27">
+        <v>14600</v>
+      </c>
+      <c r="C34" s="28">
+        <v>14590</v>
+      </c>
+      <c r="D34" s="28">
+        <v>14601</v>
+      </c>
+      <c r="E34" s="28">
+        <v>14596</v>
+      </c>
+      <c r="F34" s="28">
+        <v>14601</v>
+      </c>
+      <c r="G34" s="28">
+        <v>14564</v>
+      </c>
+      <c r="H34" s="28">
+        <v>14553</v>
+      </c>
+      <c r="I34" s="28">
+        <v>14523</v>
+      </c>
+      <c r="J34" s="27">
+        <v>14480</v>
+      </c>
+      <c r="K34" s="28">
+        <v>14431</v>
+      </c>
+      <c r="L34" s="29">
+        <v>14355</v>
+      </c>
+      <c r="M34" s="29">
+        <v>14301</v>
+      </c>
+      <c r="N34" s="29">
+        <v>14236</v>
+      </c>
+      <c r="O34" s="29">
+        <v>14166</v>
+      </c>
+      <c r="P34" s="29">
+        <v>14113</v>
+      </c>
+      <c r="Q34" s="29">
+        <v>14078</v>
+      </c>
+      <c r="R34" s="29">
+        <v>13984</v>
+      </c>
+      <c r="S34" s="30">
+        <v>13941</v>
+      </c>
+      <c r="T34" s="29">
+        <v>13939</v>
+      </c>
+      <c r="U34" s="29">
+        <v>13884</v>
+      </c>
+      <c r="V34" s="29">
+        <v>13814</v>
+      </c>
+      <c r="W34" s="30">
+        <v>13785</v>
+      </c>
+      <c r="X34" s="29">
+        <v>13751</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>13682</v>
+      </c>
+      <c r="Z34" s="29">
+        <v>13651</v>
+      </c>
+      <c r="AA34" s="29">
+        <v>13600</v>
+      </c>
+      <c r="AB34" s="28">
+        <v>13607</v>
+      </c>
+      <c r="AC34" s="31">
+        <v>13628</v>
+      </c>
+      <c r="AD34" s="30">
+        <v>13622</v>
+      </c>
+      <c r="AE34" s="25">
+        <v>13560</v>
+      </c>
+      <c r="AF34" s="29">
+        <v>13565</v>
+      </c>
+      <c r="AG34" s="29">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="27">
+        <v>9555</v>
+      </c>
+      <c r="C35" s="28">
+        <v>9506</v>
+      </c>
+      <c r="D35" s="28">
+        <v>9520</v>
+      </c>
+      <c r="E35" s="28">
+        <v>9482</v>
+      </c>
+      <c r="F35" s="28">
+        <v>9472</v>
+      </c>
+      <c r="G35" s="28">
+        <v>9448</v>
+      </c>
+      <c r="H35" s="28">
+        <v>9418</v>
+      </c>
+      <c r="I35" s="28">
+        <v>9371</v>
+      </c>
+      <c r="J35" s="27">
+        <v>9350</v>
+      </c>
+      <c r="K35" s="28">
+        <v>9320</v>
+      </c>
+      <c r="L35" s="29">
+        <v>9282</v>
+      </c>
+      <c r="M35" s="29">
+        <v>9243</v>
+      </c>
+      <c r="N35" s="29">
+        <v>9218</v>
+      </c>
+      <c r="O35" s="29">
+        <v>9191</v>
+      </c>
+      <c r="P35" s="29">
+        <v>9187</v>
+      </c>
+      <c r="Q35" s="29">
+        <v>9179</v>
+      </c>
+      <c r="R35" s="29">
+        <v>9179</v>
+      </c>
+      <c r="S35" s="30">
+        <v>9155</v>
+      </c>
+      <c r="T35" s="29">
+        <v>9131</v>
+      </c>
+      <c r="U35" s="29">
+        <v>9087</v>
+      </c>
+      <c r="V35" s="29">
+        <v>9065</v>
+      </c>
+      <c r="W35" s="30">
+        <v>9064</v>
+      </c>
+      <c r="X35" s="29">
+        <v>9067</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>9074</v>
+      </c>
+      <c r="Z35" s="29">
+        <v>9054</v>
+      </c>
+      <c r="AA35" s="29">
+        <v>9071</v>
+      </c>
+      <c r="AB35" s="28">
+        <v>9074</v>
+      </c>
+      <c r="AC35" s="31">
+        <v>9065</v>
+      </c>
+      <c r="AD35" s="30">
+        <v>9081</v>
+      </c>
+      <c r="AE35" s="25">
+        <v>9109</v>
+      </c>
+      <c r="AF35" s="29">
+        <v>9108</v>
+      </c>
+      <c r="AG35" s="29">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="14">
-[...290 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="B36" s="27">
+        <v>7188</v>
+      </c>
+      <c r="C36" s="28">
+        <v>7146</v>
+      </c>
+      <c r="D36" s="28">
+        <v>7138</v>
+      </c>
+      <c r="E36" s="28">
+        <v>7126</v>
+      </c>
+      <c r="F36" s="28">
+        <v>7093</v>
+      </c>
+      <c r="G36" s="28">
+        <v>7037</v>
+      </c>
+      <c r="H36" s="28">
+        <v>6995</v>
+      </c>
+      <c r="I36" s="28">
+        <v>6970</v>
+      </c>
+      <c r="J36" s="27">
+        <v>6927</v>
+      </c>
+      <c r="K36" s="28">
+        <v>6886</v>
+      </c>
+      <c r="L36" s="29">
+        <v>6870</v>
+      </c>
+      <c r="M36" s="29">
+        <v>6767</v>
+      </c>
+      <c r="N36" s="29">
+        <v>6755</v>
+      </c>
+      <c r="O36" s="29">
+        <v>6706</v>
+      </c>
+      <c r="P36" s="29">
+        <v>6695</v>
+      </c>
+      <c r="Q36" s="29">
+        <v>6656</v>
+      </c>
+      <c r="R36" s="29">
+        <v>6625</v>
+      </c>
+      <c r="S36" s="30">
+        <v>6629</v>
+      </c>
+      <c r="T36" s="29">
+        <v>6571</v>
+      </c>
+      <c r="U36" s="29">
+        <v>6516</v>
+      </c>
+      <c r="V36" s="29">
+        <v>6495</v>
+      </c>
+      <c r="W36" s="30">
+        <v>6480</v>
+      </c>
+      <c r="X36" s="29">
+        <v>6430</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>6412</v>
+      </c>
+      <c r="Z36" s="29">
+        <v>6431</v>
+      </c>
+      <c r="AA36" s="29">
+        <v>6408</v>
+      </c>
+      <c r="AB36" s="28">
+        <v>6385</v>
+      </c>
+      <c r="AC36" s="31">
+        <v>6346</v>
+      </c>
+      <c r="AD36" s="30">
+        <v>6326</v>
+      </c>
+      <c r="AE36" s="30">
+        <v>6313</v>
+      </c>
+      <c r="AF36" s="29">
+        <v>6279</v>
+      </c>
+      <c r="AG36" s="29">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="14">
-[...94 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="B37" s="27">
+        <v>11668</v>
+      </c>
+      <c r="C37" s="28">
+        <v>11679</v>
+      </c>
+      <c r="D37" s="28">
+        <v>11706</v>
+      </c>
+      <c r="E37" s="28">
+        <v>11682</v>
+      </c>
+      <c r="F37" s="28">
+        <v>11669</v>
+      </c>
+      <c r="G37" s="28">
+        <v>11656</v>
+      </c>
+      <c r="H37" s="28">
+        <v>11606</v>
+      </c>
+      <c r="I37" s="28">
+        <v>11568</v>
+      </c>
+      <c r="J37" s="27">
+        <v>11572</v>
+      </c>
+      <c r="K37" s="28">
+        <v>11539</v>
+      </c>
+      <c r="L37" s="29">
+        <v>11452</v>
+      </c>
+      <c r="M37" s="29">
+        <v>11376</v>
+      </c>
+      <c r="N37" s="29">
+        <v>11364</v>
+      </c>
+      <c r="O37" s="29">
+        <v>11336</v>
+      </c>
+      <c r="P37" s="29">
+        <v>11358</v>
+      </c>
+      <c r="Q37" s="29">
+        <v>11316</v>
+      </c>
+      <c r="R37" s="29">
+        <v>11333</v>
+      </c>
+      <c r="S37" s="30">
+        <v>11304</v>
+      </c>
+      <c r="T37" s="29">
+        <v>11282</v>
+      </c>
+      <c r="U37" s="29">
+        <v>11251</v>
+      </c>
+      <c r="V37" s="29">
+        <v>11192</v>
+      </c>
+      <c r="W37" s="30">
+        <v>11151</v>
+      </c>
+      <c r="X37" s="29">
+        <v>11137</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>11112</v>
+      </c>
+      <c r="Z37" s="29">
+        <v>11099</v>
+      </c>
+      <c r="AA37" s="29">
+        <v>11090</v>
+      </c>
+      <c r="AB37" s="28">
+        <v>11071</v>
+      </c>
+      <c r="AC37" s="31">
+        <v>11073</v>
+      </c>
+      <c r="AD37" s="30">
+        <v>11062</v>
+      </c>
+      <c r="AE37" s="30">
+        <v>11076</v>
+      </c>
+      <c r="AF37" s="29">
+        <v>11068</v>
+      </c>
+      <c r="AG37" s="29">
+        <v>11055</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="27">
+        <v>19004</v>
+      </c>
+      <c r="C38" s="28">
+        <v>18931</v>
+      </c>
+      <c r="D38" s="28">
+        <v>18874</v>
+      </c>
+      <c r="E38" s="28">
+        <v>18848</v>
+      </c>
+      <c r="F38" s="28">
+        <v>18823</v>
+      </c>
+      <c r="G38" s="28">
+        <v>18820</v>
+      </c>
+      <c r="H38" s="28">
+        <v>18786</v>
+      </c>
+      <c r="I38" s="28">
+        <v>18729</v>
+      </c>
+      <c r="J38" s="27">
+        <v>18726</v>
+      </c>
+      <c r="K38" s="28">
+        <v>18622</v>
+      </c>
+      <c r="L38" s="29">
+        <v>18553</v>
+      </c>
+      <c r="M38" s="29">
+        <v>18480</v>
+      </c>
+      <c r="N38" s="29">
+        <v>18406</v>
+      </c>
+      <c r="O38" s="29">
+        <v>18315</v>
+      </c>
+      <c r="P38" s="29">
+        <v>18293</v>
+      </c>
+      <c r="Q38" s="29">
+        <v>18231</v>
+      </c>
+      <c r="R38" s="29">
+        <v>18142</v>
+      </c>
+      <c r="S38" s="30">
+        <v>18084</v>
+      </c>
+      <c r="T38" s="29">
+        <v>18018</v>
+      </c>
+      <c r="U38" s="29">
+        <v>17934</v>
+      </c>
+      <c r="V38" s="29">
+        <v>17881</v>
+      </c>
+      <c r="W38" s="30">
+        <v>17810</v>
+      </c>
+      <c r="X38" s="29">
+        <v>17767</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>17730</v>
+      </c>
+      <c r="Z38" s="29">
+        <v>17682</v>
+      </c>
+      <c r="AA38" s="29">
+        <v>17595</v>
+      </c>
+      <c r="AB38" s="28">
+        <v>17574</v>
+      </c>
+      <c r="AC38" s="31">
+        <v>17571</v>
+      </c>
+      <c r="AD38" s="30">
+        <v>17611</v>
+      </c>
+      <c r="AE38" s="30">
+        <v>17586</v>
+      </c>
+      <c r="AF38" s="29">
+        <v>17538</v>
+      </c>
+      <c r="AG38" s="29">
+        <v>17461</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" s="27">
+        <v>33640</v>
+      </c>
+      <c r="C39" s="28">
+        <v>33592</v>
+      </c>
+      <c r="D39" s="28">
+        <v>33580</v>
+      </c>
+      <c r="E39" s="28">
+        <v>33562</v>
+      </c>
+      <c r="F39" s="28">
+        <v>33570</v>
+      </c>
+      <c r="G39" s="28">
+        <v>33560</v>
+      </c>
+      <c r="H39" s="28">
+        <v>33504</v>
+      </c>
+      <c r="I39" s="28">
+        <v>33443</v>
+      </c>
+      <c r="J39" s="27">
+        <v>33408</v>
+      </c>
+      <c r="K39" s="28">
+        <v>33354</v>
+      </c>
+      <c r="L39" s="29">
+        <v>33289</v>
+      </c>
+      <c r="M39" s="29">
+        <v>33255</v>
+      </c>
+      <c r="N39" s="29">
+        <v>33199</v>
+      </c>
+      <c r="O39" s="29">
+        <v>33115</v>
+      </c>
+      <c r="P39" s="29">
+        <v>32954</v>
+      </c>
+      <c r="Q39" s="29">
+        <v>32905</v>
+      </c>
+      <c r="R39" s="29">
+        <v>32821</v>
+      </c>
+      <c r="S39" s="30">
+        <v>32769</v>
+      </c>
+      <c r="T39" s="29">
+        <v>32650</v>
+      </c>
+      <c r="U39" s="29">
+        <v>32534</v>
+      </c>
+      <c r="V39" s="29">
+        <v>32422</v>
+      </c>
+      <c r="W39" s="30">
+        <v>32424</v>
+      </c>
+      <c r="X39" s="29">
+        <v>32281</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>32247</v>
+      </c>
+      <c r="Z39" s="29">
+        <v>32210</v>
+      </c>
+      <c r="AA39" s="29">
+        <v>32218</v>
+      </c>
+      <c r="AB39" s="28">
+        <v>32189</v>
+      </c>
+      <c r="AC39" s="31">
+        <v>32177</v>
+      </c>
+      <c r="AD39" s="30">
+        <v>32145</v>
+      </c>
+      <c r="AE39" s="30">
+        <v>32128</v>
+      </c>
+      <c r="AF39" s="29">
+        <v>32034</v>
+      </c>
+      <c r="AG39" s="29">
+        <v>31992</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="27">
+        <v>11052</v>
+      </c>
+      <c r="C40" s="28">
+        <v>11017</v>
+      </c>
+      <c r="D40" s="28">
+        <v>11009</v>
+      </c>
+      <c r="E40" s="28">
+        <v>11000</v>
+      </c>
+      <c r="F40" s="28">
+        <v>10985</v>
+      </c>
+      <c r="G40" s="28">
+        <v>10952</v>
+      </c>
+      <c r="H40" s="28">
+        <v>10907</v>
+      </c>
+      <c r="I40" s="28">
+        <v>10888</v>
+      </c>
+      <c r="J40" s="27">
+        <v>10856</v>
+      </c>
+      <c r="K40" s="28">
+        <v>10823</v>
+      </c>
+      <c r="L40" s="29">
+        <v>10742</v>
+      </c>
+      <c r="M40" s="29">
+        <v>10677</v>
+      </c>
+      <c r="N40" s="29">
+        <v>10618</v>
+      </c>
+      <c r="O40" s="29">
+        <v>10578</v>
+      </c>
+      <c r="P40" s="29">
+        <v>10548</v>
+      </c>
+      <c r="Q40" s="29">
+        <v>10502</v>
+      </c>
+      <c r="R40" s="29">
+        <v>10453</v>
+      </c>
+      <c r="S40" s="30">
+        <v>10419</v>
+      </c>
+      <c r="T40" s="29">
+        <v>10358</v>
+      </c>
+      <c r="U40" s="29">
+        <v>10322</v>
+      </c>
+      <c r="V40" s="29">
+        <v>10282</v>
+      </c>
+      <c r="W40" s="30">
+        <v>10225</v>
+      </c>
+      <c r="X40" s="29">
+        <v>10186</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>10167</v>
+      </c>
+      <c r="Z40" s="29">
+        <v>10128</v>
+      </c>
+      <c r="AA40" s="29">
+        <v>10088</v>
+      </c>
+      <c r="AB40" s="28">
+        <v>10095</v>
+      </c>
+      <c r="AC40" s="31">
+        <v>10069</v>
+      </c>
+      <c r="AD40" s="30">
+        <v>10056</v>
+      </c>
+      <c r="AE40" s="30">
+        <v>9997</v>
+      </c>
+      <c r="AF40" s="29">
+        <v>9981</v>
+      </c>
+      <c r="AG40" s="29">
+        <v>9968</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="34">
+        <v>23163</v>
+      </c>
+      <c r="C41" s="35">
+        <v>23102</v>
+      </c>
+      <c r="D41" s="35">
+        <v>23049</v>
+      </c>
+      <c r="E41" s="35">
+        <v>22987</v>
+      </c>
+      <c r="F41" s="35">
+        <v>22964</v>
+      </c>
+      <c r="G41" s="35">
+        <v>22920</v>
+      </c>
+      <c r="H41" s="35">
+        <v>22875</v>
+      </c>
+      <c r="I41" s="35">
+        <v>22822</v>
+      </c>
+      <c r="J41" s="34">
+        <v>22779</v>
+      </c>
+      <c r="K41" s="35">
+        <v>22744</v>
+      </c>
+      <c r="L41" s="36">
+        <v>22736</v>
+      </c>
+      <c r="M41" s="36">
+        <v>22693</v>
+      </c>
+      <c r="N41" s="36">
+        <v>22637</v>
+      </c>
+      <c r="O41" s="36">
+        <v>22600</v>
+      </c>
+      <c r="P41" s="36">
+        <v>22554</v>
+      </c>
+      <c r="Q41" s="36">
+        <v>22528</v>
+      </c>
+      <c r="R41" s="36">
+        <v>22490</v>
+      </c>
+      <c r="S41" s="37">
+        <v>22457</v>
+      </c>
+      <c r="T41" s="36">
+        <v>22412</v>
+      </c>
+      <c r="U41" s="36">
+        <v>22362</v>
+      </c>
+      <c r="V41" s="36">
+        <v>22309</v>
+      </c>
+      <c r="W41" s="37">
+        <v>22261</v>
+      </c>
+      <c r="X41" s="36">
+        <v>22238</v>
+      </c>
+      <c r="Y41" s="37">
+        <v>22233</v>
+      </c>
+      <c r="Z41" s="36">
+        <v>22205</v>
+      </c>
+      <c r="AA41" s="36">
+        <v>22140</v>
+      </c>
+      <c r="AB41" s="35">
+        <v>22136</v>
+      </c>
+      <c r="AC41" s="38">
+        <v>22086</v>
+      </c>
+      <c r="AD41" s="37">
+        <v>22065</v>
+      </c>
+      <c r="AE41" s="37">
+        <v>22034</v>
+      </c>
+      <c r="AF41" s="36">
+        <v>21972</v>
+      </c>
+      <c r="AG41" s="36">
+        <v>21955</v>
+      </c>
+      <c r="AH41" s="33"/>
+      <c r="AI41" s="33"/>
+      <c r="AJ41" s="33"/>
+      <c r="AK41" s="33"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="2" t="s">
         <v>15</v>
-      </c>
-[...2678 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z6:AK6"/>
-[...6 lines deleted...]
-    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="A27:AK27"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:AK20"/>
+    <mergeCell ref="A5:AK5"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr> 2024-2026</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>